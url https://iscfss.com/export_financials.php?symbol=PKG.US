--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="231">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="232">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -295,50 +295,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1190,51 +1193,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2">
-        <v>471400000.0</v>
+        <v>421000000.0</v>
       </c>
       <c r="C2">
         <v>430300000.0</v>
       </c>
       <c r="D2">
         <v>402400000.0</v>
       </c>
       <c r="E2">
         <v>410400000.0</v>
       </c>
       <c r="F2">
         <v>452400000.0</v>
       </c>
       <c r="G2">
         <v>387000000.0</v>
       </c>
       <c r="H2">
         <v>351900000.0</v>
       </c>
       <c r="I2">
         <v>382200000.0</v>
       </c>
       <c r="J2">
         <v>402900000.0</v>
       </c>
@@ -1491,51 +1494,53 @@
         <v>0.0</v>
       </c>
       <c r="Q6">
         <v>0.0</v>
       </c>
       <c r="R6">
         <v>0.0</v>
       </c>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
         <v>35</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>397600000.0</v>
+      </c>
       <c r="C7">
         <v>297300000.0</v>
       </c>
       <c r="D7">
         <v>301400000.0</v>
       </c>
       <c r="E7">
         <v>319500000.0</v>
       </c>
       <c r="F7">
         <v>260800000.0</v>
       </c>
       <c r="G7">
         <v>258500000.0</v>
       </c>
       <c r="H7">
         <v>257700000.0</v>
       </c>
       <c r="I7">
         <v>17600000.0</v>
       </c>
       <c r="J7">
         <v>19000000.0</v>
       </c>
       <c r="K7"/>
@@ -1555,99 +1560,103 @@
         <v>24904000.0</v>
       </c>
       <c r="Q7">
         <v>21114000.0</v>
       </c>
       <c r="R7">
         <v>21832000.0</v>
       </c>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" t="s">
         <v>36</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>900000.0</v>
+      </c>
       <c r="C8">
         <v>900000.0</v>
       </c>
       <c r="D8">
         <v>900000.0</v>
       </c>
       <c r="E8">
         <v>900000.0</v>
       </c>
       <c r="F8">
         <v>900000.0</v>
       </c>
       <c r="G8">
         <v>900000.0</v>
       </c>
       <c r="H8">
         <v>900000.0</v>
       </c>
       <c r="I8">
         <v>900000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" t="s">
         <v>37</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>707700000.0</v>
+      </c>
       <c r="C9">
         <v>669800000.0</v>
       </c>
       <c r="D9">
         <v>620100000.0</v>
       </c>
       <c r="E9">
         <v>581800000.0</v>
       </c>
       <c r="F9">
         <v>579400000.0</v>
       </c>
       <c r="G9">
         <v>554400000.0</v>
       </c>
       <c r="H9">
         <v>524800000.0</v>
       </c>
       <c r="I9">
         <v>494500000.0</v>
       </c>
       <c r="J9">
         <v>471200000.0</v>
       </c>
       <c r="K9"/>
@@ -1757,51 +1766,53 @@
       </c>
       <c r="X10">
         <v>213321000.0</v>
       </c>
       <c r="Y10">
         <v>172022000.0</v>
       </c>
       <c r="Z10">
         <v>131305000.0</v>
       </c>
       <c r="AA10">
         <v>82465000.0</v>
       </c>
       <c r="AB10">
         <v>7892000.0</v>
       </c>
       <c r="AC10">
         <v>10300000.0</v>
       </c>
       <c r="AD10"/>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" t="s">
         <v>39</v>
       </c>
-      <c r="B11"/>
+      <c r="B11">
+        <v>529000000.0</v>
+      </c>
       <c r="C11">
         <v>685000000.0</v>
       </c>
       <c r="D11">
         <v>648000000.0</v>
       </c>
       <c r="E11">
         <v>320000000.0</v>
       </c>
       <c r="F11">
         <v>618700000.0</v>
       </c>
       <c r="G11">
         <v>974600000.0</v>
       </c>
       <c r="H11">
         <v>679500000.0</v>
       </c>
       <c r="I11">
         <v>361500000.0</v>
       </c>
       <c r="J11">
         <v>216900000.0</v>
       </c>
       <c r="K11"/>
@@ -2626,77 +2637,79 @@
       </c>
       <c r="Y22">
         <v>166312000.0</v>
       </c>
       <c r="Z22">
         <v>160549000.0</v>
       </c>
       <c r="AA22">
         <v>170173000.0</v>
       </c>
       <c r="AB22">
         <v>159712000.0</v>
       </c>
       <c r="AC22">
         <v>163900000.0</v>
       </c>
       <c r="AD22">
         <v>150700000.0</v>
       </c>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
         <v>51</v>
       </c>
       <c r="B23">
-        <v>10725500000.0</v>
+        <v>10924600000.0</v>
       </c>
       <c r="C23">
         <v>8833200000.0</v>
       </c>
       <c r="D23">
         <v>8681100000.0</v>
       </c>
       <c r="E23">
         <v>8003800000.0</v>
       </c>
       <c r="F23">
         <v>7836800000.0</v>
       </c>
       <c r="G23">
         <v>7433200000.0</v>
       </c>
       <c r="H23">
         <v>7235800000.0</v>
       </c>
       <c r="I23">
         <v>6569700000.0</v>
       </c>
       <c r="J23">
         <v>6197500000.0</v>
       </c>
-      <c r="K23"/>
+      <c r="K23">
+        <v>5777000000.0</v>
+      </c>
       <c r="L23">
         <v>5777000000.0</v>
       </c>
       <c r="M23">
         <v>5284600000.0</v>
       </c>
       <c r="N23">
         <v>5348500000.0</v>
       </c>
       <c r="O23">
         <v>5243779000.0</v>
       </c>
       <c r="P23">
         <v>2453768000.0</v>
       </c>
       <c r="Q23">
         <v>2412499000.0</v>
       </c>
       <c r="R23">
         <v>2224274000.0</v>
       </c>
       <c r="S23">
         <v>2152840000.0</v>
       </c>
       <c r="T23">
@@ -2715,51 +2728,53 @@
         <v>2082774000.0</v>
       </c>
       <c r="Y23">
         <v>1985126000.0</v>
       </c>
       <c r="Z23">
         <v>1982551000.0</v>
       </c>
       <c r="AA23">
         <v>1971780000.0</v>
       </c>
       <c r="AB23">
         <v>1942112000.0</v>
       </c>
       <c r="AC23">
         <v>2153200000.0</v>
       </c>
       <c r="AD23">
         <v>1367400000.0</v>
       </c>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" t="s">
         <v>52</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>3967300000.0</v>
+      </c>
       <c r="C24">
         <v>2474200000.0</v>
       </c>
       <c r="D24">
         <v>2472200000.0</v>
       </c>
       <c r="E24">
         <v>2473600000.0</v>
       </c>
       <c r="F24">
         <v>2471500000.0</v>
       </c>
       <c r="G24">
         <v>2479400000.0</v>
       </c>
       <c r="H24">
         <v>2476800000.0</v>
       </c>
       <c r="I24">
         <v>2483700000.0</v>
       </c>
       <c r="J24">
         <v>2480400000.0</v>
       </c>
       <c r="K24">
@@ -2801,51 +2816,53 @@
       <c r="W24">
         <v>577173000.0</v>
       </c>
       <c r="X24">
         <v>585724000.0</v>
       </c>
       <c r="Y24">
         <v>585198000.0</v>
       </c>
       <c r="Z24">
         <v>629119000.0</v>
       </c>
       <c r="AA24">
         <v>795163000.0</v>
       </c>
       <c r="AB24">
         <v>869175000.0</v>
       </c>
       <c r="AC24"/>
       <c r="AD24"/>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
         <v>53</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>3972200000.0</v>
+      </c>
       <c r="C25">
         <v>2480900000.0</v>
       </c>
       <c r="D25">
         <v>2480900000.0</v>
       </c>
       <c r="E25">
         <v>2484400000.0</v>
       </c>
       <c r="F25">
         <v>2471500000.0</v>
       </c>
       <c r="G25">
         <v>2479400000.0</v>
       </c>
       <c r="H25">
         <v>2476800000.0</v>
       </c>
       <c r="I25">
         <v>2501300000.0</v>
       </c>
       <c r="J25">
         <v>2499400000.0</v>
       </c>
       <c r="K25"/>
@@ -2865,51 +2882,53 @@
         <v>803534000.0</v>
       </c>
       <c r="Q25">
         <v>814562000.0</v>
       </c>
       <c r="R25">
         <v>570931000.0</v>
       </c>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" t="s">
         <v>54</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>67000000.0</v>
+      </c>
       <c r="C26">
         <v>65200000.0</v>
       </c>
       <c r="D26">
         <v>64100000.0</v>
       </c>
       <c r="E26">
         <v>64900000.0</v>
       </c>
       <c r="F26">
         <v>60000000.0</v>
       </c>
       <c r="G26">
         <v>42700000.0</v>
       </c>
       <c r="H26">
         <v>58100000.0</v>
       </c>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
@@ -3035,102 +3054,104 @@
         <v>481571000.0</v>
       </c>
       <c r="Y28">
         <v>525939000.0</v>
       </c>
       <c r="Z28">
         <v>610908000.0</v>
       </c>
       <c r="AA28">
         <v>712752000.0</v>
       </c>
       <c r="AB28">
         <v>861522000.0</v>
       </c>
       <c r="AC28">
         <v>1319700000.0</v>
       </c>
       <c r="AD28">
         <v>17500000.0</v>
       </c>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" t="s">
         <v>57</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>8565300000.0</v>
+      </c>
       <c r="C29">
         <v>6878200000.0</v>
       </c>
       <c r="D29">
         <v>6869100000.0</v>
       </c>
       <c r="E29">
         <v>6140700000.0</v>
       </c>
       <c r="F29">
         <v>6078700000.0</v>
       </c>
       <c r="G29">
         <v>5725700000.0</v>
       </c>
       <c r="H29">
         <v>5547800000.0</v>
       </c>
       <c r="I29">
         <v>5156100000.0</v>
       </c>
       <c r="J29">
         <v>4813000000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" t="s">
         <v>58</v>
       </c>
       <c r="B30">
-        <v>1255800000.0</v>
+        <v>1283900000.0</v>
       </c>
       <c r="C30">
         <v>1154200000.0</v>
       </c>
       <c r="D30">
         <v>1037500000.0</v>
       </c>
       <c r="E30">
         <v>1067500000.0</v>
       </c>
       <c r="F30">
         <v>1078400000.0</v>
       </c>
       <c r="G30">
         <v>837500000.0</v>
       </c>
       <c r="H30">
         <v>872100000.0</v>
       </c>
       <c r="I30">
         <v>918600000.0</v>
       </c>
       <c r="J30">
         <v>900200000.0</v>
       </c>
@@ -3237,102 +3258,104 @@
         <v>864018000.0</v>
       </c>
       <c r="Q31">
         <v>845654000.0</v>
       </c>
       <c r="R31">
         <v>959172000.0</v>
       </c>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
     </row>
     <row r="32" spans="1:30">
       <c r="A32" t="s">
         <v>60</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>2198600000.0</v>
+      </c>
       <c r="C32">
         <v>2231400000.0</v>
       </c>
       <c r="D32">
         <v>1988700000.0</v>
       </c>
       <c r="E32">
         <v>1632800000.0</v>
       </c>
       <c r="F32">
         <v>1847900000.0</v>
       </c>
       <c r="G32">
         <v>1967700000.0</v>
       </c>
       <c r="H32">
         <v>1754600000.0</v>
       </c>
       <c r="I32">
         <v>1421500000.0</v>
       </c>
       <c r="J32">
         <v>1082400000.0</v>
       </c>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
     </row>
     <row r="33" spans="1:30">
       <c r="A33" t="s">
         <v>61</v>
       </c>
       <c r="B33">
-        <v>7511800000.0</v>
+        <v>7710900000.0</v>
       </c>
       <c r="C33">
         <v>5600200000.0</v>
       </c>
       <c r="D33">
         <v>5426700000.0</v>
       </c>
       <c r="E33">
         <v>5495500000.0</v>
       </c>
       <c r="F33">
         <v>5104100000.0</v>
       </c>
       <c r="G33">
         <v>4682900000.0</v>
       </c>
       <c r="H33">
         <v>4757400000.0</v>
       </c>
       <c r="I33">
         <v>4454600000.0</v>
       </c>
       <c r="J33">
         <v>4282400000.0</v>
       </c>
@@ -3377,51 +3400,53 @@
         <v>1405713000.0</v>
       </c>
       <c r="Y33">
         <v>1418049000.0</v>
       </c>
       <c r="Z33">
         <v>1472997000.0</v>
       </c>
       <c r="AA33">
         <v>1523563000.0</v>
       </c>
       <c r="AB33">
         <v>1538403000.0</v>
       </c>
       <c r="AC33">
         <v>1750300000.0</v>
       </c>
       <c r="AD33">
         <v>1123800000.0</v>
       </c>
     </row>
     <row r="34" spans="1:30">
       <c r="A34" t="s">
         <v>62</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>83300000.0</v>
+      </c>
       <c r="C34">
         <v>80900000.0</v>
       </c>
       <c r="D34">
         <v>60700000.0</v>
       </c>
       <c r="E34">
         <v>444600000.0</v>
       </c>
       <c r="F34">
         <v>407400000.0</v>
       </c>
       <c r="G34">
         <v>545500000.0</v>
       </c>
       <c r="H34">
         <v>624100000.0</v>
       </c>
       <c r="I34">
         <v>417200000.0</v>
       </c>
       <c r="J34">
         <v>443300000.0</v>
       </c>
       <c r="K34"/>
@@ -3442,51 +3467,51 @@
       </c>
       <c r="Q34">
         <v>280603000.0</v>
       </c>
       <c r="R34">
         <v>229594000.0</v>
       </c>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
     </row>
     <row r="35" spans="1:30">
       <c r="A35" t="s">
         <v>63</v>
       </c>
       <c r="B35">
-        <v>4922900000.0</v>
+        <v>5311500000.0</v>
       </c>
       <c r="C35">
         <v>3427600000.0</v>
       </c>
       <c r="D35">
         <v>3418100000.0</v>
       </c>
       <c r="E35">
         <v>3461200000.0</v>
       </c>
       <c r="F35">
         <v>3344800000.0</v>
       </c>
       <c r="G35">
         <v>3404300000.0</v>
       </c>
       <c r="H35">
         <v>3441000000.0</v>
       </c>
       <c r="I35">
         <v>3203700000.0</v>
       </c>
       <c r="J35">
         <v>3182200000.0</v>
       </c>
@@ -3532,51 +3557,51 @@
       </c>
       <c r="Y35">
         <v>844669000.0</v>
       </c>
       <c r="Z35">
         <v>889870000.0</v>
       </c>
       <c r="AA35">
         <v>1010051000.0</v>
       </c>
       <c r="AB35">
         <v>1036140000.0</v>
       </c>
       <c r="AC35">
         <v>1406500000.0</v>
       </c>
       <c r="AD35">
         <v>294800000.0</v>
       </c>
     </row>
     <row r="36" spans="1:30">
       <c r="A36" t="s">
         <v>64</v>
       </c>
       <c r="B36">
-        <v>176100000.0</v>
+        <v>109100000.0</v>
       </c>
       <c r="C36">
         <v>104800000.0</v>
       </c>
       <c r="D36">
         <v>67200000.0</v>
       </c>
       <c r="E36">
         <v>42000000.0</v>
       </c>
       <c r="F36">
         <v>44900000.0</v>
       </c>
       <c r="G36">
         <v>53200000.0</v>
       </c>
       <c r="H36">
         <v>55800000.0</v>
       </c>
       <c r="I36">
         <v>50500000.0</v>
       </c>
       <c r="J36">
         <v>64300000.0</v>
       </c>
@@ -3671,51 +3696,53 @@
         <v>0.0</v>
       </c>
       <c r="Q37">
         <v>0.0</v>
       </c>
       <c r="R37">
         <v>0.0</v>
       </c>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
     </row>
     <row r="38" spans="1:30">
       <c r="A38" t="s">
         <v>66</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>109100000.0</v>
+      </c>
       <c r="C38">
         <v>104800000.0</v>
       </c>
       <c r="D38">
         <v>67200000.0</v>
       </c>
       <c r="E38">
         <v>42000000.0</v>
       </c>
       <c r="F38">
         <v>41600000.0</v>
       </c>
       <c r="G38">
         <v>227000000.0</v>
       </c>
       <c r="H38">
         <v>54400000.0</v>
       </c>
       <c r="I38">
         <v>48900000.0</v>
       </c>
       <c r="J38">
         <v>61000000.0</v>
       </c>
       <c r="K38">
@@ -3758,51 +3785,51 @@
         <v>34185000.0</v>
       </c>
       <c r="X38">
         <v>38451000.0</v>
       </c>
       <c r="Y38">
         <v>39731000.0</v>
       </c>
       <c r="Z38">
         <v>60163000.0</v>
       </c>
       <c r="AA38">
         <v>68302000.0</v>
       </c>
       <c r="AB38">
         <v>80655000.0</v>
       </c>
       <c r="AC38"/>
       <c r="AD38"/>
     </row>
     <row r="39" spans="1:30">
       <c r="A39" t="s">
         <v>67</v>
       </c>
       <c r="B39">
-        <v>113900000.0</v>
+        <v>85800000.0</v>
       </c>
       <c r="C39">
         <v>166900000.0</v>
       </c>
       <c r="D39">
         <v>62300000.0</v>
       </c>
       <c r="E39">
         <v>58300000.0</v>
       </c>
       <c r="F39">
         <v>47000000.0</v>
       </c>
       <c r="G39">
         <v>44700000.0</v>
       </c>
       <c r="H39">
         <v>44800000.0</v>
       </c>
       <c r="I39">
         <v>39400000.0</v>
       </c>
       <c r="J39">
         <v>35500000.0</v>
       </c>
@@ -3848,51 +3875,51 @@
       </c>
       <c r="Y39">
         <v>37338000.0</v>
       </c>
       <c r="Z39">
         <v>41984000.0</v>
       </c>
       <c r="AA39">
         <v>25404000.0</v>
       </c>
       <c r="AB39">
         <v>20111000.0</v>
       </c>
       <c r="AC39">
         <v>19600000.0</v>
       </c>
       <c r="AD39">
         <v>41100000.0</v>
       </c>
     </row>
     <row r="40" spans="1:30">
       <c r="A40" t="s">
         <v>68</v>
       </c>
       <c r="B40">
-        <v>441600000.0</v>
+        <v>492000000.0</v>
       </c>
       <c r="C40">
         <v>470000000.0</v>
       </c>
       <c r="D40">
         <v>364500000.0</v>
       </c>
       <c r="E40">
         <v>373600000.0</v>
       </c>
       <c r="F40">
         <v>346000000.0</v>
       </c>
       <c r="G40">
         <v>308600000.0</v>
       </c>
       <c r="H40">
         <v>292500000.0</v>
       </c>
       <c r="I40">
         <v>296600000.0</v>
       </c>
       <c r="J40">
         <v>262500000.0</v>
       </c>
@@ -4189,51 +4216,53 @@
         <v>0.0</v>
       </c>
       <c r="Q44">
         <v>0.0</v>
       </c>
       <c r="R44">
         <v>0.0</v>
       </c>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
     </row>
     <row r="45" spans="1:30">
       <c r="A45" t="s">
         <v>73</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>11019300000.0</v>
+      </c>
       <c r="C45">
         <v>9582100000.0</v>
       </c>
       <c r="D45">
         <v>9087300000.0</v>
       </c>
       <c r="E45">
         <v>8810700000.0</v>
       </c>
       <c r="F45">
         <v>8109800000.0</v>
       </c>
       <c r="G45">
         <v>3427600000.0</v>
       </c>
       <c r="H45">
         <v>3386000000.0</v>
       </c>
       <c r="I45">
         <v>3108600000.0</v>
       </c>
       <c r="J45">
         <v>2924900000.0</v>
       </c>
       <c r="K45">
@@ -4367,51 +4396,53 @@
         <v>1345154000.0</v>
       </c>
       <c r="Y46">
         <v>1372823000.0</v>
       </c>
       <c r="Z46">
         <v>1408980000.0</v>
       </c>
       <c r="AA46">
         <v>1451224000.0</v>
       </c>
       <c r="AB46">
         <v>1455990000.0</v>
       </c>
       <c r="AC46">
         <v>1662600000.0</v>
       </c>
       <c r="AD46">
         <v>941400000.0</v>
       </c>
     </row>
     <row r="47" spans="1:30">
       <c r="A47" t="s">
         <v>75</v>
       </c>
-      <c r="B47"/>
+      <c r="B47">
+        <v>5361100000.0</v>
+      </c>
       <c r="C47">
         <v>4315900000.0</v>
       </c>
       <c r="D47">
         <v>4143400000.0</v>
       </c>
       <c r="E47">
         <v>4198300000.0</v>
       </c>
       <c r="F47">
         <v>3529000000.0</v>
       </c>
       <c r="G47">
         <v>3193400000.0</v>
       </c>
       <c r="H47">
         <v>3151700000.0</v>
       </c>
       <c r="I47">
         <v>3108600000.0</v>
       </c>
       <c r="J47">
         <v>2924900000.0</v>
       </c>
       <c r="K47">
@@ -4946,51 +4977,51 @@
       </c>
       <c r="Q54">
         <v>0.0</v>
       </c>
       <c r="R54">
         <v>0.0</v>
       </c>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
     </row>
     <row r="55" spans="1:30">
       <c r="A55" t="s">
         <v>83</v>
       </c>
       <c r="B55">
-        <v>10725500000.0</v>
+        <v>10924600000.0</v>
       </c>
       <c r="C55">
         <v>8833200000.0</v>
       </c>
       <c r="D55">
         <v>8681100000.0</v>
       </c>
       <c r="E55">
         <v>8003800000.0</v>
       </c>
       <c r="F55">
         <v>7836800000.0</v>
       </c>
       <c r="G55">
         <v>7433200000.0</v>
       </c>
       <c r="H55">
         <v>7235800000.0</v>
       </c>
       <c r="I55">
         <v>6569700000.0</v>
       </c>
       <c r="J55">
         <v>6197500000.0</v>
       </c>
@@ -5222,51 +5253,51 @@
       </c>
       <c r="Y57">
         <v>342977000.0</v>
       </c>
       <c r="Z57">
         <v>296806000.0</v>
       </c>
       <c r="AA57">
         <v>191895000.0</v>
       </c>
       <c r="AB57">
         <v>218548000.0</v>
       </c>
       <c r="AC57">
         <v>227500000.0</v>
       </c>
       <c r="AD57">
         <v>164200000.0</v>
       </c>
     </row>
     <row r="58" spans="1:30">
       <c r="A58" t="s">
         <v>86</v>
       </c>
       <c r="B58">
-        <v>5112400000.0</v>
+        <v>6326600000.0</v>
       </c>
       <c r="C58">
         <v>4429200000.0</v>
       </c>
       <c r="D58">
         <v>4683800000.0</v>
       </c>
       <c r="E58">
         <v>4336700000.0</v>
       </c>
       <c r="F58">
         <v>4229600000.0</v>
       </c>
       <c r="G58">
         <v>4186900000.0</v>
       </c>
       <c r="H58">
         <v>4164800000.0</v>
       </c>
       <c r="I58">
         <v>3897300000.0</v>
       </c>
       <c r="J58">
         <v>4014900000.0</v>
       </c>
@@ -5391,51 +5422,51 @@
       <c r="C60">
         <v>4404000000.0</v>
       </c>
       <c r="D60">
         <v>3997300000.0</v>
       </c>
       <c r="E60">
         <v>3667100000.0</v>
       </c>
       <c r="F60">
         <v>3607200000.0</v>
       </c>
       <c r="G60">
         <v>3246300000.0</v>
       </c>
       <c r="H60">
         <v>3071000000.0</v>
       </c>
       <c r="I60">
         <v>2672400000.0</v>
       </c>
       <c r="J60">
         <v>2182600000.0</v>
       </c>
       <c r="K60">
-        <v>1759800000.0</v>
+        <v>2386000000.0</v>
       </c>
       <c r="L60">
         <v>1759800000.0</v>
       </c>
       <c r="M60">
         <v>1633300000.0</v>
       </c>
       <c r="N60">
         <v>1521400000.0</v>
       </c>
       <c r="O60">
         <v>1356820000.0</v>
       </c>
       <c r="P60">
         <v>969461000.0</v>
       </c>
       <c r="Q60">
         <v>928910000.0</v>
       </c>
       <c r="R60">
         <v>1009001000.0</v>
       </c>
       <c r="S60">
         <v>898845000.0</v>
       </c>
@@ -5562,717 +5593,723 @@
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DE62"/>
+  <dimension ref="A1:DF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:109">
+    <row r="1" spans="1:110">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="D1" t="s">
         <v>92</v>
       </c>
       <c r="E1" t="s">
         <v>93</v>
       </c>
       <c r="F1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="H1" t="s">
         <v>95</v>
       </c>
       <c r="I1" t="s">
         <v>96</v>
       </c>
       <c r="J1" t="s">
+        <v>97</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="L1" t="s">
         <v>98</v>
       </c>
       <c r="M1" t="s">
         <v>99</v>
       </c>
       <c r="N1" t="s">
+        <v>100</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="P1" t="s">
         <v>101</v>
       </c>
       <c r="Q1" t="s">
         <v>102</v>
       </c>
       <c r="R1" t="s">
+        <v>103</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="T1" t="s">
         <v>104</v>
       </c>
       <c r="U1" t="s">
         <v>105</v>
       </c>
       <c r="V1" t="s">
+        <v>106</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="X1" t="s">
         <v>107</v>
       </c>
       <c r="Y1" t="s">
         <v>108</v>
       </c>
       <c r="Z1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AB1" t="s">
         <v>110</v>
       </c>
       <c r="AC1" t="s">
         <v>111</v>
       </c>
       <c r="AD1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AF1" t="s">
         <v>113</v>
       </c>
       <c r="AG1" t="s">
         <v>114</v>
       </c>
       <c r="AH1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AJ1" t="s">
         <v>116</v>
       </c>
       <c r="AK1" t="s">
         <v>117</v>
       </c>
       <c r="AL1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AM1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AN1" t="s">
         <v>119</v>
       </c>
       <c r="AO1" t="s">
         <v>120</v>
       </c>
       <c r="AP1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AR1" t="s">
         <v>122</v>
       </c>
       <c r="AS1" t="s">
         <v>123</v>
       </c>
       <c r="AT1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AV1" t="s">
         <v>125</v>
       </c>
       <c r="AW1" t="s">
         <v>126</v>
       </c>
       <c r="AX1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AY1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AZ1" t="s">
         <v>128</v>
       </c>
       <c r="BA1" t="s">
         <v>129</v>
       </c>
       <c r="BB1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BC1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BD1" t="s">
         <v>131</v>
       </c>
       <c r="BE1" t="s">
         <v>132</v>
       </c>
       <c r="BF1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BG1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BH1" t="s">
         <v>134</v>
       </c>
       <c r="BI1" t="s">
         <v>135</v>
       </c>
       <c r="BJ1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BK1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BL1" t="s">
         <v>137</v>
       </c>
       <c r="BM1" t="s">
         <v>138</v>
       </c>
       <c r="BN1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BO1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BP1" t="s">
         <v>140</v>
       </c>
       <c r="BQ1" t="s">
         <v>141</v>
       </c>
       <c r="BR1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BS1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BT1" t="s">
         <v>143</v>
       </c>
       <c r="BU1" t="s">
         <v>144</v>
       </c>
       <c r="BV1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BW1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BX1" t="s">
         <v>146</v>
       </c>
       <c r="BY1" t="s">
         <v>147</v>
       </c>
       <c r="BZ1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CA1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CB1" t="s">
         <v>149</v>
       </c>
       <c r="CC1" t="s">
         <v>150</v>
       </c>
       <c r="CD1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CE1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CF1" t="s">
         <v>152</v>
       </c>
       <c r="CG1" t="s">
         <v>153</v>
       </c>
       <c r="CH1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CI1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CJ1" t="s">
         <v>155</v>
       </c>
       <c r="CK1" t="s">
         <v>156</v>
       </c>
       <c r="CL1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CM1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CN1" t="s">
         <v>158</v>
       </c>
       <c r="CO1" t="s">
         <v>159</v>
       </c>
       <c r="CP1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CR1" t="s">
         <v>161</v>
       </c>
       <c r="CS1" t="s">
         <v>162</v>
       </c>
       <c r="CT1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CU1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CV1" t="s">
         <v>164</v>
       </c>
       <c r="CW1" t="s">
         <v>165</v>
       </c>
       <c r="CX1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CY1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CZ1" t="s">
         <v>167</v>
       </c>
       <c r="DA1" t="s">
         <v>168</v>
       </c>
       <c r="DB1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DC1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DD1" t="s">
         <v>170</v>
       </c>
       <c r="DE1" t="s">
         <v>171</v>
       </c>
+      <c r="DF1" t="s">
+        <v>172</v>
+      </c>
     </row>
-    <row r="2" spans="1:109">
+    <row r="2" spans="1:110">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2">
-        <v>471400000.0</v>
+        <v>457200000.0</v>
       </c>
       <c r="C2">
+        <v>421000000.0</v>
+      </c>
+      <c r="D2">
         <v>554200000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>490700000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>480900000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>430300000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>459900000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>474500000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>449600000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>402400000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>405900000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>365800000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>410500000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>410400000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>485300000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>528200000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>546700000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>452400000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>499100000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>405300000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>402500000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>387000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>352100000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>315200000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>389000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>351900000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>385500000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>382800000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>405100000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>382200000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>438900000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>431700000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>427300000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>402900000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>379500000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>349200000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>367300000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>323800000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>327000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>308400000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>309000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>294200000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>337000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>339300000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>352700000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>330500000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>387854000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>394743000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>390630000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>357500000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>163928000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>164910000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>142856000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>117510000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>147308000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>134113000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>153028000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>154855000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>176677000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>189778000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>167822000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>155163000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>169944000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>165835000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>158270000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>126813000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>116734000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>121447000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>116761000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>101064000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>138315000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>133293000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>146733000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>132197000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>135413000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>133755000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>125934000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>119397000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>126883000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>131466000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>116490000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>124851000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>142198000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>140460000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>147368000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>128953000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>116975000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>114239000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>123964000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>126924000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>97064000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>91405000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>96511000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>85807000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>94833000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>100201000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>96225000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>93873000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>113986000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>101719000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>100196000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>113701000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>109576000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>110041000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>114464000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>127400000.0</v>
       </c>
-      <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
+      <c r="DF2"/>
     </row>
-    <row r="3" spans="1:109">
+    <row r="3" spans="1:110">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6340,52 +6377,53 @@
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
+      <c r="DF3"/>
     </row>
-    <row r="4" spans="1:109">
+    <row r="4" spans="1:110">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6453,432 +6491,434 @@
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
+      <c r="DF4"/>
     </row>
-    <row r="5" spans="1:109">
+    <row r="5" spans="1:110">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5">
+        <v>-41000000.0</v>
+      </c>
+      <c r="C5">
         <v>-41600000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-40400000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-41400000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-42300000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-43400000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-67000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-69000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-70000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-70900000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-96700000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-98700000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-100300000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-102400000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-73800000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-74400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-75200000.0</v>
       </c>
       <c r="R5">
         <v>-75200000.0</v>
       </c>
       <c r="S5">
+        <v>-75200000.0</v>
+      </c>
+      <c r="T5">
         <v>-136800000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-139700000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-142100000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-144500000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-150900000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-153400000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-157000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-159500000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-128800000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-132200000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-135500000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-138800000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-145100000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-149000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-153000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-156900000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-131000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-134000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-136700000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-139600000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-114200000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-116900000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-122400000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-124900000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-142000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-145000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-152300000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-153900000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-60944000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-61330000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-63203000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-65024000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-86094000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-95314000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-111284000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-114042000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-101968000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-103035000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-88865000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-97778000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-62120000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-37320000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-38029000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-44381000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-54307000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-44188000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-36414000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-36036000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-37185000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-37581000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-37980000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-38251000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-12021000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-12005000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-11828000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-7165000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-9053000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-8729000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-8404000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-8079000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>17032000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>17809000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>18586000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>13358000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>13591000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>20917000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>19148000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>20177000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>20797000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>21330000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>23677000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>24458000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>25242000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>8282000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-415000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-812000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-1615000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-2136000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-1353000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-2967000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-3440000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-314000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-857000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-954985000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-929493000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-902016000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-870812000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-842500000.0</v>
       </c>
-      <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
+      <c r="DF5"/>
     </row>
-    <row r="6" spans="1:109">
+    <row r="6" spans="1:110">
       <c r="A6" t="s">
         <v>34</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
+        <v>0.0</v>
+      </c>
+      <c r="AI6">
         <v>471200000.0</v>
       </c>
-      <c r="AI6">
-[...1 lines deleted...]
-      </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
-      <c r="AL6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AL6">
+        <v>0.0</v>
+      </c>
+      <c r="AM6"/>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
@@ -6910,393 +6950,405 @@
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
-      <c r="BM6"/>
+      <c r="BM6">
+        <v>0.0</v>
+      </c>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
+      <c r="DF6"/>
     </row>
-    <row r="7" spans="1:109">
+    <row r="7" spans="1:110">
       <c r="A7" t="s">
         <v>35</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>398800000.0</v>
+      </c>
       <c r="C7">
+        <v>397600000.0</v>
+      </c>
+      <c r="D7">
         <v>390500000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>335600000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>327800000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>297300000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>280400000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>287200000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>290200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>301400000.0</v>
       </c>
       <c r="K7">
         <v>301400000.0</v>
       </c>
       <c r="L7">
+        <v>301400000.0</v>
+      </c>
+      <c r="M7">
         <v>308600000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>310000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>319500000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>307000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>293700000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>286300000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>260800000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>253500000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>256300000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>255000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>258500000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>256600000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>255400000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>258700000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>257700000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>255600000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>261600000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>241300000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>17600000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>17900000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>18300000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>18600000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>19000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>19300000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>19700000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>20000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>20300000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>20700000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>21000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>21300000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>21600000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>21900000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>22200000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>22500000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>22800000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>23055000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>23333000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>23606000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>23874000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>24138000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>24397000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>24653000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>24904000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>25151000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>25394000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>25633000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>21114000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>21298000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>21479000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>21657000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>21832000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>22004000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>22173000.0</v>
       </c>
-      <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
+      <c r="DF7"/>
     </row>
-    <row r="8" spans="1:109">
+    <row r="8" spans="1:110">
       <c r="A8" t="s">
         <v>36</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>900000.0</v>
+      </c>
       <c r="C8">
         <v>900000.0</v>
       </c>
       <c r="D8">
         <v>900000.0</v>
       </c>
       <c r="E8">
         <v>900000.0</v>
       </c>
       <c r="F8">
         <v>900000.0</v>
       </c>
       <c r="G8">
         <v>900000.0</v>
       </c>
       <c r="H8">
         <v>900000.0</v>
       </c>
       <c r="I8">
         <v>900000.0</v>
       </c>
       <c r="J8">
         <v>900000.0</v>
       </c>
       <c r="K8">
         <v>900000.0</v>
       </c>
       <c r="L8">
         <v>900000.0</v>
       </c>
       <c r="M8">
         <v>900000.0</v>
       </c>
       <c r="N8">
         <v>900000.0</v>
       </c>
       <c r="O8">
         <v>900000.0</v>
       </c>
       <c r="P8">
         <v>900000.0</v>
       </c>
       <c r="Q8">
         <v>900000.0</v>
       </c>
       <c r="R8">
         <v>900000.0</v>
       </c>
       <c r="S8">
-        <v>1000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="T8">
         <v>1000000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>1000000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -7341,661 +7393,668 @@
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
+      <c r="DF8"/>
     </row>
-    <row r="9" spans="1:109">
+    <row r="9" spans="1:110">
       <c r="A9" t="s">
         <v>37</v>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>707700000.0</v>
       </c>
       <c r="D9">
+        <v>707700000.0</v>
+      </c>
+      <c r="E9">
         <v>699100000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>687800000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>669800000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>660600000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>612500000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>607400000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>597800000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>581800000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>600600000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>601000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>591700000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>579400000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>581300000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>574500000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>566000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>554400000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>548700000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>542700000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>534900000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>524800000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>518900000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>513300000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>501400000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>494500000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>488900000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>482100000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>476300000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>471200000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>466100000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>460900000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>456000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>451400000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>446000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>441100000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>432800000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>439900000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>438100000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>441900000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>436000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>432100000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>427844000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>423598000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>412142000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>401761000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>396557000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>392178000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>382395000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>378794000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>370905000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>363174000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>361136000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>351804000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>356664000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>331301000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>350446000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>362248000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>370193000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>391634000.0</v>
       </c>
-      <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
+      <c r="DF9"/>
     </row>
-    <row r="10" spans="1:109">
+    <row r="10" spans="1:110">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10">
+        <v>397100000.0</v>
+      </c>
+      <c r="C10">
         <v>529000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>634000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>787900000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>751700000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>685000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>676600000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>613600000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>692400000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>648000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>573200000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>477100000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>367700000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>320000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>648700000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>667300000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>628600000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>618700000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1702900000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>972200000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>983400000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>974600000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>949100000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>853300000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>764000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>679500000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>738300000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>569400000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>442400000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>361500000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>293800000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>199600000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>102400000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>216900000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>370500000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>321000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>254000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>239300000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>279800000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>213600000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>162300000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>184200000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>186900000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>163700000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>126400000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>124900000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>154323000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>161991000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>185706000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>190960000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>396595000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>370057000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>268037000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>207393000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>140906000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>515121000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>84017000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>156313000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>40117000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>119181000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>173014000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>196556000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>172820000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>181511000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>197601000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>260727000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>224287000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>192944000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>140023000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>149397000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>147967000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>297604000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>310368000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>228143000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>194146000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>208075000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>147294000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>161837000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>118231000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>94078000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>67855000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>112669000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>184429000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>165454000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>180199000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>213321000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>119367000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>91181000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>87589000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>172022000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>116651000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>131451000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>140015000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>131305000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>129692000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>89432000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>77418000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>82465000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>65297000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>15689000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>46271000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>7892000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>36673000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>4377000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>24284000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>10300000.0</v>
       </c>
-      <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
+      <c r="DF10"/>
     </row>
-    <row r="11" spans="1:109">
+    <row r="11" spans="1:110">
       <c r="A11" t="s">
         <v>39</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
         <v>667800000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>634000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>787900000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>751700000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>685000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>676600000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>573200000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>477100000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>367700000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>320000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>648700000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>667300000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>628600000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>618700000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1702900000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>972200000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
@@ -8040,375 +8099,379 @@
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
+      <c r="DF11"/>
     </row>
-    <row r="12" spans="1:109">
+    <row r="12" spans="1:110">
       <c r="A12" t="s">
         <v>40</v>
       </c>
       <c r="B12">
+        <v>543700000.0</v>
+      </c>
+      <c r="C12">
         <v>600800000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>728700000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>880300000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>843100000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>787000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>771600000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1104400000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1184700000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1141500000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>677200000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>579000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>463300000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>405200000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>726400000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>749600000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>709900000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>704800000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1791200000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1073900000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1085900000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1080200000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1050300000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>940200000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>856300000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>767400000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>738300000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>569400000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>442400000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>361500000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>293800000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>199600000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>102400000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>216900000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>370500000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>321000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>254000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>239300000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>279800000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>213600000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>162300000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>184200000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>186900000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>163700000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>126400000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>124900000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>154323000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>161991000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>185706000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>190960000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>396595000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>370057000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>268037000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>207393000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>140906000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>515121000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>84017000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>156313000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>40117000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>119181000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>173014000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>196556000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>172820000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>181511000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>197601000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>260727000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>224287000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>192944000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>140023000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>149397000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>147967000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>297604000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>310368000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>228143000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>194146000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>208075000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>147294000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>161837000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>118231000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>94078000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>67855000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>112669000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>184429000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>165454000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>180199000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>213321000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>119367000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>91181000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>87589000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>172022000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>116651000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>131451000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>140015000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>131305000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>129692000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>89432000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>77418000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>82465000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>65297000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>15689000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>46271000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>7892000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>36673000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>4377000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>24284000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>10300000.0</v>
       </c>
-      <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
+      <c r="DF12"/>
     </row>
-    <row r="13" spans="1:109">
+    <row r="13" spans="1:110">
       <c r="A13" t="s">
         <v>41</v>
       </c>
       <c r="B13">
         <v>900000.0</v>
       </c>
       <c r="C13">
         <v>900000.0</v>
       </c>
       <c r="D13">
         <v>900000.0</v>
       </c>
       <c r="E13">
         <v>900000.0</v>
       </c>
       <c r="F13">
         <v>900000.0</v>
       </c>
       <c r="G13">
         <v>900000.0</v>
       </c>
       <c r="H13">
         <v>900000.0</v>
       </c>
       <c r="I13">
@@ -8420,60 +8483,60 @@
       <c r="K13">
         <v>900000.0</v>
       </c>
       <c r="L13">
         <v>900000.0</v>
       </c>
       <c r="M13">
         <v>900000.0</v>
       </c>
       <c r="N13">
         <v>900000.0</v>
       </c>
       <c r="O13">
         <v>900000.0</v>
       </c>
       <c r="P13">
         <v>900000.0</v>
       </c>
       <c r="Q13">
         <v>900000.0</v>
       </c>
       <c r="R13">
         <v>900000.0</v>
       </c>
       <c r="S13">
-        <v>1000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="T13">
         <v>1000000.0</v>
       </c>
       <c r="U13">
         <v>1000000.0</v>
       </c>
       <c r="V13">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="W13">
         <v>900000.0</v>
       </c>
       <c r="X13">
         <v>900000.0</v>
       </c>
       <c r="Y13">
         <v>900000.0</v>
       </c>
       <c r="Z13">
         <v>900000.0</v>
       </c>
       <c r="AA13">
         <v>900000.0</v>
       </c>
       <c r="AB13">
         <v>900000.0</v>
       </c>
       <c r="AC13">
         <v>900000.0</v>
       </c>
       <c r="AD13">
         <v>900000.0</v>
       </c>
@@ -8489,621 +8552,625 @@
       <c r="AH13">
         <v>900000.0</v>
       </c>
       <c r="AI13">
         <v>900000.0</v>
       </c>
       <c r="AJ13">
         <v>900000.0</v>
       </c>
       <c r="AK13">
         <v>900000.0</v>
       </c>
       <c r="AL13">
         <v>900000.0</v>
       </c>
       <c r="AM13">
         <v>900000.0</v>
       </c>
       <c r="AN13">
         <v>900000.0</v>
       </c>
       <c r="AO13">
         <v>900000.0</v>
       </c>
       <c r="AP13">
-        <v>1000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="AQ13">
         <v>1000000.0</v>
       </c>
       <c r="AR13">
         <v>1000000.0</v>
       </c>
       <c r="AS13">
         <v>1000000.0</v>
       </c>
       <c r="AT13">
         <v>1000000.0</v>
       </c>
       <c r="AU13">
-        <v>984000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="AV13">
         <v>984000.0</v>
       </c>
       <c r="AW13">
+        <v>984000.0</v>
+      </c>
+      <c r="AX13">
         <v>983000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>982000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>981000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>983000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>981000.0</v>
       </c>
       <c r="BB13">
         <v>981000.0</v>
       </c>
       <c r="BC13">
         <v>981000.0</v>
       </c>
       <c r="BD13">
         <v>981000.0</v>
       </c>
       <c r="BE13">
+        <v>981000.0</v>
+      </c>
+      <c r="BF13">
         <v>980000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>983000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>996000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>1016000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>1020000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>1023000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>1027000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>1035000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>1031000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1030000.0</v>
       </c>
       <c r="BO13">
         <v>1030000.0</v>
       </c>
       <c r="BP13">
+        <v>1030000.0</v>
+      </c>
+      <c r="BQ13">
         <v>1029000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1024000.0</v>
       </c>
       <c r="BR13">
         <v>1024000.0</v>
       </c>
       <c r="BS13">
-        <v>1035000.0</v>
+        <v>1024000.0</v>
       </c>
       <c r="BT13">
         <v>1035000.0</v>
       </c>
       <c r="BU13">
+        <v>1035000.0</v>
+      </c>
+      <c r="BV13">
         <v>1042000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>1050000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>1054000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>1055000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>1050000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>1046000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>1045000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>1041000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>1038000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>1037000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>1081000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>1080000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>1074000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>1070000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>1069000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>1064000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>1062000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>1056000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>1047000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>1043000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>1047000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>1045000.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>1047000.0</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>1056000.0</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>1054000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>1056000.0</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>1059000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1065000.0</v>
       </c>
       <c r="CW13">
         <v>1065000.0</v>
       </c>
       <c r="CX13">
+        <v>1065000.0</v>
+      </c>
+      <c r="CY13">
         <v>1062000.0</v>
       </c>
-      <c r="CY13">
+      <c r="CZ13">
         <v>1061000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1058000.0</v>
       </c>
       <c r="DA13">
         <v>1058000.0</v>
       </c>
       <c r="DB13">
+        <v>1058000.0</v>
+      </c>
+      <c r="DC13">
         <v>900000.0</v>
       </c>
-      <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
+      <c r="DF13"/>
     </row>
-    <row r="14" spans="1:109">
+    <row r="14" spans="1:110">
       <c r="A14" t="s">
         <v>42</v>
       </c>
       <c r="B14">
+        <v>89100000.0</v>
+      </c>
+      <c r="C14">
         <v>89600000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>90398000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>89700000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>89600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>89500000.0</v>
       </c>
       <c r="G14">
         <v>89500000.0</v>
       </c>
       <c r="H14">
+        <v>89500000.0</v>
+      </c>
+      <c r="I14">
         <v>89573171.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>89400000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>89625000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>89500000.0</v>
       </c>
       <c r="L14">
         <v>89500000.0</v>
       </c>
       <c r="M14">
+        <v>89500000.0</v>
+      </c>
+      <c r="N14">
         <v>89400000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>90900000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>93200000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>93400000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>93300000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>94541485.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>94962121.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>94600000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>95142857.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>95000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>94500000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>94400000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>94466667.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>94583333.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>94631579.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>94439024.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94000000.0</v>
       </c>
       <c r="AD14">
         <v>94000000.0</v>
       </c>
       <c r="AE14">
         <v>94000000.0</v>
       </c>
       <c r="AF14">
+        <v>94000000.0</v>
+      </c>
+      <c r="AG14">
         <v>93800000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>93918919.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>93800000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>93877551.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93600000.0</v>
       </c>
       <c r="AK14">
         <v>93600000.0</v>
       </c>
       <c r="AL14">
+        <v>93600000.0</v>
+      </c>
+      <c r="AM14">
         <v>93675214.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>93600000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>93300000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>94200000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>97476636.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>97557252.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>98275862.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>98695652.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>98500000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>98490566.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>98613861.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>97934783.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97600000.0</v>
       </c>
       <c r="AY14">
         <v>97600000.0</v>
       </c>
       <c r="AZ14">
+        <v>97600000.0</v>
+      </c>
+      <c r="BA14">
         <v>97500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97400000.0</v>
       </c>
       <c r="BB14">
         <v>97400000.0</v>
       </c>
       <c r="BC14">
+        <v>97400000.0</v>
+      </c>
+      <c r="BD14">
         <v>97300000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>97400000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>97700000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>96600000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>100000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>101100000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>101900000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>100700000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>102700000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>102900000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>102876000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>101928000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>102536000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>102200000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>102143000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>101362000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>103590000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>103890000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>104654000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>103787000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>105604000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>105518000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>105065000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>104166000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>104583000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>104334000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>104238000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>103355000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>108311000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>108225000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>108053000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>107019000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>107765000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>107454000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>105845000.0</v>
       </c>
       <c r="CL14">
         <v>105845000.0</v>
       </c>
       <c r="CM14">
+        <v>105845000.0</v>
+      </c>
+      <c r="CN14">
         <v>104303000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>106221000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>106427000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>104580000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>106863000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>107810000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>107760000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>105476000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>109315000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>109117000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>108959000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>106414000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>108295000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>108193000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>104856000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>101583000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>140000000.0</v>
       </c>
       <c r="DD14">
         <v>140000000.0</v>
       </c>
       <c r="DE14">
         <v>140000000.0</v>
       </c>
+      <c r="DF14">
+        <v>140000000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:109">
+    <row r="15" spans="1:110">
       <c r="A15" t="s">
         <v>43</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>900000.0</v>
       </c>
       <c r="O15">
         <v>900000.0</v>
       </c>
       <c r="P15">
         <v>900000.0</v>
       </c>
       <c r="Q15">
         <v>900000.0</v>
       </c>
       <c r="R15">
         <v>900000.0</v>
       </c>
       <c r="S15">
-        <v>1000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="T15">
         <v>1000000.0</v>
       </c>
       <c r="U15">
         <v>1000000.0</v>
       </c>
       <c r="V15">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="W15">
         <v>900000.0</v>
       </c>
       <c r="X15">
         <v>900000.0</v>
       </c>
       <c r="Y15">
         <v>900000.0</v>
       </c>
       <c r="Z15">
         <v>900000.0</v>
       </c>
       <c r="AA15">
         <v>900000.0</v>
       </c>
       <c r="AB15">
         <v>900000.0</v>
       </c>
       <c r="AC15">
         <v>900000.0</v>
       </c>
       <c r="AD15">
         <v>900000.0</v>
       </c>
@@ -9119,472 +9186,476 @@
       <c r="AH15">
         <v>900000.0</v>
       </c>
       <c r="AI15">
         <v>900000.0</v>
       </c>
       <c r="AJ15">
         <v>900000.0</v>
       </c>
       <c r="AK15">
         <v>900000.0</v>
       </c>
       <c r="AL15">
         <v>900000.0</v>
       </c>
       <c r="AM15">
         <v>900000.0</v>
       </c>
       <c r="AN15">
         <v>900000.0</v>
       </c>
       <c r="AO15">
         <v>900000.0</v>
       </c>
       <c r="AP15">
-        <v>1000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="AQ15">
         <v>1000000.0</v>
       </c>
       <c r="AR15">
         <v>1000000.0</v>
       </c>
       <c r="AS15">
         <v>1000000.0</v>
       </c>
       <c r="AT15">
         <v>1000000.0</v>
       </c>
       <c r="AU15">
-        <v>984000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="AV15">
         <v>984000.0</v>
       </c>
       <c r="AW15">
+        <v>984000.0</v>
+      </c>
+      <c r="AX15">
         <v>983000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>982000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>981000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>983000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>981000.0</v>
       </c>
       <c r="BB15">
         <v>981000.0</v>
       </c>
       <c r="BC15">
         <v>981000.0</v>
       </c>
       <c r="BD15">
         <v>981000.0</v>
       </c>
       <c r="BE15">
+        <v>981000.0</v>
+      </c>
+      <c r="BF15">
         <v>980000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>983000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>996000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>1016000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>1020000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>1023000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>1027000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>1035000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>1031000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1030000.0</v>
       </c>
       <c r="BO15">
         <v>1030000.0</v>
       </c>
       <c r="BP15">
+        <v>1030000.0</v>
+      </c>
+      <c r="BQ15">
         <v>1029000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1024000.0</v>
       </c>
       <c r="BR15">
         <v>1024000.0</v>
       </c>
       <c r="BS15">
-        <v>1035000.0</v>
+        <v>1024000.0</v>
       </c>
       <c r="BT15">
         <v>1035000.0</v>
       </c>
       <c r="BU15">
+        <v>1035000.0</v>
+      </c>
+      <c r="BV15">
         <v>1042000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>1050000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>1054000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>1055000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>1050000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>1046000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>1045000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>1041000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>1038000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>1037000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>1081000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>1080000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>1074000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>1070000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>1069000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>1064000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>1062000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>1056000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>1047000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>1043000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>1047000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>1045000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>1047000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>1056000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>1054000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>1056000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>1059000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1065000.0</v>
       </c>
       <c r="CW15">
         <v>1065000.0</v>
       </c>
       <c r="CX15">
+        <v>1065000.0</v>
+      </c>
+      <c r="CY15">
         <v>1062000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>1061000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1058000.0</v>
       </c>
       <c r="DA15">
         <v>1058000.0</v>
       </c>
       <c r="DB15">
+        <v>1058000.0</v>
+      </c>
+      <c r="DC15">
         <v>900000.0</v>
       </c>
-      <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
+      <c r="DF15"/>
     </row>
-    <row r="16" spans="1:109">
+    <row r="16" spans="1:110">
       <c r="A16" t="s">
         <v>44</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>15200000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>144200000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>155900000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>134500000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>153800000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>150400000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>154700000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>26300000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>24700000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>43200000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>16500000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>42900000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>22900000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>22800000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>15300000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>25200000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>21100000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>29700000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>13400000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>21300000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>18400000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>15500000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>16000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>22800000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>20700000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>40300000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>16700000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>19400000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>17700000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>28400000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>16000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>25600000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>21100000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>40900000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>17500000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>35118000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>21884000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>25765000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>20232000.0</v>
       </c>
-      <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
-      <c r="BB16">
+      <c r="BB16"/>
+      <c r="BC16">
         <v>55887000.0</v>
       </c>
-      <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
-      <c r="BF16">
+      <c r="BF16"/>
+      <c r="BG16">
         <v>149469000.0</v>
       </c>
-      <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
-      <c r="BJ16">
+      <c r="BJ16"/>
+      <c r="BK16">
         <v>2601000.0</v>
       </c>
-      <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
-      <c r="BS16">
+      <c r="BS16"/>
+      <c r="BT16">
         <v>128051000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>124752000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>87354000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>120099000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>110022000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>121629000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>90380000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>123640000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>123973000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>110167000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>75254000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>102168000.0</v>
       </c>
-      <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
-      <c r="CR16">
+      <c r="CR16"/>
+      <c r="CS16">
         <v>72594000.0</v>
       </c>
-      <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
+      <c r="DF16"/>
     </row>
-    <row r="17" spans="1:109">
+    <row r="17" spans="1:110">
       <c r="A17" t="s">
         <v>45</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -9601,322 +9672,324 @@
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-      <c r="BG17">
+      <c r="BG17"/>
+      <c r="BH17">
         <v>6294000.0</v>
       </c>
-      <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
+      <c r="DF17"/>
     </row>
-    <row r="18" spans="1:109">
+    <row r="18" spans="1:110">
       <c r="A18" t="s">
         <v>46</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>546200000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>543000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>513700000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>495100000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>488800000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>465900000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>423900000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>395700000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>392600000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>379400000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>363700000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>361100000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>354300000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>340100000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>327600000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>314800000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>305700000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>285200000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>279300000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>272800000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>256700000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>239500000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>342100000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>342700000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>349300000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>334700000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>360900000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>353900000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>357200000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>347000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>402700000.0</v>
       </c>
       <c r="AR18">
         <v>402700000.0</v>
       </c>
       <c r="AS18">
+        <v>402700000.0</v>
+      </c>
+      <c r="AT18">
         <v>399900000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>409900000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>426086000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>430947000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>423973000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>434835000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>144332000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>127866000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>123782000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>125109000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>135361000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>125056000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>150830000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>11924000.0</v>
       </c>
-      <c r="BG18">
-[...1 lines deleted...]
-      </c>
       <c r="BH18">
+        <v>0.0</v>
+      </c>
+      <c r="BI18">
         <v>8988000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>9179000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>9190000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>86953000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>190756000.0</v>
       </c>
-      <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
+      <c r="DF18"/>
     </row>
-    <row r="19" spans="1:109">
+    <row r="19" spans="1:110">
       <c r="A19" t="s">
         <v>47</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9984,1971 +10057,1996 @@
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
+      <c r="DF19"/>
     </row>
-    <row r="20" spans="1:109">
+    <row r="20" spans="1:110">
       <c r="A20" t="s">
         <v>48</v>
       </c>
       <c r="B20">
+        <v>1381700000.0</v>
+      </c>
+      <c r="C20">
         <v>1372300000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>1199800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>922400000.0</v>
       </c>
       <c r="E20">
         <v>922400000.0</v>
       </c>
       <c r="F20">
         <v>922400000.0</v>
       </c>
       <c r="G20">
         <v>922400000.0</v>
       </c>
       <c r="H20">
         <v>922400000.0</v>
       </c>
       <c r="I20">
         <v>922400000.0</v>
       </c>
       <c r="J20">
         <v>922400000.0</v>
       </c>
       <c r="K20">
         <v>922400000.0</v>
       </c>
       <c r="L20">
         <v>922400000.0</v>
       </c>
       <c r="M20">
         <v>922400000.0</v>
       </c>
       <c r="N20">
         <v>922400000.0</v>
       </c>
       <c r="O20">
         <v>922400000.0</v>
       </c>
       <c r="P20">
+        <v>922400000.0</v>
+      </c>
+      <c r="Q20">
         <v>922500000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>923100000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>923500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>863500000.0</v>
       </c>
       <c r="T20">
         <v>863500000.0</v>
       </c>
       <c r="U20">
         <v>863500000.0</v>
       </c>
       <c r="V20">
         <v>863500000.0</v>
       </c>
       <c r="W20">
         <v>863500000.0</v>
       </c>
       <c r="X20">
         <v>863500000.0</v>
       </c>
       <c r="Y20">
-        <v>918700000.0</v>
+        <v>863500000.0</v>
       </c>
       <c r="Z20">
         <v>918700000.0</v>
       </c>
       <c r="AA20">
         <v>918700000.0</v>
       </c>
       <c r="AB20">
         <v>918700000.0</v>
       </c>
       <c r="AC20">
-        <v>917300000.0</v>
+        <v>918700000.0</v>
       </c>
       <c r="AD20">
         <v>917300000.0</v>
       </c>
       <c r="AE20">
-        <v>888700000.0</v>
+        <v>917300000.0</v>
       </c>
       <c r="AF20">
         <v>888700000.0</v>
       </c>
       <c r="AG20">
-        <v>883200000.0</v>
+        <v>888700000.0</v>
       </c>
       <c r="AH20">
         <v>883200000.0</v>
       </c>
       <c r="AI20">
+        <v>883200000.0</v>
+      </c>
+      <c r="AJ20">
         <v>732100000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>731100000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>737100000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>737900000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>692100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>544000000.0</v>
       </c>
       <c r="AO20">
         <v>544000000.0</v>
       </c>
       <c r="AP20">
         <v>544000000.0</v>
       </c>
       <c r="AQ20">
         <v>544000000.0</v>
       </c>
       <c r="AR20">
         <v>544000000.0</v>
       </c>
       <c r="AS20">
+        <v>544000000.0</v>
+      </c>
+      <c r="AT20">
         <v>546600000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>546800000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>541911000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>537363000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>526760000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>526789000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67160000.0</v>
       </c>
       <c r="AZ20">
         <v>67160000.0</v>
       </c>
       <c r="BA20">
         <v>67160000.0</v>
       </c>
       <c r="BB20">
         <v>67160000.0</v>
       </c>
       <c r="BC20">
-        <v>71555000.0</v>
+        <v>67160000.0</v>
       </c>
       <c r="BD20">
         <v>71555000.0</v>
       </c>
       <c r="BE20">
+        <v>71555000.0</v>
+      </c>
+      <c r="BF20">
         <v>71682000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>58214000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>51106000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>53603000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38854000.0</v>
       </c>
       <c r="BJ20">
         <v>38854000.0</v>
       </c>
       <c r="BK20">
         <v>38854000.0</v>
       </c>
       <c r="BL20">
         <v>38854000.0</v>
       </c>
       <c r="BM20">
         <v>38854000.0</v>
       </c>
       <c r="BN20">
         <v>38854000.0</v>
       </c>
       <c r="BO20">
         <v>38854000.0</v>
       </c>
       <c r="BP20">
-        <v>37163000.0</v>
+        <v>38854000.0</v>
       </c>
       <c r="BQ20">
         <v>37163000.0</v>
       </c>
       <c r="BR20">
         <v>37163000.0</v>
       </c>
       <c r="BS20">
         <v>37163000.0</v>
       </c>
       <c r="BT20">
         <v>37163000.0</v>
       </c>
       <c r="BU20">
         <v>37163000.0</v>
       </c>
       <c r="BV20">
         <v>37163000.0</v>
       </c>
       <c r="BW20">
         <v>37163000.0</v>
       </c>
       <c r="BX20">
         <v>37163000.0</v>
       </c>
       <c r="BY20">
         <v>37163000.0</v>
       </c>
       <c r="BZ20">
+        <v>37163000.0</v>
+      </c>
+      <c r="CA20">
         <v>37200000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>37111000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>37028000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>34213000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>34187000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>53988000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>54168000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>21927000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>22108000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>20405000.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CK20">
         <v>19793000.0</v>
       </c>
-      <c r="CK20">
+      <c r="CL20">
         <v>19992000.0</v>
       </c>
-      <c r="CL20">
+      <c r="CM20">
         <v>5495000.0</v>
       </c>
-      <c r="CM20">
+      <c r="CN20">
         <v>3764000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CO20">
         <v>3794000.0</v>
       </c>
-      <c r="CO20">
+      <c r="CP20">
         <v>3765000.0</v>
       </c>
-      <c r="CP20">
+      <c r="CQ20">
         <v>3854000.0</v>
       </c>
-      <c r="CQ20">
+      <c r="CR20">
         <v>3942000.0</v>
       </c>
-      <c r="CR20">
+      <c r="CS20">
         <v>4030000.0</v>
       </c>
-      <c r="CS20">
+      <c r="CT20">
         <v>4097000.0</v>
       </c>
-      <c r="CT20">
+      <c r="CU20">
         <v>4037000.0</v>
       </c>
-      <c r="CU20">
+      <c r="CV20">
         <v>3681000.0</v>
       </c>
-      <c r="CV20">
+      <c r="CW20">
         <v>3748000.0</v>
       </c>
-      <c r="CW20">
+      <c r="CX20">
         <v>1701000.0</v>
       </c>
-      <c r="CX20">
+      <c r="CY20">
         <v>1758000.0</v>
       </c>
-      <c r="CY20">
+      <c r="CZ20">
         <v>1362000.0</v>
       </c>
-      <c r="CZ20">
+      <c r="DA20">
         <v>1419000.0</v>
       </c>
-      <c r="DA20">
+      <c r="DB20">
         <v>1475000.0</v>
       </c>
-      <c r="DB20">
+      <c r="DC20">
         <v>1500000.0</v>
       </c>
-      <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
+      <c r="DF20"/>
     </row>
-    <row r="21" spans="1:109">
+    <row r="21" spans="1:110">
       <c r="A21" t="s">
         <v>49</v>
       </c>
       <c r="B21">
+        <v>583900000.0</v>
+      </c>
+      <c r="C21">
         <v>602300000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>690600000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>173100000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>182500000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>191900000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>201300000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>210700000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>220100000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>229600000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>239200000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>248700000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>258300000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>267900000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>277400000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>287300000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>298200000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>308400000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>267700000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>277000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>305400000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>295900000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>305400000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>314900000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>329200000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>338800000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>348500000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>358200000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>368700000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>378200000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>373900000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>384100000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>399600000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>410000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>347800000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>356200000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>358800000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>367100000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>354800000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>259500000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>265100000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>270800000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>276400000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>282100000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>287800000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>293500000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>299096000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>306002000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>304891000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>310539000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>35742000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>36589000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>37436000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>38283000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>34758000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>35594000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>36490000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>25042000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>20555000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>16932000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>10771000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>10975000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>11179000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>11382000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>11586000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>11790000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>11994000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>12197000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>12423000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>12669000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>12937000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>13206000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>13477000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>13753000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>14030000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>14307000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>14583000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>14711000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>28930000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>29364000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>29242000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>63713000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>53988000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>54168000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>21927000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>22108000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>20405000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>19793000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>19992000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>5495000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>3764000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>3794000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>3765000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>3854000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>3942000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>4030000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>4097000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>4037000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>3681000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>3748000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>1701000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>1758000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>1362000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>1419000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>1475000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>1500000.0</v>
       </c>
-      <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
+      <c r="DF21"/>
     </row>
-    <row r="22" spans="1:109">
+    <row r="22" spans="1:110">
       <c r="A22" t="s">
         <v>50</v>
       </c>
       <c r="B22">
+        <v>1258400000.0</v>
+      </c>
+      <c r="C22">
         <v>1243200000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1277100000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1144700000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1140600000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1124900000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1061900000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1029500000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1003600000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1013100000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>986100000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>992200000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1003400000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>977300000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>994900000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>954200000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>941200000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>902500000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>880100000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>827200000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>799600000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>787900000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>777600000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>834500000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>809900000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>794100000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>806300000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>815700000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>831700000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>795600000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>780600000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>763700000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>766400000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>762500000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>736600000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>734400000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>744500000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>723600000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>690600000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>671300000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>692500000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>676800000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>695900000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>667500000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>687600000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>664900000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>616962000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>611342000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>607306000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>594291000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>266892000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>263008000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>270181000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>268767000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>260772000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>258620000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>263283000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>254675000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>244375000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>226521000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>233916000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>241142000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>226731000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>207867000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>215631000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>213396000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>208736000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>206886000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>205453000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>206954000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>209154000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>205042000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>204091000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>204356000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>202668000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>198730000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>200438000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>195946000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>200637000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>194339000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>185981000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>191828000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>187645000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>187261000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>184487000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>179348000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>175870000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>166247000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>164017000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>166312000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>166480000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>164553000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>161593000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>160549000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>157700000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>152797000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>160389000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>170173000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>157354000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>152188000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>153259000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>159712000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>159555000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>155244000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>160346000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>163900000.0</v>
       </c>
-      <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
+      <c r="DF22"/>
     </row>
-    <row r="23" spans="1:109">
+    <row r="23" spans="1:110">
       <c r="A23" t="s">
         <v>51</v>
       </c>
       <c r="B23">
-        <v>10725500000.0</v>
+        <v>10777900000.0</v>
       </c>
       <c r="C23">
+        <v>10924600000.0</v>
+      </c>
+      <c r="D23">
         <v>10980000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>9041200000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>8969800000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>8833200000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>8753800000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>8982100000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>8857000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>8681100000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>8177600000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>8106500000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>8049000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>8003800000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>8344400000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>8340600000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>8137800000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>7836800000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>8630800000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>7673600000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>7549000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>7433200000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>7372600000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>7272000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>7347600000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>7235800000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>7191100000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>7074400000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>6928600000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>6569700000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>6500000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>6315600000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>6139800000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>6197500000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>6027200000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>5903200000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>5843400000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>5777000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>5747200000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>5296100000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>5227300000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>5284600000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>5422200000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>5409900000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>5385400000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>5348500000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>5330749000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>5304237000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>5263948000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>5243779000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2657109000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2614821000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2515938000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2453768000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2455150000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2831491000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2492359000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>2412499000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>2232743000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>2259181000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>2220947000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>2224274000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>2190032000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>2203519000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>2164295000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>2152840000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>2111501000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>2046362000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1912162000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1939741000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1989430000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>2127536000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>2120890000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>2035857000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>2021354000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>2034883000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>1972702000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>1986976000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1992392000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1976190000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>1921224000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>1973298000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>2070703000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>2085444000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>2066717000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>2082774000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>1968859000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>1935161000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>1926228000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>1985126000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>1991586000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>2003695000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>2000563000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>1982551000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>2026880000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>1984365000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>1968679000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>1971780000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>2002909000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>1934782000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>1946823000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>1942112000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>2164676000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>2154759000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>2156856000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>2153200000.0</v>
       </c>
-      <c r="DC23"/>
       <c r="DD23"/>
       <c r="DE23"/>
+      <c r="DF23"/>
     </row>
-    <row r="24" spans="1:109">
+    <row r="24" spans="1:110">
       <c r="A24" t="s">
         <v>52</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>3968100000.0</v>
+      </c>
       <c r="C24">
+        <v>3967300000.0</v>
+      </c>
+      <c r="D24">
         <v>3966400000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2475200000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2474700000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2474200000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2473700000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2473200000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2472700000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>2472200000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2075700000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>2474700000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2474100000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>2473600000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>2473100000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>2472600000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>2472000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2471500000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>2471100000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>2479800000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>2480000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>2479400000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>2478700000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>2478000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>2477400000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>2476800000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>2486300000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>2485400000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>2484600000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>2483700000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>2482900000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>2482100000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>2481200000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>2480400000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>2456300000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>2457300000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>2458400000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>2620000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>2625800000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>2288100000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>2289300000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>2302700000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>2319300000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>2345800000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>2369900000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>2348900000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>2350484000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>2425441000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>2475393000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>2508845000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>767411000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>771151000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>774890000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>778630000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>782370000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>786110000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>789785000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>793448000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>549361000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>549273000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>549186000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>549099000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>549011000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>548924000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>571176000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>571252000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>571325000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>571396000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>571463000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>571529000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>548313000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>548226000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>548488000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>398501000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>398457000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>567932000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>567851000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>567770000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>567686000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>577606000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>577285000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>577173000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>577061000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>585948000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>585836000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>585724000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>585612000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>585569000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>585457000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>585198000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>599695000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>629140000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>629129000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>629119000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>768108000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>777168000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>777170000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>795163000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>816136000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>816196000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>858185000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>869175000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>1194042000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>1233113000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>1316213000.0</v>
       </c>
-      <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
+      <c r="DF24"/>
     </row>
-    <row r="25" spans="1:109">
+    <row r="25" spans="1:110">
       <c r="A25" t="s">
         <v>53</v>
       </c>
       <c r="B25"/>
       <c r="C25">
+        <v>3972200000.0</v>
+      </c>
+      <c r="D25">
         <v>3971800000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2480700000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2480800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2480900000.0</v>
       </c>
       <c r="G25">
         <v>2480900000.0</v>
       </c>
-      <c r="H25"/>
+      <c r="H25">
+        <v>2480900000.0</v>
+      </c>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>2085000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2484500000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2474100000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2484400000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2473100000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2472600000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2472000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2471500000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2471100000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2479800000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2480000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2479400000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2478700000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2478000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2477400000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2476800000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2486300000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2485400000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2484600000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>2501300000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2500800000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>2500400000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>2499800000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>2499400000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>2475600000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2477000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>2478400000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>2640300000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>2646500000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>2309100000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>2310600000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>2324300000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>2341200000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>2368000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>2369900000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>2371700000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>2373539000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>2448774000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>2498999000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>2532719000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>791549000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>795548000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>799543000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>803534000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>807521000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>811504000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>815418000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>814562000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>570659000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>570752000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>570843000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>570931000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>571015000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>571097000.0</v>
       </c>
-      <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
+      <c r="DF25"/>
     </row>
-    <row r="26" spans="1:109">
+    <row r="26" spans="1:110">
       <c r="A26" t="s">
         <v>54</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>71800000.0</v>
+      </c>
       <c r="C26">
+        <v>67000000.0</v>
+      </c>
+      <c r="D26">
         <v>77700000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>75600000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>71300000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>65200000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>69700000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>68400000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>68500000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>64100000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>49300000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>50600000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>56900000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>64900000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>67100000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>61200000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>68500000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>60000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>57800000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>49900000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>47000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>42700000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>45200000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>36300000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>57100000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>58100000.0</v>
       </c>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
@@ -11987,52 +12085,53 @@
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
+      <c r="DF26"/>
     </row>
-    <row r="27" spans="1:109">
+    <row r="27" spans="1:110">
       <c r="A27" t="s">
         <v>55</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12100,449 +12199,457 @@
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
+      <c r="DF27"/>
     </row>
-    <row r="28" spans="1:109">
+    <row r="28" spans="1:110">
       <c r="A28" t="s">
         <v>56</v>
       </c>
       <c r="B28">
+        <v>3969800000.0</v>
+      </c>
+      <c r="C28">
         <v>3835900000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3722900000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2022900000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2050800000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2086500000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2077500000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2546700000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2470300000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2525200000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2203400000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2306200000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2416400000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2473100000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2131400000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>2099000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2129700000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2113600000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1719800000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1763900000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1751600000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1763300000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1786200000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1880100000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1972100000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2055000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2003600000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2177600000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2283500000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2141200000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2208400000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2302200000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2398800000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2433800000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>2262900000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2313800000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2382200000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2428100000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>2393700000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>2103200000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2156000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>2135500000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>2161900000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>2211900000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>2251100000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>2254400000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>2226798000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>2294348000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>2320840000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>2381789000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>410967000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>441488000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>547486000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>612105000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>682564000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>711973000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>747319000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>673967000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>640248000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>561265000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>507511000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>484045000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>507854000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>499234000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>483211000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>420151000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>456653000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>488056000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>541034000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>531738000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>509401000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>509709000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>496900000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>449105000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>483021000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>479009000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>539707000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>603209000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>568601000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>601670000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>627460000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>582534000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>510662000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>529524000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>514737000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>481571000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>575344000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>603487000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>606967000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>525939000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>592114000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>606759000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>598184000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>610908000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>638510000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>687830000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>699833000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>712752000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>750909000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>800577000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>811984000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>861522000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>1169731000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>1270847000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>1291999000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>1319700000.0</v>
       </c>
-      <c r="DC28"/>
       <c r="DD28"/>
       <c r="DE28"/>
+      <c r="DF28"/>
     </row>
-    <row r="29" spans="1:109">
+    <row r="29" spans="1:110">
       <c r="A29" t="s">
         <v>57</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>8555900000.0</v>
+      </c>
       <c r="C29">
+        <v>8565300000.0</v>
+      </c>
+      <c r="D29">
         <v>8721900000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>7107300000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>6973900000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>6878200000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>6737300000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>6999700000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>6903500000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>6869100000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>6362400000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>6323300000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>6231800000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>6140700000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>6444300000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>6437100000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>6251300000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>6078700000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>6777500000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>5924100000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>5811200000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>5725700000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>5684100000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>5611100000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>5627300000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -12582,668 +12689,677 @@
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
+      <c r="DF29"/>
     </row>
-    <row r="30" spans="1:109">
+    <row r="30" spans="1:110">
       <c r="A30" t="s">
         <v>58</v>
       </c>
       <c r="B30">
-        <v>1255800000.0</v>
+        <v>1351100000.0</v>
       </c>
       <c r="C30">
+        <v>1283900000.0</v>
+      </c>
+      <c r="D30">
         <v>1410500000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1205900000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1164100000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1154200000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1216100000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1145500000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1045100000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1037500000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1045200000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1023900000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1031400000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1067500000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1118900000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1212000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1140700000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1078400000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1078100000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>981400000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>908600000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>837500000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>864600000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>823400000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>879500000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>872100000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>941800000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>958400000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>930300000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>918600000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>991300000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>936700000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>908800000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>900200000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>851300000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>755200000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>733300000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>703100000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>731500000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>663400000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>631400000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>636500000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>683500000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>708000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>676700000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>646100000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>717947000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>704218000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>696344000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>643100000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>409725000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>408074000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>427815000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>417630000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>462251000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>439296000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>442349000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>319988000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>338516000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>334836000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>308816000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>294192000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>335000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>427514000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>412771000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>375921000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>380407000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>325903000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>255321000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>254898000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>305894000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>295343000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>278779000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>275921000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>300371000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>289120000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>275292000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>263159000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>277659000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>263702000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>233168000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>213181000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>227936000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>235832000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>227404000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>216594000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>226068000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>206892000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>188866000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>191405000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>202465000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>193753000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>190081000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>175716000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>201536000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>205462000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>188396000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>170175000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>222652000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>208605000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>203979000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>215994000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>227777000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>229994000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>219384000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>209100000.0</v>
       </c>
-      <c r="DC30"/>
       <c r="DD30"/>
       <c r="DE30"/>
+      <c r="DF30"/>
     </row>
-    <row r="31" spans="1:109">
+    <row r="31" spans="1:110">
       <c r="A31" t="s">
         <v>59</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>2725600000.0</v>
       </c>
-      <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>2577000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>2476800000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>2754700000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>2558000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>2372000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>2477100000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>2303800000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>2181400000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>2082100000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>2086900000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>2036500000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1954700000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1902000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1813500000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1767500000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1644300000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1508600000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1376900000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1267600000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>1115200000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>991000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>889400000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>914300000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>819300000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>728800000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>654800000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>682700000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>858800000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>781700000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>818500000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>794600000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>764900000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>721900000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>681100000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>711032000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>639254000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>585932000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>475687000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>996226000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>947537000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>897223000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>864018000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>833783000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>815571000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>813772000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>845654000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>901890000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>950670000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>970871000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>959172000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>916279000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>870917000.0</v>
       </c>
-      <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
+      <c r="DF31"/>
     </row>
-    <row r="32" spans="1:109">
+    <row r="32" spans="1:110">
       <c r="A32" t="s">
         <v>60</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>2196700000.0</v>
+      </c>
       <c r="C32">
+        <v>2198600000.0</v>
+      </c>
+      <c r="D32">
         <v>2389900000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2393600000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2294800000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2231400000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2140900000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2052400000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2044800000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1988700000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1494400000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1872900000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1756500000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1632800000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1944100000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>2017500000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1901500000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1847900000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2160400000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>2144300000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>2051100000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1967700000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1968300000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1975400000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1869000000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -13283,1318 +13399,1331 @@
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
+      <c r="DF32"/>
     </row>
-    <row r="33" spans="1:109">
+    <row r="33" spans="1:110">
       <c r="A33" t="s">
         <v>61</v>
       </c>
       <c r="B33">
-        <v>7511800000.0</v>
+        <v>7520300000.0</v>
       </c>
       <c r="C33">
+        <v>7710900000.0</v>
+      </c>
+      <c r="D33">
         <v>7482600000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>5704600000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>5667300000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>5600200000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>5512400000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>5498200000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>5411900000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>5426700000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>5404300000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>5435900000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>5463600000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>5495500000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>5436900000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>5350200000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>5268400000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>5104100000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>4826000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>4712500000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>4711200000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>4682900000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>4628900000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>4613000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>4734000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>4757400000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>4659800000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>4671700000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>4666200000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>4454600000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>4385300000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>4359000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>4307200000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>4282400000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>4025400000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>4039800000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>4064300000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>4080700000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>4000200000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>3686200000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>3698400000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>3730100000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>3742900000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>3752500000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>3770600000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>3769900000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>3733042000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>3729988000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>3702605000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>3712770000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1521181000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>1512488000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1504302000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>1516735000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1530317000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>1545805000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1627163000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>1600436000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>1562832000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>1516893000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>1448843000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>1426233000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>1377015000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>1342723000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>1290547000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>1267626000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>1263998000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>1280007000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>1296693000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>1306568000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>1288892000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>1293803000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>1301125000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>1302820000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>1294438000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>1306816000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>1323846000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>1340258000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>1361245000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>1387615000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>1399616000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>1419809000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>1429328000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>1440591000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>1405883000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>1405713000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>1410865000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>1430493000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>1443319000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>1418049000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>1421149000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>1448998000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>1457734000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>1472997000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>1478850000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>1497213000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>1509315000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>1523563000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>1529412000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>1530001000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>1523641000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>1538403000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>1728585000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>1740060000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>1734463000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>1750300000.0</v>
       </c>
-      <c r="DC33"/>
       <c r="DD33"/>
       <c r="DE33"/>
+      <c r="DF33"/>
     </row>
-    <row r="34" spans="1:109">
+    <row r="34" spans="1:110">
       <c r="A34" t="s">
         <v>62</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>81200000.0</v>
+      </c>
       <c r="C34">
+        <v>83300000.0</v>
+      </c>
+      <c r="D34">
         <v>84600000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>81200000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>81500000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>80900000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>80400000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>79000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>65400000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>60700000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>60300000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>61700000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>442100000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>444600000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>423000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>435500000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>429800000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>407400000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>483100000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>56900000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>539400000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>545500000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>549400000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>616200000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>621400000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>624100000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>571800000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>623400000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>603000000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>417200000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>423200000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>438600000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>435900000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>443300000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>391000000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>416700000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>415000000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>416800000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>372300000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>419300000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>423400000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>418100000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>434900000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>442000000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>438000000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>434500000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>289050000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>283984000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>279960000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>258866000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>268198000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>295971000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>304414000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>295818000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>264915000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>282263000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>283421000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>280603000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>266553000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>232501000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>233118000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>229594000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BL34">
         <v>139689000.0</v>
       </c>
-      <c r="BL34">
+      <c r="BM34">
         <v>123486000.0</v>
       </c>
-      <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
+      <c r="DF34"/>
     </row>
-    <row r="35" spans="1:109">
+    <row r="35" spans="1:110">
       <c r="A35" t="s">
         <v>63</v>
       </c>
       <c r="B35">
-        <v>4922900000.0</v>
+        <v>5129200000.0</v>
       </c>
       <c r="C35">
+        <v>5311500000.0</v>
+      </c>
+      <c r="D35">
         <v>5117000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>3466100000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>3462900000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>3427600000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>3389700000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>3424000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>3425700000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>3418100000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>3011500000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>3460200000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>3462400000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>3461200000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>3409800000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>3403200000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>3390600000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>3344800000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>3378100000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>3412500000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>3412000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>3404300000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>3391800000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>3455300000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>3453100000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>3441000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>3385700000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>3423600000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>3393300000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>3203700000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>3203300000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>3211800000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>3192400000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>3182200000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>3208700000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>3236400000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>3242700000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>3391800000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>3379700000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>3082300000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>3091200000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>3089400000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>3178800000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>3212700000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>3207800000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>3216100000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>3088675000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>3163705000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>3202932000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>3226420000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>1204079000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>1219385000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>1227739000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>1224461000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>1207797000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>1218823000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>1249669000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>1107089000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>837212000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>812241000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>813140000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>809715000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>797657000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>885339000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>889204000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>883038000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>890878000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>901641000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>879771000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>893810000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>849942000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>855384000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>860091000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>712419000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>713157000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>895733000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>901357000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>906867000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>897525000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>915874000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>918766000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>919784000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>912999000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>928875000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>929450000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>930100000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>852531000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>845500000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>834416000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>844669000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>887208000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>904869000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>897077000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>889870000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>1032867000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>1009448000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>1001423000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>1010051000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>1023353000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>1007784000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>1036842000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>1036140000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>1293216000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>1339811000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>1404512000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>1406500000.0</v>
       </c>
-      <c r="DC35"/>
       <c r="DD35"/>
       <c r="DE35"/>
+      <c r="DF35"/>
     </row>
-    <row r="36" spans="1:109">
+    <row r="36" spans="1:110">
       <c r="A36" t="s">
         <v>64</v>
       </c>
       <c r="B36">
-        <v>176100000.0</v>
+        <v>109800000.0</v>
       </c>
       <c r="C36">
+        <v>109100000.0</v>
+      </c>
+      <c r="D36">
         <v>102200000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>103200000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>104700000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>104800000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>76400000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>68400000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>67000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>67200000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>51000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>41300000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>40800000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>42000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>70000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>42500000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>43500000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>44900000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>45800000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>48600000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>51300000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>53200000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>52200000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>53900000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>55100000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>55800000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>49900000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>49600000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>53100000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>50500000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>57600000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>59700000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>63000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>64300000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>63900000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>80000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>81200000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>80000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>74600000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>72800000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>71400000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>70900000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>80000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>73700000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>72100000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>72000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>73902000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>69374000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>70212000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>69700000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>49226000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>45058000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>46504000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>45223000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>47547000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>44926000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>41861000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>40526000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>50515000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>44842000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>39078000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>38418000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>35427000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>35560000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>35627000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>34478000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>35557000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>35662000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>36326000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>35717000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>38347000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>38420000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>38593000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>36606000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>34681000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>35740000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>36185000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>36056000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>35979000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>36350000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>36450000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>35585000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>36426000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>38232000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>39270000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>38451000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>37044000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>39143000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>38918000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>40274000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>41054000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>56492000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>58302000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>60163000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>63313000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>63095000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>64950000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>68302000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>73111000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>76227000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>78785000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>80654000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>96957000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>100201000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>98567000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>86200000.0</v>
       </c>
-      <c r="DC36"/>
       <c r="DD36"/>
       <c r="DE36"/>
+      <c r="DF36"/>
     </row>
-    <row r="37" spans="1:109">
+    <row r="37" spans="1:110">
       <c r="A37" t="s">
         <v>65</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
-      <c r="AL37"/>
-      <c r="AM37">
+      <c r="AL37">
+        <v>0.0</v>
+      </c>
+      <c r="AM37"/>
+      <c r="AN37">
         <v>400000.0</v>
       </c>
-      <c r="AN37">
-[...1 lines deleted...]
-      </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
@@ -14623,1680 +14752,1696 @@
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
       <c r="BK37">
         <v>0.0</v>
       </c>
       <c r="BL37">
         <v>0.0</v>
       </c>
-      <c r="BM37"/>
+      <c r="BM37">
+        <v>0.0</v>
+      </c>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
+      <c r="DF37"/>
     </row>
-    <row r="38" spans="1:109">
+    <row r="38" spans="1:110">
       <c r="A38" t="s">
         <v>66</v>
       </c>
       <c r="B38"/>
       <c r="C38">
+        <v>109100000.0</v>
+      </c>
+      <c r="D38">
         <v>102200000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>103200000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>104700000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>104800000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>76400000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>8982100000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>51000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>41300000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>40800000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>42000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>70000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>42500000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>43500000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>41600000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>45800000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>48600000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>-19100000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>227000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>52200000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>53900000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>55100000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>54400000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>49900000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>49600000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>53100000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>48900000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>57600000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>59700000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>1345800000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>1326000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1143800000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>1167300000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>1177100000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>1141100000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>1121500000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>876300000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>880500000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>857800000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>900400000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>899800000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>906500000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>874300000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>914909000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>912739000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>901863000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>870066000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>152128000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>148807000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>151100000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>123266000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>153860000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>152075000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>150033000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>123782000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>128470000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>115377000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>88703000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>88247000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>85460000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>85796000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>86067000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>85122000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>86405000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>85022000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>85912000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>85549000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>88447000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>88789000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>89233000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>87522000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>85874000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>87210000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>87931000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>87967000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>102020000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>102742000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>99905000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>99298000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>90414000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>92400000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>61197000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>60559000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>57449000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>58936000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>58910000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>45226000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>44818000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>60286000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>62067000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>64017000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>67255000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>67125000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>69047000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>72339000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>76792000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>79975000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>80486000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>82413000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>98319000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>101620000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>100042000.0</v>
       </c>
-      <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
+      <c r="DF38"/>
     </row>
-    <row r="39" spans="1:109">
+    <row r="39" spans="1:110">
       <c r="A39" t="s">
         <v>67</v>
       </c>
       <c r="B39">
-        <v>113900000.0</v>
+        <v>119600000.0</v>
       </c>
       <c r="C39">
+        <v>85800000.0</v>
+      </c>
+      <c r="D39">
         <v>81100000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>105700000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>154700000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>166900000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>191800000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>204500000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>211700000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>62300000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>64800000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>75500000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>87300000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>58300000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>67300000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>74600000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>77600000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>47000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>55400000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>78600000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>62800000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>44700000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>51200000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>60900000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>67900000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>44800000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>44900000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>59200000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>116000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>39400000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>49000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>56600000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>55000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>35500000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>43400000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>105600000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>94600000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>30300000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>45100000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>61600000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>42700000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>57000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>113000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>118200000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>124100000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>67000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>108475000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>96698000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>71987000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>102600000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>62716000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>61194000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>45603000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>43243000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>60904000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>72649000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>75547000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>81087000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>46903000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>61750000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>56358000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>67787000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>78466000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>43904000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>38165000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>35170000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>34073000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>31328000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>14672000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>21924000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>37523000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>35744000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>26527000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>24617000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>29731000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>32142000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>25832000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>25776000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>34620000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>36456000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>34604000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>35811000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>41365000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>56306000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>68744000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>67798000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>36689000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>40348000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>42437000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>37338000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>84841000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>64940000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>51140000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>41984000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>59102000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>39461000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>33161000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>25404000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>28194000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>28299000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>19673000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>20111000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>12086000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>25084000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>18379000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>19600000.0</v>
       </c>
-      <c r="DC39"/>
       <c r="DD39"/>
       <c r="DE39"/>
+      <c r="DF39"/>
     </row>
-    <row r="40" spans="1:109">
+    <row r="40" spans="1:110">
       <c r="A40" t="s">
         <v>68</v>
       </c>
       <c r="B40">
-        <v>441600000.0</v>
+        <v>499300000.0</v>
       </c>
       <c r="C40">
+        <v>492000000.0</v>
+      </c>
+      <c r="D40">
         <v>455100000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>334300000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>387200000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>470000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>507400000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>445900000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>428700000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>364500000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>356000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>320000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>304800000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>373600000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>374800000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>341400000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>288600000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>346000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>352000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>316300000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>289100000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>308600000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>310800000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>276800000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>266900000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>292500000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>298100000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>264300000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>247200000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>296600000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>304900000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>264300000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>229400000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>262500000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>264200000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>232500000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>210600000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>257800000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>264100000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>217700000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>200200000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>244000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>258200000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>238200000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>220100000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>255400000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>259481000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>233721000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>219491000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>242868000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>173961000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>163243000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>127544000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>70485000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>144000000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>140245000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>151800000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>197216000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>135133000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>126263000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>102788000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>137176000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>130916000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>121544000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>101528000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>134518000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>132074000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>119960000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>95005000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>151312000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>145518000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>141614000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>109346000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>145571000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>133662000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>129073000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>103234000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>139454000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>125209000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>116119000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>101200000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>129213000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>98648000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>93537000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>71913000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>96983000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>93455000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>84753000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>77999000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>103290000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>94988000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>86220000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>95120000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>97905000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>112974000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>86435000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>93945000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>97968000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>118447000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>81230000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>94066000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>104608000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>126367000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>80247000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>88374000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>99300000.0</v>
       </c>
-      <c r="DC40"/>
       <c r="DD40"/>
       <c r="DE40"/>
+      <c r="DF40"/>
     </row>
-    <row r="41" spans="1:109">
+    <row r="41" spans="1:110">
       <c r="A41" t="s">
         <v>69</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>713500000.0</v>
       </c>
-      <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>742200000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>704000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>708000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>703800000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>681300000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>722400000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>746900000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>748000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>736900000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>726100000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>790600000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>782900000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>770600000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>705700000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>738000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>726100000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>702400000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>702500000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>711400000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>435900000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>443300000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>391000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>416700000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>415000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>416800000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>372300000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>419300000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>423400000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>418100000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>434900000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>442000000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>438000000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>434500000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>289050000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>283984000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>279960000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>258866000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>268198000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>295971000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>304414000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>295818000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>264915000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>282263000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>283421000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>280603000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>266553000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>232501000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>233118000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>229594000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>139689000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>123486000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>111825000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>106559000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>108846000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>118185000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>116939000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>113402000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>63795000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>68323000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>71002000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>73211000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>73720000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>87771000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>88291000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>78129000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>50904000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>54757000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>53023000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>49901000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>38501000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>43683000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>41639000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>37807000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>32241000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>33568000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>30695000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>28522000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>19988000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>19569000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>19304000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>19379000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>18845000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>18331000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>19957000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>20436000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>22608000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>18517000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>17622000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>15237000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>7590000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>7593000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>7332000.0</v>
       </c>
-      <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
+      <c r="DF41"/>
     </row>
-    <row r="42" spans="1:109">
+    <row r="42" spans="1:110">
       <c r="A42" t="s">
         <v>70</v>
       </c>
       <c r="B42">
-        <v>707700000.0</v>
+        <v>721500000.0</v>
       </c>
       <c r="C42">
         <v>707700000.0</v>
       </c>
       <c r="D42">
+        <v>707700000.0</v>
+      </c>
+      <c r="E42">
         <v>699100000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>687800000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>669800000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>660600000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>650300000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>640500000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>620100000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>612500000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>607400000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>597800000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>581800000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>600600000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>601000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>591700000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>579400000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>581300000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>574500000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>566000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>554400000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>548700000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>542700000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>534900000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>524800000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>518900000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>513300000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>501400000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>494500000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>488900000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>482100000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>476300000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>471200000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>466100000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>460900000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>456000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>451400000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>446000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>441100000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>425800000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>439900000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>438100000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>441900000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>436000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>432100000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>427844000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>423598000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>412142000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>401720000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>396557000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>392178000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>382395000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>378794000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>370905000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>363174000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>361136000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>351745000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>356664000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>331301000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>350446000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>362248000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>369027000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>391634000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>390948000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>387496000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>385353000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>384363000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>380483000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>379104000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>398035000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>395925000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>412580000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>432916000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>444117000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>446701000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>437639000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>429508000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>425291000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>417994000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>415665000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>418621000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>510367000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>501295000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>499233000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>492661000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>491490000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>485371000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>479888000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>473097000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>462437000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>455940000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>465961000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>466577000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>469975000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>487160000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>486792000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>490859000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>486934000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>509882000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>513354000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>511894000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>510995000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>510401000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>510565000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>384600000.0</v>
       </c>
-      <c r="DC42"/>
       <c r="DD42"/>
       <c r="DE42"/>
+      <c r="DF42"/>
     </row>
-    <row r="43" spans="1:109">
+    <row r="43" spans="1:110">
       <c r="A43" t="s">
         <v>71</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -16364,109 +16509,108 @@
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
+      <c r="DF43"/>
     </row>
-    <row r="44" spans="1:109">
+    <row r="44" spans="1:110">
       <c r="A44" t="s">
         <v>72</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
-      <c r="AL44"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AL44">
+        <v>0.0</v>
+      </c>
+      <c r="AM44"/>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
@@ -16498,1669 +16642,1687 @@
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
       <c r="BL44">
         <v>0.0</v>
       </c>
-      <c r="BM44"/>
+      <c r="BM44">
+        <v>0.0</v>
+      </c>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
+      <c r="DF44"/>
     </row>
-    <row r="45" spans="1:109">
+    <row r="45" spans="1:110">
       <c r="A45" t="s">
         <v>73</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>11054800000.0</v>
+      </c>
       <c r="C45">
+        <v>11019300000.0</v>
+      </c>
+      <c r="D45">
         <v>10959200000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>9863200000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>9749100000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>9582100000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>9440400000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>9346800000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>9155600000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>9087300000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>9008400000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>8948300000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>8882300000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>8810700000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>8673800000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>3473500000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>3444000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>3427600000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>3362600000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>3344400000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>3373900000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>3386000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>3342700000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>3345200000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>3327100000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>3108600000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>3065100000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>3026500000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>2961400000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>2924900000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>2881600000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>2872500000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>2895000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>2895700000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>2878700000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>2809900000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>2817900000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>2832100000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>2842500000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>2852700000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>2864100000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>2857600000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>2818133000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>2817249000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>2800742000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>2805704000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>1369053000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>1363681000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>1353202000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>1366069000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>1376457000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>1393730000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>1477130000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>1476654000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>1434362000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>1401516000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>1360140000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>1337986000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>1291555000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>1256927000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>1204480000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>1182504000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>1177593000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>1194985000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>1210781000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>1221019000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>1200445000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>1205014000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>1211892000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>1215298000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>1208564000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>1219606000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>1235915000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>1252291000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>1259225000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>1284873000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>1299711000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>1320511000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>1338914000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>1348191000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>1344686000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>1345154000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>1353416000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>1371557000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>1384409000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>1372823000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>1376331000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>1388712000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>1395667000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>1408980000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>1411595000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>1430088000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>1440268000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>1451224000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>1452620000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>1450026000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>1443155000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>1455990000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>1630266000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>1638440000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>1634421000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>1662600000.0</v>
       </c>
-      <c r="DC45"/>
       <c r="DD45"/>
       <c r="DE45"/>
+      <c r="DF45"/>
     </row>
-    <row r="46" spans="1:109">
+    <row r="46" spans="1:110">
       <c r="A46" t="s">
         <v>74</v>
       </c>
       <c r="B46">
+        <v>5373100000.0</v>
+      </c>
+      <c r="C46">
         <v>5361100000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>5412300000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>4430300000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>4386400000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>4315900000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>4242600000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>4228300000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>4133900000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>4143400000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>4142400000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>4172900000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>4185200000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>4198300000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>4100000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>4036700000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>3935100000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>3767300000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>3591200000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>3473500000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>3444000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>3427600000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>3362600000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>3344400000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>3373900000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>3386000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>3342700000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>3345200000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>3327100000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>3108600000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>3065100000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>3026500000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>2961400000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>2924900000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>2881600000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>2872500000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>2887200000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>2895700000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>2878700000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>2809900000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>2817900000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>2832100000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>2842500000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>2852700000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>2864100000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>2857600000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>2818133000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>2817249000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>2800742000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>2805704000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>1369053000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>1363681000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>1353202000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>1366069000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>1376457000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>1393730000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>1477130000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>1476654000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>1434362000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>1401516000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>1360140000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>1337986000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>1291555000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>1256927000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>1204480000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>1182504000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>1177593000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>1194985000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>1210781000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>1221019000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>1200445000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>1205014000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>1211892000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>1215298000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>1208564000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>1219606000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>1235915000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>1252291000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>1259225000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>1284873000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>1299711000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>1320511000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>1338914000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>1348191000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>1344686000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>1345154000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>1353416000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>1371557000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>1384409000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>1372823000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>1376331000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>1388712000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>1395667000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>1408980000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>1411595000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>1430088000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>1440268000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>1451224000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>1452620000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>1450026000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>1443155000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>1455990000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>1630266000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>1638440000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>1634421000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>1662600000.0</v>
       </c>
-      <c r="DC46"/>
       <c r="DD46"/>
       <c r="DE46"/>
+      <c r="DF46"/>
     </row>
-    <row r="47" spans="1:109">
+    <row r="47" spans="1:110">
       <c r="A47" t="s">
         <v>75</v>
       </c>
       <c r="B47"/>
       <c r="C47">
+        <v>5361100000.0</v>
+      </c>
+      <c r="D47">
         <v>5412300000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>4430300000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>4386400000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>4315900000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>4242600000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>4142400000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>4172900000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>3896600000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>4198300000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>3813200000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>3762900000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>3670700000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>3529000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>3360800000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>3473500000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>3212500000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>3193400000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>3130900000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>3114700000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>3138600000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>3151700000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>3110400000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>3107200000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>3109800000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>3108600000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>3065100000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>3026500000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>2961400000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>2924900000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>2881600000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>2872500000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>2887200000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>2895700000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>2878700000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>2809900000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>2817900000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>2832100000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>2842500000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>2852700000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>2864100000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>2857600000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>2818133000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>2817249000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>2800742000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>2805704000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>1369053000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>1363681000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>1353202000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>1366069000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>1376457000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>1393730000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>1477130000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>1476654000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>1434362000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>1401516000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>1360140000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>1337986000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>1291555000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>1256927000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>1204480000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>1182504000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>1177593000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>1194985000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>1210781000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>1221019000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>1200445000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>1205014000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>1211892000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>1215298000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>1208564000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>1219606000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>1235915000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>1252291000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>1259225000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>1284873000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>1299711000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>1320511000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>1338914000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>1348191000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>1344686000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>1345154000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>1353416000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>1371557000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>1384409000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>1372823000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>1376331000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>1388712000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>1395667000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>1408980000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>1411595000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>1430088000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>1440268000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>1451224000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>1452620000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>1450026000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>1443155000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>1455990000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>1630266000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>1638440000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>1634421000.0</v>
       </c>
-      <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
+      <c r="DF47"/>
     </row>
-    <row r="48" spans="1:109">
+    <row r="48" spans="1:110">
       <c r="A48" t="s">
         <v>76</v>
       </c>
       <c r="B48">
+        <v>3906400000.0</v>
+      </c>
+      <c r="C48">
         <v>3931000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>4087300000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>3973500000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>3852800000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>3776700000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>3669100000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>3544400000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>3459600000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>3447200000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>3370500000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>3339000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>3259300000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>3186800000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>3443500000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>3437000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>3261900000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>3102100000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>3162800000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>3008500000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>2906300000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>2835500000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>2806700000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>2742900000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>2771100000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>2704800000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>2643700000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>2539200000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>2427800000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>2315800000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>2185500000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>2054000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>1949600000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>1867400000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>1658200000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>1578800000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>1504500000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>1447100000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>1396900000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>1337200000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>1286500000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>1317300000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>1317900000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>1293100000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>1271600000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>1242200000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>1184155000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>1119367000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>1067661000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>1019101000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>787684000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>753439000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>729727000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>703728000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>670178000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>661600000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>648693000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>673960000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>678011000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>726208000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>707059000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>690111000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>650565000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>572672000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>550092000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>546355000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>503118000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>445899000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>352392000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>342072000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>345921000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>338908000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>334869000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>334060000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>321597000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>299273000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>279353000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>269296000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>255390000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>237743000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>231449000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>248404000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>273789000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>290250000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>289431000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>303662000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>283443000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>273805000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>276123000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>298869000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>314530000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>346866000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>336192000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>329065000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>316705000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>302107000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>290512000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>280886000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>262500000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>233346000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>202087000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>174468000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>111099000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>71090000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>37813000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>31200000.0</v>
       </c>
-      <c r="DC48"/>
       <c r="DD48"/>
       <c r="DE48"/>
+      <c r="DF48"/>
     </row>
-    <row r="49" spans="1:109">
+    <row r="49" spans="1:110">
       <c r="A49" t="s">
         <v>77</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>3259300000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>3186800000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>3443500000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>3437000000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>3261900000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>3102100000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>3162800000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>3008500000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>2906300000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>2835500000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>2806700000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>2742900000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>2771100000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>2704800000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>2643700000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>2539200000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>2427800000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>2315800000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>2185500000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>2054000000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>1949600000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>1867400000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>1658200000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>1578800000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>1504500000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>1447100000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>1396900000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>1337200000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>1286500000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>1317300000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>1317900000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>1293100000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>1271600000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>1242200000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>1184155000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>1119367000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>1067661000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>975296000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>787684000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>753439000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>729727000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>703728000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>670178000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>661600000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>648693000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>673960000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>678011000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>726208000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>707059000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>690111000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BL49">
         <v>650565000.0</v>
       </c>
-      <c r="BL49">
+      <c r="BM49">
         <v>572672000.0</v>
       </c>
-      <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
+      <c r="DF49"/>
     </row>
-    <row r="50" spans="1:109">
+    <row r="50" spans="1:110">
       <c r="A50" t="s">
         <v>78</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50">
         <v>399900000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>399800000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>399600000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>399500000.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
-      <c r="S50">
+      <c r="S50"/>
+      <c r="T50">
         <v>698100000.0</v>
       </c>
-      <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>57200000.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>2501800000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>2501200000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>150000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>156500000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>2634800000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>157800000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>25800000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>27000000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>7700000.0</v>
       </c>
-      <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>6500000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>6500000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
@@ -18179,805 +18341,812 @@
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
+      <c r="DF50"/>
     </row>
-    <row r="51" spans="1:109">
+    <row r="51" spans="1:110">
       <c r="A51" t="s">
         <v>79</v>
       </c>
       <c r="B51">
+        <v>4366900000.0</v>
+      </c>
+      <c r="C51">
         <v>4364900000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>4356900000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2810800000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>2802500000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>2771500000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>2754100000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>3160300000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>3162700000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>3173200000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>2776600000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>2783300000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2784100000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>2793100000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>2780100000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>2766300000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>2758300000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>2732300000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>3422700000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>2736100000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>2735000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>2737900000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>2735300000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>2733400000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>2736100000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>2734500000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>2741900000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>2747000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>2725900000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>2502700000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>2502200000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>2501800000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>2501200000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>2650700000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>2633400000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>2634800000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>2636200000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>2667400000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>2673500000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>2316800000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>2318300000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>2319700000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>2348800000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>2375600000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>2377500000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>2379300000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>2381121000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>2456339000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>2506546000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>2572749000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>807562000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>811545000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>815523000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>819498000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>823470000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>1227094000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>831336000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>830280000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>680365000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>680446000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>680525000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>680601000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>680674000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>680745000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>680812000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>680878000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>680940000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>681000000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>681057000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>681135000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>657368000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>807313000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>807268000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>677248000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>677167000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>687084000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>687001000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>765046000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>686832000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>695748000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>695315000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>695203000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>695091000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>694978000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>694936000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>694892000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>694711000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>694668000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>694556000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>697961000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>708765000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>738210000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>738199000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>742213000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>768202000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>777262000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>777251000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>795217000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>816206000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>816266000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>858255000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>869414000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>1206404000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>1275224000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>1316283000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>1330000000.0</v>
       </c>
-      <c r="DC51"/>
       <c r="DD51"/>
       <c r="DE51"/>
+      <c r="DF51"/>
     </row>
-    <row r="52" spans="1:109">
+    <row r="52" spans="1:110">
       <c r="A52" t="s">
         <v>80</v>
       </c>
       <c r="B52">
+        <v>104400000.0</v>
+      </c>
+      <c r="C52">
         <v>102100000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>98200000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>88900000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>86300000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>82600000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>83800000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>482300000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>481000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>480200000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>478600000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>76900000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>74600000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>74100000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>74300000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>71100000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>71500000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>68800000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>767000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>70500000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>71000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>70500000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>69600000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>68700000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>65900000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>64100000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>61900000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>61400000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>58700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400000.0</v>
       </c>
       <c r="AE52">
         <v>1400000.0</v>
       </c>
       <c r="AF52">
         <v>1400000.0</v>
       </c>
       <c r="AG52">
         <v>1400000.0</v>
       </c>
       <c r="AH52">
+        <v>1400000.0</v>
+      </c>
+      <c r="AI52">
         <v>151300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>157800000.0</v>
       </c>
       <c r="AJ52">
         <v>157800000.0</v>
       </c>
       <c r="AK52">
         <v>157800000.0</v>
       </c>
       <c r="AL52">
+        <v>157800000.0</v>
+      </c>
+      <c r="AM52">
         <v>27100000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>27000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7700000.0</v>
       </c>
       <c r="AO52">
         <v>7700000.0</v>
       </c>
       <c r="AP52">
         <v>7700000.0</v>
       </c>
       <c r="AQ52">
-        <v>7600000.0</v>
+        <v>7700000.0</v>
       </c>
       <c r="AR52">
         <v>7600000.0</v>
       </c>
       <c r="AS52">
         <v>7600000.0</v>
       </c>
       <c r="AT52">
         <v>7600000.0</v>
       </c>
       <c r="AU52">
+        <v>7600000.0</v>
+      </c>
+      <c r="AV52">
         <v>7582000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>7565000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>7547000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>40000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>16013000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>15997000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>15980000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>15964000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>15949000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>415590000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>15918000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>15718000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>109706000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>109694000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>109682000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>109670000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>109659000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>109648000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>109636000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>109626000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>109615000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>109604000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>109594000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>109606000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>109055000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>259087000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>258780000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>278747000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>278710000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>119152000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>119150000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>119147000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>119146000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>118142000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>118030000.0</v>
       </c>
       <c r="CD52">
         <v>118030000.0</v>
       </c>
       <c r="CE52">
         <v>118030000.0</v>
       </c>
       <c r="CF52">
+        <v>118030000.0</v>
+      </c>
+      <c r="CG52">
         <v>109030000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>109100000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>109168000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>109099000.0</v>
       </c>
       <c r="CJ52">
         <v>109099000.0</v>
       </c>
       <c r="CK52">
         <v>109099000.0</v>
       </c>
       <c r="CL52">
+        <v>109099000.0</v>
+      </c>
+      <c r="CM52">
         <v>112763000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>109070000.0</v>
       </c>
       <c r="CN52">
         <v>109070000.0</v>
       </c>
       <c r="CO52">
         <v>109070000.0</v>
       </c>
       <c r="CP52">
+        <v>109070000.0</v>
+      </c>
+      <c r="CQ52">
         <v>113094000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94000.0</v>
       </c>
       <c r="CR52">
         <v>94000.0</v>
       </c>
       <c r="CS52">
+        <v>94000.0</v>
+      </c>
+      <c r="CT52">
         <v>81000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>54000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70000.0</v>
       </c>
       <c r="CV52">
         <v>70000.0</v>
       </c>
       <c r="CW52">
         <v>70000.0</v>
       </c>
       <c r="CX52">
+        <v>70000.0</v>
+      </c>
+      <c r="CY52">
         <v>239000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>12362000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>42111000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>70000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>800000.0</v>
       </c>
-      <c r="DC52"/>
       <c r="DD52"/>
       <c r="DE52"/>
+      <c r="DF52"/>
     </row>
-    <row r="53" spans="1:109">
+    <row r="53" spans="1:110">
       <c r="A53" t="s">
         <v>81</v>
       </c>
       <c r="B53">
+        <v>146600000.0</v>
+      </c>
+      <c r="C53">
         <v>71800000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>94700000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>92400000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>91400000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>102000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>95000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>490800000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>492300000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>493500000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>104000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>101900000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>95600000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>85200000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>77700000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>82300000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>81300000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>86100000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>88300000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>101700000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>102500000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>105600000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>101200000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>86900000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>92300000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>87900000.0</v>
       </c>
-      <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
-[...1 lines deleted...]
-      </c>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
-      <c r="AL53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AL53">
+        <v>0.0</v>
+      </c>
+      <c r="AM53"/>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
       <c r="AV53">
@@ -19009,154 +19178,155 @@
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
       <c r="BJ53">
         <v>0.0</v>
       </c>
       <c r="BK53">
         <v>0.0</v>
       </c>
       <c r="BL53">
         <v>0.0</v>
       </c>
-      <c r="BM53"/>
+      <c r="BM53">
+        <v>0.0</v>
+      </c>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
+      <c r="DF53"/>
     </row>
-    <row r="54" spans="1:109">
+    <row r="54" spans="1:110">
       <c r="A54" t="s">
         <v>82</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
-      <c r="AL54"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AL54">
+        <v>0.0</v>
+      </c>
+      <c r="AM54"/>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
@@ -19188,1449 +19358,1462 @@
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
-      <c r="BM54"/>
+      <c r="BM54">
+        <v>0.0</v>
+      </c>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
+      <c r="DF54"/>
     </row>
-    <row r="55" spans="1:109">
+    <row r="55" spans="1:110">
       <c r="A55" t="s">
         <v>83</v>
       </c>
       <c r="B55">
-        <v>10725500000.0</v>
+        <v>10777900000.0</v>
       </c>
       <c r="C55">
+        <v>10924600000.0</v>
+      </c>
+      <c r="D55">
         <v>10980000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>9041200000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>8969800000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>8833200000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>8753800000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>8982100000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>8857000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>8681100000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>8177600000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>8106500000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>8049000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>8003800000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>8344400000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>8340600000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>8137800000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>7836800000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>8630800000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>7673600000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>7549000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>7433200000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>7372600000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>7272000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>7347600000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>7235800000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>7191100000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>7074400000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>6928600000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>6569700000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>6500000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>6315600000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>6139800000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>6197500000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>6027200000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>5903200000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>5843400000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>5777000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>5747200000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>5296100000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>5227300000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>5284600000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>5422200000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>5409900000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>5385400000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>5348500000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>5330749000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>5304237000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>5263948000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>5243779000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>2657109000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>2614821000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>2515938000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>2453768000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>2455150000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>2831491000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>2492359000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>2412499000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>2232743000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>2259181000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>2220947000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>2224274000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>2190032000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>2203519000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>2164295000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>2152840000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>2111501000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>2046362000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>1912162000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>1939741000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>1989430000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>2127536000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>2120890000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>2035857000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>2021354000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>2034883000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>1972702000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>1986976000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>1992392000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>1976190000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>1921224000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>1973298000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>2070703000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>2085444000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>2066717000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>2082774000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>1968859000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>1935161000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>1926228000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>1985126000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>1991586000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>2003695000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>2000563000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>1982551000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>2026880000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>1984365000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>1968679000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>1971780000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>2002909000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>1934782000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>1946823000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>1942112000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>2164676000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>2154759000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>2156856000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>2153200000.0</v>
       </c>
-      <c r="DC55"/>
       <c r="DD55"/>
       <c r="DE55"/>
+      <c r="DF55"/>
     </row>
-    <row r="56" spans="1:109">
+    <row r="56" spans="1:110">
       <c r="A56" t="s">
         <v>84</v>
       </c>
       <c r="B56">
+        <v>3257600000.0</v>
+      </c>
+      <c r="C56">
         <v>3213700000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>3497400000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>3336600000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>3302500000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>3233000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>3241400000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>3483900000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>3445100000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>3254400000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>2773300000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>2670600000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>2585400000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>2508300000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>2907500000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>2990400000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>2869400000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>2732700000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>3804800000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>2961100000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>2856900000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>2750300000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>2743700000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>2659000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>2613600000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>2478400000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>2531300000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>2402700000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>2262400000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>2115100000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>2114700000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1956600000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1832600000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>1915100000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>2001800000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>1863400000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>1779100000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>1696300000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>1747000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>1609900000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>1528900000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>1554500000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>1679300000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>1657400000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>1614800000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>1578600000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>1597707000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>1574249000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>1561343000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>1531009000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>1135928000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>1102333000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>1011636000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>937033000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>924833000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>1285686000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>865196000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>812063000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>669911000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>742288000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>772104000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>798041000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>813017000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>860796000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>873748000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>885214000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>847503000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>766355000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>615469000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>633173000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>700538000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>833733000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>819765000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>733037000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>726916000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>728067000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>648856000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>646718000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>631147000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>588575000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>521608000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>553489000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>641375000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>644853000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>660834000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>677061000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>557994000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>504668000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>482909000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>567077000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>570437000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>554697000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>542829000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>509554000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>548030000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>487152000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>459364000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>448217000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>473497000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>404781000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>423182000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>403709000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>436091000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>414699000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>422393000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>402900000.0</v>
       </c>
-      <c r="DC56"/>
       <c r="DD56"/>
       <c r="DE56"/>
+      <c r="DF56"/>
     </row>
-    <row r="57" spans="1:109">
+    <row r="57" spans="1:110">
       <c r="A57" t="s">
         <v>85</v>
       </c>
       <c r="B57">
+        <v>1060900000.0</v>
+      </c>
+      <c r="C57">
         <v>1015100000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1107500000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>943000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1007700000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1001600000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1100500000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1431500000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1400300000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1265700000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1278900000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>797700000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>828900000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>875500000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>963400000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>972900000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>967900000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>884800000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1644400000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>816800000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>805800000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>782600000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>775400000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>683600000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>744600000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>723800000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>770700000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>729600000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>740700000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>693600000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>766500000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>715800000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>673600000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>832700000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>824300000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>760200000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>776000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>625400000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>637500000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>551500000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>545300000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>561900000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>628400000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>606200000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>621300000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>611000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>690035000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>657913000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>643433000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>660539000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>353902000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>344150000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>286380000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>259846000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>307257000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>689948000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>320746000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>376500000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>421980000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>425735000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>387311000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>405558000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>426063000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>397027000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>369434000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>370957000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>368307000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>351011000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>336472000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>361982000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>406518000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>548289000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>524136000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>562577000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>550482000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>400850000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>361707000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>388338000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>396109000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>385729000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>335720000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>372094000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>358876000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>343027000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>328381000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>335104000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>319529000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>308091000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>311062000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>342977000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>301122000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>286695000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>300701000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>296806000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>207901000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>186730000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>190251000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>191895000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>232503000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>183019000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>194332000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>218548000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>248305000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>232399000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>202908000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>227500000.0</v>
       </c>
-      <c r="DC57"/>
       <c r="DD57"/>
       <c r="DE57"/>
+      <c r="DF57"/>
     </row>
-    <row r="58" spans="1:109">
+    <row r="58" spans="1:110">
       <c r="A58" t="s">
         <v>86</v>
       </c>
       <c r="B58">
-        <v>5112400000.0</v>
+        <v>6190100000.0</v>
       </c>
       <c r="C58">
+        <v>6326600000.0</v>
+      </c>
+      <c r="D58">
         <v>6224500000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>4409100000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>4470600000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>4429200000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>4490200000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>4855500000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>4826000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>4683800000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>4290400000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>4257900000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>4291300000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>4336700000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>4373200000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>4376100000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>4358500000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>4229600000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>5022500000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>4229300000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>4217800000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>4186900000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>4167200000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>4138900000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>4197700000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>4164800000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>4156400000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>4153200000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>4134000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>3897300000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>3969800000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>3927600000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>3866000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>4014900000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>4033000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>3996600000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>4018700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4017200000.0</v>
       </c>
       <c r="AM58">
         <v>4017200000.0</v>
       </c>
       <c r="AN58">
+        <v>4017200000.0</v>
+      </c>
+      <c r="AO58">
         <v>3633800000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>3636500000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>3651300000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>3807200000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>3818900000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>3829100000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>3827100000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>3778710000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>3821618000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>3846365000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>3886959000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1557981000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1563535000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1514119000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1484307000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1515054000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1908771000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1570415000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>1483589000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>1259192000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>1237976000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>1200451000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>1215273000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>1223720000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>1282366000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>1258638000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>1253995000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>1259185000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>1252652000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>1216243000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>1255792000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>1256460000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>1403673000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>1384227000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>1274996000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>1263639000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>1296583000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>1263064000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>1295205000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>1293634000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>1301603000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>1254486000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>1291878000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>1271875000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>1271902000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>1257831000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>1265204000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>1172060000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>1153591000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>1145478000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>1187646000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>1188330000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>1191564000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>1197778000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>1186676000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>1240768000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>1196178000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>1191674000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>1201946000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>1255856000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>1190803000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>1231174000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>1254688000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>1541521000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>1572210000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>1607420000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>1634000000.0</v>
       </c>
-      <c r="DC58"/>
       <c r="DD58"/>
       <c r="DE58"/>
+      <c r="DF58"/>
     </row>
-    <row r="59" spans="1:109">
+    <row r="59" spans="1:110">
       <c r="A59" t="s">
         <v>87</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
-      <c r="AL59"/>
-      <c r="AM59">
+      <c r="AL59">
+        <v>0.0</v>
+      </c>
+      <c r="AM59"/>
+      <c r="AN59">
         <v>1730000000.0</v>
       </c>
-      <c r="AN59">
-[...1 lines deleted...]
-      </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
@@ -20659,621 +20842,628 @@
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
-      <c r="BM59"/>
+      <c r="BM59">
+        <v>0.0</v>
+      </c>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
+      <c r="DF59"/>
     </row>
-    <row r="60" spans="1:109">
+    <row r="60" spans="1:110">
       <c r="A60" t="s">
         <v>88</v>
       </c>
       <c r="B60">
+        <v>4587800000.0</v>
+      </c>
+      <c r="C60">
         <v>4598000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>4755500000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>4632100000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>4499200000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>4404000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>4263600000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>4126600000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>4031000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>3997300000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>3887200000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>3848600000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>3757700000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>3667100000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>3971200000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>3964500000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>3779300000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>3607200000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>3608300000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>3444300000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>3331200000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>3246300000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>3205400000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>3133100000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>3149900000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>3071000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>3034700000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>2921200000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>2794600000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>2672400000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>2530200000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>2388000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>2273800000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>2182600000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1994200000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>1906600000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>1824700000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>1759800000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>1729600000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>1662300000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>1590800000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>1633300000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>1615000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>1591000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>1556300000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>1521400000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>1552039000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>1482619000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>1417583000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>1356820000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>1099128000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>1051286000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>1001819000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>969461000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>940096000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>922720000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>921944000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>928910000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>973551000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>1021205000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>1020496000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>1009001000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>966312000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>921153000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>905657000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>898845000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>852316000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>793710000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>695919000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>683949000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>732970000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>723863000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>736663000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>760861000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>757715000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>738300000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>709638000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>691771000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>698758000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>674587000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>666738000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>681420000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>798828000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>813542000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>808886000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>817570000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>796799000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>781570000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>780750000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>797480000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>803256000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>812131000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>802785000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>795875000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>786112000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>788187000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>777005000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>769834000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>747053000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>743979000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>715649000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>687424000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>623155000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>582549000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>549436000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>519200000.0</v>
       </c>
-      <c r="DC60"/>
       <c r="DD60"/>
       <c r="DE60"/>
+      <c r="DF60"/>
     </row>
-    <row r="61" spans="1:109">
+    <row r="61" spans="1:110">
       <c r="A61" t="s">
         <v>89</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
-      <c r="AL61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AL61">
+        <v>0.0</v>
+      </c>
+      <c r="AM61"/>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
+        <v>0.0</v>
+      </c>
+      <c r="AP61">
         <v>-7000000.0</v>
       </c>
-      <c r="AP61">
-[...1 lines deleted...]
-      </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
       <c r="AX61">
         <v>0.0</v>
       </c>
       <c r="AY61">
         <v>0.0</v>
       </c>
       <c r="AZ61">
         <v>0.0</v>
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
+        <v>0.0</v>
+      </c>
+      <c r="BG61">
         <v>-59000.0</v>
       </c>
-      <c r="BG61">
-[...1 lines deleted...]
-      </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
       <c r="BI61">
         <v>0.0</v>
       </c>
       <c r="BJ61">
         <v>0.0</v>
       </c>
       <c r="BK61">
+        <v>0.0</v>
+      </c>
+      <c r="BL61">
         <v>-1166000.0</v>
       </c>
-      <c r="BL61">
-[...2 lines deleted...]
-      <c r="BM61"/>
+      <c r="BM61">
+        <v>0.0</v>
+      </c>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
-      <c r="BS61">
+      <c r="BS61"/>
+      <c r="BT61">
         <v>-12000.0</v>
       </c>
-      <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
-      <c r="CN61">
+      <c r="CN61"/>
+      <c r="CO61">
         <v>-3364000.0</v>
       </c>
-      <c r="CO61">
+      <c r="CP61">
         <v>-373000.0</v>
       </c>
-      <c r="CP61">
+      <c r="CQ61">
         <v>-334000.0</v>
       </c>
-      <c r="CQ61">
+      <c r="CR61">
         <v>-593000.0</v>
       </c>
-      <c r="CR61"/>
       <c r="CS61"/>
-      <c r="CT61">
+      <c r="CT61"/>
+      <c r="CU61">
         <v>-56000.0</v>
       </c>
-      <c r="CU61">
+      <c r="CV61">
         <v>-6361000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-314000.0</v>
       </c>
       <c r="CW61">
         <v>-314000.0</v>
       </c>
       <c r="CX61">
         <v>-314000.0</v>
       </c>
       <c r="CY61">
         <v>-314000.0</v>
       </c>
-      <c r="CZ61"/>
+      <c r="CZ61">
+        <v>-314000.0</v>
+      </c>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
+      <c r="DF61"/>
     </row>
-    <row r="62" spans="1:109">
+    <row r="62" spans="1:110">
       <c r="A62" t="s">
         <v>90</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -21341,50 +21531,51 @@
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
+      <c r="DF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -21468,51 +21659,51 @@
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B2">
         <v>7099700000.0</v>
       </c>
       <c r="C2">
         <v>6600200000.0</v>
       </c>
       <c r="D2">
         <v>6103500000.0</v>
       </c>
       <c r="E2">
         <v>6387400000.0</v>
       </c>
       <c r="F2">
         <v>5857300000.0</v>
       </c>
       <c r="G2">
         <v>5271900000.0</v>
       </c>
       <c r="H2">
         <v>5320300000.0</v>
       </c>
       <c r="I2">
         <v>5369300000.0</v>
       </c>
@@ -21560,51 +21751,51 @@
       </c>
       <c r="X2">
         <v>1592371000.0</v>
       </c>
       <c r="Y2">
         <v>1437667000.0</v>
       </c>
       <c r="Z2">
         <v>1411223000.0</v>
       </c>
       <c r="AA2">
         <v>1372019000.0</v>
       </c>
       <c r="AB2">
         <v>1274174000.0</v>
       </c>
       <c r="AC2">
         <v>916400000.0</v>
       </c>
       <c r="AD2">
         <v>1194700000.0</v>
       </c>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B3">
         <v>652800000.0</v>
       </c>
       <c r="C3">
         <v>525600000.0</v>
       </c>
       <c r="D3">
         <v>517700000.0</v>
       </c>
       <c r="E3">
         <v>456800000.0</v>
       </c>
       <c r="F3">
         <v>417500000.0</v>
       </c>
       <c r="G3">
         <v>409900000.0</v>
       </c>
       <c r="H3">
         <v>387500000.0</v>
       </c>
       <c r="I3">
         <v>410900000.0</v>
       </c>
@@ -21650,85 +21841,85 @@
       </c>
       <c r="X3">
         <v>159592000.0</v>
       </c>
       <c r="Y3">
         <v>158822000.0</v>
       </c>
       <c r="Z3">
         <v>153413000.0</v>
       </c>
       <c r="AA3">
         <v>146367000.0</v>
       </c>
       <c r="AB3">
         <v>148216000.0</v>
       </c>
       <c r="AC3">
         <v>112200000.0</v>
       </c>
       <c r="AD3">
         <v>95000000.0</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B5">
         <v>1106900000.0</v>
       </c>
       <c r="C5">
         <v>1105800000.0</v>
       </c>
       <c r="D5">
         <v>1067400000.0</v>
       </c>
       <c r="E5">
         <v>1435200000.0</v>
       </c>
       <c r="F5">
         <v>1261100000.0</v>
       </c>
       <c r="G5">
         <v>726200000.0</v>
       </c>
       <c r="H5">
         <v>1045800000.0</v>
       </c>
       <c r="I5">
         <v>1067700000.0</v>
       </c>
@@ -21774,51 +21965,51 @@
       </c>
       <c r="X5">
         <v>140491000.0</v>
       </c>
       <c r="Y5">
         <v>96856000.0</v>
       </c>
       <c r="Z5">
         <v>145280000.0</v>
       </c>
       <c r="AA5">
         <v>253761000.0</v>
       </c>
       <c r="AB5">
         <v>344838000.0</v>
       </c>
       <c r="AC5">
         <v>181100000.0</v>
       </c>
       <c r="AD5">
         <v>109300000.0</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B6">
         <v>1759700000.0</v>
       </c>
       <c r="C6">
         <v>1631400000.0</v>
       </c>
       <c r="D6">
         <v>1585100000.0</v>
       </c>
       <c r="E6">
         <v>1892000000.0</v>
       </c>
       <c r="F6">
         <v>1678600000.0</v>
       </c>
       <c r="G6">
         <v>1136100000.0</v>
       </c>
       <c r="H6">
         <v>1433300000.0</v>
       </c>
       <c r="I6">
         <v>1478600000.0</v>
       </c>
@@ -21864,123 +22055,123 @@
       </c>
       <c r="X6">
         <v>300083000.0</v>
       </c>
       <c r="Y6">
         <v>255678000.0</v>
       </c>
       <c r="Z6">
         <v>298693000.0</v>
       </c>
       <c r="AA6">
         <v>400128000.0</v>
       </c>
       <c r="AB6">
         <v>493054000.0</v>
       </c>
       <c r="AC6">
         <v>293300000.0</v>
       </c>
       <c r="AD6">
         <v>204300000.0</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>2000000.0</v>
       </c>
       <c r="J8">
         <v>122100000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B9">
         <v>1889600000.0</v>
       </c>
       <c r="C9">
         <v>1783100000.0</v>
       </c>
       <c r="D9">
         <v>1698900000.0</v>
       </c>
       <c r="E9">
         <v>2090600000.0</v>
       </c>
       <c r="F9">
         <v>1873000000.0</v>
       </c>
       <c r="G9">
         <v>1386300000.0</v>
       </c>
       <c r="H9">
         <v>1644000000.0</v>
       </c>
       <c r="I9">
         <v>1645300000.0</v>
       </c>
@@ -22028,51 +22219,51 @@
       </c>
       <c r="X9">
         <v>297714000.0</v>
       </c>
       <c r="Y9">
         <v>297867000.0</v>
       </c>
       <c r="Z9">
         <v>324635000.0</v>
       </c>
       <c r="AA9">
         <v>417937000.0</v>
       </c>
       <c r="AB9">
         <v>647694000.0</v>
       </c>
       <c r="AC9">
         <v>400900000.0</v>
       </c>
       <c r="AD9">
         <v>376400000.0</v>
       </c>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B10">
         <v>1027800000.0</v>
       </c>
       <c r="C10">
         <v>1064400000.0</v>
       </c>
       <c r="D10">
         <v>1014100000.0</v>
       </c>
       <c r="E10">
         <v>1364800000.0</v>
       </c>
       <c r="F10">
         <v>1108700000.0</v>
       </c>
       <c r="G10">
         <v>632700000.0</v>
       </c>
       <c r="H10">
         <v>917000000.0</v>
       </c>
       <c r="I10">
         <v>970500000.0</v>
       </c>
@@ -22120,51 +22311,51 @@
       </c>
       <c r="X10">
         <v>110915000.0</v>
       </c>
       <c r="Y10">
         <v>-24874000.0</v>
       </c>
       <c r="Z10">
         <v>77614000.0</v>
       </c>
       <c r="AA10">
         <v>175434000.0</v>
       </c>
       <c r="AB10">
         <v>287151000.0</v>
       </c>
       <c r="AC10">
         <v>84600000.0</v>
       </c>
       <c r="AD10">
         <v>118900000.0</v>
       </c>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B11">
         <v>253700000.0</v>
       </c>
       <c r="C11">
         <v>259300000.0</v>
       </c>
       <c r="D11">
         <v>248900000.0</v>
       </c>
       <c r="E11">
         <v>335000000.0</v>
       </c>
       <c r="F11">
         <v>267600000.0</v>
       </c>
       <c r="G11">
         <v>171700000.0</v>
       </c>
       <c r="H11">
         <v>220600000.0</v>
       </c>
       <c r="I11">
         <v>232500000.0</v>
       </c>
@@ -22212,51 +22403,51 @@
       </c>
       <c r="X11">
         <v>42185000.0</v>
       </c>
       <c r="Y11">
         <v>-10516000.0</v>
       </c>
       <c r="Z11">
         <v>29435000.0</v>
       </c>
       <c r="AA11">
         <v>67912000.0</v>
       </c>
       <c r="AB11">
         <v>114190000.0</v>
       </c>
       <c r="AC11">
         <v>37200000.0</v>
       </c>
       <c r="AD11">
         <v>47500000.0</v>
       </c>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B12">
         <v>79100000.0</v>
       </c>
       <c r="C12">
         <v>41400000.0</v>
       </c>
       <c r="D12">
         <v>53300000.0</v>
       </c>
       <c r="E12">
         <v>70400000.0</v>
       </c>
       <c r="F12">
         <v>152400000.0</v>
       </c>
       <c r="G12">
         <v>93500000.0</v>
       </c>
       <c r="H12">
         <v>128800000.0</v>
       </c>
       <c r="I12">
         <v>97200000.0</v>
       </c>
@@ -22304,51 +22495,51 @@
       </c>
       <c r="X12">
         <v>29576000.0</v>
       </c>
       <c r="Y12">
         <v>121730000.0</v>
       </c>
       <c r="Z12">
         <v>67666000.0</v>
       </c>
       <c r="AA12">
         <v>74021000.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B13">
         <v>79100000.0</v>
       </c>
       <c r="C13">
         <v>41400000.0</v>
       </c>
       <c r="D13">
         <v>53300000.0</v>
       </c>
       <c r="E13">
         <v>70400000.0</v>
       </c>
       <c r="F13">
         <v>152400000.0</v>
       </c>
       <c r="G13">
         <v>93500000.0</v>
       </c>
       <c r="H13">
         <v>123700000.0</v>
       </c>
       <c r="I13">
         <v>91900000.0</v>
       </c>
@@ -22360,85 +22551,85 @@
         <v>91800000.0</v>
       </c>
       <c r="M13">
         <v>85500000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B15">
         <v>768900000.0</v>
       </c>
       <c r="C15">
         <v>805100000.0</v>
       </c>
       <c r="D15">
         <v>765200000.0</v>
       </c>
       <c r="E15">
         <v>1029800000.0</v>
       </c>
       <c r="F15">
         <v>841100000.0</v>
       </c>
       <c r="G15">
         <v>461000000.0</v>
       </c>
       <c r="H15">
         <v>696400000.0</v>
       </c>
       <c r="I15">
         <v>738000000.0</v>
       </c>
@@ -22486,51 +22677,51 @@
       </c>
       <c r="X15">
         <v>68730000.0</v>
       </c>
       <c r="Y15">
         <v>-14358000.0</v>
       </c>
       <c r="Z15">
         <v>48179000.0</v>
       </c>
       <c r="AA15">
         <v>106418000.0</v>
       </c>
       <c r="AB15">
         <v>161901000.0</v>
       </c>
       <c r="AC15">
         <v>40500000.0</v>
       </c>
       <c r="AD15">
         <v>71400000.0</v>
       </c>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B16">
         <v>768900000.0</v>
       </c>
       <c r="C16">
         <v>799500000.0</v>
       </c>
       <c r="D16">
         <v>759000000.0</v>
       </c>
       <c r="E16">
         <v>1021900000.0</v>
       </c>
       <c r="F16">
         <v>834700000.0</v>
       </c>
       <c r="G16">
         <v>471700000.0</v>
       </c>
       <c r="H16">
         <v>706000000.0</v>
       </c>
       <c r="I16">
         <v>749800000.0</v>
       </c>
@@ -22570,53 +22761,55 @@
       </c>
       <c r="V16">
         <v>125032000.0</v>
       </c>
       <c r="W16">
         <v>52604000.0</v>
       </c>
       <c r="X16">
         <v>68730000.0</v>
       </c>
       <c r="Y16"/>
       <c r="Z16">
         <v>48179000.0</v>
       </c>
       <c r="AA16">
         <v>107522000.0</v>
       </c>
       <c r="AB16">
         <v>154324000.0</v>
       </c>
       <c r="AC16"/>
       <c r="AD16"/>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>187</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>188</v>
+      </c>
+      <c r="B17">
+        <v>774100000.0</v>
+      </c>
       <c r="C17">
         <v>805100000.0</v>
       </c>
       <c r="D17">
         <v>787600000.0</v>
       </c>
       <c r="E17">
         <v>1029800000.0</v>
       </c>
       <c r="F17">
         <v>841100000.0</v>
       </c>
       <c r="G17">
         <v>461000000.0</v>
       </c>
       <c r="H17">
         <v>696400000.0</v>
       </c>
       <c r="I17">
         <v>738000000.0</v>
       </c>
       <c r="J17">
         <v>668600000.0</v>
       </c>
       <c r="K17"/>
@@ -22634,173 +22827,175 @@
       </c>
       <c r="P17">
         <v>163820000.0</v>
       </c>
       <c r="Q17">
         <v>158027000.0</v>
       </c>
       <c r="R17">
         <v>205435000.0</v>
       </c>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>189</v>
+      </c>
+      <c r="B18">
+        <v>-79100000.0</v>
+      </c>
       <c r="C18">
         <v>-41400000.0</v>
       </c>
       <c r="D18">
         <v>-57300000.0</v>
       </c>
       <c r="E18">
         <v>-70400000.0</v>
       </c>
       <c r="F18">
         <v>-152400000.0</v>
       </c>
       <c r="G18">
         <v>-93500000.0</v>
       </c>
       <c r="H18">
         <v>-128800000.0</v>
       </c>
       <c r="I18">
         <v>-97200000.0</v>
       </c>
       <c r="J18">
         <v>-102600000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18">
         <v>-91800000.0</v>
       </c>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>55200000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B21">
         <v>1255400000.0</v>
       </c>
       <c r="C21">
         <v>1101300000.0</v>
       </c>
       <c r="D21">
         <v>1075100000.0</v>
       </c>
       <c r="E21">
         <v>1420700000.0</v>
       </c>
       <c r="F21">
         <v>1283300000.0</v>
       </c>
       <c r="G21">
         <v>841600000.0</v>
       </c>
       <c r="H21">
         <v>1053700000.0</v>
       </c>
       <c r="I21">
         <v>1067700000.0</v>
       </c>
@@ -22848,85 +23043,85 @@
       </c>
       <c r="X21">
         <v>140491000.0</v>
       </c>
       <c r="Y21">
         <v>96856000.0</v>
       </c>
       <c r="Z21">
         <v>145280000.0</v>
       </c>
       <c r="AA21">
         <v>253761000.0</v>
       </c>
       <c r="AB21">
         <v>344838000.0</v>
       </c>
       <c r="AC21">
         <v>181100000.0</v>
       </c>
       <c r="AD21">
         <v>109300000.0</v>
       </c>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B23">
         <v>7733900000.0</v>
       </c>
       <c r="C23">
         <v>7282000000.0</v>
       </c>
       <c r="D23">
         <v>6727300000.0</v>
       </c>
       <c r="E23">
         <v>7057300000.0</v>
       </c>
       <c r="F23">
         <v>6447000000.0</v>
       </c>
       <c r="G23">
         <v>5816600000.0</v>
       </c>
       <c r="H23">
         <v>5910600000.0</v>
       </c>
       <c r="I23">
         <v>5905700000.0</v>
       </c>
@@ -22972,51 +23167,51 @@
       </c>
       <c r="X23">
         <v>1749594000.0</v>
       </c>
       <c r="Y23">
         <v>1638678000.0</v>
       </c>
       <c r="Z23">
         <v>1590578000.0</v>
       </c>
       <c r="AA23">
         <v>1536195000.0</v>
       </c>
       <c r="AB23">
         <v>1577030000.0</v>
       </c>
       <c r="AC23">
         <v>1136200000.0</v>
       </c>
       <c r="AD23">
         <v>1461800000.0</v>
       </c>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>-4700000.0</v>
       </c>
       <c r="F24">
         <v>-10000000.0</v>
       </c>
       <c r="G24">
         <v>-10700000.0</v>
       </c>
       <c r="H24">
         <v>-9600000.0</v>
       </c>
       <c r="I24">
         <v>-11800000.0</v>
       </c>
       <c r="J24">
         <v>-8200000.0</v>
       </c>
       <c r="K24"/>
       <c r="L24">
         <v>-6700000.0</v>
@@ -23024,101 +23219,103 @@
       <c r="M24">
         <v>-8800000.0</v>
       </c>
       <c r="N24">
         <v>-4200000.0</v>
       </c>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>196</v>
+      </c>
+      <c r="B25">
+        <v>652800000.0</v>
+      </c>
       <c r="C25">
         <v>525600000.0</v>
       </c>
       <c r="D25">
         <v>505600000.0</v>
       </c>
       <c r="E25">
         <v>456800000.0</v>
       </c>
       <c r="F25">
         <v>417500000.0</v>
       </c>
       <c r="G25">
         <v>409900000.0</v>
       </c>
       <c r="H25">
         <v>387500000.0</v>
       </c>
       <c r="I25">
         <v>410900000.0</v>
       </c>
       <c r="J25">
         <v>391400000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
         <v>14500000.0</v>
       </c>
       <c r="G26">
         <v>15500000.0</v>
       </c>
       <c r="H26">
         <v>16000000.0</v>
       </c>
       <c r="I26">
         <v>14400000.0</v>
       </c>
       <c r="J26">
         <v>12800000.0</v>
       </c>
       <c r="K26">
         <v>13300000.0</v>
       </c>
       <c r="L26">
         <v>13300000.0</v>
@@ -23154,91 +23351,91 @@
         <v>6900000.0</v>
       </c>
       <c r="W26">
         <v>6800000.0</v>
       </c>
       <c r="X26">
         <v>6100000.0</v>
       </c>
       <c r="Y26">
         <v>6100000.0</v>
       </c>
       <c r="Z26">
         <v>6700000.0</v>
       </c>
       <c r="AA26">
         <v>5500000.0</v>
       </c>
       <c r="AB26">
         <v>3400000.0</v>
       </c>
       <c r="AC26"/>
       <c r="AD26"/>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27">
         <v>539000000.0</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27">
         <v>2700000.0</v>
       </c>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27">
         <v>919000.0</v>
       </c>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B28">
         <v>634200000.0</v>
       </c>
       <c r="C28">
         <v>610300000.0</v>
       </c>
       <c r="D28">
         <v>583800000.0</v>
       </c>
       <c r="E28">
         <v>608600000.0</v>
       </c>
       <c r="F28">
         <v>576800000.0</v>
       </c>
       <c r="G28">
         <v>539600000.0</v>
       </c>
       <c r="H28">
         <v>557600000.0</v>
       </c>
       <c r="I28">
         <v>536400000.0</v>
       </c>
@@ -23284,51 +23481,51 @@
       <c r="W28">
         <v>194000000.0</v>
       </c>
       <c r="X28">
         <v>180824000.0</v>
       </c>
       <c r="Y28">
         <v>173861000.0</v>
       </c>
       <c r="Z28">
         <v>173215000.0</v>
       </c>
       <c r="AA28">
         <v>164176000.0</v>
       </c>
       <c r="AB28">
         <v>154640000.0</v>
       </c>
       <c r="AC28">
         <v>107600000.0</v>
       </c>
       <c r="AD28"/>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B29">
         <v>253700000.0</v>
       </c>
       <c r="C29">
         <v>259300000.0</v>
       </c>
       <c r="D29">
         <v>254500000.0</v>
       </c>
       <c r="E29">
         <v>335000000.0</v>
       </c>
       <c r="F29">
         <v>267600000.0</v>
       </c>
       <c r="G29">
         <v>171700000.0</v>
       </c>
       <c r="H29">
         <v>220600000.0</v>
       </c>
       <c r="I29">
         <v>232500000.0</v>
       </c>
@@ -23340,51 +23537,51 @@
         <v>238900000.0</v>
       </c>
       <c r="M29">
         <v>227700000.0</v>
       </c>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B30">
         <v>634200000.0</v>
       </c>
       <c r="C30">
         <v>681800000.0</v>
       </c>
       <c r="D30">
         <v>623800000.0</v>
       </c>
       <c r="E30">
         <v>669900000.0</v>
       </c>
       <c r="F30">
         <v>589700000.0</v>
       </c>
       <c r="G30">
         <v>544700000.0</v>
       </c>
       <c r="H30">
         <v>590300000.0</v>
       </c>
       <c r="I30">
         <v>536400000.0</v>
       </c>
@@ -23430,51 +23627,51 @@
       </c>
       <c r="X30">
         <v>157223000.0</v>
       </c>
       <c r="Y30">
         <v>201011000.0</v>
       </c>
       <c r="Z30">
         <v>179355000.0</v>
       </c>
       <c r="AA30">
         <v>164176000.0</v>
       </c>
       <c r="AB30">
         <v>302856000.0</v>
       </c>
       <c r="AC30">
         <v>219800000.0</v>
       </c>
       <c r="AD30">
         <v>267100000.0</v>
       </c>
     </row>
     <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B31">
         <v>-227600000.0</v>
       </c>
       <c r="C31">
         <v>-36900000.0</v>
       </c>
       <c r="D31">
         <v>-61000000.0</v>
       </c>
       <c r="E31">
         <v>-55900000.0</v>
       </c>
       <c r="F31">
         <v>-174600000.0</v>
       </c>
       <c r="G31">
         <v>-208900000.0</v>
       </c>
       <c r="H31">
         <v>-136700000.0</v>
       </c>
       <c r="I31">
         <v>-41200000.0</v>
       </c>
@@ -23522,51 +23719,51 @@
       </c>
       <c r="X31">
         <v>-29576000.0</v>
       </c>
       <c r="Y31">
         <v>-121730000.0</v>
       </c>
       <c r="Z31">
         <v>-67666000.0</v>
       </c>
       <c r="AA31">
         <v>-78327000.0</v>
       </c>
       <c r="AB31">
         <v>-57687000.0</v>
       </c>
       <c r="AC31">
         <v>-96500000.0</v>
       </c>
       <c r="AD31">
         <v>9600000.0</v>
       </c>
     </row>
     <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B32">
         <v>8989300000.0</v>
       </c>
       <c r="C32">
         <v>8383300000.0</v>
       </c>
       <c r="D32">
         <v>7802400000.0</v>
       </c>
       <c r="E32">
         <v>8478000000.0</v>
       </c>
       <c r="F32">
         <v>7730300000.0</v>
       </c>
       <c r="G32">
         <v>6658200000.0</v>
       </c>
       <c r="H32">
         <v>6964300000.0</v>
       </c>
       <c r="I32">
         <v>7014600000.0</v>
       </c>
@@ -23633,1072 +23830,1079 @@
       <c r="AD32">
         <v>1571100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DE32"/>
+  <dimension ref="A1:DF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:109">
+    <row r="1" spans="1:110">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="D1" t="s">
         <v>92</v>
       </c>
       <c r="E1" t="s">
         <v>93</v>
       </c>
       <c r="F1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="H1" t="s">
         <v>95</v>
       </c>
       <c r="I1" t="s">
         <v>96</v>
       </c>
       <c r="J1" t="s">
+        <v>97</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="L1" t="s">
         <v>98</v>
       </c>
       <c r="M1" t="s">
         <v>99</v>
       </c>
       <c r="N1" t="s">
+        <v>100</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="P1" t="s">
         <v>101</v>
       </c>
       <c r="Q1" t="s">
         <v>102</v>
       </c>
       <c r="R1" t="s">
+        <v>103</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="T1" t="s">
         <v>104</v>
       </c>
       <c r="U1" t="s">
         <v>105</v>
       </c>
       <c r="V1" t="s">
+        <v>106</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="X1" t="s">
         <v>107</v>
       </c>
       <c r="Y1" t="s">
         <v>108</v>
       </c>
       <c r="Z1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AB1" t="s">
         <v>110</v>
       </c>
       <c r="AC1" t="s">
         <v>111</v>
       </c>
       <c r="AD1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AF1" t="s">
         <v>113</v>
       </c>
       <c r="AG1" t="s">
         <v>114</v>
       </c>
       <c r="AH1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AJ1" t="s">
         <v>116</v>
       </c>
       <c r="AK1" t="s">
         <v>117</v>
       </c>
       <c r="AL1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AM1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AN1" t="s">
         <v>119</v>
       </c>
       <c r="AO1" t="s">
         <v>120</v>
       </c>
       <c r="AP1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AR1" t="s">
         <v>122</v>
       </c>
       <c r="AS1" t="s">
         <v>123</v>
       </c>
       <c r="AT1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AV1" t="s">
         <v>125</v>
       </c>
       <c r="AW1" t="s">
         <v>126</v>
       </c>
       <c r="AX1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AY1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AZ1" t="s">
         <v>128</v>
       </c>
       <c r="BA1" t="s">
         <v>129</v>
       </c>
       <c r="BB1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BC1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BD1" t="s">
         <v>131</v>
       </c>
       <c r="BE1" t="s">
         <v>132</v>
       </c>
       <c r="BF1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BG1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BH1" t="s">
         <v>134</v>
       </c>
       <c r="BI1" t="s">
         <v>135</v>
       </c>
       <c r="BJ1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BK1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BL1" t="s">
         <v>137</v>
       </c>
       <c r="BM1" t="s">
         <v>138</v>
       </c>
       <c r="BN1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BO1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BP1" t="s">
         <v>140</v>
       </c>
       <c r="BQ1" t="s">
         <v>141</v>
       </c>
       <c r="BR1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BS1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BT1" t="s">
         <v>143</v>
       </c>
       <c r="BU1" t="s">
         <v>144</v>
       </c>
       <c r="BV1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BW1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BX1" t="s">
         <v>146</v>
       </c>
       <c r="BY1" t="s">
         <v>147</v>
       </c>
       <c r="BZ1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CA1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CB1" t="s">
         <v>149</v>
       </c>
       <c r="CC1" t="s">
         <v>150</v>
       </c>
       <c r="CD1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CE1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CF1" t="s">
         <v>152</v>
       </c>
       <c r="CG1" t="s">
         <v>153</v>
       </c>
       <c r="CH1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CI1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CJ1" t="s">
         <v>155</v>
       </c>
       <c r="CK1" t="s">
         <v>156</v>
       </c>
       <c r="CL1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CM1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CN1" t="s">
         <v>158</v>
       </c>
       <c r="CO1" t="s">
         <v>159</v>
       </c>
       <c r="CP1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CR1" t="s">
         <v>161</v>
       </c>
       <c r="CS1" t="s">
         <v>162</v>
       </c>
       <c r="CT1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CU1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CV1" t="s">
         <v>164</v>
       </c>
       <c r="CW1" t="s">
         <v>165</v>
       </c>
       <c r="CX1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CY1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CZ1" t="s">
         <v>167</v>
       </c>
       <c r="DA1" t="s">
         <v>168</v>
       </c>
       <c r="DB1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DC1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DD1" t="s">
         <v>170</v>
       </c>
       <c r="DE1" t="s">
         <v>171</v>
       </c>
+      <c r="DF1" t="s">
+        <v>172</v>
+      </c>
     </row>
-    <row r="2" spans="1:109">
+    <row r="2" spans="1:110">
       <c r="A2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B2">
+        <v>1914900000.0</v>
+      </c>
+      <c r="C2">
         <v>1916100000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1809100000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1688300000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1686300000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1676400000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1677200000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1637600000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1609100000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1527800000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1523300000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1507400000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1544900000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1544700000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1607500000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1648500000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1603200000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1533300000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1489400000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1431100000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1403500000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1380900000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1348300000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1209700000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1342900000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1336700000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1339300000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1332000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1312300000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1321100000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1366700000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1346900000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1334500000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1312600000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1243100000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1219700000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1198300000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1149500000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1154500000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1097300000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1102000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1105800000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1142500000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1136600000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1148700000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1136992000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1198600000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1157600000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1129900000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1005612000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>617841000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>604980000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>569961000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>562629000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>560921000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>554360000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>526338000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>520149000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>533077000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>528580000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>496359000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>479367000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>476312000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>483794000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>463933000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>444719000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>443041000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>430882000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>402370000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>431890000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>488734000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>488987000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>459313000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>447862000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>451483000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>445518000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>446172000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>429581000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>440558000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>439212000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>431245000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>415533000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>431686000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>423410000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>416171000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>407707000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>400774000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>396715000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>390638000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>363746000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>366192000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>357544000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>351103000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>336347000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>368953000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>363700000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>340294000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>323376000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>346372000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>354783000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>347488000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>359243000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>350431000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>363708000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>312643000.0</v>
       </c>
-      <c r="DB2"/>
       <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
+      <c r="DF2"/>
     </row>
-    <row r="3" spans="1:109">
+    <row r="3" spans="1:110">
       <c r="A3" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B3">
+        <v>225200000.0</v>
+      </c>
+      <c r="C3">
         <v>221600000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>152600000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>140600000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>138000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>136000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>132700000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>128500000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>128400000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>130900000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>129400000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>127900000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>129500000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>118800000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>114000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>114300000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>109700000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>106400000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>105600000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>104700000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>100800000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>100900000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>100500000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>108200000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>100300000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>98900000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>97900000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>95900000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>94800000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>97300000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>101400000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>104100000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>108100000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>107700000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>97500000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>93700000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>92500000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>93700000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>88000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>87600000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>88700000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>90600000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>87700000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>86800000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>93400000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>94314000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>107400000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>103100000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>86000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>88080000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>48433000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>44683000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>44296000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>43286000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>42912000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>42444000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>42638000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>42940000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>41099000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>40638000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>39296000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>39528000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>39042000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>39087000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>38641000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>39317000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>37621000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>37612000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>36667000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>40398000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>37741000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>35712000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>36512000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>36068000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>36330000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>36282000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>36990000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>38225000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>38092000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>38339000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>37755000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>39080000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>41749000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>39651000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>37872000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>40811000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>40197000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>39638000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>38946000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>40313000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>39988000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>39561000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>38960000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>39117000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>37878000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>38403000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>38015000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>37475000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>36799000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>36650000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>35443000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>36673000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>37178000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>36863000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>37502000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>33900000.0</v>
       </c>
-      <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
+      <c r="DF3"/>
     </row>
-    <row r="4" spans="1:109">
+    <row r="4" spans="1:110">
       <c r="A4" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -24880,742 +25084,749 @@
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
-      <c r="DB4"/>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
+      <c r="DF4"/>
     </row>
-    <row r="5" spans="1:109">
+    <row r="5" spans="1:110">
       <c r="A5" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B5">
+        <v>252400000.0</v>
+      </c>
+      <c r="C5">
         <v>168400000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>324500000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>333700000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>280300000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>303300000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>328300000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>277100000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>197100000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>259600000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>256800000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>282400000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>268700000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>291600000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>363900000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>419400000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>360100000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>360600000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>357800000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>299600000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>243100000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>189800000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>210100000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>116700000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>209700000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>233200000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>260900000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>278400000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>273400000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>286700000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>298000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>269100000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>212400000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>252000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>242600000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>234100000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>203400000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>192900000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>206400000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>200200000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>180800000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>175900000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>219400000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>197600000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>157100000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>173166000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>188400000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>180200000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>160900000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>121131000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>142782000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>110197000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>106000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>98419000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>92072000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>83858000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>169110000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>67807000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>71180000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>67859000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>65903000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>79993000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-12342000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>67746000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>24381000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>29194000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>49194000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>56022000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>49607000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>51788000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>68705000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>64173000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>57146000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>75042000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>81490000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>80244000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>56696000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>68847000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>76586000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>57551000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>25516000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>13913000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>26302000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>54280000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>26443000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>60704000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>50448000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>27788000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-1912000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>33682000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>32171000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>33315000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>30153000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>38244000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>43644000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>36560000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>33170000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>309998000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>65364000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>69554000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>65960000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>86895000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>96568000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>88537000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>69874000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>19600000.0</v>
       </c>
-      <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
+      <c r="DF5"/>
     </row>
-    <row r="6" spans="1:109">
+    <row r="6" spans="1:110">
       <c r="A6" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B6">
+        <v>477600000.0</v>
+      </c>
+      <c r="C6">
         <v>390000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>477100000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>474300000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>418300000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>439300000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>461000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>405600000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>325500000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>390500000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>386200000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>410300000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>398200000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>410400000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>477900000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>533700000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>469800000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>467000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>463400000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>404300000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>343900000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>290700000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>310600000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>224900000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>310000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>332100000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>358800000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>374300000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>368200000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>384000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>399400000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>373200000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>320500000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>359700000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>340100000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>327800000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>295900000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>286600000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>294400000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>287800000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>269500000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>266500000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>307100000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>284400000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>250500000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>267480000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>295800000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>283300000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>246900000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>209211000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>191215000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>154880000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>150296000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>141705000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>134984000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>126302000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>211748000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>110747000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>112279000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>108497000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>105199000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>119521000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>26700000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>106833000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>63022000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>68511000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>86815000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>93634000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>86274000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>92186000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>106446000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>99885000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>93658000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>111110000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>117820000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>116526000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>93686000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>107072000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>114678000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>95890000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>63271000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>52993000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>68051000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>93931000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>64315000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>101515000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>90645000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>67426000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>37034000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>73995000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>72159000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>72876000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>69113000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>77361000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>81522000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>74963000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>71185000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>347473000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>102163000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>106204000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>101403000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>123568000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>133746000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>125400000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>107376000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-635300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>272200000.0</v>
       </c>
       <c r="DD6">
         <v>272200000.0</v>
       </c>
       <c r="DE6">
         <v>272200000.0</v>
       </c>
+      <c r="DF6">
+        <v>272200000.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:109">
+    <row r="7" spans="1:110">
       <c r="A7" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -25797,93 +26008,94 @@
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
-      <c r="DB7"/>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
+      <c r="DF7"/>
     </row>
-    <row r="8" spans="1:109">
+    <row r="8" spans="1:110">
       <c r="A8" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8">
         <v>2000000.0</v>
       </c>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -26062,1435 +26274,1450 @@
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
-      <c r="DB8"/>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
+      <c r="DF8"/>
     </row>
-    <row r="9" spans="1:109">
+    <row r="9" spans="1:110">
       <c r="A9" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B9">
+        <v>452900000.0</v>
+      </c>
+      <c r="C9">
         <v>447500000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>504300000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>483000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>454700000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>469700000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>505200000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>437700000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>370400000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>410100000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>412700000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>444700000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>431400000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>433700000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>518400000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>588800000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>533200000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>509900000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>510700000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>448800000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>403700000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>333300000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>345400000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>331900000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>365800000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>383300000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>411400000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>427900000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>421400000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>425400000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>443200000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>420600000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>356100000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>371700000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>397000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>364300000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>338200000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>327100000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>329500000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>320100000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>299000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>285100000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>328300000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>317700000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>277000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>296955000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>320300000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>310800000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>301400000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>258819000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>227599000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>195250000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>185246000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>173950000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>162552000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>158108000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>145019000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>134157000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>137747000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>136901000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>133141000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>147284000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>166452000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>131665000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>86799000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>87538000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>110532000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>118499000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>110008000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>114161000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>132051000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>127196000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>118161000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>132316000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>139558000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>140110000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>112987000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>123473000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>134483000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>111883000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>76611000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>57118000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>80501000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>95915000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>73266000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>84943000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>97979000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>70700000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>40629000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>67451000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>78407000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>78926000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>72165000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>81845000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>86617000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>83690000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>74412000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>89736000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>108842000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>112181000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>107178000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>165622000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>137245000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>128664000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>143484000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>445800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>272200000.0</v>
       </c>
       <c r="DD9">
         <v>272200000.0</v>
       </c>
       <c r="DE9">
         <v>272200000.0</v>
       </c>
+      <c r="DF9">
+        <v>272200000.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:109">
+    <row r="10" spans="1:110">
       <c r="A10" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B10">
+        <v>219800000.0</v>
+      </c>
+      <c r="C10">
         <v>134600000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>305200000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>320600000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>267400000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>291600000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>318600000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>266700000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>187500000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>248500000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>244500000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>267800000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>253300000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>276500000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>347400000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>400600000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>340300000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>280400000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>333900000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>274700000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>219600000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>165400000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>185700000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>91600000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>190100000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>172400000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>239300000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>256000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>249300000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>264500000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>274100000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>245300000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>186600000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>224000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>216900000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>208600000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>179100000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>168600000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>183000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>177700000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>159200000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>153600000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>197700000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>175400000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>137900000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>150077000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>165300000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>158800000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>140100000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>93189000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>130932000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>100965000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>96749000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>89048000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>61482000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>70602000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>159427000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>58513000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>64453000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>61538000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>59000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>88803000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-20245000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>59653000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>24893000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>61845000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>87370000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>126887000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>40869000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>42690000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>60634000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>55976000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>50843000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>69265000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>75743000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>73296000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>49564000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>61749000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>68741000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>49341000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>17466000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>1038000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>19220000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>47204000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>20538000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>56880000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>40673000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>20500000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-10601000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-1121000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-53066000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>17599000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>11714000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>19080000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>23286000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>19264000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>15984000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-25444000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>47545000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>50698000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>46398000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>121584000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>66683000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>56386000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>42499000.0</v>
       </c>
-      <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
+      <c r="DF10"/>
     </row>
-    <row r="11" spans="1:109">
+    <row r="11" spans="1:110">
       <c r="A11" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B11">
+        <v>48900000.0</v>
+      </c>
+      <c r="C11">
         <v>32799999.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>78300000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>79100000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>63600000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>70500000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>80500000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>67800000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>40600000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>59300000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>61300000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>65100000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>63200000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>64900000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>84900000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>99100000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>86100000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>64000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>83200000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>67400000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>53100000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>41900000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>46600000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>34900000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>48400000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>36200000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>59500000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>62400000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>62500000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>59900000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>67400000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>58700000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>46500000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-44900000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>77800000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>65400000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>61700000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>57900000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>63700000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>61800000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>55500000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>49300000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>69900000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>61400000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>47100000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>51500000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>60900000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>59200000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>50000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-133800000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>45900000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>33600000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>33400000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>28000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>21700000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>25400000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>141600000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>19048000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>22700000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>22100000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>21600000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>33912000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-113500000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>21600000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>5699000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>3162000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>14715000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>18000000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>15193000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>12448000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>22532000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>20784000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>18770000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>25273000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>27087000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>27069000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>18373000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>21697000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>25198000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>17351000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>5446000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>-617000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>8654000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>19444000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>7919000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>20613000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>16752000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>8998000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>-4178000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>-1298000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>-20730000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>6925000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>4587000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>6720000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>8688000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>7669000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>6358000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>11798000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>18391000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>19439000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>18284000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>47155000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>26674000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>23109000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>17253000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>-19600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7000000.0</v>
       </c>
       <c r="DD11">
         <v>-7000000.0</v>
       </c>
       <c r="DE11">
         <v>-7000000.0</v>
       </c>
+      <c r="DF11">
+        <v>-7000000.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:109">
+    <row r="12" spans="1:110">
       <c r="A12" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B12">
+        <v>32600000.0</v>
+      </c>
+      <c r="C12">
         <v>33800000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>19300000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>13100000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>12900000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>11700000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>9700000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>10400000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>9600000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>11100000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>12300000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>14600000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>15400000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>15100000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>16500000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>18800000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>19800000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>80200000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>23900000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>24900000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>23500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24400000.0</v>
       </c>
       <c r="W12">
         <v>24400000.0</v>
       </c>
       <c r="X12">
+        <v>24400000.0</v>
+      </c>
+      <c r="Y12">
         <v>25100000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>19600000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>60700000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>21600000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>22400000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>24100000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>22200000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>23900000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>23800000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>25800000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>28000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>25400000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>25200000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>24000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>24400000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>23400000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>22500000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>21600000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>22300000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>21700000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>22200000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>19200000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>23200000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>23100000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>21400000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>20800000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>27900000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>11900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9200000.0</v>
       </c>
       <c r="BA12">
         <v>9200000.0</v>
       </c>
       <c r="BB12">
+        <v>9200000.0</v>
+      </c>
+      <c r="BC12">
         <v>9400000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>30590000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>13256000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>9683000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>9294000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>6727000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>6321000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>6903000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>7559000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>7903000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>8093000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>8723000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>8954000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>8961000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>8800000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>8738000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>31669000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>8071000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>8197000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>6303000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>25584000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>5747000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>6928000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>7132000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>31203000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>7845000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>8210000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>8050000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>28092000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>7082000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>7076000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>6994000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>29576000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>7430000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>7544000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>7403000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>121730000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>82593000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>15716000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>15768000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>67666000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>16749000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>17296000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>17186000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>74021000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>17819000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>18856000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>19562000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>26005000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>29885000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>32151000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>30242000.0</v>
       </c>
-      <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
+      <c r="DF12"/>
     </row>
-    <row r="13" spans="1:109">
+    <row r="13" spans="1:110">
       <c r="A13" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>184</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>33800000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>19300000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>13100000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>12900000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>11700000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>9700000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>12300000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>14600000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>15400000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>15100000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>16500000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>18800000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>19800000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>80200000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>23900000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>24900000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>23500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24400000.0</v>
       </c>
       <c r="W13">
         <v>24400000.0</v>
       </c>
       <c r="X13">
+        <v>24400000.0</v>
+      </c>
+      <c r="Y13">
         <v>25100000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>19600000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>59600000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>20300000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>21100000.0</v>
       </c>
-      <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
@@ -27527,119 +27754,118 @@
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
+      <c r="DF13"/>
     </row>
-    <row r="14" spans="1:109">
+    <row r="14" spans="1:110">
       <c r="A14" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
+        <v>0.0</v>
+      </c>
+      <c r="AM14">
         <v>7600000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>-4400000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>400000.0</v>
       </c>
-      <c r="AO14">
-[...1 lines deleted...]
-      </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
         <v>0.0</v>
       </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
         <v>0.0</v>
       </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
@@ -27788,893 +28014,902 @@
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
-      <c r="DB14"/>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
+      <c r="DF14"/>
     </row>
-    <row r="15" spans="1:109">
+    <row r="15" spans="1:110">
       <c r="A15" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B15">
+        <v>170900000.0</v>
+      </c>
+      <c r="C15">
         <v>101100000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>226900000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>241500000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>203800000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>221100000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>238100000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>198900000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>146900000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>189200000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>183200000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>202700000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>190100000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>211600000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>262500000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>301500000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>254200000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>216500000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>250700000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>207300000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>166500000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>123600000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>139100000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>56700000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>141700000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>136200000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>179800000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>193600000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>186800000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>204600000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>206700000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>186600000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>140100000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>268900000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>139100000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>143200000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>117400000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>110700000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>119300000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>115900000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>103700000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>104200000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>127800000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>114000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>90800000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>98512000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>104400000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>99600000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>90100000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>227025000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>84682000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>66252000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>62294000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>61031000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>39791000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>45154000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>17844000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>39465000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>41777000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>39368000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>37417000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>54891000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>93320000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>38030000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>19194000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>58683000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>72655000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>108881000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>25676000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>30242000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>38102000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>35192000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>32073000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>43992000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>48656000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>46227000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>31191000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>40052000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>43616000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>32081000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>10935000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>1655000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>10566000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>27760000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>12619000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>36267000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>24607000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>12334000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>-6585000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>177000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>-32336000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>10674000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>7127000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>12360000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>14598000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>11595000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>9626000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>18386000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>29154000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>31259000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>27619000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>63369000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>40009000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>33277000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>25246000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>19600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="DD15">
         <v>7000000.0</v>
       </c>
       <c r="DE15">
         <v>7000000.0</v>
       </c>
+      <c r="DF15">
+        <v>7000000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:109">
+    <row r="16" spans="1:110">
       <c r="A16" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>187</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>101100000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>225400000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>239900000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>202400000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>219600000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>236400000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>181800000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>200800000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>188500000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>210100000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>260600000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>298900000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>252200000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>215000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>249000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>205500000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>165200000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>126100000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>141800000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>59400000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>144400000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>138800000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>182200000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>195900000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>189100000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>207400000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>209700000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>189600000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>143100000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>270900000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>141000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>145300000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>119600000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>112400000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>121100000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>117500000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>105300000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>106500000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>129900000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>116200000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>90800000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>99575000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>105525000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>100635000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>91065000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>216993000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>87567000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>71110000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>60613000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>61031000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>39791000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>45154000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>17844000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>39465000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>41777000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>39368000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>37417000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>54891000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>93320000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>38030000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>19194000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>58683000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>72655000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>108881000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>25676000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>30242000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>38102000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>35192000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>32073000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>43992000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>48656000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>46227000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>31191000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>38400000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>43616000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>32081000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>10935000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>1659000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>10566000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>27760000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>12619000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>38374000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>24607000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>12334000.0</v>
       </c>
-      <c r="CK16">
-[...1 lines deleted...]
-      </c>
       <c r="CL16">
+        <v>0.0</v>
+      </c>
+      <c r="CM16">
         <v>177000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>-10674000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>10674000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>7127000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>12360000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>14598000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>11595000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>9626000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>18995000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>29154000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>31259000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>28114000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>74429000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>40009000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>33277000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>6609000.0</v>
       </c>
-      <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
+      <c r="DF16"/>
     </row>
-    <row r="17" spans="1:109">
+    <row r="17" spans="1:110">
       <c r="A17" t="s">
-        <v>187</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>188</v>
+      </c>
+      <c r="B17">
+        <v>170900000.0</v>
+      </c>
       <c r="C17">
+        <v>101800000.0</v>
+      </c>
+      <c r="D17">
         <v>226900000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>241500000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>203800000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>221100000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>238100000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>198900000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>146900000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>189200000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>183200000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>202700000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>190100000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>211700000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>262500000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>301500000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>254200000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>216500000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>250700000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>207300000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>166500000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>123500000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>139100000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>56700000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>141700000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>136200000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>179800000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>193600000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>186800000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>204600000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>206700000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>186600000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>140100000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>268900000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>139100000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>143200000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>117400000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>110700000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>119300000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>115900000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>103700000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>104200000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>127800000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>114000000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>90800000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>98512000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>104445000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>99557000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>90086000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>227025000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>84180000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>64465000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>60613000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>61031000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>39791000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>45154000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>17844000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>39465000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>41777000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>39368000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>37417000.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
+        <v>0.0</v>
+      </c>
+      <c r="BL17">
         <v>93320000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>38030000.0</v>
       </c>
-      <c r="BM17">
-[...1 lines deleted...]
-      </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
@@ -28751,142 +28986,149 @@
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
-      <c r="DB17"/>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
+      <c r="DF17"/>
     </row>
-    <row r="18" spans="1:109">
+    <row r="18" spans="1:110">
       <c r="A18" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>189</v>
+      </c>
+      <c r="B18">
+        <v>-32600000.0</v>
+      </c>
       <c r="C18">
+        <v>-33900000.0</v>
+      </c>
+      <c r="D18">
         <v>-19300000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-13100000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-12900000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-11700000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-9700000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-10400000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-9600000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-11100000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-12300000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-14600000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-15400000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-15100000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-16500000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-18800000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-19800000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-80200000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-23900000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-24900000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-23500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-24400000.0</v>
       </c>
       <c r="W18">
         <v>-24400000.0</v>
       </c>
       <c r="X18">
+        <v>-24400000.0</v>
+      </c>
+      <c r="Y18">
         <v>-25100000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-19600000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-60800000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-21600000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-22400000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-24100000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -28922,54 +29164,55 @@
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
+      <c r="DF18"/>
     </row>
-    <row r="19" spans="1:109">
+    <row r="19" spans="1:110">
       <c r="A19" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -29035,88 +29278,87 @@
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
+      <c r="DF19"/>
     </row>
-    <row r="20" spans="1:109">
+    <row r="20" spans="1:110">
       <c r="A20" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
-      <c r="X20">
+      <c r="X20"/>
+      <c r="Y20">
         <v>55200000.0</v>
       </c>
-      <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
@@ -29298,419 +29540,423 @@
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
-      <c r="DB20"/>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
+      <c r="DF20"/>
     </row>
-    <row r="21" spans="1:109">
+    <row r="21" spans="1:110">
       <c r="A21" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B21">
+        <v>272600000.0</v>
+      </c>
+      <c r="C21">
         <v>282200000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>324500000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>333700000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>280300000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>302200000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>327100000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>276000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>196000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>261500000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>258600000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>284400000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>270700000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>288000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>370300000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>430800000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>370000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>366900000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>363100000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>300500000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>255600000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>201800000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>217900000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>195700000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>216300000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>235100000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>262800000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>280400000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>275400000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>286700000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>298500000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>269600000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>212900000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>252000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>242600000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>234100000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>203400000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>192900000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>206400000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>200200000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>180800000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>175900000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>219400000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>197600000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>157100000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>173166000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>188400000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>180200000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>160900000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>121131000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>142782000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>110197000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>106000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>98419000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>92072000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>83858000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>169110000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>67807000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>71180000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>67859000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>65903000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>96362000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-12342000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>67746000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>33616000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>70799000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>96331000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>135717000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>49607000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>51788000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>68705000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>64173000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>57146000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>75042000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>81490000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>80244000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>56696000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>68847000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>76586000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>57551000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>25516000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>13913000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>26302000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>54280000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>26443000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>60704000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>50448000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>27788000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>-1912000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>33682000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>32171000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>33315000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>30626000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>38244000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>43644000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>36560000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>33170000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>309998000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>65364000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>69554000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>65960000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>86895000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>96568000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>88537000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>69874000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>-635300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>272200000.0</v>
       </c>
       <c r="DD21">
         <v>272200000.0</v>
       </c>
       <c r="DE21">
         <v>272200000.0</v>
       </c>
+      <c r="DF21">
+        <v>272200000.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:109">
+    <row r="22" spans="1:110">
       <c r="A22" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -29892,512 +30138,518 @@
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
-      <c r="DB22"/>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
+      <c r="DF22"/>
     </row>
-    <row r="23" spans="1:109">
+    <row r="23" spans="1:110">
       <c r="A23" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B23">
+        <v>2095199999.0</v>
+      </c>
+      <c r="C23">
         <v>2081400000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1988900000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1837600000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1860700000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1843900000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1855300000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1799300000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1783500000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1676400000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1677400000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1667700000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1705600000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1690400000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1755600000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1806500000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1766400000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1676200000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1637000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1579400000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1551600000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1512400000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1475800000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1345900000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1492400000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1473700000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1476200000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1475700000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1452300000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1450800000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1500900000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1484600000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1469400000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1446300000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1372700000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1349300000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1326100000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1274600000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1271400000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1212100000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1216300000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1211200000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1255200000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1252500000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1262400000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1247485000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1318200000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1280500000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1246400000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1105353000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>694937000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>679205000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>645246000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>530871000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>629440000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>624964000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>499668000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>586499000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>599644000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>597622000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>563597000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>546658000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>655106000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>547713000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>526351000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>503063000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>504379000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>493359000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>462771000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>494263000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>552080000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>552010000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>520328000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>505136000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>509551000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>505384000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>502463000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>484207000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>498455000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>493544000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>482340000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>458738000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>485885000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>465045000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>462994000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>431946000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>448305000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>439627000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>433179000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>397515000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>412428000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>403155000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>393115000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>379948000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>411926000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>410830000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>381536000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>103114000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>389850000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>397410000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>388706000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>437970000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>391108000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>403835000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>386253000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>1081100000.0</v>
       </c>
-      <c r="DC23"/>
       <c r="DD23"/>
       <c r="DE23"/>
+      <c r="DF23"/>
     </row>
-    <row r="24" spans="1:109">
+    <row r="24" spans="1:110">
       <c r="A24" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>-1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1200000.0</v>
       </c>
       <c r="O24">
         <v>-1200000.0</v>
       </c>
       <c r="P24">
+        <v>-1200000.0</v>
+      </c>
+      <c r="Q24">
         <v>-1100000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2500000.0</v>
       </c>
       <c r="S24">
         <v>-2500000.0</v>
       </c>
       <c r="T24">
         <v>-2500000.0</v>
       </c>
       <c r="U24">
         <v>-2500000.0</v>
       </c>
       <c r="V24">
+        <v>-2500000.0</v>
+      </c>
+      <c r="W24">
         <v>-2600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2700000.0</v>
       </c>
       <c r="X24">
         <v>-2700000.0</v>
       </c>
       <c r="Y24">
         <v>-2700000.0</v>
       </c>
       <c r="Z24">
+        <v>-2700000.0</v>
+      </c>
+      <c r="AA24">
         <v>-2600000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-2400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2300000.0</v>
       </c>
       <c r="AC24">
         <v>-2300000.0</v>
       </c>
       <c r="AD24">
+        <v>-2300000.0</v>
+      </c>
+      <c r="AE24">
         <v>-2800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000000.0</v>
       </c>
       <c r="AF24">
         <v>-3000000.0</v>
       </c>
       <c r="AG24">
         <v>-3000000.0</v>
       </c>
       <c r="AH24">
+        <v>-3000000.0</v>
+      </c>
+      <c r="AI24">
         <v>-2000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-1900000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-2100000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-2200000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-1700000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-1800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1600000.0</v>
       </c>
       <c r="AO24">
         <v>-1600000.0</v>
       </c>
       <c r="AP24">
+        <v>-1600000.0</v>
+      </c>
+      <c r="AQ24">
         <v>-2300000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-2100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2200000.0</v>
       </c>
       <c r="AS24">
         <v>-2200000.0</v>
       </c>
       <c r="AT24">
+        <v>-2200000.0</v>
+      </c>
+      <c r="AU24">
         <v>-1063000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-1080000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-1078000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-979000.0</v>
       </c>
-      <c r="AX24"/>
-      <c r="AY24">
+      <c r="AY24"/>
+      <c r="AZ24">
         <v>-3387000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-6645000.0</v>
       </c>
-      <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
@@ -30410,728 +30662,735 @@
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
+      <c r="DF24"/>
     </row>
-    <row r="25" spans="1:109">
+    <row r="25" spans="1:110">
       <c r="A25" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>196</v>
+      </c>
+      <c r="B25">
+        <v>225200000.0</v>
+      </c>
       <c r="C25">
+        <v>221600000.0</v>
+      </c>
+      <c r="D25">
         <v>152600000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>140600000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>138000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>136000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>132700000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>128500000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>128400000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>130900000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>129400000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>127900000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>129500000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>118800000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>114000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>114300000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>109700000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>106400000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>105600000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>104700000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>100800000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>100900000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>100500000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>108200000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>100300000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>98900000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>97900000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>95900000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>94800000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>97300000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>101400000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>104100000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>108100000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>107700000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>97500000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>93700000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>92500000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>93700000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>88000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>87600000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>88700000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>90600000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>89700000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>88700000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>95300000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>94314000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>107366000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>103080000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>86040000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>88080000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>44096000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>43064000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>42678000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>43286000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>42912000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>42444000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>42638000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>42940000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>41099000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>40638000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>39296000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>39528000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>39042000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>39358000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>38370000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>39317000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>38155000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>36813000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>36932000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>40398000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>35935000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>35984000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>35452000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>36068000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>36330000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>36282000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>36990000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>38225000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>38092000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>38339000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>37755000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>39080000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>40195000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>40429000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>38648000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>40811000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>40197000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>39638000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>38946000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>40313000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>39988000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>39561000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>38960000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>39117000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>37878000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>38403000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>38015000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>37475000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>36799000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>36650000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>35443000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>36673000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>37178000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>36863000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>37502000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>33900000.0</v>
       </c>
-      <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
+      <c r="DF25"/>
     </row>
-    <row r="26" spans="1:109">
+    <row r="26" spans="1:110">
       <c r="A26" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>15500000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>16000000.0</v>
       </c>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26">
         <v>14400000.0</v>
       </c>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
         <v>12800000.0</v>
       </c>
-      <c r="AI26">
-[...1 lines deleted...]
-      </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
         <v>13300000.0</v>
       </c>
-      <c r="AM26">
-[...1 lines deleted...]
-      </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
         <v>13100000.0</v>
       </c>
-      <c r="AQ26">
-[...1 lines deleted...]
-      </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
         <v>12300000.0</v>
       </c>
-      <c r="AU26">
-[...1 lines deleted...]
-      </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
         <v>11500000.0</v>
       </c>
-      <c r="AY26">
-[...1 lines deleted...]
-      </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
         <v>11300000.0</v>
       </c>
-      <c r="BC26">
-[...1 lines deleted...]
-      </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
+        <v>0.0</v>
+      </c>
+      <c r="BG26">
         <v>12500000.0</v>
       </c>
-      <c r="BG26">
-[...1 lines deleted...]
-      </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
+        <v>0.0</v>
+      </c>
+      <c r="BK26">
         <v>10900000.0</v>
       </c>
-      <c r="BK26">
-[...1 lines deleted...]
-      </c>
       <c r="BL26">
         <v>0.0</v>
       </c>
       <c r="BM26">
         <v>0.0</v>
       </c>
       <c r="BN26">
+        <v>0.0</v>
+      </c>
+      <c r="BO26">
         <v>9400000.0</v>
       </c>
-      <c r="BO26">
-[...1 lines deleted...]
-      </c>
       <c r="BP26">
         <v>0.0</v>
       </c>
       <c r="BQ26">
         <v>0.0</v>
       </c>
       <c r="BR26">
+        <v>0.0</v>
+      </c>
+      <c r="BS26">
         <v>6900000.0</v>
       </c>
-      <c r="BS26">
-[...1 lines deleted...]
-      </c>
       <c r="BT26">
         <v>0.0</v>
       </c>
       <c r="BU26">
         <v>0.0</v>
       </c>
       <c r="BV26">
+        <v>0.0</v>
+      </c>
+      <c r="BW26">
         <v>7600000.0</v>
       </c>
-      <c r="BW26">
-[...1 lines deleted...]
-      </c>
       <c r="BX26">
         <v>0.0</v>
       </c>
       <c r="BY26">
         <v>0.0</v>
       </c>
       <c r="BZ26">
+        <v>0.0</v>
+      </c>
+      <c r="CA26">
         <v>6900000.0</v>
       </c>
-      <c r="CA26">
-[...1 lines deleted...]
-      </c>
       <c r="CB26">
         <v>0.0</v>
       </c>
       <c r="CC26">
         <v>0.0</v>
       </c>
       <c r="CD26">
+        <v>0.0</v>
+      </c>
+      <c r="CE26">
         <v>6800000.0</v>
       </c>
-      <c r="CE26">
-[...1 lines deleted...]
-      </c>
       <c r="CF26">
         <v>0.0</v>
       </c>
       <c r="CG26">
         <v>0.0</v>
       </c>
       <c r="CH26">
+        <v>0.0</v>
+      </c>
+      <c r="CI26">
         <v>6100000.0</v>
       </c>
-      <c r="CI26">
-[...1 lines deleted...]
-      </c>
       <c r="CJ26">
         <v>0.0</v>
       </c>
       <c r="CK26">
         <v>0.0</v>
       </c>
       <c r="CL26">
+        <v>0.0</v>
+      </c>
+      <c r="CM26">
         <v>6100000.0</v>
       </c>
-      <c r="CM26">
-[...1 lines deleted...]
-      </c>
       <c r="CN26">
         <v>0.0</v>
       </c>
       <c r="CO26">
         <v>0.0</v>
       </c>
       <c r="CP26">
+        <v>0.0</v>
+      </c>
+      <c r="CQ26">
         <v>6700000.0</v>
       </c>
-      <c r="CQ26">
-[...1 lines deleted...]
-      </c>
       <c r="CR26">
         <v>0.0</v>
       </c>
       <c r="CS26">
         <v>0.0</v>
       </c>
       <c r="CT26">
+        <v>0.0</v>
+      </c>
+      <c r="CU26">
         <v>5500000.0</v>
       </c>
-      <c r="CU26">
-[...1 lines deleted...]
-      </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
+        <v>0.0</v>
+      </c>
+      <c r="CY26">
         <v>3400000.0</v>
       </c>
-      <c r="CY26">
-[...1 lines deleted...]
-      </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
-      <c r="DB26"/>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
+      <c r="DF26"/>
     </row>
-    <row r="27" spans="1:109">
+    <row r="27" spans="1:110">
       <c r="A27" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>2200000.0</v>
       </c>
-      <c r="G27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H27"/>
       <c r="I27">
         <v>1100000.0</v>
       </c>
-      <c r="J27"/>
+      <c r="J27">
+        <v>1100000.0</v>
+      </c>
       <c r="K27"/>
-      <c r="L27">
-[...1 lines deleted...]
-      </c>
+      <c r="L27"/>
       <c r="M27">
         <v>2000000.0</v>
       </c>
-      <c r="N27"/>
+      <c r="N27">
+        <v>2000000.0</v>
+      </c>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>539000000.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
-      <c r="AX27">
+      <c r="AX27"/>
+      <c r="AY27">
         <v>126861000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>516000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>200000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>61000.0</v>
       </c>
-      <c r="BB27"/>
-      <c r="BC27">
+      <c r="BC27"/>
+      <c r="BD27">
         <v>19000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>4000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>30000.0</v>
       </c>
-      <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
@@ -31139,461 +31398,467 @@
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
+      <c r="DF27"/>
     </row>
-    <row r="28" spans="1:109">
+    <row r="28" spans="1:110">
       <c r="A28" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B28">
+        <v>180300000.0</v>
+      </c>
+      <c r="C28">
         <v>165300000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>154300000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>153200000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>161400000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>147000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>162000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>149500000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>151900000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>142800000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>144200000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>147600000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>150200000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>145600000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>145200000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>156700000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>161100000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>141100000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>144500000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>146300000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>145000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>130300000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>127100000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>136300000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>145900000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>137000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>136900000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>143700000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>140000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>129700000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>134200000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>137700000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>134900000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>133700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>130200000.0</v>
       </c>
       <c r="AJ28">
         <v>130200000.0</v>
       </c>
       <c r="AK28">
-        <v>125000000.0</v>
+        <v>130200000.0</v>
       </c>
       <c r="AL28">
         <v>125000000.0</v>
       </c>
       <c r="AM28">
+        <v>125000000.0</v>
+      </c>
+      <c r="AN28">
         <v>116900000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>114800000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>113900000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>105400000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>112700000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>121900000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>117300000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>110493000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>119645000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>122848000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>116514000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>226861000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>77612000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>74025000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>75224000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>72000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>68519000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>70604000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>68830000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>65087000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>65338000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>64544000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>63505000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>60897000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>62746000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>60039000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>56907000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>55624000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>57446000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>58212000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>56743000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>58988000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>60520000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>57499000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>57280000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>56049000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>55991000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>57569000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>54847000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>53683000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>54975000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>51883000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>48880000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>46531000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>50371000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>50275000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>46823000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>47840000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>47531000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>42912000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>42541000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>42188000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>46681000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>42507000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>42485000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>43601000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>42973000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>44929000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>41712000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>40100000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>40942000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>42135000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>40999000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>42054000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>38512000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>38006000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>36108000.0</v>
       </c>
-      <c r="DB28"/>
       <c r="DC28"/>
       <c r="DD28"/>
       <c r="DE28"/>
+      <c r="DF28"/>
     </row>
-    <row r="29" spans="1:109">
+    <row r="29" spans="1:110">
       <c r="A29" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B29">
+        <v>48900000.0</v>
+      </c>
+      <c r="C29">
         <v>32800000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>78300000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>79100000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>63600000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>70500000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>80500000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>67800000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>40600000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>59300000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>61300000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>65100000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>63200000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>64900000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>84900000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>99100000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>86100000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>64000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>83200000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>67400000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>53100000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>41900000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>46600000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>34900000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>48400000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>36200000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>59500000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>62400000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>62500000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -31629,1029 +31894,1039 @@
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
+      <c r="DF29"/>
     </row>
-    <row r="30" spans="1:109">
+    <row r="30" spans="1:110">
       <c r="A30" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B30">
+        <v>180300000.0</v>
+      </c>
+      <c r="C30">
         <v>165300000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>179800000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>149300000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>174400000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>167500000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>178100000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>161700000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>174400000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>148600000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>154100000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>160300000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>160700000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>145700000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>148100000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>158000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>163200000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>143000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>147600000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>148300000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>148100000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>131500000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>127500000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>136200000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>149500000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>137000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>136900000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>143700000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>140000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>129700000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>134200000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>137700000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>134900000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>133700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129600000.0</v>
       </c>
       <c r="AJ30">
         <v>129600000.0</v>
       </c>
       <c r="AK30">
+        <v>129600000.0</v>
+      </c>
+      <c r="AL30">
         <v>127800000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>125100000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>116900000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>114800000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>114300000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>105400000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>112700000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>115900000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>113700000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>110493000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>119600000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>122900000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>116500000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>99741000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>77096000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>74225000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>75285000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-31758000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>68519000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>70604000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-26670000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>66350000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>66567000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>69042000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>67238000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>67291000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>178794000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>63919000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>62418000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>58344000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>61338000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>62477000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>60401000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>62373000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>63346000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>63023000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>61015000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>57274000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>58068000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>59866000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>56291000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>54626000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>57897000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>54332000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>51095000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>43205000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>54199000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>41635000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>46823000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>24239000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>47531000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>42912000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>42541000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>33769000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>46236000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>45611000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>42012000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>43601000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>42973000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>47130000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>41242000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-220262000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>43478000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>42627000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>41218000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>78727000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>40677000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>40127000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>73610000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-1081100000.0</v>
       </c>
-      <c r="DC30"/>
       <c r="DD30"/>
       <c r="DE30"/>
+      <c r="DF30"/>
     </row>
-    <row r="31" spans="1:109">
+    <row r="31" spans="1:110">
       <c r="A31" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B31">
+        <v>-52800000.0</v>
+      </c>
+      <c r="C31">
         <v>-147600000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-19300000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-13100000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-12900000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-10600000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-8500000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-9300000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-8500000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-13000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-14100000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-16600000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-17400000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-11500000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-22900000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-30200000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-29700000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-86400000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-29200000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-25800000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-36000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-36400000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-32200000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-104100000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-26200000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-62700000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-23500000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-24400000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-26100000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-22200000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-24400000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-24300000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-26300000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-28000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-25700000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-25500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-24300000.0</v>
       </c>
       <c r="AL31">
         <v>-24300000.0</v>
       </c>
       <c r="AM31">
+        <v>-24300000.0</v>
+      </c>
+      <c r="AN31">
         <v>-23400000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-22500000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-21600000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-22300000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-21700000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-22200000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-19200000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-23089000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-23100000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-21400000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-20800000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-27942000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-11850000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-9232000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-9251000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-9371000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-30590000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-13256000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-9683000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-9294000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-6727000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-6321000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-6903000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-7559000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-7903000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-8093000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-8723000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-8954000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-8961000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-8830000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-8738000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-9098000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-8071000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-8197000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-6303000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-5777000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-5747000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-6948000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-7132000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-7098000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-7845000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-8210000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-8050000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-12875000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-7082000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-7076000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-5905000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-3824000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-9775000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-7288000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-8689000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-34803000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-85237000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-15716000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-18912000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-19164000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-20358000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-17296000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-17186000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-335442000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-17819000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-18856000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-19562000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>34689000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-29885000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-32151000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-27375000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>635300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-272200000.0</v>
       </c>
       <c r="DD31">
         <v>-272200000.0</v>
       </c>
       <c r="DE31">
         <v>-272200000.0</v>
       </c>
+      <c r="DF31">
+        <v>-272200000.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:109">
+    <row r="32" spans="1:110">
       <c r="A32" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B32">
+        <v>2367800000.0</v>
+      </c>
+      <c r="C32">
         <v>2363600000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2313400000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2171300000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2141000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2146100000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2182400000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2075300000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1979500000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1937900000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1936000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1952100000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1976300000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1978400000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>2125900000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>2237300000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>2136400000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>2043200000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2000100000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1879900000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1807200000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1714200000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1693700000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1541600000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1708700000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1720000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1750700000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1759900000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>1733700000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>1746500000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>1809900000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>1767500000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>1690600000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>1684300000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>1640100000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>1584000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>1536500000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>1476600000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>1484000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>1417400000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>1401000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>1390900000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>1470800000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>1454300000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>1425700000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>1433947000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>1518900000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>1468400000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>1431300000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>1264431000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>845440000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>800230000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>755207000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>736579000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>723473000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>712468000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>671357000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>654306000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>670824000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>665481000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>629500000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>626651000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>642764000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>615459000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>550732000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>532257000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>553573000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>549381000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>512378000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>546051000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>620785000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>616183000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>577474000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>580178000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>591041000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>585628000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>559159000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>553054000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>575041000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>551095000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>507856000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>472651000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>512187000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>519325000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>489437000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>492650000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>498753000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>467415000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>431267000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>431197000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>444599000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>436470000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>423268000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>418192000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>455570000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>447390000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>414706000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>413112000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>455214000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>466964000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>454666000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>524865000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>487676000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>492372000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>456127000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>445800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>272200000.0</v>
       </c>
       <c r="DD32">
         <v>272200000.0</v>
       </c>
       <c r="DE32">
+        <v>272200000.0</v>
+      </c>
+      <c r="DF32">
         <v>272200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD30"/>
@@ -32737,51 +33012,51 @@
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B2">
         <v>685000000.0</v>
       </c>
       <c r="C2">
         <v>648000000.0</v>
       </c>
       <c r="D2">
         <v>320000000.0</v>
       </c>
       <c r="E2">
         <v>618700000.0</v>
       </c>
       <c r="F2">
         <v>974600000.0</v>
       </c>
       <c r="G2">
         <v>679500000.0</v>
       </c>
       <c r="H2">
         <v>361500000.0</v>
       </c>
       <c r="I2">
         <v>216900000.0</v>
       </c>
@@ -32827,51 +33102,51 @@
       <c r="W2">
         <v>213321000.0</v>
       </c>
       <c r="X2">
         <v>172022000.0</v>
       </c>
       <c r="Y2">
         <v>131305000.0</v>
       </c>
       <c r="Z2">
         <v>82465000.0</v>
       </c>
       <c r="AA2">
         <v>7892000.0</v>
       </c>
       <c r="AB2">
         <v>10300000.0</v>
       </c>
       <c r="AC2">
         <v>178100000.0</v>
       </c>
       <c r="AD2"/>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B3">
         <v>828900000</v>
       </c>
       <c r="C3">
         <v>669700000</v>
       </c>
       <c r="D3">
         <v>469700000</v>
       </c>
       <c r="E3">
         <v>824200000</v>
       </c>
       <c r="F3">
         <v>605100000</v>
       </c>
       <c r="G3">
         <v>421200000</v>
       </c>
       <c r="H3">
         <v>399500000</v>
       </c>
       <c r="I3">
         <v>551400000</v>
       </c>
@@ -32919,51 +33194,51 @@
       </c>
       <c r="X3">
         <v>108614000</v>
       </c>
       <c r="Y3">
         <v>113216000</v>
       </c>
       <c r="Z3">
         <v>107404000</v>
       </c>
       <c r="AA3">
         <v>131158000</v>
       </c>
       <c r="AB3">
         <v>133739000</v>
       </c>
       <c r="AC3">
         <v>94200000</v>
       </c>
       <c r="AD3">
         <v>103400000</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-298700000.0</v>
       </c>
       <c r="F4">
         <v>-355900000.0</v>
       </c>
       <c r="G4">
         <v>295100000.0</v>
       </c>
       <c r="H4">
         <v>318000000.0</v>
       </c>
       <c r="I4">
         <v>144600000.0</v>
       </c>
       <c r="J4">
         <v>-22400000.0</v>
       </c>
       <c r="K4"/>
       <c r="L4">
         <v>55100000.0</v>
@@ -32979,51 +33254,51 @@
       </c>
       <c r="P4">
         <v>51080000.0</v>
       </c>
       <c r="Q4">
         <v>-40243000.0</v>
       </c>
       <c r="R4">
         <v>-64171000.0</v>
       </c>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-39400000.0</v>
       </c>
       <c r="F5">
         <v>-4800000.0</v>
       </c>
       <c r="G5">
         <v>21800000.0</v>
       </c>
       <c r="H5">
         <v>-16000000.0</v>
       </c>
       <c r="I5">
         <v>50900000.0</v>
       </c>
       <c r="J5">
         <v>-59400000.0</v>
       </c>
       <c r="K5"/>
       <c r="L5">
         <v>15100000.0</v>
@@ -33039,51 +33314,51 @@
       </c>
       <c r="P5">
         <v>-74128000.0</v>
       </c>
       <c r="Q5">
         <v>349000.0</v>
       </c>
       <c r="R5">
         <v>136080000.0</v>
       </c>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B6">
         <v>-156000000.0</v>
       </c>
       <c r="C6">
         <v>37000000.0</v>
       </c>
       <c r="D6">
         <v>328000000.0</v>
       </c>
       <c r="E6">
         <v>-298700000.0</v>
       </c>
       <c r="F6">
         <v>-355900000.0</v>
       </c>
       <c r="G6">
         <v>295100000.0</v>
       </c>
       <c r="H6">
         <v>318000000.0</v>
       </c>
       <c r="I6">
         <v>144600000.0</v>
       </c>
@@ -33129,53 +33404,55 @@
       </c>
       <c r="X6">
         <v>41299000.0</v>
       </c>
       <c r="Y6">
         <v>40717000.0</v>
       </c>
       <c r="Z6">
         <v>48840000.0</v>
       </c>
       <c r="AA6">
         <v>74573000.0</v>
       </c>
       <c r="AB6">
         <v>-2408000.0</v>
       </c>
       <c r="AC6">
         <v>-167800000.0</v>
       </c>
       <c r="AD6">
         <v>-17700000.0</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>209</v>
+      </c>
+      <c r="B7">
+        <v>-54700000.0</v>
+      </c>
       <c r="C7">
         <v>-210600000.0</v>
       </c>
       <c r="D7">
         <v>-6800000.0</v>
       </c>
       <c r="E7">
         <v>-85100000.0</v>
       </c>
       <c r="F7">
         <v>-287400000.0</v>
       </c>
       <c r="G7">
         <v>77800000.0</v>
       </c>
       <c r="H7">
         <v>9300000.0</v>
       </c>
       <c r="I7">
         <v>-52900000.0</v>
       </c>
       <c r="J7">
         <v>-146100000.0</v>
       </c>
       <c r="K7"/>
@@ -33217,51 +33494,51 @@
       </c>
       <c r="X7">
         <v>-41084000.0</v>
       </c>
       <c r="Y7">
         <v>19252000.0</v>
       </c>
       <c r="Z7">
         <v>-9658000.0</v>
       </c>
       <c r="AA7">
         <v>262000.0</v>
       </c>
       <c r="AB7">
         <v>-5463000.0</v>
       </c>
       <c r="AC7">
         <v>72700000.0</v>
       </c>
       <c r="AD7">
         <v>-25100000.0</v>
       </c>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>39300000.0</v>
       </c>
       <c r="F8">
         <v>-227200000.0</v>
       </c>
       <c r="G8">
         <v>13200000.0</v>
       </c>
       <c r="H8">
         <v>56400000.0</v>
       </c>
       <c r="I8">
         <v>-56100000.0</v>
       </c>
       <c r="J8">
         <v>-115100000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8">
         <v>-3600000.0</v>
@@ -33277,51 +33554,51 @@
       </c>
       <c r="P8">
         <v>-24995000.0</v>
       </c>
       <c r="Q8">
         <v>-16946000.0</v>
       </c>
       <c r="R8">
         <v>-50256000.0</v>
       </c>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B9">
         <v>-10300000.0</v>
       </c>
       <c r="C9">
         <v>-110700000.0</v>
       </c>
       <c r="D9">
         <v>-1400000.0</v>
       </c>
       <c r="E9">
         <v>39300000.0</v>
       </c>
       <c r="F9">
         <v>-227200000.0</v>
       </c>
       <c r="G9">
         <v>13200000.0</v>
       </c>
       <c r="H9">
         <v>56400000.0</v>
       </c>
       <c r="I9">
         <v>-56100000.0</v>
       </c>
@@ -33363,51 +33640,51 @@
       </c>
       <c r="V9">
         <v>-48068000.0</v>
       </c>
       <c r="W9">
         <v>7476000.0</v>
       </c>
       <c r="X9">
         <v>-26253000.0</v>
       </c>
       <c r="Y9">
         <v>-15105000.0</v>
       </c>
       <c r="Z9">
         <v>-5592000.0</v>
       </c>
       <c r="AA9">
         <v>47077000.0</v>
       </c>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B10">
         <v>4400000.0</v>
       </c>
       <c r="C10">
         <v>-111800000.0</v>
       </c>
       <c r="D10">
         <v>-35800000.0</v>
       </c>
       <c r="E10">
         <v>-75200000.0</v>
       </c>
       <c r="F10">
         <v>-105500000.0</v>
       </c>
       <c r="G10">
         <v>6300000.0</v>
       </c>
       <c r="H10">
         <v>1400000.0</v>
       </c>
       <c r="I10">
         <v>-35600000.0</v>
       </c>
@@ -33455,51 +33732,51 @@
       </c>
       <c r="X10">
         <v>-9072000.0</v>
       </c>
       <c r="Y10">
         <v>-5507000.0</v>
       </c>
       <c r="Z10">
         <v>9624000.0</v>
       </c>
       <c r="AA10">
         <v>-9821000.0</v>
       </c>
       <c r="AB10">
         <v>5207000.0</v>
       </c>
       <c r="AC10">
         <v>-5600000.0</v>
       </c>
       <c r="AD10">
         <v>5100000.0</v>
       </c>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-9800000.0</v>
       </c>
       <c r="F11">
         <v>50100000.0</v>
       </c>
       <c r="G11">
         <v>36500000.0</v>
       </c>
       <c r="H11">
         <v>-32500000.0</v>
       </c>
       <c r="I11">
         <v>-12100000.0</v>
       </c>
       <c r="J11">
         <v>49400000.0</v>
       </c>
       <c r="K11"/>
       <c r="L11">
         <v>13400000.0</v>
@@ -33525,51 +33802,51 @@
       <c r="S11">
         <v>27239000.0</v>
       </c>
       <c r="T11"/>
       <c r="U11">
         <v>13491000.0</v>
       </c>
       <c r="V11">
         <v>25512000.0</v>
       </c>
       <c r="W11">
         <v>17372000.0</v>
       </c>
       <c r="X11"/>
       <c r="Y11">
         <v>35903000.0</v>
       </c>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>91400000.0</v>
       </c>
       <c r="F12">
         <v>118500000.0</v>
       </c>
       <c r="G12">
         <v>81500000.0</v>
       </c>
       <c r="H12">
         <v>90800000.0</v>
       </c>
       <c r="I12">
         <v>75500000.0</v>
       </c>
       <c r="J12">
         <v>-67800000.0</v>
       </c>
       <c r="K12"/>
       <c r="L12">
         <v>-13400000.0</v>
@@ -33585,51 +33862,51 @@
       </c>
       <c r="P12">
         <v>222080000.0</v>
       </c>
       <c r="Q12">
         <v>44220000.0</v>
       </c>
       <c r="R12">
         <v>-104708000.0</v>
       </c>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-2700000.0</v>
       </c>
       <c r="F13">
         <v>35200000.0</v>
       </c>
       <c r="G13">
         <v>-2800000.0</v>
       </c>
       <c r="H13">
         <v>-7000000.0</v>
       </c>
       <c r="I13">
         <v>3400000.0</v>
       </c>
       <c r="J13">
         <v>3200000.0</v>
       </c>
       <c r="K13"/>
       <c r="L13">
         <v>-3200000.0</v>
@@ -33637,51 +33914,51 @@
       <c r="M13">
         <v>-11400000.0</v>
       </c>
       <c r="N13">
         <v>1900000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B14">
         <v>652800000.0</v>
       </c>
       <c r="C14">
         <v>525600000.0</v>
       </c>
       <c r="D14">
         <v>517700000.0</v>
       </c>
       <c r="E14">
         <v>456800000.0</v>
       </c>
       <c r="F14">
         <v>429200000.0</v>
       </c>
       <c r="G14">
         <v>408500000.0</v>
       </c>
       <c r="H14">
         <v>382800000.0</v>
       </c>
       <c r="I14">
         <v>417100000.0</v>
       </c>
@@ -33729,51 +34006,51 @@
       </c>
       <c r="X14">
         <v>159592000.0</v>
       </c>
       <c r="Y14">
         <v>158822000.0</v>
       </c>
       <c r="Z14">
         <v>153413000.0</v>
       </c>
       <c r="AA14">
         <v>146367000.0</v>
       </c>
       <c r="AB14">
         <v>148216000.0</v>
       </c>
       <c r="AC14">
         <v>112200000.0</v>
       </c>
       <c r="AD14">
         <v>95000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B15">
         <v>449600000.0</v>
       </c>
       <c r="C15">
         <v>448800000.0</v>
       </c>
       <c r="D15">
         <v>448900000.0</v>
       </c>
       <c r="E15">
         <v>420300000.0</v>
       </c>
       <c r="F15">
         <v>379800000.0</v>
       </c>
       <c r="G15">
         <v>299600000.0</v>
       </c>
       <c r="H15">
         <v>298700000.0</v>
       </c>
       <c r="I15">
         <v>268100000.0</v>
       </c>
@@ -33809,51 +34086,51 @@
       </c>
       <c r="T15">
         <v>125057000.0</v>
       </c>
       <c r="U15">
         <v>105048000.0</v>
       </c>
       <c r="V15">
         <v>105052000.0</v>
       </c>
       <c r="W15">
         <v>96867000.0</v>
       </c>
       <c r="X15">
         <v>29294000.0</v>
       </c>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B16">
         <v>529000000.0</v>
       </c>
       <c r="C16">
         <v>685000000.0</v>
       </c>
       <c r="D16">
         <v>648000000.0</v>
       </c>
       <c r="E16">
         <v>320000000.0</v>
       </c>
       <c r="F16">
         <v>618700000.0</v>
       </c>
       <c r="G16">
         <v>974600000.0</v>
       </c>
       <c r="H16">
         <v>679500000.0</v>
       </c>
       <c r="I16">
         <v>361500000.0</v>
       </c>
@@ -33901,85 +34178,85 @@
       </c>
       <c r="X16">
         <v>213321000.0</v>
       </c>
       <c r="Y16">
         <v>172022000.0</v>
       </c>
       <c r="Z16">
         <v>131305000.0</v>
       </c>
       <c r="AA16">
         <v>82465000.0</v>
       </c>
       <c r="AB16">
         <v>7892000.0</v>
       </c>
       <c r="AC16">
         <v>10300000.0</v>
       </c>
       <c r="AD16">
         <v>178100000.0</v>
       </c>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B18">
         <v>728600000.0</v>
       </c>
       <c r="C18">
         <v>521500000.0</v>
       </c>
       <c r="D18">
         <v>845400000.0</v>
       </c>
       <c r="E18">
         <v>670800000.0</v>
       </c>
       <c r="F18">
         <v>489000000.0</v>
       </c>
       <c r="G18">
         <v>611600000.0</v>
       </c>
       <c r="H18">
         <v>807900000.0</v>
       </c>
       <c r="I18">
         <v>628700000.0</v>
       </c>
@@ -34025,139 +34302,143 @@
       </c>
       <c r="X18">
         <v>106729000.0</v>
       </c>
       <c r="Y18">
         <v>131661000.0</v>
       </c>
       <c r="Z18">
         <v>132612000.0</v>
       </c>
       <c r="AA18">
         <v>182268000.0</v>
       </c>
       <c r="AB18">
         <v>205309000.0</v>
       </c>
       <c r="AC18">
         <v>160200000.0</v>
       </c>
       <c r="AD18">
         <v>92000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>220</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>221</v>
+      </c>
+      <c r="B19">
+        <v>29300000.0</v>
+      </c>
       <c r="C19">
         <v>-277800000.0</v>
       </c>
       <c r="D19">
         <v>-582900000.0</v>
       </c>
       <c r="E19">
         <v>-7400000.0</v>
       </c>
       <c r="F19">
         <v>-500000.0</v>
       </c>
       <c r="G19">
         <v>-3100000.0</v>
       </c>
       <c r="H19">
         <v>-146100000.0</v>
       </c>
       <c r="I19">
         <v>-608200000.0</v>
       </c>
       <c r="J19">
         <v>-609100000.0</v>
       </c>
       <c r="K19"/>
       <c r="L19">
         <v>-769600000.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>223</v>
+      </c>
+      <c r="B21">
+        <v>1491900000.0</v>
+      </c>
       <c r="C21">
         <v>-401900000.0</v>
       </c>
       <c r="D21">
         <v>395200000.0</v>
       </c>
       <c r="E21">
         <v>-1700000.0</v>
       </c>
       <c r="F21">
         <v>-69900000.0</v>
       </c>
       <c r="G21">
         <v>-1500000.0</v>
       </c>
       <c r="H21">
         <v>-35900000.0</v>
       </c>
       <c r="I21">
         <v>-151300000.0</v>
       </c>
       <c r="J21">
         <v>-20900000.0</v>
       </c>
       <c r="K21"/>
@@ -34175,51 +34456,51 @@
       </c>
       <c r="P21">
         <v>-41016000.0</v>
       </c>
       <c r="Q21">
         <v>147289000.0</v>
       </c>
       <c r="R21">
         <v>-626000.0</v>
       </c>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B22">
         <v>768900000.0</v>
       </c>
       <c r="C22">
         <v>805100000.0</v>
       </c>
       <c r="D22">
         <v>765200000.0</v>
       </c>
       <c r="E22">
         <v>1029800000.0</v>
       </c>
       <c r="F22">
         <v>841100000.0</v>
       </c>
       <c r="G22">
         <v>461000000.0</v>
       </c>
       <c r="H22">
         <v>696400000.0</v>
       </c>
       <c r="I22">
         <v>738000000.0</v>
       </c>
@@ -34267,54 +34548,54 @@
       </c>
       <c r="X22">
         <v>68730000.0</v>
       </c>
       <c r="Y22">
         <v>-14358000.0</v>
       </c>
       <c r="Z22">
         <v>48179000.0</v>
       </c>
       <c r="AA22">
         <v>106418000.0</v>
       </c>
       <c r="AB22">
         <v>172961000.0</v>
       </c>
       <c r="AC22">
         <v>47400000.0</v>
       </c>
       <c r="AD22">
         <v>71400000.0</v>
       </c>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B23">
-        <v>1309000000.0</v>
+        <v>-23600000.0</v>
       </c>
       <c r="C23">
         <v>-850700000.0</v>
       </c>
       <c r="D23">
         <v>-1100000.0</v>
       </c>
       <c r="E23">
         <v>-15400000.0</v>
       </c>
       <c r="F23">
         <v>-2400000.0</v>
       </c>
       <c r="G23">
         <v>-10500000.0</v>
       </c>
       <c r="H23">
         <v>-8300000.0</v>
       </c>
       <c r="I23">
         <v>-608200000.0</v>
       </c>
       <c r="J23">
         <v>-6900000.0</v>
       </c>
@@ -34357,51 +34638,51 @@
       </c>
       <c r="X23">
         <v>29294000.0</v>
       </c>
       <c r="Y23">
         <v>20109000.0</v>
       </c>
       <c r="Z23">
         <v>-53046000.0</v>
       </c>
       <c r="AA23">
         <v>-74239000.0</v>
       </c>
       <c r="AB23">
         <v>-3565000.0</v>
       </c>
       <c r="AC23">
         <v>-70300000.0</v>
       </c>
       <c r="AD23">
         <v>-7400000.0</v>
       </c>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B24">
         <v>31000000.0</v>
       </c>
       <c r="C24">
         <v>-277800000.0</v>
       </c>
       <c r="D24">
         <v>-1000000.0</v>
       </c>
       <c r="E24">
         <v>-3300000.0</v>
       </c>
       <c r="F24">
         <v>-188800000.0</v>
       </c>
       <c r="G24">
         <v>-1800000.0</v>
       </c>
       <c r="H24">
         <v>-1000000.0</v>
       </c>
       <c r="I24">
         <v>-500000.0</v>
       </c>
@@ -34449,54 +34730,54 @@
       </c>
       <c r="X24">
         <v>28879000.0</v>
       </c>
       <c r="Y24">
         <v>-894000.0</v>
       </c>
       <c r="Z24">
         <v>-2221000.0</v>
       </c>
       <c r="AA24">
         <v>1974000.0</v>
       </c>
       <c r="AB24">
         <v>252640000.0</v>
       </c>
       <c r="AC24">
         <v>17800000.0</v>
       </c>
       <c r="AD24">
         <v>-74300000.0</v>
       </c>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B25">
-        <v>-6700000.0</v>
+        <v>48000000.0</v>
       </c>
       <c r="C25">
         <v>22300000.0</v>
       </c>
       <c r="D25">
         <v>-6200000.0</v>
       </c>
       <c r="E25">
         <v>-28100000.0</v>
       </c>
       <c r="F25">
         <v>16300000.0</v>
       </c>
       <c r="G25">
         <v>20800000.0</v>
       </c>
       <c r="H25">
         <v>28200000.0</v>
       </c>
       <c r="I25">
         <v>15700000.0</v>
       </c>
       <c r="J25">
         <v>6100000.0</v>
       </c>
@@ -34539,51 +34820,51 @@
       </c>
       <c r="X25">
         <v>-15310000.0</v>
       </c>
       <c r="Y25">
         <v>91363000.0</v>
       </c>
       <c r="Z25">
         <v>12076000.0</v>
       </c>
       <c r="AA25">
         <v>14025000.0</v>
       </c>
       <c r="AB25">
         <v>-59942000.0</v>
       </c>
       <c r="AC25">
         <v>100000.0</v>
       </c>
       <c r="AD25">
         <v>-17200000.0</v>
       </c>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B26">
         <v>-153000000.0</v>
       </c>
       <c r="C26">
         <v>-25700000.0</v>
       </c>
       <c r="D26">
         <v>-57200000.0</v>
       </c>
       <c r="E26">
         <v>-538000000.0</v>
       </c>
       <c r="F26">
         <v>-205900000.0</v>
       </c>
       <c r="G26">
         <v>-10500000.0</v>
       </c>
       <c r="H26">
         <v>-8200000.0</v>
       </c>
       <c r="I26">
         <v>-7900000.0</v>
       </c>
@@ -34625,51 +34906,51 @@
       </c>
       <c r="V26"/>
       <c r="W26">
         <v>-93105000.0</v>
       </c>
       <c r="X26">
         <v>-63729000.0</v>
       </c>
       <c r="Y26">
         <v>-17517000.0</v>
       </c>
       <c r="Z26">
         <v>-32987000.0</v>
       </c>
       <c r="AA26">
         <v>-38328000.0</v>
       </c>
       <c r="AB26">
         <v>-124746000.0</v>
       </c>
       <c r="AC26"/>
       <c r="AD26"/>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B27">
         <v>45200000.0</v>
       </c>
       <c r="C27">
         <v>48800000.0</v>
       </c>
       <c r="D27">
         <v>40000000.0</v>
       </c>
       <c r="E27">
         <v>35600000.0</v>
       </c>
       <c r="F27">
         <v>35500000.0</v>
       </c>
       <c r="G27">
         <v>30000000.0</v>
       </c>
       <c r="H27">
         <v>30400000.0</v>
       </c>
       <c r="I27">
         <v>23500000.0</v>
       </c>
@@ -34703,51 +34984,51 @@
       </c>
       <c r="T27">
         <v>8695000.0</v>
       </c>
       <c r="U27">
         <v>8418000.0</v>
       </c>
       <c r="V27">
         <v>6062000.0</v>
       </c>
       <c r="W27">
         <v>1677000.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27">
         <v>-11200000.0</v>
       </c>
       <c r="AD27"/>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B28">
         <v>859400000.0</v>
       </c>
       <c r="C28">
         <v>-876400000.0</v>
       </c>
       <c r="D28">
         <v>-112000000.0</v>
       </c>
       <c r="E28">
         <v>-960000000.0</v>
       </c>
       <c r="F28">
         <v>-655600000.0</v>
       </c>
       <c r="G28">
         <v>-311600000.0</v>
       </c>
       <c r="H28">
         <v>-342800000.0</v>
       </c>
       <c r="I28">
         <v>-427300000.0</v>
       </c>
@@ -34795,51 +35076,51 @@
       </c>
       <c r="X28">
         <v>-57230000.0</v>
       </c>
       <c r="Y28">
         <v>-86231000.0</v>
       </c>
       <c r="Z28">
         <v>-81551000.0</v>
       </c>
       <c r="AA28">
         <v>-104842000.0</v>
       </c>
       <c r="AB28">
         <v>-460357000.0</v>
       </c>
       <c r="AC28">
         <v>-167800000.0</v>
       </c>
       <c r="AD28">
         <v>-17700000.0</v>
       </c>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B29">
         <v>1557500000.0</v>
       </c>
       <c r="C29">
         <v>1191200000.0</v>
       </c>
       <c r="D29">
         <v>1315100000.0</v>
       </c>
       <c r="E29">
         <v>1495000000.0</v>
       </c>
       <c r="F29">
         <v>1094100000.0</v>
       </c>
       <c r="G29">
         <v>1032800000.0</v>
       </c>
       <c r="H29">
         <v>1207400000.0</v>
       </c>
       <c r="I29">
         <v>1180100000.0</v>
       </c>
@@ -34887,51 +35168,51 @@
       </c>
       <c r="X29">
         <v>215343000.0</v>
       </c>
       <c r="Y29">
         <v>244877000.0</v>
       </c>
       <c r="Z29">
         <v>240016000.0</v>
       </c>
       <c r="AA29">
         <v>313426000.0</v>
       </c>
       <c r="AB29">
         <v>339048000.0</v>
       </c>
       <c r="AC29">
         <v>254400000.0</v>
       </c>
       <c r="AD29">
         <v>195400000.0</v>
       </c>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B30">
         <v>-2572900000.0</v>
       </c>
       <c r="C30">
         <v>-277800000.0</v>
       </c>
       <c r="D30">
         <v>-875100000.0</v>
       </c>
       <c r="E30">
         <v>-833700000.0</v>
       </c>
       <c r="F30">
         <v>-794400000.0</v>
       </c>
       <c r="G30">
         <v>-426100000.0</v>
       </c>
       <c r="H30">
         <v>-546600000.0</v>
       </c>
       <c r="I30">
         <v>-608200000.0</v>
       </c>
@@ -34998,3472 +35279,3498 @@
       <c r="AD30">
         <v>-177700000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DB30"/>
+  <dimension ref="A1:DC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:106">
+    <row r="1" spans="1:107">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="D1" t="s">
         <v>92</v>
       </c>
       <c r="E1" t="s">
         <v>93</v>
       </c>
       <c r="F1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="H1" t="s">
         <v>95</v>
       </c>
       <c r="I1" t="s">
         <v>96</v>
       </c>
       <c r="J1" t="s">
+        <v>97</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="L1" t="s">
         <v>98</v>
       </c>
       <c r="M1" t="s">
         <v>99</v>
       </c>
       <c r="N1" t="s">
+        <v>100</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="P1" t="s">
         <v>101</v>
       </c>
       <c r="Q1" t="s">
         <v>102</v>
       </c>
       <c r="R1" t="s">
+        <v>103</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="T1" t="s">
         <v>104</v>
       </c>
       <c r="U1" t="s">
         <v>105</v>
       </c>
       <c r="V1" t="s">
+        <v>106</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="X1" t="s">
         <v>107</v>
       </c>
       <c r="Y1" t="s">
         <v>108</v>
       </c>
       <c r="Z1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AB1" t="s">
         <v>110</v>
       </c>
       <c r="AC1" t="s">
         <v>111</v>
       </c>
       <c r="AD1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AF1" t="s">
         <v>113</v>
       </c>
       <c r="AG1" t="s">
         <v>114</v>
       </c>
       <c r="AH1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AJ1" t="s">
         <v>116</v>
       </c>
       <c r="AK1" t="s">
         <v>117</v>
       </c>
       <c r="AL1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AM1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AN1" t="s">
         <v>119</v>
       </c>
       <c r="AO1" t="s">
         <v>120</v>
       </c>
       <c r="AP1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AR1" t="s">
         <v>122</v>
       </c>
       <c r="AS1" t="s">
         <v>123</v>
       </c>
       <c r="AT1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AV1" t="s">
         <v>125</v>
       </c>
       <c r="AW1" t="s">
         <v>126</v>
       </c>
       <c r="AX1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AY1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AZ1" t="s">
         <v>128</v>
       </c>
       <c r="BA1" t="s">
         <v>129</v>
       </c>
       <c r="BB1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BC1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BD1" t="s">
         <v>131</v>
       </c>
       <c r="BE1" t="s">
         <v>132</v>
       </c>
       <c r="BF1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BG1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BH1" t="s">
         <v>134</v>
       </c>
       <c r="BI1" t="s">
         <v>135</v>
       </c>
       <c r="BJ1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BK1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BL1" t="s">
         <v>137</v>
       </c>
       <c r="BM1" t="s">
         <v>138</v>
       </c>
       <c r="BN1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BO1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BP1" t="s">
         <v>140</v>
       </c>
       <c r="BQ1" t="s">
         <v>141</v>
       </c>
       <c r="BR1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BS1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BT1" t="s">
         <v>143</v>
       </c>
       <c r="BU1" t="s">
         <v>144</v>
       </c>
       <c r="BV1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BW1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BX1" t="s">
         <v>146</v>
       </c>
       <c r="BY1" t="s">
         <v>147</v>
       </c>
       <c r="BZ1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CA1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CB1" t="s">
         <v>149</v>
       </c>
       <c r="CC1" t="s">
         <v>150</v>
       </c>
       <c r="CD1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CE1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CF1" t="s">
         <v>152</v>
       </c>
       <c r="CG1" t="s">
         <v>153</v>
       </c>
       <c r="CH1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CI1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CJ1" t="s">
         <v>155</v>
       </c>
       <c r="CK1" t="s">
         <v>156</v>
       </c>
       <c r="CL1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CM1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CN1" t="s">
         <v>158</v>
       </c>
       <c r="CO1" t="s">
         <v>159</v>
       </c>
       <c r="CP1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CR1" t="s">
         <v>161</v>
       </c>
       <c r="CS1" t="s">
         <v>162</v>
       </c>
       <c r="CT1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CU1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CV1" t="s">
         <v>164</v>
       </c>
       <c r="CW1" t="s">
         <v>165</v>
       </c>
       <c r="CX1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CY1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CZ1" t="s">
         <v>167</v>
       </c>
       <c r="DA1" t="s">
         <v>168</v>
       </c>
       <c r="DB1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DC1" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2" spans="1:106">
+    <row r="2" spans="1:107">
       <c r="A2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B2">
+        <v>529000000.0</v>
+      </c>
+      <c r="C2">
         <v>634000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>787900000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>751700000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>685000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>676600000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>613600000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>692400000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>648000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>573200000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>477100000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>367700000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>320000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>648700000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>667300000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>628600000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>618700000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1702900000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>972200000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>983400000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>974600000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>949100000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>853300000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>764000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>679500000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>738300000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>569400000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>442400000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>361500000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>293800000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>199600000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>102400000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>216900000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>370500000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>321000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>254000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>239300000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>279800000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>213600000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>162300000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>184200000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>186900000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>163700000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>126400000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>124900000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>154323000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>161991000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>185706000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>190960000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>396595000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>370057000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>268037000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>207393000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>140906000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>515121000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>84017000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>156313000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>40117000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>119181000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>173014000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>196556000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>172820000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>181511000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>197601000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>260727000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>224287000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>192944000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>140023000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>149397000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>147967000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>297604000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>310368000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>228143000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>194146000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>208075000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>147294000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>161837000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>118231000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>94078000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>67855000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>112669000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>184429000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>165454000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>180199000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>213321000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>119367000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>91181000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>87589000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>172022000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>116651000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>131451000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>140015000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>131305000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>129692000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>89432000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>77418000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>82465000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>65297000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>15689000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>46271000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>7892000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>36673000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>4377000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>24284000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>10300000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>31200000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:106">
+    <row r="3" spans="1:107">
       <c r="A3" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B3">
+        <v>164700000</v>
+      </c>
+      <c r="C3">
         <v>319000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>192100000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>169700000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>148100000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>201300000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>146700000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>245300000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>78100000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>141200000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>90100000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>126400000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>112400000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>247100000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>179600000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>184300000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>213200000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>238900000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>149700000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>131400000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>85100000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>167700000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>102300000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>80700000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>70500000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>135700000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>92900000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>92100000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>78800000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>147100000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>130400000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>165900000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>108000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>116800000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>86800000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>81600000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>57800000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>86200000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>66300000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>68900000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>52900000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>96600000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>76000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>86300000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>55600000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>165335000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>106682000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>97250000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>50933000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>104012000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>49519000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>53615000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>27276000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>32947000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>24654000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>34704000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>36219000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>78310000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>63278000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>84904000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>66776000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>91901000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>75577000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>91032000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>64317000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>45597000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>16506000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>24154000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>27940000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>34704000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>32637000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>31087000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>34544000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>44613000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>26895000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>21117000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>20821000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>32858000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>14841000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>23221000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>17301000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>26340000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>30074000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>31999000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>36918000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>32159000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>21057000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>26237000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>29161000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>35072000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>26790000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>28569000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>22785000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>35041000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>19656000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>26549000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>26158000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>35157000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>37622000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>38330000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>20049000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>45479000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>31235000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>37419000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>19606000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>38100000</v>
       </c>
     </row>
-    <row r="4" spans="1:106">
+    <row r="4" spans="1:107">
       <c r="A4" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>47700000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-328700000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-18600000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>38700000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>9900000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-1084200000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>730700000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-11200000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>8800000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>25500000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>95800000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>89300000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>84500000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-58800000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>168900000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>127000000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>80900000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>67700000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>94200000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>97200000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-114500000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-153600000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>49500000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>67000000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>14700000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-40500000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>66200000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>51300000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-21900000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-2700000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>23200000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>37300000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>1500000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-29463000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-7668000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-23715000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-5254000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-205635000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>26538000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>102020000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>60644000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>66487000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-374215000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>431104000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-72296000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>116196000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>-79064000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>-53833000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>-23542000.0</v>
       </c>
-      <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
+      <c r="DC4"/>
     </row>
-    <row r="5" spans="1:106">
+    <row r="5" spans="1:107">
       <c r="A5" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>24400000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-20500000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-3900000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-30500000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>15500000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>13100000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>10900000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-37600000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>8800000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-16400000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>32700000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1700000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>7200000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-18200000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>17500000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-25600000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>10300000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-500000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>17700000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>30400000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>3300000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-44000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-12700000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-26400000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>23700000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>20100000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-600000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-32700000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>28300000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-1500000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>3800000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-41200000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>24300000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>10609000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>9700000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>1268000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-8677000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>7283000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>10342000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>52263000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>4479000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-136930000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>21060000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>26392000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>15350000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>6751000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>1042000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-9399000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>1955000.0</v>
       </c>
-      <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
+      <c r="DC5"/>
     </row>
-    <row r="6" spans="1:106">
+    <row r="6" spans="1:107">
       <c r="A6" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B6">
+        <v>-131900000.0</v>
+      </c>
+      <c r="C6">
         <v>-105000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-153900000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>36200000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>66700000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>8400000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>63000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-78800000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>44400000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>74800000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>96100000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>109400000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>47700000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-328700000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-18600000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>38700000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>9900000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-1084200000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>730700000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-11200000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>8800000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>25500000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>95800000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>89300000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>84500000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-58800000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>168900000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>127000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>80900000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>67700000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>94200000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>97200000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-114500000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-153600000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>49500000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>67000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>14700000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-40500000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>66200000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>51300000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-21900000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-2700000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>23200000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>37300000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>1500000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-29423000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-7668000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-23715000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-5254000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-205635000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>26538000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>102020000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>60644000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>66487000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-374215000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>431104000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-72296000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>116196000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-79064000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-53833000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-23542000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>23736000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-8691000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-16090000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-63126000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>36440000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>31343000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>52921000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-9374000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>1430000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-149637000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-12764000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>82225000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>33997000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-13929000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>60781000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-14543000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>43606000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>24153000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>26223000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-44814000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-71760000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>18975000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-14745000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-33122000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>93954000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>28186000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>3592000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-84433000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>55371000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-14800000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-8564000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>8710000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>1613000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>40260000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>12014000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-5047000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>17168000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>49608000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-30582000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>38379000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-28781000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>32296000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-19907000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>13984000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-20900000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:106">
+    <row r="7" spans="1:107">
       <c r="A7" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B7">
-        <v>-139880000.0</v>
+        <v>-102500000.0</v>
       </c>
       <c r="C7">
+        <v>87100000.0</v>
+      </c>
+      <c r="D7">
         <v>-36700000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-70700000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-34590000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-63600000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>121300000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-63100000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-58200000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-17000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>66300000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>15200000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-71300000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>40700000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>75000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-119100000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-81700000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-18700000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-64200000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-97300000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-107200000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>19300000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>110600000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-16100000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-36000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>35100000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>78600000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-19400000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-85000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>23900000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-13400000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>8500000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-71900000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-22800000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-38400000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-20700000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-64200000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>11700000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>40600000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-27600000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-25500000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>17000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>25100000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-20200000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-91700000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-10654000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-1987000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-29356000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-55003000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>31207000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>156000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>172000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-31921000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>25232000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-17473000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-25285000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-63272000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-11409000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-8784000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>23845000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-23224000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>36677000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-8850000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-17149000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-44396000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>26761000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>11016000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-9624000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-10296000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>18837000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>1339000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-1040000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-35176000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>36922000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-32630000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>26258000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-48073000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>30353000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-10405000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>9595000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-50600000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>2234000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>31414000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>22865000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-40103000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>25681000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-13563000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-20741000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-32461000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>50688000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>10781000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-22180000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-20037000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>605000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>26626000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-21301000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-15588000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-4549000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>33817000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-17809000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-11197000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>10429000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>36090000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>-22981000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-29001000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-28900000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:106">
+    <row r="8" spans="1:107">
       <c r="A8" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>400000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>80900000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>99300000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-71300000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-69600000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>7100000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-85300000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-72800000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-76200000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>32200000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-47300000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>62300000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-34000000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>86700000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>14600000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-16500000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-28400000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>92800000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-66200000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-59800000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-22900000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>27100000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-76100000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-22000000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-44100000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>32400000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-9100000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-32000000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>5100000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>47000000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>24400000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-30500000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-31400000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>66470000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-27330000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-4211000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-43429000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>26392000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-6358000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-11684000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-39541000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>27533000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>-26148000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-5255000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>-21125000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>22428000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BH8">
         <v>-5013000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BI8">
         <v>-18704000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BJ8">
         <v>-15657000.0</v>
       </c>
-      <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
+      <c r="DC8"/>
     </row>
-    <row r="9" spans="1:106">
+    <row r="9" spans="1:107">
       <c r="A9" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B9">
+        <v>-79100000.0</v>
+      </c>
+      <c r="C9">
         <v>100300000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-59500000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-31000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-20100000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>72100000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-70800000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-100100000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-11900000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>12000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-21200000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>7400000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>400000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>80900000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>99300000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-71300000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-69600000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>7100000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-85300000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-72800000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-76200000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>32200000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-47300000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>62300000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-34000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>86700000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>14600000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-16500000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-28400000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>92800000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-66200000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-59800000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-22900000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>27100000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-76100000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-22000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-44100000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>32400000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-9100000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-32000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>5100000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>47000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>24400000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-30500000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-31400000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>66470000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-27330000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-4211000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-43429000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>26392000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-6358000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-11684000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-39541000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>27533000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-26148000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-5255000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-21125000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>22428000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-5013000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-18704000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-15657000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>41839000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-26335000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-32938000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-32822000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>30548000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-8396000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-8127000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-423000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>21023000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>-10551000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>-16564000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>-2858000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-12724000.0</v>
       </c>
-      <c r="BW9"/>
       <c r="BX9"/>
-      <c r="BY9">
+      <c r="BY9"/>
+      <c r="BZ9">
         <v>-51815000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>-48068000.0</v>
       </c>
-      <c r="CA9"/>
       <c r="CB9"/>
-      <c r="CC9">
+      <c r="CC9"/>
+      <c r="CD9">
         <v>-19987000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>7476000.0</v>
       </c>
-      <c r="CE9"/>
       <c r="CF9"/>
-      <c r="CG9">
+      <c r="CG9"/>
+      <c r="CH9">
         <v>-10810000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>-26253000.0</v>
       </c>
-      <c r="CI9"/>
       <c r="CJ9"/>
-      <c r="CK9">
+      <c r="CK9"/>
+      <c r="CL9">
         <v>4394000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>-15105000.0</v>
       </c>
-      <c r="CM9"/>
       <c r="CN9"/>
-      <c r="CO9">
+      <c r="CO9"/>
+      <c r="CP9">
         <v>-14365000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>-5592000.0</v>
       </c>
-      <c r="CQ9"/>
       <c r="CR9"/>
-      <c r="CS9">
+      <c r="CS9"/>
+      <c r="CT9">
         <v>-18268000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>47077000.0</v>
       </c>
-      <c r="CU9"/>
-      <c r="CV9">
+      <c r="CV9"/>
+      <c r="CW9">
         <v>8664000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>12015000.0</v>
       </c>
-      <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
-      <c r="DB9">
+      <c r="DB9"/>
+      <c r="DC9">
         <v>4800000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:106">
+    <row r="10" spans="1:107">
       <c r="A10" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B10">
+        <v>-15000000.0</v>
+      </c>
+      <c r="C10">
         <v>32500000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-8400000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-4000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-15700000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-63000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-32400000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-25900000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>9500000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-27000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>6100000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>11200000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-26100000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>17600000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-41100000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-12900000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-38800000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-13200000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-52900000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-27700000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-11700000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-10200000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>56900000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-24700000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-15700000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>12200000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>9300000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>16000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-36100000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-13000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-16900000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>2700000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-8400000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-8000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-2200000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>10100000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-20900000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-29800000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-1400000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>21200000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-15700000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>19100000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-28400000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>19600000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-22200000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-49880000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-9243000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-242000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-13035000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>31429000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-3884000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>7173000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-1414000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-7995000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-2152000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>4663000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-6728000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-6987000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-16881000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>8309000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>7226000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-15017000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-18864000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>7764000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-2235000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-4660000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-906000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-1433000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>1501000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>2200000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-4112000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-951000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>265000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-1688000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-4022000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>1708000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-4492000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>4691000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-6298000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-7766000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>5847000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-4183000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-384000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-443000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-5139000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-3478000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-9623000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-2230000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>6259000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>103000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-1927000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>-2639000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-1044000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-2849000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>-4903000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>7592000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>9784000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-12819000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-5166000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>1711000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>6453000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>904000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>-4311000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>5102000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>3512000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>-9500000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:106">
+    <row r="11" spans="1:107">
       <c r="A11" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>31100000.0</v>
       </c>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
       <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11">
         <v>-70000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-37300000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>20700000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-4400000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>11200000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-25700000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>63100000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>9600000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-28100000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>13700000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>68300000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-52000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>6500000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-45600000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>37200000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>6700000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-30800000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-55400000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>52000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>35200000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-43900000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>2100000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>52600000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>17600000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-22900000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-11000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>51700000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>15900000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-43200000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-43900000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>21600000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>31900000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-62400000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-37853000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>24886000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-26171000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>10138000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-33896000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>3899000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>16515000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>12897000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-2058000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>4230000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-17171000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-27757000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-33601000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>12068000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>43639000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-16748000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>36621000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>32952000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>24819000.0</v>
       </c>
-      <c r="BM11"/>
-      <c r="BN11">
+      <c r="BN11"/>
+      <c r="BO11">
         <v>27239000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>26188000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>14385000.0</v>
       </c>
-      <c r="BQ11"/>
       <c r="BR11"/>
-      <c r="BS11">
+      <c r="BS11"/>
+      <c r="BT11">
         <v>7891000.0</v>
       </c>
-      <c r="BT11"/>
       <c r="BU11"/>
-      <c r="BV11">
+      <c r="BV11"/>
+      <c r="BW11">
         <v>13491000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>3193000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>13697000.0</v>
       </c>
-      <c r="BY11"/>
-      <c r="BZ11">
+      <c r="BZ11"/>
+      <c r="CA11">
         <v>25512000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>21254000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>12216000.0</v>
       </c>
-      <c r="CC11"/>
-      <c r="CD11">
+      <c r="CD11"/>
+      <c r="CE11">
         <v>17372000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>2139000.0</v>
       </c>
-      <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
-      <c r="CL11">
+      <c r="CL11"/>
+      <c r="CM11">
         <v>35903000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>8085000.0</v>
       </c>
-      <c r="CN11"/>
-      <c r="CO11">
+      <c r="CO11"/>
+      <c r="CP11">
         <v>8615000.0</v>
       </c>
-      <c r="CP11"/>
-      <c r="CQ11">
+      <c r="CQ11"/>
+      <c r="CR11">
         <v>15379000.0</v>
       </c>
-      <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
-      <c r="CU11">
+      <c r="CU11"/>
+      <c r="CV11">
         <v>11928000.0</v>
       </c>
-      <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
+      <c r="DC11"/>
     </row>
-    <row r="12" spans="1:106">
+    <row r="12" spans="1:107">
       <c r="A12" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
-[...1 lines deleted...]
-      </c>
+      <c r="K12"/>
       <c r="L12">
         <v>-37300000.0</v>
       </c>
       <c r="M12">
+        <v>-37300000.0</v>
+      </c>
+      <c r="N12">
         <v>31600000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>48400000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-21400000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>21800000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>42600000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>84100000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-9300000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>14500000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>30800000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>26600000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-52600000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>77400000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>30100000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>42100000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-18700000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>30200000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>37200000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>17700000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>4200000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>29700000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>23900000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-85000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-2500000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3300000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>16400000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-5100000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-32800000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2300000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>22200000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>5100000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-1400000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>13700000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>13900000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>-2792000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>12753000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>11563000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>28176000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>-150706000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>519000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>12442000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>15850000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>167323000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>21557000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>18211000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>14989000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>37811000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>-2107000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>-2269000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>10785000.0</v>
       </c>
-      <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
+      <c r="DC12"/>
     </row>
-    <row r="13" spans="1:106">
+    <row r="13" spans="1:107">
       <c r="A13" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>49900000.0</v>
       </c>
       <c r="M13">
         <v>49900000.0</v>
       </c>
       <c r="N13">
+        <v>49900000.0</v>
+      </c>
+      <c r="O13">
         <v>-1200000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>44100000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>36900000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-82500000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-6500000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>61000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>15500000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-34800000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-26200000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>46000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>22400000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-45000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-16800000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>53300000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>20200000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-63700000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-7100000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>49400000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>21000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-59900000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>3200000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>43400000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>19800000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-15400000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-3200000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>16300000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-13600000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-11400000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>1900000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
@@ -38479,976 +38786,986 @@
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
+      <c r="DC13"/>
     </row>
-    <row r="14" spans="1:106">
+    <row r="14" spans="1:107">
       <c r="A14" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B14">
+        <v>225200000.0</v>
+      </c>
+      <c r="C14">
         <v>221600000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>152600000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>140600000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>138000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>525600000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>132700000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>128500000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>128400000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>130800000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>129400000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>134100000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>129500000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>118800000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>114000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>114300000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>109700000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>417500000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>57400000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>106300000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>100800000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>409900000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>35300000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>163600000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>100300000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>387500000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>61000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>101800000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>94800000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>106200000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>89700000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>109200000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>108100000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>112600000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>80800000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>97500000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>92500000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>104000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>45800000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>89900000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>88700000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>364300000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>95100000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>96600000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>95300000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>390800000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>113939000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>109582000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>86040000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>217918000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>29780000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>63587000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>42678000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>171280000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>17156000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>1784000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>42638000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>163973000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>40748000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>40289000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>39296000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>117928000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>39530000.0</v>
       </c>
-      <c r="BL14">
-[...1 lines deleted...]
-      </c>
       <c r="BM14">
+        <v>0.0</v>
+      </c>
+      <c r="BN14">
         <v>38370000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>147769000.0</v>
       </c>
-      <c r="BO14"/>
       <c r="BP14"/>
-      <c r="BQ14">
+      <c r="BQ14"/>
+      <c r="BR14">
         <v>36932000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>40398000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>35935000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>35984000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>35452000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>36068000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>36330000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>36282000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>36990000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>38225000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>38092000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>38339000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>37755000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>39080000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>40195000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>40429000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>38648000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>40811000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>40197000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>39638000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>38946000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>40313000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>39988000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>39561000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>38960000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>39117000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>37878000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>38403000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>38015000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>37475000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>36799000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>36650000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>35443000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>36673000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>37178000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>36863000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>37502000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>33900000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:106">
+    <row r="15" spans="1:107">
       <c r="A15" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B15">
+        <v>111900000.0</v>
+      </c>
+      <c r="C15">
         <v>112500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112400000.0</v>
       </c>
       <c r="D15">
         <v>112400000.0</v>
       </c>
       <c r="E15">
-        <v>112300000.0</v>
+        <v>112400000.0</v>
       </c>
       <c r="F15">
         <v>112300000.0</v>
       </c>
       <c r="G15">
         <v>112300000.0</v>
       </c>
       <c r="H15">
+        <v>112300000.0</v>
+      </c>
+      <c r="I15">
         <v>112200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112000000.0</v>
       </c>
       <c r="J15">
         <v>112000000.0</v>
       </c>
       <c r="K15">
-        <v>112400000.0</v>
+        <v>112000000.0</v>
       </c>
       <c r="L15">
         <v>112400000.0</v>
       </c>
       <c r="M15">
+        <v>112400000.0</v>
+      </c>
+      <c r="N15">
         <v>112100000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>115900000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>117200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93600000.0</v>
       </c>
       <c r="Q15">
         <v>93600000.0</v>
       </c>
       <c r="R15">
-        <v>95000000.0</v>
+        <v>93600000.0</v>
       </c>
       <c r="S15">
         <v>95000000.0</v>
       </c>
       <c r="T15">
         <v>95000000.0</v>
       </c>
       <c r="U15">
+        <v>95000000.0</v>
+      </c>
+      <c r="V15">
         <v>94800000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>75000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74900000.0</v>
       </c>
       <c r="X15">
         <v>74900000.0</v>
       </c>
       <c r="Y15">
-        <v>74800000.0</v>
+        <v>74900000.0</v>
       </c>
       <c r="Z15">
         <v>74800000.0</v>
       </c>
       <c r="AA15">
-        <v>74600000.0</v>
+        <v>74800000.0</v>
       </c>
       <c r="AB15">
         <v>74600000.0</v>
       </c>
       <c r="AC15">
-        <v>74700000.0</v>
+        <v>74600000.0</v>
       </c>
       <c r="AD15">
         <v>74700000.0</v>
       </c>
       <c r="AE15">
+        <v>74700000.0</v>
+      </c>
+      <c r="AF15">
         <v>74500000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>59500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59400000.0</v>
       </c>
       <c r="AH15">
         <v>59400000.0</v>
       </c>
       <c r="AI15">
         <v>59400000.0</v>
       </c>
       <c r="AJ15">
         <v>59400000.0</v>
       </c>
       <c r="AK15">
         <v>59400000.0</v>
       </c>
       <c r="AL15">
         <v>59400000.0</v>
       </c>
       <c r="AM15">
-        <v>51800000.0</v>
+        <v>59400000.0</v>
       </c>
       <c r="AN15">
         <v>51800000.0</v>
       </c>
       <c r="AO15">
+        <v>51800000.0</v>
+      </c>
+      <c r="AP15">
         <v>53100000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>53500000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>53800000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>54100000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>39400000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>39396000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>39400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39300000.0</v>
       </c>
       <c r="AW15">
         <v>39300000.0</v>
       </c>
       <c r="AX15">
+        <v>39300000.0</v>
+      </c>
+      <c r="AY15">
         <v>39262000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>39225000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>30658000.0</v>
       </c>
-      <c r="BA15">
-[...1 lines deleted...]
-      </c>
       <c r="BB15">
+        <v>0.0</v>
+      </c>
+      <c r="BC15">
         <v>49075000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>24480000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>24631000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>19665000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>19959000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>20258000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>20444000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>15351000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>15432000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>15455000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>15460000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>15451000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>15442000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>15377000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>15360000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>30719000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>31097000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>31157000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>31269000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>31534000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>26337000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>26314000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>26243000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>26154000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>26107000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>25954000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>25946000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>27045000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>27027000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>26941000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>26850000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>16049000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>18399000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>15944000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>15910000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>15839000.0</v>
       </c>
-      <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
+      <c r="DC15"/>
     </row>
-    <row r="16" spans="1:106">
+    <row r="16" spans="1:107">
       <c r="A16" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B16">
+        <v>397100000.0</v>
+      </c>
+      <c r="C16">
         <v>529000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>634000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>787900000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>751700000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>685000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>676600000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>613600000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>692400000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>648000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>573200000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>477100000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>367700000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>320000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>648700000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>667300000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>628600000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>618700000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1702900000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>972200000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>983400000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>974600000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>949100000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>853300000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>764000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>679500000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>738300000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>569400000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>442400000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>361500000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>293800000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>199600000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>102400000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>216900000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>370500000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>321000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>254000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>239300000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>279800000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>213600000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>162300000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>184200000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>186900000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>163700000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>126400000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>124900000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>154323000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>161991000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>185706000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>190960000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>396595000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>370057000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>268037000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>207393000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>140906000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>515121000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>84017000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>156313000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>40117000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>119181000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>173014000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>196556000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>172820000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>181511000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>197601000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>260727000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>224287000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>192944000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>140023000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>149397000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>147967000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>297604000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>310368000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>228143000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>194146000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>208075000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>147294000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>161837000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>118231000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>94078000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>67855000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>112669000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>184429000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>165454000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>180199000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>213321000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>119367000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>91181000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>87589000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>172022000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>116651000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>131451000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>140015000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>131305000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>129692000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>89432000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>77418000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>82465000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>65297000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>15689000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>46271000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>7892000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>36673000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>4377000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>24284000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>10300000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:106">
+    <row r="17" spans="1:107">
       <c r="A17" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -39511,458 +39828,466 @@
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
+      <c r="DC17"/>
     </row>
-    <row r="18" spans="1:106">
+    <row r="18" spans="1:107">
       <c r="A18" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B18">
+        <v>164600000.0</v>
+      </c>
+      <c r="C18">
         <v>127600000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>280100000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>129900000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>191000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>124100000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>180400000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>33000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>182300000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>194100000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>249400000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>233500000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>168000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>173000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>251000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>134700000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>112100000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>151800000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>133900000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>96800000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>106500000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>103400000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>195900000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>146100000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>166200000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>193500000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>246900000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>210300000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>157200000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>198500000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>170600000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>165100000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>94500000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>156000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>110900000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>139900000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>106300000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>126800000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>150800000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>111200000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>138100000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>124000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>161500000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>109900000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>52700000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>14045000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>115895000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>87594000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>98366000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>84021000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>87612000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>133655000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>68491000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>119447000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>77112000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>80396000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-1274000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>30387000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>8356000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>16329000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-2826000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>46978000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>26880000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>3048000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-49813000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>51241000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>51539000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>66415000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>22739000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>52633000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>38706000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>35094000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>9917000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>72724000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>26264000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>81300000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>6415000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>67218000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>51923000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>56055000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-16785000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>47713000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>44778000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>43216000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-18292000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>79958000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>41942000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>15299000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-30470000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>60846000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>46127000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>8778000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>15910000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>32625000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>69801000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>13165000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>17021000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>41224000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>73560000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>19108000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>48376000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>55018000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>96883000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>27630000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>25778000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>47200000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:106">
+    <row r="19" spans="1:107">
       <c r="A19" t="s">
-        <v>220</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>221</v>
+      </c>
+      <c r="B19">
+        <v>-80100000.0</v>
+      </c>
       <c r="C19">
+        <v>33700000.0</v>
+      </c>
+      <c r="D19">
         <v>-2000400000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-142800000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-144200000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-203300000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>249300000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-242800000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-81000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-544000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>100000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-126800000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-1700000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-4700000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-2400000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>5500000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-5800000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-900000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>4900000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-132700000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-1800000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-2500000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-23800000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>27100000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-3900000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-146100000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-95500000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-92700000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-80100000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
@@ -39995,54 +40320,55 @@
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
+      <c r="DC19"/>
     </row>
-    <row r="20" spans="1:106">
+    <row r="20" spans="1:107">
       <c r="A20" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -40105,3050 +40431,3081 @@
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
+      <c r="DC20"/>
     </row>
-    <row r="21" spans="1:106">
+    <row r="21" spans="1:107">
       <c r="A21" t="s">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>223</v>
+      </c>
+      <c r="B21">
+        <v>-600000.0</v>
+      </c>
       <c r="C21">
+        <v>-600000.0</v>
+      </c>
+      <c r="D21">
         <v>1493500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-500000.0</v>
       </c>
       <c r="E21">
         <v>-500000.0</v>
       </c>
       <c r="F21">
         <v>-500000.0</v>
       </c>
       <c r="G21">
+        <v>-500000.0</v>
+      </c>
+      <c r="H21">
         <v>-400400000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...1 lines deleted...]
-      </c>
+      <c r="K21"/>
       <c r="L21">
         <v>-500000.0</v>
       </c>
       <c r="M21">
         <v>-500000.0</v>
       </c>
       <c r="N21">
-        <v>-400000.0</v>
+        <v>-500000.0</v>
       </c>
       <c r="O21">
         <v>-400000.0</v>
       </c>
       <c r="P21">
+        <v>-400000.0</v>
+      </c>
+      <c r="Q21">
         <v>-500000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-400000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-756500000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>688300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-400000.0</v>
       </c>
       <c r="U21">
         <v>-400000.0</v>
       </c>
       <c r="V21">
         <v>-400000.0</v>
       </c>
       <c r="W21">
+        <v>-400000.0</v>
+      </c>
+      <c r="X21">
         <v>-300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-400000.0</v>
       </c>
       <c r="Y21">
         <v>-400000.0</v>
       </c>
       <c r="Z21">
+        <v>-400000.0</v>
+      </c>
+      <c r="AA21">
         <v>-34800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-400000.0</v>
       </c>
       <c r="AB21">
         <v>-400000.0</v>
       </c>
       <c r="AC21">
-        <v>-300000.0</v>
+        <v>-400000.0</v>
       </c>
       <c r="AD21">
         <v>-300000.0</v>
       </c>
       <c r="AE21">
         <v>-300000.0</v>
       </c>
       <c r="AF21">
+        <v>-300000.0</v>
+      </c>
+      <c r="AG21">
         <v>-400000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-150300000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>14700000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-1900000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-2000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-31700000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-6700000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>356000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1900000.0</v>
       </c>
       <c r="AO21">
         <v>-1900000.0</v>
       </c>
       <c r="AP21">
+        <v>-1900000.0</v>
+      </c>
+      <c r="AQ21">
         <v>-16900000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-26900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1900000.0</v>
       </c>
       <c r="AS21">
         <v>-1900000.0</v>
       </c>
       <c r="AT21">
+        <v>-1900000.0</v>
+      </c>
+      <c r="AU21">
         <v>-2014000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-78480000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-50255000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-66251000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>924139000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-12213000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-3989000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-3985000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-4037000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-425202000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>392178000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-3955000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>147787000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-168000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-167000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-163000.0</v>
       </c>
-      <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
+      <c r="DC21"/>
     </row>
-    <row r="22" spans="1:106">
+    <row r="22" spans="1:107">
       <c r="A22" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B22">
+        <v>169800000.0</v>
+      </c>
+      <c r="C22">
         <v>101800000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>227000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>241500000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>203800000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>219600000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>238100000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>199000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>145900000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>187800000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>181800000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>202700000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>190100000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>211600000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>262500000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>301500000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>254200000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>216500000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>250800000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>207300000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>166500000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>123600000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>139100000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>56600000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>141700000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>136200000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>179800000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>193600000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>186800000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>204600000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>206700000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>186600000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>140100000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>268900000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>139100000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>143200000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>117400000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>110700000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>119300000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>115900000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>103700000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>104200000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>127800000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>114000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>90800000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>98512000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>104445000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>99557000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>90086000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>227025000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>84180000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>64465000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>60613000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>61031000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>39791000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>45154000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>17844000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>39465000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>41777000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>39368000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>37417000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>54891000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>93320000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>38030000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>19194000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>58683000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>72655000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>108881000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>25676000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>30242000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>38102000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>35192000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>32073000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>43992000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>48656000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>46227000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>31191000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>40052000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>43748000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>32245000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>8987000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>1659000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>10566000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>27760000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>12619000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>36267000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>25673000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>13626000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>-6836000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>177000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>-32336000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>10674000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>7127000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>12360000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>14598000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>11595000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>9626000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>18386000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>29154000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>31259000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>27619000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>74429000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>40009000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>33277000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>25246000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>19600000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:106">
+    <row r="23" spans="1:107">
       <c r="A23" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B23">
-        <v>-153600000.0</v>
+        <v>-29000000.0</v>
       </c>
       <c r="C23">
+        <v>-200000.0</v>
+      </c>
+      <c r="D23">
         <v>-6500000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-23100000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-15400000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-25700000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>249300000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-242800000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-81000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1100000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-100000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-126800000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-4700000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-348600000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-5800000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-9300000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-200000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>6100000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>900000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-900000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-100000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-170200000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-127100000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-51800000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-77000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-100000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-400000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-92700000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-80100000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-202900000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-131800000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-166300000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-107200000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-6900000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-200000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-10000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-500000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>500000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-2300000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-2900000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-2100000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>300000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>100000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>6200000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-300000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1118000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-3072000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>8100000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>7000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-10773000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-5494000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>5099000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2470000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-60748000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>6640000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-65202000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>11348000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-1750000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>705000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>3558000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>3694000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>4172000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>880000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-1851000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>2236000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>868000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>406000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>612000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>141000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>2423000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1575000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1160000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-809000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>2135000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>406000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1338000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>854000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>120000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1947000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>201000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>382000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>27775000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>1000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-1000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-76000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>47693000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-78000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-7000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-3875000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>20109000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-91979000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-33472000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-4024000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-26000000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-9070000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-26711000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-17976000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-21000000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-70000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-45465000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-11169000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-3565000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>-68831000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-44633000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-13756000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>-331600000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:106">
+    <row r="24" spans="1:107">
       <c r="A24" t="s">
-        <v>224</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>225</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-29299999.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>30799999.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-299999.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>700000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>500000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-1700000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>200000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-1300000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-402900000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>800000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-1200000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-1300000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-3300000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-3200000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1700000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-2200000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>5300000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>4900000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-300000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-600000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>107000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-1000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1500000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-2600000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>3500000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-2600000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-600000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-1300000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-100000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-1400000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-400000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>800000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>9100000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>100000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-1500000.0</v>
       </c>
-      <c r="AK24">
-[...1 lines deleted...]
-      </c>
       <c r="AL24">
+        <v>0.0</v>
+      </c>
+      <c r="AM24">
         <v>-900000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-3100000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-3300000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-2600000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>1300000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-2900000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>20000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-2000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-1971000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-5591000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-20459000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-2669000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-371000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-147000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-278000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-1684000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-1017000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>5000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>57408000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>11000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>10989000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-10965000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-26812000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>289000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>2279000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>852000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-1673000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>55000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-78000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-5077000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>1398000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-1370000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>366000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-230000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-1213000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-487000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-219000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>787000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-172000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-1137000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>357000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>1391000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-4666000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-2669000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>163000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-260000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-32907000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-2550000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>31082000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-455000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>1604000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-55000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>1910000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>650000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-4903000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-1079000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>-850000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>-2512000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>-162000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>1303000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>7406000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>20000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>-5161000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>-291000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>251868000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>3646000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>-2740000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>-134000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>263500000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:106">
+    <row r="25" spans="1:107">
       <c r="A25" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B25">
-        <v>266580000.0</v>
+        <v>19400000.0</v>
       </c>
       <c r="C25">
+        <v>39600000.0</v>
+      </c>
+      <c r="D25">
         <v>14200000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-16100000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5290000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>146400000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-163300000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>18400000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>15500000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>11800000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-43400000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>6500000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>14100000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3400000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-46500000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>7100000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>7900000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-250900000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>5400000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1100000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>7900000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-301500000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>5300000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>9300000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>7100000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-257500000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>3100000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>6600000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>13700000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>6500000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>6900000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>5200000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-5000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>13300000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>4200000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1600000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-7600000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1500000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>4000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>10400000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-269900000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-9300000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1300000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>2300000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-288403000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>4289000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-2890000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>8943000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-125769000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>3387000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-1477000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>14708000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-183835000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>45007000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>77909000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>30636000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-120976000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>42303000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>42349000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>3031000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>39457000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-17895000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>80811000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-6425000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-128136000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-6343000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-23397000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>2112000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-8924000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>3630000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>1919000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>2024000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-5344000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>1995000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>3138000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>1290000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-3889000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>1523000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>2851000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>1283000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>5738000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-3416000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-10711000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>6304000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-24333000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>2002000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>801000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>2978000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>5723000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>81154000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>2987000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>1499000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>3147000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>3628000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>2378000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>2923000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>9523000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>3210000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>966000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>326000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>-61254000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>1893000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>329000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>-910000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>38800000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:106">
+    <row r="26" spans="1:107">
       <c r="A26" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B26">
-        <v>-191500000.0</v>
+        <v>-58800000.0</v>
       </c>
       <c r="C26">
+        <v>-153000000.0</v>
+      </c>
+      <c r="D26">
         <v>-300000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-7700000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-15400000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-900000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-700000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-1600000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-22500000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>15600000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-41600000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-10900000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-4700000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-380700000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-147800000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-9300000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-200000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-194000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-1400000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-10400000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-100000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>100000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-100000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-10400000.0</v>
       </c>
-      <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>-100000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-400000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-7700000.0</v>
       </c>
-      <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26">
         <v>7900000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-200000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-7600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="AH26">
         <v>-100000.0</v>
       </c>
       <c r="AI26">
+        <v>-100000.0</v>
+      </c>
+      <c r="AJ26">
         <v>-200000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-10000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-500000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-1000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-100000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-8000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-102400000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-57900000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-54800000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-42800000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-7900000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-1149000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-300000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-9400000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-2400000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-82000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-12215000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-1809000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-4648000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>61862000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-8219000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-10075000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-23230000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-31602000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-48033000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-26297000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-9185000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-14100000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-21690000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-3111000.0</v>
       </c>
-      <c r="BM26"/>
-      <c r="BN26">
+      <c r="BN26"/>
+      <c r="BO26">
         <v>-65666000.0</v>
       </c>
-      <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
-      <c r="BR26">
+      <c r="BR26"/>
+      <c r="BS26">
         <v>-20332000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>-8498000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>-16460000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>-24762000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-22740000.0</v>
       </c>
-      <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
-      <c r="CD26">
+      <c r="CD26"/>
+      <c r="CE26">
         <v>-93105000.0</v>
       </c>
-      <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
-      <c r="CN26">
+      <c r="CN26"/>
+      <c r="CO26">
         <v>-13877000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>-3640000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>-5143000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>-18735000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>-2355000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>-6754000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>-8226000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>-26637000.0</v>
       </c>
-      <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
-      <c r="CY26">
+      <c r="CY26"/>
+      <c r="CZ26">
         <v>-314000.0</v>
       </c>
-      <c r="CZ26"/>
-      <c r="DA26">
+      <c r="DA26"/>
+      <c r="DB26">
         <v>-124432000.0</v>
       </c>
-      <c r="DB26">
+      <c r="DC26">
         <v>236500000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:106">
+    <row r="27" spans="1:107">
       <c r="A27" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B27">
+        <v>15300000.0</v>
+      </c>
+      <c r="C27">
         <v>8600000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>8500000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>10300000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>17800000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>9200000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>10400000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>9800000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>19400000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>7500000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>7700000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>9500000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>15300000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>6900000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>7100000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>9300000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>12300000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>8600000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>6800000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>8500000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>11600000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>6200000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>6000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>7700000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>10100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5900000.0</v>
       </c>
       <c r="AA27">
         <v>5900000.0</v>
       </c>
       <c r="AB27">
+        <v>5900000.0</v>
+      </c>
+      <c r="AC27">
         <v>11700000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>6900000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>6100000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>6700000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>5600000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>5100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5200000.0</v>
       </c>
       <c r="AI27">
         <v>5200000.0</v>
       </c>
       <c r="AJ27">
+        <v>5200000.0</v>
+      </c>
+      <c r="AK27">
         <v>5600000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>4600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4700000.0</v>
       </c>
       <c r="AM27">
         <v>4700000.0</v>
       </c>
       <c r="AN27">
         <v>4700000.0</v>
       </c>
       <c r="AO27">
+        <v>4700000.0</v>
+      </c>
+      <c r="AP27">
         <v>5600000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>4500000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>4600000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>4900000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>4200000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>3952000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="AV27">
         <v>4000000.0</v>
       </c>
       <c r="AW27">
+        <v>4000000.0</v>
+      </c>
+      <c r="AX27">
         <v>3600000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>4805000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>3182000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>3137000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>3637000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>3210000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>2746000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>3137000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>2594000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>2545000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>2487000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>2954000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>1750000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>1603000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>1615000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>2552000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>1236000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>1240000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>1510000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>3271000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>1240000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>8695000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>3630000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>1919000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>1892000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>8418000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>773000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>1170000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>1520000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>6062000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>1201000.0</v>
       </c>
-      <c r="CB27"/>
-      <c r="CC27">
+      <c r="CC27"/>
+      <c r="CD27">
         <v>1357000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>1677000.0</v>
       </c>
-      <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
-      <c r="CK27">
+      <c r="CK27"/>
+      <c r="CL27">
         <v>3242000.0</v>
       </c>
-      <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
+      <c r="DC27"/>
     </row>
-    <row r="28" spans="1:106">
+    <row r="28" spans="1:107">
       <c r="A28" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B28">
+        <v>-200300000.0</v>
+      </c>
+      <c r="C28">
         <v>-266100000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1374300000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-120600000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-128200000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-113700000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-513400000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-114300000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-135000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>283500000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-154500000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-123700000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-117300000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-497000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-265400000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-103400000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-94200000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-1045500000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>591900000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-106700000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-95300000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-75400000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-75300000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-85700000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-75200000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-109700000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-75400000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-82700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-75000000.0</v>
       </c>
       <c r="AD28">
         <v>-75000000.0</v>
       </c>
       <c r="AE28">
         <v>-75000000.0</v>
       </c>
       <c r="AF28">
+        <v>-75000000.0</v>
+      </c>
+      <c r="AG28">
         <v>-67500000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-209800000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-44900000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-61500000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-71400000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-91600000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-66600000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>304100000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-56600000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-157400000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-128000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-135400000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-92600000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-49200000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-41327000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-117972000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-90850000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-100951000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>885221000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-60927000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-31357000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-6163000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-51943000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-451332000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>293162000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-35502000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>96517000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-67754000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-43350000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-21005000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-25521000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-36423000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-17465000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-13368000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-14723000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-15119000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-14892000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-30743000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-51569000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-188113000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-46645000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>72795000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-39508000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-40980000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-20347000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-19821000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-23880000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-29103000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-25166000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-25360000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-119043000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-25542000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-25055000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-12280000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-15216000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-13097000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-12926000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-15991000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-6365000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-61306000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-12439000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-6121000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-30162000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-27029000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-989000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-23371000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-26639000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-23968000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-44529000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-9706000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-335667000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-68233000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-44797000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-11660000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-331600000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:106">
+    <row r="29" spans="1:107">
       <c r="A29" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B29">
+        <v>329300000.0</v>
+      </c>
+      <c r="C29">
         <v>446600000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>472200000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>299600000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>339100000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>325400000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>327100000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>278300000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>260400000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>335300000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>339500000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>359900000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>280400000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>420100000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>430600000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>319000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>325300000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>390700000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>283600000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>228200000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>191600000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>271100000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>298200000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>226800000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>236700000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>329200000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>339800000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>302400000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>236000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>345600000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>301000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>331000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>202500000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>272800000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>197700000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>221500000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>164100000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>213000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>217100000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>180100000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>191000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>220600000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>237500000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>196200000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>108300000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>179380000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>222577000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>184844000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>149299000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>188033000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>137131000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>187270000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>95767000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>152394000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>101766000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>115100000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>34945000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>108697000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>71634000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>101233000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>63950000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>138879000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>102457000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>94080000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>14504000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>96838000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>68045000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>90569000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>50679000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>87337000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>71343000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>66181000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>44461000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>117337000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>53159000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>102417000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>27236000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>100076000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>66764000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>79276000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>516000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>74053000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>74852000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>75215000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>18626000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>112117000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>62999000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>41536000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>-1309000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>95918000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>72917000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>37347000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>38695000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>67666000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>89457000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>39714000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>43179000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>76381000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>111182000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>57438000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>68425000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>100497000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>128118000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>65049000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>45384000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>85300000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:106">
+    <row r="30" spans="1:107">
       <c r="A30" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B30">
+        <v>-260899999.0</v>
+      </c>
+      <c r="C30">
         <v>-285500000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-2000400000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-142800000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-144200000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-203300000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>249300000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-242800000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-81000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-544000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-88900000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-242200000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-115400000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-833700000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-183800000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-176900000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-221200000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-429400000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-144800000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-132700000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-87500000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-170200000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-127100000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-51800000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-77000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-278300000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-95500000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-92700000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-80100000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-202900000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-131800000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-166300000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-107200000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-381500000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-86700000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-83100000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-57800000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-186900000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-455000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-72200000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-55500000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-95300000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-78900000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-66300000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-57600000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-167516000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-112273000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-117709000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-53602000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-1278889000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-49666000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-53893000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-28960000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-33964000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-24649000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>22842000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-71739000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-89018000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-82944000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-111716000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-66487000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-89622000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-74725000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-92705000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-64262000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-45675000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-21583000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-22756000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-29310000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-34338000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-32867000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-32300000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-35031000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-43832000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-26108000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-21289000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-21958000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-32590000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-13508000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-27887000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-19970000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-26770000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-30334000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-64906000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-39468000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-2947000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-21716000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-25018000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-67133000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-34182000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-26411000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-33472000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-23864000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-35891000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-22168000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-26711000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-24855000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-32574000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-37606000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-43491000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-20340000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>206389000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-27589000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-40159000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-19740000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>225400000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>