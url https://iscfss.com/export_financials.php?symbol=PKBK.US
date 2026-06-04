--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -283,50 +283,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1163,51 +1166,53 @@
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>26</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>4575000.0</v>
+      </c>
       <c r="C2">
         <v>7968000.0</v>
       </c>
       <c r="D2">
         <v>4146000.0</v>
       </c>
       <c r="E2">
         <v>2664000.0</v>
       </c>
       <c r="F2">
         <v>1603000.0</v>
       </c>
       <c r="G2">
         <v>2338000.0</v>
       </c>
       <c r="H2">
         <v>2260000.0</v>
       </c>
       <c r="I2">
         <v>1390000.0</v>
       </c>
       <c r="J2">
         <v>719000.0</v>
       </c>
       <c r="K2">
@@ -1301,51 +1306,53 @@
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>29</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-200000.0</v>
+      </c>
       <c r="C5">
         <v>-337000.0</v>
       </c>
       <c r="D5">
         <v>-404000.0</v>
       </c>
       <c r="E5">
         <v>-526000.0</v>
       </c>
       <c r="F5">
         <v>245000.0</v>
       </c>
       <c r="G5">
         <v>463000.0</v>
       </c>
       <c r="H5">
         <v>58000.0</v>
       </c>
       <c r="I5">
         <v>-633000.0</v>
       </c>
       <c r="J5">
         <v>-130000.0</v>
       </c>
       <c r="K5">
@@ -1451,51 +1458,53 @@
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>32</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1568000.0</v>
+      </c>
       <c r="C8">
         <v>1556000.0</v>
       </c>
       <c r="D8">
         <v>1599000.0</v>
       </c>
       <c r="E8">
         <v>1668000.0</v>
       </c>
       <c r="F8">
         <v>1663000.0</v>
       </c>
       <c r="G8">
         <v>1694000.0</v>
       </c>
       <c r="H8">
         <v>1713000.0</v>
       </c>
       <c r="I8">
         <v>2319000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1658,51 +1667,51 @@
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12">
-        <v>170386000.0</v>
+        <v>156872000.0</v>
       </c>
       <c r="C12">
         <v>221527000.0</v>
       </c>
       <c r="D12">
         <v>187471000.0</v>
       </c>
       <c r="E12">
         <v>191516000.0</v>
       </c>
       <c r="F12">
         <v>609904000.0</v>
       </c>
       <c r="G12">
         <v>478483000.0</v>
       </c>
       <c r="H12">
         <v>218220000.0</v>
       </c>
       <c r="I12">
         <v>37931000.0</v>
       </c>
       <c r="J12">
         <v>52443000.0</v>
       </c>
@@ -1737,51 +1746,53 @@
         <v>4624000.0</v>
       </c>
       <c r="U12">
         <v>6183916.0</v>
       </c>
       <c r="V12">
         <v>4377196.0</v>
       </c>
       <c r="W12">
         <v>1780280.0</v>
       </c>
       <c r="X12">
         <v>2542256.0</v>
       </c>
       <c r="Y12">
         <v>3515376.0</v>
       </c>
       <c r="Z12">
         <v>4627000.0</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>37</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>1243000.0</v>
+      </c>
       <c r="C13">
         <v>1231000.0</v>
       </c>
       <c r="D13">
         <v>1224000.0</v>
       </c>
       <c r="E13">
         <v>1223000.0</v>
       </c>
       <c r="F13">
         <v>1218000.0</v>
       </c>
       <c r="G13">
         <v>1214000.0</v>
       </c>
       <c r="H13">
         <v>1213000.0</v>
       </c>
       <c r="I13">
         <v>1095000.0</v>
       </c>
       <c r="J13">
         <v>830000.0</v>
       </c>
       <c r="K13">
@@ -2355,51 +2366,53 @@
         <v>460795000.0</v>
       </c>
       <c r="U23">
         <v>359996771.0</v>
       </c>
       <c r="V23">
         <v>297810444.0</v>
       </c>
       <c r="W23">
         <v>224338563.0</v>
       </c>
       <c r="X23">
         <v>174003639.0</v>
       </c>
       <c r="Y23">
         <v>130903394.0</v>
       </c>
       <c r="Z23">
         <v>81955000.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>48</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>13403000.0</v>
+      </c>
       <c r="C24">
         <v>188300000.0</v>
       </c>
       <c r="D24">
         <v>168111000.0</v>
       </c>
       <c r="E24">
         <v>126071000.0</v>
       </c>
       <c r="F24">
         <v>120882000.0</v>
       </c>
       <c r="G24">
         <v>267218000.0</v>
       </c>
       <c r="H24">
         <v>148053000.0</v>
       </c>
       <c r="I24">
         <v>118053000.0</v>
       </c>
       <c r="J24">
         <v>128053000.0</v>
       </c>
       <c r="K24">
@@ -2485,51 +2498,53 @@
       <c r="M25">
         <v>62755000.0</v>
       </c>
       <c r="N25"/>
       <c r="O25">
         <v>43851000.0</v>
       </c>
       <c r="P25">
         <v>74010000.0</v>
       </c>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>50</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>13523000.0</v>
+      </c>
       <c r="C26">
         <v>14760000.0</v>
       </c>
       <c r="D26">
         <v>16387000.0</v>
       </c>
       <c r="E26">
         <v>18744000.0</v>
       </c>
       <c r="F26">
         <v>23269000.0</v>
       </c>
       <c r="G26">
         <v>21106000.0</v>
       </c>
       <c r="H26">
         <v>1399128000.0</v>
       </c>
       <c r="I26">
         <v>32391000.0</v>
       </c>
       <c r="J26">
         <v>40259000.0</v>
       </c>
       <c r="K26">
@@ -2651,97 +2666,101 @@
         <v>35698000.0</v>
       </c>
       <c r="U28">
         <v>28667454.0</v>
       </c>
       <c r="V28">
         <v>47782500.0</v>
       </c>
       <c r="W28">
         <v>18598446.0</v>
       </c>
       <c r="X28">
         <v>7797867.0</v>
       </c>
       <c r="Y28">
         <v>1433314.0</v>
       </c>
       <c r="Z28">
         <v>-4627000.0</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>53</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>467596000.0</v>
+      </c>
       <c r="C29">
         <v>488048000.0</v>
       </c>
       <c r="D29">
         <v>452053000.0</v>
       </c>
       <c r="E29">
         <v>392105000.0</v>
       </c>
       <c r="F29">
         <v>353243000.0</v>
       </c>
       <c r="G29">
         <v>467663000.0</v>
       </c>
       <c r="H29">
         <v>325158000.0</v>
       </c>
       <c r="I29">
         <v>270386000.0</v>
       </c>
       <c r="J29">
         <v>246862000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>54</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>11257000.0</v>
+      </c>
       <c r="C30">
         <v>9659000.0</v>
       </c>
       <c r="D30">
         <v>8555000.0</v>
       </c>
       <c r="E30">
         <v>8768000.0</v>
       </c>
       <c r="F30">
         <v>7681000.0</v>
       </c>
       <c r="G30">
         <v>8772000.0</v>
       </c>
       <c r="H30">
         <v>6069000.0</v>
       </c>
       <c r="I30">
         <v>5191000.0</v>
       </c>
       <c r="J30">
         <v>4025000.0</v>
       </c>
       <c r="K30">
@@ -2856,51 +2875,51 @@
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>57</v>
       </c>
       <c r="B33">
-        <v>5506000.0</v>
+        <v>2081307000.0</v>
       </c>
       <c r="C33">
         <v>1911050000.0</v>
       </c>
       <c r="D33">
         <v>1835017000.0</v>
       </c>
       <c r="E33">
         <v>1784631000.0</v>
       </c>
       <c r="F33">
         <v>1518860000.0</v>
       </c>
       <c r="G33">
         <v>1591067000.0</v>
       </c>
       <c r="H33">
         <v>34726000.0</v>
       </c>
       <c r="I33">
         <v>39174000.0</v>
       </c>
       <c r="J33">
         <v>47284000.0</v>
       </c>
@@ -2986,51 +3005,51 @@
         <v>7523000.0</v>
       </c>
       <c r="N34"/>
       <c r="O34">
         <v>5339000.0</v>
       </c>
       <c r="P34">
         <v>3982000.0</v>
       </c>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>59</v>
       </c>
       <c r="B35">
-        <v>1728412000.0</v>
+        <v>31674000.0</v>
       </c>
       <c r="C35">
         <v>203145000.0</v>
       </c>
       <c r="D35">
         <v>182210000.0</v>
       </c>
       <c r="E35">
         <v>140236000.0</v>
       </c>
       <c r="F35">
         <v>134071000.0</v>
       </c>
       <c r="G35">
         <v>280944000.0</v>
       </c>
       <c r="H35">
         <v>148053000.0</v>
       </c>
       <c r="I35">
         <v>118053000.0</v>
       </c>
       <c r="J35">
         <v>128053000.0</v>
       </c>
@@ -3063,51 +3082,53 @@
       </c>
       <c r="T35">
         <v>42907000.0</v>
       </c>
       <c r="U35">
         <v>37510000.0</v>
       </c>
       <c r="V35">
         <v>19774360.0</v>
       </c>
       <c r="W35">
         <v>7278726.0</v>
       </c>
       <c r="X35">
         <v>1590123.0</v>
       </c>
       <c r="Y35">
         <v>4948690.0</v>
       </c>
       <c r="Z35"/>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>60</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>50990000.0</v>
+      </c>
       <c r="C36">
         <v>46281000.0</v>
       </c>
       <c r="D36">
         <v>48132000.0</v>
       </c>
       <c r="E36">
         <v>40497000.0</v>
       </c>
       <c r="F36">
         <v>40067000.0</v>
       </c>
       <c r="G36">
         <v>38225000.0</v>
       </c>
       <c r="H36">
         <v>-34726000.0</v>
       </c>
       <c r="I36">
         <v>-39174000.0</v>
       </c>
       <c r="J36">
         <v>-7562000.0</v>
       </c>
       <c r="K36">
@@ -3271,102 +3292,104 @@
         <v>416610000.0</v>
       </c>
       <c r="U38">
         <v>311121197.0</v>
       </c>
       <c r="V38">
         <v>255464116.0</v>
       </c>
       <c r="W38">
         <v>186007847.0</v>
       </c>
       <c r="X38">
         <v>146300561.0</v>
       </c>
       <c r="Y38">
         <v>97787210.0</v>
       </c>
       <c r="Z38">
         <v>77078000.0</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>63</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>-11257000.0</v>
+      </c>
       <c r="C39"/>
       <c r="D39">
         <v>190481000.0</v>
       </c>
       <c r="E39">
         <v>192468000.0</v>
       </c>
       <c r="F39">
         <v>605888000.0</v>
       </c>
       <c r="G39">
         <v>467512000.0</v>
       </c>
       <c r="H39">
         <v>202403000.0</v>
       </c>
       <c r="I39">
         <v>164786000.0</v>
       </c>
       <c r="J39">
         <v>53386000.0</v>
       </c>
       <c r="K39">
         <v>84365000.0</v>
       </c>
       <c r="L39">
         <v>5652000.0</v>
       </c>
       <c r="M39">
         <v>5759000.0</v>
       </c>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>64</v>
       </c>
       <c r="B40">
-        <v>196506000.0</v>
+        <v>1758669000.0</v>
       </c>
       <c r="C40">
         <v>1631050000.0</v>
       </c>
       <c r="D40">
         <v>1552827000.0</v>
       </c>
       <c r="E40">
         <v>1575981000.0</v>
       </c>
       <c r="F40">
         <v>1768410000.0</v>
       </c>
       <c r="G40">
         <v>1592443000.0</v>
       </c>
       <c r="H40">
         <v>-2260000.0</v>
       </c>
       <c r="I40">
         <v>-1390000.0</v>
       </c>
       <c r="J40">
         <v>-86150000.0</v>
       </c>
@@ -3474,51 +3497,51 @@
       </c>
       <c r="U41">
         <v>4508000.0</v>
       </c>
       <c r="V41">
         <v>2594000.0</v>
       </c>
       <c r="W41">
         <v>1546000.0</v>
       </c>
       <c r="X41">
         <v>1224000.0</v>
       </c>
       <c r="Y41">
         <v>779000.0</v>
       </c>
       <c r="Z41">
         <v>958000.0</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>66</v>
       </c>
       <c r="B42">
-        <v>324518000.0</v>
+        <v>125479000.0</v>
       </c>
       <c r="C42">
         <v>130507000.0</v>
       </c>
       <c r="D42">
         <v>133685000.0</v>
       </c>
       <c r="E42">
         <v>133186000.0</v>
       </c>
       <c r="F42">
         <v>132436000.0</v>
       </c>
       <c r="G42">
         <v>131974000.0</v>
       </c>
       <c r="H42">
         <v>131691000.0</v>
       </c>
       <c r="I42">
         <v>109792000.0</v>
       </c>
       <c r="J42">
         <v>78925000.0</v>
       </c>
@@ -3641,51 +3664,53 @@
       <c r="O44">
         <v>16065000.0</v>
       </c>
       <c r="P44">
         <v>15868000.0</v>
       </c>
       <c r="Q44">
         <v>15683000.0</v>
       </c>
       <c r="R44">
         <v>15508000.0</v>
       </c>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>69</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>12979000.0</v>
+      </c>
       <c r="C45">
         <v>12384000.0</v>
       </c>
       <c r="D45">
         <v>12265000.0</v>
       </c>
       <c r="E45">
         <v>12370000.0</v>
       </c>
       <c r="F45">
         <v>12220000.0</v>
       </c>
       <c r="G45">
         <v>6698000.0</v>
       </c>
       <c r="H45">
         <v>6946000.0</v>
       </c>
       <c r="I45">
         <v>6783000.0</v>
       </c>
       <c r="J45">
         <v>7025000.0</v>
       </c>
       <c r="K45">
@@ -3869,51 +3894,53 @@
         <v>3217000.0</v>
       </c>
       <c r="U47">
         <v>3432000.0</v>
       </c>
       <c r="V47">
         <v>3080000.0</v>
       </c>
       <c r="W47">
         <v>3247000.0</v>
       </c>
       <c r="X47">
         <v>3239000.0</v>
       </c>
       <c r="Y47">
         <v>2595000.0</v>
       </c>
       <c r="Z47">
         <v>568000.0</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>72</v>
       </c>
-      <c r="B48"/>
+      <c r="B48">
+        <v>197671000.0</v>
+      </c>
       <c r="C48">
         <v>168347000.0</v>
       </c>
       <c r="D48">
         <v>149437000.0</v>
       </c>
       <c r="E48">
         <v>131706000.0</v>
       </c>
       <c r="F48">
         <v>98017000.0</v>
       </c>
       <c r="G48">
         <v>66794000.0</v>
       </c>
       <c r="H48">
         <v>44143000.0</v>
       </c>
       <c r="I48">
         <v>42079000.0</v>
       </c>
       <c r="J48">
         <v>39184000.0</v>
       </c>
       <c r="K48">
@@ -4001,52 +4028,56 @@
       </c>
       <c r="N49">
         <v>0.0</v>
       </c>
       <c r="O49">
         <v>21068000.0</v>
       </c>
       <c r="P49">
         <v>17808000.0</v>
       </c>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>74</v>
       </c>
-      <c r="B50"/>
-      <c r="C50"/>
+      <c r="B50">
+        <v>130000000.0</v>
+      </c>
+      <c r="C50">
+        <v>125000000.0</v>
+      </c>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50">
         <v>112150000.0</v>
       </c>
       <c r="I50">
         <v>68650000.0</v>
       </c>
       <c r="J50">
         <v>86150000.0</v>
       </c>
       <c r="K50">
         <v>39500000.0</v>
       </c>
       <c r="L50">
         <v>24150000.0</v>
       </c>
       <c r="M50">
         <v>23202000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
@@ -4121,51 +4152,53 @@
       </c>
       <c r="T51">
         <v>40322000.0</v>
       </c>
       <c r="U51">
         <v>34851370.0</v>
       </c>
       <c r="V51">
         <v>52159500.0</v>
       </c>
       <c r="W51">
         <v>20378726.0</v>
       </c>
       <c r="X51">
         <v>10340123.0</v>
       </c>
       <c r="Y51">
         <v>4948690.0</v>
       </c>
       <c r="Z51"/>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>76</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>130000000.0</v>
+      </c>
       <c r="C52">
         <v>145000000.0</v>
       </c>
       <c r="D52">
         <v>125000000.0</v>
       </c>
       <c r="E52">
         <v>83150000.0</v>
       </c>
       <c r="F52">
         <v>20000000.0</v>
       </c>
       <c r="G52">
         <v>56500000.0</v>
       </c>
       <c r="H52">
         <v>112150000.0</v>
       </c>
       <c r="I52">
         <v>68650000.0</v>
       </c>
       <c r="J52">
         <v>86150000.0</v>
       </c>
       <c r="K52">
@@ -4184,51 +4217,51 @@
       <c r="P52">
         <v>10000000.0</v>
       </c>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52">
         <v>16192500.0</v>
       </c>
       <c r="W52">
         <v>13100000.0</v>
       </c>
       <c r="X52">
         <v>8750000.0</v>
       </c>
       <c r="Y52"/>
       <c r="Z52"/>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>77</v>
       </c>
       <c r="B53">
-        <v>13523000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="C53">
         <v>5551000.0</v>
       </c>
       <c r="D53">
         <v>7095000.0</v>
       </c>
       <c r="E53">
         <v>9366000.0</v>
       </c>
       <c r="F53">
         <v>13351000.0</v>
       </c>
       <c r="G53">
         <v>19882000.0</v>
       </c>
       <c r="H53">
         <v>26613000.0</v>
       </c>
       <c r="I53">
         <v>31278000.0</v>
       </c>
       <c r="J53">
         <v>37991000.0</v>
       </c>
@@ -4386,51 +4419,51 @@
       </c>
       <c r="U55">
         <v>359996771.0</v>
       </c>
       <c r="V55">
         <v>297810444.0</v>
       </c>
       <c r="W55">
         <v>224338563.0</v>
       </c>
       <c r="X55">
         <v>174003639.0</v>
       </c>
       <c r="Y55">
         <v>130903394.0</v>
       </c>
       <c r="Z55">
         <v>81955000.0</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>80</v>
       </c>
       <c r="B56">
-        <v>170386000.0</v>
+        <v>168129000.0</v>
       </c>
       <c r="C56">
         <v>231186000.0</v>
       </c>
       <c r="D56">
         <v>196026000.0</v>
       </c>
       <c r="E56">
         <v>200284000.0</v>
       </c>
       <c r="F56">
         <v>617585000.0</v>
       </c>
       <c r="G56">
         <v>487255000.0</v>
       </c>
       <c r="H56">
         <v>224289000.0</v>
       </c>
       <c r="I56">
         <v>43122000.0</v>
       </c>
       <c r="J56">
         <v>56468000.0</v>
       </c>
@@ -4466,51 +4499,51 @@
       </c>
       <c r="U56">
         <v>8279000.0</v>
       </c>
       <c r="V56">
         <v>13488767.0</v>
       </c>
       <c r="W56">
         <v>9428903.0</v>
       </c>
       <c r="X56">
         <v>9341631.0</v>
       </c>
       <c r="Y56">
         <v>7071713.0</v>
       </c>
       <c r="Z56">
         <v>4627000.0</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>81</v>
       </c>
       <c r="B57">
-        <v>196506000.0</v>
+        <v>1893244000.0</v>
       </c>
       <c r="C57">
         <v>1639018000.0</v>
       </c>
       <c r="D57">
         <v>1556973000.0</v>
       </c>
       <c r="E57">
         <v>1578645000.0</v>
       </c>
       <c r="F57">
         <v>1770013000.0</v>
       </c>
       <c r="G57">
         <v>1594781000.0</v>
       </c>
       <c r="H57">
         <v>2260000.0</v>
       </c>
       <c r="I57">
         <v>1390000.0</v>
       </c>
       <c r="J57">
         <v>719000.0</v>
       </c>
@@ -4686,66 +4719,66 @@
       <c r="Z59"/>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>84</v>
       </c>
       <c r="B60">
         <v>324518000.0</v>
       </c>
       <c r="C60">
         <v>300073000.0</v>
       </c>
       <c r="D60">
         <v>284317000.0</v>
       </c>
       <c r="E60">
         <v>266034000.0</v>
       </c>
       <c r="F60">
         <v>232361000.0</v>
       </c>
       <c r="G60">
         <v>200925000.0</v>
       </c>
       <c r="H60">
-        <v>177605000.0</v>
+        <v>179424000.0</v>
       </c>
       <c r="I60">
-        <v>153557000.0</v>
+        <v>154996000.0</v>
       </c>
       <c r="J60">
         <v>134780000.0</v>
       </c>
       <c r="K60">
-        <v>127134000.0</v>
+        <v>127090000.0</v>
       </c>
       <c r="L60">
-        <v>112040000.0</v>
+        <v>112207000.0</v>
       </c>
       <c r="M60">
-        <v>102905000.0</v>
+        <v>103050000.0</v>
       </c>
       <c r="N60">
         <v>93716000.0</v>
       </c>
       <c r="O60">
         <v>83543000.0</v>
       </c>
       <c r="P60">
         <v>77224000.0</v>
       </c>
       <c r="Q60">
         <v>70700000.0</v>
       </c>
       <c r="R60">
         <v>61973000.0</v>
       </c>
       <c r="S60">
         <v>40301000.0</v>
       </c>
       <c r="T60">
         <v>36417000.0</v>
       </c>
       <c r="U60">
         <v>30709160.0</v>
       </c>
@@ -4858,636 +4891,644 @@
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CQ62"/>
+  <dimension ref="A1:CR62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:95">
+    <row r="1" spans="1:96">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
+        <v>93</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
+        <v>102</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BL1" t="s">
         <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BP1" t="s">
         <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BT1" t="s">
         <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CF1" t="s">
         <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CJ1" t="s">
         <v>151</v>
       </c>
       <c r="CK1" t="s">
         <v>152</v>
       </c>
       <c r="CL1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CN1" t="s">
         <v>154</v>
       </c>
       <c r="CO1" t="s">
         <v>155</v>
       </c>
       <c r="CP1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
       </c>
-      <c r="CQ1" t="s">
+      <c r="CR1" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="2" spans="1:95">
+    <row r="2" spans="1:96">
       <c r="A2" t="s">
         <v>26</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>4650000.0</v>
+      </c>
       <c r="C2">
+        <v>4575000.0</v>
+      </c>
+      <c r="D2">
         <v>5189000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>6786000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>6970000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>7968000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>7112000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5052000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4398000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4146000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3843000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3730000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3143000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2664000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1082000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1485000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1029000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1603000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1248000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1833000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1428000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2338000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2079000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1754000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1968000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2260000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2041000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1792000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1786000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1390000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1211000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1116000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>731000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>719000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>769000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>627000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>620000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>655000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>581000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>597000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>473000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>494000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>514000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>507000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>442000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>445000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>449000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>462000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>454000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>423000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>422000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>475000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>527000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>537000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>631000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>615000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>605000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>618000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>656000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>640000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>674000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>828000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>865000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>785000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>872000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>821000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1342000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1289000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1458000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1563000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>1858000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>1808000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>2045000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1991000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>2036823.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>3708826.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>4201000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>289929000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>3530130.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>2992960.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>2590780.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>2594000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>2470790.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>2091611.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>193290000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1545675.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>1803186.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>1424450.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>1595531.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>1224398.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>288000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>1375111.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>1322056.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>107547000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>65609000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:95">
+    <row r="3" spans="1:96">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5541,52 +5582,53 @@
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
+      <c r="CR3"/>
     </row>
-    <row r="4" spans="1:95">
+    <row r="4" spans="1:96">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5640,486 +5682,493 @@
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
+      <c r="CR4"/>
     </row>
-    <row r="5" spans="1:95">
+    <row r="5" spans="1:96">
       <c r="A5" t="s">
         <v>29</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-203000.0</v>
+      </c>
       <c r="C5">
+        <v>-200000.0</v>
+      </c>
+      <c r="D5">
         <v>-227000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-251000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-285000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-337000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-267000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-406000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-430000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-404000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-643000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-510000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-465000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-526000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-617000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-262000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-188000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>245000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>347000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>369000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>380000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>463000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>503000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>642000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>573000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>58000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>61000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-54000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-272000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-633000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-961000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-797000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-623000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-130000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-143000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-211000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-303000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-349000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>318000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>337000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>210000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-165000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>60000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-142000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>185000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>165000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-16000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>112000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-92000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-235000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-818000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-858000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-757000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-745000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-632000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-570000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-619000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-626000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-539000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-569000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-737000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-693000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-829000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-811000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-1072000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-2867000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-678000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-3460000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-2728000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-2791000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-2494000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-1882000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-1485000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-790000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-492321.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-583283.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-353000.0</v>
       </c>
-      <c r="BZ5"/>
-      <c r="CA5">
+      <c r="CA5"/>
+      <c r="CB5">
         <v>-267000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-470674.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-350720.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-286000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-231148.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-125156.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-230479.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-71204.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>27737.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-157871.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>89231.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>57693.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>24000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>176387.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>198913.0</v>
       </c>
-      <c r="CP5"/>
       <c r="CQ5"/>
+      <c r="CR5"/>
     </row>
-    <row r="6" spans="1:95">
+    <row r="6" spans="1:96">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
+      <c r="AE6"/>
+      <c r="AF6">
         <v>110599000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>104866000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>82029000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>81940000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>63422000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>62581000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>62488000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>62300000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>62094000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>62076000.0</v>
       </c>
-      <c r="AO6">
-[...1 lines deleted...]
-      </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
-      <c r="BD6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BD6">
+        <v>0.0</v>
+      </c>
+      <c r="BE6"/>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
-      <c r="BH6"/>
+      <c r="BH6">
+        <v>0.0</v>
+      </c>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
+      <c r="CR6"/>
     </row>
-    <row r="7" spans="1:95">
+    <row r="7" spans="1:96">
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -6173,111 +6222,116 @@
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
+      <c r="CR7"/>
     </row>
-    <row r="8" spans="1:95">
+    <row r="8" spans="1:96">
       <c r="A8" t="s">
         <v>32</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1577000.0</v>
+      </c>
       <c r="C8">
+        <v>1568000.0</v>
+      </c>
+      <c r="D8">
         <v>1562000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1558000.0</v>
       </c>
       <c r="E8">
         <v>1558000.0</v>
       </c>
       <c r="F8">
+        <v>1558000.0</v>
+      </c>
+      <c r="G8">
         <v>1556000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>1551000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>1550000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>1600000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>1599000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1668000.0</v>
       </c>
       <c r="L8">
         <v>1668000.0</v>
       </c>
       <c r="M8">
         <v>1668000.0</v>
       </c>
       <c r="N8">
         <v>1668000.0</v>
       </c>
       <c r="O8">
+        <v>1668000.0</v>
+      </c>
+      <c r="P8">
         <v>1666000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1665000.0</v>
       </c>
       <c r="Q8">
         <v>1665000.0</v>
       </c>
       <c r="R8">
+        <v>1665000.0</v>
+      </c>
+      <c r="S8">
         <v>1663000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1688000.0</v>
       </c>
       <c r="T8">
         <v>1688000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>1688000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6308,518 +6362,523 @@
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
+      <c r="CR8"/>
     </row>
-    <row r="9" spans="1:95">
+    <row r="9" spans="1:96">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>136201000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>135709000.0</v>
       </c>
-      <c r="Q9"/>
-      <c r="R9">
+      <c r="R9"/>
+      <c r="S9">
         <v>135451000.0</v>
       </c>
-      <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
-      <c r="V9">
+      <c r="V9"/>
+      <c r="W9">
         <v>134989000.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9">
         <v>134769000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>134706000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>113704000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>113613000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>113561000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>112807000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>110599000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>104866000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>82029000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>81940000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>63422000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>62581000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>62488000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>62300000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>62094000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>62076000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>53995000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>53984000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>53227000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>52466000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>51698000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>51316000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51264000.0</v>
       </c>
       <c r="AV9">
         <v>51264000.0</v>
       </c>
       <c r="AW9">
         <v>51264000.0</v>
       </c>
       <c r="AX9">
+        <v>51264000.0</v>
+      </c>
+      <c r="AY9">
         <v>51204000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52665000.0</v>
       </c>
       <c r="AZ9">
         <v>52665000.0</v>
       </c>
       <c r="BA9">
+        <v>52665000.0</v>
+      </c>
+      <c r="BB9">
         <v>49035000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48869000.0</v>
       </c>
       <c r="BC9">
         <v>48869000.0</v>
       </c>
       <c r="BD9">
         <v>48869000.0</v>
       </c>
       <c r="BE9">
-        <v>45844000.0</v>
+        <v>48869000.0</v>
       </c>
       <c r="BF9">
         <v>45844000.0</v>
       </c>
       <c r="BG9">
         <v>45844000.0</v>
       </c>
       <c r="BH9">
         <v>45844000.0</v>
       </c>
-      <c r="BI9"/>
+      <c r="BI9">
+        <v>45844000.0</v>
+      </c>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
+      <c r="CR9"/>
     </row>
-    <row r="10" spans="1:95">
+    <row r="10" spans="1:96">
       <c r="A10" t="s">
         <v>34</v>
       </c>
       <c r="B10">
+        <v>110874000.0</v>
+      </c>
+      <c r="C10">
         <v>156863000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>159313000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>184254000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>209036000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>221527000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>172449000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>167678000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>171093000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>180376000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>126740000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>137497000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>145974000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>182150000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>193344000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>393241000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>503829000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>596553000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>623825000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>530794000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>504357000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>458601000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>442722000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>320923000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>283191000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>191607000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>7940000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>7210000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>4981000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>154471000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>5998000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>6319000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>5432000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>42113000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>4430000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>4733000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>4617000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>70720000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>3025000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>3648000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>3701000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>27429000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>4725000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>3530000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>3260000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>36238000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>3226000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>3163000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>3204000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>4278000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>3040000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>3598000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1602000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>2601000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1934000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>4401000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>4314000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>3733000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>69301000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>54685000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>38646000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>1477000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>51158000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>20201000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>9676000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>4099000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>19179000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>6277000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>11552000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>6700000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>5203000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>4005000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>6549000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>4624000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>3785208.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>3330339.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>5247000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>6183916.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>3500455.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>4267383.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>3759026.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>4377196.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>7230097.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>7900025.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>3545142.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>1780280.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>4947859.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>3727753.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>2206542.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>2542256.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>2908000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>1752622.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>3152653.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>3515000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>2775000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:95">
+    <row r="11" spans="1:96">
       <c r="A11" t="s">
         <v>35</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6873,1181 +6932,1194 @@
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
+      <c r="CR11"/>
     </row>
-    <row r="12" spans="1:95">
+    <row r="12" spans="1:96">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12">
-        <v>170386000.0</v>
+        <v>112463000.0</v>
       </c>
       <c r="C12">
+        <v>156872000.0</v>
+      </c>
+      <c r="D12">
         <v>159313000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>184254000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>209036000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>221527000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>178490000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>173936000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>177733000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>187471000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>134011000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>145919000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>154951000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>191516000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>203134000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>404144000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>515639000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>609904000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>638498000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>546925000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>522225000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>478483000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>464824000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>345315000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>309213000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>218220000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>36071000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>36651000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>35548000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>37931000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>38578000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>40554000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>41337000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>52443000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>44671000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>46584000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>47923000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>49253000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>40905000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>43788000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>45489000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>45698000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>49244000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>48965000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>51096000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>32241000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>32220000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>33570000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>34352000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>39973000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>19613000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>21129000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>20486000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>21941000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1934000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>4401000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>4314000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>26250000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>69301000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>54685000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>38646000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1477000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>51158000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>20201000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>9676000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>4099000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>19179000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>6277000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>11552000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>6700000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>5203000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>4005000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>6549000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>4624000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>3785208.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>3330339.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>5247000.0</v>
       </c>
-      <c r="BZ12"/>
-      <c r="CA12">
+      <c r="CA12"/>
+      <c r="CB12">
         <v>3500455.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>4267383.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>3759026.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>4377196.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>7230097.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>7900025.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>3545142.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>1780280.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>4947859.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>3727753.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>2206542.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>2542256.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>2908000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>1752622.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>3152653.0</v>
       </c>
-      <c r="CP12"/>
       <c r="CQ12"/>
+      <c r="CR12"/>
     </row>
-    <row r="13" spans="1:95">
+    <row r="13" spans="1:96">
       <c r="A13" t="s">
         <v>37</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>1252000.0</v>
+      </c>
       <c r="C13">
+        <v>1243000.0</v>
+      </c>
+      <c r="D13">
         <v>1237000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1233000.0</v>
       </c>
       <c r="E13">
         <v>1233000.0</v>
       </c>
       <c r="F13">
+        <v>1233000.0</v>
+      </c>
+      <c r="G13">
         <v>1231000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1226000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1225000.0</v>
       </c>
       <c r="I13">
         <v>1225000.0</v>
       </c>
       <c r="J13">
+        <v>1225000.0</v>
+      </c>
+      <c r="K13">
         <v>1224000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1223000.0</v>
       </c>
       <c r="L13">
         <v>1223000.0</v>
       </c>
       <c r="M13">
         <v>1223000.0</v>
       </c>
       <c r="N13">
         <v>1223000.0</v>
       </c>
       <c r="O13">
+        <v>1223000.0</v>
+      </c>
+      <c r="P13">
         <v>1221000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1220000.0</v>
       </c>
       <c r="Q13">
         <v>1220000.0</v>
       </c>
       <c r="R13">
-        <v>1218000.0</v>
+        <v>1220000.0</v>
       </c>
       <c r="S13">
         <v>1218000.0</v>
       </c>
       <c r="T13">
         <v>1218000.0</v>
       </c>
       <c r="U13">
+        <v>1218000.0</v>
+      </c>
+      <c r="V13">
         <v>1217000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1214000.0</v>
       </c>
       <c r="W13">
         <v>1214000.0</v>
       </c>
       <c r="X13">
-        <v>1213000.0</v>
+        <v>1214000.0</v>
       </c>
       <c r="Y13">
         <v>1213000.0</v>
       </c>
       <c r="Z13">
         <v>1213000.0</v>
       </c>
       <c r="AA13">
-        <v>1105000.0</v>
+        <v>1213000.0</v>
       </c>
       <c r="AB13">
         <v>1105000.0</v>
       </c>
       <c r="AC13">
+        <v>1105000.0</v>
+      </c>
+      <c r="AD13">
         <v>1104000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1095000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>1068000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>996000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>831000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>830000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>727000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>717000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>716000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>715000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>713000.0</v>
       </c>
       <c r="AN13">
         <v>713000.0</v>
       </c>
       <c r="AO13">
-        <v>650000.0</v>
+        <v>713000.0</v>
       </c>
       <c r="AP13">
         <v>650000.0</v>
       </c>
       <c r="AQ13">
+        <v>650000.0</v>
+      </c>
+      <c r="AR13">
         <v>642000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>634000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>626000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>621000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>620000.0</v>
       </c>
       <c r="AV13">
         <v>620000.0</v>
       </c>
       <c r="AW13">
         <v>620000.0</v>
       </c>
       <c r="AX13">
-        <v>619000.0</v>
+        <v>620000.0</v>
       </c>
       <c r="AY13">
         <v>619000.0</v>
       </c>
       <c r="AZ13">
         <v>619000.0</v>
       </c>
       <c r="BA13">
+        <v>619000.0</v>
+      </c>
+      <c r="BB13">
         <v>563000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>560000.0</v>
       </c>
       <c r="BC13">
         <v>560000.0</v>
       </c>
       <c r="BD13">
         <v>560000.0</v>
       </c>
       <c r="BE13">
-        <v>510000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="BF13">
         <v>510000.0</v>
       </c>
       <c r="BG13">
         <v>510000.0</v>
       </c>
       <c r="BH13">
         <v>510000.0</v>
       </c>
       <c r="BI13">
-        <v>465000.0</v>
+        <v>510000.0</v>
       </c>
       <c r="BJ13">
         <v>465000.0</v>
       </c>
       <c r="BK13">
         <v>465000.0</v>
       </c>
       <c r="BL13">
         <v>465000.0</v>
       </c>
       <c r="BM13">
         <v>465000.0</v>
       </c>
       <c r="BN13">
-        <v>421000.0</v>
+        <v>465000.0</v>
       </c>
       <c r="BO13">
         <v>421000.0</v>
       </c>
       <c r="BP13">
         <v>421000.0</v>
       </c>
       <c r="BQ13">
         <v>421000.0</v>
       </c>
       <c r="BR13">
+        <v>421000.0</v>
+      </c>
+      <c r="BS13">
         <v>414000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>389000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>387000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>383000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>331000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>324603.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>323631.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>323046.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>288000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>286512.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>285106.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>282511.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>231736.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>225509.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>225123.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>11165665.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>217556.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>8976275.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>8958400.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>8950150.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>8931175.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>7890000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7880280.0</v>
       </c>
       <c r="CO13">
         <v>7880280.0</v>
       </c>
       <c r="CP13">
+        <v>7880280.0</v>
+      </c>
+      <c r="CQ13">
         <v>7880000.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>4193000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:95">
+    <row r="14" spans="1:96">
       <c r="A14" t="s">
         <v>38</v>
       </c>
       <c r="B14">
+        <v>11903776.0</v>
+      </c>
+      <c r="C14">
         <v>11918246.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>11989947.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>12013909.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>12006965.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>12153318.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>12153393.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>12119359.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>12138613.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>12133511.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>12131825.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>12119004.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>12160793.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>12166044.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>12170144.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>12185252.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>12180320.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>12147008.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>12125628.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>12111693.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>12108846.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>11997542.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>11975094.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>11977597.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>12008200.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>12016386.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>12013670.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>12010759.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>12003380.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>11997401.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>12012027.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>12000043.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>11998962.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>10713322.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>11978104.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>12004550.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>11983734.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>10880267.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>11936370.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>11926426.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>11898607.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>10734071.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>11757526.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>11656754.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>11624491.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>10547355.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>11615072.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>11611071.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>11590641.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>8770243.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>8768762.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>8731371.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>8748465.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>9461232.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>9457950.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>8665146.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>8675472.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>8656162.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>9408365.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>8779245.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>8907072.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>8656654.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>8681237.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>8866800.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>8662591.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>9512760.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>8709607.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>8645389.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>9477138.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>8629887.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>8634446.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>8923845.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>10192684.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>9120893.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>10230235.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>10254356.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>11179166.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>8511818.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>9808307.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>9998721.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>10684949.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>9067698.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>10356689.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>10203798.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>8550373.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>12756976.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>14937215.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>9941288.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>14958426.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>13571309.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14481028.0</v>
       </c>
       <c r="CN14">
         <v>14481028.0</v>
       </c>
       <c r="CO14">
+        <v>14481028.0</v>
+      </c>
+      <c r="CP14">
         <v>14198246.0</v>
       </c>
-      <c r="CP14"/>
       <c r="CQ14"/>
+      <c r="CR14"/>
     </row>
-    <row r="15" spans="1:95">
+    <row r="15" spans="1:96">
       <c r="A15" t="s">
         <v>39</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>1223000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15">
+      <c r="P15"/>
+      <c r="Q15">
         <v>1220000.0</v>
       </c>
-      <c r="Q15"/>
-      <c r="R15">
+      <c r="R15"/>
+      <c r="S15">
         <v>1218000.0</v>
       </c>
-      <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>1218000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1217000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1214000.0</v>
       </c>
       <c r="W15">
         <v>1214000.0</v>
       </c>
       <c r="X15">
-        <v>1213000.0</v>
+        <v>1214000.0</v>
       </c>
       <c r="Y15">
         <v>1213000.0</v>
       </c>
       <c r="Z15">
         <v>1213000.0</v>
       </c>
       <c r="AA15">
-        <v>1105000.0</v>
+        <v>1213000.0</v>
       </c>
       <c r="AB15">
         <v>1105000.0</v>
       </c>
       <c r="AC15">
+        <v>1105000.0</v>
+      </c>
+      <c r="AD15">
         <v>1104000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1095000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1068000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>996000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>831000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>830000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>727000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>717000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>716000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>715000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>713000.0</v>
       </c>
       <c r="AN15">
         <v>713000.0</v>
       </c>
       <c r="AO15">
-        <v>650000.0</v>
+        <v>713000.0</v>
       </c>
       <c r="AP15">
         <v>650000.0</v>
       </c>
       <c r="AQ15">
+        <v>650000.0</v>
+      </c>
+      <c r="AR15">
         <v>642000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>634000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>626000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>621000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>620000.0</v>
       </c>
       <c r="AV15">
         <v>620000.0</v>
       </c>
       <c r="AW15">
         <v>620000.0</v>
       </c>
       <c r="AX15">
-        <v>619000.0</v>
+        <v>620000.0</v>
       </c>
       <c r="AY15">
         <v>619000.0</v>
       </c>
       <c r="AZ15">
         <v>619000.0</v>
       </c>
       <c r="BA15">
+        <v>619000.0</v>
+      </c>
+      <c r="BB15">
         <v>563000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>560000.0</v>
       </c>
       <c r="BC15">
         <v>560000.0</v>
       </c>
       <c r="BD15">
         <v>560000.0</v>
       </c>
       <c r="BE15">
-        <v>510000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="BF15">
         <v>510000.0</v>
       </c>
       <c r="BG15">
         <v>510000.0</v>
       </c>
       <c r="BH15">
         <v>510000.0</v>
       </c>
       <c r="BI15">
-        <v>465000.0</v>
+        <v>510000.0</v>
       </c>
       <c r="BJ15">
         <v>465000.0</v>
       </c>
       <c r="BK15">
         <v>465000.0</v>
       </c>
       <c r="BL15">
         <v>465000.0</v>
       </c>
       <c r="BM15">
         <v>465000.0</v>
       </c>
       <c r="BN15">
-        <v>421000.0</v>
+        <v>465000.0</v>
       </c>
       <c r="BO15">
         <v>421000.0</v>
       </c>
       <c r="BP15">
         <v>421000.0</v>
       </c>
       <c r="BQ15">
         <v>421000.0</v>
       </c>
       <c r="BR15">
+        <v>421000.0</v>
+      </c>
+      <c r="BS15">
         <v>414000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>389000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>387000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>383000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>331000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>324603.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>323631.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>288494.0</v>
       </c>
       <c r="BZ15">
         <v>288494.0</v>
       </c>
       <c r="CA15">
+        <v>288494.0</v>
+      </c>
+      <c r="CB15">
         <v>286512.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>285106.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>282511.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>231736.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>225509.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>225123.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>11165665.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>10877795.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>8976275.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>8958400.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>8950150.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>8931175.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>7890000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7880280.0</v>
       </c>
       <c r="CO15">
         <v>7880280.0</v>
       </c>
-      <c r="CP15"/>
+      <c r="CP15">
+        <v>7880280.0</v>
+      </c>
       <c r="CQ15"/>
+      <c r="CR15"/>
     </row>
-    <row r="16" spans="1:95">
+    <row r="16" spans="1:96">
       <c r="A16" t="s">
         <v>40</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>-4146000.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>-80486000.0</v>
       </c>
-      <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>-18397000.0</v>
       </c>
-      <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
@@ -8080,25731 +8152,55 @@
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
-    </row>
-[...25674 lines deleted...]
-      <c r="CQ16"/>
       <c r="CR16"/>
     </row>
     <row r="17" spans="1:96">
       <c r="A17" t="s">
-        <v>205</v>
+        <v>41</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -33860,539 +8256,26569 @@
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
     </row>
     <row r="18" spans="1:96">
       <c r="A18" t="s">
-        <v>206</v>
-[...90 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
       <c r="AF18">
-        <v>6505000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AG18">
-        <v>7450000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AH18">
-        <v>7051000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AI18">
-        <v>-578000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AJ18">
-        <v>2907000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AK18">
-        <v>674000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AL18">
-        <v>3666000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AM18">
-        <v>6630000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AN18">
-        <v>866000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AO18">
-        <v>-4023000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AP18">
-        <v>2308000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AQ18">
-        <v>4613000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AR18">
-        <v>1804000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AS18">
-        <v>8845000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AT18">
-        <v>13212000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AU18">
-        <v>8279000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AV18">
-        <v>-3924000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AW18">
-        <v>-2177000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AX18">
-        <v>984000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AY18">
-        <v>3998000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AZ18">
-        <v>2724000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BA18">
-        <v>6219000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BB18">
-        <v>2133000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BC18">
-        <v>4858000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BD18">
-        <v>3849000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.0</v>
+      </c>
+      <c r="BE18"/>
       <c r="BF18">
-        <v>4533000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BG18">
-        <v>4550000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BH18">
-        <v>2053000.0</v>
-[...84 lines deleted...]
-      </c>
+        <v>0.0</v>
+      </c>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
-      <c r="CM18">
-[...4 lines deleted...]
-      </c>
+      <c r="CM18"/>
+      <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
     </row>
     <row r="19" spans="1:96">
       <c r="A19" t="s">
-        <v>207</v>
-[...72 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
       <c r="Z19">
-        <v>-67986000.0</v>
+        <v>299974000.0</v>
       </c>
       <c r="AA19">
-        <v>-9020000.0</v>
+        <v>216935000.0</v>
       </c>
       <c r="AB19">
-        <v>-56377000.0</v>
+        <v>179262000.0</v>
       </c>
       <c r="AC19">
-        <v>-59597000.0</v>
+        <v>198076000.0</v>
       </c>
       <c r="AD19">
-        <v>-77148000.0</v>
-[...78 lines deleted...]
-      </c>
+        <v>221088000.0</v>
+      </c>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
     </row>
     <row r="20" spans="1:96">
       <c r="A20" t="s">
+        <v>44</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
+        <v>0.0</v>
+      </c>
+      <c r="AK20">
+        <v>0.0</v>
+      </c>
+      <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
+        <v>0.0</v>
+      </c>
+      <c r="AO20">
+        <v>0.0</v>
+      </c>
+      <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20">
+        <v>0.0</v>
+      </c>
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20"/>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
+      <c r="CQ20"/>
+      <c r="CR20"/>
+    </row>
+    <row r="21" spans="1:96">
+      <c r="A21" t="s">
+        <v>45</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21">
+        <v>0.0</v>
+      </c>
+      <c r="AG21">
+        <v>0.0</v>
+      </c>
+      <c r="AH21">
+        <v>0.0</v>
+      </c>
+      <c r="AI21">
+        <v>0.0</v>
+      </c>
+      <c r="AJ21">
+        <v>0.0</v>
+      </c>
+      <c r="AK21">
+        <v>0.0</v>
+      </c>
+      <c r="AL21">
+        <v>0.0</v>
+      </c>
+      <c r="AM21">
+        <v>0.0</v>
+      </c>
+      <c r="AN21">
+        <v>0.0</v>
+      </c>
+      <c r="AO21">
+        <v>0.0</v>
+      </c>
+      <c r="AP21">
+        <v>0.0</v>
+      </c>
+      <c r="AQ21">
+        <v>0.0</v>
+      </c>
+      <c r="AR21">
+        <v>0.0</v>
+      </c>
+      <c r="AS21">
+        <v>0.0</v>
+      </c>
+      <c r="AT21">
+        <v>0.0</v>
+      </c>
+      <c r="AU21">
+        <v>0.0</v>
+      </c>
+      <c r="AV21">
+        <v>0.0</v>
+      </c>
+      <c r="AW21">
+        <v>0.0</v>
+      </c>
+      <c r="AX21">
+        <v>0.0</v>
+      </c>
+      <c r="AY21">
+        <v>0.0</v>
+      </c>
+      <c r="AZ21">
+        <v>0.0</v>
+      </c>
+      <c r="BA21">
+        <v>0.0</v>
+      </c>
+      <c r="BB21">
+        <v>0.0</v>
+      </c>
+      <c r="BC21">
+        <v>0.0</v>
+      </c>
+      <c r="BD21">
+        <v>0.0</v>
+      </c>
+      <c r="BE21"/>
+      <c r="BF21">
+        <v>0.0</v>
+      </c>
+      <c r="BG21">
+        <v>0.0</v>
+      </c>
+      <c r="BH21">
+        <v>0.0</v>
+      </c>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21"/>
+      <c r="CG21"/>
+      <c r="CH21"/>
+      <c r="CI21"/>
+      <c r="CJ21"/>
+      <c r="CK21"/>
+      <c r="CL21"/>
+      <c r="CM21"/>
+      <c r="CN21"/>
+      <c r="CO21"/>
+      <c r="CP21"/>
+      <c r="CQ21"/>
+      <c r="CR21"/>
+    </row>
+    <row r="22" spans="1:96">
+      <c r="A22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22">
+        <v>-20167000.0</v>
+      </c>
+      <c r="I22">
+        <v>-176745000.0</v>
+      </c>
+      <c r="J22">
+        <v>-179958000.0</v>
+      </c>
+      <c r="K22">
+        <v>171821000.0</v>
+      </c>
+      <c r="L22">
+        <v>-144824000.0</v>
+      </c>
+      <c r="M22">
+        <v>-155302000.0</v>
+      </c>
+      <c r="N22">
+        <v>-165507000.0</v>
+      </c>
+      <c r="O22">
+        <v>-192468000.0</v>
+      </c>
+      <c r="P22">
+        <v>-201372000.0</v>
+      </c>
+      <c r="Q22">
+        <v>-400627000.0</v>
+      </c>
+      <c r="R22">
+        <v>-511173000.0</v>
+      </c>
+      <c r="S22">
+        <v>-605888000.0</v>
+      </c>
+      <c r="T22">
+        <v>-1233493000.0</v>
+      </c>
+      <c r="U22">
+        <v>-1054194000.0</v>
+      </c>
+      <c r="V22">
+        <v>124000.0</v>
+      </c>
+      <c r="W22">
+        <v>139000.0</v>
+      </c>
+      <c r="X22">
+        <v>567000.0</v>
+      </c>
+      <c r="Y22">
+        <v>3772000.0</v>
+      </c>
+      <c r="Z22">
+        <v>3950000.0</v>
+      </c>
+      <c r="AA22">
+        <v>4727000.0</v>
+      </c>
+      <c r="AB22">
+        <v>5849000.0</v>
+      </c>
+      <c r="AC22">
+        <v>4236000.0</v>
+      </c>
+      <c r="AD22">
+        <v>5156000.0</v>
+      </c>
+      <c r="AE22">
+        <v>5124000.0</v>
+      </c>
+      <c r="AF22">
+        <v>5014000.0</v>
+      </c>
+      <c r="AG22">
+        <v>6158000.0</v>
+      </c>
+      <c r="AH22">
+        <v>8541000.0</v>
+      </c>
+      <c r="AI22">
+        <v>8789000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>8837000.0</v>
+      </c>
+      <c r="AK22">
+        <v>10604000.0</v>
+      </c>
+      <c r="AL22">
+        <v>11371000.0</v>
+      </c>
+      <c r="AM22">
+        <v>10528000.0</v>
+      </c>
+      <c r="AN22">
+        <v>10635000.0</v>
+      </c>
+      <c r="AO22">
+        <v>12815000.0</v>
+      </c>
+      <c r="AP22">
+        <v>18191000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>19269000.0</v>
+      </c>
+      <c r="AR22">
+        <v>21421000.0</v>
+      </c>
+      <c r="AS22">
+        <v>20815000.0</v>
+      </c>
+      <c r="AT22">
+        <v>23421000.0</v>
+      </c>
+      <c r="AU22">
+        <v>23863000.0</v>
+      </c>
+      <c r="AV22">
+        <v>19572000.0</v>
+      </c>
+      <c r="AW22">
+        <v>36254000.0</v>
+      </c>
+      <c r="AX22">
+        <v>46999000.0</v>
+      </c>
+      <c r="AY22">
+        <v>40979000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>31314000.0</v>
+      </c>
+      <c r="BA22">
+        <v>24367000.0</v>
+      </c>
+      <c r="BB22">
+        <v>27241000.0</v>
+      </c>
+      <c r="BC22">
+        <v>26552000.0</v>
+      </c>
+      <c r="BD22">
+        <v>29937000.0</v>
+      </c>
+      <c r="BE22">
+        <v>26727000.0</v>
+      </c>
+      <c r="BF22">
+        <v>24797000.0</v>
+      </c>
+      <c r="BG22">
+        <v>19635000.0</v>
+      </c>
+      <c r="BH22">
+        <v>19300000.0</v>
+      </c>
+      <c r="BI22">
+        <v>19910000.0</v>
+      </c>
+      <c r="BJ22">
+        <v>19288000.0</v>
+      </c>
+      <c r="BK22">
+        <v>28155000.0</v>
+      </c>
+      <c r="BL22">
+        <v>12122000.0</v>
+      </c>
+      <c r="BM22">
+        <v>10383000.0</v>
+      </c>
+      <c r="BN22">
+        <v>3572000.0</v>
+      </c>
+      <c r="BO22"/>
+      <c r="BP22">
+        <v>188000.0</v>
+      </c>
+      <c r="BQ22">
+        <v>242000.0</v>
+      </c>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22">
+        <v>1250000.0</v>
+      </c>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
+      <c r="CM22"/>
+      <c r="CN22"/>
+      <c r="CO22">
+        <v>461000.0</v>
+      </c>
+      <c r="CP22"/>
+      <c r="CQ22"/>
+      <c r="CR22"/>
+    </row>
+    <row r="23" spans="1:96">
+      <c r="A23" t="s">
+        <v>47</v>
+      </c>
+      <c r="B23">
+        <v>2212935000.0</v>
+      </c>
+      <c r="C23">
+        <v>2249436000.0</v>
+      </c>
+      <c r="D23">
+        <v>2172134000.0</v>
+      </c>
+      <c r="E23">
+        <v>2170332000.0</v>
+      </c>
+      <c r="F23">
+        <v>2141855000.0</v>
+      </c>
+      <c r="G23">
+        <v>2142236000.0</v>
+      </c>
+      <c r="H23">
+        <v>2065409000.0</v>
+      </c>
+      <c r="I23">
+        <v>2027138000.0</v>
+      </c>
+      <c r="J23">
+        <v>2009073000.0</v>
+      </c>
+      <c r="K23">
+        <v>2023500000.0</v>
+      </c>
+      <c r="L23">
+        <v>1983672000.0</v>
+      </c>
+      <c r="M23">
+        <v>1982466000.0</v>
+      </c>
+      <c r="N23">
+        <v>1964245000.0</v>
+      </c>
+      <c r="O23">
+        <v>1984915000.0</v>
+      </c>
+      <c r="P23">
+        <v>1923232000.0</v>
+      </c>
+      <c r="Q23">
+        <v>1990383000.0</v>
+      </c>
+      <c r="R23">
+        <v>2054191000.0</v>
+      </c>
+      <c r="S23">
+        <v>2136445000.0</v>
+      </c>
+      <c r="T23">
+        <v>2155648000.0</v>
+      </c>
+      <c r="U23">
+        <v>2101468000.0</v>
+      </c>
+      <c r="V23">
+        <v>2103142000.0</v>
+      </c>
+      <c r="W23">
+        <v>2075907000.0</v>
+      </c>
+      <c r="X23">
+        <v>2076299000.0</v>
+      </c>
+      <c r="Y23">
+        <v>1935884000.0</v>
+      </c>
+      <c r="Z23">
+        <v>1815556000.0</v>
+      </c>
+      <c r="AA23">
+        <v>1681160000.0</v>
+      </c>
+      <c r="AB23">
+        <v>1598487000.0</v>
+      </c>
+      <c r="AC23">
+        <v>1549794000.0</v>
+      </c>
+      <c r="AD23">
+        <v>1558165000.0</v>
+      </c>
+      <c r="AE23">
+        <v>1467398000.0</v>
+      </c>
+      <c r="AF23">
+        <v>1341990000.0</v>
+      </c>
+      <c r="AG23">
+        <v>1289635000.0</v>
+      </c>
+      <c r="AH23">
+        <v>1166989000.0</v>
+      </c>
+      <c r="AI23">
+        <v>1137452000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>1099324000.0</v>
+      </c>
+      <c r="AK23">
+        <v>1042792000.0</v>
+      </c>
+      <c r="AL23">
+        <v>1016343000.0</v>
+      </c>
+      <c r="AM23">
+        <v>1016141000.0</v>
+      </c>
+      <c r="AN23">
+        <v>954593000.0</v>
+      </c>
+      <c r="AO23">
+        <v>924485000.0</v>
+      </c>
+      <c r="AP23">
+        <v>927276000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>885291000.0</v>
+      </c>
+      <c r="AR23">
+        <v>865018000.0</v>
+      </c>
+      <c r="AS23">
+        <v>868982000.0</v>
+      </c>
+      <c r="AT23">
+        <v>853759000.0</v>
+      </c>
+      <c r="AU23">
+        <v>821851000.0</v>
+      </c>
+      <c r="AV23">
+        <v>814656000.0</v>
+      </c>
+      <c r="AW23">
+        <v>819625000.0</v>
+      </c>
+      <c r="AX23">
+        <v>800270000.0</v>
+      </c>
+      <c r="AY23">
+        <v>794943000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>746073000.0</v>
+      </c>
+      <c r="BA23">
+        <v>737352000.0</v>
+      </c>
+      <c r="BB23">
+        <v>756069000.0</v>
+      </c>
+      <c r="BC23">
+        <v>770383000.0</v>
+      </c>
+      <c r="BD23">
+        <v>769781000.0</v>
+      </c>
+      <c r="BE23">
+        <v>788550000.0</v>
+      </c>
+      <c r="BF23">
+        <v>774604000.0</v>
+      </c>
+      <c r="BG23">
+        <v>790738000.0</v>
+      </c>
+      <c r="BH23">
+        <v>767047000.0</v>
+      </c>
+      <c r="BI23">
+        <v>745654000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>725434000.0</v>
+      </c>
+      <c r="BK23">
+        <v>756853000.0</v>
+      </c>
+      <c r="BL23">
+        <v>742931000.0</v>
+      </c>
+      <c r="BM23">
+        <v>699178000.0</v>
+      </c>
+      <c r="BN23">
+        <v>674069000.0</v>
+      </c>
+      <c r="BO23">
+        <v>654198000.0</v>
+      </c>
+      <c r="BP23">
+        <v>655412000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>639893000.0</v>
+      </c>
+      <c r="BR23">
+        <v>637629000.0</v>
+      </c>
+      <c r="BS23">
+        <v>601952000.0</v>
+      </c>
+      <c r="BT23">
+        <v>564510000.0</v>
+      </c>
+      <c r="BU23">
+        <v>528496000.0</v>
+      </c>
+      <c r="BV23">
+        <v>509950000.0</v>
+      </c>
+      <c r="BW23">
+        <v>460795000.0</v>
+      </c>
+      <c r="BX23">
+        <v>441019815.0</v>
+      </c>
+      <c r="BY23">
+        <v>420824617.0</v>
+      </c>
+      <c r="BZ23">
+        <v>414533000.0</v>
+      </c>
+      <c r="CA23">
+        <v>359996771.0</v>
+      </c>
+      <c r="CB23">
+        <v>345429825.0</v>
+      </c>
+      <c r="CC23">
+        <v>335884457.0</v>
+      </c>
+      <c r="CD23">
+        <v>309171501.0</v>
+      </c>
+      <c r="CE23">
+        <v>297810444.0</v>
+      </c>
+      <c r="CF23">
+        <v>276152762.0</v>
+      </c>
+      <c r="CG23">
+        <v>259112325.0</v>
+      </c>
+      <c r="CH23">
+        <v>238705170.0</v>
+      </c>
+      <c r="CI23">
+        <v>224338563.0</v>
+      </c>
+      <c r="CJ23">
+        <v>205571255.0</v>
+      </c>
+      <c r="CK23">
+        <v>198129894.0</v>
+      </c>
+      <c r="CL23">
+        <v>188398624.0</v>
+      </c>
+      <c r="CM23">
+        <v>174003639.0</v>
+      </c>
+      <c r="CN23">
+        <v>158152000.0</v>
+      </c>
+      <c r="CO23">
+        <v>151446258.0</v>
+      </c>
+      <c r="CP23">
+        <v>142138537.0</v>
+      </c>
+      <c r="CQ23"/>
+      <c r="CR23"/>
+    </row>
+    <row r="24" spans="1:96">
+      <c r="A24" t="s">
+        <v>48</v>
+      </c>
+      <c r="B24">
+        <v>153403000.0</v>
+      </c>
+      <c r="C24">
+        <v>13403000.0</v>
+      </c>
+      <c r="D24">
+        <v>83403000.0</v>
+      </c>
+      <c r="E24">
+        <v>143395000.0</v>
+      </c>
+      <c r="F24">
+        <v>148348000.0</v>
+      </c>
+      <c r="G24">
+        <v>188300000.0</v>
+      </c>
+      <c r="H24">
+        <v>188253000.0</v>
+      </c>
+      <c r="I24">
+        <v>218206000.0</v>
+      </c>
+      <c r="J24">
+        <v>138158000.0</v>
+      </c>
+      <c r="K24">
+        <v>168111000.0</v>
+      </c>
+      <c r="L24">
+        <v>154213000.0</v>
+      </c>
+      <c r="M24">
+        <v>239166000.0</v>
+      </c>
+      <c r="N24">
+        <v>208119000.0</v>
+      </c>
+      <c r="O24">
+        <v>126071000.0</v>
+      </c>
+      <c r="P24">
+        <v>116024000.0</v>
+      </c>
+      <c r="Q24">
+        <v>120976000.0</v>
+      </c>
+      <c r="R24">
+        <v>120929000.0</v>
+      </c>
+      <c r="S24">
+        <v>120882000.0</v>
+      </c>
+      <c r="T24">
+        <v>133834000.0</v>
+      </c>
+      <c r="U24">
+        <v>144287000.0</v>
+      </c>
+      <c r="V24">
+        <v>144239000.0</v>
+      </c>
+      <c r="W24">
+        <v>267218000.0</v>
+      </c>
+      <c r="X24">
+        <v>270946000.0</v>
+      </c>
+      <c r="Y24">
+        <v>220949000.0</v>
+      </c>
+      <c r="Z24">
+        <v>13403000.0</v>
+      </c>
+      <c r="AA24">
+        <v>148053000.0</v>
+      </c>
+      <c r="AB24">
+        <v>118053000.0</v>
+      </c>
+      <c r="AC24">
+        <v>118053000.0</v>
+      </c>
+      <c r="AD24">
+        <v>13403000.0</v>
+      </c>
+      <c r="AE24">
+        <v>118053000.0</v>
+      </c>
+      <c r="AF24">
+        <v>13403000.0</v>
+      </c>
+      <c r="AG24">
+        <v>13403000.0</v>
+      </c>
+      <c r="AH24">
+        <v>13403000.0</v>
+      </c>
+      <c r="AI24">
+        <v>128053000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>13403000.0</v>
+      </c>
+      <c r="AK24">
+        <v>13403000.0</v>
+      </c>
+      <c r="AL24">
+        <v>13403000.0</v>
+      </c>
+      <c r="AM24">
+        <v>93053000.0</v>
+      </c>
+      <c r="AN24">
+        <v>13403000.0</v>
+      </c>
+      <c r="AO24">
+        <v>13403000.0</v>
+      </c>
+      <c r="AP24">
+        <v>13403000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>98053000.0</v>
+      </c>
+      <c r="AR24">
+        <v>13403000.0</v>
+      </c>
+      <c r="AS24">
+        <v>13403000.0</v>
+      </c>
+      <c r="AT24">
+        <v>83210000.0</v>
+      </c>
+      <c r="AU24">
+        <v>62755000.0</v>
+      </c>
+      <c r="AV24">
+        <v>64201000.0</v>
+      </c>
+      <c r="AW24">
+        <v>64095000.0</v>
+      </c>
+      <c r="AX24">
+        <v>64139000.0</v>
+      </c>
+      <c r="AY24">
+        <v>68683000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>43725000.0</v>
+      </c>
+      <c r="BA24">
+        <v>38768000.0</v>
+      </c>
+      <c r="BB24">
+        <v>43809000.0</v>
+      </c>
+      <c r="BC24">
+        <v>43851000.0</v>
+      </c>
+      <c r="BD24">
+        <v>43891000.0</v>
+      </c>
+      <c r="BE24">
+        <v>43932000.0</v>
+      </c>
+      <c r="BF24">
+        <v>43971000.0</v>
+      </c>
+      <c r="BG24">
+        <v>74010000.0</v>
+      </c>
+      <c r="BH24">
+        <v>23403000.0</v>
+      </c>
+      <c r="BI24">
+        <v>23403000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>64125000.0</v>
+      </c>
+      <c r="BK24">
+        <v>64162000.0</v>
+      </c>
+      <c r="BL24">
+        <v>69543000.0</v>
+      </c>
+      <c r="BM24">
+        <v>65235000.0</v>
+      </c>
+      <c r="BN24">
+        <v>65771000.0</v>
+      </c>
+      <c r="BO24">
+        <v>67831000.0</v>
+      </c>
+      <c r="BP24">
+        <v>13403000.0</v>
+      </c>
+      <c r="BQ24">
+        <v>13403000.0</v>
+      </c>
+      <c r="BR24">
+        <v>13403000.0</v>
+      </c>
+      <c r="BS24">
+        <v>13403000.0</v>
+      </c>
+      <c r="BT24">
+        <v>13403000.0</v>
+      </c>
+      <c r="BU24">
+        <v>13403000.0</v>
+      </c>
+      <c r="BV24">
+        <v>13403000.0</v>
+      </c>
+      <c r="BW24">
+        <v>13403000.0</v>
+      </c>
+      <c r="BX24">
+        <v>42709000.0</v>
+      </c>
+      <c r="BY24">
+        <v>35385000.0</v>
+      </c>
+      <c r="BZ24">
+        <v>32322000.0</v>
+      </c>
+      <c r="CA24">
+        <v>34751000.0</v>
+      </c>
+      <c r="CB24">
+        <v>36648000.0</v>
+      </c>
+      <c r="CC24">
+        <v>28845000.0</v>
+      </c>
+      <c r="CD24">
+        <v>24729000.0</v>
+      </c>
+      <c r="CE24">
+        <v>30885000.0</v>
+      </c>
+      <c r="CF24">
+        <v>10000000.0</v>
+      </c>
+      <c r="CG24">
+        <v>18329000.0</v>
+      </c>
+      <c r="CH24">
+        <v>19493000.0</v>
+      </c>
+      <c r="CI24">
+        <v>20379000.0</v>
+      </c>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24">
+        <v>9840000.0</v>
+      </c>
+      <c r="CN24"/>
+      <c r="CO24">
+        <v>8820000.0</v>
+      </c>
+      <c r="CP24">
+        <v>4364000.0</v>
+      </c>
+      <c r="CQ24">
+        <v>4949000.0</v>
+      </c>
+      <c r="CR24">
+        <v>6435000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:96">
+      <c r="A25" t="s">
+        <v>49</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25">
+        <v>42921000.0</v>
+      </c>
+      <c r="P25"/>
+      <c r="Q25">
+        <v>42826000.0</v>
+      </c>
+      <c r="R25"/>
+      <c r="S25">
+        <v>42732000.0</v>
+      </c>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25">
+        <v>42542000.0</v>
+      </c>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25">
+        <v>13403000.0</v>
+      </c>
+      <c r="AA25">
+        <v>148053000.0</v>
+      </c>
+      <c r="AB25">
+        <v>13403000.0</v>
+      </c>
+      <c r="AC25">
+        <v>13403000.0</v>
+      </c>
+      <c r="AD25">
+        <v>13403000.0</v>
+      </c>
+      <c r="AE25">
+        <v>118053000.0</v>
+      </c>
+      <c r="AF25">
+        <v>13403000.0</v>
+      </c>
+      <c r="AG25">
+        <v>13403000.0</v>
+      </c>
+      <c r="AH25">
+        <v>13403000.0</v>
+      </c>
+      <c r="AI25">
+        <v>128053000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>13403000.0</v>
+      </c>
+      <c r="AK25">
+        <v>13403000.0</v>
+      </c>
+      <c r="AL25">
+        <v>13403000.0</v>
+      </c>
+      <c r="AM25">
+        <v>93053000.0</v>
+      </c>
+      <c r="AN25">
+        <v>13403000.0</v>
+      </c>
+      <c r="AO25">
+        <v>13403000.0</v>
+      </c>
+      <c r="AP25">
+        <v>13403000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>98053000.0</v>
+      </c>
+      <c r="AR25">
+        <v>13403000.0</v>
+      </c>
+      <c r="AS25">
+        <v>13403000.0</v>
+      </c>
+      <c r="AT25">
+        <v>83210000.0</v>
+      </c>
+      <c r="AU25">
+        <v>62755000.0</v>
+      </c>
+      <c r="AV25">
+        <v>64201000.0</v>
+      </c>
+      <c r="AW25">
+        <v>64095000.0</v>
+      </c>
+      <c r="AX25">
+        <v>64139000.0</v>
+      </c>
+      <c r="AY25">
+        <v>68683000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>43725000.0</v>
+      </c>
+      <c r="BA25">
+        <v>38768000.0</v>
+      </c>
+      <c r="BB25">
+        <v>43809000.0</v>
+      </c>
+      <c r="BC25">
+        <v>43851000.0</v>
+      </c>
+      <c r="BD25">
+        <v>43891000.0</v>
+      </c>
+      <c r="BE25">
+        <v>43932000.0</v>
+      </c>
+      <c r="BF25">
+        <v>43971000.0</v>
+      </c>
+      <c r="BG25">
+        <v>74010000.0</v>
+      </c>
+      <c r="BH25">
+        <v>23403000.0</v>
+      </c>
+      <c r="BI25">
+        <v>23403000.0</v>
+      </c>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
+    </row>
+    <row r="26" spans="1:96">
+      <c r="A26" t="s">
+        <v>50</v>
+      </c>
+      <c r="B26">
+        <v>13126000.0</v>
+      </c>
+      <c r="C26">
+        <v>13523000.0</v>
+      </c>
+      <c r="D26">
+        <v>13859000.0</v>
+      </c>
+      <c r="E26">
+        <v>14001000.0</v>
+      </c>
+      <c r="F26">
+        <v>14340000.0</v>
+      </c>
+      <c r="G26">
+        <v>14760000.0</v>
+      </c>
+      <c r="H26">
+        <v>15269000.0</v>
+      </c>
+      <c r="I26">
+        <v>15509000.0</v>
+      </c>
+      <c r="J26">
+        <v>15911000.0</v>
+      </c>
+      <c r="K26">
+        <v>16387000.0</v>
+      </c>
+      <c r="L26">
+        <v>16590000.0</v>
+      </c>
+      <c r="M26">
+        <v>17758000.0</v>
+      </c>
+      <c r="N26">
+        <v>18336000.0</v>
+      </c>
+      <c r="O26">
+        <v>18744000.0</v>
+      </c>
+      <c r="P26">
+        <v>19365000.0</v>
+      </c>
+      <c r="Q26">
+        <v>20641000.0</v>
+      </c>
+      <c r="R26">
+        <v>21707000.0</v>
+      </c>
+      <c r="S26">
+        <v>23269000.0</v>
+      </c>
+      <c r="T26">
+        <v>24635000.0</v>
+      </c>
+      <c r="U26">
+        <v>17385000.0</v>
+      </c>
+      <c r="V26">
+        <v>19105000.0</v>
+      </c>
+      <c r="W26">
+        <v>21106000.0</v>
+      </c>
+      <c r="X26">
+        <v>23311000.0</v>
+      </c>
+      <c r="Y26">
+        <v>25587000.0</v>
+      </c>
+      <c r="Z26">
+        <v>193000.0</v>
+      </c>
+      <c r="AA26">
+        <v>1399128000.0</v>
+      </c>
+      <c r="AB26">
+        <v>29284000.0</v>
+      </c>
+      <c r="AC26">
+        <v>30580000.0</v>
+      </c>
+      <c r="AD26">
+        <v>1278887000.0</v>
+      </c>
+      <c r="AE26">
+        <v>1222501000.0</v>
+      </c>
+      <c r="AF26">
+        <v>1164131000.0</v>
+      </c>
+      <c r="AG26">
+        <v>1085809000.0</v>
+      </c>
+      <c r="AH26">
+        <v>1026562000.0</v>
+      </c>
+      <c r="AI26">
+        <v>996725000.0</v>
+      </c>
+      <c r="AJ26">
+        <v>938855000.0</v>
+      </c>
+      <c r="AK26">
+        <v>913913000.0</v>
+      </c>
+      <c r="AL26">
+        <v>871156000.0</v>
+      </c>
+      <c r="AM26">
+        <v>836373000.0</v>
+      </c>
+      <c r="AN26">
+        <v>802529000.0</v>
+      </c>
+      <c r="AO26">
+        <v>769223000.0</v>
+      </c>
+      <c r="AP26">
+        <v>787801000.0</v>
+      </c>
+      <c r="AQ26">
+        <v>745005000.0</v>
+      </c>
+      <c r="AR26">
+        <v>735805000.0</v>
+      </c>
+      <c r="AS26">
+        <v>714064000.0</v>
+      </c>
+      <c r="AT26">
+        <v>702682000.0</v>
+      </c>
+      <c r="AU26">
+        <v>697950000.0</v>
+      </c>
+      <c r="AV26">
+        <v>664722000.0</v>
+      </c>
+      <c r="AW26">
+        <v>653034000.0</v>
+      </c>
+      <c r="AX26">
+        <v>648699000.0</v>
+      </c>
+      <c r="AY26">
+        <v>648050000.0</v>
+      </c>
+      <c r="AZ26">
+        <v>644433000.0</v>
+      </c>
+      <c r="BA26">
+        <v>623855000.0</v>
+      </c>
+      <c r="BB26">
+        <v>613095000.0</v>
+      </c>
+      <c r="BC26">
+        <v>611271000.0</v>
+      </c>
+      <c r="BD26">
+        <v>587908000.0</v>
+      </c>
+      <c r="BE26">
+        <v>586552000.0</v>
+      </c>
+      <c r="BF26">
+        <v>595373000.0</v>
+      </c>
+      <c r="BG26">
+        <v>606019000.0</v>
+      </c>
+      <c r="BH26">
+        <v>622835000.0</v>
+      </c>
+      <c r="BI26">
+        <v>614981000.0</v>
+      </c>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
+    </row>
+    <row r="27" spans="1:96">
+      <c r="A27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+    </row>
+    <row r="28" spans="1:96">
+      <c r="A28" t="s">
+        <v>52</v>
+      </c>
+      <c r="B28">
+        <v>42529000.0</v>
+      </c>
+      <c r="C28">
+        <v>-13460000.0</v>
+      </c>
+      <c r="D28">
+        <v>-75910000.0</v>
+      </c>
+      <c r="E28">
+        <v>-84254000.0</v>
+      </c>
+      <c r="F28">
+        <v>-60688000.0</v>
+      </c>
+      <c r="G28">
+        <v>-33227000.0</v>
+      </c>
+      <c r="H28">
+        <v>15804000.0</v>
+      </c>
+      <c r="I28">
+        <v>50528000.0</v>
+      </c>
+      <c r="J28">
+        <v>-32935000.0</v>
+      </c>
+      <c r="K28">
+        <v>-12265000.0</v>
+      </c>
+      <c r="L28">
+        <v>27473000.0</v>
+      </c>
+      <c r="M28">
+        <v>101669000.0</v>
+      </c>
+      <c r="N28">
+        <v>62145000.0</v>
+      </c>
+      <c r="O28">
+        <v>-56079000.0</v>
+      </c>
+      <c r="P28">
+        <v>-77320000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-272265000.0</v>
+      </c>
+      <c r="R28">
+        <v>-382900000.0</v>
+      </c>
+      <c r="S28">
+        <v>-475671000.0</v>
+      </c>
+      <c r="T28">
+        <v>-489991000.0</v>
+      </c>
+      <c r="U28">
+        <v>-386507000.0</v>
+      </c>
+      <c r="V28">
+        <v>-360118000.0</v>
+      </c>
+      <c r="W28">
+        <v>-191383000.0</v>
+      </c>
+      <c r="X28">
+        <v>-171776000.0</v>
+      </c>
+      <c r="Y28">
+        <v>-99974000.0</v>
+      </c>
+      <c r="Z28">
+        <v>-135138000.0</v>
+      </c>
+      <c r="AA28">
+        <v>-43554000.0</v>
+      </c>
+      <c r="AB28">
+        <v>110113000.0</v>
+      </c>
+      <c r="AC28">
+        <v>110843000.0</v>
+      </c>
+      <c r="AD28">
+        <v>113072000.0</v>
+      </c>
+      <c r="AE28">
+        <v>-36418000.0</v>
+      </c>
+      <c r="AF28">
+        <v>112055000.0</v>
+      </c>
+      <c r="AG28">
+        <v>111734000.0</v>
+      </c>
+      <c r="AH28">
+        <v>112621000.0</v>
+      </c>
+      <c r="AI28">
+        <v>85940000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>108623000.0</v>
+      </c>
+      <c r="AK28">
+        <v>108320000.0</v>
+      </c>
+      <c r="AL28">
+        <v>88436000.0</v>
+      </c>
+      <c r="AM28">
+        <v>22333000.0</v>
+      </c>
+      <c r="AN28">
+        <v>80028000.0</v>
+      </c>
+      <c r="AO28">
+        <v>79405000.0</v>
+      </c>
+      <c r="AP28">
+        <v>99352000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>70624000.0</v>
+      </c>
+      <c r="AR28">
+        <v>88392000.0</v>
+      </c>
+      <c r="AS28">
+        <v>79633000.0</v>
+      </c>
+      <c r="AT28">
+        <v>79950000.0</v>
+      </c>
+      <c r="AU28">
+        <v>26517000.0</v>
+      </c>
+      <c r="AV28">
+        <v>60975000.0</v>
+      </c>
+      <c r="AW28">
+        <v>60932000.0</v>
+      </c>
+      <c r="AX28">
+        <v>60935000.0</v>
+      </c>
+      <c r="AY28">
+        <v>64405000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>40685000.0</v>
+      </c>
+      <c r="BA28">
+        <v>35170000.0</v>
+      </c>
+      <c r="BB28">
+        <v>42207000.0</v>
+      </c>
+      <c r="BC28">
+        <v>41250000.0</v>
+      </c>
+      <c r="BD28">
+        <v>41957000.0</v>
+      </c>
+      <c r="BE28">
+        <v>39531000.0</v>
+      </c>
+      <c r="BF28">
+        <v>39657000.0</v>
+      </c>
+      <c r="BG28">
+        <v>70277000.0</v>
+      </c>
+      <c r="BH28">
+        <v>-15252000.0</v>
+      </c>
+      <c r="BI28">
+        <v>9402000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>25479000.0</v>
+      </c>
+      <c r="BK28">
+        <v>52685000.0</v>
+      </c>
+      <c r="BL28">
+        <v>18385000.0</v>
+      </c>
+      <c r="BM28">
+        <v>45034000.0</v>
+      </c>
+      <c r="BN28">
+        <v>56095000.0</v>
+      </c>
+      <c r="BO28">
+        <v>63732000.0</v>
+      </c>
+      <c r="BP28">
+        <v>36662000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>46098000.0</v>
+      </c>
+      <c r="BR28">
+        <v>45357000.0</v>
+      </c>
+      <c r="BS28">
+        <v>55243000.0</v>
+      </c>
+      <c r="BT28">
+        <v>58073000.0</v>
+      </c>
+      <c r="BU28">
+        <v>50003000.0</v>
+      </c>
+      <c r="BV28">
+        <v>38741000.0</v>
+      </c>
+      <c r="BW28">
+        <v>35698000.0</v>
+      </c>
+      <c r="BX28">
+        <v>45423487.0</v>
+      </c>
+      <c r="BY28">
+        <v>38304359.0</v>
+      </c>
+      <c r="BZ28">
+        <v>27076000.0</v>
+      </c>
+      <c r="CA28">
+        <v>28667454.0</v>
+      </c>
+      <c r="CB28">
+        <v>37047684.0</v>
+      </c>
+      <c r="CC28">
+        <v>29496641.0</v>
+      </c>
+      <c r="CD28">
+        <v>26019702.0</v>
+      </c>
+      <c r="CE28">
+        <v>47782500.0</v>
+      </c>
+      <c r="CF28">
+        <v>20083141.0</v>
+      </c>
+      <c r="CG28">
+        <v>10429398.0</v>
+      </c>
+      <c r="CH28">
+        <v>15947776.0</v>
+      </c>
+      <c r="CI28">
+        <v>18598446.0</v>
+      </c>
+      <c r="CJ28">
+        <v>4689459.0</v>
+      </c>
+      <c r="CK28">
+        <v>9172034.0</v>
+      </c>
+      <c r="CL28">
+        <v>7118502.0</v>
+      </c>
+      <c r="CM28">
+        <v>7797867.0</v>
+      </c>
+      <c r="CN28">
+        <v>6447000.0</v>
+      </c>
+      <c r="CO28">
+        <v>7067130.0</v>
+      </c>
+      <c r="CP28">
+        <v>1211653.0</v>
+      </c>
+      <c r="CQ28"/>
+      <c r="CR28"/>
+    </row>
+    <row r="29" spans="1:96">
+      <c r="A29" t="s">
+        <v>53</v>
+      </c>
+      <c r="B29">
+        <v>488641000.0</v>
+      </c>
+      <c r="C29">
+        <v>467596000.0</v>
+      </c>
+      <c r="D29">
+        <v>397915000.0</v>
+      </c>
+      <c r="E29">
+        <v>455226000.0</v>
+      </c>
+      <c r="F29">
+        <v>453965000.0</v>
+      </c>
+      <c r="G29">
+        <v>488048000.0</v>
+      </c>
+      <c r="H29">
+        <v>484388000.0</v>
+      </c>
+      <c r="I29">
+        <v>510681000.0</v>
+      </c>
+      <c r="J29">
+        <v>426169000.0</v>
+      </c>
+      <c r="K29">
+        <v>452053000.0</v>
+      </c>
+      <c r="L29">
+        <v>432192000.0</v>
+      </c>
+      <c r="M29">
+        <v>518306000.0</v>
+      </c>
+      <c r="N29">
+        <v>481225000.0</v>
+      </c>
+      <c r="O29">
+        <v>392105000.0</v>
+      </c>
+      <c r="P29">
+        <v>373352000.0</v>
+      </c>
+      <c r="Q29">
+        <v>370093000.0</v>
+      </c>
+      <c r="R29">
+        <v>361208000.0</v>
+      </c>
+      <c r="S29">
+        <v>353243000.0</v>
+      </c>
+      <c r="T29">
+        <v>358090000.0</v>
+      </c>
+      <c r="U29">
+        <v>359909000.0</v>
+      </c>
+      <c r="V29">
+        <v>352861000.0</v>
+      </c>
+      <c r="W29">
+        <v>467663000.0</v>
+      </c>
+      <c r="X29">
+        <v>463293000.0</v>
+      </c>
+      <c r="Y29">
+        <v>408706000.0</v>
+      </c>
+      <c r="Z29">
+        <v>331042000.0</v>
+      </c>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+    </row>
+    <row r="30" spans="1:96">
+      <c r="A30" t="s">
+        <v>54</v>
+      </c>
+      <c r="B30">
+        <v>11504000.0</v>
+      </c>
+      <c r="C30">
+        <v>11257000.0</v>
+      </c>
+      <c r="D30">
+        <v>10677000.0</v>
+      </c>
+      <c r="E30">
+        <v>10166000.0</v>
+      </c>
+      <c r="F30">
+        <v>10111000.0</v>
+      </c>
+      <c r="G30">
+        <v>9659000.0</v>
+      </c>
+      <c r="H30">
+        <v>9242000.0</v>
+      </c>
+      <c r="I30">
+        <v>9067000.0</v>
+      </c>
+      <c r="J30">
+        <v>8865000.0</v>
+      </c>
+      <c r="K30">
+        <v>8555000.0</v>
+      </c>
+      <c r="L30">
+        <v>8267000.0</v>
+      </c>
+      <c r="M30">
+        <v>8066000.0</v>
+      </c>
+      <c r="N30">
+        <v>8930000.0</v>
+      </c>
+      <c r="O30">
+        <v>8768000.0</v>
+      </c>
+      <c r="P30">
+        <v>8028000.0</v>
+      </c>
+      <c r="Q30">
+        <v>7386000.0</v>
+      </c>
+      <c r="R30">
+        <v>7344000.0</v>
+      </c>
+      <c r="S30">
+        <v>7681000.0</v>
+      </c>
+      <c r="T30">
+        <v>7753000.0</v>
+      </c>
+      <c r="U30">
+        <v>8466000.0</v>
+      </c>
+      <c r="V30">
+        <v>8700000.0</v>
+      </c>
+      <c r="W30">
+        <v>8772000.0</v>
+      </c>
+      <c r="X30">
+        <v>10304000.0</v>
+      </c>
+      <c r="Y30">
+        <v>10193000.0</v>
+      </c>
+      <c r="Z30">
+        <v>6358000.0</v>
+      </c>
+      <c r="AA30">
+        <v>6069000.0</v>
+      </c>
+      <c r="AB30">
+        <v>5582000.0</v>
+      </c>
+      <c r="AC30">
+        <v>5258000.0</v>
+      </c>
+      <c r="AD30">
+        <v>5760000.0</v>
+      </c>
+      <c r="AE30">
+        <v>5191000.0</v>
+      </c>
+      <c r="AF30">
+        <v>4869000.0</v>
+      </c>
+      <c r="AG30">
+        <v>4271000.0</v>
+      </c>
+      <c r="AH30">
+        <v>4139000.0</v>
+      </c>
+      <c r="AI30">
+        <v>4025000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>3636000.0</v>
+      </c>
+      <c r="AK30">
+        <v>3326000.0</v>
+      </c>
+      <c r="AL30">
+        <v>3225000.0</v>
+      </c>
+      <c r="AM30">
+        <v>3117000.0</v>
+      </c>
+      <c r="AN30">
+        <v>2904000.0</v>
+      </c>
+      <c r="AO30">
+        <v>2877000.0</v>
+      </c>
+      <c r="AP30">
+        <v>3172000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>3012000.0</v>
+      </c>
+      <c r="AR30">
+        <v>2932000.0</v>
+      </c>
+      <c r="AS30">
+        <v>2840000.0</v>
+      </c>
+      <c r="AT30">
+        <v>2837000.0</v>
+      </c>
+      <c r="AU30">
+        <v>2827000.0</v>
+      </c>
+      <c r="AV30">
+        <v>2823000.0</v>
+      </c>
+      <c r="AW30">
+        <v>2763000.0</v>
+      </c>
+      <c r="AX30">
+        <v>2804000.0</v>
+      </c>
+      <c r="AY30">
+        <v>2717000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>2596000.0</v>
+      </c>
+      <c r="BA30">
+        <v>2762000.0</v>
+      </c>
+      <c r="BB30">
+        <v>2708000.0</v>
+      </c>
+      <c r="BC30">
+        <v>2727000.0</v>
+      </c>
+      <c r="BD30">
+        <v>2765000.0</v>
+      </c>
+      <c r="BE30">
+        <v>2969000.0</v>
+      </c>
+      <c r="BF30">
+        <v>3039000.0</v>
+      </c>
+      <c r="BG30">
+        <v>3039000.0</v>
+      </c>
+      <c r="BH30">
+        <v>2905000.0</v>
+      </c>
+      <c r="BI30">
+        <v>3055000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>3330000.0</v>
+      </c>
+      <c r="BK30">
+        <v>3273000.0</v>
+      </c>
+      <c r="BL30">
+        <v>3303000.0</v>
+      </c>
+      <c r="BM30">
+        <v>3094000.0</v>
+      </c>
+      <c r="BN30">
+        <v>3050000.0</v>
+      </c>
+      <c r="BO30">
+        <v>2808000.0</v>
+      </c>
+      <c r="BP30">
+        <v>3100000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>3140000.0</v>
+      </c>
+      <c r="BR30">
+        <v>3050000.0</v>
+      </c>
+      <c r="BS30">
+        <v>2974000.0</v>
+      </c>
+      <c r="BT30">
+        <v>2844000.0</v>
+      </c>
+      <c r="BU30">
+        <v>2713000.0</v>
+      </c>
+      <c r="BV30">
+        <v>2763000.0</v>
+      </c>
+      <c r="BW30">
+        <v>2633000.0</v>
+      </c>
+      <c r="BX30">
+        <v>2543763.0</v>
+      </c>
+      <c r="BY30">
+        <v>5761298.0</v>
+      </c>
+      <c r="BZ30">
+        <v>11258000.0</v>
+      </c>
+      <c r="CA30">
+        <v>10806039.0</v>
+      </c>
+      <c r="CB30">
+        <v>9804058.0</v>
+      </c>
+      <c r="CC30">
+        <v>9690517.0</v>
+      </c>
+      <c r="CD30">
+        <v>8940041.0</v>
+      </c>
+      <c r="CE30">
+        <v>9111571.0</v>
+      </c>
+      <c r="CF30">
+        <v>8010246.0</v>
+      </c>
+      <c r="CG30">
+        <v>8012286.0</v>
+      </c>
+      <c r="CH30">
+        <v>8153222.0</v>
+      </c>
+      <c r="CI30">
+        <v>7648623.0</v>
+      </c>
+      <c r="CJ30">
+        <v>7422646.0</v>
+      </c>
+      <c r="CK30">
+        <v>7373714.0</v>
+      </c>
+      <c r="CL30">
+        <v>9667606.0</v>
+      </c>
+      <c r="CM30">
+        <v>6799375.0</v>
+      </c>
+      <c r="CN30">
+        <v>682000.0</v>
+      </c>
+      <c r="CO30">
+        <v>6033128.0</v>
+      </c>
+      <c r="CP30">
+        <v>4055279.0</v>
+      </c>
+      <c r="CQ30"/>
+      <c r="CR30"/>
+    </row>
+    <row r="31" spans="1:96">
+      <c r="A31" t="s">
+        <v>55</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
+        <v>278695000.0</v>
+      </c>
+      <c r="N31">
+        <v>273106000.0</v>
+      </c>
+      <c r="O31">
+        <v>265589000.0</v>
+      </c>
+      <c r="P31">
+        <v>257328000.0</v>
+      </c>
+      <c r="Q31">
+        <v>249117000.0</v>
+      </c>
+      <c r="R31">
+        <v>240279000.0</v>
+      </c>
+      <c r="S31">
+        <v>232361000.0</v>
+      </c>
+      <c r="T31">
+        <v>224256000.0</v>
+      </c>
+      <c r="U31">
+        <v>215622000.0</v>
+      </c>
+      <c r="V31">
+        <v>208152000.0</v>
+      </c>
+      <c r="W31">
+        <v>200925000.0</v>
+      </c>
+      <c r="X31">
+        <v>192347000.0</v>
+      </c>
+      <c r="Y31">
+        <v>187757000.0</v>
+      </c>
+      <c r="Z31">
+        <v>182989000.0</v>
+      </c>
+      <c r="AA31">
+        <v>177105000.0</v>
+      </c>
+      <c r="AB31">
+        <v>171249000.0</v>
+      </c>
+      <c r="AC31">
+        <v>165011000.0</v>
+      </c>
+      <c r="AD31">
+        <v>159002000.0</v>
+      </c>
+      <c r="AE31">
+        <v>152333000.0</v>
+      </c>
+      <c r="AF31">
+        <v>144455000.0</v>
+      </c>
+      <c r="AG31">
+        <v>134206000.0</v>
+      </c>
+      <c r="AH31">
+        <v>122965000.0</v>
+      </c>
+      <c r="AI31">
+        <v>118809000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>116394000.0</v>
+      </c>
+      <c r="AK31">
+        <v>112519000.0</v>
+      </c>
+      <c r="AL31">
+        <v>109841000.0</v>
+      </c>
+      <c r="AM31">
+        <v>107134000.0</v>
+      </c>
+      <c r="AN31">
+        <v>105202000.0</v>
+      </c>
+      <c r="AO31">
+        <v>102174000.0</v>
+      </c>
+      <c r="AP31">
+        <v>94227000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>92040000.0</v>
+      </c>
+      <c r="AR31">
+        <v>89114000.0</v>
+      </c>
+      <c r="AS31">
+        <v>86805000.0</v>
+      </c>
+      <c r="AT31">
+        <v>84499000.0</v>
+      </c>
+      <c r="AU31">
+        <v>82905000.0</v>
+      </c>
+      <c r="AV31">
+        <v>80766000.0</v>
+      </c>
+      <c r="AW31">
+        <v>78038000.0</v>
+      </c>
+      <c r="AX31">
+        <v>75946000.0</v>
+      </c>
+      <c r="AY31">
+        <v>73716000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>71519000.0</v>
+      </c>
+      <c r="BA31">
+        <v>69710000.0</v>
+      </c>
+      <c r="BB31">
+        <v>69612000.0</v>
+      </c>
+      <c r="BC31">
+        <v>67572000.0</v>
+      </c>
+      <c r="BD31">
+        <v>65983000.0</v>
+      </c>
+      <c r="BE31">
+        <v>64578000.0</v>
+      </c>
+      <c r="BF31">
+        <v>62898000.0</v>
+      </c>
+      <c r="BG31">
+        <v>61356000.0</v>
+      </c>
+      <c r="BH31">
+        <v>60428000.0</v>
+      </c>
+      <c r="BI31">
+        <v>59077000.0</v>
+      </c>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+      <c r="CN31"/>
+      <c r="CO31"/>
+      <c r="CP31"/>
+      <c r="CQ31"/>
+      <c r="CR31"/>
+    </row>
+    <row r="32" spans="1:96">
+      <c r="A32" t="s">
+        <v>56</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
+      <c r="CP32"/>
+      <c r="CQ32"/>
+      <c r="CR32"/>
+    </row>
+    <row r="33" spans="1:96">
+      <c r="A33" t="s">
+        <v>57</v>
+      </c>
+      <c r="B33">
+        <v>2088968000.0</v>
+      </c>
+      <c r="C33">
+        <v>2081307000.0</v>
+      </c>
+      <c r="D33">
+        <v>5573000.0</v>
+      </c>
+      <c r="E33">
+        <v>1972077000.0</v>
+      </c>
+      <c r="F33">
+        <v>1922708000.0</v>
+      </c>
+      <c r="G33">
+        <v>1911050000.0</v>
+      </c>
+      <c r="H33">
+        <v>1877677000.0</v>
+      </c>
+      <c r="I33">
+        <v>1848835000.0</v>
+      </c>
+      <c r="J33">
+        <v>1827565000.0</v>
+      </c>
+      <c r="K33">
+        <v>1827474000.0</v>
+      </c>
+      <c r="L33">
+        <v>1841394000.0</v>
+      </c>
+      <c r="M33">
+        <v>1828481000.0</v>
+      </c>
+      <c r="N33">
+        <v>1800364000.0</v>
+      </c>
+      <c r="O33">
+        <v>1784631000.0</v>
+      </c>
+      <c r="P33">
+        <v>1712070000.0</v>
+      </c>
+      <c r="Q33">
+        <v>1578853000.0</v>
+      </c>
+      <c r="R33">
+        <v>1531208000.0</v>
+      </c>
+      <c r="S33">
+        <v>1518860000.0</v>
+      </c>
+      <c r="T33">
+        <v>1509397000.0</v>
+      </c>
+      <c r="U33">
+        <v>1546077000.0</v>
+      </c>
+      <c r="V33">
+        <v>1572217000.0</v>
+      </c>
+      <c r="W33">
+        <v>1591067000.0</v>
+      </c>
+      <c r="X33">
+        <v>1601171000.0</v>
+      </c>
+      <c r="Y33">
+        <v>1580376000.0</v>
+      </c>
+      <c r="Z33">
+        <v>1499985000.0</v>
+      </c>
+      <c r="AA33">
+        <v>34726000.0</v>
+      </c>
+      <c r="AB33">
+        <v>1556834000.0</v>
+      </c>
+      <c r="AC33">
+        <v>1507885000.0</v>
+      </c>
+      <c r="AD33">
+        <v>1516857000.0</v>
+      </c>
+      <c r="AE33">
+        <v>39174000.0</v>
+      </c>
+      <c r="AF33">
+        <v>1298543000.0</v>
+      </c>
+      <c r="AG33">
+        <v>1244810000.0</v>
+      </c>
+      <c r="AH33">
+        <v>1121513000.0</v>
+      </c>
+      <c r="AI33">
+        <v>47284000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>1051135000.0</v>
+      </c>
+      <c r="AK33">
+        <v>992997000.0</v>
+      </c>
+      <c r="AL33">
+        <v>965240000.0</v>
+      </c>
+      <c r="AM33">
+        <v>52275000.0</v>
+      </c>
+      <c r="AN33">
+        <v>910789000.0</v>
+      </c>
+      <c r="AO33">
+        <v>877825000.0</v>
+      </c>
+      <c r="AP33">
+        <v>878068000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>49339000.0</v>
+      </c>
+      <c r="AR33">
+        <v>812476000.0</v>
+      </c>
+      <c r="AS33">
+        <v>816934000.0</v>
+      </c>
+      <c r="AT33">
+        <v>799697000.0</v>
+      </c>
+      <c r="AU33">
+        <v>34839000.0</v>
+      </c>
+      <c r="AV33">
+        <v>778837000.0</v>
+      </c>
+      <c r="AW33">
+        <v>782927000.0</v>
+      </c>
+      <c r="AX33">
+        <v>762879000.0</v>
+      </c>
+      <c r="AY33">
+        <v>752253000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>724920000.0</v>
+      </c>
+      <c r="BA33">
+        <v>714472000.0</v>
+      </c>
+      <c r="BB33">
+        <v>733905000.0</v>
+      </c>
+      <c r="BC33">
+        <v>745809000.0</v>
+      </c>
+      <c r="BD33">
+        <v>765491000.0</v>
+      </c>
+      <c r="BE33">
+        <v>781180000.0</v>
+      </c>
+      <c r="BF33">
+        <v>767251000.0</v>
+      </c>
+      <c r="BG33">
+        <v>761449000.0</v>
+      </c>
+      <c r="BH33">
+        <v>694841000.0</v>
+      </c>
+      <c r="BI33">
+        <v>687785000.0</v>
+      </c>
+      <c r="BJ33">
+        <v>683458000.0</v>
+      </c>
+      <c r="BK33">
+        <v>752103000.0</v>
+      </c>
+      <c r="BL33">
+        <v>688470000.0</v>
+      </c>
+      <c r="BM33">
+        <v>675883000.0</v>
+      </c>
+      <c r="BN33">
+        <v>661343000.0</v>
+      </c>
+      <c r="BO33">
+        <v>647291000.0</v>
+      </c>
+      <c r="BP33">
+        <v>633133000.0</v>
+      </c>
+      <c r="BQ33">
+        <v>630476000.0</v>
+      </c>
+      <c r="BR33">
+        <v>623027000.0</v>
+      </c>
+      <c r="BS33">
+        <v>592276000.0</v>
+      </c>
+      <c r="BT33">
+        <v>556463000.0</v>
+      </c>
+      <c r="BU33">
+        <v>521778000.0</v>
+      </c>
+      <c r="BV33">
+        <v>500638000.0</v>
+      </c>
+      <c r="BW33">
+        <v>453538000.0</v>
+      </c>
+      <c r="BX33">
+        <v>434690844.0</v>
+      </c>
+      <c r="BY33">
+        <v>411732980.0</v>
+      </c>
+      <c r="BZ33">
+        <v>398028000.0</v>
+      </c>
+      <c r="CA33"/>
+      <c r="CB33">
+        <v>332125312.0</v>
+      </c>
+      <c r="CC33">
+        <v>321926557.0</v>
+      </c>
+      <c r="CD33">
+        <v>296472434.0</v>
+      </c>
+      <c r="CE33">
+        <v>284321000.0</v>
+      </c>
+      <c r="CF33">
+        <v>260912419.0</v>
+      </c>
+      <c r="CG33">
+        <v>243200014.0</v>
+      </c>
+      <c r="CH33">
+        <v>227006806.0</v>
+      </c>
+      <c r="CI33">
+        <v>214909660.0</v>
+      </c>
+      <c r="CJ33">
+        <v>193200750.0</v>
+      </c>
+      <c r="CK33">
+        <v>187028427.0</v>
+      </c>
+      <c r="CL33">
+        <v>176524476.0</v>
+      </c>
+      <c r="CM33">
+        <v>164662008.0</v>
+      </c>
+      <c r="CN33">
+        <v>154562000.0</v>
+      </c>
+      <c r="CO33">
+        <v>143660508.0</v>
+      </c>
+      <c r="CP33">
+        <v>134930605.0</v>
+      </c>
+      <c r="CQ33"/>
+      <c r="CR33"/>
+    </row>
+    <row r="34" spans="1:96">
+      <c r="A34" t="s">
+        <v>58</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34">
+        <v>12499000.0</v>
+      </c>
+      <c r="R34"/>
+      <c r="S34">
+        <v>13189000.0</v>
+      </c>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34">
+        <v>103752000.0</v>
+      </c>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34">
+        <v>11335000.0</v>
+      </c>
+      <c r="AA34">
+        <v>12204000.0</v>
+      </c>
+      <c r="AB34">
+        <v>11800000.0</v>
+      </c>
+      <c r="AC34">
+        <v>13107000.0</v>
+      </c>
+      <c r="AD34">
+        <v>11903000.0</v>
+      </c>
+      <c r="AE34">
+        <v>9086000.0</v>
+      </c>
+      <c r="AF34">
+        <v>8319000.0</v>
+      </c>
+      <c r="AG34">
+        <v>7928000.0</v>
+      </c>
+      <c r="AH34">
+        <v>7090000.0</v>
+      </c>
+      <c r="AI34">
+        <v>7517000.0</v>
+      </c>
+      <c r="AJ34">
+        <v>6798000.0</v>
+      </c>
+      <c r="AK34">
+        <v>6467000.0</v>
+      </c>
+      <c r="AL34">
+        <v>5970000.0</v>
+      </c>
+      <c r="AM34">
+        <v>6693000.0</v>
+      </c>
+      <c r="AN34">
+        <v>5891000.0</v>
+      </c>
+      <c r="AO34">
+        <v>5876000.0</v>
+      </c>
+      <c r="AP34">
+        <v>5466000.0</v>
+      </c>
+      <c r="AQ34">
+        <v>9160000.0</v>
+      </c>
+      <c r="AR34">
+        <v>6034000.0</v>
+      </c>
+      <c r="AS34">
+        <v>5342000.0</v>
+      </c>
+      <c r="AT34">
+        <v>6546000.0</v>
+      </c>
+      <c r="AU34">
+        <v>7523000.0</v>
+      </c>
+      <c r="AV34">
+        <v>6069000.0</v>
+      </c>
+      <c r="AW34">
+        <v>7517000.0</v>
+      </c>
+      <c r="AX34">
+        <v>5808000.0</v>
+      </c>
+      <c r="AY34">
+        <v>6504000.0</v>
+      </c>
+      <c r="AZ34">
+        <v>4875000.0</v>
+      </c>
+      <c r="BA34">
+        <v>4734000.0</v>
+      </c>
+      <c r="BB34">
+        <v>4388000.0</v>
+      </c>
+      <c r="BC34">
+        <v>5339000.0</v>
+      </c>
+      <c r="BD34">
+        <v>4378000.0</v>
+      </c>
+      <c r="BE34">
+        <v>5192000.0</v>
+      </c>
+      <c r="BF34">
+        <v>4182000.0</v>
+      </c>
+      <c r="BG34">
+        <v>3982000.0</v>
+      </c>
+      <c r="BH34">
+        <v>44642000.0</v>
+      </c>
+      <c r="BI34">
+        <v>44623000.0</v>
+      </c>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+      <c r="CN34"/>
+      <c r="CO34"/>
+      <c r="CP34"/>
+      <c r="CQ34"/>
+      <c r="CR34"/>
+    </row>
+    <row r="35" spans="1:96">
+      <c r="A35" t="s">
+        <v>59</v>
+      </c>
+      <c r="B35">
+        <v>173978000.0</v>
+      </c>
+      <c r="C35">
+        <v>31674000.0</v>
+      </c>
+      <c r="D35">
+        <v>99527000.0</v>
+      </c>
+      <c r="E35">
+        <v>121319000.0</v>
+      </c>
+      <c r="F35">
+        <v>162262000.0</v>
+      </c>
+      <c r="G35">
+        <v>203145000.0</v>
+      </c>
+      <c r="H35">
+        <v>202954000.0</v>
+      </c>
+      <c r="I35">
+        <v>232845000.0</v>
+      </c>
+      <c r="J35">
+        <v>152585000.0</v>
+      </c>
+      <c r="K35">
+        <v>182210000.0</v>
+      </c>
+      <c r="L35">
+        <v>168869000.0</v>
+      </c>
+      <c r="M35">
+        <v>253211000.0</v>
+      </c>
+      <c r="N35">
+        <v>224202000.0</v>
+      </c>
+      <c r="O35">
+        <v>140236000.0</v>
+      </c>
+      <c r="P35">
+        <v>129593000.0</v>
+      </c>
+      <c r="Q35">
+        <v>133475000.0</v>
+      </c>
+      <c r="R35">
+        <v>135673000.0</v>
+      </c>
+      <c r="S35">
+        <v>134071000.0</v>
+      </c>
+      <c r="T35">
+        <v>147473000.0</v>
+      </c>
+      <c r="U35">
+        <v>158122000.0</v>
+      </c>
+      <c r="V35">
+        <v>161005000.0</v>
+      </c>
+      <c r="W35">
+        <v>280944000.0</v>
+      </c>
+      <c r="X35">
+        <v>283308000.0</v>
+      </c>
+      <c r="Y35">
+        <v>235828000.0</v>
+      </c>
+      <c r="Z35">
+        <v>159388000.0</v>
+      </c>
+      <c r="AA35">
+        <v>148053000.0</v>
+      </c>
+      <c r="AB35">
+        <v>129854000.0</v>
+      </c>
+      <c r="AC35">
+        <v>131160000.0</v>
+      </c>
+      <c r="AD35">
+        <v>129956000.0</v>
+      </c>
+      <c r="AE35">
+        <v>118053000.0</v>
+      </c>
+      <c r="AF35">
+        <v>126372000.0</v>
+      </c>
+      <c r="AG35">
+        <v>125981000.0</v>
+      </c>
+      <c r="AH35">
+        <v>125143000.0</v>
+      </c>
+      <c r="AI35">
+        <v>128053000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>119851000.0</v>
+      </c>
+      <c r="AK35">
+        <v>119520000.0</v>
+      </c>
+      <c r="AL35">
+        <v>99023000.0</v>
+      </c>
+      <c r="AM35">
+        <v>93053000.0</v>
+      </c>
+      <c r="AN35">
+        <v>88944000.0</v>
+      </c>
+      <c r="AO35">
+        <v>88929000.0</v>
+      </c>
+      <c r="AP35">
+        <v>108519000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>98053000.0</v>
+      </c>
+      <c r="AR35">
+        <v>99151000.0</v>
+      </c>
+      <c r="AS35">
+        <v>88505000.0</v>
+      </c>
+      <c r="AT35">
+        <v>89756000.0</v>
+      </c>
+      <c r="AU35">
+        <v>62755000.0</v>
+      </c>
+      <c r="AV35">
+        <v>70270000.0</v>
+      </c>
+      <c r="AW35">
+        <v>71612000.0</v>
+      </c>
+      <c r="AX35">
+        <v>69947000.0</v>
+      </c>
+      <c r="AY35">
+        <v>73788000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>48600000.0</v>
+      </c>
+      <c r="BA35">
+        <v>43502000.0</v>
+      </c>
+      <c r="BB35">
+        <v>48197000.0</v>
+      </c>
+      <c r="BC35">
+        <v>39190000.0</v>
+      </c>
+      <c r="BD35">
+        <v>48269000.0</v>
+      </c>
+      <c r="BE35">
+        <v>49124000.0</v>
+      </c>
+      <c r="BF35">
+        <v>48153000.0</v>
+      </c>
+      <c r="BG35">
+        <v>67992000.0</v>
+      </c>
+      <c r="BH35">
+        <v>68045000.0</v>
+      </c>
+      <c r="BI35">
+        <v>68026000.0</v>
+      </c>
+      <c r="BJ35">
+        <v>67588000.0</v>
+      </c>
+      <c r="BK35">
+        <v>80571000.0</v>
+      </c>
+      <c r="BL35">
+        <v>73866000.0</v>
+      </c>
+      <c r="BM35">
+        <v>69514000.0</v>
+      </c>
+      <c r="BN35">
+        <v>69752000.0</v>
+      </c>
+      <c r="BO35">
+        <v>71091000.0</v>
+      </c>
+      <c r="BP35">
+        <v>60224000.0</v>
+      </c>
+      <c r="BQ35">
+        <v>55650000.0</v>
+      </c>
+      <c r="BR35">
+        <v>56909000.0</v>
+      </c>
+      <c r="BS35">
+        <v>64761000.0</v>
+      </c>
+      <c r="BT35">
+        <v>65859000.0</v>
+      </c>
+      <c r="BU35">
+        <v>56464000.0</v>
+      </c>
+      <c r="BV35">
+        <v>47532000.0</v>
+      </c>
+      <c r="BW35">
+        <v>42907000.0</v>
+      </c>
+      <c r="BX35">
+        <v>51028146.0</v>
+      </c>
+      <c r="BY35">
+        <v>41634698.0</v>
+      </c>
+      <c r="BZ35">
+        <v>32322000.0</v>
+      </c>
+      <c r="CA35"/>
+      <c r="CB35">
+        <v>36648491.0</v>
+      </c>
+      <c r="CC35">
+        <v>28845024.0</v>
+      </c>
+      <c r="CD35">
+        <v>24728978.0</v>
+      </c>
+      <c r="CE35">
+        <v>19774360.0</v>
+      </c>
+      <c r="CF35">
+        <v>27313238.0</v>
+      </c>
+      <c r="CG35">
+        <v>18329423.0</v>
+      </c>
+      <c r="CH35">
+        <v>19492918.0</v>
+      </c>
+      <c r="CI35">
+        <v>7278726.0</v>
+      </c>
+      <c r="CJ35">
+        <v>9637318.0</v>
+      </c>
+      <c r="CK35">
+        <v>12899787.0</v>
+      </c>
+      <c r="CL35">
+        <v>9325044.0</v>
+      </c>
+      <c r="CM35">
+        <v>1590123.0</v>
+      </c>
+      <c r="CN35">
+        <v>2628000.0</v>
+      </c>
+      <c r="CO35">
+        <v>8819752.0</v>
+      </c>
+      <c r="CP35">
+        <v>4364306.0</v>
+      </c>
+      <c r="CQ35"/>
+      <c r="CR35"/>
+    </row>
+    <row r="36" spans="1:96">
+      <c r="A36" t="s">
+        <v>60</v>
+      </c>
+      <c r="B36">
+        <v>52874000.0</v>
+      </c>
+      <c r="C36">
+        <v>50990000.0</v>
+      </c>
+      <c r="D36">
+        <v>-1940108000.0</v>
+      </c>
+      <c r="E36">
+        <v>51479000.0</v>
+      </c>
+      <c r="F36">
+        <v>43592000.0</v>
+      </c>
+      <c r="G36">
+        <v>46281000.0</v>
+      </c>
+      <c r="H36">
+        <v>46259000.0</v>
+      </c>
+      <c r="I36">
+        <v>47465000.0</v>
+      </c>
+      <c r="J36">
+        <v>44808000.0</v>
+      </c>
+      <c r="K36">
+        <v>48132000.0</v>
+      </c>
+      <c r="L36">
+        <v>48766000.0</v>
+      </c>
+      <c r="M36">
+        <v>49471000.0</v>
+      </c>
+      <c r="N36">
+        <v>44096000.0</v>
+      </c>
+      <c r="O36">
+        <v>40497000.0</v>
+      </c>
+      <c r="P36">
+        <v>40228000.0</v>
+      </c>
+      <c r="Q36">
+        <v>37575000.0</v>
+      </c>
+      <c r="R36">
+        <v>41526000.0</v>
+      </c>
+      <c r="S36">
+        <v>40067000.0</v>
+      </c>
+      <c r="T36">
+        <v>40436000.0</v>
+      </c>
+      <c r="U36">
+        <v>40682000.0</v>
+      </c>
+      <c r="V36">
+        <v>37669000.0</v>
+      </c>
+      <c r="W36">
+        <v>38225000.0</v>
+      </c>
+      <c r="X36">
+        <v>39786000.0</v>
+      </c>
+      <c r="Y36">
+        <v>46981000.0</v>
+      </c>
+      <c r="Z36">
+        <v>40608000.0</v>
+      </c>
+      <c r="AA36">
+        <v>-34726000.0</v>
+      </c>
+      <c r="AB36">
+        <v>187377000.0</v>
+      </c>
+      <c r="AC36">
+        <v>203921000.0</v>
+      </c>
+      <c r="AD36">
+        <v>223587000.0</v>
+      </c>
+      <c r="AE36">
+        <v>-39174000.0</v>
+      </c>
+      <c r="AF36">
+        <v>119897000.0</v>
+      </c>
+      <c r="AG36">
+        <v>144327000.0</v>
+      </c>
+      <c r="AH36">
+        <v>80292000.0</v>
+      </c>
+      <c r="AI36">
+        <v>-47284000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>92795000.0</v>
+      </c>
+      <c r="AK36">
+        <v>59373000.0</v>
+      </c>
+      <c r="AL36">
+        <v>76234000.0</v>
+      </c>
+      <c r="AM36">
+        <v>-52275000.0</v>
+      </c>
+      <c r="AN36">
+        <v>90406000.0</v>
+      </c>
+      <c r="AO36">
+        <v>90978000.0</v>
+      </c>
+      <c r="AP36">
+        <v>72758000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>-49339000.0</v>
+      </c>
+      <c r="AR36">
+        <v>59435000.0</v>
+      </c>
+      <c r="AS36">
+        <v>85433000.0</v>
+      </c>
+      <c r="AT36">
+        <v>79908000.0</v>
+      </c>
+      <c r="AU36">
+        <v>-34839000.0</v>
+      </c>
+      <c r="AV36">
+        <v>95406000.0</v>
+      </c>
+      <c r="AW36">
+        <v>111636000.0</v>
+      </c>
+      <c r="AX36">
+        <v>95781000.0</v>
+      </c>
+      <c r="AY36">
+        <v>85976000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>69637000.0</v>
+      </c>
+      <c r="BA36">
+        <v>79706000.0</v>
+      </c>
+      <c r="BB36">
+        <v>110067000.0</v>
+      </c>
+      <c r="BC36">
+        <v>116585000.0</v>
+      </c>
+      <c r="BD36">
+        <v>149996000.0</v>
+      </c>
+      <c r="BE36">
+        <v>165021000.0</v>
+      </c>
+      <c r="BF36">
+        <v>144289000.0</v>
+      </c>
+      <c r="BG36">
+        <v>138682000.0</v>
+      </c>
+      <c r="BH36">
+        <v>41414000.0</v>
+      </c>
+      <c r="BI36">
+        <v>41414000.0</v>
+      </c>
+      <c r="BJ36">
+        <v>39827000.0</v>
+      </c>
+      <c r="BK36">
+        <v>94691000.0</v>
+      </c>
+      <c r="BL36">
+        <v>29585000.0</v>
+      </c>
+      <c r="BM36">
+        <v>32384000.0</v>
+      </c>
+      <c r="BN36">
+        <v>24626000.0</v>
+      </c>
+      <c r="BO36">
+        <v>21504000.0</v>
+      </c>
+      <c r="BP36">
+        <v>14860000.0</v>
+      </c>
+      <c r="BQ36">
+        <v>16328000.0</v>
+      </c>
+      <c r="BR36">
+        <v>13942000.0</v>
+      </c>
+      <c r="BS36">
+        <v>14967000.0</v>
+      </c>
+      <c r="BT36">
+        <v>14715000.0</v>
+      </c>
+      <c r="BU36">
+        <v>20519000.0</v>
+      </c>
+      <c r="BV36">
+        <v>30819000.0</v>
+      </c>
+      <c r="BW36">
+        <v>13927000.0</v>
+      </c>
+      <c r="BX36">
+        <v>16636703.0</v>
+      </c>
+      <c r="BY36">
+        <v>9249581.0</v>
+      </c>
+      <c r="BZ36">
+        <v>12558000.0</v>
+      </c>
+      <c r="CA36"/>
+      <c r="CB36">
+        <v>6324000.0</v>
+      </c>
+      <c r="CC36">
+        <v>3694360.0</v>
+      </c>
+      <c r="CD36">
+        <v>1759497.0</v>
+      </c>
+      <c r="CE36">
+        <v>2000.0</v>
+      </c>
+      <c r="CF36">
+        <v>5587798.0</v>
+      </c>
+      <c r="CG36">
+        <v>4698373.0</v>
+      </c>
+      <c r="CH36">
+        <v>21625.0</v>
+      </c>
+      <c r="CI36">
+        <v>21508.0</v>
+      </c>
+      <c r="CJ36">
+        <v>5514292.0</v>
+      </c>
+      <c r="CK36">
+        <v>2675000.0</v>
+      </c>
+      <c r="CL36">
+        <v>4750000.0</v>
+      </c>
+      <c r="CM36">
+        <v>2222300.0</v>
+      </c>
+      <c r="CN36">
+        <v>9518000.0</v>
+      </c>
+      <c r="CO36">
+        <v>460733.0</v>
+      </c>
+      <c r="CP36">
+        <v>-23774091.0</v>
+      </c>
+      <c r="CQ36"/>
+      <c r="CR36"/>
+    </row>
+    <row r="37" spans="1:96">
+      <c r="A37" t="s">
+        <v>61</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37">
+        <v>1672000.0</v>
+      </c>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37">
+        <v>1381000.0</v>
+      </c>
+      <c r="AA37">
+        <v>1819000.0</v>
+      </c>
+      <c r="AB37">
+        <v>1795000.0</v>
+      </c>
+      <c r="AC37">
+        <v>1694000.0</v>
+      </c>
+      <c r="AD37">
+        <v>1553000.0</v>
+      </c>
+      <c r="AE37">
+        <v>1439000.0</v>
+      </c>
+      <c r="AF37">
+        <v>1333000.0</v>
+      </c>
+      <c r="AG37">
+        <v>1241000.0</v>
+      </c>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
+      <c r="AI37">
+        <v>0.0</v>
+      </c>
+      <c r="AJ37">
+        <v>-118000.0</v>
+      </c>
+      <c r="AK37">
+        <v>-115000.0</v>
+      </c>
+      <c r="AL37">
+        <v>-45000.0</v>
+      </c>
+      <c r="AM37">
+        <v>-44000.0</v>
+      </c>
+      <c r="AN37">
+        <v>-5000.0</v>
+      </c>
+      <c r="AO37">
+        <v>-5000.0</v>
+      </c>
+      <c r="AP37">
+        <v>547000.0</v>
+      </c>
+      <c r="AQ37">
+        <v>167000.0</v>
+      </c>
+      <c r="AR37">
+        <v>366000.0</v>
+      </c>
+      <c r="AS37">
+        <v>243000.0</v>
+      </c>
+      <c r="AT37">
+        <v>129000.0</v>
+      </c>
+      <c r="AU37">
+        <v>145000.0</v>
+      </c>
+      <c r="AV37">
+        <v>776000.0</v>
+      </c>
+      <c r="AW37">
+        <v>365000.0</v>
+      </c>
+      <c r="AX37">
+        <v>235000.0</v>
+      </c>
+      <c r="AY37">
+        <v>-1151000.0</v>
+      </c>
+      <c r="AZ37">
+        <v>-1056000.0</v>
+      </c>
+      <c r="BA37">
+        <v>-1011000.0</v>
+      </c>
+      <c r="BB37">
+        <v>-1030000.0</v>
+      </c>
+      <c r="BC37">
+        <v>-94000.0</v>
+      </c>
+      <c r="BD37">
+        <v>-409000.0</v>
+      </c>
+      <c r="BE37">
+        <v>-462000.0</v>
+      </c>
+      <c r="BF37">
+        <v>-462000.0</v>
+      </c>
+      <c r="BG37">
+        <v>49000.0</v>
+      </c>
+      <c r="BH37">
+        <v>68000.0</v>
+      </c>
+      <c r="BI37">
+        <v>129000.0</v>
+      </c>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+      <c r="CN37"/>
+      <c r="CO37"/>
+      <c r="CP37"/>
+      <c r="CQ37"/>
+      <c r="CR37"/>
+    </row>
+    <row r="38" spans="1:96">
+      <c r="A38" t="s">
+        <v>62</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>2073544000.0</v>
+      </c>
+      <c r="D38">
+        <v>1993389000.0</v>
+      </c>
+      <c r="E38">
+        <v>1966496000.0</v>
+      </c>
+      <c r="F38"/>
+      <c r="G38">
+        <v>1881861000.0</v>
+      </c>
+      <c r="H38">
+        <v>-20167000.0</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
+        <v>1834677000.0</v>
+      </c>
+      <c r="M38">
+        <v>1821462000.0</v>
+      </c>
+      <c r="N38">
+        <v>1794093000.0</v>
+      </c>
+      <c r="O38">
+        <v>1759929000.0</v>
+      </c>
+      <c r="P38">
+        <v>1686697000.0</v>
+      </c>
+      <c r="Q38">
+        <v>1564998000.0</v>
+      </c>
+      <c r="R38">
+        <v>1503316000.0</v>
+      </c>
+      <c r="S38">
+        <v>1489326000.0</v>
+      </c>
+      <c r="T38">
+        <v>2096291000.0</v>
+      </c>
+      <c r="U38">
+        <v>2045892000.0</v>
+      </c>
+      <c r="V38">
+        <v>2042347000.0</v>
+      </c>
+      <c r="W38">
+        <v>2011373000.0</v>
+      </c>
+      <c r="X38">
+        <v>2010756000.0</v>
+      </c>
+      <c r="Y38">
+        <v>1871286000.0</v>
+      </c>
+      <c r="Z38">
+        <v>1752105000.0</v>
+      </c>
+      <c r="AA38">
+        <v>1422145000.0</v>
+      </c>
+      <c r="AB38">
+        <v>1543774000.0</v>
+      </c>
+      <c r="AC38">
+        <v>1494732000.0</v>
+      </c>
+      <c r="AD38">
+        <v>1503600000.0</v>
+      </c>
+      <c r="AE38">
+        <v>1385102000.0</v>
+      </c>
+      <c r="AF38">
+        <v>1285144000.0</v>
+      </c>
+      <c r="AG38">
+        <v>1231222000.0</v>
+      </c>
+      <c r="AH38">
+        <v>1107928000.0</v>
+      </c>
+      <c r="AI38">
+        <v>1033700000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>1033789000.0</v>
+      </c>
+      <c r="AK38">
+        <v>975417000.0</v>
+      </c>
+      <c r="AL38">
+        <v>949580000.0</v>
+      </c>
+      <c r="AM38">
+        <v>911496000.0</v>
+      </c>
+      <c r="AN38">
+        <v>895143000.0</v>
+      </c>
+      <c r="AO38">
+        <v>862398000.0</v>
+      </c>
+      <c r="AP38">
+        <v>863298000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>787242000.0</v>
+      </c>
+      <c r="AR38">
+        <v>797777000.0</v>
+      </c>
+      <c r="AS38">
+        <v>801901000.0</v>
+      </c>
+      <c r="AT38">
+        <v>784870000.0</v>
+      </c>
+      <c r="AU38">
+        <v>751944000.0</v>
+      </c>
+      <c r="AV38">
+        <v>763035000.0</v>
+      </c>
+      <c r="AW38">
+        <v>767156000.0</v>
+      </c>
+      <c r="AX38">
+        <v>746827000.0</v>
+      </c>
+      <c r="AY38">
+        <v>709440000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>715107000.0</v>
+      </c>
+      <c r="BA38">
+        <v>704634000.0</v>
+      </c>
+      <c r="BB38">
+        <v>724207000.0</v>
+      </c>
+      <c r="BC38">
+        <v>720320000.0</v>
+      </c>
+      <c r="BD38">
+        <v>739553000.0</v>
+      </c>
+      <c r="BE38">
+        <v>753622000.0</v>
+      </c>
+      <c r="BF38">
+        <v>741702000.0</v>
+      </c>
+      <c r="BG38">
+        <v>755295000.0</v>
+      </c>
+      <c r="BH38">
+        <v>666273000.0</v>
+      </c>
+      <c r="BI38">
+        <v>658539000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>653070000.0</v>
+      </c>
+      <c r="BK38">
+        <v>661944000.0</v>
+      </c>
+      <c r="BL38">
+        <v>656235000.0</v>
+      </c>
+      <c r="BM38">
+        <v>640093000.0</v>
+      </c>
+      <c r="BN38">
+        <v>627166000.0</v>
+      </c>
+      <c r="BO38">
+        <v>612501000.0</v>
+      </c>
+      <c r="BP38">
+        <v>601116000.0</v>
+      </c>
+      <c r="BQ38">
+        <v>601549000.0</v>
+      </c>
+      <c r="BR38">
+        <v>565524000.0</v>
+      </c>
+      <c r="BS38">
+        <v>552269000.0</v>
+      </c>
+      <c r="BT38">
+        <v>484332000.0</v>
+      </c>
+      <c r="BU38">
+        <v>446402000.0</v>
+      </c>
+      <c r="BV38">
+        <v>431009000.0</v>
+      </c>
+      <c r="BW38">
+        <v>416610000.0</v>
+      </c>
+      <c r="BX38">
+        <v>397465730.0</v>
+      </c>
+      <c r="BY38">
+        <v>376449997.0</v>
+      </c>
+      <c r="BZ38">
+        <v>364613259.0</v>
+      </c>
+      <c r="CA38">
+        <v>38010000.0</v>
+      </c>
+      <c r="CB38">
+        <v>302774213.0</v>
+      </c>
+      <c r="CC38">
+        <v>293836416.0</v>
+      </c>
+      <c r="CD38">
+        <v>269917215.0</v>
+      </c>
+      <c r="CE38">
+        <v>255464116.0</v>
+      </c>
+      <c r="CF38">
+        <v>234497923.0</v>
+      </c>
+      <c r="CG38">
+        <v>218877054.0</v>
+      </c>
+      <c r="CH38">
+        <v>197719130.0</v>
+      </c>
+      <c r="CI38">
+        <v>186007847.0</v>
+      </c>
+      <c r="CJ38">
+        <v>170964128.0</v>
+      </c>
+      <c r="CK38">
+        <v>165935127.0</v>
+      </c>
+      <c r="CL38">
+        <v>156595428.0</v>
+      </c>
+      <c r="CM38">
+        <v>146300561.0</v>
+      </c>
+      <c r="CN38">
+        <v>135247000.0</v>
+      </c>
+      <c r="CO38">
+        <v>122605897.0</v>
+      </c>
+      <c r="CP38">
+        <v>111156514.0</v>
+      </c>
+      <c r="CQ38">
+        <v>27005000.0</v>
+      </c>
+      <c r="CR38">
+        <v>14357000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:96">
+      <c r="A39" t="s">
+        <v>63</v>
+      </c>
+      <c r="B39">
+        <v>-11504000.0</v>
+      </c>
+      <c r="C39">
+        <v>-11257000.0</v>
+      </c>
+      <c r="D39">
+        <v>-10677000.0</v>
+      </c>
+      <c r="E39">
+        <v>3835000.0</v>
+      </c>
+      <c r="F39"/>
+      <c r="G39">
+        <v>-9659000.0</v>
+      </c>
+      <c r="H39">
+        <v>174011000.0</v>
+      </c>
+      <c r="I39">
+        <v>178303000.0</v>
+      </c>
+      <c r="J39">
+        <v>181508000.0</v>
+      </c>
+      <c r="K39">
+        <v>190481000.0</v>
+      </c>
+      <c r="L39">
+        <v>136557000.0</v>
+      </c>
+      <c r="M39">
+        <v>147236000.0</v>
+      </c>
+      <c r="N39">
+        <v>156577000.0</v>
+      </c>
+      <c r="O39">
+        <v>192468000.0</v>
+      </c>
+      <c r="P39">
+        <v>201372000.0</v>
+      </c>
+      <c r="Q39">
+        <v>400627000.0</v>
+      </c>
+      <c r="R39">
+        <v>511173000.0</v>
+      </c>
+      <c r="S39">
+        <v>605888000.0</v>
+      </c>
+      <c r="T39">
+        <v>631578000.0</v>
+      </c>
+      <c r="U39">
+        <v>539260000.0</v>
+      </c>
+      <c r="V39">
+        <v>-511935000.0</v>
+      </c>
+      <c r="W39">
+        <v>200000.0</v>
+      </c>
+      <c r="X39">
+        <v>-32406000.0</v>
+      </c>
+      <c r="Y39">
+        <v>10386000.0</v>
+      </c>
+      <c r="Z39">
+        <v>6551000.0</v>
+      </c>
+      <c r="AA39">
+        <v>6259000.0</v>
+      </c>
+      <c r="AB39">
+        <v>5730000.0</v>
+      </c>
+      <c r="AC39">
+        <v>6081000.0</v>
+      </c>
+      <c r="AD39">
+        <v>5760000.0</v>
+      </c>
+      <c r="AE39">
+        <v>5610000.0</v>
+      </c>
+      <c r="AF39">
+        <v>7086000.0</v>
+      </c>
+      <c r="AG39">
+        <v>6110000.0</v>
+      </c>
+      <c r="AH39">
+        <v>5842000.0</v>
+      </c>
+      <c r="AI39">
+        <v>5566000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>4986000.0</v>
+      </c>
+      <c r="AK39">
+        <v>5208000.0</v>
+      </c>
+      <c r="AL39">
+        <v>4767000.0</v>
+      </c>
+      <c r="AM39">
+        <v>3117000.0</v>
+      </c>
+      <c r="AN39"/>
+      <c r="AO39"/>
+      <c r="AP39"/>
+      <c r="AQ39">
+        <v>5652000.0</v>
+      </c>
+      <c r="AR39"/>
+      <c r="AS39"/>
+      <c r="AT39"/>
+      <c r="AU39">
+        <v>5759000.0</v>
+      </c>
+      <c r="AV39"/>
+      <c r="AW39"/>
+      <c r="AX39"/>
+      <c r="AY39"/>
+      <c r="AZ39"/>
+      <c r="BA39"/>
+      <c r="BB39"/>
+      <c r="BC39"/>
+      <c r="BD39"/>
+      <c r="BE39"/>
+      <c r="BF39"/>
+      <c r="BG39"/>
+      <c r="BH39"/>
+      <c r="BI39"/>
+      <c r="BJ39"/>
+      <c r="BK39"/>
+      <c r="BL39"/>
+      <c r="BM39"/>
+      <c r="BN39"/>
+      <c r="BO39"/>
+      <c r="BP39"/>
+      <c r="BQ39"/>
+      <c r="BR39"/>
+      <c r="BS39"/>
+      <c r="BT39"/>
+      <c r="BU39"/>
+      <c r="BV39"/>
+      <c r="BW39"/>
+      <c r="BX39"/>
+      <c r="BY39"/>
+      <c r="BZ39"/>
+      <c r="CA39"/>
+      <c r="CB39"/>
+      <c r="CC39"/>
+      <c r="CD39"/>
+      <c r="CE39"/>
+      <c r="CF39"/>
+      <c r="CG39"/>
+      <c r="CH39"/>
+      <c r="CI39"/>
+      <c r="CJ39"/>
+      <c r="CK39"/>
+      <c r="CL39"/>
+      <c r="CM39"/>
+      <c r="CN39"/>
+      <c r="CO39"/>
+      <c r="CP39"/>
+      <c r="CQ39"/>
+      <c r="CR39"/>
+    </row>
+    <row r="40" spans="1:96">
+      <c r="A40" t="s">
+        <v>64</v>
+      </c>
+      <c r="B40">
+        <v>1698744000.0</v>
+      </c>
+      <c r="C40">
+        <v>1758669000.0</v>
+      </c>
+      <c r="D40">
+        <v>1752581000.0</v>
+      </c>
+      <c r="E40">
+        <v>1730071000.0</v>
+      </c>
+      <c r="F40">
+        <v>1666681000.0</v>
+      </c>
+      <c r="G40">
+        <v>1631050000.0</v>
+      </c>
+      <c r="H40">
+        <v>1558883000.0</v>
+      </c>
+      <c r="I40">
+        <v>1496441000.0</v>
+      </c>
+      <c r="J40">
+        <v>1563704000.0</v>
+      </c>
+      <c r="K40">
+        <v>1552827000.0</v>
+      </c>
+      <c r="L40">
+        <v>1532981000.0</v>
+      </c>
+      <c r="M40">
+        <v>1446385000.0</v>
+      </c>
+      <c r="N40">
+        <v>1463794000.0</v>
+      </c>
+      <c r="O40">
+        <v>1575981000.0</v>
+      </c>
+      <c r="P40">
+        <v>1535229000.0</v>
+      </c>
+      <c r="Q40">
+        <v>1606306000.0</v>
+      </c>
+      <c r="R40">
+        <v>1677210000.0</v>
+      </c>
+      <c r="S40">
+        <v>1768410000.0</v>
+      </c>
+      <c r="T40">
+        <v>1781240000.0</v>
+      </c>
+      <c r="U40">
+        <v>1724502000.0</v>
+      </c>
+      <c r="V40">
+        <v>1730765000.0</v>
+      </c>
+      <c r="W40">
+        <v>1592443000.0</v>
+      </c>
+      <c r="X40">
+        <v>1596501000.0</v>
+      </c>
+      <c r="Y40">
+        <v>1508561000.0</v>
+      </c>
+      <c r="Z40">
+        <v>1469330000.0</v>
+      </c>
+      <c r="AA40">
+        <v>-2260000.0</v>
+      </c>
+      <c r="AB40">
+        <v>1293048000.0</v>
+      </c>
+      <c r="AC40">
+        <v>1249587000.0</v>
+      </c>
+      <c r="AD40">
+        <v>1265308000.0</v>
+      </c>
+      <c r="AE40">
+        <v>-1390000.0</v>
+      </c>
+      <c r="AF40">
+        <v>1065202000.0</v>
+      </c>
+      <c r="AG40">
+        <v>1017896000.0</v>
+      </c>
+      <c r="AH40">
+        <v>902204000.0</v>
+      </c>
+      <c r="AI40">
+        <v>-719000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>843551000.0</v>
+      </c>
+      <c r="AK40">
+        <v>790528000.0</v>
+      </c>
+      <c r="AL40">
+        <v>787046000.0</v>
+      </c>
+      <c r="AM40">
+        <v>-655000.0</v>
+      </c>
+      <c r="AN40">
+        <v>739876000.0</v>
+      </c>
+      <c r="AO40">
+        <v>712795000.0</v>
+      </c>
+      <c r="AP40">
+        <v>702963000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>-494000.0</v>
+      </c>
+      <c r="AR40">
+        <v>655507000.0</v>
+      </c>
+      <c r="AS40">
+        <v>672679000.0</v>
+      </c>
+      <c r="AT40">
+        <v>658804000.0</v>
+      </c>
+      <c r="AU40">
+        <v>-445000.0</v>
+      </c>
+      <c r="AV40">
+        <v>641619000.0</v>
+      </c>
+      <c r="AW40">
+        <v>648783000.0</v>
+      </c>
+      <c r="AX40">
+        <v>633453000.0</v>
+      </c>
+      <c r="AY40">
+        <v>626768000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>611416000.0</v>
+      </c>
+      <c r="BA40">
+        <v>609519000.0</v>
+      </c>
+      <c r="BB40">
+        <v>623677000.0</v>
+      </c>
+      <c r="BC40">
+        <v>637207000.0</v>
+      </c>
+      <c r="BD40">
+        <v>639700000.0</v>
+      </c>
+      <c r="BE40">
+        <v>658730000.0</v>
+      </c>
+      <c r="BF40">
+        <v>647494000.0</v>
+      </c>
+      <c r="BG40">
+        <v>634855000.0</v>
+      </c>
+      <c r="BH40">
+        <v>622029000.0</v>
+      </c>
+      <c r="BI40">
+        <v>601879000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>584468000.0</v>
+      </c>
+      <c r="BK40">
+        <v>604722000.0</v>
+      </c>
+      <c r="BL40">
+        <v>598980000.0</v>
+      </c>
+      <c r="BM40">
+        <v>561207000.0</v>
+      </c>
+      <c r="BN40">
+        <v>537885000.0</v>
+      </c>
+      <c r="BO40">
+        <v>520313000.0</v>
+      </c>
+      <c r="BP40">
+        <v>531182000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>524567000.0</v>
+      </c>
+      <c r="BR40">
+        <v>521123000.0</v>
+      </c>
+      <c r="BS40">
+        <v>495327000.0</v>
+      </c>
+      <c r="BT40">
+        <v>458268000.0</v>
+      </c>
+      <c r="BU40">
+        <v>432191000.0</v>
+      </c>
+      <c r="BV40">
+        <v>423137000.0</v>
+      </c>
+      <c r="BW40">
+        <v>379480000.0</v>
+      </c>
+      <c r="BX40">
+        <v>352752782.0</v>
+      </c>
+      <c r="BY40">
+        <v>341846261.0</v>
+      </c>
+      <c r="BZ40">
+        <v>345536000.0</v>
+      </c>
+      <c r="CA40"/>
+      <c r="CB40">
+        <v>271299012.0</v>
+      </c>
+      <c r="CC40">
+        <v>269867713.0</v>
+      </c>
+      <c r="CD40">
+        <v>248316595.0</v>
+      </c>
+      <c r="CE40">
+        <v>232056000.0</v>
+      </c>
+      <c r="CF40">
+        <v>220510117.0</v>
+      </c>
+      <c r="CG40">
+        <v>213645346.0</v>
+      </c>
+      <c r="CH40">
+        <v>195336164.0</v>
+      </c>
+      <c r="CI40">
+        <v>179585011.0</v>
+      </c>
+      <c r="CJ40">
+        <v>172037868.0</v>
+      </c>
+      <c r="CK40">
+        <v>162700485.0</v>
+      </c>
+      <c r="CL40">
+        <v>156796081.0</v>
+      </c>
+      <c r="CM40">
+        <v>142446511.0</v>
+      </c>
+      <c r="CN40">
+        <v>128599000.0</v>
+      </c>
+      <c r="CO40">
+        <v>122905976.0</v>
+      </c>
+      <c r="CP40">
+        <v>118502502.0</v>
+      </c>
+      <c r="CQ40"/>
+      <c r="CR40"/>
+    </row>
+    <row r="41" spans="1:96">
+      <c r="A41" t="s">
+        <v>65</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
+        <v>14045000.0</v>
+      </c>
+      <c r="N41">
+        <v>19226000.0</v>
+      </c>
+      <c r="O41">
+        <v>6311000.0</v>
+      </c>
+      <c r="P41">
+        <v>14651000.0</v>
+      </c>
+      <c r="Q41">
+        <v>13984000.0</v>
+      </c>
+      <c r="R41">
+        <v>15773000.0</v>
+      </c>
+      <c r="S41">
+        <v>14792000.0</v>
+      </c>
+      <c r="T41">
+        <v>14887000.0</v>
+      </c>
+      <c r="U41">
+        <v>15668000.0</v>
+      </c>
+      <c r="V41">
+        <v>14524000.0</v>
+      </c>
+      <c r="W41">
+        <v>13649000.0</v>
+      </c>
+      <c r="X41">
+        <v>9999000.0</v>
+      </c>
+      <c r="Y41">
+        <v>12456000.0</v>
+      </c>
+      <c r="Z41">
+        <v>8851000.0</v>
+      </c>
+      <c r="AA41">
+        <v>9660000.0</v>
+      </c>
+      <c r="AB41">
+        <v>9201000.0</v>
+      </c>
+      <c r="AC41">
+        <v>13107000.0</v>
+      </c>
+      <c r="AD41">
+        <v>11903000.0</v>
+      </c>
+      <c r="AE41">
+        <v>9086000.0</v>
+      </c>
+      <c r="AF41">
+        <v>8319000.0</v>
+      </c>
+      <c r="AG41">
+        <v>7928000.0</v>
+      </c>
+      <c r="AH41">
+        <v>7821000.0</v>
+      </c>
+      <c r="AI41">
+        <v>8236000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>7567000.0</v>
+      </c>
+      <c r="AK41">
+        <v>7094000.0</v>
+      </c>
+      <c r="AL41">
+        <v>6590000.0</v>
+      </c>
+      <c r="AM41">
+        <v>7348000.0</v>
+      </c>
+      <c r="AN41">
+        <v>6472000.0</v>
+      </c>
+      <c r="AO41">
+        <v>6473000.0</v>
+      </c>
+      <c r="AP41">
+        <v>5939000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>9654000.0</v>
+      </c>
+      <c r="AR41">
+        <v>6548000.0</v>
+      </c>
+      <c r="AS41">
+        <v>5849000.0</v>
+      </c>
+      <c r="AT41">
+        <v>6988000.0</v>
+      </c>
+      <c r="AU41">
+        <v>7968000.0</v>
+      </c>
+      <c r="AV41">
+        <v>6518000.0</v>
+      </c>
+      <c r="AW41">
+        <v>7979000.0</v>
+      </c>
+      <c r="AX41">
+        <v>6262000.0</v>
+      </c>
+      <c r="AY41">
+        <v>6927000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>5297000.0</v>
+      </c>
+      <c r="BA41">
+        <v>5209000.0</v>
+      </c>
+      <c r="BB41">
+        <v>4915000.0</v>
+      </c>
+      <c r="BC41">
+        <v>5876000.0</v>
+      </c>
+      <c r="BD41">
+        <v>5009000.0</v>
+      </c>
+      <c r="BE41">
+        <v>5807000.0</v>
+      </c>
+      <c r="BF41">
+        <v>4787000.0</v>
+      </c>
+      <c r="BG41">
+        <v>4600000.0</v>
+      </c>
+      <c r="BH41">
+        <v>4652000.0</v>
+      </c>
+      <c r="BI41">
+        <v>4579000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>4137000.0</v>
+      </c>
+      <c r="BK41">
+        <v>5783000.0</v>
+      </c>
+      <c r="BL41">
+        <v>5188000.0</v>
+      </c>
+      <c r="BM41">
+        <v>5064000.0</v>
+      </c>
+      <c r="BN41">
+        <v>4853000.0</v>
+      </c>
+      <c r="BO41">
+        <v>4081000.0</v>
+      </c>
+      <c r="BP41">
+        <v>5725000.0</v>
+      </c>
+      <c r="BQ41">
+        <v>4564000.0</v>
+      </c>
+      <c r="BR41">
+        <v>4239000.0</v>
+      </c>
+      <c r="BS41">
+        <v>4381000.0</v>
+      </c>
+      <c r="BT41">
+        <v>4441000.0</v>
+      </c>
+      <c r="BU41">
+        <v>4264000.0</v>
+      </c>
+      <c r="BV41">
+        <v>4287000.0</v>
+      </c>
+      <c r="BW41">
+        <v>4576000.0</v>
+      </c>
+      <c r="BX41">
+        <v>3856000.0</v>
+      </c>
+      <c r="BY41">
+        <v>3709000.0</v>
+      </c>
+      <c r="BZ41">
+        <v>4202000.0</v>
+      </c>
+      <c r="CA41">
+        <v>4508000.0</v>
+      </c>
+      <c r="CB41">
+        <v>3530000.0</v>
+      </c>
+      <c r="CC41">
+        <v>2993000.0</v>
+      </c>
+      <c r="CD41">
+        <v>2591000.0</v>
+      </c>
+      <c r="CE41">
+        <v>2594000.0</v>
+      </c>
+      <c r="CF41">
+        <v>2470000.0</v>
+      </c>
+      <c r="CG41">
+        <v>2092000.0</v>
+      </c>
+      <c r="CH41">
+        <v>2046000.0</v>
+      </c>
+      <c r="CI41">
+        <v>1546000.0</v>
+      </c>
+      <c r="CJ41"/>
+      <c r="CK41"/>
+      <c r="CL41"/>
+      <c r="CM41">
+        <v>1224000.0</v>
+      </c>
+      <c r="CN41"/>
+      <c r="CO41">
+        <v>1375000.0</v>
+      </c>
+      <c r="CP41">
+        <v>1322000.0</v>
+      </c>
+      <c r="CQ41">
+        <v>779000.0</v>
+      </c>
+      <c r="CR41">
+        <v>958000.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:96">
+      <c r="A42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B42">
+        <v>126798000.0</v>
+      </c>
+      <c r="C42">
+        <v>125479000.0</v>
+      </c>
+      <c r="D42">
+        <v>124818000.0</v>
+      </c>
+      <c r="E42">
+        <v>130708000.0</v>
+      </c>
+      <c r="F42">
+        <v>130674000.0</v>
+      </c>
+      <c r="G42">
+        <v>130507000.0</v>
+      </c>
+      <c r="H42">
+        <v>132091000.0</v>
+      </c>
+      <c r="I42">
+        <v>133931000.0</v>
+      </c>
+      <c r="J42">
+        <v>133786000.0</v>
+      </c>
+      <c r="K42">
+        <v>133685000.0</v>
+      </c>
+      <c r="L42">
+        <v>133532000.0</v>
+      </c>
+      <c r="M42">
+        <v>133432000.0</v>
+      </c>
+      <c r="N42">
+        <v>133326000.0</v>
+      </c>
+      <c r="O42">
+        <v>133186000.0</v>
+      </c>
+      <c r="P42">
+        <v>132870000.0</v>
+      </c>
+      <c r="Q42">
+        <v>132694000.0</v>
+      </c>
+      <c r="R42">
+        <v>132608000.0</v>
+      </c>
+      <c r="S42">
+        <v>132436000.0</v>
+      </c>
+      <c r="T42">
+        <v>132368000.0</v>
+      </c>
+      <c r="U42">
+        <v>132303000.0</v>
+      </c>
+      <c r="V42">
+        <v>132231000.0</v>
+      </c>
+      <c r="W42">
+        <v>131974000.0</v>
+      </c>
+      <c r="X42">
+        <v>131904000.0</v>
+      </c>
+      <c r="Y42">
+        <v>131815000.0</v>
+      </c>
+      <c r="Z42">
+        <v>131754000.0</v>
+      </c>
+      <c r="AA42">
+        <v>131691000.0</v>
+      </c>
+      <c r="AB42">
+        <v>110689000.0</v>
+      </c>
+      <c r="AC42">
+        <v>110598000.0</v>
+      </c>
+      <c r="AD42">
+        <v>110546000.0</v>
+      </c>
+      <c r="AE42">
+        <v>109792000.0</v>
+      </c>
+      <c r="AF42">
+        <v>107584000.0</v>
+      </c>
+      <c r="AG42">
+        <v>101851000.0</v>
+      </c>
+      <c r="AH42">
+        <v>79014000.0</v>
+      </c>
+      <c r="AI42">
+        <v>78925000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>60407000.0</v>
+      </c>
+      <c r="AK42">
+        <v>59566000.0</v>
+      </c>
+      <c r="AL42">
+        <v>59473000.0</v>
+      </c>
+      <c r="AM42">
+        <v>59285000.0</v>
+      </c>
+      <c r="AN42">
+        <v>59079000.0</v>
+      </c>
+      <c r="AO42">
+        <v>59061000.0</v>
+      </c>
+      <c r="AP42">
+        <v>50980000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>50973000.0</v>
+      </c>
+      <c r="AR42">
+        <v>50334000.0</v>
+      </c>
+      <c r="AS42">
+        <v>49935000.0</v>
+      </c>
+      <c r="AT42">
+        <v>49167000.0</v>
+      </c>
+      <c r="AU42">
+        <v>49136000.0</v>
+      </c>
+      <c r="AV42">
+        <v>49084000.0</v>
+      </c>
+      <c r="AW42">
+        <v>49084000.0</v>
+      </c>
+      <c r="AX42">
+        <v>49084000.0</v>
+      </c>
+      <c r="AY42">
+        <v>49024000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>50485000.0</v>
+      </c>
+      <c r="BA42">
+        <v>50485000.0</v>
+      </c>
+      <c r="BB42">
+        <v>46855000.0</v>
+      </c>
+      <c r="BC42">
+        <v>46689000.0</v>
+      </c>
+      <c r="BD42">
+        <v>46689000.0</v>
+      </c>
+      <c r="BE42">
+        <v>46689000.0</v>
+      </c>
+      <c r="BF42">
+        <v>43664000.0</v>
+      </c>
+      <c r="BG42">
+        <v>43664000.0</v>
+      </c>
+      <c r="BH42">
+        <v>43664000.0</v>
+      </c>
+      <c r="BI42">
+        <v>43664000.0</v>
+      </c>
+      <c r="BJ42">
+        <v>39751000.0</v>
+      </c>
+      <c r="BK42">
+        <v>39751000.0</v>
+      </c>
+      <c r="BL42">
+        <v>39741000.0</v>
+      </c>
+      <c r="BM42">
+        <v>39727000.0</v>
+      </c>
+      <c r="BN42">
+        <v>39732000.0</v>
+      </c>
+      <c r="BO42">
+        <v>34840000.0</v>
+      </c>
+      <c r="BP42">
+        <v>34835000.0</v>
+      </c>
+      <c r="BQ42">
+        <v>34832000.0</v>
+      </c>
+      <c r="BR42">
+        <v>34828000.0</v>
+      </c>
+      <c r="BS42">
+        <v>33808000.0</v>
+      </c>
+      <c r="BT42">
+        <v>32634000.0</v>
+      </c>
+      <c r="BU42">
+        <v>32606000.0</v>
+      </c>
+      <c r="BV42">
+        <v>32413000.0</v>
+      </c>
+      <c r="BW42">
+        <v>24979000.0</v>
+      </c>
+      <c r="BX42">
+        <v>24937067.0</v>
+      </c>
+      <c r="BY42">
+        <v>25089746.0</v>
+      </c>
+      <c r="BZ42">
+        <v>20379000.0</v>
+      </c>
+      <c r="CA42"/>
+      <c r="CB42">
+        <v>19832560.0</v>
+      </c>
+      <c r="CC42">
+        <v>20461737.0</v>
+      </c>
+      <c r="CD42">
+        <v>20691026.0</v>
+      </c>
+      <c r="CE42">
+        <v>20460000.0</v>
+      </c>
+      <c r="CF42">
+        <v>20046126.0</v>
+      </c>
+      <c r="CG42">
+        <v>20017250.0</v>
+      </c>
+      <c r="CH42">
+        <v>8916188.0</v>
+      </c>
+      <c r="CI42">
+        <v>19390102.0</v>
+      </c>
+      <c r="CJ42">
+        <v>10470694.0</v>
+      </c>
+      <c r="CK42">
+        <v>10455071.0</v>
+      </c>
+      <c r="CL42">
+        <v>10448323.0</v>
+      </c>
+      <c r="CM42">
+        <v>10432800.0</v>
+      </c>
+      <c r="CN42">
+        <v>8278000.0</v>
+      </c>
+      <c r="CO42">
+        <v>8240650.0</v>
+      </c>
+      <c r="CP42">
+        <v>8240650.0</v>
+      </c>
+      <c r="CQ42"/>
+      <c r="CR42"/>
+    </row>
+    <row r="43" spans="1:96">
+      <c r="A43" t="s">
+        <v>67</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
+      <c r="CN43"/>
+      <c r="CO43"/>
+      <c r="CP43"/>
+      <c r="CQ43"/>
+      <c r="CR43"/>
+    </row>
+    <row r="44" spans="1:96">
+      <c r="A44" t="s">
+        <v>68</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44">
+        <v>445000.0</v>
+      </c>
+      <c r="P44"/>
+      <c r="Q44">
+        <v>445000.0</v>
+      </c>
+      <c r="R44"/>
+      <c r="S44">
+        <v>445000.0</v>
+      </c>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44">
+        <v>480000.0</v>
+      </c>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44">
+        <v>500000.0</v>
+      </c>
+      <c r="AA44">
+        <v>500000.0</v>
+      </c>
+      <c r="AB44">
+        <v>500000.0</v>
+      </c>
+      <c r="AC44">
+        <v>550000.0</v>
+      </c>
+      <c r="AD44">
+        <v>560000.0</v>
+      </c>
+      <c r="AE44">
+        <v>1224000.0</v>
+      </c>
+      <c r="AF44">
+        <v>3417000.0</v>
+      </c>
+      <c r="AG44">
+        <v>9195000.0</v>
+      </c>
+      <c r="AH44">
+        <v>15946000.0</v>
+      </c>
+      <c r="AI44">
+        <v>15971000.0</v>
+      </c>
+      <c r="AJ44">
+        <v>18995000.0</v>
+      </c>
+      <c r="AK44">
+        <v>19828000.0</v>
+      </c>
+      <c r="AL44">
+        <v>19903000.0</v>
+      </c>
+      <c r="AM44">
+        <v>20000000.0</v>
+      </c>
+      <c r="AN44">
+        <v>20000000.0</v>
+      </c>
+      <c r="AO44">
+        <v>20000000.0</v>
+      </c>
+      <c r="AP44">
+        <v>20000000.0</v>
+      </c>
+      <c r="AQ44">
+        <v>20000000.0</v>
+      </c>
+      <c r="AR44">
+        <v>20000000.0</v>
+      </c>
+      <c r="AS44">
+        <v>20000000.0</v>
+      </c>
+      <c r="AT44">
+        <v>20000000.0</v>
+      </c>
+      <c r="AU44">
+        <v>20000000.0</v>
+      </c>
+      <c r="AV44">
+        <v>20000000.0</v>
+      </c>
+      <c r="AW44">
+        <v>20000000.0</v>
+      </c>
+      <c r="AX44">
+        <v>20000000.0</v>
+      </c>
+      <c r="AY44">
+        <v>20000000.0</v>
+      </c>
+      <c r="AZ44">
+        <v>16228000.0</v>
+      </c>
+      <c r="BA44">
+        <v>16168000.0</v>
+      </c>
+      <c r="BB44">
+        <v>16116000.0</v>
+      </c>
+      <c r="BC44">
+        <v>16065000.0</v>
+      </c>
+      <c r="BD44">
+        <v>16016000.0</v>
+      </c>
+      <c r="BE44">
+        <v>15965000.0</v>
+      </c>
+      <c r="BF44">
+        <v>15916000.0</v>
+      </c>
+      <c r="BG44">
+        <v>15868000.0</v>
+      </c>
+      <c r="BH44">
+        <v>15821000.0</v>
+      </c>
+      <c r="BI44">
+        <v>15774000.0</v>
+      </c>
+      <c r="BJ44">
+        <v>15728000.0</v>
+      </c>
+      <c r="BK44">
+        <v>15683000.0</v>
+      </c>
+      <c r="BL44">
+        <v>15638000.0</v>
+      </c>
+      <c r="BM44">
+        <v>15594000.0</v>
+      </c>
+      <c r="BN44">
+        <v>15551000.0</v>
+      </c>
+      <c r="BO44">
+        <v>15508000.0</v>
+      </c>
+      <c r="BP44">
+        <v>15468000.0</v>
+      </c>
+      <c r="BQ44">
+        <v>15426000.0</v>
+      </c>
+      <c r="BR44">
+        <v>15385000.0</v>
+      </c>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
+      <c r="CN44"/>
+      <c r="CO44"/>
+      <c r="CP44"/>
+      <c r="CQ44"/>
+      <c r="CR44"/>
+    </row>
+    <row r="45" spans="1:96">
+      <c r="A45" t="s">
+        <v>69</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45">
+        <v>12979000.0</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45">
+        <v>12384000.0</v>
+      </c>
+      <c r="H45"/>
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45">
+        <v>12265000.0</v>
+      </c>
+      <c r="L45"/>
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45">
+        <v>12370000.0</v>
+      </c>
+      <c r="P45"/>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
+        <v>6476000.0</v>
+      </c>
+      <c r="V45">
+        <v>6597000.0</v>
+      </c>
+      <c r="W45">
+        <v>6698000.0</v>
+      </c>
+      <c r="X45">
+        <v>6815000.0</v>
+      </c>
+      <c r="Y45">
+        <v>6908000.0</v>
+      </c>
+      <c r="Z45">
+        <v>6901000.0</v>
+      </c>
+      <c r="AA45">
+        <v>6946000.0</v>
+      </c>
+      <c r="AB45">
+        <v>6776000.0</v>
+      </c>
+      <c r="AC45">
+        <v>6832000.0</v>
+      </c>
+      <c r="AD45">
+        <v>6865000.0</v>
+      </c>
+      <c r="AE45">
+        <v>6783000.0</v>
+      </c>
+      <c r="AF45">
+        <v>6874000.0</v>
+      </c>
+      <c r="AG45">
+        <v>6964000.0</v>
+      </c>
+      <c r="AH45">
+        <v>7008000.0</v>
+      </c>
+      <c r="AI45">
+        <v>7025000.0</v>
+      </c>
+      <c r="AJ45">
+        <v>7058000.0</v>
+      </c>
+      <c r="AK45">
+        <v>6899000.0</v>
+      </c>
+      <c r="AL45">
+        <v>5176000.0</v>
+      </c>
+      <c r="AM45">
+        <v>5197000.0</v>
+      </c>
+      <c r="AN45">
+        <v>5035000.0</v>
+      </c>
+      <c r="AO45">
+        <v>4829000.0</v>
+      </c>
+      <c r="AP45">
+        <v>4639000.0</v>
+      </c>
+      <c r="AQ45">
+        <v>4591000.0</v>
+      </c>
+      <c r="AR45">
+        <v>4477000.0</v>
+      </c>
+      <c r="AS45">
+        <v>4525000.0</v>
+      </c>
+      <c r="AT45">
+        <v>4430000.0</v>
+      </c>
+      <c r="AU45">
+        <v>4490000.0</v>
+      </c>
+      <c r="AV45">
+        <v>3743000.0</v>
+      </c>
+      <c r="AW45">
+        <v>3801000.0</v>
+      </c>
+      <c r="AX45">
+        <v>3828000.0</v>
+      </c>
+      <c r="AY45">
+        <v>3864000.0</v>
+      </c>
+      <c r="AZ45">
+        <v>3945000.0</v>
+      </c>
+      <c r="BA45">
+        <v>4012000.0</v>
+      </c>
+      <c r="BB45">
+        <v>3943000.0</v>
+      </c>
+      <c r="BC45">
+        <v>3989000.0</v>
+      </c>
+      <c r="BD45">
+        <v>4072000.0</v>
+      </c>
+      <c r="BE45">
+        <v>4130000.0</v>
+      </c>
+      <c r="BF45">
+        <v>4212000.0</v>
+      </c>
+      <c r="BG45">
+        <v>4122000.0</v>
+      </c>
+      <c r="BH45">
+        <v>4167000.0</v>
+      </c>
+      <c r="BI45">
+        <v>4191000.0</v>
+      </c>
+      <c r="BJ45">
+        <v>4204000.0</v>
+      </c>
+      <c r="BK45">
+        <v>4279000.0</v>
+      </c>
+      <c r="BL45">
+        <v>4338000.0</v>
+      </c>
+      <c r="BM45">
+        <v>4384000.0</v>
+      </c>
+      <c r="BN45">
+        <v>2860000.0</v>
+      </c>
+      <c r="BO45">
+        <v>2861000.0</v>
+      </c>
+      <c r="BP45">
+        <v>2939000.0</v>
+      </c>
+      <c r="BQ45">
+        <v>2967000.0</v>
+      </c>
+      <c r="BR45">
+        <v>2968000.0</v>
+      </c>
+      <c r="BS45">
+        <v>3014000.0</v>
+      </c>
+      <c r="BT45">
+        <v>3065000.0</v>
+      </c>
+      <c r="BU45">
+        <v>3114000.0</v>
+      </c>
+      <c r="BV45">
+        <v>3177000.0</v>
+      </c>
+      <c r="BW45">
+        <v>3217000.0</v>
+      </c>
+      <c r="BX45">
+        <v>3240994.0</v>
+      </c>
+      <c r="BY45">
+        <v>3285290.0</v>
+      </c>
+      <c r="BZ45">
+        <v>3431794.0</v>
+      </c>
+      <c r="CA45">
+        <v>3431794.0</v>
+      </c>
+      <c r="CB45">
+        <v>3301692.0</v>
+      </c>
+      <c r="CC45">
+        <v>3009925.0</v>
+      </c>
+      <c r="CD45">
+        <v>3023429.0</v>
+      </c>
+      <c r="CE45">
+        <v>3079876.0</v>
+      </c>
+      <c r="CF45">
+        <v>3139169.0</v>
+      </c>
+      <c r="CG45">
+        <v>3155271.0</v>
+      </c>
+      <c r="CH45">
+        <v>3206152.0</v>
+      </c>
+      <c r="CI45">
+        <v>3247179.0</v>
+      </c>
+      <c r="CJ45">
+        <v>3248065.0</v>
+      </c>
+      <c r="CK45">
+        <v>3258388.0</v>
+      </c>
+      <c r="CL45">
+        <v>3248539.0</v>
+      </c>
+      <c r="CM45">
+        <v>3239413.0</v>
+      </c>
+      <c r="CN45">
+        <v>3262000.0</v>
+      </c>
+      <c r="CO45">
+        <v>3276560.0</v>
+      </c>
+      <c r="CP45">
+        <v>3268163.0</v>
+      </c>
+      <c r="CQ45"/>
+      <c r="CR45"/>
+    </row>
+    <row r="46" spans="1:96">
+      <c r="A46" t="s">
+        <v>70</v>
+      </c>
+      <c r="B46">
+        <v>5462000.0</v>
+      </c>
+      <c r="C46">
+        <v>5506000.0</v>
+      </c>
+      <c r="D46">
+        <v>5573000.0</v>
+      </c>
+      <c r="E46">
+        <v>5581000.0</v>
+      </c>
+      <c r="F46">
+        <v>5597000.0</v>
+      </c>
+      <c r="G46">
+        <v>5316000.0</v>
+      </c>
+      <c r="H46">
+        <v>5365000.0</v>
+      </c>
+      <c r="I46">
+        <v>5441000.0</v>
+      </c>
+      <c r="J46">
+        <v>5501000.0</v>
+      </c>
+      <c r="K46">
+        <v>5579000.0</v>
+      </c>
+      <c r="L46">
+        <v>5665000.0</v>
+      </c>
+      <c r="M46">
+        <v>5749000.0</v>
+      </c>
+      <c r="N46">
+        <v>5842000.0</v>
+      </c>
+      <c r="O46">
+        <v>5958000.0</v>
+      </c>
+      <c r="P46">
+        <v>6008000.0</v>
+      </c>
+      <c r="Q46">
+        <v>6088000.0</v>
+      </c>
+      <c r="R46">
+        <v>6185000.0</v>
+      </c>
+      <c r="S46">
+        <v>6265000.0</v>
+      </c>
+      <c r="T46">
+        <v>6370000.0</v>
+      </c>
+      <c r="U46">
+        <v>6476000.0</v>
+      </c>
+      <c r="V46">
+        <v>6597000.0</v>
+      </c>
+      <c r="W46">
+        <v>6698000.0</v>
+      </c>
+      <c r="X46">
+        <v>6815000.0</v>
+      </c>
+      <c r="Y46">
+        <v>6908000.0</v>
+      </c>
+      <c r="Z46">
+        <v>6901000.0</v>
+      </c>
+      <c r="AA46">
+        <v>6946000.0</v>
+      </c>
+      <c r="AB46">
+        <v>6776000.0</v>
+      </c>
+      <c r="AC46">
+        <v>6832000.0</v>
+      </c>
+      <c r="AD46">
+        <v>6865000.0</v>
+      </c>
+      <c r="AE46">
+        <v>6783000.0</v>
+      </c>
+      <c r="AF46">
+        <v>6874000.0</v>
+      </c>
+      <c r="AG46">
+        <v>6964000.0</v>
+      </c>
+      <c r="AH46">
+        <v>7008000.0</v>
+      </c>
+      <c r="AI46">
+        <v>7025000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>7058000.0</v>
+      </c>
+      <c r="AK46">
+        <v>6899000.0</v>
+      </c>
+      <c r="AL46">
+        <v>5176000.0</v>
+      </c>
+      <c r="AM46">
+        <v>5197000.0</v>
+      </c>
+      <c r="AN46">
+        <v>5035000.0</v>
+      </c>
+      <c r="AO46">
+        <v>4829000.0</v>
+      </c>
+      <c r="AP46">
+        <v>4639000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>4591000.0</v>
+      </c>
+      <c r="AR46">
+        <v>4477000.0</v>
+      </c>
+      <c r="AS46">
+        <v>4525000.0</v>
+      </c>
+      <c r="AT46">
+        <v>4430000.0</v>
+      </c>
+      <c r="AU46">
+        <v>4490000.0</v>
+      </c>
+      <c r="AV46">
+        <v>3743000.0</v>
+      </c>
+      <c r="AW46">
+        <v>3801000.0</v>
+      </c>
+      <c r="AX46">
+        <v>3828000.0</v>
+      </c>
+      <c r="AY46">
+        <v>3864000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>3945000.0</v>
+      </c>
+      <c r="BA46">
+        <v>4012000.0</v>
+      </c>
+      <c r="BB46">
+        <v>3943000.0</v>
+      </c>
+      <c r="BC46">
+        <v>3989000.0</v>
+      </c>
+      <c r="BD46">
+        <v>4072000.0</v>
+      </c>
+      <c r="BE46">
+        <v>4130000.0</v>
+      </c>
+      <c r="BF46">
+        <v>4212000.0</v>
+      </c>
+      <c r="BG46">
+        <v>4122000.0</v>
+      </c>
+      <c r="BH46">
+        <v>4167000.0</v>
+      </c>
+      <c r="BI46">
+        <v>4191000.0</v>
+      </c>
+      <c r="BJ46">
+        <v>4204000.0</v>
+      </c>
+      <c r="BK46">
+        <v>4279000.0</v>
+      </c>
+      <c r="BL46">
+        <v>4338000.0</v>
+      </c>
+      <c r="BM46">
+        <v>4384000.0</v>
+      </c>
+      <c r="BN46">
+        <v>2860000.0</v>
+      </c>
+      <c r="BO46">
+        <v>2861000.0</v>
+      </c>
+      <c r="BP46">
+        <v>2939000.0</v>
+      </c>
+      <c r="BQ46">
+        <v>2967000.0</v>
+      </c>
+      <c r="BR46">
+        <v>2968000.0</v>
+      </c>
+      <c r="BS46">
+        <v>3014000.0</v>
+      </c>
+      <c r="BT46">
+        <v>3065000.0</v>
+      </c>
+      <c r="BU46">
+        <v>3114000.0</v>
+      </c>
+      <c r="BV46">
+        <v>3177000.0</v>
+      </c>
+      <c r="BW46">
+        <v>3217000.0</v>
+      </c>
+      <c r="BX46">
+        <v>3240994.0</v>
+      </c>
+      <c r="BY46">
+        <v>3285290.0</v>
+      </c>
+      <c r="BZ46">
+        <v>3361000.0</v>
+      </c>
+      <c r="CA46"/>
+      <c r="CB46">
+        <v>3301692.0</v>
+      </c>
+      <c r="CC46">
+        <v>3009925.0</v>
+      </c>
+      <c r="CD46">
+        <v>3023429.0</v>
+      </c>
+      <c r="CE46">
+        <v>3079876.0</v>
+      </c>
+      <c r="CF46">
+        <v>3139169.0</v>
+      </c>
+      <c r="CG46">
+        <v>3155271.0</v>
+      </c>
+      <c r="CH46">
+        <v>3206152.0</v>
+      </c>
+      <c r="CI46">
+        <v>3247179.0</v>
+      </c>
+      <c r="CJ46">
+        <v>3248065.0</v>
+      </c>
+      <c r="CK46">
+        <v>3258388.0</v>
+      </c>
+      <c r="CL46">
+        <v>3248539.0</v>
+      </c>
+      <c r="CM46">
+        <v>3239413.0</v>
+      </c>
+      <c r="CN46">
+        <v>3262000.0</v>
+      </c>
+      <c r="CO46">
+        <v>3276560.0</v>
+      </c>
+      <c r="CP46">
+        <v>3268163.0</v>
+      </c>
+      <c r="CQ46"/>
+      <c r="CR46"/>
+    </row>
+    <row r="47" spans="1:96">
+      <c r="A47" t="s">
+        <v>71</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
+        <v>5842000.0</v>
+      </c>
+      <c r="O47">
+        <v>5958000.0</v>
+      </c>
+      <c r="P47">
+        <v>6008000.0</v>
+      </c>
+      <c r="Q47">
+        <v>6088000.0</v>
+      </c>
+      <c r="R47">
+        <v>6185000.0</v>
+      </c>
+      <c r="S47">
+        <v>6265000.0</v>
+      </c>
+      <c r="T47">
+        <v>6370000.0</v>
+      </c>
+      <c r="U47">
+        <v>6476000.0</v>
+      </c>
+      <c r="V47">
+        <v>8839000.0</v>
+      </c>
+      <c r="W47">
+        <v>6698000.0</v>
+      </c>
+      <c r="X47">
+        <v>9178000.0</v>
+      </c>
+      <c r="Y47">
+        <v>9331000.0</v>
+      </c>
+      <c r="Z47">
+        <v>6901000.0</v>
+      </c>
+      <c r="AA47">
+        <v>6946000.0</v>
+      </c>
+      <c r="AB47">
+        <v>9376000.0</v>
+      </c>
+      <c r="AC47">
+        <v>6832000.0</v>
+      </c>
+      <c r="AD47">
+        <v>6865000.0</v>
+      </c>
+      <c r="AE47">
+        <v>6783000.0</v>
+      </c>
+      <c r="AF47">
+        <v>6874000.0</v>
+      </c>
+      <c r="AG47">
+        <v>6964000.0</v>
+      </c>
+      <c r="AH47">
+        <v>7008000.0</v>
+      </c>
+      <c r="AI47">
+        <v>7025000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>7058000.0</v>
+      </c>
+      <c r="AK47">
+        <v>6899000.0</v>
+      </c>
+      <c r="AL47">
+        <v>5176000.0</v>
+      </c>
+      <c r="AM47">
+        <v>5197000.0</v>
+      </c>
+      <c r="AN47">
+        <v>5035000.0</v>
+      </c>
+      <c r="AO47">
+        <v>4829000.0</v>
+      </c>
+      <c r="AP47">
+        <v>4639000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>4591000.0</v>
+      </c>
+      <c r="AR47">
+        <v>4477000.0</v>
+      </c>
+      <c r="AS47">
+        <v>4525000.0</v>
+      </c>
+      <c r="AT47">
+        <v>4430000.0</v>
+      </c>
+      <c r="AU47">
+        <v>4490000.0</v>
+      </c>
+      <c r="AV47">
+        <v>3743000.0</v>
+      </c>
+      <c r="AW47">
+        <v>3801000.0</v>
+      </c>
+      <c r="AX47">
+        <v>3828000.0</v>
+      </c>
+      <c r="AY47">
+        <v>3864000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>3945000.0</v>
+      </c>
+      <c r="BA47">
+        <v>4012000.0</v>
+      </c>
+      <c r="BB47">
+        <v>3943000.0</v>
+      </c>
+      <c r="BC47">
+        <v>3989000.0</v>
+      </c>
+      <c r="BD47">
+        <v>4072000.0</v>
+      </c>
+      <c r="BE47">
+        <v>4130000.0</v>
+      </c>
+      <c r="BF47">
+        <v>4212000.0</v>
+      </c>
+      <c r="BG47">
+        <v>4122000.0</v>
+      </c>
+      <c r="BH47">
+        <v>4167000.0</v>
+      </c>
+      <c r="BI47">
+        <v>4191000.0</v>
+      </c>
+      <c r="BJ47">
+        <v>4204000.0</v>
+      </c>
+      <c r="BK47">
+        <v>4279000.0</v>
+      </c>
+      <c r="BL47">
+        <v>4338000.0</v>
+      </c>
+      <c r="BM47">
+        <v>4384000.0</v>
+      </c>
+      <c r="BN47">
+        <v>2860000.0</v>
+      </c>
+      <c r="BO47">
+        <v>2861000.0</v>
+      </c>
+      <c r="BP47">
+        <v>2939000.0</v>
+      </c>
+      <c r="BQ47">
+        <v>2967000.0</v>
+      </c>
+      <c r="BR47">
+        <v>2968000.0</v>
+      </c>
+      <c r="BS47">
+        <v>3014000.0</v>
+      </c>
+      <c r="BT47">
+        <v>3065000.0</v>
+      </c>
+      <c r="BU47">
+        <v>3114000.0</v>
+      </c>
+      <c r="BV47">
+        <v>3177000.0</v>
+      </c>
+      <c r="BW47">
+        <v>3217000.0</v>
+      </c>
+      <c r="BX47">
+        <v>3241000.0</v>
+      </c>
+      <c r="BY47">
+        <v>3285000.0</v>
+      </c>
+      <c r="BZ47">
+        <v>3361000.0</v>
+      </c>
+      <c r="CA47">
+        <v>3432000.0</v>
+      </c>
+      <c r="CB47">
+        <v>3302000.0</v>
+      </c>
+      <c r="CC47">
+        <v>3010000.0</v>
+      </c>
+      <c r="CD47">
+        <v>3023000.0</v>
+      </c>
+      <c r="CE47">
+        <v>3080000.0</v>
+      </c>
+      <c r="CF47">
+        <v>3139000.0</v>
+      </c>
+      <c r="CG47">
+        <v>3155000.0</v>
+      </c>
+      <c r="CH47">
+        <v>3206000.0</v>
+      </c>
+      <c r="CI47">
+        <v>3247000.0</v>
+      </c>
+      <c r="CJ47"/>
+      <c r="CK47"/>
+      <c r="CL47"/>
+      <c r="CM47">
+        <v>3239000.0</v>
+      </c>
+      <c r="CN47"/>
+      <c r="CO47">
+        <v>3277000.0</v>
+      </c>
+      <c r="CP47">
+        <v>3268000.0</v>
+      </c>
+      <c r="CQ47">
+        <v>2595000.0</v>
+      </c>
+      <c r="CR47">
+        <v>568000.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:96">
+      <c r="A48" t="s">
+        <v>72</v>
+      </c>
+      <c r="B48">
+        <v>207391000.0</v>
+      </c>
+      <c r="C48">
+        <v>197671000.0</v>
+      </c>
+      <c r="D48">
+        <v>188684000.0</v>
+      </c>
+      <c r="E48">
+        <v>180141000.0</v>
+      </c>
+      <c r="F48">
+        <v>173995000.0</v>
+      </c>
+      <c r="G48">
+        <v>168347000.0</v>
+      </c>
+      <c r="H48">
+        <v>163085000.0</v>
+      </c>
+      <c r="I48">
+        <v>157725000.0</v>
+      </c>
+      <c r="J48">
+        <v>153430000.0</v>
+      </c>
+      <c r="K48">
+        <v>149437000.0</v>
+      </c>
+      <c r="L48">
+        <v>143422000.0</v>
+      </c>
+      <c r="M48">
+        <v>144550000.0</v>
+      </c>
+      <c r="N48">
+        <v>138577000.0</v>
+      </c>
+      <c r="O48">
+        <v>131706000.0</v>
+      </c>
+      <c r="P48">
+        <v>123409000.0</v>
+      </c>
+      <c r="Q48">
+        <v>115020000.0</v>
+      </c>
+      <c r="R48">
+        <v>106194000.0</v>
+      </c>
+      <c r="S48">
+        <v>98017000.0</v>
+      </c>
+      <c r="T48">
+        <v>89853000.0</v>
+      </c>
+      <c r="U48">
+        <v>81262000.0</v>
+      </c>
+      <c r="V48">
+        <v>74324000.0</v>
+      </c>
+      <c r="W48">
+        <v>66794000.0</v>
+      </c>
+      <c r="X48">
+        <v>58726000.0</v>
+      </c>
+      <c r="Y48">
+        <v>54087000.0</v>
+      </c>
+      <c r="Z48">
+        <v>49449000.0</v>
+      </c>
+      <c r="AA48">
+        <v>44143000.0</v>
+      </c>
+      <c r="AB48">
+        <v>59394000.0</v>
+      </c>
+      <c r="AC48">
+        <v>53362000.0</v>
+      </c>
+      <c r="AD48">
+        <v>47624000.0</v>
+      </c>
+      <c r="AE48">
+        <v>42079000.0</v>
+      </c>
+      <c r="AF48">
+        <v>36764000.0</v>
+      </c>
+      <c r="AG48">
+        <v>32156000.0</v>
+      </c>
+      <c r="AH48">
+        <v>43743000.0</v>
+      </c>
+      <c r="AI48">
+        <v>39184000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>55403000.0</v>
+      </c>
+      <c r="AK48">
+        <v>52447000.0</v>
+      </c>
+      <c r="AL48">
+        <v>49955000.0</v>
+      </c>
+      <c r="AM48">
+        <v>47483000.0</v>
+      </c>
+      <c r="AN48">
+        <v>45092000.0</v>
+      </c>
+      <c r="AO48">
+        <v>42063000.0</v>
+      </c>
+      <c r="AP48">
+        <v>42387000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>40582000.0</v>
+      </c>
+      <c r="AR48">
+        <v>38078000.0</v>
+      </c>
+      <c r="AS48">
+        <v>36378000.0</v>
+      </c>
+      <c r="AT48">
+        <v>34521000.0</v>
+      </c>
+      <c r="AU48">
+        <v>32983000.0</v>
+      </c>
+      <c r="AV48">
+        <v>31078000.0</v>
+      </c>
+      <c r="AW48">
+        <v>28222000.0</v>
+      </c>
+      <c r="AX48">
+        <v>26334000.0</v>
+      </c>
+      <c r="AY48">
+        <v>24308000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>21233000.0</v>
+      </c>
+      <c r="BA48">
+        <v>19464000.0</v>
+      </c>
+      <c r="BB48">
+        <v>22951000.0</v>
+      </c>
+      <c r="BC48">
+        <v>21068000.0</v>
+      </c>
+      <c r="BD48">
+        <v>19366000.0</v>
+      </c>
+      <c r="BE48">
+        <v>17899000.0</v>
+      </c>
+      <c r="BF48">
+        <v>19343000.0</v>
+      </c>
+      <c r="BG48">
+        <v>17808000.0</v>
+      </c>
+      <c r="BH48">
+        <v>16793000.0</v>
+      </c>
+      <c r="BI48">
+        <v>15472000.0</v>
+      </c>
+      <c r="BJ48">
+        <v>17537000.0</v>
+      </c>
+      <c r="BK48">
+        <v>15494000.0</v>
+      </c>
+      <c r="BL48">
+        <v>14027000.0</v>
+      </c>
+      <c r="BM48">
+        <v>12446000.0</v>
+      </c>
+      <c r="BN48">
+        <v>10688000.0</v>
+      </c>
+      <c r="BO48">
+        <v>14071000.0</v>
+      </c>
+      <c r="BP48">
+        <v>12618000.0</v>
+      </c>
+      <c r="BQ48">
+        <v>11168000.0</v>
+      </c>
+      <c r="BR48">
+        <v>10233000.0</v>
+      </c>
+      <c r="BS48">
+        <v>8870000.0</v>
+      </c>
+      <c r="BT48">
+        <v>7996000.0</v>
+      </c>
+      <c r="BU48">
+        <v>6922000.0</v>
+      </c>
+      <c r="BV48">
+        <v>5925000.0</v>
+      </c>
+      <c r="BW48">
+        <v>11897000.0</v>
+      </c>
+      <c r="BX48">
+        <v>10432715.0</v>
+      </c>
+      <c r="BY48">
+        <v>8804738.0</v>
+      </c>
+      <c r="BZ48">
+        <v>12125000.0</v>
+      </c>
+      <c r="CA48">
+        <v>10847763.0</v>
+      </c>
+      <c r="CB48">
+        <v>10200473.0</v>
+      </c>
+      <c r="CC48">
+        <v>8983791.0</v>
+      </c>
+      <c r="CD48">
+        <v>7862581.0</v>
+      </c>
+      <c r="CE48">
+        <v>6787118.0</v>
+      </c>
+      <c r="CF48">
+        <v>5818130.0</v>
+      </c>
+      <c r="CG48">
+        <v>4928728.0</v>
+      </c>
+      <c r="CH48">
+        <v>4024714.0</v>
+      </c>
+      <c r="CI48">
+        <v>3292697.0</v>
+      </c>
+      <c r="CJ48">
+        <v>2618177.0</v>
+      </c>
+      <c r="CK48">
+        <v>1849572.0</v>
+      </c>
+      <c r="CL48">
+        <v>1194264.0</v>
+      </c>
+      <c r="CM48">
+        <v>570939.0</v>
+      </c>
+      <c r="CN48">
+        <v>2695000.0</v>
+      </c>
+      <c r="CO48">
+        <v>2048102.0</v>
+      </c>
+      <c r="CP48">
+        <v>1629830.0</v>
+      </c>
+      <c r="CQ48">
+        <v>1507000.0</v>
+      </c>
+      <c r="CR48">
+        <v>283000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:96">
+      <c r="A49" t="s">
+        <v>73</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49">
+        <v>131706000.0</v>
+      </c>
+      <c r="P49"/>
+      <c r="Q49">
+        <v>115020000.0</v>
+      </c>
+      <c r="R49"/>
+      <c r="S49">
+        <v>98017000.0</v>
+      </c>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49">
+        <v>66794000.0</v>
+      </c>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49">
+        <v>49449000.0</v>
+      </c>
+      <c r="AA49">
+        <v>44143000.0</v>
+      </c>
+      <c r="AB49">
+        <v>59394000.0</v>
+      </c>
+      <c r="AC49">
+        <v>53362000.0</v>
+      </c>
+      <c r="AD49">
+        <v>47624000.0</v>
+      </c>
+      <c r="AE49">
+        <v>42079000.0</v>
+      </c>
+      <c r="AF49">
+        <v>36764000.0</v>
+      </c>
+      <c r="AG49">
+        <v>32156000.0</v>
+      </c>
+      <c r="AH49">
+        <v>43743000.0</v>
+      </c>
+      <c r="AI49">
+        <v>39184000.0</v>
+      </c>
+      <c r="AJ49">
+        <v>55403000.0</v>
+      </c>
+      <c r="AK49">
+        <v>52447000.0</v>
+      </c>
+      <c r="AL49">
+        <v>49955000.0</v>
+      </c>
+      <c r="AM49">
+        <v>47483000.0</v>
+      </c>
+      <c r="AN49">
+        <v>45092000.0</v>
+      </c>
+      <c r="AO49">
+        <v>42063000.0</v>
+      </c>
+      <c r="AP49">
+        <v>42387000.0</v>
+      </c>
+      <c r="AQ49">
+        <v>40582000.0</v>
+      </c>
+      <c r="AR49">
+        <v>38078000.0</v>
+      </c>
+      <c r="AS49">
+        <v>36378000.0</v>
+      </c>
+      <c r="AT49">
+        <v>34521000.0</v>
+      </c>
+      <c r="AU49">
+        <v>32983000.0</v>
+      </c>
+      <c r="AV49">
+        <v>31078000.0</v>
+      </c>
+      <c r="AW49">
+        <v>28222000.0</v>
+      </c>
+      <c r="AX49">
+        <v>26334000.0</v>
+      </c>
+      <c r="AY49">
+        <v>24308000.0</v>
+      </c>
+      <c r="AZ49">
+        <v>21233000.0</v>
+      </c>
+      <c r="BA49">
+        <v>19464000.0</v>
+      </c>
+      <c r="BB49">
+        <v>22951000.0</v>
+      </c>
+      <c r="BC49">
+        <v>21068000.0</v>
+      </c>
+      <c r="BD49">
+        <v>19366000.0</v>
+      </c>
+      <c r="BE49">
+        <v>17899000.0</v>
+      </c>
+      <c r="BF49">
+        <v>19343000.0</v>
+      </c>
+      <c r="BG49">
+        <v>17808000.0</v>
+      </c>
+      <c r="BH49">
+        <v>16793000.0</v>
+      </c>
+      <c r="BI49">
+        <v>15472000.0</v>
+      </c>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
+      <c r="CN49"/>
+      <c r="CO49"/>
+      <c r="CP49"/>
+      <c r="CQ49"/>
+      <c r="CR49"/>
+    </row>
+    <row r="50" spans="1:96">
+      <c r="A50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50">
+        <v>130000000.0</v>
+      </c>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50">
+        <v>125000000.0</v>
+      </c>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50">
+        <v>112150000.0</v>
+      </c>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50">
+        <v>68650000.0</v>
+      </c>
+      <c r="AF50"/>
+      <c r="AG50">
+        <v>118053000.0</v>
+      </c>
+      <c r="AH50">
+        <v>118053000.0</v>
+      </c>
+      <c r="AI50">
+        <v>86150000.0</v>
+      </c>
+      <c r="AJ50">
+        <v>113053000.0</v>
+      </c>
+      <c r="AK50">
+        <v>99650000.0</v>
+      </c>
+      <c r="AL50">
+        <v>79650000.0</v>
+      </c>
+      <c r="AM50">
+        <v>39500000.0</v>
+      </c>
+      <c r="AN50">
+        <v>69650000.0</v>
+      </c>
+      <c r="AO50">
+        <v>69650000.0</v>
+      </c>
+      <c r="AP50">
+        <v>89650000.0</v>
+      </c>
+      <c r="AQ50">
+        <v>24150000.0</v>
+      </c>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50">
+        <v>23202000.0</v>
+      </c>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
+      <c r="CN50"/>
+      <c r="CO50"/>
+      <c r="CP50"/>
+      <c r="CQ50"/>
+      <c r="CR50"/>
+    </row>
+    <row r="51" spans="1:96">
+      <c r="A51" t="s">
+        <v>75</v>
+      </c>
+      <c r="B51">
+        <v>153403000.0</v>
+      </c>
+      <c r="C51">
+        <v>143403000.0</v>
+      </c>
+      <c r="D51">
+        <v>83403000.0</v>
+      </c>
+      <c r="E51">
+        <v>100000000.0</v>
+      </c>
+      <c r="F51">
+        <v>148348000.0</v>
+      </c>
+      <c r="G51">
+        <v>188300000.0</v>
+      </c>
+      <c r="H51">
+        <v>188253000.0</v>
+      </c>
+      <c r="I51">
+        <v>218206000.0</v>
+      </c>
+      <c r="J51">
+        <v>138158000.0</v>
+      </c>
+      <c r="K51">
+        <v>168111000.0</v>
+      </c>
+      <c r="L51">
+        <v>154213000.0</v>
+      </c>
+      <c r="M51">
+        <v>239166000.0</v>
+      </c>
+      <c r="N51">
+        <v>208119000.0</v>
+      </c>
+      <c r="O51">
+        <v>126071000.0</v>
+      </c>
+      <c r="P51">
+        <v>116024000.0</v>
+      </c>
+      <c r="Q51">
+        <v>120976000.0</v>
+      </c>
+      <c r="R51">
+        <v>120929000.0</v>
+      </c>
+      <c r="S51">
+        <v>120882000.0</v>
+      </c>
+      <c r="T51">
+        <v>133834000.0</v>
+      </c>
+      <c r="U51">
+        <v>144287000.0</v>
+      </c>
+      <c r="V51">
+        <v>144239000.0</v>
+      </c>
+      <c r="W51">
+        <v>267218000.0</v>
+      </c>
+      <c r="X51">
+        <v>270946000.0</v>
+      </c>
+      <c r="Y51">
+        <v>220949000.0</v>
+      </c>
+      <c r="Z51">
+        <v>148053000.0</v>
+      </c>
+      <c r="AA51">
+        <v>260203000.0</v>
+      </c>
+      <c r="AB51">
+        <v>118053000.0</v>
+      </c>
+      <c r="AC51">
+        <v>118053000.0</v>
+      </c>
+      <c r="AD51">
+        <v>118053000.0</v>
+      </c>
+      <c r="AE51">
+        <v>186703000.0</v>
+      </c>
+      <c r="AF51">
+        <v>118053000.0</v>
+      </c>
+      <c r="AG51">
+        <v>118053000.0</v>
+      </c>
+      <c r="AH51">
+        <v>118053000.0</v>
+      </c>
+      <c r="AI51">
+        <v>214203000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>113053000.0</v>
+      </c>
+      <c r="AK51">
+        <v>113053000.0</v>
+      </c>
+      <c r="AL51">
+        <v>93053000.0</v>
+      </c>
+      <c r="AM51">
+        <v>132553000.0</v>
+      </c>
+      <c r="AN51">
+        <v>83053000.0</v>
+      </c>
+      <c r="AO51">
+        <v>83053000.0</v>
+      </c>
+      <c r="AP51">
+        <v>103053000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>122203000.0</v>
+      </c>
+      <c r="AR51">
+        <v>93117000.0</v>
+      </c>
+      <c r="AS51">
+        <v>83163000.0</v>
+      </c>
+      <c r="AT51">
+        <v>83210000.0</v>
+      </c>
+      <c r="AU51">
+        <v>85957000.0</v>
+      </c>
+      <c r="AV51">
+        <v>64201000.0</v>
+      </c>
+      <c r="AW51">
+        <v>64095000.0</v>
+      </c>
+      <c r="AX51">
+        <v>64139000.0</v>
+      </c>
+      <c r="AY51">
+        <v>68683000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>43725000.0</v>
+      </c>
+      <c r="BA51">
+        <v>38768000.0</v>
+      </c>
+      <c r="BB51">
+        <v>43809000.0</v>
+      </c>
+      <c r="BC51">
+        <v>43851000.0</v>
+      </c>
+      <c r="BD51">
+        <v>43891000.0</v>
+      </c>
+      <c r="BE51">
+        <v>43932000.0</v>
+      </c>
+      <c r="BF51">
+        <v>43971000.0</v>
+      </c>
+      <c r="BG51">
+        <v>74010000.0</v>
+      </c>
+      <c r="BH51">
+        <v>54049000.0</v>
+      </c>
+      <c r="BI51">
+        <v>64087000.0</v>
+      </c>
+      <c r="BJ51">
+        <v>64125000.0</v>
+      </c>
+      <c r="BK51">
+        <v>54162000.0</v>
+      </c>
+      <c r="BL51">
+        <v>69543000.0</v>
+      </c>
+      <c r="BM51">
+        <v>65235000.0</v>
+      </c>
+      <c r="BN51">
+        <v>65771000.0</v>
+      </c>
+      <c r="BO51">
+        <v>67831000.0</v>
+      </c>
+      <c r="BP51">
+        <v>55841000.0</v>
+      </c>
+      <c r="BQ51">
+        <v>52375000.0</v>
+      </c>
+      <c r="BR51">
+        <v>56909000.0</v>
+      </c>
+      <c r="BS51">
+        <v>61943000.0</v>
+      </c>
+      <c r="BT51">
+        <v>63276000.0</v>
+      </c>
+      <c r="BU51">
+        <v>54008000.0</v>
+      </c>
+      <c r="BV51">
+        <v>45290000.0</v>
+      </c>
+      <c r="BW51">
+        <v>40322000.0</v>
+      </c>
+      <c r="BX51">
+        <v>49208695.0</v>
+      </c>
+      <c r="BY51">
+        <v>41634698.0</v>
+      </c>
+      <c r="BZ51">
+        <v>32322000.0</v>
+      </c>
+      <c r="CA51">
+        <v>34851370.0</v>
+      </c>
+      <c r="CB51">
+        <v>40548139.0</v>
+      </c>
+      <c r="CC51">
+        <v>33764024.0</v>
+      </c>
+      <c r="CD51">
+        <v>29778728.0</v>
+      </c>
+      <c r="CE51">
+        <v>52159500.0</v>
+      </c>
+      <c r="CF51">
+        <v>27313238.0</v>
+      </c>
+      <c r="CG51">
+        <v>18329423.0</v>
+      </c>
+      <c r="CH51">
+        <v>19492918.0</v>
+      </c>
+      <c r="CI51">
+        <v>20378726.0</v>
+      </c>
+      <c r="CJ51">
+        <v>9637318.0</v>
+      </c>
+      <c r="CK51">
+        <v>12899787.0</v>
+      </c>
+      <c r="CL51">
+        <v>9325044.0</v>
+      </c>
+      <c r="CM51">
+        <v>10340123.0</v>
+      </c>
+      <c r="CN51">
+        <v>9355000.0</v>
+      </c>
+      <c r="CO51">
+        <v>8819752.0</v>
+      </c>
+      <c r="CP51">
+        <v>4364306.0</v>
+      </c>
+      <c r="CQ51"/>
+      <c r="CR51"/>
+    </row>
+    <row r="52" spans="1:96">
+      <c r="A52" t="s">
+        <v>76</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52">
+        <v>130000000.0</v>
+      </c>
+      <c r="D52"/>
+      <c r="E52"/>
+      <c r="F52"/>
+      <c r="G52">
+        <v>145000000.0</v>
+      </c>
+      <c r="H52"/>
+      <c r="I52"/>
+      <c r="J52"/>
+      <c r="K52">
+        <v>125000000.0</v>
+      </c>
+      <c r="L52"/>
+      <c r="M52"/>
+      <c r="N52"/>
+      <c r="O52">
+        <v>83150000.0</v>
+      </c>
+      <c r="P52"/>
+      <c r="Q52">
+        <v>78150000.0</v>
+      </c>
+      <c r="R52"/>
+      <c r="S52">
+        <v>20000000.0</v>
+      </c>
+      <c r="T52"/>
+      <c r="U52"/>
+      <c r="V52">
+        <v>42542000.0</v>
+      </c>
+      <c r="W52">
+        <v>42542000.0</v>
+      </c>
+      <c r="X52"/>
+      <c r="Y52"/>
+      <c r="Z52">
+        <v>134650000.0</v>
+      </c>
+      <c r="AA52">
+        <v>112150000.0</v>
+      </c>
+      <c r="AB52">
+        <v>104650000.0</v>
+      </c>
+      <c r="AC52">
+        <v>104650000.0</v>
+      </c>
+      <c r="AD52">
+        <v>104650000.0</v>
+      </c>
+      <c r="AE52">
+        <v>68650000.0</v>
+      </c>
+      <c r="AF52">
+        <v>104650000.0</v>
+      </c>
+      <c r="AG52">
+        <v>104650000.0</v>
+      </c>
+      <c r="AH52">
+        <v>104650000.0</v>
+      </c>
+      <c r="AI52">
+        <v>86150000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>99650000.0</v>
+      </c>
+      <c r="AK52">
+        <v>99650000.0</v>
+      </c>
+      <c r="AL52">
+        <v>79650000.0</v>
+      </c>
+      <c r="AM52">
+        <v>39500000.0</v>
+      </c>
+      <c r="AN52">
+        <v>69650000.0</v>
+      </c>
+      <c r="AO52">
+        <v>69650000.0</v>
+      </c>
+      <c r="AP52">
+        <v>89650000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>24150000.0</v>
+      </c>
+      <c r="AR52">
+        <v>79714000.0</v>
+      </c>
+      <c r="AS52">
+        <v>69760000.0</v>
+      </c>
+      <c r="AT52"/>
+      <c r="AU52">
+        <v>23202000.0</v>
+      </c>
+      <c r="AV52"/>
+      <c r="AW52"/>
+      <c r="AX52"/>
+      <c r="AY52"/>
+      <c r="AZ52"/>
+      <c r="BA52"/>
+      <c r="BB52"/>
+      <c r="BC52">
+        <v>10000000.0</v>
+      </c>
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52">
+        <v>10000000.0</v>
+      </c>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52">
+        <v>3899648.0</v>
+      </c>
+      <c r="CC52">
+        <v>4919000.0</v>
+      </c>
+      <c r="CD52">
+        <v>5049750.0</v>
+      </c>
+      <c r="CE52">
+        <v>16192500.0</v>
+      </c>
+      <c r="CF52"/>
+      <c r="CG52"/>
+      <c r="CH52"/>
+      <c r="CI52">
+        <v>13100000.0</v>
+      </c>
+      <c r="CJ52"/>
+      <c r="CK52"/>
+      <c r="CL52"/>
+      <c r="CM52">
+        <v>8750000.0</v>
+      </c>
+      <c r="CN52">
+        <v>7750000.0</v>
+      </c>
+      <c r="CO52"/>
+      <c r="CP52"/>
+      <c r="CQ52"/>
+      <c r="CR52"/>
+    </row>
+    <row r="53" spans="1:96">
+      <c r="A53" t="s">
+        <v>77</v>
+      </c>
+      <c r="B53">
+        <v>1589000.0</v>
+      </c>
+      <c r="C53">
+        <v>9000.0</v>
+      </c>
+      <c r="D53">
+        <v>13859000.0</v>
+      </c>
+      <c r="E53">
+        <v>14001000.0</v>
+      </c>
+      <c r="F53">
+        <v>0.0</v>
+      </c>
+      <c r="G53">
+        <v>5551000.0</v>
+      </c>
+      <c r="H53">
+        <v>6041000.0</v>
+      </c>
+      <c r="I53">
+        <v>6258000.0</v>
+      </c>
+      <c r="J53">
+        <v>6640000.0</v>
+      </c>
+      <c r="K53">
+        <v>7095000.0</v>
+      </c>
+      <c r="L53">
+        <v>7271000.0</v>
+      </c>
+      <c r="M53">
+        <v>8422000.0</v>
+      </c>
+      <c r="N53">
+        <v>8977000.0</v>
+      </c>
+      <c r="O53">
+        <v>9366000.0</v>
+      </c>
+      <c r="P53">
+        <v>9790000.0</v>
+      </c>
+      <c r="Q53">
+        <v>10903000.0</v>
+      </c>
+      <c r="R53">
+        <v>11810000.0</v>
+      </c>
+      <c r="S53">
+        <v>13351000.0</v>
+      </c>
+      <c r="T53">
+        <v>14673000.0</v>
+      </c>
+      <c r="U53">
+        <v>16131000.0</v>
+      </c>
+      <c r="V53">
+        <v>17868000.0</v>
+      </c>
+      <c r="W53">
+        <v>19882000.0</v>
+      </c>
+      <c r="X53">
+        <v>22102000.0</v>
+      </c>
+      <c r="Y53">
+        <v>24392000.0</v>
+      </c>
+      <c r="Z53">
+        <v>26022000.0</v>
+      </c>
+      <c r="AA53">
+        <v>26613000.0</v>
+      </c>
+      <c r="AB53">
+        <v>28131000.0</v>
+      </c>
+      <c r="AC53">
+        <v>29441000.0</v>
+      </c>
+      <c r="AD53">
+        <v>30567000.0</v>
+      </c>
+      <c r="AE53">
+        <v>31278000.0</v>
+      </c>
+      <c r="AF53">
+        <v>32580000.0</v>
+      </c>
+      <c r="AG53">
+        <v>34235000.0</v>
+      </c>
+      <c r="AH53">
+        <v>35905000.0</v>
+      </c>
+      <c r="AI53">
+        <v>37991000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>40241000.0</v>
+      </c>
+      <c r="AK53">
+        <v>41851000.0</v>
+      </c>
+      <c r="AL53">
+        <v>43306000.0</v>
+      </c>
+      <c r="AM53">
+        <v>44854000.0</v>
+      </c>
+      <c r="AN53">
+        <v>37880000.0</v>
+      </c>
+      <c r="AO53">
+        <v>40140000.0</v>
+      </c>
+      <c r="AP53">
+        <v>41788000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>42567000.0</v>
+      </c>
+      <c r="AR53">
+        <v>44519000.0</v>
+      </c>
+      <c r="AS53">
+        <v>45435000.0</v>
+      </c>
+      <c r="AT53">
+        <v>47836000.0</v>
+      </c>
+      <c r="AU53">
+        <v>28208000.0</v>
+      </c>
+      <c r="AV53">
+        <v>28994000.0</v>
+      </c>
+      <c r="AW53">
+        <v>30407000.0</v>
+      </c>
+      <c r="AX53">
+        <v>31148000.0</v>
+      </c>
+      <c r="AY53">
+        <v>35695000.0</v>
+      </c>
+      <c r="AZ53">
+        <v>16573000.0</v>
+      </c>
+      <c r="BA53">
+        <v>17531000.0</v>
+      </c>
+      <c r="BB53">
+        <v>18884000.0</v>
+      </c>
+      <c r="BC53">
+        <v>19340000.0</v>
+      </c>
+      <c r="BD53">
+        <v>21457000.0</v>
+      </c>
+      <c r="BE53">
+        <v>23428000.0</v>
+      </c>
+      <c r="BF53">
+        <v>21337000.0</v>
+      </c>
+      <c r="BG53">
+        <v>22517000.0</v>
+      </c>
+      <c r="BH53">
+        <v>24401000.0</v>
+      </c>
+      <c r="BI53">
+        <v>25184000.0</v>
+      </c>
+      <c r="BJ53">
+        <v>26184000.0</v>
+      </c>
+      <c r="BK53"/>
+      <c r="BL53">
+        <v>27897000.0</v>
+      </c>
+      <c r="BM53">
+        <v>31406000.0</v>
+      </c>
+      <c r="BN53">
+        <v>31317000.0</v>
+      </c>
+      <c r="BO53">
+        <v>55000.0</v>
+      </c>
+      <c r="BP53">
+        <v>29078000.0</v>
+      </c>
+      <c r="BQ53">
+        <v>25960000.0</v>
+      </c>
+      <c r="BR53">
+        <v>35628000.0</v>
+      </c>
+      <c r="BS53">
+        <v>570000.0</v>
+      </c>
+      <c r="BT53">
+        <v>40295000.0</v>
+      </c>
+      <c r="BU53">
+        <v>40555000.0</v>
+      </c>
+      <c r="BV53">
+        <v>37169000.0</v>
+      </c>
+      <c r="BW53">
+        <v>4554000.0</v>
+      </c>
+      <c r="BX53"/>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53">
+        <v>5077000.0</v>
+      </c>
+      <c r="CB53"/>
+      <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53">
+        <v>3000.0</v>
+      </c>
+      <c r="CF53"/>
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53">
+        <v>22000.0</v>
+      </c>
+      <c r="CJ53"/>
+      <c r="CK53"/>
+      <c r="CL53"/>
+      <c r="CM53">
+        <v>1725000.0</v>
+      </c>
+      <c r="CN53"/>
+      <c r="CO53"/>
+      <c r="CP53"/>
+      <c r="CQ53">
+        <v>4025000.0</v>
+      </c>
+      <c r="CR53">
+        <v>1853000.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:96">
+      <c r="A54" t="s">
+        <v>78</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54">
+        <v>0.0</v>
+      </c>
+      <c r="AG54">
+        <v>0.0</v>
+      </c>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
+      <c r="AJ54">
+        <v>0.0</v>
+      </c>
+      <c r="AK54">
+        <v>0.0</v>
+      </c>
+      <c r="AL54">
+        <v>0.0</v>
+      </c>
+      <c r="AM54">
+        <v>0.0</v>
+      </c>
+      <c r="AN54">
+        <v>0.0</v>
+      </c>
+      <c r="AO54">
+        <v>0.0</v>
+      </c>
+      <c r="AP54">
+        <v>0.0</v>
+      </c>
+      <c r="AQ54">
+        <v>0.0</v>
+      </c>
+      <c r="AR54">
+        <v>0.0</v>
+      </c>
+      <c r="AS54">
+        <v>0.0</v>
+      </c>
+      <c r="AT54">
+        <v>0.0</v>
+      </c>
+      <c r="AU54">
+        <v>0.0</v>
+      </c>
+      <c r="AV54">
+        <v>0.0</v>
+      </c>
+      <c r="AW54">
+        <v>0.0</v>
+      </c>
+      <c r="AX54">
+        <v>0.0</v>
+      </c>
+      <c r="AY54">
+        <v>0.0</v>
+      </c>
+      <c r="AZ54">
+        <v>0.0</v>
+      </c>
+      <c r="BA54">
+        <v>0.0</v>
+      </c>
+      <c r="BB54">
+        <v>0.0</v>
+      </c>
+      <c r="BC54">
+        <v>0.0</v>
+      </c>
+      <c r="BD54">
+        <v>0.0</v>
+      </c>
+      <c r="BE54"/>
+      <c r="BF54">
+        <v>0.0</v>
+      </c>
+      <c r="BG54">
+        <v>0.0</v>
+      </c>
+      <c r="BH54">
+        <v>0.0</v>
+      </c>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
+      <c r="CN54"/>
+      <c r="CO54"/>
+      <c r="CP54"/>
+      <c r="CQ54"/>
+      <c r="CR54"/>
+    </row>
+    <row r="55" spans="1:96">
+      <c r="A55" t="s">
+        <v>79</v>
+      </c>
+      <c r="B55">
+        <v>2212935000.0</v>
+      </c>
+      <c r="C55">
+        <v>2249436000.0</v>
+      </c>
+      <c r="D55">
+        <v>2172134000.0</v>
+      </c>
+      <c r="E55">
+        <v>2170332000.0</v>
+      </c>
+      <c r="F55">
+        <v>2141855000.0</v>
+      </c>
+      <c r="G55">
+        <v>2142236000.0</v>
+      </c>
+      <c r="H55">
+        <v>2065409000.0</v>
+      </c>
+      <c r="I55">
+        <v>2027138000.0</v>
+      </c>
+      <c r="J55">
+        <v>2009073000.0</v>
+      </c>
+      <c r="K55">
+        <v>2023500000.0</v>
+      </c>
+      <c r="L55">
+        <v>1983672000.0</v>
+      </c>
+      <c r="M55">
+        <v>1982466000.0</v>
+      </c>
+      <c r="N55">
+        <v>1964245000.0</v>
+      </c>
+      <c r="O55">
+        <v>1984915000.0</v>
+      </c>
+      <c r="P55">
+        <v>1923232000.0</v>
+      </c>
+      <c r="Q55">
+        <v>1990383000.0</v>
+      </c>
+      <c r="R55">
+        <v>2054191000.0</v>
+      </c>
+      <c r="S55">
+        <v>2136445000.0</v>
+      </c>
+      <c r="T55">
+        <v>2155648000.0</v>
+      </c>
+      <c r="U55">
+        <v>2101468000.0</v>
+      </c>
+      <c r="V55">
+        <v>2103142000.0</v>
+      </c>
+      <c r="W55">
+        <v>2075907000.0</v>
+      </c>
+      <c r="X55">
+        <v>2076299000.0</v>
+      </c>
+      <c r="Y55">
+        <v>1935884000.0</v>
+      </c>
+      <c r="Z55">
+        <v>1815556000.0</v>
+      </c>
+      <c r="AA55">
+        <v>1681160000.0</v>
+      </c>
+      <c r="AB55">
+        <v>1598487000.0</v>
+      </c>
+      <c r="AC55">
+        <v>1549794000.0</v>
+      </c>
+      <c r="AD55">
+        <v>1558165000.0</v>
+      </c>
+      <c r="AE55">
+        <v>1467398000.0</v>
+      </c>
+      <c r="AF55">
+        <v>1341990000.0</v>
+      </c>
+      <c r="AG55">
+        <v>1289635000.0</v>
+      </c>
+      <c r="AH55">
+        <v>1166989000.0</v>
+      </c>
+      <c r="AI55">
+        <v>1137452000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>1099324000.0</v>
+      </c>
+      <c r="AK55">
+        <v>1042792000.0</v>
+      </c>
+      <c r="AL55">
+        <v>1016343000.0</v>
+      </c>
+      <c r="AM55">
+        <v>1016141000.0</v>
+      </c>
+      <c r="AN55">
+        <v>954593000.0</v>
+      </c>
+      <c r="AO55">
+        <v>924485000.0</v>
+      </c>
+      <c r="AP55">
+        <v>927276000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>885291000.0</v>
+      </c>
+      <c r="AR55">
+        <v>865018000.0</v>
+      </c>
+      <c r="AS55">
+        <v>868982000.0</v>
+      </c>
+      <c r="AT55">
+        <v>853759000.0</v>
+      </c>
+      <c r="AU55">
+        <v>821851000.0</v>
+      </c>
+      <c r="AV55">
+        <v>814656000.0</v>
+      </c>
+      <c r="AW55">
+        <v>819625000.0</v>
+      </c>
+      <c r="AX55">
+        <v>800270000.0</v>
+      </c>
+      <c r="AY55">
+        <v>794943000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>746073000.0</v>
+      </c>
+      <c r="BA55">
+        <v>737352000.0</v>
+      </c>
+      <c r="BB55">
+        <v>756069000.0</v>
+      </c>
+      <c r="BC55">
+        <v>770383000.0</v>
+      </c>
+      <c r="BD55">
+        <v>769781000.0</v>
+      </c>
+      <c r="BE55">
+        <v>788550000.0</v>
+      </c>
+      <c r="BF55">
+        <v>774604000.0</v>
+      </c>
+      <c r="BG55">
+        <v>790738000.0</v>
+      </c>
+      <c r="BH55">
+        <v>767047000.0</v>
+      </c>
+      <c r="BI55">
+        <v>745654000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>725434000.0</v>
+      </c>
+      <c r="BK55">
+        <v>756853000.0</v>
+      </c>
+      <c r="BL55">
+        <v>742931000.0</v>
+      </c>
+      <c r="BM55">
+        <v>699178000.0</v>
+      </c>
+      <c r="BN55">
+        <v>674069000.0</v>
+      </c>
+      <c r="BO55">
+        <v>654198000.0</v>
+      </c>
+      <c r="BP55">
+        <v>655412000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>639893000.0</v>
+      </c>
+      <c r="BR55">
+        <v>637629000.0</v>
+      </c>
+      <c r="BS55">
+        <v>601952000.0</v>
+      </c>
+      <c r="BT55">
+        <v>564510000.0</v>
+      </c>
+      <c r="BU55">
+        <v>528496000.0</v>
+      </c>
+      <c r="BV55">
+        <v>509950000.0</v>
+      </c>
+      <c r="BW55">
+        <v>460795000.0</v>
+      </c>
+      <c r="BX55">
+        <v>441019815.0</v>
+      </c>
+      <c r="BY55">
+        <v>420824617.0</v>
+      </c>
+      <c r="BZ55">
+        <v>414533000.0</v>
+      </c>
+      <c r="CA55">
+        <v>359996771.0</v>
+      </c>
+      <c r="CB55">
+        <v>345429825.0</v>
+      </c>
+      <c r="CC55">
+        <v>335884457.0</v>
+      </c>
+      <c r="CD55">
+        <v>309171501.0</v>
+      </c>
+      <c r="CE55">
+        <v>297810444.0</v>
+      </c>
+      <c r="CF55">
+        <v>276152762.0</v>
+      </c>
+      <c r="CG55">
+        <v>259112325.0</v>
+      </c>
+      <c r="CH55">
+        <v>238705170.0</v>
+      </c>
+      <c r="CI55">
+        <v>224338563.0</v>
+      </c>
+      <c r="CJ55">
+        <v>205571255.0</v>
+      </c>
+      <c r="CK55">
+        <v>198129894.0</v>
+      </c>
+      <c r="CL55">
+        <v>188398624.0</v>
+      </c>
+      <c r="CM55">
+        <v>174003639.0</v>
+      </c>
+      <c r="CN55">
+        <v>158152000.0</v>
+      </c>
+      <c r="CO55">
+        <v>151446258.0</v>
+      </c>
+      <c r="CP55">
+        <v>142138537.0</v>
+      </c>
+      <c r="CQ55">
+        <v>130903000.0</v>
+      </c>
+      <c r="CR55">
+        <v>81955000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:96">
+      <c r="A56" t="s">
+        <v>80</v>
+      </c>
+      <c r="B56">
+        <v>123967000.0</v>
+      </c>
+      <c r="C56">
+        <v>168129000.0</v>
+      </c>
+      <c r="D56">
+        <v>169990000.0</v>
+      </c>
+      <c r="E56">
+        <v>198255000.0</v>
+      </c>
+      <c r="F56">
+        <v>219147000.0</v>
+      </c>
+      <c r="G56">
+        <v>231186000.0</v>
+      </c>
+      <c r="H56">
+        <v>187732000.0</v>
+      </c>
+      <c r="I56">
+        <v>183003000.0</v>
+      </c>
+      <c r="J56">
+        <v>186598000.0</v>
+      </c>
+      <c r="K56">
+        <v>196026000.0</v>
+      </c>
+      <c r="L56">
+        <v>142278000.0</v>
+      </c>
+      <c r="M56">
+        <v>153985000.0</v>
+      </c>
+      <c r="N56">
+        <v>163881000.0</v>
+      </c>
+      <c r="O56">
+        <v>200284000.0</v>
+      </c>
+      <c r="P56">
+        <v>211162000.0</v>
+      </c>
+      <c r="Q56">
+        <v>411530000.0</v>
+      </c>
+      <c r="R56">
+        <v>522983000.0</v>
+      </c>
+      <c r="S56">
+        <v>617585000.0</v>
+      </c>
+      <c r="T56">
+        <v>646251000.0</v>
+      </c>
+      <c r="U56">
+        <v>555391000.0</v>
+      </c>
+      <c r="V56">
+        <v>530925000.0</v>
+      </c>
+      <c r="W56">
+        <v>487255000.0</v>
+      </c>
+      <c r="X56">
+        <v>475128000.0</v>
+      </c>
+      <c r="Y56">
+        <v>355508000.0</v>
+      </c>
+      <c r="Z56">
+        <v>315571000.0</v>
+      </c>
+      <c r="AA56">
+        <v>224289000.0</v>
+      </c>
+      <c r="AB56">
+        <v>41653000.0</v>
+      </c>
+      <c r="AC56">
+        <v>41909000.0</v>
+      </c>
+      <c r="AD56">
+        <v>41308000.0</v>
+      </c>
+      <c r="AE56">
+        <v>43122000.0</v>
+      </c>
+      <c r="AF56">
+        <v>43447000.0</v>
+      </c>
+      <c r="AG56">
+        <v>44825000.0</v>
+      </c>
+      <c r="AH56">
+        <v>45476000.0</v>
+      </c>
+      <c r="AI56">
+        <v>56468000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>48307000.0</v>
+      </c>
+      <c r="AK56">
+        <v>49910000.0</v>
+      </c>
+      <c r="AL56">
+        <v>51148000.0</v>
+      </c>
+      <c r="AM56">
+        <v>52370000.0</v>
+      </c>
+      <c r="AN56">
+        <v>43809000.0</v>
+      </c>
+      <c r="AO56">
+        <v>46665000.0</v>
+      </c>
+      <c r="AP56">
+        <v>48661000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>48710000.0</v>
+      </c>
+      <c r="AR56">
+        <v>52176000.0</v>
+      </c>
+      <c r="AS56">
+        <v>51805000.0</v>
+      </c>
+      <c r="AT56">
+        <v>53933000.0</v>
+      </c>
+      <c r="AU56">
+        <v>35068000.0</v>
+      </c>
+      <c r="AV56">
+        <v>35043000.0</v>
+      </c>
+      <c r="AW56">
+        <v>36333000.0</v>
+      </c>
+      <c r="AX56">
+        <v>37156000.0</v>
+      </c>
+      <c r="AY56">
+        <v>42690000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>22209000.0</v>
+      </c>
+      <c r="BA56">
+        <v>23891000.0</v>
+      </c>
+      <c r="BB56">
+        <v>23194000.0</v>
+      </c>
+      <c r="BC56">
+        <v>24668000.0</v>
+      </c>
+      <c r="BD56">
+        <v>4699000.0</v>
+      </c>
+      <c r="BE56">
+        <v>7370000.0</v>
+      </c>
+      <c r="BF56">
+        <v>7353000.0</v>
+      </c>
+      <c r="BG56">
+        <v>29289000.0</v>
+      </c>
+      <c r="BH56">
+        <v>72206000.0</v>
+      </c>
+      <c r="BI56">
+        <v>57740000.0</v>
+      </c>
+      <c r="BJ56">
+        <v>41976000.0</v>
+      </c>
+      <c r="BK56">
+        <v>4750000.0</v>
+      </c>
+      <c r="BL56">
+        <v>54461000.0</v>
+      </c>
+      <c r="BM56">
+        <v>23295000.0</v>
+      </c>
+      <c r="BN56">
+        <v>12726000.0</v>
+      </c>
+      <c r="BO56">
+        <v>6907000.0</v>
+      </c>
+      <c r="BP56">
+        <v>22279000.0</v>
+      </c>
+      <c r="BQ56">
+        <v>9417000.0</v>
+      </c>
+      <c r="BR56">
+        <v>14602000.0</v>
+      </c>
+      <c r="BS56">
+        <v>9674000.0</v>
+      </c>
+      <c r="BT56">
+        <v>8047000.0</v>
+      </c>
+      <c r="BU56">
+        <v>6718000.0</v>
+      </c>
+      <c r="BV56">
+        <v>9312000.0</v>
+      </c>
+      <c r="BW56">
+        <v>7257000.0</v>
+      </c>
+      <c r="BX56">
+        <v>6328971.0</v>
+      </c>
+      <c r="BY56">
+        <v>9091637.0</v>
+      </c>
+      <c r="BZ56">
+        <v>16505000.0</v>
+      </c>
+      <c r="CA56"/>
+      <c r="CB56">
+        <v>13304513.0</v>
+      </c>
+      <c r="CC56">
+        <v>13957900.0</v>
+      </c>
+      <c r="CD56">
+        <v>12699067.0</v>
+      </c>
+      <c r="CE56">
+        <v>13488767.0</v>
+      </c>
+      <c r="CF56">
+        <v>15240343.0</v>
+      </c>
+      <c r="CG56">
+        <v>15912311.0</v>
+      </c>
+      <c r="CH56">
+        <v>11698364.0</v>
+      </c>
+      <c r="CI56">
+        <v>9428903.0</v>
+      </c>
+      <c r="CJ56">
+        <v>12370505.0</v>
+      </c>
+      <c r="CK56">
+        <v>11101467.0</v>
+      </c>
+      <c r="CL56">
+        <v>11874148.0</v>
+      </c>
+      <c r="CM56">
+        <v>9341631.0</v>
+      </c>
+      <c r="CN56">
+        <v>3590000.0</v>
+      </c>
+      <c r="CO56">
+        <v>7785750.0</v>
+      </c>
+      <c r="CP56">
+        <v>7207932.0</v>
+      </c>
+      <c r="CQ56"/>
+      <c r="CR56"/>
+    </row>
+    <row r="57" spans="1:96">
+      <c r="A57" t="s">
+        <v>81</v>
+      </c>
+      <c r="B57">
+        <v>1703394000.0</v>
+      </c>
+      <c r="C57">
+        <v>1893244000.0</v>
+      </c>
+      <c r="D57">
+        <v>1757770000.0</v>
+      </c>
+      <c r="E57">
+        <v>1736857000.0</v>
+      </c>
+      <c r="F57">
+        <v>1673651000.0</v>
+      </c>
+      <c r="G57">
+        <v>1639018000.0</v>
+      </c>
+      <c r="H57">
+        <v>1565995000.0</v>
+      </c>
+      <c r="I57">
+        <v>1501493000.0</v>
+      </c>
+      <c r="J57">
+        <v>1568102000.0</v>
+      </c>
+      <c r="K57">
+        <v>1556973000.0</v>
+      </c>
+      <c r="L57">
+        <v>1536824000.0</v>
+      </c>
+      <c r="M57">
+        <v>1450115000.0</v>
+      </c>
+      <c r="N57">
+        <v>1466937000.0</v>
+      </c>
+      <c r="O57">
+        <v>1578645000.0</v>
+      </c>
+      <c r="P57">
+        <v>1536311000.0</v>
+      </c>
+      <c r="Q57">
+        <v>1607791000.0</v>
+      </c>
+      <c r="R57">
+        <v>1678239000.0</v>
+      </c>
+      <c r="S57">
+        <v>1770013000.0</v>
+      </c>
+      <c r="T57">
+        <v>1782488000.0</v>
+      </c>
+      <c r="U57">
+        <v>1726335000.0</v>
+      </c>
+      <c r="V57">
+        <v>1732193000.0</v>
+      </c>
+      <c r="W57">
+        <v>1594781000.0</v>
+      </c>
+      <c r="X57">
+        <v>1598580000.0</v>
+      </c>
+      <c r="Y57">
+        <v>1510315000.0</v>
+      </c>
+      <c r="Z57">
+        <v>1471298000.0</v>
+      </c>
+      <c r="AA57">
+        <v>2260000.0</v>
+      </c>
+      <c r="AB57">
+        <v>1295089000.0</v>
+      </c>
+      <c r="AC57">
+        <v>1251379000.0</v>
+      </c>
+      <c r="AD57">
+        <v>1267094000.0</v>
+      </c>
+      <c r="AE57">
+        <v>1390000.0</v>
+      </c>
+      <c r="AF57">
+        <v>1066413000.0</v>
+      </c>
+      <c r="AG57">
+        <v>1019012000.0</v>
+      </c>
+      <c r="AH57">
+        <v>902935000.0</v>
+      </c>
+      <c r="AI57">
+        <v>719000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>844320000.0</v>
+      </c>
+      <c r="AK57">
+        <v>791155000.0</v>
+      </c>
+      <c r="AL57">
+        <v>787666000.0</v>
+      </c>
+      <c r="AM57">
+        <v>655000.0</v>
+      </c>
+      <c r="AN57">
+        <v>740457000.0</v>
+      </c>
+      <c r="AO57">
+        <v>713392000.0</v>
+      </c>
+      <c r="AP57">
+        <v>703436000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>494000.0</v>
+      </c>
+      <c r="AR57">
+        <v>656021000.0</v>
+      </c>
+      <c r="AS57">
+        <v>673186000.0</v>
+      </c>
+      <c r="AT57">
+        <v>659246000.0</v>
+      </c>
+      <c r="AU57">
+        <v>445000.0</v>
+      </c>
+      <c r="AV57">
+        <v>642068000.0</v>
+      </c>
+      <c r="AW57">
+        <v>649245000.0</v>
+      </c>
+      <c r="AX57">
+        <v>633907000.0</v>
+      </c>
+      <c r="AY57">
+        <v>627191000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>611838000.0</v>
+      </c>
+      <c r="BA57">
+        <v>609994000.0</v>
+      </c>
+      <c r="BB57">
+        <v>624204000.0</v>
+      </c>
+      <c r="BC57">
+        <v>647744000.0</v>
+      </c>
+      <c r="BD57">
+        <v>640331000.0</v>
+      </c>
+      <c r="BE57">
+        <v>659345000.0</v>
+      </c>
+      <c r="BF57">
+        <v>648099000.0</v>
+      </c>
+      <c r="BG57">
+        <v>645473000.0</v>
+      </c>
+      <c r="BH57">
+        <v>622685000.0</v>
+      </c>
+      <c r="BI57">
+        <v>602519000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>585142000.0</v>
+      </c>
+      <c r="BK57">
+        <v>605550000.0</v>
+      </c>
+      <c r="BL57">
+        <v>599845000.0</v>
+      </c>
+      <c r="BM57">
+        <v>561992000.0</v>
+      </c>
+      <c r="BN57">
+        <v>538757000.0</v>
+      </c>
+      <c r="BO57">
+        <v>521134000.0</v>
+      </c>
+      <c r="BP57">
+        <v>532524000.0</v>
+      </c>
+      <c r="BQ57">
+        <v>525856000.0</v>
+      </c>
+      <c r="BR57">
+        <v>522581000.0</v>
+      </c>
+      <c r="BS57">
+        <v>496890000.0</v>
+      </c>
+      <c r="BT57">
+        <v>460126000.0</v>
+      </c>
+      <c r="BU57">
+        <v>433999000.0</v>
+      </c>
+      <c r="BV57">
+        <v>425182000.0</v>
+      </c>
+      <c r="BW57">
+        <v>381471000.0</v>
+      </c>
+      <c r="BX57">
+        <v>354789605.0</v>
+      </c>
+      <c r="BY57">
+        <v>345555087.0</v>
+      </c>
+      <c r="BZ57">
+        <v>349737000.0</v>
+      </c>
+      <c r="CA57">
+        <v>319000000.0</v>
+      </c>
+      <c r="CB57">
+        <v>278728790.0</v>
+      </c>
+      <c r="CC57">
+        <v>277779673.0</v>
+      </c>
+      <c r="CD57">
+        <v>255957125.0</v>
+      </c>
+      <c r="CE57">
+        <v>250842500.0</v>
+      </c>
+      <c r="CF57">
+        <v>222980907.0</v>
+      </c>
+      <c r="CG57">
+        <v>215736957.0</v>
+      </c>
+      <c r="CH57">
+        <v>195336164.0</v>
+      </c>
+      <c r="CI57">
+        <v>194230686.0</v>
+      </c>
+      <c r="CJ57">
+        <v>173841054.0</v>
+      </c>
+      <c r="CK57">
+        <v>164124935.0</v>
+      </c>
+      <c r="CL57">
+        <v>158391612.0</v>
+      </c>
+      <c r="CM57">
+        <v>152420909.0</v>
+      </c>
+      <c r="CN57">
+        <v>136637000.0</v>
+      </c>
+      <c r="CO57">
+        <v>124281087.0</v>
+      </c>
+      <c r="CP57">
+        <v>119824558.0</v>
+      </c>
+      <c r="CQ57"/>
+      <c r="CR57"/>
+    </row>
+    <row r="58" spans="1:96">
+      <c r="A58" t="s">
+        <v>82</v>
+      </c>
+      <c r="B58">
+        <v>1877372000.0</v>
+      </c>
+      <c r="C58">
+        <v>1924918000.0</v>
+      </c>
+      <c r="D58">
+        <v>1857297000.0</v>
+      </c>
+      <c r="E58">
+        <v>1858176000.0</v>
+      </c>
+      <c r="F58">
+        <v>1835913000.0</v>
+      </c>
+      <c r="G58">
+        <v>1842163000.0</v>
+      </c>
+      <c r="H58">
+        <v>1768949000.0</v>
+      </c>
+      <c r="I58">
+        <v>1734338000.0</v>
+      </c>
+      <c r="J58">
+        <v>1720687000.0</v>
+      </c>
+      <c r="K58">
+        <v>1739183000.0</v>
+      </c>
+      <c r="L58">
+        <v>1705693000.0</v>
+      </c>
+      <c r="M58">
+        <v>1703326000.0</v>
+      </c>
+      <c r="N58">
+        <v>1691139000.0</v>
+      </c>
+      <c r="O58">
+        <v>1718881000.0</v>
+      </c>
+      <c r="P58">
+        <v>1665904000.0</v>
+      </c>
+      <c r="Q58">
+        <v>1741266000.0</v>
+      </c>
+      <c r="R58">
+        <v>1813912000.0</v>
+      </c>
+      <c r="S58">
+        <v>1904084000.0</v>
+      </c>
+      <c r="T58">
+        <v>1929961000.0</v>
+      </c>
+      <c r="U58">
+        <v>1884457000.0</v>
+      </c>
+      <c r="V58">
+        <v>1893198000.0</v>
+      </c>
+      <c r="W58">
+        <v>1873310000.0</v>
+      </c>
+      <c r="X58">
+        <v>1881888000.0</v>
+      </c>
+      <c r="Y58">
+        <v>1746143000.0</v>
+      </c>
+      <c r="Z58">
+        <v>1630686000.0</v>
+      </c>
+      <c r="AA58">
+        <v>1501736000.0</v>
+      </c>
+      <c r="AB58">
+        <v>1424943000.0</v>
+      </c>
+      <c r="AC58">
+        <v>1382538000.0</v>
+      </c>
+      <c r="AD58">
+        <v>1397050000.0</v>
+      </c>
+      <c r="AE58">
+        <v>1312402000.0</v>
+      </c>
+      <c r="AF58">
+        <v>1192785000.0</v>
+      </c>
+      <c r="AG58">
+        <v>1144993000.0</v>
+      </c>
+      <c r="AH58">
+        <v>1028078000.0</v>
+      </c>
+      <c r="AI58">
+        <v>1002672000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>964053000.0</v>
+      </c>
+      <c r="AK58">
+        <v>910560000.0</v>
+      </c>
+      <c r="AL58">
+        <v>886644000.0</v>
+      </c>
+      <c r="AM58">
+        <v>889051000.0</v>
+      </c>
+      <c r="AN58">
+        <v>829396000.0</v>
+      </c>
+      <c r="AO58">
+        <v>802316000.0</v>
+      </c>
+      <c r="AP58">
+        <v>812502000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>773084000.0</v>
+      </c>
+      <c r="AR58">
+        <v>755538000.0</v>
+      </c>
+      <c r="AS58">
+        <v>761934000.0</v>
+      </c>
+      <c r="AT58">
+        <v>749431000.0</v>
+      </c>
+      <c r="AU58">
+        <v>718801000.0</v>
+      </c>
+      <c r="AV58">
+        <v>713114000.0</v>
+      </c>
+      <c r="AW58">
+        <v>721222000.0</v>
+      </c>
+      <c r="AX58">
+        <v>704146000.0</v>
+      </c>
+      <c r="AY58">
+        <v>700979000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>659382000.0</v>
+      </c>
+      <c r="BA58">
+        <v>652485000.0</v>
+      </c>
+      <c r="BB58">
+        <v>671168000.0</v>
+      </c>
+      <c r="BC58">
+        <v>686934000.0</v>
+      </c>
+      <c r="BD58">
+        <v>688600000.0</v>
+      </c>
+      <c r="BE58">
+        <v>708469000.0</v>
+      </c>
+      <c r="BF58">
+        <v>696252000.0</v>
+      </c>
+      <c r="BG58">
+        <v>713465000.0</v>
+      </c>
+      <c r="BH58">
+        <v>690730000.0</v>
+      </c>
+      <c r="BI58">
+        <v>670543000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>652730000.0</v>
+      </c>
+      <c r="BK58">
+        <v>686121000.0</v>
+      </c>
+      <c r="BL58">
+        <v>673711000.0</v>
+      </c>
+      <c r="BM58">
+        <v>631506000.0</v>
+      </c>
+      <c r="BN58">
+        <v>608509000.0</v>
+      </c>
+      <c r="BO58">
+        <v>592225000.0</v>
+      </c>
+      <c r="BP58">
+        <v>592748000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>581506000.0</v>
+      </c>
+      <c r="BR58">
+        <v>579490000.0</v>
+      </c>
+      <c r="BS58">
+        <v>561651000.0</v>
+      </c>
+      <c r="BT58">
+        <v>525985000.0</v>
+      </c>
+      <c r="BU58">
+        <v>490463000.0</v>
+      </c>
+      <c r="BV58">
+        <v>472714000.0</v>
+      </c>
+      <c r="BW58">
+        <v>424378000.0</v>
+      </c>
+      <c r="BX58">
+        <v>405817751.0</v>
+      </c>
+      <c r="BY58">
+        <v>387189785.0</v>
+      </c>
+      <c r="BZ58">
+        <v>382060000.0</v>
+      </c>
+      <c r="CA58">
+        <v>329287611.0</v>
+      </c>
+      <c r="CB58">
+        <v>315377281.0</v>
+      </c>
+      <c r="CC58">
+        <v>306624497.0</v>
+      </c>
+      <c r="CD58">
+        <v>280686103.0</v>
+      </c>
+      <c r="CE58">
+        <v>270617117.0</v>
+      </c>
+      <c r="CF58">
+        <v>250294145.0</v>
+      </c>
+      <c r="CG58">
+        <v>234066380.0</v>
+      </c>
+      <c r="CH58">
+        <v>214829082.0</v>
+      </c>
+      <c r="CI58">
+        <v>201509412.0</v>
+      </c>
+      <c r="CJ58">
+        <v>183478372.0</v>
+      </c>
+      <c r="CK58">
+        <v>177024722.0</v>
+      </c>
+      <c r="CL58">
+        <v>167716656.0</v>
+      </c>
+      <c r="CM58">
+        <v>154011032.0</v>
+      </c>
+      <c r="CN58">
+        <v>139265000.0</v>
+      </c>
+      <c r="CO58">
+        <v>133100839.0</v>
+      </c>
+      <c r="CP58">
+        <v>124188864.0</v>
+      </c>
+      <c r="CQ58">
+        <v>113275000.0</v>
+      </c>
+      <c r="CR58">
+        <v>73402000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:96">
+      <c r="A59" t="s">
+        <v>83</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59">
+        <v>149200000.0</v>
+      </c>
+      <c r="AG59">
+        <v>144642000.0</v>
+      </c>
+      <c r="AH59">
+        <v>138911000.0</v>
+      </c>
+      <c r="AI59">
+        <v>134780000.0</v>
+      </c>
+      <c r="AJ59">
+        <v>135271000.0</v>
+      </c>
+      <c r="AK59">
+        <v>132232000.0</v>
+      </c>
+      <c r="AL59">
+        <v>129699000.0</v>
+      </c>
+      <c r="AM59">
+        <v>127090000.0</v>
+      </c>
+      <c r="AN59">
+        <v>125197000.0</v>
+      </c>
+      <c r="AO59">
+        <v>122169000.0</v>
+      </c>
+      <c r="AP59">
+        <v>0.0</v>
+      </c>
+      <c r="AQ59">
+        <v>0.0</v>
+      </c>
+      <c r="AR59">
+        <v>0.0</v>
+      </c>
+      <c r="AS59">
+        <v>0.0</v>
+      </c>
+      <c r="AT59">
+        <v>0.0</v>
+      </c>
+      <c r="AU59">
+        <v>0.0</v>
+      </c>
+      <c r="AV59">
+        <v>0.0</v>
+      </c>
+      <c r="AW59">
+        <v>0.0</v>
+      </c>
+      <c r="AX59">
+        <v>0.0</v>
+      </c>
+      <c r="AY59">
+        <v>0.0</v>
+      </c>
+      <c r="AZ59">
+        <v>0.0</v>
+      </c>
+      <c r="BA59">
+        <v>0.0</v>
+      </c>
+      <c r="BB59">
+        <v>0.0</v>
+      </c>
+      <c r="BC59">
+        <v>0.0</v>
+      </c>
+      <c r="BD59">
+        <v>0.0</v>
+      </c>
+      <c r="BE59"/>
+      <c r="BF59">
+        <v>0.0</v>
+      </c>
+      <c r="BG59">
+        <v>0.0</v>
+      </c>
+      <c r="BH59">
+        <v>0.0</v>
+      </c>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
+      <c r="CN59"/>
+      <c r="CO59"/>
+      <c r="CP59"/>
+      <c r="CQ59"/>
+      <c r="CR59"/>
+    </row>
+    <row r="60" spans="1:96">
+      <c r="A60" t="s">
+        <v>84</v>
+      </c>
+      <c r="B60">
+        <v>335563000.0</v>
+      </c>
+      <c r="C60">
+        <v>324518000.0</v>
+      </c>
+      <c r="D60">
+        <v>314837000.0</v>
+      </c>
+      <c r="E60">
+        <v>312156000.0</v>
+      </c>
+      <c r="F60">
+        <v>305942000.0</v>
+      </c>
+      <c r="G60">
+        <v>300073000.0</v>
+      </c>
+      <c r="H60">
+        <v>296460000.0</v>
+      </c>
+      <c r="I60">
+        <v>292800000.0</v>
+      </c>
+      <c r="J60">
+        <v>288386000.0</v>
+      </c>
+      <c r="K60">
+        <v>284317000.0</v>
+      </c>
+      <c r="L60">
+        <v>277979000.0</v>
+      </c>
+      <c r="M60">
+        <v>279140000.0</v>
+      </c>
+      <c r="N60">
+        <v>273106000.0</v>
+      </c>
+      <c r="O60">
+        <v>266034000.0</v>
+      </c>
+      <c r="P60">
+        <v>257328000.0</v>
+      </c>
+      <c r="Q60">
+        <v>249117000.0</v>
+      </c>
+      <c r="R60">
+        <v>240279000.0</v>
+      </c>
+      <c r="S60">
+        <v>232361000.0</v>
+      </c>
+      <c r="T60">
+        <v>224256000.0</v>
+      </c>
+      <c r="U60">
+        <v>215622000.0</v>
+      </c>
+      <c r="V60">
+        <v>208622000.0</v>
+      </c>
+      <c r="W60">
+        <v>200925000.0</v>
+      </c>
+      <c r="X60">
+        <v>192827000.0</v>
+      </c>
+      <c r="Y60">
+        <v>188257000.0</v>
+      </c>
+      <c r="Z60">
+        <v>183489000.0</v>
+      </c>
+      <c r="AA60">
+        <v>177605000.0</v>
+      </c>
+      <c r="AB60">
+        <v>171749000.0</v>
+      </c>
+      <c r="AC60">
+        <v>165561000.0</v>
+      </c>
+      <c r="AD60">
+        <v>159562000.0</v>
+      </c>
+      <c r="AE60">
+        <v>153557000.0</v>
+      </c>
+      <c r="AF60">
+        <v>147872000.0</v>
+      </c>
+      <c r="AG60">
+        <v>143401000.0</v>
+      </c>
+      <c r="AH60">
+        <v>138911000.0</v>
+      </c>
+      <c r="AI60">
+        <v>134780000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>135389000.0</v>
+      </c>
+      <c r="AK60">
+        <v>132347000.0</v>
+      </c>
+      <c r="AL60">
+        <v>129744000.0</v>
+      </c>
+      <c r="AM60">
+        <v>127134000.0</v>
+      </c>
+      <c r="AN60">
+        <v>125202000.0</v>
+      </c>
+      <c r="AO60">
+        <v>122174000.0</v>
+      </c>
+      <c r="AP60">
+        <v>114227000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>112040000.0</v>
+      </c>
+      <c r="AR60">
+        <v>109114000.0</v>
+      </c>
+      <c r="AS60">
+        <v>106805000.0</v>
+      </c>
+      <c r="AT60">
+        <v>104199000.0</v>
+      </c>
+      <c r="AU60">
+        <v>102905000.0</v>
+      </c>
+      <c r="AV60">
+        <v>100766000.0</v>
+      </c>
+      <c r="AW60">
+        <v>98038000.0</v>
+      </c>
+      <c r="AX60">
+        <v>95889000.0</v>
+      </c>
+      <c r="AY60">
+        <v>93716000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>87747000.0</v>
+      </c>
+      <c r="BA60">
+        <v>85878000.0</v>
+      </c>
+      <c r="BB60">
+        <v>85931000.0</v>
+      </c>
+      <c r="BC60">
+        <v>83543000.0</v>
+      </c>
+      <c r="BD60">
+        <v>81590000.0</v>
+      </c>
+      <c r="BE60">
+        <v>80543000.0</v>
+      </c>
+      <c r="BF60">
+        <v>78814000.0</v>
+      </c>
+      <c r="BG60">
+        <v>77224000.0</v>
+      </c>
+      <c r="BH60">
+        <v>76249000.0</v>
+      </c>
+      <c r="BI60">
+        <v>74982000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>72744000.0</v>
+      </c>
+      <c r="BK60">
+        <v>70700000.0</v>
+      </c>
+      <c r="BL60">
+        <v>69042000.0</v>
+      </c>
+      <c r="BM60">
+        <v>67421000.0</v>
+      </c>
+      <c r="BN60">
+        <v>65364000.0</v>
+      </c>
+      <c r="BO60">
+        <v>61973000.0</v>
+      </c>
+      <c r="BP60">
+        <v>62664000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>58387000.0</v>
+      </c>
+      <c r="BR60">
+        <v>58139000.0</v>
+      </c>
+      <c r="BS60">
+        <v>40301000.0</v>
+      </c>
+      <c r="BT60">
+        <v>38525000.0</v>
+      </c>
+      <c r="BU60">
+        <v>38033000.0</v>
+      </c>
+      <c r="BV60">
+        <v>37236000.0</v>
+      </c>
+      <c r="BW60">
+        <v>36417000.0</v>
+      </c>
+      <c r="BX60">
+        <v>35202064.0</v>
+      </c>
+      <c r="BY60">
+        <v>33634832.0</v>
+      </c>
+      <c r="BZ60">
+        <v>32473000.0</v>
+      </c>
+      <c r="CA60">
+        <v>30709000.0</v>
+      </c>
+      <c r="CB60">
+        <v>30052544.0</v>
+      </c>
+      <c r="CC60">
+        <v>29259960.0</v>
+      </c>
+      <c r="CD60">
+        <v>28485398.0</v>
+      </c>
+      <c r="CE60">
+        <v>27193327.0</v>
+      </c>
+      <c r="CF60">
+        <v>25858617.0</v>
+      </c>
+      <c r="CG60">
+        <v>25045945.0</v>
+      </c>
+      <c r="CH60">
+        <v>23876088.0</v>
+      </c>
+      <c r="CI60">
+        <v>22829151.0</v>
+      </c>
+      <c r="CJ60">
+        <v>22092883.0</v>
+      </c>
+      <c r="CK60">
+        <v>21105172.0</v>
+      </c>
+      <c r="CL60">
+        <v>20681968.0</v>
+      </c>
+      <c r="CM60">
+        <v>19992607.0</v>
+      </c>
+      <c r="CN60">
+        <v>18887000.0</v>
+      </c>
+      <c r="CO60">
+        <v>18345419.0</v>
+      </c>
+      <c r="CP60">
+        <v>17949673.0</v>
+      </c>
+      <c r="CQ60">
+        <v>17628000.0</v>
+      </c>
+      <c r="CR60">
+        <v>8553000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:96">
+      <c r="A61" t="s">
+        <v>85</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61">
+        <v>-3015000.0</v>
+      </c>
+      <c r="R61"/>
+      <c r="S61">
+        <v>-3015000.0</v>
+      </c>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61">
+        <v>-3015000.0</v>
+      </c>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61">
+        <v>-3015000.0</v>
+      </c>
+      <c r="AA61">
+        <v>-3015000.0</v>
+      </c>
+      <c r="AB61">
+        <v>-3015000.0</v>
+      </c>
+      <c r="AC61">
+        <v>-3015000.0</v>
+      </c>
+      <c r="AD61">
+        <v>-3015000.0</v>
+      </c>
+      <c r="AE61">
+        <v>-3015000.0</v>
+      </c>
+      <c r="AF61">
+        <v>-3015000.0</v>
+      </c>
+      <c r="AG61">
+        <v>-3015000.0</v>
+      </c>
+      <c r="AH61">
+        <v>-3015000.0</v>
+      </c>
+      <c r="AI61">
+        <v>-3015000.0</v>
+      </c>
+      <c r="AJ61">
+        <v>-3015000.0</v>
+      </c>
+      <c r="AK61">
+        <v>-3015000.0</v>
+      </c>
+      <c r="AL61">
+        <v>-3015000.0</v>
+      </c>
+      <c r="AM61">
+        <v>-3015000.0</v>
+      </c>
+      <c r="AN61">
+        <v>-3015000.0</v>
+      </c>
+      <c r="AO61">
+        <v>-3015000.0</v>
+      </c>
+      <c r="AP61">
+        <v>-3015000.0</v>
+      </c>
+      <c r="AQ61">
+        <v>-3011000.0</v>
+      </c>
+      <c r="AR61">
+        <v>-2893000.0</v>
+      </c>
+      <c r="AS61">
+        <v>-2531000.0</v>
+      </c>
+      <c r="AT61">
+        <v>-2531000.0</v>
+      </c>
+      <c r="AU61">
+        <v>-2180000.0</v>
+      </c>
+      <c r="AV61">
+        <v>-2180000.0</v>
+      </c>
+      <c r="AW61">
+        <v>-2180000.0</v>
+      </c>
+      <c r="AX61">
+        <v>-2180000.0</v>
+      </c>
+      <c r="AY61">
+        <v>-2180000.0</v>
+      </c>
+      <c r="AZ61">
+        <v>-2180000.0</v>
+      </c>
+      <c r="BA61">
+        <v>-2180000.0</v>
+      </c>
+      <c r="BB61">
+        <v>-2180000.0</v>
+      </c>
+      <c r="BC61">
+        <v>-2180000.0</v>
+      </c>
+      <c r="BD61">
+        <v>-2180000.0</v>
+      </c>
+      <c r="BE61">
+        <v>-2180000.0</v>
+      </c>
+      <c r="BF61">
+        <v>-2180000.0</v>
+      </c>
+      <c r="BG61">
+        <v>-2180000.0</v>
+      </c>
+      <c r="BH61">
+        <v>-2180000.0</v>
+      </c>
+      <c r="BI61">
+        <v>-2180000.0</v>
+      </c>
+      <c r="BJ61">
+        <v>-2180000.0</v>
+      </c>
+      <c r="BK61">
+        <v>-2180000.0</v>
+      </c>
+      <c r="BL61">
+        <v>-2180000.0</v>
+      </c>
+      <c r="BM61">
+        <v>-2180000.0</v>
+      </c>
+      <c r="BN61">
+        <v>-2180000.0</v>
+      </c>
+      <c r="BO61">
+        <v>-2180000.0</v>
+      </c>
+      <c r="BP61">
+        <v>-2180000.0</v>
+      </c>
+      <c r="BQ61">
+        <v>-2180000.0</v>
+      </c>
+      <c r="BR61">
+        <v>-2180000.0</v>
+      </c>
+      <c r="BS61">
+        <v>-1848000.0</v>
+      </c>
+      <c r="BT61">
+        <v>-1819000.0</v>
+      </c>
+      <c r="BU61">
+        <v>-1819000.0</v>
+      </c>
+      <c r="BV61">
+        <v>-1819000.0</v>
+      </c>
+      <c r="BW61">
+        <v>-1819000.0</v>
+      </c>
+      <c r="BX61">
+        <v>-1506000.0</v>
+      </c>
+      <c r="BY61">
+        <v>-1290000.0</v>
+      </c>
+      <c r="BZ61">
+        <v>-1160000.0</v>
+      </c>
+      <c r="CA61">
+        <v>-1160000.0</v>
+      </c>
+      <c r="CB61">
+        <v>-1160000.0</v>
+      </c>
+      <c r="CC61">
+        <v>-443000.0</v>
+      </c>
+      <c r="CD61">
+        <v>-58000.0</v>
+      </c>
+      <c r="CE61">
+        <v>-51000.0</v>
+      </c>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61"/>
+      <c r="CL61"/>
+      <c r="CM61"/>
+      <c r="CN61"/>
+      <c r="CO61"/>
+      <c r="CP61"/>
+      <c r="CQ61"/>
+      <c r="CR61"/>
+    </row>
+    <row r="62" spans="1:96">
+      <c r="A62" t="s">
+        <v>86</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
+      <c r="CN62"/>
+      <c r="CO62"/>
+      <c r="CP62"/>
+      <c r="CQ62"/>
+      <c r="CR62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:Z32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:26">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
+      <c r="A2" t="s">
+        <v>157</v>
+      </c>
+      <c r="B2">
+        <v>68157000.0</v>
+      </c>
+      <c r="C2">
+        <v>67133000.0</v>
+      </c>
+      <c r="D2">
+        <v>46439000.0</v>
+      </c>
+      <c r="E2">
+        <v>15956000.0</v>
+      </c>
+      <c r="F2">
+        <v>13456000.0</v>
+      </c>
+      <c r="G2">
+        <v>29539000.0</v>
+      </c>
+      <c r="H2">
+        <v>25355000.0</v>
+      </c>
+      <c r="I2">
+        <v>15571000.0</v>
+      </c>
+      <c r="J2">
+        <v>10780000.0</v>
+      </c>
+      <c r="K2">
+        <v>8226000.0</v>
+      </c>
+      <c r="L2">
+        <v>8852000.0</v>
+      </c>
+      <c r="M2">
+        <v>8829000.0</v>
+      </c>
+      <c r="N2">
+        <v>8495000.0</v>
+      </c>
+      <c r="O2">
+        <v>14724000.0</v>
+      </c>
+      <c r="P2">
+        <v>19681000.0</v>
+      </c>
+      <c r="Q2">
+        <v>20351000.0</v>
+      </c>
+      <c r="R2">
+        <v>21034000.0</v>
+      </c>
+      <c r="S2">
+        <v>21354000.0</v>
+      </c>
+      <c r="T2">
+        <v>18756000.0</v>
+      </c>
+      <c r="U2">
+        <v>12963000.0</v>
+      </c>
+      <c r="V2">
+        <v>7864000.0</v>
+      </c>
+      <c r="W2">
+        <v>4571457.0</v>
+      </c>
+      <c r="X2">
+        <v>4104742.0</v>
+      </c>
+      <c r="Y2">
+        <v>3459000.0</v>
+      </c>
+      <c r="Z2">
+        <v>3021000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>158</v>
+      </c>
+      <c r="B3">
+        <v>395000.0</v>
+      </c>
+      <c r="C3">
+        <v>571000.0</v>
+      </c>
+      <c r="D3">
+        <v>464000.0</v>
+      </c>
+      <c r="E3">
+        <v>646000.0</v>
+      </c>
+      <c r="F3">
+        <v>687000.0</v>
+      </c>
+      <c r="G3">
+        <v>586000.0</v>
+      </c>
+      <c r="H3">
+        <v>431000.0</v>
+      </c>
+      <c r="I3">
+        <v>380000.0</v>
+      </c>
+      <c r="J3">
+        <v>320000.0</v>
+      </c>
+      <c r="K3">
+        <v>270000.0</v>
+      </c>
+      <c r="L3">
+        <v>251000.0</v>
+      </c>
+      <c r="M3">
+        <v>348000.0</v>
+      </c>
+      <c r="N3">
+        <v>337000.0</v>
+      </c>
+      <c r="O3">
+        <v>358000.0</v>
+      </c>
+      <c r="P3">
+        <v>366000.0</v>
+      </c>
+      <c r="Q3">
+        <v>348000.0</v>
+      </c>
+      <c r="R3">
+        <v>312000.0</v>
+      </c>
+      <c r="S3">
+        <v>306000.0</v>
+      </c>
+      <c r="T3">
+        <v>232000.0</v>
+      </c>
+      <c r="U3">
+        <v>259000.0</v>
+      </c>
+      <c r="V3">
+        <v>191000.0</v>
+      </c>
+      <c r="W3">
+        <v>251482.0</v>
+      </c>
+      <c r="X3">
+        <v>194874.0</v>
+      </c>
+      <c r="Y3"/>
+      <c r="Z3"/>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>159</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>160</v>
+      </c>
+      <c r="B5">
+        <v>49953000.0</v>
+      </c>
+      <c r="C5">
+        <v>36297000.0</v>
+      </c>
+      <c r="D5">
+        <v>37690000.0</v>
+      </c>
+      <c r="E5">
+        <v>56076000.0</v>
+      </c>
+      <c r="F5">
+        <v>54912000.0</v>
+      </c>
+      <c r="G5">
+        <v>38798000.0</v>
+      </c>
+      <c r="H5">
+        <v>40072000.0</v>
+      </c>
+      <c r="I5">
+        <v>33415000.0</v>
+      </c>
+      <c r="J5">
+        <v>24227000.0</v>
+      </c>
+      <c r="K5">
+        <v>27638000.0</v>
+      </c>
+      <c r="L5">
+        <v>18786000.0</v>
+      </c>
+      <c r="M5">
+        <v>18023000.0</v>
+      </c>
+      <c r="N5">
+        <v>12863000.0</v>
+      </c>
+      <c r="O5">
+        <v>12311000.0</v>
+      </c>
+      <c r="P5">
+        <v>13728000.0</v>
+      </c>
+      <c r="Q5">
+        <v>12392000.0</v>
+      </c>
+      <c r="R5">
+        <v>10064000.0</v>
+      </c>
+      <c r="S5">
+        <v>7095000.0</v>
+      </c>
+      <c r="T5">
+        <v>9596000.0</v>
+      </c>
+      <c r="U5">
+        <v>7543000.0</v>
+      </c>
+      <c r="V5">
+        <v>5824000.0</v>
+      </c>
+      <c r="W5">
+        <v>4465858.0</v>
+      </c>
+      <c r="X5">
+        <v>3281336.0</v>
+      </c>
+      <c r="Y5">
+        <v>4522952.0</v>
+      </c>
+      <c r="Z5">
+        <v>3087000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>161</v>
+      </c>
+      <c r="B6">
+        <v>50348000.0</v>
+      </c>
+      <c r="C6">
+        <v>36868000.0</v>
+      </c>
+      <c r="D6">
+        <v>38154000.0</v>
+      </c>
+      <c r="E6">
+        <v>56722000.0</v>
+      </c>
+      <c r="F6">
+        <v>55599000.0</v>
+      </c>
+      <c r="G6">
+        <v>39384000.0</v>
+      </c>
+      <c r="H6">
+        <v>40503000.0</v>
+      </c>
+      <c r="I6">
+        <v>33795000.0</v>
+      </c>
+      <c r="J6">
+        <v>24547000.0</v>
+      </c>
+      <c r="K6">
+        <v>27908000.0</v>
+      </c>
+      <c r="L6">
+        <v>19037000.0</v>
+      </c>
+      <c r="M6">
+        <v>18371000.0</v>
+      </c>
+      <c r="N6">
+        <v>13200000.0</v>
+      </c>
+      <c r="O6">
+        <v>12669000.0</v>
+      </c>
+      <c r="P6">
+        <v>14094000.0</v>
+      </c>
+      <c r="Q6">
+        <v>12740000.0</v>
+      </c>
+      <c r="R6">
+        <v>10376000.0</v>
+      </c>
+      <c r="S6">
+        <v>7401000.0</v>
+      </c>
+      <c r="T6">
+        <v>9828000.0</v>
+      </c>
+      <c r="U6">
+        <v>7802000.0</v>
+      </c>
+      <c r="V6">
+        <v>6015000.0</v>
+      </c>
+      <c r="W6">
+        <v>4717340.0</v>
+      </c>
+      <c r="X6">
+        <v>3476210.0</v>
+      </c>
+      <c r="Y6">
+        <v>4522952.0</v>
+      </c>
+      <c r="Z6">
+        <v>3087000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>162</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>163</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8">
+        <v>-3204000.0</v>
+      </c>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>164</v>
+      </c>
+      <c r="B9">
+        <v>77926000.0</v>
+      </c>
+      <c r="C9">
+        <v>62281000.0</v>
+      </c>
+      <c r="D9">
+        <v>72957000.0</v>
+      </c>
+      <c r="E9">
+        <v>79909000.0</v>
+      </c>
+      <c r="F9">
+        <v>77415000.0</v>
+      </c>
+      <c r="G9">
+        <v>59182000.0</v>
+      </c>
+      <c r="H9">
+        <v>58024000.0</v>
+      </c>
+      <c r="I9">
+        <v>49710000.0</v>
+      </c>
+      <c r="J9">
+        <v>39520000.0</v>
+      </c>
+      <c r="K9">
+        <v>44266000.0</v>
+      </c>
+      <c r="L9">
+        <v>35638000.0</v>
+      </c>
+      <c r="M9">
+        <v>36934000.0</v>
+      </c>
+      <c r="N9">
+        <v>31715000.0</v>
+      </c>
+      <c r="O9">
+        <v>27390000.0</v>
+      </c>
+      <c r="P9">
+        <v>26353000.0</v>
+      </c>
+      <c r="Q9">
+        <v>24166000.0</v>
+      </c>
+      <c r="R9">
+        <v>20550000.0</v>
+      </c>
+      <c r="S9">
+        <v>16583000.0</v>
+      </c>
+      <c r="T9">
+        <v>15921000.0</v>
+      </c>
+      <c r="U9">
+        <v>13370000.0</v>
+      </c>
+      <c r="V9">
+        <v>10368000.0</v>
+      </c>
+      <c r="W9">
+        <v>8055317.0</v>
+      </c>
+      <c r="X9">
+        <v>6118742.0</v>
+      </c>
+      <c r="Y9">
+        <v>4139650.0</v>
+      </c>
+      <c r="Z9">
+        <v>817000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>165</v>
+      </c>
+      <c r="B10">
+        <v>49407000.0</v>
+      </c>
+      <c r="C10">
+        <v>36297000.0</v>
+      </c>
+      <c r="D10">
+        <v>37690000.0</v>
+      </c>
+      <c r="E10">
+        <v>56076000.0</v>
+      </c>
+      <c r="F10">
+        <v>54912000.0</v>
+      </c>
+      <c r="G10">
+        <v>38886000.0</v>
+      </c>
+      <c r="H10">
+        <v>40072000.0</v>
+      </c>
+      <c r="I10">
+        <v>33415000.0</v>
+      </c>
+      <c r="J10">
+        <v>24227000.0</v>
+      </c>
+      <c r="K10">
+        <v>27638000.0</v>
+      </c>
+      <c r="L10">
+        <v>18786000.0</v>
+      </c>
+      <c r="M10">
+        <v>18023000.0</v>
+      </c>
+      <c r="N10">
+        <v>12863000.0</v>
+      </c>
+      <c r="O10">
+        <v>12311000.0</v>
+      </c>
+      <c r="P10">
+        <v>13728000.0</v>
+      </c>
+      <c r="Q10">
+        <v>12392000.0</v>
+      </c>
+      <c r="R10">
+        <v>10064000.0</v>
+      </c>
+      <c r="S10">
+        <v>7095000.0</v>
+      </c>
+      <c r="T10">
+        <v>9596000.0</v>
+      </c>
+      <c r="U10">
+        <v>7543000.0</v>
+      </c>
+      <c r="V10">
+        <v>5824000.0</v>
+      </c>
+      <c r="W10">
+        <v>4465858.0</v>
+      </c>
+      <c r="X10">
+        <v>3281336.0</v>
+      </c>
+      <c r="Y10">
+        <v>1562464.0</v>
+      </c>
+      <c r="Z10">
+        <v>742000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>166</v>
+      </c>
+      <c r="B11">
+        <v>11632000.0</v>
+      </c>
+      <c r="C11">
+        <v>8785000.0</v>
+      </c>
+      <c r="D11">
+        <v>9228000.0</v>
+      </c>
+      <c r="E11">
+        <v>14253000.0</v>
+      </c>
+      <c r="F11">
+        <v>13937000.0</v>
+      </c>
+      <c r="G11">
+        <v>10011000.0</v>
+      </c>
+      <c r="H11">
+        <v>9785000.0</v>
+      </c>
+      <c r="I11">
+        <v>8377000.0</v>
+      </c>
+      <c r="J11">
+        <v>12389000.0</v>
+      </c>
+      <c r="K11">
+        <v>8695000.0</v>
+      </c>
+      <c r="L11">
+        <v>6843000.0</v>
+      </c>
+      <c r="M11">
+        <v>5711000.0</v>
+      </c>
+      <c r="N11">
+        <v>3625000.0</v>
+      </c>
+      <c r="O11">
+        <v>4242000.0</v>
+      </c>
+      <c r="P11">
+        <v>5524000.0</v>
+      </c>
+      <c r="Q11">
+        <v>4895000.0</v>
+      </c>
+      <c r="R11">
+        <v>3964000.0</v>
+      </c>
+      <c r="S11">
+        <v>2848000.0</v>
+      </c>
+      <c r="T11">
+        <v>3744000.0</v>
+      </c>
+      <c r="U11">
+        <v>2919000.0</v>
+      </c>
+      <c r="V11">
+        <v>2330000.0</v>
+      </c>
+      <c r="W11">
+        <v>1744100.0</v>
+      </c>
+      <c r="X11">
+        <v>1279437.0</v>
+      </c>
+      <c r="Y11">
+        <v>620485.0</v>
+      </c>
+      <c r="Z11">
+        <v>302000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>167</v>
+      </c>
+      <c r="B12">
+        <v>66219000.0</v>
+      </c>
+      <c r="C12">
+        <v>66405000.0</v>
+      </c>
+      <c r="D12">
+        <v>48490000.0</v>
+      </c>
+      <c r="E12">
+        <v>14156000.0</v>
+      </c>
+      <c r="F12">
+        <v>12956000.0</v>
+      </c>
+      <c r="G12">
+        <v>21893000.0</v>
+      </c>
+      <c r="H12">
+        <v>22655000.0</v>
+      </c>
+      <c r="I12">
+        <v>13771000.0</v>
+      </c>
+      <c r="J12">
+        <v>8280000.0</v>
+      </c>
+      <c r="K12">
+        <v>6764000.0</v>
+      </c>
+      <c r="L12">
+        <v>5812000.0</v>
+      </c>
+      <c r="M12">
+        <v>5579000.0</v>
+      </c>
+      <c r="N12">
+        <v>5795000.0</v>
+      </c>
+      <c r="O12">
+        <v>7424000.0</v>
+      </c>
+      <c r="P12">
+        <v>9231000.0</v>
+      </c>
+      <c r="Q12">
+        <v>11350000.0</v>
+      </c>
+      <c r="R12">
+        <v>15734000.0</v>
+      </c>
+      <c r="S12">
+        <v>19291000.0</v>
+      </c>
+      <c r="T12">
+        <v>17595000.0</v>
+      </c>
+      <c r="U12">
+        <v>12023000.0</v>
+      </c>
+      <c r="V12">
+        <v>6684000.0</v>
+      </c>
+      <c r="W12">
+        <v>3746133.0</v>
+      </c>
+      <c r="X12">
+        <v>3181672.0</v>
+      </c>
+      <c r="Y12">
+        <v>2960488.0</v>
+      </c>
+      <c r="Z12">
+        <v>2647000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>168</v>
+      </c>
+      <c r="B13">
+        <v>142677000.0</v>
+      </c>
+      <c r="C13">
+        <v>125113000.0</v>
+      </c>
+      <c r="D13">
+        <v>107409000.0</v>
+      </c>
+      <c r="E13">
+        <v>87483000.0</v>
+      </c>
+      <c r="F13">
+        <v>82074000.0</v>
+      </c>
+      <c r="G13">
+        <v>84538000.0</v>
+      </c>
+      <c r="H13">
+        <v>79540000.0</v>
+      </c>
+      <c r="I13">
+        <v>61864000.0</v>
+      </c>
+      <c r="J13">
+        <v>48655000.0</v>
+      </c>
+      <c r="K13">
+        <v>42202000.0</v>
+      </c>
+      <c r="L13">
+        <v>39410000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>169</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14">
+        <v>-8000.0</v>
+      </c>
+      <c r="F14">
+        <v>-215000.0</v>
+      </c>
+      <c r="G14">
+        <v>1672000.0</v>
+      </c>
+      <c r="H14">
+        <v>446000.0</v>
+      </c>
+      <c r="I14">
+        <v>1439000.0</v>
+      </c>
+      <c r="J14">
+        <v>1439000.0</v>
+      </c>
+      <c r="K14">
+        <v>-44000.0</v>
+      </c>
+      <c r="L14">
+        <v>1246000.0</v>
+      </c>
+      <c r="M14">
+        <v>1839000.0</v>
+      </c>
+      <c r="N14">
+        <v>268000.0</v>
+      </c>
+      <c r="O14">
+        <v>756000.0</v>
+      </c>
+      <c r="P14">
+        <v>932000.0</v>
+      </c>
+      <c r="Q14">
+        <v>157000.0</v>
+      </c>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>170</v>
+      </c>
+      <c r="B15">
+        <v>37775000.0</v>
+      </c>
+      <c r="C15">
+        <v>27512000.0</v>
+      </c>
+      <c r="D15">
+        <v>28462000.0</v>
+      </c>
+      <c r="E15">
+        <v>41823000.0</v>
+      </c>
+      <c r="F15">
+        <v>40760000.0</v>
+      </c>
+      <c r="G15">
+        <v>28428000.0</v>
+      </c>
+      <c r="H15">
+        <v>29841000.0</v>
+      </c>
+      <c r="I15">
+        <v>24824000.0</v>
+      </c>
+      <c r="J15">
+        <v>11870000.0</v>
+      </c>
+      <c r="K15">
+        <v>18510000.0</v>
+      </c>
+      <c r="L15">
+        <v>10697000.0</v>
+      </c>
+      <c r="M15">
+        <v>10473000.0</v>
+      </c>
+      <c r="N15">
+        <v>7571000.0</v>
+      </c>
+      <c r="O15">
+        <v>7313000.0</v>
+      </c>
+      <c r="P15">
+        <v>7272000.0</v>
+      </c>
+      <c r="Q15">
+        <v>7340000.0</v>
+      </c>
+      <c r="R15">
+        <v>6100000.0</v>
+      </c>
+      <c r="S15">
+        <v>4247000.0</v>
+      </c>
+      <c r="T15">
+        <v>5852000.0</v>
+      </c>
+      <c r="U15">
+        <v>4624000.0</v>
+      </c>
+      <c r="V15">
+        <v>3494000.0</v>
+      </c>
+      <c r="W15">
+        <v>2721758.0</v>
+      </c>
+      <c r="X15">
+        <v>2001899.0</v>
+      </c>
+      <c r="Y15">
+        <v>941979.0</v>
+      </c>
+      <c r="Z15">
+        <v>440000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>171</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
+        <v>41796000.0</v>
+      </c>
+      <c r="F16">
+        <v>40732000.0</v>
+      </c>
+      <c r="G16">
+        <v>28399000.0</v>
+      </c>
+      <c r="H16">
+        <v>29817000.0</v>
+      </c>
+      <c r="I16">
+        <v>24378000.0</v>
+      </c>
+      <c r="J16">
+        <v>10751000.0</v>
+      </c>
+      <c r="K16">
+        <v>17310000.0</v>
+      </c>
+      <c r="L16">
+        <v>9497000.0</v>
+      </c>
+      <c r="M16">
+        <v>9273000.0</v>
+      </c>
+      <c r="N16">
+        <v>8461000.0</v>
+      </c>
+      <c r="O16">
+        <v>6301000.0</v>
+      </c>
+      <c r="P16">
+        <v>6272000.0</v>
+      </c>
+      <c r="Q16">
+        <v>6352000.0</v>
+      </c>
+      <c r="R16">
+        <v>5201000.0</v>
+      </c>
+      <c r="S16">
+        <v>4247000.0</v>
+      </c>
+      <c r="T16">
+        <v>5852000.0</v>
+      </c>
+      <c r="U16">
+        <v>4624000.0</v>
+      </c>
+      <c r="V16">
+        <v>3494000.0</v>
+      </c>
+      <c r="W16">
+        <v>2722000.0</v>
+      </c>
+      <c r="X16">
+        <v>2002000.0</v>
+      </c>
+      <c r="Y16">
+        <v>942000.0</v>
+      </c>
+      <c r="Z16">
+        <v>440000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>172</v>
+      </c>
+      <c r="B17">
+        <v>37775000.0</v>
+      </c>
+      <c r="C17">
+        <v>27512000.0</v>
+      </c>
+      <c r="D17">
+        <v>30743000.0</v>
+      </c>
+      <c r="E17">
+        <v>41823000.0</v>
+      </c>
+      <c r="F17">
+        <v>40975000.0</v>
+      </c>
+      <c r="G17">
+        <v>28875000.0</v>
+      </c>
+      <c r="H17">
+        <v>30315000.0</v>
+      </c>
+      <c r="I17">
+        <v>25038000.0</v>
+      </c>
+      <c r="J17">
+        <v>11838000.0</v>
+      </c>
+      <c r="K17">
+        <v>18943000.0</v>
+      </c>
+      <c r="L17">
+        <v>11943000.0</v>
+      </c>
+      <c r="M17">
+        <v>12312000.0</v>
+      </c>
+      <c r="N17">
+        <v>7839000.0</v>
+      </c>
+      <c r="O17">
+        <v>8069000.0</v>
+      </c>
+      <c r="P17">
+        <v>8204000.0</v>
+      </c>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>173</v>
+      </c>
+      <c r="B18">
+        <v>76458000.0</v>
+      </c>
+      <c r="C18">
+        <v>58708000.0</v>
+      </c>
+      <c r="D18">
+        <v>67615000.0</v>
+      </c>
+      <c r="E18">
+        <v>73327000.0</v>
+      </c>
+      <c r="F18">
+        <v>69118000.0</v>
+      </c>
+      <c r="G18">
+        <v>62645000.0</v>
+      </c>
+      <c r="H18">
+        <v>56885000.0</v>
+      </c>
+      <c r="I18">
+        <v>48093000.0</v>
+      </c>
+      <c r="J18">
+        <v>40375000.0</v>
+      </c>
+      <c r="K18">
+        <v>35438000.0</v>
+      </c>
+      <c r="L18">
+        <v>33598000.0</v>
+      </c>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>174</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>175</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>176</v>
+      </c>
+      <c r="B21">
+        <v>49953000.0</v>
+      </c>
+      <c r="C21">
+        <v>36297000.0</v>
+      </c>
+      <c r="D21">
+        <v>37690000.0</v>
+      </c>
+      <c r="E21">
+        <v>56076000.0</v>
+      </c>
+      <c r="F21">
+        <v>54912000.0</v>
+      </c>
+      <c r="G21">
+        <v>38886000.0</v>
+      </c>
+      <c r="H21">
+        <v>40072000.0</v>
+      </c>
+      <c r="I21">
+        <v>33415000.0</v>
+      </c>
+      <c r="J21">
+        <v>24227000.0</v>
+      </c>
+      <c r="K21">
+        <v>27638000.0</v>
+      </c>
+      <c r="L21">
+        <v>18786000.0</v>
+      </c>
+      <c r="M21">
+        <v>18023000.0</v>
+      </c>
+      <c r="N21">
+        <v>12863000.0</v>
+      </c>
+      <c r="O21">
+        <v>12311000.0</v>
+      </c>
+      <c r="P21">
+        <v>13728000.0</v>
+      </c>
+      <c r="Q21">
+        <v>12392000.0</v>
+      </c>
+      <c r="R21">
+        <v>10064000.0</v>
+      </c>
+      <c r="S21">
+        <v>7095000.0</v>
+      </c>
+      <c r="T21">
+        <v>9596000.0</v>
+      </c>
+      <c r="U21">
+        <v>7543000.0</v>
+      </c>
+      <c r="V21">
+        <v>5824000.0</v>
+      </c>
+      <c r="W21">
+        <v>4465858.0</v>
+      </c>
+      <c r="X21">
+        <v>3281336.0</v>
+      </c>
+      <c r="Y21">
+        <v>4522952.0</v>
+      </c>
+      <c r="Z21">
+        <v>3087000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>177</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>178</v>
+      </c>
+      <c r="B23">
+        <v>96130000.0</v>
+      </c>
+      <c r="C23">
+        <v>93117000.0</v>
+      </c>
+      <c r="D23">
+        <v>81706000.0</v>
+      </c>
+      <c r="E23">
+        <v>39789000.0</v>
+      </c>
+      <c r="F23">
+        <v>35959000.0</v>
+      </c>
+      <c r="G23">
+        <v>49835000.0</v>
+      </c>
+      <c r="H23">
+        <v>43307000.0</v>
+      </c>
+      <c r="I23">
+        <v>31866000.0</v>
+      </c>
+      <c r="J23">
+        <v>26073000.0</v>
+      </c>
+      <c r="K23">
+        <v>24854000.0</v>
+      </c>
+      <c r="L23">
+        <v>25704000.0</v>
+      </c>
+      <c r="M23">
+        <v>27740000.0</v>
+      </c>
+      <c r="N23">
+        <v>27347000.0</v>
+      </c>
+      <c r="O23">
+        <v>29803000.0</v>
+      </c>
+      <c r="P23">
+        <v>32306000.0</v>
+      </c>
+      <c r="Q23">
+        <v>32125000.0</v>
+      </c>
+      <c r="R23">
+        <v>31520000.0</v>
+      </c>
+      <c r="S23">
+        <v>30842000.0</v>
+      </c>
+      <c r="T23">
+        <v>25081000.0</v>
+      </c>
+      <c r="U23">
+        <v>18790000.0</v>
+      </c>
+      <c r="V23">
+        <v>12408000.0</v>
+      </c>
+      <c r="W23">
+        <v>8160916.0</v>
+      </c>
+      <c r="X23">
+        <v>6942148.0</v>
+      </c>
+      <c r="Y23">
+        <v>383302.0</v>
+      </c>
+      <c r="Z23">
+        <v>2270000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>179</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24">
+        <v>27000.0</v>
+      </c>
+      <c r="F24">
+        <v>28000.0</v>
+      </c>
+      <c r="G24">
+        <v>29000.0</v>
+      </c>
+      <c r="H24">
+        <v>24000.0</v>
+      </c>
+      <c r="I24">
+        <v>446000.0</v>
+      </c>
+      <c r="J24">
+        <v>1119000.0</v>
+      </c>
+      <c r="K24">
+        <v>1200000.0</v>
+      </c>
+      <c r="L24">
+        <v>1200000.0</v>
+      </c>
+      <c r="M24">
+        <v>1200000.0</v>
+      </c>
+      <c r="N24">
+        <v>-890000.0</v>
+      </c>
+      <c r="O24">
+        <v>1012000.0</v>
+      </c>
+      <c r="P24">
+        <v>1000000.0</v>
+      </c>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>180</v>
+      </c>
+      <c r="B25">
+        <v>508000.0</v>
+      </c>
+      <c r="C25">
+        <v>571000.0</v>
+      </c>
+      <c r="D25">
+        <v>478000.0</v>
+      </c>
+      <c r="E25">
+        <v>646000.0</v>
+      </c>
+      <c r="F25">
+        <v>687000.0</v>
+      </c>
+      <c r="G25">
+        <v>586000.0</v>
+      </c>
+      <c r="H25">
+        <v>431000.0</v>
+      </c>
+      <c r="I25">
+        <v>380000.0</v>
+      </c>
+      <c r="J25">
+        <v>320000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>181</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
+        <v>0.0</v>
+      </c>
+      <c r="O26">
+        <v>0.0</v>
+      </c>
+      <c r="P26">
+        <v>0.0</v>
+      </c>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>182</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27">
+        <v>14944000.0</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27">
+        <v>247000.0</v>
+      </c>
+      <c r="T27">
+        <v>270000.0</v>
+      </c>
+      <c r="U27">
+        <v>261000.0</v>
+      </c>
+      <c r="V27">
+        <v>287000.0</v>
+      </c>
+      <c r="W27">
+        <v>164558.0</v>
+      </c>
+      <c r="X27">
+        <v>101857.0</v>
+      </c>
+      <c r="Y27">
+        <v>151881.0</v>
+      </c>
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>183</v>
+      </c>
+      <c r="B28">
+        <v>15570000.0</v>
+      </c>
+      <c r="C28">
+        <v>14074000.0</v>
+      </c>
+      <c r="D28">
+        <v>13632000.0</v>
+      </c>
+      <c r="E28">
+        <v>11885000.0</v>
+      </c>
+      <c r="F28">
+        <v>10835000.0</v>
+      </c>
+      <c r="G28">
+        <v>11417000.0</v>
+      </c>
+      <c r="H28">
+        <v>9244000.0</v>
+      </c>
+      <c r="I28">
+        <v>8671000.0</v>
+      </c>
+      <c r="J28">
+        <v>7658000.0</v>
+      </c>
+      <c r="K28">
+        <v>7906000.0</v>
+      </c>
+      <c r="L28">
+        <v>8399000.0</v>
+      </c>
+      <c r="M28">
+        <v>8164000.0</v>
+      </c>
+      <c r="N28">
+        <v>7860000.0</v>
+      </c>
+      <c r="O28">
+        <v>6960000.0</v>
+      </c>
+      <c r="P28">
+        <v>6623000.0</v>
+      </c>
+      <c r="Q28">
+        <v>6467000.0</v>
+      </c>
+      <c r="R28">
+        <v>5241000.0</v>
+      </c>
+      <c r="S28">
+        <v>3987000.0</v>
+      </c>
+      <c r="T28">
+        <v>3117000.0</v>
+      </c>
+      <c r="U28">
+        <v>2772000.0</v>
+      </c>
+      <c r="V28">
+        <v>2085000.0</v>
+      </c>
+      <c r="W28">
+        <v>1567271.0</v>
+      </c>
+      <c r="X28">
+        <v>1272865.0</v>
+      </c>
+      <c r="Y28">
+        <v>820738.0</v>
+      </c>
+      <c r="Z28">
+        <v>1127000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>184</v>
+      </c>
+      <c r="B29">
+        <v>11632000.0</v>
+      </c>
+      <c r="C29">
+        <v>8785000.0</v>
+      </c>
+      <c r="D29">
+        <v>9508000.0</v>
+      </c>
+      <c r="E29">
+        <v>14253000.0</v>
+      </c>
+      <c r="F29">
+        <v>13937000.0</v>
+      </c>
+      <c r="G29">
+        <v>10011000.0</v>
+      </c>
+      <c r="H29">
+        <v>9785000.0</v>
+      </c>
+      <c r="I29">
+        <v>8377000.0</v>
+      </c>
+      <c r="J29">
+        <v>12389000.0</v>
+      </c>
+      <c r="K29">
+        <v>8695000.0</v>
+      </c>
+      <c r="L29">
+        <v>6843000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>185</v>
+      </c>
+      <c r="B30">
+        <v>27973000.0</v>
+      </c>
+      <c r="C30">
+        <v>25984000.0</v>
+      </c>
+      <c r="D30">
+        <v>35267000.0</v>
+      </c>
+      <c r="E30">
+        <v>23833000.0</v>
+      </c>
+      <c r="F30">
+        <v>22503000.0</v>
+      </c>
+      <c r="G30">
+        <v>20296000.0</v>
+      </c>
+      <c r="H30">
+        <v>17952000.0</v>
+      </c>
+      <c r="I30">
+        <v>16295000.0</v>
+      </c>
+      <c r="J30">
+        <v>15293000.0</v>
+      </c>
+      <c r="K30">
+        <v>16628000.0</v>
+      </c>
+      <c r="L30">
+        <v>16852000.0</v>
+      </c>
+      <c r="M30">
+        <v>18911000.0</v>
+      </c>
+      <c r="N30">
+        <v>18852000.0</v>
+      </c>
+      <c r="O30">
+        <v>15079000.0</v>
+      </c>
+      <c r="P30">
+        <v>12625000.0</v>
+      </c>
+      <c r="Q30">
+        <v>11774000.0</v>
+      </c>
+      <c r="R30">
+        <v>10486000.0</v>
+      </c>
+      <c r="S30">
+        <v>9488000.0</v>
+      </c>
+      <c r="T30">
+        <v>6325000.0</v>
+      </c>
+      <c r="U30">
+        <v>5827000.0</v>
+      </c>
+      <c r="V30">
+        <v>4544000.0</v>
+      </c>
+      <c r="W30">
+        <v>3589459.0</v>
+      </c>
+      <c r="X30">
+        <v>2837406.0</v>
+      </c>
+      <c r="Y30">
+        <v>383302.0</v>
+      </c>
+      <c r="Z30">
+        <v>2270000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>186</v>
+      </c>
+      <c r="B31">
+        <v>-546000.0</v>
+      </c>
+      <c r="C31">
+        <v>139570000.0</v>
+      </c>
+      <c r="D31">
+        <v>37690000.0</v>
+      </c>
+      <c r="E31">
+        <v>-14156000.0</v>
+      </c>
+      <c r="F31">
+        <v>-5361000.0</v>
+      </c>
+      <c r="G31">
+        <v>-4377000.0</v>
+      </c>
+      <c r="H31">
+        <v>-3979000.0</v>
+      </c>
+      <c r="I31">
+        <v>-4115000.0</v>
+      </c>
+      <c r="J31">
+        <v>-4179000.0</v>
+      </c>
+      <c r="K31">
+        <v>1891000.0</v>
+      </c>
+      <c r="L31">
+        <v>-5695000.0</v>
+      </c>
+      <c r="M31">
+        <v>-8500000.0</v>
+      </c>
+      <c r="N31">
+        <v>-8904000.0</v>
+      </c>
+      <c r="O31">
+        <v>-611000.0</v>
+      </c>
+      <c r="P31">
+        <v>-129000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-124000.0</v>
+      </c>
+      <c r="R31">
+        <v>-1710000.0</v>
+      </c>
+      <c r="S31">
+        <v>-19597000.0</v>
+      </c>
+      <c r="T31">
+        <v>205000.0</v>
+      </c>
+      <c r="U31">
+        <v>-12022529.0</v>
+      </c>
+      <c r="V31">
+        <v>-6683955.0</v>
+      </c>
+      <c r="W31">
+        <v>-251482.0</v>
+      </c>
+      <c r="X31">
+        <v>-3181672.0</v>
+      </c>
+      <c r="Y31">
+        <v>-2960488.0</v>
+      </c>
+      <c r="Z31">
+        <v>-2345000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>187</v>
+      </c>
+      <c r="B32">
+        <v>146083000.0</v>
+      </c>
+      <c r="C32">
+        <v>129414000.0</v>
+      </c>
+      <c r="D32">
+        <v>119396000.0</v>
+      </c>
+      <c r="E32">
+        <v>95865000.0</v>
+      </c>
+      <c r="F32">
+        <v>90871000.0</v>
+      </c>
+      <c r="G32">
+        <v>88721000.0</v>
+      </c>
+      <c r="H32">
+        <v>83379000.0</v>
+      </c>
+      <c r="I32">
+        <v>65281000.0</v>
+      </c>
+      <c r="J32">
+        <v>50300000.0</v>
+      </c>
+      <c r="K32">
+        <v>52492000.0</v>
+      </c>
+      <c r="L32">
+        <v>44490000.0</v>
+      </c>
+      <c r="M32">
+        <v>45763000.0</v>
+      </c>
+      <c r="N32">
+        <v>40210000.0</v>
+      </c>
+      <c r="O32">
+        <v>42114000.0</v>
+      </c>
+      <c r="P32">
+        <v>46034000.0</v>
+      </c>
+      <c r="Q32">
+        <v>44517000.0</v>
+      </c>
+      <c r="R32">
+        <v>41584000.0</v>
+      </c>
+      <c r="S32">
+        <v>37937000.0</v>
+      </c>
+      <c r="T32">
+        <v>34677000.0</v>
+      </c>
+      <c r="U32">
+        <v>26333000.0</v>
+      </c>
+      <c r="V32">
+        <v>18232000.0</v>
+      </c>
+      <c r="W32">
+        <v>12626774.0</v>
+      </c>
+      <c r="X32">
+        <v>10223484.0</v>
+      </c>
+      <c r="Y32">
+        <v>4139650.0</v>
+      </c>
+      <c r="Z32">
+        <v>817000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CU32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:99">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E1" t="s">
+        <v>89</v>
+      </c>
+      <c r="F1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>91</v>
+      </c>
+      <c r="I1" t="s">
+        <v>92</v>
+      </c>
+      <c r="J1" t="s">
+        <v>93</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>94</v>
+      </c>
+      <c r="M1" t="s">
+        <v>95</v>
+      </c>
+      <c r="N1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>98</v>
+      </c>
+      <c r="R1" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>100</v>
+      </c>
+      <c r="U1" t="s">
+        <v>101</v>
+      </c>
+      <c r="V1" t="s">
+        <v>102</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>188</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>189</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>190</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="2" spans="1:99">
+      <c r="A2" t="s">
+        <v>157</v>
+      </c>
+      <c r="B2">
+        <v>15010000.0</v>
+      </c>
+      <c r="C2">
+        <v>15482000.0</v>
+      </c>
+      <c r="D2">
+        <v>16709000.0</v>
+      </c>
+      <c r="E2">
+        <v>18137000.0</v>
+      </c>
+      <c r="F2">
+        <v>17829000.0</v>
+      </c>
+      <c r="G2">
+        <v>17889000.0</v>
+      </c>
+      <c r="H2">
+        <v>17258000.0</v>
+      </c>
+      <c r="I2">
+        <v>16360000.0</v>
+      </c>
+      <c r="J2">
+        <v>15627000.0</v>
+      </c>
+      <c r="K2">
+        <v>14332000.0</v>
+      </c>
+      <c r="L2">
+        <v>13731000.0</v>
+      </c>
+      <c r="M2">
+        <v>11900000.0</v>
+      </c>
+      <c r="N2">
+        <v>6475000.0</v>
+      </c>
+      <c r="O2">
+        <v>6937000.0</v>
+      </c>
+      <c r="P2">
+        <v>3642000.0</v>
+      </c>
+      <c r="Q2">
+        <v>2881000.0</v>
+      </c>
+      <c r="R2">
+        <v>2536000.0</v>
+      </c>
+      <c r="S2">
+        <v>2820000.0</v>
+      </c>
+      <c r="T2">
+        <v>3099000.0</v>
+      </c>
+      <c r="U2">
+        <v>3283000.0</v>
+      </c>
+      <c r="V2">
+        <v>4255000.0</v>
+      </c>
+      <c r="W2">
+        <v>6400000.0</v>
+      </c>
+      <c r="X2">
+        <v>7833000.0</v>
+      </c>
+      <c r="Y2">
+        <v>7552000.0</v>
+      </c>
+      <c r="Z2">
+        <v>7754000.0</v>
+      </c>
+      <c r="AA2">
+        <v>6920000.0</v>
+      </c>
+      <c r="AB2">
+        <v>6827000.0</v>
+      </c>
+      <c r="AC2">
+        <v>5983000.0</v>
+      </c>
+      <c r="AD2">
+        <v>5625000.0</v>
+      </c>
+      <c r="AE2">
+        <v>4865000.0</v>
+      </c>
+      <c r="AF2">
+        <v>4337000.0</v>
+      </c>
+      <c r="AG2">
+        <v>3485000.0</v>
+      </c>
+      <c r="AH2">
+        <v>2884000.0</v>
+      </c>
+      <c r="AI2">
+        <v>2825000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>2647000.0</v>
+      </c>
+      <c r="AK2">
+        <v>2967000.0</v>
+      </c>
+      <c r="AL2">
+        <v>2341000.0</v>
+      </c>
+      <c r="AM2">
+        <v>2462000.0</v>
+      </c>
+      <c r="AN2">
+        <v>2397000.0</v>
+      </c>
+      <c r="AO2">
+        <v>1076000.0</v>
+      </c>
+      <c r="AP2">
+        <v>2289000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>1493000.0</v>
+      </c>
+      <c r="AR2">
+        <v>2951000.0</v>
+      </c>
+      <c r="AS2">
+        <v>2224000.0</v>
+      </c>
+      <c r="AT2">
+        <v>2184000.0</v>
+      </c>
+      <c r="AU2">
+        <v>2372000.0</v>
+      </c>
+      <c r="AV2">
+        <v>1657000.0</v>
+      </c>
+      <c r="AW2">
+        <v>2402000.0</v>
+      </c>
+      <c r="AX2">
+        <v>2398000.0</v>
+      </c>
+      <c r="AY2">
+        <v>1864000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>1540000.0</v>
+      </c>
+      <c r="BA2">
+        <v>2493000.0</v>
+      </c>
+      <c r="BB2">
+        <v>2597000.0</v>
+      </c>
+      <c r="BC2">
+        <v>3204000.0</v>
+      </c>
+      <c r="BD2">
+        <v>3286000.0</v>
+      </c>
+      <c r="BE2">
+        <v>3970000.0</v>
+      </c>
+      <c r="BF2">
+        <v>4265000.0</v>
+      </c>
+      <c r="BG2">
+        <v>5800000.0</v>
+      </c>
+      <c r="BH2">
+        <v>4662000.0</v>
+      </c>
+      <c r="BI2">
+        <v>4412000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>4807000.0</v>
+      </c>
+      <c r="BK2">
+        <v>5379000.0</v>
+      </c>
+      <c r="BL2">
+        <v>4931000.0</v>
+      </c>
+      <c r="BM2">
+        <v>4998000.0</v>
+      </c>
+      <c r="BN2">
+        <v>5055000.0</v>
+      </c>
+      <c r="BO2">
+        <v>5398000.0</v>
+      </c>
+      <c r="BP2">
+        <v>5215000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>5051000.0</v>
+      </c>
+      <c r="BR2">
+        <v>5369000.0</v>
+      </c>
+      <c r="BS2">
+        <v>5386000.0</v>
+      </c>
+      <c r="BT2">
+        <v>5262000.0</v>
+      </c>
+      <c r="BU2">
+        <v>5389000.0</v>
+      </c>
+      <c r="BV2">
+        <v>5317000.0</v>
+      </c>
+      <c r="BW2">
+        <v>5061439.0</v>
+      </c>
+      <c r="BX2">
+        <v>4741000.0</v>
+      </c>
+      <c r="BY2">
+        <v>4575000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>4380000.0</v>
+      </c>
+      <c r="CA2">
+        <v>3708000.0</v>
+      </c>
+      <c r="CB2">
+        <v>3451907.0</v>
+      </c>
+      <c r="CC2">
+        <v>3153928.0</v>
+      </c>
+      <c r="CD2">
+        <v>2648988.0</v>
+      </c>
+      <c r="CE2">
+        <v>2466613.0</v>
+      </c>
+      <c r="CF2">
+        <v>2108914.0</v>
+      </c>
+      <c r="CG2">
+        <v>1791255.0</v>
+      </c>
+      <c r="CH2">
+        <v>1497335.0</v>
+      </c>
+      <c r="CI2">
+        <v>1455916.0</v>
+      </c>
+      <c r="CJ2">
+        <v>1056110.0</v>
+      </c>
+      <c r="CK2">
+        <v>1046583.0</v>
+      </c>
+      <c r="CL2">
+        <v>1012847.0</v>
+      </c>
+      <c r="CM2">
+        <v>1077742.0</v>
+      </c>
+      <c r="CN2">
+        <v>966363.0</v>
+      </c>
+      <c r="CO2">
+        <v>994856.0</v>
+      </c>
+      <c r="CP2">
+        <v>1065781.0</v>
+      </c>
+      <c r="CQ2">
+        <v>1779000.0</v>
+      </c>
+      <c r="CR2">
+        <v>-819000.0</v>
+      </c>
+      <c r="CS2">
+        <v>819000.0</v>
+      </c>
+      <c r="CT2">
+        <v>861000.0</v>
+      </c>
+      <c r="CU2">
+        <v>3021000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:99">
+      <c r="A3" t="s">
+        <v>158</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3">
+        <v>123000.0</v>
+      </c>
+      <c r="E3">
+        <v>124000.0</v>
+      </c>
+      <c r="F3">
+        <v>148000.0</v>
+      </c>
+      <c r="G3">
+        <v>143000.0</v>
+      </c>
+      <c r="H3">
+        <v>142000.0</v>
+      </c>
+      <c r="I3">
+        <v>143000.0</v>
+      </c>
+      <c r="J3">
+        <v>143000.0</v>
+      </c>
+      <c r="K3">
+        <v>145000.0</v>
+      </c>
+      <c r="L3">
+        <v>144000.0</v>
+      </c>
+      <c r="M3">
+        <v>144000.0</v>
+      </c>
+      <c r="N3">
+        <v>31000.0</v>
+      </c>
+      <c r="O3">
+        <v>159000.0</v>
+      </c>
+      <c r="P3">
+        <v>160000.0</v>
+      </c>
+      <c r="Q3">
+        <v>162000.0</v>
+      </c>
+      <c r="R3">
+        <v>165000.0</v>
+      </c>
+      <c r="S3">
+        <v>170000.0</v>
+      </c>
+      <c r="T3">
+        <v>172000.0</v>
+      </c>
+      <c r="U3">
+        <v>172000.0</v>
+      </c>
+      <c r="V3">
+        <v>173000.0</v>
+      </c>
+      <c r="W3">
+        <v>152000.0</v>
+      </c>
+      <c r="X3">
+        <v>191000.0</v>
+      </c>
+      <c r="Y3">
+        <v>124000.0</v>
+      </c>
+      <c r="Z3">
+        <v>119000.0</v>
+      </c>
+      <c r="AA3">
+        <v>110000.0</v>
+      </c>
+      <c r="AB3">
+        <v>144000.0</v>
+      </c>
+      <c r="AC3">
+        <v>104000.0</v>
+      </c>
+      <c r="AD3">
+        <v>98000.0</v>
+      </c>
+      <c r="AE3">
+        <v>98000.0</v>
+      </c>
+      <c r="AF3">
+        <v>97000.0</v>
+      </c>
+      <c r="AG3">
+        <v>94000.0</v>
+      </c>
+      <c r="AH3">
+        <v>91000.0</v>
+      </c>
+      <c r="AI3">
+        <v>91000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>85000.0</v>
+      </c>
+      <c r="AK3">
+        <v>75000.0</v>
+      </c>
+      <c r="AL3">
+        <v>69000.0</v>
+      </c>
+      <c r="AM3">
+        <v>89000.0</v>
+      </c>
+      <c r="AN3">
+        <v>27000.0</v>
+      </c>
+      <c r="AO3">
+        <v>76000.0</v>
+      </c>
+      <c r="AP3">
+        <v>78000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>12000.0</v>
+      </c>
+      <c r="AR3">
+        <v>82000.0</v>
+      </c>
+      <c r="AS3">
+        <v>78000.0</v>
+      </c>
+      <c r="AT3">
+        <v>79000.0</v>
+      </c>
+      <c r="AU3">
+        <v>82000.0</v>
+      </c>
+      <c r="AV3">
+        <v>91000.0</v>
+      </c>
+      <c r="AW3">
+        <v>89000.0</v>
+      </c>
+      <c r="AX3">
+        <v>86000.0</v>
+      </c>
+      <c r="AY3">
+        <v>84000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>84000.0</v>
+      </c>
+      <c r="BA3">
+        <v>87000.0</v>
+      </c>
+      <c r="BB3">
+        <v>82000.0</v>
+      </c>
+      <c r="BC3">
+        <v>91000.0</v>
+      </c>
+      <c r="BD3">
+        <v>84000.0</v>
+      </c>
+      <c r="BE3">
+        <v>91000.0</v>
+      </c>
+      <c r="BF3">
+        <v>92000.0</v>
+      </c>
+      <c r="BG3">
+        <v>93000.0</v>
+      </c>
+      <c r="BH3">
+        <v>91000.0</v>
+      </c>
+      <c r="BI3">
+        <v>91000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>91000.0</v>
+      </c>
+      <c r="BK3">
+        <v>101000.0</v>
+      </c>
+      <c r="BL3">
+        <v>90000.0</v>
+      </c>
+      <c r="BM3">
+        <v>83000.0</v>
+      </c>
+      <c r="BN3">
+        <v>74000.0</v>
+      </c>
+      <c r="BO3">
+        <v>76000.0</v>
+      </c>
+      <c r="BP3">
+        <v>79000.0</v>
+      </c>
+      <c r="BQ3">
+        <v>80000.0</v>
+      </c>
+      <c r="BR3">
+        <v>77000.0</v>
+      </c>
+      <c r="BS3">
+        <v>78000.0</v>
+      </c>
+      <c r="BT3">
+        <v>76000.0</v>
+      </c>
+      <c r="BU3">
+        <v>77000.0</v>
+      </c>
+      <c r="BV3">
+        <v>75000.0</v>
+      </c>
+      <c r="BW3">
+        <v>3822.0</v>
+      </c>
+      <c r="BX3">
+        <v>74000.0</v>
+      </c>
+      <c r="BY3">
+        <v>75000.0</v>
+      </c>
+      <c r="BZ3">
+        <v>79000.0</v>
+      </c>
+      <c r="CA3">
+        <v>62136.0</v>
+      </c>
+      <c r="CB3">
+        <v>73083.0</v>
+      </c>
+      <c r="CC3">
+        <v>61361.0</v>
+      </c>
+      <c r="CD3">
+        <v>63125.0</v>
+      </c>
+      <c r="CE3">
+        <v>-7650.0</v>
+      </c>
+      <c r="CF3">
+        <v>67100.0</v>
+      </c>
+      <c r="CG3">
+        <v>101052.0</v>
+      </c>
+      <c r="CH3">
+        <v>30808.0</v>
+      </c>
+      <c r="CI3">
+        <v>67371.0</v>
+      </c>
+      <c r="CJ3">
+        <v>65376.0</v>
+      </c>
+      <c r="CK3">
+        <v>64277.0</v>
+      </c>
+      <c r="CL3">
+        <v>54458.0</v>
+      </c>
+      <c r="CM3"/>
+      <c r="CN3"/>
+      <c r="CO3">
+        <v>50613.0</v>
+      </c>
+      <c r="CP3">
+        <v>41279.0</v>
+      </c>
+      <c r="CQ3"/>
+      <c r="CR3"/>
+      <c r="CS3"/>
+      <c r="CT3"/>
+      <c r="CU3"/>
+    </row>
+    <row r="4" spans="1:99">
+      <c r="A4" t="s">
+        <v>159</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4">
+        <v>0.0</v>
+      </c>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4">
+        <v>0.0</v>
+      </c>
+      <c r="AK4">
+        <v>0.0</v>
+      </c>
+      <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+      <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4">
+        <v>0.0</v>
+      </c>
+      <c r="AS4">
+        <v>0.0</v>
+      </c>
+      <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
+        <v>0.0</v>
+      </c>
+      <c r="AW4">
+        <v>0.0</v>
+      </c>
+      <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4">
+        <v>0.0</v>
+      </c>
+      <c r="BA4">
+        <v>0.0</v>
+      </c>
+      <c r="BB4">
+        <v>0.0</v>
+      </c>
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
+      <c r="BE4">
+        <v>0.0</v>
+      </c>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
+      <c r="BH4">
+        <v>0.0</v>
+      </c>
+      <c r="BI4">
+        <v>0.0</v>
+      </c>
+      <c r="BJ4">
+        <v>0.0</v>
+      </c>
+      <c r="BK4">
+        <v>0.0</v>
+      </c>
+      <c r="BL4">
+        <v>0.0</v>
+      </c>
+      <c r="BM4">
+        <v>0.0</v>
+      </c>
+      <c r="BN4">
+        <v>0.0</v>
+      </c>
+      <c r="BO4">
+        <v>0.0</v>
+      </c>
+      <c r="BP4">
+        <v>0.0</v>
+      </c>
+      <c r="BQ4">
+        <v>0.0</v>
+      </c>
+      <c r="BR4">
+        <v>0.0</v>
+      </c>
+      <c r="BS4">
+        <v>0.0</v>
+      </c>
+      <c r="BT4">
+        <v>0.0</v>
+      </c>
+      <c r="BU4">
+        <v>0.0</v>
+      </c>
+      <c r="BV4">
+        <v>0.0</v>
+      </c>
+      <c r="BW4">
+        <v>0.0</v>
+      </c>
+      <c r="BX4">
+        <v>0.0</v>
+      </c>
+      <c r="BY4">
+        <v>0.0</v>
+      </c>
+      <c r="BZ4">
+        <v>0.0</v>
+      </c>
+      <c r="CA4">
+        <v>0.0</v>
+      </c>
+      <c r="CB4">
+        <v>0.0</v>
+      </c>
+      <c r="CC4">
+        <v>0.0</v>
+      </c>
+      <c r="CD4">
+        <v>0.0</v>
+      </c>
+      <c r="CE4">
+        <v>0.0</v>
+      </c>
+      <c r="CF4">
+        <v>0.0</v>
+      </c>
+      <c r="CG4">
+        <v>0.0</v>
+      </c>
+      <c r="CH4">
+        <v>0.0</v>
+      </c>
+      <c r="CI4">
+        <v>0.0</v>
+      </c>
+      <c r="CJ4">
+        <v>0.0</v>
+      </c>
+      <c r="CK4">
+        <v>0.0</v>
+      </c>
+      <c r="CL4">
+        <v>0.0</v>
+      </c>
+      <c r="CM4">
+        <v>0.0</v>
+      </c>
+      <c r="CN4">
+        <v>0.0</v>
+      </c>
+      <c r="CO4">
+        <v>0.0</v>
+      </c>
+      <c r="CP4">
+        <v>0.0</v>
+      </c>
+      <c r="CQ4">
+        <v>0.0</v>
+      </c>
+      <c r="CR4">
+        <v>0.0</v>
+      </c>
+      <c r="CS4">
+        <v>0.0</v>
+      </c>
+      <c r="CT4">
+        <v>0.0</v>
+      </c>
+      <c r="CU4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:99">
+      <c r="A5" t="s">
+        <v>160</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5">
+        <v>13486000.0</v>
+      </c>
+      <c r="E5">
+        <v>11023000.0</v>
+      </c>
+      <c r="F5">
+        <v>10300000.0</v>
+      </c>
+      <c r="G5">
+        <v>9725000.0</v>
+      </c>
+      <c r="H5">
+        <v>9400000.0</v>
+      </c>
+      <c r="I5">
+        <v>8795000.0</v>
+      </c>
+      <c r="J5">
+        <v>8377000.0</v>
+      </c>
+      <c r="K5">
+        <v>11159000.0</v>
+      </c>
+      <c r="L5">
+        <v>1369000.0</v>
+      </c>
+      <c r="M5">
+        <v>10590000.0</v>
+      </c>
+      <c r="N5">
+        <v>14570000.0</v>
+      </c>
+      <c r="O5">
+        <v>13720000.0</v>
+      </c>
+      <c r="P5">
+        <v>14432000.0</v>
+      </c>
+      <c r="Q5">
+        <v>14427000.0</v>
+      </c>
+      <c r="R5">
+        <v>13497000.0</v>
+      </c>
+      <c r="S5">
+        <v>13434000.0</v>
+      </c>
+      <c r="T5">
+        <v>14248000.0</v>
+      </c>
+      <c r="U5">
+        <v>14457000.0</v>
+      </c>
+      <c r="V5">
+        <v>12773000.0</v>
+      </c>
+      <c r="W5">
+        <v>11060000.0</v>
+      </c>
+      <c r="X5">
+        <v>8949000.0</v>
+      </c>
+      <c r="Y5">
+        <v>8955000.0</v>
+      </c>
+      <c r="Z5">
+        <v>9922000.0</v>
+      </c>
+      <c r="AA5">
+        <v>10075000.0</v>
+      </c>
+      <c r="AB5">
+        <v>10416000.0</v>
+      </c>
+      <c r="AC5">
+        <v>10090000.0</v>
+      </c>
+      <c r="AD5">
+        <v>9491000.0</v>
+      </c>
+      <c r="AE5">
+        <v>8937000.0</v>
+      </c>
+      <c r="AF5">
+        <v>8833000.0</v>
+      </c>
+      <c r="AG5">
+        <v>8050000.0</v>
+      </c>
+      <c r="AH5">
+        <v>7595000.0</v>
+      </c>
+      <c r="AI5">
+        <v>6338000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>6593000.0</v>
+      </c>
+      <c r="AK5">
+        <v>5833000.0</v>
+      </c>
+      <c r="AL5">
+        <v>5462000.0</v>
+      </c>
+      <c r="AM5">
+        <v>5302000.0</v>
+      </c>
+      <c r="AN5">
+        <v>3927000.0</v>
+      </c>
+      <c r="AO5">
+        <v>13873000.0</v>
+      </c>
+      <c r="AP5">
+        <v>4534000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>5699000.0</v>
+      </c>
+      <c r="AR5">
+        <v>4658000.0</v>
+      </c>
+      <c r="AS5">
+        <v>4305000.0</v>
+      </c>
+      <c r="AT5">
+        <v>4127000.0</v>
+      </c>
+      <c r="AU5">
+        <v>3462000.0</v>
+      </c>
+      <c r="AV5">
+        <v>6837000.0</v>
+      </c>
+      <c r="AW5">
+        <v>4099000.0</v>
+      </c>
+      <c r="AX5">
+        <v>3625000.0</v>
+      </c>
+      <c r="AY5">
+        <v>2161000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>3520000.0</v>
+      </c>
+      <c r="BA5">
+        <v>3568000.0</v>
+      </c>
+      <c r="BB5">
+        <v>3614000.0</v>
+      </c>
+      <c r="BC5">
+        <v>3617000.0</v>
+      </c>
+      <c r="BD5">
+        <v>3280000.0</v>
+      </c>
+      <c r="BE5">
+        <v>2247000.0</v>
+      </c>
+      <c r="BF5">
+        <v>3166000.0</v>
+      </c>
+      <c r="BG5">
+        <v>2268000.0</v>
+      </c>
+      <c r="BH5">
+        <v>2883000.0</v>
+      </c>
+      <c r="BI5">
+        <v>3877000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>4699000.0</v>
+      </c>
+      <c r="BK5">
+        <v>2797000.0</v>
+      </c>
+      <c r="BL5">
+        <v>3121000.0</v>
+      </c>
+      <c r="BM5">
+        <v>3593000.0</v>
+      </c>
+      <c r="BN5">
+        <v>2880000.0</v>
+      </c>
+      <c r="BO5">
+        <v>2874000.0</v>
+      </c>
+      <c r="BP5">
+        <v>2762000.0</v>
+      </c>
+      <c r="BQ5">
+        <v>1905000.0</v>
+      </c>
+      <c r="BR5">
+        <v>2523000.0</v>
+      </c>
+      <c r="BS5">
+        <v>1461000.0</v>
+      </c>
+      <c r="BT5">
+        <v>1950000.0</v>
+      </c>
+      <c r="BU5">
+        <v>1552000.0</v>
+      </c>
+      <c r="BV5">
+        <v>2131000.0</v>
+      </c>
+      <c r="BW5">
+        <v>2373051.0</v>
+      </c>
+      <c r="BX5">
+        <v>2683000.0</v>
+      </c>
+      <c r="BY5">
+        <v>2453000.0</v>
+      </c>
+      <c r="BZ5">
+        <v>2086000.0</v>
+      </c>
+      <c r="CA5">
+        <v>1859565.0</v>
+      </c>
+      <c r="CB5">
+        <v>2022282.0</v>
+      </c>
+      <c r="CC5">
+        <v>1861211.0</v>
+      </c>
+      <c r="CD5">
+        <v>1799683.0</v>
+      </c>
+      <c r="CE5">
+        <v>1624982.0</v>
+      </c>
+      <c r="CF5">
+        <v>1481501.0</v>
+      </c>
+      <c r="CG5">
+        <v>1499564.0</v>
+      </c>
+      <c r="CH5">
+        <v>1218017.0</v>
+      </c>
+      <c r="CI5">
+        <v>1109120.0</v>
+      </c>
+      <c r="CJ5">
+        <v>1258605.0</v>
+      </c>
+      <c r="CK5">
+        <v>1074407.0</v>
+      </c>
+      <c r="CL5">
+        <v>1023725.0</v>
+      </c>
+      <c r="CM5">
+        <v>1005336.0</v>
+      </c>
+      <c r="CN5">
+        <v>1082936.0</v>
+      </c>
+      <c r="CO5">
+        <v>668834.0</v>
+      </c>
+      <c r="CP5">
+        <v>524230.0</v>
+      </c>
+      <c r="CQ5">
+        <v>0.0</v>
+      </c>
+      <c r="CR5">
+        <v>0.0</v>
+      </c>
+      <c r="CS5">
+        <v>0.0</v>
+      </c>
+      <c r="CT5">
+        <v>0.0</v>
+      </c>
+      <c r="CU5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:99">
+      <c r="A6" t="s">
+        <v>161</v>
+      </c>
+      <c r="B6">
+        <v>15569000.0</v>
+      </c>
+      <c r="C6">
+        <v>15144000.0</v>
+      </c>
+      <c r="D6">
+        <v>13609000.0</v>
+      </c>
+      <c r="E6">
+        <v>11147000.0</v>
+      </c>
+      <c r="F6">
+        <v>10448000.0</v>
+      </c>
+      <c r="G6">
+        <v>9868000.0</v>
+      </c>
+      <c r="H6">
+        <v>9542000.0</v>
+      </c>
+      <c r="I6">
+        <v>8938000.0</v>
+      </c>
+      <c r="J6">
+        <v>8520000.0</v>
+      </c>
+      <c r="K6">
+        <v>11304000.0</v>
+      </c>
+      <c r="L6">
+        <v>1513000.0</v>
+      </c>
+      <c r="M6">
+        <v>10734000.0</v>
+      </c>
+      <c r="N6">
+        <v>14601000.0</v>
+      </c>
+      <c r="O6">
+        <v>13879000.0</v>
+      </c>
+      <c r="P6">
+        <v>14592000.0</v>
+      </c>
+      <c r="Q6">
+        <v>14589000.0</v>
+      </c>
+      <c r="R6">
+        <v>13662000.0</v>
+      </c>
+      <c r="S6">
+        <v>13604000.0</v>
+      </c>
+      <c r="T6">
+        <v>14420000.0</v>
+      </c>
+      <c r="U6">
+        <v>14629000.0</v>
+      </c>
+      <c r="V6">
+        <v>12946000.0</v>
+      </c>
+      <c r="W6">
+        <v>11212000.0</v>
+      </c>
+      <c r="X6">
+        <v>9140000.0</v>
+      </c>
+      <c r="Y6">
+        <v>9079000.0</v>
+      </c>
+      <c r="Z6">
+        <v>10041000.0</v>
+      </c>
+      <c r="AA6">
+        <v>10185000.0</v>
+      </c>
+      <c r="AB6">
+        <v>10560000.0</v>
+      </c>
+      <c r="AC6">
+        <v>10194000.0</v>
+      </c>
+      <c r="AD6">
+        <v>9589000.0</v>
+      </c>
+      <c r="AE6">
+        <v>9035000.0</v>
+      </c>
+      <c r="AF6">
+        <v>8930000.0</v>
+      </c>
+      <c r="AG6">
+        <v>8144000.0</v>
+      </c>
+      <c r="AH6">
+        <v>7686000.0</v>
+      </c>
+      <c r="AI6">
+        <v>6429000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>6678000.0</v>
+      </c>
+      <c r="AK6">
+        <v>5908000.0</v>
+      </c>
+      <c r="AL6">
+        <v>5531000.0</v>
+      </c>
+      <c r="AM6">
+        <v>5391000.0</v>
+      </c>
+      <c r="AN6">
+        <v>3954000.0</v>
+      </c>
+      <c r="AO6">
+        <v>13949000.0</v>
+      </c>
+      <c r="AP6">
+        <v>4612000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>5711000.0</v>
+      </c>
+      <c r="AR6">
+        <v>4740000.0</v>
+      </c>
+      <c r="AS6">
+        <v>4383000.0</v>
+      </c>
+      <c r="AT6">
+        <v>4206000.0</v>
+      </c>
+      <c r="AU6">
+        <v>3544000.0</v>
+      </c>
+      <c r="AV6">
+        <v>6928000.0</v>
+      </c>
+      <c r="AW6">
+        <v>4188000.0</v>
+      </c>
+      <c r="AX6">
+        <v>3711000.0</v>
+      </c>
+      <c r="AY6">
+        <v>2245000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>3604000.0</v>
+      </c>
+      <c r="BA6">
+        <v>3655000.0</v>
+      </c>
+      <c r="BB6">
+        <v>3696000.0</v>
+      </c>
+      <c r="BC6">
+        <v>3708000.0</v>
+      </c>
+      <c r="BD6">
+        <v>3364000.0</v>
+      </c>
+      <c r="BE6">
+        <v>2338000.0</v>
+      </c>
+      <c r="BF6">
+        <v>3258000.0</v>
+      </c>
+      <c r="BG6">
+        <v>2361000.0</v>
+      </c>
+      <c r="BH6">
+        <v>2974000.0</v>
+      </c>
+      <c r="BI6">
+        <v>3968000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>4790000.0</v>
+      </c>
+      <c r="BK6">
+        <v>2898000.0</v>
+      </c>
+      <c r="BL6">
+        <v>3211000.0</v>
+      </c>
+      <c r="BM6">
+        <v>3676000.0</v>
+      </c>
+      <c r="BN6">
+        <v>2954000.0</v>
+      </c>
+      <c r="BO6">
+        <v>2950000.0</v>
+      </c>
+      <c r="BP6">
+        <v>2841000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>1985000.0</v>
+      </c>
+      <c r="BR6">
+        <v>2600000.0</v>
+      </c>
+      <c r="BS6">
+        <v>1539000.0</v>
+      </c>
+      <c r="BT6">
+        <v>2026000.0</v>
+      </c>
+      <c r="BU6">
+        <v>1629000.0</v>
+      </c>
+      <c r="BV6">
+        <v>2206000.0</v>
+      </c>
+      <c r="BW6">
+        <v>2376873.0</v>
+      </c>
+      <c r="BX6">
+        <v>2757000.0</v>
+      </c>
+      <c r="BY6">
+        <v>2528000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>2165000.0</v>
+      </c>
+      <c r="CA6"/>
+      <c r="CB6">
+        <v>2095365.0</v>
+      </c>
+      <c r="CC6">
+        <v>1922572.0</v>
+      </c>
+      <c r="CD6">
+        <v>1862808.0</v>
+      </c>
+      <c r="CE6">
+        <v>1617332.0</v>
+      </c>
+      <c r="CF6">
+        <v>1548601.0</v>
+      </c>
+      <c r="CG6">
+        <v>1600616.0</v>
+      </c>
+      <c r="CH6">
+        <v>1248825.0</v>
+      </c>
+      <c r="CI6">
+        <v>1176491.0</v>
+      </c>
+      <c r="CJ6">
+        <v>1323981.0</v>
+      </c>
+      <c r="CK6">
+        <v>1138684.0</v>
+      </c>
+      <c r="CL6">
+        <v>1078183.0</v>
+      </c>
+      <c r="CM6">
+        <v>1005336.0</v>
+      </c>
+      <c r="CN6">
+        <v>1082936.0</v>
+      </c>
+      <c r="CO6">
+        <v>719447.0</v>
+      </c>
+      <c r="CP6">
+        <v>565509.0</v>
+      </c>
+      <c r="CQ6"/>
+      <c r="CR6"/>
+      <c r="CS6"/>
+      <c r="CT6"/>
+      <c r="CU6"/>
+    </row>
+    <row r="7" spans="1:99">
+      <c r="A7" t="s">
+        <v>162</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7">
+        <v>0.0</v>
+      </c>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7">
+        <v>0.0</v>
+      </c>
+      <c r="AK7">
+        <v>0.0</v>
+      </c>
+      <c r="AL7">
+        <v>0.0</v>
+      </c>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
+      <c r="AO7">
+        <v>0.0</v>
+      </c>
+      <c r="AP7">
+        <v>0.0</v>
+      </c>
+      <c r="AQ7">
+        <v>0.0</v>
+      </c>
+      <c r="AR7">
+        <v>0.0</v>
+      </c>
+      <c r="AS7">
+        <v>0.0</v>
+      </c>
+      <c r="AT7">
+        <v>0.0</v>
+      </c>
+      <c r="AU7">
+        <v>0.0</v>
+      </c>
+      <c r="AV7">
+        <v>0.0</v>
+      </c>
+      <c r="AW7">
+        <v>0.0</v>
+      </c>
+      <c r="AX7">
+        <v>0.0</v>
+      </c>
+      <c r="AY7">
+        <v>0.0</v>
+      </c>
+      <c r="AZ7">
+        <v>0.0</v>
+      </c>
+      <c r="BA7">
+        <v>0.0</v>
+      </c>
+      <c r="BB7">
+        <v>0.0</v>
+      </c>
+      <c r="BC7">
+        <v>0.0</v>
+      </c>
+      <c r="BD7">
+        <v>0.0</v>
+      </c>
+      <c r="BE7">
+        <v>0.0</v>
+      </c>
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
+      <c r="BG7">
+        <v>0.0</v>
+      </c>
+      <c r="BH7">
+        <v>0.0</v>
+      </c>
+      <c r="BI7">
+        <v>0.0</v>
+      </c>
+      <c r="BJ7">
+        <v>0.0</v>
+      </c>
+      <c r="BK7">
+        <v>0.0</v>
+      </c>
+      <c r="BL7">
+        <v>0.0</v>
+      </c>
+      <c r="BM7">
+        <v>0.0</v>
+      </c>
+      <c r="BN7">
+        <v>0.0</v>
+      </c>
+      <c r="BO7">
+        <v>0.0</v>
+      </c>
+      <c r="BP7">
+        <v>0.0</v>
+      </c>
+      <c r="BQ7">
+        <v>0.0</v>
+      </c>
+      <c r="BR7">
+        <v>0.0</v>
+      </c>
+      <c r="BS7">
+        <v>0.0</v>
+      </c>
+      <c r="BT7">
+        <v>0.0</v>
+      </c>
+      <c r="BU7">
+        <v>0.0</v>
+      </c>
+      <c r="BV7">
+        <v>0.0</v>
+      </c>
+      <c r="BW7">
+        <v>0.0</v>
+      </c>
+      <c r="BX7">
+        <v>0.0</v>
+      </c>
+      <c r="BY7">
+        <v>0.0</v>
+      </c>
+      <c r="BZ7">
+        <v>0.0</v>
+      </c>
+      <c r="CA7">
+        <v>0.0</v>
+      </c>
+      <c r="CB7">
+        <v>0.0</v>
+      </c>
+      <c r="CC7">
+        <v>0.0</v>
+      </c>
+      <c r="CD7">
+        <v>0.0</v>
+      </c>
+      <c r="CE7">
+        <v>0.0</v>
+      </c>
+      <c r="CF7">
+        <v>0.0</v>
+      </c>
+      <c r="CG7">
+        <v>0.0</v>
+      </c>
+      <c r="CH7">
+        <v>0.0</v>
+      </c>
+      <c r="CI7">
+        <v>0.0</v>
+      </c>
+      <c r="CJ7">
+        <v>0.0</v>
+      </c>
+      <c r="CK7">
+        <v>0.0</v>
+      </c>
+      <c r="CL7">
+        <v>0.0</v>
+      </c>
+      <c r="CM7">
+        <v>0.0</v>
+      </c>
+      <c r="CN7">
+        <v>0.0</v>
+      </c>
+      <c r="CO7">
+        <v>0.0</v>
+      </c>
+      <c r="CP7">
+        <v>0.0</v>
+      </c>
+      <c r="CQ7">
+        <v>0.0</v>
+      </c>
+      <c r="CR7">
+        <v>0.0</v>
+      </c>
+      <c r="CS7">
+        <v>0.0</v>
+      </c>
+      <c r="CT7">
+        <v>0.0</v>
+      </c>
+      <c r="CU7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:99">
+      <c r="A8" t="s">
+        <v>163</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8">
+        <v>0.0</v>
+      </c>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8">
+        <v>0.0</v>
+      </c>
+      <c r="AK8">
+        <v>0.0</v>
+      </c>
+      <c r="AL8">
+        <v>0.0</v>
+      </c>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+      <c r="AO8">
+        <v>0.0</v>
+      </c>
+      <c r="AP8">
+        <v>0.0</v>
+      </c>
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
+      <c r="AR8">
+        <v>0.0</v>
+      </c>
+      <c r="AS8">
+        <v>0.0</v>
+      </c>
+      <c r="AT8">
+        <v>0.0</v>
+      </c>
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+      <c r="AV8">
+        <v>0.0</v>
+      </c>
+      <c r="AW8">
+        <v>0.0</v>
+      </c>
+      <c r="AX8">
+        <v>0.0</v>
+      </c>
+      <c r="AY8">
+        <v>0.0</v>
+      </c>
+      <c r="AZ8">
+        <v>0.0</v>
+      </c>
+      <c r="BA8">
+        <v>0.0</v>
+      </c>
+      <c r="BB8">
+        <v>0.0</v>
+      </c>
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
+      <c r="BD8">
+        <v>0.0</v>
+      </c>
+      <c r="BE8">
+        <v>0.0</v>
+      </c>
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
+      <c r="BH8">
+        <v>0.0</v>
+      </c>
+      <c r="BI8">
+        <v>0.0</v>
+      </c>
+      <c r="BJ8">
+        <v>0.0</v>
+      </c>
+      <c r="BK8">
+        <v>0.0</v>
+      </c>
+      <c r="BL8">
+        <v>0.0</v>
+      </c>
+      <c r="BM8">
+        <v>0.0</v>
+      </c>
+      <c r="BN8">
+        <v>0.0</v>
+      </c>
+      <c r="BO8">
+        <v>0.0</v>
+      </c>
+      <c r="BP8">
+        <v>0.0</v>
+      </c>
+      <c r="BQ8">
+        <v>0.0</v>
+      </c>
+      <c r="BR8">
+        <v>0.0</v>
+      </c>
+      <c r="BS8">
+        <v>0.0</v>
+      </c>
+      <c r="BT8">
+        <v>0.0</v>
+      </c>
+      <c r="BU8">
+        <v>0.0</v>
+      </c>
+      <c r="BV8">
+        <v>0.0</v>
+      </c>
+      <c r="BW8">
+        <v>0.0</v>
+      </c>
+      <c r="BX8">
+        <v>0.0</v>
+      </c>
+      <c r="BY8">
+        <v>0.0</v>
+      </c>
+      <c r="BZ8">
+        <v>0.0</v>
+      </c>
+      <c r="CA8">
+        <v>0.0</v>
+      </c>
+      <c r="CB8">
+        <v>0.0</v>
+      </c>
+      <c r="CC8">
+        <v>0.0</v>
+      </c>
+      <c r="CD8">
+        <v>0.0</v>
+      </c>
+      <c r="CE8">
+        <v>0.0</v>
+      </c>
+      <c r="CF8">
+        <v>0.0</v>
+      </c>
+      <c r="CG8">
+        <v>0.0</v>
+      </c>
+      <c r="CH8">
+        <v>0.0</v>
+      </c>
+      <c r="CI8">
+        <v>0.0</v>
+      </c>
+      <c r="CJ8">
+        <v>0.0</v>
+      </c>
+      <c r="CK8">
+        <v>0.0</v>
+      </c>
+      <c r="CL8">
+        <v>0.0</v>
+      </c>
+      <c r="CM8">
+        <v>0.0</v>
+      </c>
+      <c r="CN8">
+        <v>0.0</v>
+      </c>
+      <c r="CO8">
+        <v>0.0</v>
+      </c>
+      <c r="CP8">
+        <v>0.0</v>
+      </c>
+      <c r="CQ8">
+        <v>0.0</v>
+      </c>
+      <c r="CR8">
+        <v>0.0</v>
+      </c>
+      <c r="CS8">
+        <v>0.0</v>
+      </c>
+      <c r="CT8">
+        <v>0.0</v>
+      </c>
+      <c r="CU8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:99">
+      <c r="A9" t="s">
+        <v>164</v>
+      </c>
+      <c r="B9">
+        <v>22703000.0</v>
+      </c>
+      <c r="C9">
+        <v>22735000.0</v>
+      </c>
+      <c r="D9">
+        <v>20650000.0</v>
+      </c>
+      <c r="E9">
+        <v>17703000.0</v>
+      </c>
+      <c r="F9">
+        <v>16838000.0</v>
+      </c>
+      <c r="G9">
+        <v>16574000.0</v>
+      </c>
+      <c r="H9">
+        <v>15765000.0</v>
+      </c>
+      <c r="I9">
+        <v>15030000.0</v>
+      </c>
+      <c r="J9">
+        <v>14912000.0</v>
+      </c>
+      <c r="K9">
+        <v>17445000.0</v>
+      </c>
+      <c r="L9">
+        <v>17218000.0</v>
+      </c>
+      <c r="M9">
+        <v>16963000.0</v>
+      </c>
+      <c r="N9">
+        <v>21331000.0</v>
+      </c>
+      <c r="O9">
+        <v>19871000.0</v>
+      </c>
+      <c r="P9">
+        <v>20724000.0</v>
+      </c>
+      <c r="Q9">
+        <v>20138000.0</v>
+      </c>
+      <c r="R9">
+        <v>19175000.0</v>
+      </c>
+      <c r="S9">
+        <v>19020000.0</v>
+      </c>
+      <c r="T9">
+        <v>19676000.0</v>
+      </c>
+      <c r="U9">
+        <v>20177000.0</v>
+      </c>
+      <c r="V9">
+        <v>18543000.0</v>
+      </c>
+      <c r="W9">
+        <v>16793000.0</v>
+      </c>
+      <c r="X9">
+        <v>13781000.0</v>
+      </c>
+      <c r="Y9">
+        <v>13817000.0</v>
+      </c>
+      <c r="Z9">
+        <v>14791000.0</v>
+      </c>
+      <c r="AA9">
+        <v>14885000.0</v>
+      </c>
+      <c r="AB9">
+        <v>14881000.0</v>
+      </c>
+      <c r="AC9">
+        <v>14607000.0</v>
+      </c>
+      <c r="AD9">
+        <v>13651000.0</v>
+      </c>
+      <c r="AE9">
+        <v>13409000.0</v>
+      </c>
+      <c r="AF9">
+        <v>12767000.0</v>
+      </c>
+      <c r="AG9">
+        <v>12044000.0</v>
+      </c>
+      <c r="AH9">
+        <v>11490000.0</v>
+      </c>
+      <c r="AI9">
+        <v>10770000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>10205000.0</v>
+      </c>
+      <c r="AK9">
+        <v>9394000.0</v>
+      </c>
+      <c r="AL9">
+        <v>9151000.0</v>
+      </c>
+      <c r="AM9">
+        <v>9072000.0</v>
+      </c>
+      <c r="AN9">
+        <v>8104000.0</v>
+      </c>
+      <c r="AO9">
+        <v>17865000.0</v>
+      </c>
+      <c r="AP9">
+        <v>9228000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>9585000.0</v>
+      </c>
+      <c r="AR9">
+        <v>9019000.0</v>
+      </c>
+      <c r="AS9">
+        <v>8563000.0</v>
+      </c>
+      <c r="AT9">
+        <v>8477000.0</v>
+      </c>
+      <c r="AU9">
+        <v>8116000.0</v>
+      </c>
+      <c r="AV9">
+        <v>11658000.0</v>
+      </c>
+      <c r="AW9">
+        <v>8993000.0</v>
+      </c>
+      <c r="AX9">
+        <v>8168000.0</v>
+      </c>
+      <c r="AY9">
+        <v>7652000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>8927000.0</v>
+      </c>
+      <c r="BA9">
+        <v>7795000.0</v>
+      </c>
+      <c r="BB9">
+        <v>7342000.0</v>
+      </c>
+      <c r="BC9">
+        <v>7728000.0</v>
+      </c>
+      <c r="BD9">
+        <v>6750000.0</v>
+      </c>
+      <c r="BE9">
+        <v>6237000.0</v>
+      </c>
+      <c r="BF9">
+        <v>6696000.0</v>
+      </c>
+      <c r="BG9">
+        <v>5429000.0</v>
+      </c>
+      <c r="BH9">
+        <v>5963000.0</v>
+      </c>
+      <c r="BI9">
+        <v>7176000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>7916000.0</v>
+      </c>
+      <c r="BK9">
+        <v>6253000.0</v>
+      </c>
+      <c r="BL9">
+        <v>6434000.0</v>
+      </c>
+      <c r="BM9">
+        <v>6268000.0</v>
+      </c>
+      <c r="BN9">
+        <v>5200000.0</v>
+      </c>
+      <c r="BO9">
+        <v>5529000.0</v>
+      </c>
+      <c r="BP9">
+        <v>5104000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>5343000.0</v>
+      </c>
+      <c r="BR9">
+        <v>4575000.0</v>
+      </c>
+      <c r="BS9">
+        <v>5659000.0</v>
+      </c>
+      <c r="BT9">
+        <v>3802000.0</v>
+      </c>
+      <c r="BU9">
+        <v>3755000.0</v>
+      </c>
+      <c r="BV9">
+        <v>3855000.0</v>
+      </c>
+      <c r="BW9">
+        <v>4028784.0</v>
+      </c>
+      <c r="BX9">
+        <v>4399000.0</v>
+      </c>
+      <c r="BY9">
+        <v>3928000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>3565000.0</v>
+      </c>
+      <c r="CA9">
+        <v>13370000.0</v>
+      </c>
+      <c r="CB9">
+        <v>3491056.0</v>
+      </c>
+      <c r="CC9">
+        <v>3171162.0</v>
+      </c>
+      <c r="CD9">
+        <v>3176359.0</v>
+      </c>
+      <c r="CE9">
+        <v>2819136.0</v>
+      </c>
+      <c r="CF9">
+        <v>2563225.0</v>
+      </c>
+      <c r="CG9">
+        <v>2634074.0</v>
+      </c>
+      <c r="CH9">
+        <v>2351859.0</v>
+      </c>
+      <c r="CI9">
+        <v>2005020.0</v>
+      </c>
+      <c r="CJ9">
+        <v>2215498.0</v>
+      </c>
+      <c r="CK9">
+        <v>1937198.0</v>
+      </c>
+      <c r="CL9">
+        <v>1897601.0</v>
+      </c>
+      <c r="CM9">
+        <v>1696742.0</v>
+      </c>
+      <c r="CN9">
+        <v>1731919.0</v>
+      </c>
+      <c r="CO9">
+        <v>1470811.0</v>
+      </c>
+      <c r="CP9">
+        <v>1219270.0</v>
+      </c>
+      <c r="CQ9">
+        <v>3641000.0</v>
+      </c>
+      <c r="CR9">
+        <v>0.0</v>
+      </c>
+      <c r="CS9">
+        <v>0.0</v>
+      </c>
+      <c r="CT9">
+        <v>0.0</v>
+      </c>
+      <c r="CU9">
+        <v>2306000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:99">
+      <c r="A10" t="s">
+        <v>165</v>
+      </c>
+      <c r="B10">
+        <v>15569000.0</v>
+      </c>
+      <c r="C10">
+        <v>14598000.0</v>
+      </c>
+      <c r="D10">
+        <v>13486000.0</v>
+      </c>
+      <c r="E10">
+        <v>11023000.0</v>
+      </c>
+      <c r="F10">
+        <v>10300000.0</v>
+      </c>
+      <c r="G10">
+        <v>9725000.0</v>
+      </c>
+      <c r="H10">
+        <v>9400000.0</v>
+      </c>
+      <c r="I10">
+        <v>8795000.0</v>
+      </c>
+      <c r="J10">
+        <v>8377000.0</v>
+      </c>
+      <c r="K10">
+        <v>11159000.0</v>
+      </c>
+      <c r="L10">
+        <v>1369000.0</v>
+      </c>
+      <c r="M10">
+        <v>10591000.0</v>
+      </c>
+      <c r="N10">
+        <v>14570000.0</v>
+      </c>
+      <c r="O10">
+        <v>13720000.0</v>
+      </c>
+      <c r="P10">
+        <v>14432000.0</v>
+      </c>
+      <c r="Q10">
+        <v>14427000.0</v>
+      </c>
+      <c r="R10">
+        <v>13497000.0</v>
+      </c>
+      <c r="S10">
+        <v>13434000.0</v>
+      </c>
+      <c r="T10">
+        <v>14248000.0</v>
+      </c>
+      <c r="U10">
+        <v>14457000.0</v>
+      </c>
+      <c r="V10">
+        <v>12773000.0</v>
+      </c>
+      <c r="W10">
+        <v>11060000.0</v>
+      </c>
+      <c r="X10">
+        <v>8949000.0</v>
+      </c>
+      <c r="Y10">
+        <v>8955000.0</v>
+      </c>
+      <c r="Z10">
+        <v>9922000.0</v>
+      </c>
+      <c r="AA10">
+        <v>10075000.0</v>
+      </c>
+      <c r="AB10">
+        <v>10416000.0</v>
+      </c>
+      <c r="AC10">
+        <v>10090000.0</v>
+      </c>
+      <c r="AD10">
+        <v>9491000.0</v>
+      </c>
+      <c r="AE10">
+        <v>8937000.0</v>
+      </c>
+      <c r="AF10">
+        <v>8833000.0</v>
+      </c>
+      <c r="AG10">
+        <v>8050000.0</v>
+      </c>
+      <c r="AH10">
+        <v>7595000.0</v>
+      </c>
+      <c r="AI10">
+        <v>6338000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>6593000.0</v>
+      </c>
+      <c r="AK10">
+        <v>5833000.0</v>
+      </c>
+      <c r="AL10">
+        <v>5462000.0</v>
+      </c>
+      <c r="AM10">
+        <v>5302000.0</v>
+      </c>
+      <c r="AN10">
+        <v>3927000.0</v>
+      </c>
+      <c r="AO10">
+        <v>13873000.0</v>
+      </c>
+      <c r="AP10">
+        <v>4534000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>5699000.0</v>
+      </c>
+      <c r="AR10">
+        <v>4658000.0</v>
+      </c>
+      <c r="AS10">
+        <v>4305000.0</v>
+      </c>
+      <c r="AT10">
+        <v>4127000.0</v>
+      </c>
+      <c r="AU10">
+        <v>3462000.0</v>
+      </c>
+      <c r="AV10">
+        <v>6837000.0</v>
+      </c>
+      <c r="AW10">
+        <v>4099000.0</v>
+      </c>
+      <c r="AX10">
+        <v>3625000.0</v>
+      </c>
+      <c r="AY10">
+        <v>2161000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>3520000.0</v>
+      </c>
+      <c r="BA10">
+        <v>3568000.0</v>
+      </c>
+      <c r="BB10">
+        <v>3614000.0</v>
+      </c>
+      <c r="BC10">
+        <v>3617000.0</v>
+      </c>
+      <c r="BD10">
+        <v>3280000.0</v>
+      </c>
+      <c r="BE10">
+        <v>2247000.0</v>
+      </c>
+      <c r="BF10">
+        <v>3166000.0</v>
+      </c>
+      <c r="BG10">
+        <v>2268000.0</v>
+      </c>
+      <c r="BH10">
+        <v>2883000.0</v>
+      </c>
+      <c r="BI10">
+        <v>3877000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>4699000.0</v>
+      </c>
+      <c r="BK10">
+        <v>2797000.0</v>
+      </c>
+      <c r="BL10">
+        <v>3121000.0</v>
+      </c>
+      <c r="BM10">
+        <v>3593000.0</v>
+      </c>
+      <c r="BN10">
+        <v>2880000.0</v>
+      </c>
+      <c r="BO10">
+        <v>2874000.0</v>
+      </c>
+      <c r="BP10">
+        <v>2762000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>1905000.0</v>
+      </c>
+      <c r="BR10">
+        <v>2523000.0</v>
+      </c>
+      <c r="BS10">
+        <v>1461000.0</v>
+      </c>
+      <c r="BT10">
+        <v>1950000.0</v>
+      </c>
+      <c r="BU10">
+        <v>1552000.0</v>
+      </c>
+      <c r="BV10">
+        <v>2131000.0</v>
+      </c>
+      <c r="BW10">
+        <v>2373051.0</v>
+      </c>
+      <c r="BX10">
+        <v>2683000.0</v>
+      </c>
+      <c r="BY10">
+        <v>2453000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>2086000.0</v>
+      </c>
+      <c r="CA10">
+        <v>1859565.0</v>
+      </c>
+      <c r="CB10">
+        <v>2022282.0</v>
+      </c>
+      <c r="CC10">
+        <v>1861211.0</v>
+      </c>
+      <c r="CD10">
+        <v>1799683.0</v>
+      </c>
+      <c r="CE10">
+        <v>1624982.0</v>
+      </c>
+      <c r="CF10">
+        <v>1481501.0</v>
+      </c>
+      <c r="CG10">
+        <v>1499564.0</v>
+      </c>
+      <c r="CH10">
+        <v>1218017.0</v>
+      </c>
+      <c r="CI10">
+        <v>1109120.0</v>
+      </c>
+      <c r="CJ10">
+        <v>1258605.0</v>
+      </c>
+      <c r="CK10">
+        <v>1074407.0</v>
+      </c>
+      <c r="CL10">
+        <v>1023725.0</v>
+      </c>
+      <c r="CM10">
+        <v>1005336.0</v>
+      </c>
+      <c r="CN10">
+        <v>1082936.0</v>
+      </c>
+      <c r="CO10">
+        <v>668834.0</v>
+      </c>
+      <c r="CP10">
+        <v>524230.0</v>
+      </c>
+      <c r="CQ10">
+        <v>925000.0</v>
+      </c>
+      <c r="CR10">
+        <v>-401000.0</v>
+      </c>
+      <c r="CS10">
+        <v>401000.0</v>
+      </c>
+      <c r="CT10">
+        <v>236000.0</v>
+      </c>
+      <c r="CU10">
+        <v>742000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:99">
+      <c r="A11" t="s">
+        <v>166</v>
+      </c>
+      <c r="B11">
+        <v>3725000.0</v>
+      </c>
+      <c r="C11">
+        <v>3514000.0</v>
+      </c>
+      <c r="D11">
+        <v>2856000.0</v>
+      </c>
+      <c r="E11">
+        <v>2740000.0</v>
+      </c>
+      <c r="F11">
+        <v>2522000.0</v>
+      </c>
+      <c r="G11">
+        <v>2327000.0</v>
+      </c>
+      <c r="H11">
+        <v>1892000.0</v>
+      </c>
+      <c r="I11">
+        <v>2340000.0</v>
+      </c>
+      <c r="J11">
+        <v>2226000.0</v>
+      </c>
+      <c r="K11">
+        <v>2986000.0</v>
+      </c>
+      <c r="L11">
+        <v>340000.0</v>
+      </c>
+      <c r="M11">
+        <v>2461000.0</v>
+      </c>
+      <c r="N11">
+        <v>3440000.0</v>
+      </c>
+      <c r="O11">
+        <v>3266000.0</v>
+      </c>
+      <c r="P11">
+        <v>3892000.0</v>
+      </c>
+      <c r="Q11">
+        <v>3689000.0</v>
+      </c>
+      <c r="R11">
+        <v>3406000.0</v>
+      </c>
+      <c r="S11">
+        <v>3353000.0</v>
+      </c>
+      <c r="T11">
+        <v>3705000.0</v>
+      </c>
+      <c r="U11">
+        <v>3633000.0</v>
+      </c>
+      <c r="V11">
+        <v>3247000.0</v>
+      </c>
+      <c r="W11">
+        <v>2840000.0</v>
+      </c>
+      <c r="X11">
+        <v>2306000.0</v>
+      </c>
+      <c r="Y11">
+        <v>2311000.0</v>
+      </c>
+      <c r="Z11">
+        <v>2554000.0</v>
+      </c>
+      <c r="AA11">
+        <v>2437000.0</v>
+      </c>
+      <c r="AB11">
+        <v>2551000.0</v>
+      </c>
+      <c r="AC11">
+        <v>2481000.0</v>
+      </c>
+      <c r="AD11">
+        <v>2316000.0</v>
+      </c>
+      <c r="AE11">
+        <v>2004000.0</v>
+      </c>
+      <c r="AF11">
+        <v>2615000.0</v>
+      </c>
+      <c r="AG11">
+        <v>1923000.0</v>
+      </c>
+      <c r="AH11">
+        <v>1835000.0</v>
+      </c>
+      <c r="AI11">
+        <v>5799000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>2435000.0</v>
+      </c>
+      <c r="AK11">
+        <v>2151000.0</v>
+      </c>
+      <c r="AL11">
+        <v>2004000.0</v>
+      </c>
+      <c r="AM11">
+        <v>1944000.0</v>
+      </c>
+      <c r="AN11">
+        <v>51000.0</v>
+      </c>
+      <c r="AO11">
+        <v>5154000.0</v>
+      </c>
+      <c r="AP11">
+        <v>1546000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>2205000.0</v>
+      </c>
+      <c r="AR11">
+        <v>1730000.0</v>
+      </c>
+      <c r="AS11">
+        <v>1387000.0</v>
+      </c>
+      <c r="AT11">
+        <v>1521000.0</v>
+      </c>
+      <c r="AU11">
+        <v>1136000.0</v>
+      </c>
+      <c r="AV11">
+        <v>2149000.0</v>
+      </c>
+      <c r="AW11">
+        <v>1264000.0</v>
+      </c>
+      <c r="AX11">
+        <v>1162000.0</v>
+      </c>
+      <c r="AY11">
+        <v>837000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>1304000.0</v>
+      </c>
+      <c r="BA11">
+        <v>1275000.0</v>
+      </c>
+      <c r="BB11">
+        <v>1370000.0</v>
+      </c>
+      <c r="BC11">
+        <v>1347000.0</v>
+      </c>
+      <c r="BD11">
+        <v>1365000.0</v>
+      </c>
+      <c r="BE11">
+        <v>257000.0</v>
+      </c>
+      <c r="BF11">
+        <v>1272000.0</v>
+      </c>
+      <c r="BG11">
+        <v>919000.0</v>
+      </c>
+      <c r="BH11">
+        <v>1161000.0</v>
+      </c>
+      <c r="BI11">
+        <v>1564000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>1880000.0</v>
+      </c>
+      <c r="BK11">
+        <v>1093000.0</v>
+      </c>
+      <c r="BL11">
+        <v>1180000.0</v>
+      </c>
+      <c r="BM11">
+        <v>1470000.0</v>
+      </c>
+      <c r="BN11">
+        <v>1152000.0</v>
+      </c>
+      <c r="BO11">
+        <v>1177000.0</v>
+      </c>
+      <c r="BP11">
+        <v>1067000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>726000.0</v>
+      </c>
+      <c r="BR11">
+        <v>994000.0</v>
+      </c>
+      <c r="BS11">
+        <v>588000.0</v>
+      </c>
+      <c r="BT11">
+        <v>877000.0</v>
+      </c>
+      <c r="BU11">
+        <v>551000.0</v>
+      </c>
+      <c r="BV11">
+        <v>832000.0</v>
+      </c>
+      <c r="BW11">
+        <v>907706.0</v>
+      </c>
+      <c r="BX11">
+        <v>1055000.0</v>
+      </c>
+      <c r="BY11">
+        <v>972000.0</v>
+      </c>
+      <c r="BZ11">
+        <v>809000.0</v>
+      </c>
+      <c r="CA11">
+        <v>649240.0</v>
+      </c>
+      <c r="CB11">
+        <v>805600.0</v>
+      </c>
+      <c r="CC11">
+        <v>740000.0</v>
+      </c>
+      <c r="CD11">
+        <v>724220.0</v>
+      </c>
+      <c r="CE11">
+        <v>655994.0</v>
+      </c>
+      <c r="CF11">
+        <v>592100.0</v>
+      </c>
+      <c r="CG11">
+        <v>595550.0</v>
+      </c>
+      <c r="CH11">
+        <v>486000.0</v>
+      </c>
+      <c r="CI11">
+        <v>434600.0</v>
+      </c>
+      <c r="CJ11">
+        <v>490000.0</v>
+      </c>
+      <c r="CK11">
+        <v>419100.0</v>
+      </c>
+      <c r="CL11">
+        <v>400400.0</v>
+      </c>
+      <c r="CM11">
+        <v>391437.0</v>
+      </c>
+      <c r="CN11">
+        <v>436178.0</v>
+      </c>
+      <c r="CO11">
+        <v>250562.0</v>
+      </c>
+      <c r="CP11">
+        <v>201260.0</v>
+      </c>
+      <c r="CQ11">
+        <v>367000.0</v>
+      </c>
+      <c r="CR11">
+        <v>-161000.0</v>
+      </c>
+      <c r="CS11">
+        <v>161000.0</v>
+      </c>
+      <c r="CT11">
+        <v>92000.0</v>
+      </c>
+      <c r="CU11">
+        <v>302000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:99">
+      <c r="A12" t="s">
+        <v>167</v>
+      </c>
+      <c r="B12">
+        <v>14808000.0</v>
+      </c>
+      <c r="C12">
+        <v>15482000.0</v>
+      </c>
+      <c r="D12">
+        <v>16345000.0</v>
+      </c>
+      <c r="E12">
+        <v>17153000.0</v>
+      </c>
+      <c r="F12">
+        <v>17239000.0</v>
+      </c>
+      <c r="G12">
+        <v>17707000.0</v>
+      </c>
+      <c r="H12">
+        <v>17399000.0</v>
+      </c>
+      <c r="I12">
+        <v>15877000.0</v>
+      </c>
+      <c r="J12">
+        <v>15423000.0</v>
+      </c>
+      <c r="K12">
+        <v>14783000.0</v>
+      </c>
+      <c r="L12">
+        <v>13431000.0</v>
+      </c>
+      <c r="M12">
+        <v>11400000.0</v>
+      </c>
+      <c r="N12">
+        <v>8875000.0</v>
+      </c>
+      <c r="O12">
+        <v>6087000.0</v>
+      </c>
+      <c r="P12">
+        <v>3042000.0</v>
+      </c>
+      <c r="Q12">
+        <v>2531000.0</v>
+      </c>
+      <c r="R12">
+        <v>2536000.0</v>
+      </c>
+      <c r="S12">
+        <v>2819000.0</v>
+      </c>
+      <c r="T12">
+        <v>3099000.0</v>
+      </c>
+      <c r="U12">
+        <v>3283000.0</v>
+      </c>
+      <c r="V12">
+        <v>3755000.0</v>
+      </c>
+      <c r="W12">
+        <v>4550000.0</v>
+      </c>
+      <c r="X12">
+        <v>5433000.0</v>
+      </c>
+      <c r="Y12">
+        <v>5552000.0</v>
+      </c>
+      <c r="Z12">
+        <v>6358000.0</v>
+      </c>
+      <c r="AA12">
+        <v>6270000.0</v>
+      </c>
+      <c r="AB12">
+        <v>5927000.0</v>
+      </c>
+      <c r="AC12">
+        <v>5533000.0</v>
+      </c>
+      <c r="AD12">
+        <v>4925000.0</v>
+      </c>
+      <c r="AE12">
+        <v>4265000.0</v>
+      </c>
+      <c r="AF12">
+        <v>3737000.0</v>
+      </c>
+      <c r="AG12">
+        <v>3285000.0</v>
+      </c>
+      <c r="AH12">
+        <v>2484000.0</v>
+      </c>
+      <c r="AI12">
+        <v>2325000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>2147000.0</v>
+      </c>
+      <c r="AK12">
+        <v>1967000.0</v>
+      </c>
+      <c r="AL12">
+        <v>1841000.0</v>
+      </c>
+      <c r="AM12">
+        <v>1762000.0</v>
+      </c>
+      <c r="AN12">
+        <v>1697000.0</v>
+      </c>
+      <c r="AO12">
+        <v>1714000.0</v>
+      </c>
+      <c r="AP12">
+        <v>1589000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>1493000.0</v>
+      </c>
+      <c r="AR12">
+        <v>1501000.0</v>
+      </c>
+      <c r="AS12">
+        <v>1474000.0</v>
+      </c>
+      <c r="AT12">
+        <v>1344000.0</v>
+      </c>
+      <c r="AU12">
+        <v>1372000.0</v>
+      </c>
+      <c r="AV12">
+        <v>1407000.0</v>
+      </c>
+      <c r="AW12">
+        <v>1402000.0</v>
+      </c>
+      <c r="AX12">
+        <v>1398000.0</v>
+      </c>
+      <c r="AY12">
+        <v>1366000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>1340000.0</v>
+      </c>
+      <c r="BA12">
+        <v>1493000.0</v>
+      </c>
+      <c r="BB12">
+        <v>1597000.0</v>
+      </c>
+      <c r="BC12">
+        <v>1704000.0</v>
+      </c>
+      <c r="BD12">
+        <v>1786000.0</v>
+      </c>
+      <c r="BE12">
+        <v>1920000.0</v>
+      </c>
+      <c r="BF12">
+        <v>2015000.0</v>
+      </c>
+      <c r="BG12">
+        <v>2200000.0</v>
+      </c>
+      <c r="BH12">
+        <v>2312000.0</v>
+      </c>
+      <c r="BI12">
+        <v>2312000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>2407000.0</v>
+      </c>
+      <c r="BK12">
+        <v>2779000.0</v>
+      </c>
+      <c r="BL12">
+        <v>2820000.0</v>
+      </c>
+      <c r="BM12">
+        <v>2798000.0</v>
+      </c>
+      <c r="BN12">
+        <v>2954000.0</v>
+      </c>
+      <c r="BO12">
+        <v>3298000.0</v>
+      </c>
+      <c r="BP12">
+        <v>3765000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>4071000.0</v>
+      </c>
+      <c r="BR12">
+        <v>4599000.0</v>
+      </c>
+      <c r="BS12">
+        <v>4842000.0</v>
+      </c>
+      <c r="BT12">
+        <v>4667000.0</v>
+      </c>
+      <c r="BU12">
+        <v>4825000.0</v>
+      </c>
+      <c r="BV12">
+        <v>4957000.0</v>
+      </c>
+      <c r="BW12">
+        <v>4796935.0</v>
+      </c>
+      <c r="BX12">
+        <v>4555000.0</v>
+      </c>
+      <c r="BY12">
+        <v>4365000.0</v>
+      </c>
+      <c r="BZ12">
+        <v>3880000.0</v>
+      </c>
+      <c r="CA12">
+        <v>3541705.0</v>
+      </c>
+      <c r="CB12">
+        <v>3240907.0</v>
+      </c>
+      <c r="CC12">
+        <v>2825928.0</v>
+      </c>
+      <c r="CD12">
+        <v>2413988.0</v>
+      </c>
+      <c r="CE12">
+        <v>2092613.0</v>
+      </c>
+      <c r="CF12">
+        <v>1810909.0</v>
+      </c>
+      <c r="CG12">
+        <v>1515232.0</v>
+      </c>
+      <c r="CH12">
+        <v>1265201.0</v>
+      </c>
+      <c r="CI12">
+        <v>1030003.0</v>
+      </c>
+      <c r="CJ12">
+        <v>954159.0</v>
+      </c>
+      <c r="CK12">
+        <v>861998.0</v>
+      </c>
+      <c r="CL12">
+        <v>899972.0</v>
+      </c>
+      <c r="CM12">
+        <v>789672.0</v>
+      </c>
+      <c r="CN12">
+        <v>791709.0</v>
+      </c>
+      <c r="CO12">
+        <v>779510.0</v>
+      </c>
+      <c r="CP12">
+        <v>820781.0</v>
+      </c>
+      <c r="CQ12">
+        <v>2960000.0</v>
+      </c>
+      <c r="CR12">
+        <v>0.0</v>
+      </c>
+      <c r="CS12">
+        <v>0.0</v>
+      </c>
+      <c r="CT12">
+        <v>0.0</v>
+      </c>
+      <c r="CU12">
+        <v>2647000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:99">
+      <c r="A13" t="s">
+        <v>168</v>
+      </c>
+      <c r="B13">
+        <v>36940000.0</v>
+      </c>
+      <c r="C13">
+        <v>37298000.0</v>
+      </c>
+      <c r="D13">
+        <v>36509000.0</v>
+      </c>
+      <c r="E13">
+        <v>35024000.0</v>
+      </c>
+      <c r="F13">
+        <v>33846000.0</v>
+      </c>
+      <c r="G13">
+        <v>33326000.0</v>
+      </c>
+      <c r="H13">
+        <v>32122000.0</v>
+      </c>
+      <c r="I13">
+        <v>30189000.0</v>
+      </c>
+      <c r="J13">
+        <v>29477000.0</v>
+      </c>
+      <c r="K13">
+        <v>30298000.0</v>
+      </c>
+      <c r="L13">
+        <v>29114000.0</v>
+      </c>
+      <c r="M13">
+        <v>27267000.0</v>
+      </c>
+      <c r="N13">
+        <v>26024000.0</v>
+      </c>
+      <c r="O13">
+        <v>25003000.0</v>
+      </c>
+      <c r="P13">
+        <v>22338000.0</v>
+      </c>
+      <c r="Q13">
+        <v>20505000.0</v>
+      </c>
+      <c r="R13">
+        <v>19636000.0</v>
+      </c>
+      <c r="S13">
+        <v>19565000.0</v>
+      </c>
+      <c r="T13">
+        <v>20580000.0</v>
+      </c>
+      <c r="U13">
+        <v>21366000.0</v>
+      </c>
+      <c r="V13">
+        <v>20561000.0</v>
+      </c>
+      <c r="W13">
+        <v>21665000.0</v>
+      </c>
+      <c r="X13">
+        <v>20873000.0</v>
+      </c>
+      <c r="Y13">
+        <v>20443000.0</v>
+      </c>
+      <c r="Z13">
+        <v>21557000.0</v>
+      </c>
+      <c r="AA13">
+        <v>20941000.0</v>
+      </c>
+      <c r="AB13">
+        <v>20418000.0</v>
+      </c>
+      <c r="AC13">
+        <v>19824000.0</v>
+      </c>
+      <c r="AD13">
+        <v>18357000.0</v>
+      </c>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
+    </row>
+    <row r="14" spans="1:99">
+      <c r="A14" t="s">
+        <v>169</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14">
+        <v>0.0</v>
+      </c>
+      <c r="P14">
+        <v>0.0</v>
+      </c>
+      <c r="Q14">
+        <v>0.0</v>
+      </c>
+      <c r="R14">
+        <v>0.0</v>
+      </c>
+      <c r="S14">
+        <v>-8000.0</v>
+      </c>
+      <c r="T14">
+        <v>-42000.0</v>
+      </c>
+      <c r="U14">
+        <v>1389000.0</v>
+      </c>
+      <c r="V14">
+        <v>1322000.0</v>
+      </c>
+      <c r="W14">
+        <v>1672000.0</v>
+      </c>
+      <c r="X14">
+        <v>1584000.0</v>
+      </c>
+      <c r="Y14">
+        <v>1484000.0</v>
+      </c>
+      <c r="Z14">
+        <v>1381000.0</v>
+      </c>
+      <c r="AA14">
+        <v>345000.0</v>
+      </c>
+      <c r="AB14">
+        <v>1795000.0</v>
+      </c>
+      <c r="AC14">
+        <v>1694000.0</v>
+      </c>
+      <c r="AD14">
+        <v>1553000.0</v>
+      </c>
+      <c r="AE14">
+        <v>-214000.0</v>
+      </c>
+      <c r="AF14">
+        <v>1333000.0</v>
+      </c>
+      <c r="AG14">
+        <v>1241000.0</v>
+      </c>
+      <c r="AH14">
+        <v>1241000.0</v>
+      </c>
+      <c r="AI14">
+        <v>-11000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>-3000.0</v>
+      </c>
+      <c r="AK14">
+        <v>-17000.0</v>
+      </c>
+      <c r="AL14">
+        <v>-1000.0</v>
+      </c>
+      <c r="AM14">
+        <v>-19000.0</v>
+      </c>
+      <c r="AN14">
+        <v>1579000.0</v>
+      </c>
+      <c r="AO14">
+        <v>72000.0</v>
+      </c>
+      <c r="AP14">
+        <v>380000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>247000.0</v>
+      </c>
+      <c r="AR14">
+        <v>498000.0</v>
+      </c>
+      <c r="AS14">
+        <v>395000.0</v>
+      </c>
+      <c r="AT14">
+        <v>106000.0</v>
+      </c>
+      <c r="AU14">
+        <v>120000.0</v>
+      </c>
+      <c r="AV14">
+        <v>1233000.0</v>
+      </c>
+      <c r="AW14">
+        <v>349000.0</v>
+      </c>
+      <c r="AX14">
+        <v>137000.0</v>
+      </c>
+      <c r="AY14">
+        <v>-89000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>110000.0</v>
+      </c>
+      <c r="BA14">
+        <v>183000.0</v>
+      </c>
+      <c r="BB14">
+        <v>64000.0</v>
+      </c>
+      <c r="BC14">
+        <v>314000.0</v>
+      </c>
+      <c r="BD14">
+        <v>194000.0</v>
+      </c>
+      <c r="BE14">
+        <v>141000.0</v>
+      </c>
+      <c r="BF14">
+        <v>107000.0</v>
+      </c>
+      <c r="BG14">
+        <v>84000.0</v>
+      </c>
+      <c r="BH14">
+        <v>152000.0</v>
+      </c>
+      <c r="BI14">
+        <v>169000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>527000.0</v>
+      </c>
+      <c r="BK14">
+        <v>44000.0</v>
+      </c>
+      <c r="BL14">
+        <v>113000.0</v>
+      </c>
+      <c r="BM14">
+        <v>119000.0</v>
+      </c>
+      <c r="BN14">
+        <v>0.0</v>
+      </c>
+      <c r="BO14">
+        <v>0.0</v>
+      </c>
+      <c r="BP14">
+        <v>0.0</v>
+      </c>
+      <c r="BQ14">
+        <v>0.0</v>
+      </c>
+      <c r="BR14">
+        <v>0.0</v>
+      </c>
+      <c r="BS14">
+        <v>0.0</v>
+      </c>
+      <c r="BT14">
+        <v>0.0</v>
+      </c>
+      <c r="BU14">
+        <v>0.0</v>
+      </c>
+      <c r="BV14">
+        <v>0.0</v>
+      </c>
+      <c r="BW14">
+        <v>0.0</v>
+      </c>
+      <c r="BX14">
+        <v>0.0</v>
+      </c>
+      <c r="BY14">
+        <v>0.0</v>
+      </c>
+      <c r="BZ14">
+        <v>0.0</v>
+      </c>
+      <c r="CA14">
+        <v>0.0</v>
+      </c>
+      <c r="CB14">
+        <v>0.0</v>
+      </c>
+      <c r="CC14">
+        <v>0.0</v>
+      </c>
+      <c r="CD14">
+        <v>0.0</v>
+      </c>
+      <c r="CE14">
+        <v>0.0</v>
+      </c>
+      <c r="CF14">
+        <v>0.0</v>
+      </c>
+      <c r="CG14">
+        <v>0.0</v>
+      </c>
+      <c r="CH14">
+        <v>0.0</v>
+      </c>
+      <c r="CI14">
+        <v>0.0</v>
+      </c>
+      <c r="CJ14">
+        <v>0.0</v>
+      </c>
+      <c r="CK14">
+        <v>0.0</v>
+      </c>
+      <c r="CL14">
+        <v>0.0</v>
+      </c>
+      <c r="CM14">
+        <v>0.0</v>
+      </c>
+      <c r="CN14">
+        <v>0.0</v>
+      </c>
+      <c r="CO14">
+        <v>0.0</v>
+      </c>
+      <c r="CP14">
+        <v>0.0</v>
+      </c>
+      <c r="CQ14">
+        <v>0.0</v>
+      </c>
+      <c r="CR14">
+        <v>0.0</v>
+      </c>
+      <c r="CS14">
+        <v>0.0</v>
+      </c>
+      <c r="CT14">
+        <v>0.0</v>
+      </c>
+      <c r="CU14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:99">
+      <c r="A15" t="s">
+        <v>170</v>
+      </c>
+      <c r="B15">
+        <v>11844000.0</v>
+      </c>
+      <c r="C15">
+        <v>11084000.0</v>
+      </c>
+      <c r="D15">
+        <v>10630000.0</v>
+      </c>
+      <c r="E15">
+        <v>8283000.0</v>
+      </c>
+      <c r="F15">
+        <v>7778000.0</v>
+      </c>
+      <c r="G15">
+        <v>7398000.0</v>
+      </c>
+      <c r="H15">
+        <v>7508000.0</v>
+      </c>
+      <c r="I15">
+        <v>6455000.0</v>
+      </c>
+      <c r="J15">
+        <v>6151000.0</v>
+      </c>
+      <c r="K15">
+        <v>8173000.0</v>
+      </c>
+      <c r="L15">
+        <v>1029000.0</v>
+      </c>
+      <c r="M15">
+        <v>8130000.0</v>
+      </c>
+      <c r="N15">
+        <v>11130000.0</v>
+      </c>
+      <c r="O15">
+        <v>10454000.0</v>
+      </c>
+      <c r="P15">
+        <v>10540000.0</v>
+      </c>
+      <c r="Q15">
+        <v>10738000.0</v>
+      </c>
+      <c r="R15">
+        <v>10091000.0</v>
+      </c>
+      <c r="S15">
+        <v>10073000.0</v>
+      </c>
+      <c r="T15">
+        <v>10501000.0</v>
+      </c>
+      <c r="U15">
+        <v>10757000.0</v>
+      </c>
+      <c r="V15">
+        <v>9429000.0</v>
+      </c>
+      <c r="W15">
+        <v>8132000.0</v>
+      </c>
+      <c r="X15">
+        <v>6543000.0</v>
+      </c>
+      <c r="Y15">
+        <v>6541000.0</v>
+      </c>
+      <c r="Z15">
+        <v>7212000.0</v>
+      </c>
+      <c r="AA15">
+        <v>7548000.0</v>
+      </c>
+      <c r="AB15">
+        <v>7764000.0</v>
+      </c>
+      <c r="AC15">
+        <v>7468000.0</v>
+      </c>
+      <c r="AD15">
+        <v>7061000.0</v>
+      </c>
+      <c r="AE15">
+        <v>6827000.0</v>
+      </c>
+      <c r="AF15">
+        <v>6126000.0</v>
+      </c>
+      <c r="AG15">
+        <v>6111000.0</v>
+      </c>
+      <c r="AH15">
+        <v>5760000.0</v>
+      </c>
+      <c r="AI15">
+        <v>550000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>4161000.0</v>
+      </c>
+      <c r="AK15">
+        <v>3699000.0</v>
+      </c>
+      <c r="AL15">
+        <v>3459000.0</v>
+      </c>
+      <c r="AM15">
+        <v>3377000.0</v>
+      </c>
+      <c r="AN15">
+        <v>3876000.0</v>
+      </c>
+      <c r="AO15">
+        <v>8648000.0</v>
+      </c>
+      <c r="AP15">
+        <v>2608000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>3247000.0</v>
+      </c>
+      <c r="AR15">
+        <v>2430000.0</v>
+      </c>
+      <c r="AS15">
+        <v>2523000.0</v>
+      </c>
+      <c r="AT15">
+        <v>2500000.0</v>
+      </c>
+      <c r="AU15">
+        <v>2206000.0</v>
+      </c>
+      <c r="AV15">
+        <v>3455000.0</v>
+      </c>
+      <c r="AW15">
+        <v>2486000.0</v>
+      </c>
+      <c r="AX15">
+        <v>2326000.0</v>
+      </c>
+      <c r="AY15">
+        <v>1414000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>2033000.0</v>
+      </c>
+      <c r="BA15">
+        <v>1988000.0</v>
+      </c>
+      <c r="BB15">
+        <v>2137000.0</v>
+      </c>
+      <c r="BC15">
+        <v>1956000.0</v>
+      </c>
+      <c r="BD15">
+        <v>1721000.0</v>
+      </c>
+      <c r="BE15">
+        <v>1849000.0</v>
+      </c>
+      <c r="BF15">
+        <v>1787000.0</v>
+      </c>
+      <c r="BG15">
+        <v>1265000.0</v>
+      </c>
+      <c r="BH15">
+        <v>1570000.0</v>
+      </c>
+      <c r="BI15">
+        <v>2144000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>2292000.0</v>
+      </c>
+      <c r="BK15">
+        <v>1715000.0</v>
+      </c>
+      <c r="BL15">
+        <v>1828000.0</v>
+      </c>
+      <c r="BM15">
+        <v>2004000.0</v>
+      </c>
+      <c r="BN15">
+        <v>1792000.0</v>
+      </c>
+      <c r="BO15">
+        <v>1697000.0</v>
+      </c>
+      <c r="BP15">
+        <v>1695000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>1179000.0</v>
+      </c>
+      <c r="BR15">
+        <v>1529000.0</v>
+      </c>
+      <c r="BS15">
+        <v>873000.0</v>
+      </c>
+      <c r="BT15">
+        <v>1073000.0</v>
+      </c>
+      <c r="BU15">
+        <v>1001000.0</v>
+      </c>
+      <c r="BV15">
+        <v>1299000.0</v>
+      </c>
+      <c r="BW15">
+        <v>1465345.0</v>
+      </c>
+      <c r="BX15">
+        <v>1628000.0</v>
+      </c>
+      <c r="BY15">
+        <v>1481000.0</v>
+      </c>
+      <c r="BZ15">
+        <v>1277000.0</v>
+      </c>
+      <c r="CA15">
+        <v>1210325.0</v>
+      </c>
+      <c r="CB15">
+        <v>1216682.0</v>
+      </c>
+      <c r="CC15">
+        <v>1121211.0</v>
+      </c>
+      <c r="CD15">
+        <v>1075463.0</v>
+      </c>
+      <c r="CE15">
+        <v>968988.0</v>
+      </c>
+      <c r="CF15">
+        <v>889401.0</v>
+      </c>
+      <c r="CG15">
+        <v>904014.0</v>
+      </c>
+      <c r="CH15">
+        <v>732017.0</v>
+      </c>
+      <c r="CI15">
+        <v>674520.0</v>
+      </c>
+      <c r="CJ15">
+        <v>768605.0</v>
+      </c>
+      <c r="CK15">
+        <v>655307.0</v>
+      </c>
+      <c r="CL15">
+        <v>623325.0</v>
+      </c>
+      <c r="CM15">
+        <v>613899.0</v>
+      </c>
+      <c r="CN15">
+        <v>646758.0</v>
+      </c>
+      <c r="CO15">
+        <v>418272.0</v>
+      </c>
+      <c r="CP15">
+        <v>322970.0</v>
+      </c>
+      <c r="CQ15">
+        <v>558000.0</v>
+      </c>
+      <c r="CR15">
+        <v>-240000.0</v>
+      </c>
+      <c r="CS15">
+        <v>240000.0</v>
+      </c>
+      <c r="CT15">
+        <v>144000.0</v>
+      </c>
+      <c r="CU15">
+        <v>440000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:99">
+      <c r="A16" t="s">
+        <v>171</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
+        <v>11123000.0</v>
+      </c>
+      <c r="O16">
+        <v>10447000.0</v>
+      </c>
+      <c r="P16">
+        <v>10533000.0</v>
+      </c>
+      <c r="Q16">
+        <v>10731000.0</v>
+      </c>
+      <c r="R16">
+        <v>10084000.0</v>
+      </c>
+      <c r="S16">
+        <v>10066000.0</v>
+      </c>
+      <c r="T16">
+        <v>10494000.0</v>
+      </c>
+      <c r="U16">
+        <v>10750000.0</v>
+      </c>
+      <c r="V16">
+        <v>9422000.0</v>
+      </c>
+      <c r="W16">
+        <v>8125000.0</v>
+      </c>
+      <c r="X16">
+        <v>6536000.0</v>
+      </c>
+      <c r="Y16">
+        <v>6534000.0</v>
+      </c>
+      <c r="Z16">
+        <v>7204000.0</v>
+      </c>
+      <c r="AA16">
+        <v>7541000.0</v>
+      </c>
+      <c r="AB16">
+        <v>7756000.0</v>
+      </c>
+      <c r="AC16">
+        <v>7460000.0</v>
+      </c>
+      <c r="AD16">
+        <v>7060000.0</v>
+      </c>
+      <c r="AE16">
+        <v>6810000.0</v>
+      </c>
+      <c r="AF16">
+        <v>6104000.0</v>
+      </c>
+      <c r="AG16">
+        <v>5943000.0</v>
+      </c>
+      <c r="AH16">
+        <v>5521000.0</v>
+      </c>
+      <c r="AI16">
+        <v>325000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>3864000.0</v>
+      </c>
+      <c r="AK16">
+        <v>3402000.0</v>
+      </c>
+      <c r="AL16">
+        <v>3160000.0</v>
+      </c>
+      <c r="AM16">
+        <v>3078000.0</v>
+      </c>
+      <c r="AN16">
+        <v>3576000.0</v>
+      </c>
+      <c r="AO16">
+        <v>8348000.0</v>
+      </c>
+      <c r="AP16">
+        <v>2308000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>2944000.0</v>
+      </c>
+      <c r="AR16">
+        <v>2129000.0</v>
+      </c>
+      <c r="AS16">
+        <v>2223000.0</v>
+      </c>
+      <c r="AT16">
+        <v>2200000.0</v>
+      </c>
+      <c r="AU16">
+        <v>1906000.0</v>
+      </c>
+      <c r="AV16">
+        <v>3155000.0</v>
+      </c>
+      <c r="AW16">
+        <v>2185000.0</v>
+      </c>
+      <c r="AX16">
+        <v>2026000.0</v>
+      </c>
+      <c r="AY16">
+        <v>3076000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>1770000.0</v>
+      </c>
+      <c r="BA16">
+        <v>1732000.0</v>
+      </c>
+      <c r="BB16">
+        <v>1883000.0</v>
+      </c>
+      <c r="BC16">
+        <v>1702000.0</v>
+      </c>
+      <c r="BD16">
+        <v>1468000.0</v>
+      </c>
+      <c r="BE16">
+        <v>1596000.0</v>
+      </c>
+      <c r="BF16">
+        <v>1535000.0</v>
+      </c>
+      <c r="BG16">
+        <v>1014000.0</v>
+      </c>
+      <c r="BH16">
+        <v>1319000.0</v>
+      </c>
+      <c r="BI16">
+        <v>1894000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>2043000.0</v>
+      </c>
+      <c r="BK16">
+        <v>1467000.0</v>
+      </c>
+      <c r="BL16">
+        <v>1581000.0</v>
+      </c>
+      <c r="BM16">
+        <v>1758000.0</v>
+      </c>
+      <c r="BN16">
+        <v>1546000.0</v>
+      </c>
+      <c r="BO16">
+        <v>1453000.0</v>
+      </c>
+      <c r="BP16">
+        <v>1450000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>935000.0</v>
+      </c>
+      <c r="BR16">
+        <v>1363000.0</v>
+      </c>
+      <c r="BS16">
+        <v>873000.0</v>
+      </c>
+      <c r="BT16">
+        <v>1074000.0</v>
+      </c>
+      <c r="BU16">
+        <v>1001000.0</v>
+      </c>
+      <c r="BV16">
+        <v>1299000.0</v>
+      </c>
+      <c r="BW16">
+        <v>1465000.0</v>
+      </c>
+      <c r="BX16">
+        <v>1628000.0</v>
+      </c>
+      <c r="BY16">
+        <v>1482000.0</v>
+      </c>
+      <c r="BZ16">
+        <v>1277000.0</v>
+      </c>
+      <c r="CA16">
+        <v>1211000.0</v>
+      </c>
+      <c r="CB16">
+        <v>1217000.0</v>
+      </c>
+      <c r="CC16">
+        <v>1121000.0</v>
+      </c>
+      <c r="CD16">
+        <v>1075000.0</v>
+      </c>
+      <c r="CE16">
+        <v>969000.0</v>
+      </c>
+      <c r="CF16">
+        <v>889000.0</v>
+      </c>
+      <c r="CG16">
+        <v>904000.0</v>
+      </c>
+      <c r="CH16">
+        <v>732000.0</v>
+      </c>
+      <c r="CI16">
+        <v>675000.0</v>
+      </c>
+      <c r="CJ16">
+        <v>769000.0</v>
+      </c>
+      <c r="CK16">
+        <v>655000.0</v>
+      </c>
+      <c r="CL16">
+        <v>623000.0</v>
+      </c>
+      <c r="CM16">
+        <v>614000.0</v>
+      </c>
+      <c r="CN16">
+        <v>647000.0</v>
+      </c>
+      <c r="CO16">
+        <v>418000.0</v>
+      </c>
+      <c r="CP16">
+        <v>323000.0</v>
+      </c>
+      <c r="CQ16">
+        <v>558000.0</v>
+      </c>
+      <c r="CR16">
+        <v>-240000.0</v>
+      </c>
+      <c r="CS16">
+        <v>240000.0</v>
+      </c>
+      <c r="CT16">
+        <v>144000.0</v>
+      </c>
+      <c r="CU16">
+        <v>440000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:99">
+      <c r="A17" t="s">
+        <v>172</v>
+      </c>
+      <c r="B17">
+        <v>11844000.0</v>
+      </c>
+      <c r="C17">
+        <v>11084000.0</v>
+      </c>
+      <c r="D17">
+        <v>10630000.0</v>
+      </c>
+      <c r="E17">
+        <v>8283000.0</v>
+      </c>
+      <c r="F17">
+        <v>7778000.0</v>
+      </c>
+      <c r="G17">
+        <v>7398000.0</v>
+      </c>
+      <c r="H17">
+        <v>7508000.0</v>
+      </c>
+      <c r="I17">
+        <v>6455000.0</v>
+      </c>
+      <c r="J17">
+        <v>6151000.0</v>
+      </c>
+      <c r="K17">
+        <v>8173000.0</v>
+      </c>
+      <c r="L17">
+        <v>1029000.0</v>
+      </c>
+      <c r="M17">
+        <v>8130000.0</v>
+      </c>
+      <c r="N17">
+        <v>11130000.0</v>
+      </c>
+      <c r="O17">
+        <v>10454000.0</v>
+      </c>
+      <c r="P17">
+        <v>10540000.0</v>
+      </c>
+      <c r="Q17">
+        <v>10738000.0</v>
+      </c>
+      <c r="R17">
+        <v>10091000.0</v>
+      </c>
+      <c r="S17">
+        <v>10081000.0</v>
+      </c>
+      <c r="T17">
+        <v>10543000.0</v>
+      </c>
+      <c r="U17">
+        <v>10824000.0</v>
+      </c>
+      <c r="V17">
+        <v>9526000.0</v>
+      </c>
+      <c r="W17">
+        <v>8220000.0</v>
+      </c>
+      <c r="X17">
+        <v>6643000.0</v>
+      </c>
+      <c r="Y17">
+        <v>6644000.0</v>
+      </c>
+      <c r="Z17">
+        <v>7212000.0</v>
+      </c>
+      <c r="AA17">
+        <v>7921000.0</v>
+      </c>
+      <c r="AB17">
+        <v>7865000.0</v>
+      </c>
+      <c r="AC17">
+        <v>7609000.0</v>
+      </c>
+      <c r="AD17">
+        <v>7061000.0</v>
+      </c>
+      <c r="AE17">
+        <v>7041000.0</v>
+      </c>
+      <c r="AF17">
+        <v>6126000.0</v>
+      </c>
+      <c r="AG17">
+        <v>6111000.0</v>
+      </c>
+      <c r="AH17">
+        <v>5760000.0</v>
+      </c>
+      <c r="AI17">
+        <v>540000.0</v>
+      </c>
+      <c r="AJ17">
+        <v>4158000.0</v>
+      </c>
+      <c r="AK17">
+        <v>3682000.0</v>
+      </c>
+      <c r="AL17">
+        <v>3458000.0</v>
+      </c>
+      <c r="AM17">
+        <v>3359000.0</v>
+      </c>
+      <c r="AN17">
+        <v>3876000.0</v>
+      </c>
+      <c r="AO17">
+        <v>8720000.0</v>
+      </c>
+      <c r="AP17">
+        <v>2988000.0</v>
+      </c>
+      <c r="AQ17">
+        <v>3491000.0</v>
+      </c>
+      <c r="AR17">
+        <v>2928000.0</v>
+      </c>
+      <c r="AS17">
+        <v>2918000.0</v>
+      </c>
+      <c r="AT17">
+        <v>2606000.0</v>
+      </c>
+      <c r="AU17">
+        <v>2326000.0</v>
+      </c>
+      <c r="AV17">
+        <v>4688000.0</v>
+      </c>
+      <c r="AW17">
+        <v>2835000.0</v>
+      </c>
+      <c r="AX17">
+        <v>2463000.0</v>
+      </c>
+      <c r="AY17">
+        <v>1324000.0</v>
+      </c>
+      <c r="AZ17">
+        <v>2143000.0</v>
+      </c>
+      <c r="BA17">
+        <v>2171000.0</v>
+      </c>
+      <c r="BB17">
+        <v>2201000.0</v>
+      </c>
+      <c r="BC17">
+        <v>2270000.0</v>
+      </c>
+      <c r="BD17">
+        <v>1915000.0</v>
+      </c>
+      <c r="BE17">
+        <v>1990000.0</v>
+      </c>
+      <c r="BF17">
+        <v>1894000.0</v>
+      </c>
+      <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
+        <v>1722000.0</v>
+      </c>
+      <c r="BI17">
+        <v>2313000.0</v>
+      </c>
+      <c r="BJ17">
+        <v>0.0</v>
+      </c>
+      <c r="BK17">
+        <v>0.0</v>
+      </c>
+      <c r="BL17">
+        <v>0.0</v>
+      </c>
+      <c r="BM17">
+        <v>0.0</v>
+      </c>
+      <c r="BN17">
+        <v>0.0</v>
+      </c>
+      <c r="BO17">
+        <v>0.0</v>
+      </c>
+      <c r="BP17">
+        <v>0.0</v>
+      </c>
+      <c r="BQ17">
+        <v>0.0</v>
+      </c>
+      <c r="BR17">
+        <v>0.0</v>
+      </c>
+      <c r="BS17">
+        <v>0.0</v>
+      </c>
+      <c r="BT17">
+        <v>0.0</v>
+      </c>
+      <c r="BU17">
+        <v>0.0</v>
+      </c>
+      <c r="BV17">
+        <v>0.0</v>
+      </c>
+      <c r="BW17">
+        <v>0.0</v>
+      </c>
+      <c r="BX17">
+        <v>0.0</v>
+      </c>
+      <c r="BY17">
+        <v>0.0</v>
+      </c>
+      <c r="BZ17">
+        <v>0.0</v>
+      </c>
+      <c r="CA17">
+        <v>0.0</v>
+      </c>
+      <c r="CB17">
+        <v>0.0</v>
+      </c>
+      <c r="CC17">
+        <v>0.0</v>
+      </c>
+      <c r="CD17">
+        <v>0.0</v>
+      </c>
+      <c r="CE17">
+        <v>0.0</v>
+      </c>
+      <c r="CF17">
+        <v>0.0</v>
+      </c>
+      <c r="CG17">
+        <v>0.0</v>
+      </c>
+      <c r="CH17">
+        <v>0.0</v>
+      </c>
+      <c r="CI17">
+        <v>0.0</v>
+      </c>
+      <c r="CJ17">
+        <v>0.0</v>
+      </c>
+      <c r="CK17">
+        <v>0.0</v>
+      </c>
+      <c r="CL17">
+        <v>0.0</v>
+      </c>
+      <c r="CM17">
+        <v>0.0</v>
+      </c>
+      <c r="CN17">
+        <v>0.0</v>
+      </c>
+      <c r="CO17">
+        <v>0.0</v>
+      </c>
+      <c r="CP17">
+        <v>0.0</v>
+      </c>
+      <c r="CQ17">
+        <v>0.0</v>
+      </c>
+      <c r="CR17">
+        <v>0.0</v>
+      </c>
+      <c r="CS17">
+        <v>0.0</v>
+      </c>
+      <c r="CT17">
+        <v>0.0</v>
+      </c>
+      <c r="CU17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:99">
+      <c r="A18" t="s">
+        <v>173</v>
+      </c>
+      <c r="B18">
+        <v>22132000.0</v>
+      </c>
+      <c r="C18">
+        <v>21816000.0</v>
+      </c>
+      <c r="D18">
+        <v>20164000.0</v>
+      </c>
+      <c r="E18">
+        <v>17871000.0</v>
+      </c>
+      <c r="F18">
+        <v>16607000.0</v>
+      </c>
+      <c r="G18">
+        <v>15619000.0</v>
+      </c>
+      <c r="H18">
+        <v>14723000.0</v>
+      </c>
+      <c r="I18">
+        <v>14312000.0</v>
+      </c>
+      <c r="J18">
+        <v>14054000.0</v>
+      </c>
+      <c r="K18">
+        <v>15515000.0</v>
+      </c>
+      <c r="L18">
+        <v>15683000.0</v>
+      </c>
+      <c r="M18">
+        <v>15867000.0</v>
+      </c>
+      <c r="N18">
+        <v>17149000.0</v>
+      </c>
+      <c r="O18">
+        <v>18916000.0</v>
+      </c>
+      <c r="P18">
+        <v>19296000.0</v>
+      </c>
+      <c r="Q18">
+        <v>17974000.0</v>
+      </c>
+      <c r="R18">
+        <v>17100000.0</v>
+      </c>
+      <c r="S18">
+        <v>16746000.0</v>
+      </c>
+      <c r="T18">
+        <v>17481000.0</v>
+      </c>
+      <c r="U18">
+        <v>18083000.0</v>
+      </c>
+      <c r="V18">
+        <v>16806000.0</v>
+      </c>
+      <c r="W18">
+        <v>17115000.0</v>
+      </c>
+      <c r="X18">
+        <v>15440000.0</v>
+      </c>
+      <c r="Y18">
+        <v>14891000.0</v>
+      </c>
+      <c r="Z18">
+        <v>15199000.0</v>
+      </c>
+      <c r="AA18">
+        <v>14671000.0</v>
+      </c>
+      <c r="AB18">
+        <v>14491000.0</v>
+      </c>
+      <c r="AC18">
+        <v>14291000.0</v>
+      </c>
+      <c r="AD18">
+        <v>13432000.0</v>
+      </c>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
+    </row>
+    <row r="19" spans="1:99">
+      <c r="A19" t="s">
+        <v>174</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
+    </row>
+    <row r="20" spans="1:99">
+      <c r="A20" t="s">
+        <v>175</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20">
+        <v>0.0</v>
+      </c>
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
+        <v>0.0</v>
+      </c>
+      <c r="AK20">
+        <v>0.0</v>
+      </c>
+      <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
+        <v>0.0</v>
+      </c>
+      <c r="AO20">
+        <v>0.0</v>
+      </c>
+      <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20">
+        <v>0.0</v>
+      </c>
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20">
+        <v>0.0</v>
+      </c>
+      <c r="BL20">
+        <v>0.0</v>
+      </c>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
+      <c r="BO20">
+        <v>0.0</v>
+      </c>
+      <c r="BP20">
+        <v>0.0</v>
+      </c>
+      <c r="BQ20">
+        <v>0.0</v>
+      </c>
+      <c r="BR20">
+        <v>0.0</v>
+      </c>
+      <c r="BS20">
+        <v>0.0</v>
+      </c>
+      <c r="BT20">
+        <v>0.0</v>
+      </c>
+      <c r="BU20">
+        <v>0.0</v>
+      </c>
+      <c r="BV20">
+        <v>0.0</v>
+      </c>
+      <c r="BW20">
+        <v>0.0</v>
+      </c>
+      <c r="BX20">
+        <v>0.0</v>
+      </c>
+      <c r="BY20">
+        <v>0.0</v>
+      </c>
+      <c r="BZ20">
+        <v>0.0</v>
+      </c>
+      <c r="CA20">
+        <v>0.0</v>
+      </c>
+      <c r="CB20">
+        <v>0.0</v>
+      </c>
+      <c r="CC20">
+        <v>0.0</v>
+      </c>
+      <c r="CD20">
+        <v>0.0</v>
+      </c>
+      <c r="CE20">
+        <v>0.0</v>
+      </c>
+      <c r="CF20">
+        <v>0.0</v>
+      </c>
+      <c r="CG20">
+        <v>0.0</v>
+      </c>
+      <c r="CH20">
+        <v>0.0</v>
+      </c>
+      <c r="CI20">
+        <v>0.0</v>
+      </c>
+      <c r="CJ20">
+        <v>0.0</v>
+      </c>
+      <c r="CK20">
+        <v>0.0</v>
+      </c>
+      <c r="CL20">
+        <v>0.0</v>
+      </c>
+      <c r="CM20">
+        <v>0.0</v>
+      </c>
+      <c r="CN20">
+        <v>0.0</v>
+      </c>
+      <c r="CO20">
+        <v>0.0</v>
+      </c>
+      <c r="CP20">
+        <v>0.0</v>
+      </c>
+      <c r="CQ20">
+        <v>0.0</v>
+      </c>
+      <c r="CR20">
+        <v>0.0</v>
+      </c>
+      <c r="CS20">
+        <v>0.0</v>
+      </c>
+      <c r="CT20">
+        <v>0.0</v>
+      </c>
+      <c r="CU20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:99">
+      <c r="A21" t="s">
+        <v>176</v>
+      </c>
+      <c r="B21">
+        <v>15569000.0</v>
+      </c>
+      <c r="C21">
+        <v>15144000.0</v>
+      </c>
+      <c r="D21">
+        <v>13486000.0</v>
+      </c>
+      <c r="E21">
+        <v>11023000.0</v>
+      </c>
+      <c r="F21">
+        <v>10300000.0</v>
+      </c>
+      <c r="G21">
+        <v>9725000.0</v>
+      </c>
+      <c r="H21">
+        <v>9400000.0</v>
+      </c>
+      <c r="I21">
+        <v>8795000.0</v>
+      </c>
+      <c r="J21">
+        <v>8377000.0</v>
+      </c>
+      <c r="K21">
+        <v>11159000.0</v>
+      </c>
+      <c r="L21">
+        <v>1369000.0</v>
+      </c>
+      <c r="M21">
+        <v>10591000.0</v>
+      </c>
+      <c r="N21">
+        <v>14570000.0</v>
+      </c>
+      <c r="O21">
+        <v>13720000.0</v>
+      </c>
+      <c r="P21">
+        <v>14432000.0</v>
+      </c>
+      <c r="Q21">
+        <v>14427000.0</v>
+      </c>
+      <c r="R21">
+        <v>13497000.0</v>
+      </c>
+      <c r="S21">
+        <v>13434000.0</v>
+      </c>
+      <c r="T21">
+        <v>14248000.0</v>
+      </c>
+      <c r="U21">
+        <v>14457000.0</v>
+      </c>
+      <c r="V21">
+        <v>12773000.0</v>
+      </c>
+      <c r="W21">
+        <v>11060000.0</v>
+      </c>
+      <c r="X21">
+        <v>8949000.0</v>
+      </c>
+      <c r="Y21">
+        <v>8955000.0</v>
+      </c>
+      <c r="Z21">
+        <v>9922000.0</v>
+      </c>
+      <c r="AA21">
+        <v>10075000.0</v>
+      </c>
+      <c r="AB21">
+        <v>10416000.0</v>
+      </c>
+      <c r="AC21">
+        <v>10090000.0</v>
+      </c>
+      <c r="AD21">
+        <v>9491000.0</v>
+      </c>
+      <c r="AE21">
+        <v>8937000.0</v>
+      </c>
+      <c r="AF21">
+        <v>8833000.0</v>
+      </c>
+      <c r="AG21">
+        <v>8050000.0</v>
+      </c>
+      <c r="AH21">
+        <v>7595000.0</v>
+      </c>
+      <c r="AI21">
+        <v>6338000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>6593000.0</v>
+      </c>
+      <c r="AK21">
+        <v>5833000.0</v>
+      </c>
+      <c r="AL21">
+        <v>5462000.0</v>
+      </c>
+      <c r="AM21">
+        <v>5302000.0</v>
+      </c>
+      <c r="AN21">
+        <v>3927000.0</v>
+      </c>
+      <c r="AO21">
+        <v>13873000.0</v>
+      </c>
+      <c r="AP21">
+        <v>4534000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>5699000.0</v>
+      </c>
+      <c r="AR21">
+        <v>4658000.0</v>
+      </c>
+      <c r="AS21">
+        <v>4305000.0</v>
+      </c>
+      <c r="AT21">
+        <v>4127000.0</v>
+      </c>
+      <c r="AU21">
+        <v>3462000.0</v>
+      </c>
+      <c r="AV21">
+        <v>6837000.0</v>
+      </c>
+      <c r="AW21">
+        <v>4099000.0</v>
+      </c>
+      <c r="AX21">
+        <v>3625000.0</v>
+      </c>
+      <c r="AY21">
+        <v>2161000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>3520000.0</v>
+      </c>
+      <c r="BA21">
+        <v>3568000.0</v>
+      </c>
+      <c r="BB21">
+        <v>3614000.0</v>
+      </c>
+      <c r="BC21">
+        <v>3617000.0</v>
+      </c>
+      <c r="BD21">
+        <v>3280000.0</v>
+      </c>
+      <c r="BE21">
+        <v>2247000.0</v>
+      </c>
+      <c r="BF21">
+        <v>3166000.0</v>
+      </c>
+      <c r="BG21">
+        <v>2268000.0</v>
+      </c>
+      <c r="BH21">
+        <v>2883000.0</v>
+      </c>
+      <c r="BI21">
+        <v>3877000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>4699000.0</v>
+      </c>
+      <c r="BK21">
+        <v>2797000.0</v>
+      </c>
+      <c r="BL21">
+        <v>3121000.0</v>
+      </c>
+      <c r="BM21">
+        <v>3593000.0</v>
+      </c>
+      <c r="BN21">
+        <v>2880000.0</v>
+      </c>
+      <c r="BO21">
+        <v>2874000.0</v>
+      </c>
+      <c r="BP21">
+        <v>2762000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>1905000.0</v>
+      </c>
+      <c r="BR21">
+        <v>2523000.0</v>
+      </c>
+      <c r="BS21">
+        <v>1461000.0</v>
+      </c>
+      <c r="BT21">
+        <v>1950000.0</v>
+      </c>
+      <c r="BU21">
+        <v>1552000.0</v>
+      </c>
+      <c r="BV21">
+        <v>2131000.0</v>
+      </c>
+      <c r="BW21">
+        <v>2373051.0</v>
+      </c>
+      <c r="BX21">
+        <v>2683000.0</v>
+      </c>
+      <c r="BY21">
+        <v>2453000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>2086000.0</v>
+      </c>
+      <c r="CA21">
+        <v>2346000.0</v>
+      </c>
+      <c r="CB21">
+        <v>2022282.0</v>
+      </c>
+      <c r="CC21">
+        <v>1861211.0</v>
+      </c>
+      <c r="CD21">
+        <v>1799683.0</v>
+      </c>
+      <c r="CE21">
+        <v>1624982.0</v>
+      </c>
+      <c r="CF21">
+        <v>1481501.0</v>
+      </c>
+      <c r="CG21">
+        <v>1499564.0</v>
+      </c>
+      <c r="CH21">
+        <v>1218017.0</v>
+      </c>
+      <c r="CI21">
+        <v>1109120.0</v>
+      </c>
+      <c r="CJ21">
+        <v>1258605.0</v>
+      </c>
+      <c r="CK21">
+        <v>1074407.0</v>
+      </c>
+      <c r="CL21">
+        <v>1023725.0</v>
+      </c>
+      <c r="CM21">
+        <v>1005336.0</v>
+      </c>
+      <c r="CN21">
+        <v>1082936.0</v>
+      </c>
+      <c r="CO21">
+        <v>668834.0</v>
+      </c>
+      <c r="CP21">
+        <v>524230.0</v>
+      </c>
+      <c r="CQ21">
+        <v>1282000.0</v>
+      </c>
+      <c r="CR21">
+        <v>-531000.0</v>
+      </c>
+      <c r="CS21">
+        <v>531000.0</v>
+      </c>
+      <c r="CT21">
+        <v>354000.0</v>
+      </c>
+      <c r="CU21">
+        <v>1084000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:99">
+      <c r="A22" t="s">
+        <v>177</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22">
+        <v>0.0</v>
+      </c>
+      <c r="AF22">
+        <v>0.0</v>
+      </c>
+      <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+      <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22">
+        <v>0.0</v>
+      </c>
+      <c r="AS22">
+        <v>0.0</v>
+      </c>
+      <c r="AT22">
+        <v>0.0</v>
+      </c>
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22">
+        <v>0.0</v>
+      </c>
+      <c r="AW22">
+        <v>0.0</v>
+      </c>
+      <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22">
+        <v>0.0</v>
+      </c>
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+      <c r="BA22">
+        <v>0.0</v>
+      </c>
+      <c r="BB22">
+        <v>0.0</v>
+      </c>
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
+      <c r="BE22">
+        <v>0.0</v>
+      </c>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22">
+        <v>0.0</v>
+      </c>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
+      <c r="BK22">
+        <v>0.0</v>
+      </c>
+      <c r="BL22">
+        <v>0.0</v>
+      </c>
+      <c r="BM22">
+        <v>0.0</v>
+      </c>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
+      <c r="BO22">
+        <v>0.0</v>
+      </c>
+      <c r="BP22">
+        <v>0.0</v>
+      </c>
+      <c r="BQ22">
+        <v>0.0</v>
+      </c>
+      <c r="BR22">
+        <v>0.0</v>
+      </c>
+      <c r="BS22">
+        <v>0.0</v>
+      </c>
+      <c r="BT22">
+        <v>0.0</v>
+      </c>
+      <c r="BU22">
+        <v>0.0</v>
+      </c>
+      <c r="BV22">
+        <v>0.0</v>
+      </c>
+      <c r="BW22">
+        <v>0.0</v>
+      </c>
+      <c r="BX22">
+        <v>0.0</v>
+      </c>
+      <c r="BY22">
+        <v>0.0</v>
+      </c>
+      <c r="BZ22">
+        <v>0.0</v>
+      </c>
+      <c r="CA22">
+        <v>0.0</v>
+      </c>
+      <c r="CB22">
+        <v>0.0</v>
+      </c>
+      <c r="CC22">
+        <v>0.0</v>
+      </c>
+      <c r="CD22">
+        <v>0.0</v>
+      </c>
+      <c r="CE22">
+        <v>0.0</v>
+      </c>
+      <c r="CF22">
+        <v>0.0</v>
+      </c>
+      <c r="CG22">
+        <v>0.0</v>
+      </c>
+      <c r="CH22">
+        <v>0.0</v>
+      </c>
+      <c r="CI22">
+        <v>0.0</v>
+      </c>
+      <c r="CJ22">
+        <v>0.0</v>
+      </c>
+      <c r="CK22">
+        <v>0.0</v>
+      </c>
+      <c r="CL22">
+        <v>0.0</v>
+      </c>
+      <c r="CM22">
+        <v>0.0</v>
+      </c>
+      <c r="CN22">
+        <v>0.0</v>
+      </c>
+      <c r="CO22">
+        <v>0.0</v>
+      </c>
+      <c r="CP22">
+        <v>0.0</v>
+      </c>
+      <c r="CQ22">
+        <v>0.0</v>
+      </c>
+      <c r="CR22">
+        <v>0.0</v>
+      </c>
+      <c r="CS22">
+        <v>0.0</v>
+      </c>
+      <c r="CT22">
+        <v>0.0</v>
+      </c>
+      <c r="CU22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:99">
+      <c r="A23" t="s">
+        <v>178</v>
+      </c>
+      <c r="B23">
+        <v>22144000.0</v>
+      </c>
+      <c r="C23">
+        <v>23073000.0</v>
+      </c>
+      <c r="D23">
+        <v>23873000.0</v>
+      </c>
+      <c r="E23">
+        <v>24817000.0</v>
+      </c>
+      <c r="F23">
+        <v>24367000.0</v>
+      </c>
+      <c r="G23">
+        <v>24738000.0</v>
+      </c>
+      <c r="H23">
+        <v>23623000.0</v>
+      </c>
+      <c r="I23">
+        <v>22595000.0</v>
+      </c>
+      <c r="J23">
+        <v>22162000.0</v>
+      </c>
+      <c r="K23">
+        <v>20618000.0</v>
+      </c>
+      <c r="L23">
+        <v>29580000.0</v>
+      </c>
+      <c r="M23">
+        <v>18272000.0</v>
+      </c>
+      <c r="N23">
+        <v>13236000.0</v>
+      </c>
+      <c r="O23">
+        <v>13088000.0</v>
+      </c>
+      <c r="P23">
+        <v>9934000.0</v>
+      </c>
+      <c r="Q23">
+        <v>8592000.0</v>
+      </c>
+      <c r="R23">
+        <v>8214000.0</v>
+      </c>
+      <c r="S23">
+        <v>8406000.0</v>
+      </c>
+      <c r="T23">
+        <v>8527000.0</v>
+      </c>
+      <c r="U23">
+        <v>9003000.0</v>
+      </c>
+      <c r="V23">
+        <v>10025000.0</v>
+      </c>
+      <c r="W23">
+        <v>12133000.0</v>
+      </c>
+      <c r="X23">
+        <v>12665000.0</v>
+      </c>
+      <c r="Y23">
+        <v>12414000.0</v>
+      </c>
+      <c r="Z23">
+        <v>12623000.0</v>
+      </c>
+      <c r="AA23">
+        <v>11730000.0</v>
+      </c>
+      <c r="AB23">
+        <v>11292000.0</v>
+      </c>
+      <c r="AC23">
+        <v>10500000.0</v>
+      </c>
+      <c r="AD23">
+        <v>9785000.0</v>
+      </c>
+      <c r="AE23">
+        <v>9337000.0</v>
+      </c>
+      <c r="AF23">
+        <v>8271000.0</v>
+      </c>
+      <c r="AG23">
+        <v>7479000.0</v>
+      </c>
+      <c r="AH23">
+        <v>6779000.0</v>
+      </c>
+      <c r="AI23">
+        <v>7257000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>6259000.0</v>
+      </c>
+      <c r="AK23">
+        <v>6528000.0</v>
+      </c>
+      <c r="AL23">
+        <v>6030000.0</v>
+      </c>
+      <c r="AM23">
+        <v>6232000.0</v>
+      </c>
+      <c r="AN23">
+        <v>6574000.0</v>
+      </c>
+      <c r="AO23">
+        <v>5068000.0</v>
+      </c>
+      <c r="AP23">
+        <v>6983000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>5379000.0</v>
+      </c>
+      <c r="AR23">
+        <v>7312000.0</v>
+      </c>
+      <c r="AS23">
+        <v>6482000.0</v>
+      </c>
+      <c r="AT23">
+        <v>6534000.0</v>
+      </c>
+      <c r="AU23">
+        <v>7026000.0</v>
+      </c>
+      <c r="AV23">
+        <v>6478000.0</v>
+      </c>
+      <c r="AW23">
+        <v>7296000.0</v>
+      </c>
+      <c r="AX23">
+        <v>6941000.0</v>
+      </c>
+      <c r="AY23">
+        <v>7355000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>6947000.0</v>
+      </c>
+      <c r="BA23">
+        <v>6720000.0</v>
+      </c>
+      <c r="BB23">
+        <v>6325000.0</v>
+      </c>
+      <c r="BC23">
+        <v>7315000.0</v>
+      </c>
+      <c r="BD23">
+        <v>6756000.0</v>
+      </c>
+      <c r="BE23">
+        <v>7960000.0</v>
+      </c>
+      <c r="BF23">
+        <v>7795000.0</v>
+      </c>
+      <c r="BG23">
+        <v>8961000.0</v>
+      </c>
+      <c r="BH23">
+        <v>7742000.0</v>
+      </c>
+      <c r="BI23">
+        <v>7711000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>8024000.0</v>
+      </c>
+      <c r="BK23">
+        <v>8835000.0</v>
+      </c>
+      <c r="BL23">
+        <v>8244000.0</v>
+      </c>
+      <c r="BM23">
+        <v>7673000.0</v>
+      </c>
+      <c r="BN23">
+        <v>7375000.0</v>
+      </c>
+      <c r="BO23">
+        <v>8053000.0</v>
+      </c>
+      <c r="BP23">
+        <v>7557000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>8489000.0</v>
+      </c>
+      <c r="BR23">
+        <v>7421000.0</v>
+      </c>
+      <c r="BS23">
+        <v>9584000.0</v>
+      </c>
+      <c r="BT23">
+        <v>7114000.0</v>
+      </c>
+      <c r="BU23">
+        <v>7592000.0</v>
+      </c>
+      <c r="BV23">
+        <v>7041000.0</v>
+      </c>
+      <c r="BW23">
+        <v>6717172.0</v>
+      </c>
+      <c r="BX23">
+        <v>6457000.0</v>
+      </c>
+      <c r="BY23">
+        <v>6050000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>5859000.0</v>
+      </c>
+      <c r="CA23">
+        <v>0.0</v>
+      </c>
+      <c r="CB23">
+        <v>4920681.0</v>
+      </c>
+      <c r="CC23">
+        <v>4463879.0</v>
+      </c>
+      <c r="CD23">
+        <v>4025664.0</v>
+      </c>
+      <c r="CE23">
+        <v>3660767.0</v>
+      </c>
+      <c r="CF23">
+        <v>3190638.0</v>
+      </c>
+      <c r="CG23">
+        <v>2925765.0</v>
+      </c>
+      <c r="CH23">
+        <v>2631177.0</v>
+      </c>
+      <c r="CI23">
+        <v>2351816.0</v>
+      </c>
+      <c r="CJ23">
+        <v>2013003.0</v>
+      </c>
+      <c r="CK23">
+        <v>1909374.0</v>
+      </c>
+      <c r="CL23">
+        <v>1886723.0</v>
+      </c>
+      <c r="CM23">
+        <v>1769148.0</v>
+      </c>
+      <c r="CN23">
+        <v>1615346.0</v>
+      </c>
+      <c r="CO23">
+        <v>1796833.0</v>
+      </c>
+      <c r="CP23">
+        <v>1760821.0</v>
+      </c>
+      <c r="CQ23">
+        <v>0.0</v>
+      </c>
+      <c r="CR23">
+        <v>0.0</v>
+      </c>
+      <c r="CS23">
+        <v>0.0</v>
+      </c>
+      <c r="CT23">
+        <v>0.0</v>
+      </c>
+      <c r="CU23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:99">
+      <c r="A24" t="s">
+        <v>179</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24">
+        <v>7000.0</v>
+      </c>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24">
+        <v>8000.0</v>
+      </c>
+      <c r="AA24">
+        <v>7000.0</v>
+      </c>
+      <c r="AB24">
+        <v>8000.0</v>
+      </c>
+      <c r="AC24">
+        <v>8000.0</v>
+      </c>
+      <c r="AD24">
+        <v>1000.0</v>
+      </c>
+      <c r="AE24">
+        <v>17000.0</v>
+      </c>
+      <c r="AF24">
+        <v>22000.0</v>
+      </c>
+      <c r="AG24">
+        <v>168000.0</v>
+      </c>
+      <c r="AH24">
+        <v>239000.0</v>
+      </c>
+      <c r="AI24">
+        <v>226000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>297000.0</v>
+      </c>
+      <c r="AK24">
+        <v>297000.0</v>
+      </c>
+      <c r="AL24">
+        <v>299000.0</v>
+      </c>
+      <c r="AM24">
+        <v>300000.0</v>
+      </c>
+      <c r="AN24">
+        <v>300000.0</v>
+      </c>
+      <c r="AO24">
+        <v>300000.0</v>
+      </c>
+      <c r="AP24">
+        <v>300000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>300000.0</v>
+      </c>
+      <c r="AR24">
+        <v>300000.0</v>
+      </c>
+      <c r="AS24">
+        <v>300000.0</v>
+      </c>
+      <c r="AT24">
+        <v>300000.0</v>
+      </c>
+      <c r="AU24">
+        <v>300000.0</v>
+      </c>
+      <c r="AV24">
+        <v>300000.0</v>
+      </c>
+      <c r="AW24">
+        <v>300000.0</v>
+      </c>
+      <c r="AX24">
+        <v>300000.0</v>
+      </c>
+      <c r="AY24">
+        <v>-1663000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>263000.0</v>
+      </c>
+      <c r="BA24">
+        <v>256000.0</v>
+      </c>
+      <c r="BB24">
+        <v>254000.0</v>
+      </c>
+      <c r="BC24">
+        <v>254000.0</v>
+      </c>
+      <c r="BD24">
+        <v>253000.0</v>
+      </c>
+      <c r="BE24">
+        <v>253000.0</v>
+      </c>
+      <c r="BF24">
+        <v>252000.0</v>
+      </c>
+      <c r="BG24"/>
+      <c r="BH24">
+        <v>251000.0</v>
+      </c>
+      <c r="BI24">
+        <v>250000.0</v>
+      </c>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
+      <c r="CS24"/>
+      <c r="CT24"/>
+      <c r="CU24"/>
+    </row>
+    <row r="25" spans="1:99">
+      <c r="A25" t="s">
+        <v>180</v>
+      </c>
+      <c r="B25">
+        <v>113000.0</v>
+      </c>
+      <c r="C25">
+        <v>113000.0</v>
+      </c>
+      <c r="D25">
+        <v>123000.0</v>
+      </c>
+      <c r="E25">
+        <v>124000.0</v>
+      </c>
+      <c r="F25">
+        <v>148000.0</v>
+      </c>
+      <c r="G25">
+        <v>143000.0</v>
+      </c>
+      <c r="H25">
+        <v>142000.0</v>
+      </c>
+      <c r="I25">
+        <v>143000.0</v>
+      </c>
+      <c r="J25">
+        <v>143000.0</v>
+      </c>
+      <c r="K25">
+        <v>145000.0</v>
+      </c>
+      <c r="L25">
+        <v>144000.0</v>
+      </c>
+      <c r="M25">
+        <v>144000.0</v>
+      </c>
+      <c r="N25">
+        <v>31000.0</v>
+      </c>
+      <c r="O25">
+        <v>159000.0</v>
+      </c>
+      <c r="P25">
+        <v>160000.0</v>
+      </c>
+      <c r="Q25">
+        <v>162000.0</v>
+      </c>
+      <c r="R25">
+        <v>165000.0</v>
+      </c>
+      <c r="S25">
+        <v>170000.0</v>
+      </c>
+      <c r="T25">
+        <v>172000.0</v>
+      </c>
+      <c r="U25">
+        <v>172000.0</v>
+      </c>
+      <c r="V25">
+        <v>173000.0</v>
+      </c>
+      <c r="W25">
+        <v>152000.0</v>
+      </c>
+      <c r="X25">
+        <v>191000.0</v>
+      </c>
+      <c r="Y25">
+        <v>124000.0</v>
+      </c>
+      <c r="Z25">
+        <v>119000.0</v>
+      </c>
+      <c r="AA25">
+        <v>110000.0</v>
+      </c>
+      <c r="AB25">
+        <v>119000.0</v>
+      </c>
+      <c r="AC25">
+        <v>104000.0</v>
+      </c>
+      <c r="AD25">
+        <v>98000.0</v>
+      </c>
+      <c r="AE25">
+        <v>98000.0</v>
+      </c>
+      <c r="AF25">
+        <v>97000.0</v>
+      </c>
+      <c r="AG25">
+        <v>94000.0</v>
+      </c>
+      <c r="AH25">
+        <v>91000.0</v>
+      </c>
+      <c r="AI25">
+        <v>91000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>85000.0</v>
+      </c>
+      <c r="AK25">
+        <v>75000.0</v>
+      </c>
+      <c r="AL25">
+        <v>69000.0</v>
+      </c>
+      <c r="AM25">
+        <v>89000.0</v>
+      </c>
+      <c r="AN25">
+        <v>27000.0</v>
+      </c>
+      <c r="AO25">
+        <v>76000.0</v>
+      </c>
+      <c r="AP25">
+        <v>78000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>12000.0</v>
+      </c>
+      <c r="AR25">
+        <v>82000.0</v>
+      </c>
+      <c r="AS25">
+        <v>78000.0</v>
+      </c>
+      <c r="AT25">
+        <v>79000.0</v>
+      </c>
+      <c r="AU25">
+        <v>82000.0</v>
+      </c>
+      <c r="AV25">
+        <v>91000.0</v>
+      </c>
+      <c r="AW25">
+        <v>89000.0</v>
+      </c>
+      <c r="AX25">
+        <v>86000.0</v>
+      </c>
+      <c r="AY25">
+        <v>84000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>84000.0</v>
+      </c>
+      <c r="BA25">
+        <v>87000.0</v>
+      </c>
+      <c r="BB25">
+        <v>82000.0</v>
+      </c>
+      <c r="BC25">
+        <v>91000.0</v>
+      </c>
+      <c r="BD25">
+        <v>84000.0</v>
+      </c>
+      <c r="BE25">
+        <v>91000.0</v>
+      </c>
+      <c r="BF25">
+        <v>92000.0</v>
+      </c>
+      <c r="BG25">
+        <v>93000.0</v>
+      </c>
+      <c r="BH25">
+        <v>91000.0</v>
+      </c>
+      <c r="BI25">
+        <v>91000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>91000.0</v>
+      </c>
+      <c r="BK25">
+        <v>101000.0</v>
+      </c>
+      <c r="BL25">
+        <v>90000.0</v>
+      </c>
+      <c r="BM25">
+        <v>83000.0</v>
+      </c>
+      <c r="BN25">
+        <v>74000.0</v>
+      </c>
+      <c r="BO25">
+        <v>76000.0</v>
+      </c>
+      <c r="BP25">
+        <v>79000.0</v>
+      </c>
+      <c r="BQ25">
+        <v>80000.0</v>
+      </c>
+      <c r="BR25">
+        <v>77000.0</v>
+      </c>
+      <c r="BS25">
+        <v>78000.0</v>
+      </c>
+      <c r="BT25">
+        <v>76000.0</v>
+      </c>
+      <c r="BU25">
+        <v>77000.0</v>
+      </c>
+      <c r="BV25">
+        <v>75000.0</v>
+      </c>
+      <c r="BW25">
+        <v>3822.0</v>
+      </c>
+      <c r="BX25">
+        <v>73894.0</v>
+      </c>
+      <c r="BY25">
+        <v>75422.0</v>
+      </c>
+      <c r="BZ25">
+        <v>62136.0</v>
+      </c>
+      <c r="CA25">
+        <v>62136.0</v>
+      </c>
+      <c r="CB25">
+        <v>73083.0</v>
+      </c>
+      <c r="CC25">
+        <v>61361.0</v>
+      </c>
+      <c r="CD25">
+        <v>63125.0</v>
+      </c>
+      <c r="CE25">
+        <v>-7650.0</v>
+      </c>
+      <c r="CF25">
+        <v>67100.0</v>
+      </c>
+      <c r="CG25">
+        <v>101052.0</v>
+      </c>
+      <c r="CH25">
+        <v>30808.0</v>
+      </c>
+      <c r="CI25">
+        <v>67371.0</v>
+      </c>
+      <c r="CJ25">
+        <v>65376.0</v>
+      </c>
+      <c r="CK25">
+        <v>64277.0</v>
+      </c>
+      <c r="CL25">
+        <v>54458.0</v>
+      </c>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25">
+        <v>50613.0</v>
+      </c>
+      <c r="CP25">
+        <v>41279.0</v>
+      </c>
+      <c r="CQ25"/>
+      <c r="CR25"/>
+      <c r="CS25"/>
+      <c r="CT25"/>
+      <c r="CU25"/>
+    </row>
+    <row r="26" spans="1:99">
+      <c r="A26" t="s">
+        <v>181</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26">
+        <v>0.0</v>
+      </c>
+      <c r="AF26">
+        <v>0.0</v>
+      </c>
+      <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
+        <v>0.0</v>
+      </c>
+      <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26">
+        <v>0.0</v>
+      </c>
+      <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
+        <v>0.0</v>
+      </c>
+      <c r="BA26">
+        <v>0.0</v>
+      </c>
+      <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
+        <v>0.0</v>
+      </c>
+      <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26">
+        <v>0.0</v>
+      </c>
+      <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
+        <v>0.0</v>
+      </c>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
+      <c r="BK26">
+        <v>0.0</v>
+      </c>
+      <c r="BL26">
+        <v>0.0</v>
+      </c>
+      <c r="BM26">
+        <v>0.0</v>
+      </c>
+      <c r="BN26">
+        <v>0.0</v>
+      </c>
+      <c r="BO26">
+        <v>0.0</v>
+      </c>
+      <c r="BP26">
+        <v>0.0</v>
+      </c>
+      <c r="BQ26">
+        <v>0.0</v>
+      </c>
+      <c r="BR26">
+        <v>0.0</v>
+      </c>
+      <c r="BS26">
+        <v>0.0</v>
+      </c>
+      <c r="BT26">
+        <v>0.0</v>
+      </c>
+      <c r="BU26">
+        <v>0.0</v>
+      </c>
+      <c r="BV26">
+        <v>0.0</v>
+      </c>
+      <c r="BW26">
+        <v>0.0</v>
+      </c>
+      <c r="BX26">
+        <v>0.0</v>
+      </c>
+      <c r="BY26">
+        <v>0.0</v>
+      </c>
+      <c r="BZ26">
+        <v>0.0</v>
+      </c>
+      <c r="CA26">
+        <v>0.0</v>
+      </c>
+      <c r="CB26">
+        <v>0.0</v>
+      </c>
+      <c r="CC26">
+        <v>0.0</v>
+      </c>
+      <c r="CD26">
+        <v>0.0</v>
+      </c>
+      <c r="CE26">
+        <v>0.0</v>
+      </c>
+      <c r="CF26">
+        <v>0.0</v>
+      </c>
+      <c r="CG26">
+        <v>0.0</v>
+      </c>
+      <c r="CH26">
+        <v>0.0</v>
+      </c>
+      <c r="CI26">
+        <v>0.0</v>
+      </c>
+      <c r="CJ26">
+        <v>0.0</v>
+      </c>
+      <c r="CK26">
+        <v>0.0</v>
+      </c>
+      <c r="CL26">
+        <v>0.0</v>
+      </c>
+      <c r="CM26">
+        <v>0.0</v>
+      </c>
+      <c r="CN26">
+        <v>0.0</v>
+      </c>
+      <c r="CO26">
+        <v>0.0</v>
+      </c>
+      <c r="CP26">
+        <v>0.0</v>
+      </c>
+      <c r="CQ26">
+        <v>0.0</v>
+      </c>
+      <c r="CR26">
+        <v>0.0</v>
+      </c>
+      <c r="CS26">
+        <v>0.0</v>
+      </c>
+      <c r="CT26">
+        <v>0.0</v>
+      </c>
+      <c r="CU26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:99">
+      <c r="A27" t="s">
+        <v>182</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27">
+        <v>3742000.0</v>
+      </c>
+      <c r="J27">
+        <v>3859000.0</v>
+      </c>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27">
+        <v>34000.0</v>
+      </c>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27">
+        <v>34000.0</v>
+      </c>
+      <c r="BS27">
+        <v>59000.0</v>
+      </c>
+      <c r="BT27">
+        <v>75000.0</v>
+      </c>
+      <c r="BU27">
+        <v>57000.0</v>
+      </c>
+      <c r="BV27">
+        <v>56000.0</v>
+      </c>
+      <c r="BW27">
+        <v>54162.0</v>
+      </c>
+      <c r="BX27">
+        <v>75000.0</v>
+      </c>
+      <c r="BY27">
+        <v>74000.0</v>
+      </c>
+      <c r="BZ27">
+        <v>67000.0</v>
+      </c>
+      <c r="CA27">
+        <v>76215.0</v>
+      </c>
+      <c r="CB27">
+        <v>57393.0</v>
+      </c>
+      <c r="CC27">
+        <v>73481.0</v>
+      </c>
+      <c r="CD27">
+        <v>53428.0</v>
+      </c>
+      <c r="CE27">
+        <v>78440.0</v>
+      </c>
+      <c r="CF27">
+        <v>74361.0</v>
+      </c>
+      <c r="CG27">
+        <v>100690.0</v>
+      </c>
+      <c r="CH27">
+        <v>33827.0</v>
+      </c>
+      <c r="CI27">
+        <v>35993.0</v>
+      </c>
+      <c r="CJ27">
+        <v>27246.0</v>
+      </c>
+      <c r="CK27">
+        <v>56106.0</v>
+      </c>
+      <c r="CL27">
+        <v>45213.0</v>
+      </c>
+      <c r="CM27">
+        <v>101857.0</v>
+      </c>
+      <c r="CN27">
+        <v>59271.0</v>
+      </c>
+      <c r="CO27">
+        <v>34174.0</v>
+      </c>
+      <c r="CP27">
+        <v>25097.0</v>
+      </c>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27"/>
+    </row>
+    <row r="28" spans="1:99">
+      <c r="A28" t="s">
+        <v>183</v>
+      </c>
+      <c r="B28">
+        <v>4465000.0</v>
+      </c>
+      <c r="C28">
+        <v>4614000.0</v>
+      </c>
+      <c r="D28">
+        <v>3674000.0</v>
+      </c>
+      <c r="E28">
+        <v>3641000.0</v>
+      </c>
+      <c r="F28">
+        <v>3641000.0</v>
+      </c>
+      <c r="G28">
+        <v>3635000.0</v>
+      </c>
+      <c r="H28">
+        <v>3497000.0</v>
+      </c>
+      <c r="I28">
+        <v>3392000.0</v>
+      </c>
+      <c r="J28">
+        <v>3549000.0</v>
+      </c>
+      <c r="K28">
+        <v>3258000.0</v>
+      </c>
+      <c r="L28">
+        <v>3222000.0</v>
+      </c>
+      <c r="M28">
+        <v>3287000.0</v>
+      </c>
+      <c r="N28">
+        <v>3866000.0</v>
+      </c>
+      <c r="O28">
+        <v>3110000.0</v>
+      </c>
+      <c r="P28">
+        <v>3084000.0</v>
+      </c>
+      <c r="Q28">
+        <v>2717000.0</v>
+      </c>
+      <c r="R28">
+        <v>2975000.0</v>
+      </c>
+      <c r="S28">
+        <v>2642000.0</v>
+      </c>
+      <c r="T28">
+        <v>2542000.0</v>
+      </c>
+      <c r="U28">
+        <v>2766000.0</v>
+      </c>
+      <c r="V28">
+        <v>2886000.0</v>
+      </c>
+      <c r="W28">
+        <v>3162000.0</v>
+      </c>
+      <c r="X28">
+        <v>2727000.0</v>
+      </c>
+      <c r="Y28">
+        <v>2842000.0</v>
+      </c>
+      <c r="Z28">
+        <v>2686000.0</v>
+      </c>
+      <c r="AA28">
+        <v>2479000.0</v>
+      </c>
+      <c r="AB28">
+        <v>2244000.0</v>
+      </c>
+      <c r="AC28">
+        <v>2353000.0</v>
+      </c>
+      <c r="AD28">
+        <v>2168000.0</v>
+      </c>
+      <c r="AE28">
+        <v>2425000.0</v>
+      </c>
+      <c r="AF28">
+        <v>2170000.0</v>
+      </c>
+      <c r="AG28">
+        <v>2045000.0</v>
+      </c>
+      <c r="AH28">
+        <v>2031000.0</v>
+      </c>
+      <c r="AI28">
+        <v>2170000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>1754000.0</v>
+      </c>
+      <c r="AK28">
+        <v>1763000.0</v>
+      </c>
+      <c r="AL28">
+        <v>1971000.0</v>
+      </c>
+      <c r="AM28">
+        <v>1857000.0</v>
+      </c>
+      <c r="AN28">
+        <v>1835000.0</v>
+      </c>
+      <c r="AO28">
+        <v>1955000.0</v>
+      </c>
+      <c r="AP28">
+        <v>2261000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>2111000.0</v>
+      </c>
+      <c r="AR28">
+        <v>2045000.0</v>
+      </c>
+      <c r="AS28">
+        <v>2089000.0</v>
+      </c>
+      <c r="AT28">
+        <v>2155000.0</v>
+      </c>
+      <c r="AU28">
+        <v>2238000.0</v>
+      </c>
+      <c r="AV28">
+        <v>1830000.0</v>
+      </c>
+      <c r="AW28">
+        <v>2012000.0</v>
+      </c>
+      <c r="AX28">
+        <v>2084000.0</v>
+      </c>
+      <c r="AY28">
+        <v>2024000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>1910000.0</v>
+      </c>
+      <c r="BA28">
+        <v>2020000.0</v>
+      </c>
+      <c r="BB28">
+        <v>1906000.0</v>
+      </c>
+      <c r="BC28">
+        <v>1562000.0</v>
+      </c>
+      <c r="BD28">
+        <v>1693000.0</v>
+      </c>
+      <c r="BE28">
+        <v>1686000.0</v>
+      </c>
+      <c r="BF28">
+        <v>1712000.0</v>
+      </c>
+      <c r="BG28">
+        <v>1608000.0</v>
+      </c>
+      <c r="BH28">
+        <v>1690000.0</v>
+      </c>
+      <c r="BI28">
+        <v>1865000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>1866000.0</v>
+      </c>
+      <c r="BK28">
+        <v>1923000.0</v>
+      </c>
+      <c r="BL28">
+        <v>1467000.0</v>
+      </c>
+      <c r="BM28">
+        <v>1586000.0</v>
+      </c>
+      <c r="BN28">
+        <v>1490000.0</v>
+      </c>
+      <c r="BO28">
+        <v>1393000.0</v>
+      </c>
+      <c r="BP28">
+        <v>1225000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>1459000.0</v>
+      </c>
+      <c r="BR28">
+        <v>1163000.0</v>
+      </c>
+      <c r="BS28">
+        <v>905000.0</v>
+      </c>
+      <c r="BT28">
+        <v>800000.0</v>
+      </c>
+      <c r="BU28">
+        <v>861000.0</v>
+      </c>
+      <c r="BV28">
+        <v>872000.0</v>
+      </c>
+      <c r="BW28">
+        <v>777759.0</v>
+      </c>
+      <c r="BX28">
+        <v>853000.0</v>
+      </c>
+      <c r="BY28">
+        <v>700000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>786000.0</v>
+      </c>
+      <c r="CA28">
+        <v>717591.0</v>
+      </c>
+      <c r="CB28">
+        <v>722097.0</v>
+      </c>
+      <c r="CC28">
+        <v>636028.0</v>
+      </c>
+      <c r="CD28">
+        <v>676497.0</v>
+      </c>
+      <c r="CE28">
+        <v>465805.0</v>
+      </c>
+      <c r="CF28">
+        <v>560614.0</v>
+      </c>
+      <c r="CG28">
+        <v>532850.0</v>
+      </c>
+      <c r="CH28">
+        <v>526032.0</v>
+      </c>
+      <c r="CI28">
+        <v>292051.0</v>
+      </c>
+      <c r="CJ28">
+        <v>479440.0</v>
+      </c>
+      <c r="CK28">
+        <v>384966.0</v>
+      </c>
+      <c r="CL28">
+        <v>410812.0</v>
+      </c>
+      <c r="CM28">
+        <v>292865.0</v>
+      </c>
+      <c r="CN28">
+        <v>290363.0</v>
+      </c>
+      <c r="CO28">
+        <v>374815.0</v>
+      </c>
+      <c r="CP28">
+        <v>314821.0</v>
+      </c>
+      <c r="CQ28">
+        <v>740000.0</v>
+      </c>
+      <c r="CR28">
+        <v>336000.0</v>
+      </c>
+      <c r="CS28">
+        <v>336000.0</v>
+      </c>
+      <c r="CT28">
+        <v>309000.0</v>
+      </c>
+      <c r="CU28">
+        <v>1127000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:99">
+      <c r="A29" t="s">
+        <v>184</v>
+      </c>
+      <c r="B29">
+        <v>3725000.0</v>
+      </c>
+      <c r="C29">
+        <v>3514000.0</v>
+      </c>
+      <c r="D29">
+        <v>2856000.0</v>
+      </c>
+      <c r="E29">
+        <v>2740000.0</v>
+      </c>
+      <c r="F29">
+        <v>2522000.0</v>
+      </c>
+      <c r="G29">
+        <v>2327000.0</v>
+      </c>
+      <c r="H29">
+        <v>1892000.0</v>
+      </c>
+      <c r="I29">
+        <v>2340000.0</v>
+      </c>
+      <c r="J29">
+        <v>2226000.0</v>
+      </c>
+      <c r="K29">
+        <v>2986000.0</v>
+      </c>
+      <c r="L29">
+        <v>340000.0</v>
+      </c>
+      <c r="M29">
+        <v>2461000.0</v>
+      </c>
+      <c r="N29">
+        <v>3440000.0</v>
+      </c>
+      <c r="O29">
+        <v>3266000.0</v>
+      </c>
+      <c r="P29">
+        <v>3892000.0</v>
+      </c>
+      <c r="Q29">
+        <v>3689000.0</v>
+      </c>
+      <c r="R29">
+        <v>3406000.0</v>
+      </c>
+      <c r="S29">
+        <v>3353000.0</v>
+      </c>
+      <c r="T29">
+        <v>3705000.0</v>
+      </c>
+      <c r="U29">
+        <v>3633000.0</v>
+      </c>
+      <c r="V29">
+        <v>3247000.0</v>
+      </c>
+      <c r="W29">
+        <v>2840000.0</v>
+      </c>
+      <c r="X29">
+        <v>2306000.0</v>
+      </c>
+      <c r="Y29">
+        <v>2311000.0</v>
+      </c>
+      <c r="Z29">
+        <v>2554000.0</v>
+      </c>
+      <c r="AA29">
+        <v>2437000.0</v>
+      </c>
+      <c r="AB29">
+        <v>2551000.0</v>
+      </c>
+      <c r="AC29">
+        <v>2481000.0</v>
+      </c>
+      <c r="AD29">
+        <v>2316000.0</v>
+      </c>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
+    </row>
+    <row r="30" spans="1:99">
+      <c r="A30" t="s">
+        <v>185</v>
+      </c>
+      <c r="B30">
+        <v>7134000.0</v>
+      </c>
+      <c r="C30">
+        <v>7591000.0</v>
+      </c>
+      <c r="D30">
+        <v>7164000.0</v>
+      </c>
+      <c r="E30">
+        <v>6680000.0</v>
+      </c>
+      <c r="F30">
+        <v>6538000.0</v>
+      </c>
+      <c r="G30">
+        <v>6849000.0</v>
+      </c>
+      <c r="H30">
+        <v>6365000.0</v>
+      </c>
+      <c r="I30">
+        <v>6235000.0</v>
+      </c>
+      <c r="J30">
+        <v>6535000.0</v>
+      </c>
+      <c r="K30">
+        <v>6286000.0</v>
+      </c>
+      <c r="L30">
+        <v>15849000.0</v>
+      </c>
+      <c r="M30">
+        <v>6372000.0</v>
+      </c>
+      <c r="N30">
+        <v>6761000.0</v>
+      </c>
+      <c r="O30">
+        <v>6151000.0</v>
+      </c>
+      <c r="P30">
+        <v>6292000.0</v>
+      </c>
+      <c r="Q30">
+        <v>5711000.0</v>
+      </c>
+      <c r="R30">
+        <v>5678000.0</v>
+      </c>
+      <c r="S30">
+        <v>5586000.0</v>
+      </c>
+      <c r="T30">
+        <v>5428000.0</v>
+      </c>
+      <c r="U30">
+        <v>5720000.0</v>
+      </c>
+      <c r="V30">
+        <v>5770000.0</v>
+      </c>
+      <c r="W30">
+        <v>5733000.0</v>
+      </c>
+      <c r="X30">
+        <v>4832000.0</v>
+      </c>
+      <c r="Y30">
+        <v>4862000.0</v>
+      </c>
+      <c r="Z30">
+        <v>4869000.0</v>
+      </c>
+      <c r="AA30">
+        <v>4810000.0</v>
+      </c>
+      <c r="AB30">
+        <v>4465000.0</v>
+      </c>
+      <c r="AC30">
+        <v>4517000.0</v>
+      </c>
+      <c r="AD30">
+        <v>4160000.0</v>
+      </c>
+      <c r="AE30">
+        <v>4472000.0</v>
+      </c>
+      <c r="AF30">
+        <v>3934000.0</v>
+      </c>
+      <c r="AG30">
+        <v>3994000.0</v>
+      </c>
+      <c r="AH30">
+        <v>3895000.0</v>
+      </c>
+      <c r="AI30">
+        <v>4432000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>3612000.0</v>
+      </c>
+      <c r="AK30">
+        <v>3561000.0</v>
+      </c>
+      <c r="AL30">
+        <v>3689000.0</v>
+      </c>
+      <c r="AM30">
+        <v>3770000.0</v>
+      </c>
+      <c r="AN30">
+        <v>4177000.0</v>
+      </c>
+      <c r="AO30">
+        <v>3992000.0</v>
+      </c>
+      <c r="AP30">
+        <v>4694000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>3886000.0</v>
+      </c>
+      <c r="AR30">
+        <v>4361000.0</v>
+      </c>
+      <c r="AS30">
+        <v>4258000.0</v>
+      </c>
+      <c r="AT30">
+        <v>4350000.0</v>
+      </c>
+      <c r="AU30">
+        <v>4654000.0</v>
+      </c>
+      <c r="AV30">
+        <v>4821000.0</v>
+      </c>
+      <c r="AW30">
+        <v>4894000.0</v>
+      </c>
+      <c r="AX30">
+        <v>4543000.0</v>
+      </c>
+      <c r="AY30">
+        <v>5491000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>5407000.0</v>
+      </c>
+      <c r="BA30">
+        <v>4227000.0</v>
+      </c>
+      <c r="BB30">
+        <v>3728000.0</v>
+      </c>
+      <c r="BC30">
+        <v>4111000.0</v>
+      </c>
+      <c r="BD30">
+        <v>3470000.0</v>
+      </c>
+      <c r="BE30">
+        <v>3990000.0</v>
+      </c>
+      <c r="BF30">
+        <v>3530000.0</v>
+      </c>
+      <c r="BG30">
+        <v>3161000.0</v>
+      </c>
+      <c r="BH30">
+        <v>3080000.0</v>
+      </c>
+      <c r="BI30">
+        <v>3299000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>3217000.0</v>
+      </c>
+      <c r="BK30">
+        <v>3456000.0</v>
+      </c>
+      <c r="BL30">
+        <v>3313000.0</v>
+      </c>
+      <c r="BM30">
+        <v>2675000.0</v>
+      </c>
+      <c r="BN30">
+        <v>2320000.0</v>
+      </c>
+      <c r="BO30">
+        <v>2655000.0</v>
+      </c>
+      <c r="BP30">
+        <v>2342000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>3438000.0</v>
+      </c>
+      <c r="BR30">
+        <v>2052000.0</v>
+      </c>
+      <c r="BS30">
+        <v>4198000.0</v>
+      </c>
+      <c r="BT30">
+        <v>1852000.0</v>
+      </c>
+      <c r="BU30">
+        <v>2203000.0</v>
+      </c>
+      <c r="BV30">
+        <v>1724000.0</v>
+      </c>
+      <c r="BW30">
+        <v>1655733.0</v>
+      </c>
+      <c r="BX30">
+        <v>1716000.0</v>
+      </c>
+      <c r="BY30">
+        <v>1475000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>1479000.0</v>
+      </c>
+      <c r="CA30">
+        <v>5000000.0</v>
+      </c>
+      <c r="CB30">
+        <v>1468774.0</v>
+      </c>
+      <c r="CC30">
+        <v>1309951.0</v>
+      </c>
+      <c r="CD30">
+        <v>1376676.0</v>
+      </c>
+      <c r="CE30">
+        <v>1194154.0</v>
+      </c>
+      <c r="CF30">
+        <v>1081724.0</v>
+      </c>
+      <c r="CG30">
+        <v>1134510.0</v>
+      </c>
+      <c r="CH30">
+        <v>1133842.0</v>
+      </c>
+      <c r="CI30">
+        <v>895900.0</v>
+      </c>
+      <c r="CJ30">
+        <v>956893.0</v>
+      </c>
+      <c r="CK30">
+        <v>862791.0</v>
+      </c>
+      <c r="CL30">
+        <v>873876.0</v>
+      </c>
+      <c r="CM30">
+        <v>691406.0</v>
+      </c>
+      <c r="CN30">
+        <v>648983.0</v>
+      </c>
+      <c r="CO30">
+        <v>801977.0</v>
+      </c>
+      <c r="CP30">
+        <v>695040.0</v>
+      </c>
+      <c r="CQ30">
+        <v>0.0</v>
+      </c>
+      <c r="CR30">
+        <v>0.0</v>
+      </c>
+      <c r="CS30">
+        <v>0.0</v>
+      </c>
+      <c r="CT30">
+        <v>0.0</v>
+      </c>
+      <c r="CU30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:99">
+      <c r="A31" t="s">
+        <v>186</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31">
+        <v>-546000.0</v>
+      </c>
+      <c r="D31">
+        <v>34809000.0</v>
+      </c>
+      <c r="E31">
+        <v>21323000.0</v>
+      </c>
+      <c r="F31"/>
+      <c r="G31">
+        <v>-1415000.0</v>
+      </c>
+      <c r="H31">
+        <v>-142000.0</v>
+      </c>
+      <c r="I31">
+        <v>8795000.0</v>
+      </c>
+      <c r="J31">
+        <v>8377000.0</v>
+      </c>
+      <c r="K31">
+        <v>11159000.0</v>
+      </c>
+      <c r="L31">
+        <v>1369000.0</v>
+      </c>
+      <c r="M31">
+        <v>1000.0</v>
+      </c>
+      <c r="N31">
+        <v>-8844000.0</v>
+      </c>
+      <c r="O31">
+        <v>-1762000.0</v>
+      </c>
+      <c r="P31">
+        <v>-3042000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-2531000.0</v>
+      </c>
+      <c r="R31">
+        <v>-2536000.0</v>
+      </c>
+      <c r="S31">
+        <v>-1303000.0</v>
+      </c>
+      <c r="T31">
+        <v>-3057000.0</v>
+      </c>
+      <c r="U31">
+        <v>-3216000.0</v>
+      </c>
+      <c r="V31">
+        <v>-3658000.0</v>
+      </c>
+      <c r="W31">
+        <v>-1137000.0</v>
+      </c>
+      <c r="X31">
+        <v>-5333000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-5449000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-6202000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-110000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-5826000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-5392000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-4811000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-98000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-3645000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-3269000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-2484000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-1316000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-2150000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-1984000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-1842000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-89000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-1697000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-1399000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-1687000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-1111000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-1642000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-1557000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-1387000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-1805000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-2448000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-2371000.0</v>
+      </c>
+      <c r="AX31">
+        <v>-1877000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-2922000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-2891000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-699000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-633000.0</v>
+      </c>
+      <c r="BC31">
+        <v>-773000.0</v>
+      </c>
+      <c r="BD31">
+        <v>-1592000.0</v>
+      </c>
+      <c r="BE31">
+        <v>-1779000.0</v>
+      </c>
+      <c r="BF31">
+        <v>-1908000.0</v>
+      </c>
+      <c r="BG31">
+        <v>-2116000.0</v>
+      </c>
+      <c r="BH31">
+        <v>-2160000.0</v>
+      </c>
+      <c r="BI31">
+        <v>-2143000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>-1880000.0</v>
+      </c>
+      <c r="BK31">
+        <v>-2790000.0</v>
+      </c>
+      <c r="BL31">
+        <v>-2707000.0</v>
+      </c>
+      <c r="BM31">
+        <v>-2679000.0</v>
+      </c>
+      <c r="BN31">
+        <v>-3018000.0</v>
+      </c>
+      <c r="BO31">
+        <v>-3298000.0</v>
+      </c>
+      <c r="BP31">
+        <v>-3765000.0</v>
+      </c>
+      <c r="BQ31">
+        <v>-4071000.0</v>
+      </c>
+      <c r="BR31">
+        <v>-6965000.0</v>
+      </c>
+      <c r="BS31">
+        <v>-4842000.0</v>
+      </c>
+      <c r="BT31">
+        <v>-7012000.0</v>
+      </c>
+      <c r="BU31">
+        <v>-7167000.0</v>
+      </c>
+      <c r="BV31">
+        <v>-6396000.0</v>
+      </c>
+      <c r="BW31">
+        <v>-4796935.0</v>
+      </c>
+      <c r="BX31">
+        <v>-4553951.0</v>
+      </c>
+      <c r="BY31">
+        <v>-4364568.0</v>
+      </c>
+      <c r="BZ31">
+        <v>-3879546.0</v>
+      </c>
+      <c r="CA31">
+        <v>0.0</v>
+      </c>
+      <c r="CB31">
+        <v>-3240907.0</v>
+      </c>
+      <c r="CC31">
+        <v>-2825928.0</v>
+      </c>
+      <c r="CD31">
+        <v>-2413988.0</v>
+      </c>
+      <c r="CE31">
+        <v>-2092613.0</v>
+      </c>
+      <c r="CF31">
+        <v>-1810909.0</v>
+      </c>
+      <c r="CG31">
+        <v>-1515232.0</v>
+      </c>
+      <c r="CH31">
+        <v>-1265201.0</v>
+      </c>
+      <c r="CI31">
+        <v>-1030003.0</v>
+      </c>
+      <c r="CJ31">
+        <v>-954159.0</v>
+      </c>
+      <c r="CK31">
+        <v>-861998.0</v>
+      </c>
+      <c r="CL31">
+        <v>-899972.0</v>
+      </c>
+      <c r="CM31">
+        <v>-1169280.0</v>
+      </c>
+      <c r="CN31">
+        <v>-855565.0</v>
+      </c>
+      <c r="CO31">
+        <v>-779510.0</v>
+      </c>
+      <c r="CP31">
+        <v>-820781.0</v>
+      </c>
+      <c r="CQ31">
+        <v>0.0</v>
+      </c>
+      <c r="CR31">
+        <v>0.0</v>
+      </c>
+      <c r="CS31">
+        <v>0.0</v>
+      </c>
+      <c r="CT31">
+        <v>0.0</v>
+      </c>
+      <c r="CU31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:99">
+      <c r="A32" t="s">
+        <v>187</v>
+      </c>
+      <c r="B32">
+        <v>37713000.0</v>
+      </c>
+      <c r="C32">
+        <v>38217000.0</v>
+      </c>
+      <c r="D32">
+        <v>37359000.0</v>
+      </c>
+      <c r="E32">
+        <v>35840000.0</v>
+      </c>
+      <c r="F32">
+        <v>34667000.0</v>
+      </c>
+      <c r="G32">
+        <v>34463000.0</v>
+      </c>
+      <c r="H32">
+        <v>33023000.0</v>
+      </c>
+      <c r="I32">
+        <v>31390000.0</v>
+      </c>
+      <c r="J32">
+        <v>30539000.0</v>
+      </c>
+      <c r="K32">
+        <v>31777000.0</v>
+      </c>
+      <c r="L32">
+        <v>30949000.0</v>
+      </c>
+      <c r="M32">
+        <v>28863000.0</v>
+      </c>
+      <c r="N32">
+        <v>27806000.0</v>
+      </c>
+      <c r="O32">
+        <v>26808000.0</v>
+      </c>
+      <c r="P32">
+        <v>24366000.0</v>
+      </c>
+      <c r="Q32">
+        <v>23019000.0</v>
+      </c>
+      <c r="R32">
+        <v>21711000.0</v>
+      </c>
+      <c r="S32">
+        <v>21840000.0</v>
+      </c>
+      <c r="T32">
+        <v>22775000.0</v>
+      </c>
+      <c r="U32">
+        <v>23460000.0</v>
+      </c>
+      <c r="V32">
+        <v>22798000.0</v>
+      </c>
+      <c r="W32">
+        <v>23193000.0</v>
+      </c>
+      <c r="X32">
+        <v>21614000.0</v>
+      </c>
+      <c r="Y32">
+        <v>21369000.0</v>
+      </c>
+      <c r="Z32">
+        <v>22545000.0</v>
+      </c>
+      <c r="AA32">
+        <v>21805000.0</v>
+      </c>
+      <c r="AB32">
+        <v>21708000.0</v>
+      </c>
+      <c r="AC32">
+        <v>20590000.0</v>
+      </c>
+      <c r="AD32">
+        <v>19276000.0</v>
+      </c>
+      <c r="AE32">
+        <v>18274000.0</v>
+      </c>
+      <c r="AF32">
+        <v>17104000.0</v>
+      </c>
+      <c r="AG32">
+        <v>15529000.0</v>
+      </c>
+      <c r="AH32">
+        <v>14374000.0</v>
+      </c>
+      <c r="AI32">
+        <v>13595000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>12852000.0</v>
+      </c>
+      <c r="AK32">
+        <v>12361000.0</v>
+      </c>
+      <c r="AL32">
+        <v>11492000.0</v>
+      </c>
+      <c r="AM32">
+        <v>11534000.0</v>
+      </c>
+      <c r="AN32">
+        <v>10501000.0</v>
+      </c>
+      <c r="AO32">
+        <v>18941000.0</v>
+      </c>
+      <c r="AP32">
+        <v>11517000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>11078000.0</v>
+      </c>
+      <c r="AR32">
+        <v>11970000.0</v>
+      </c>
+      <c r="AS32">
+        <v>10787000.0</v>
+      </c>
+      <c r="AT32">
+        <v>10661000.0</v>
+      </c>
+      <c r="AU32">
+        <v>10488000.0</v>
+      </c>
+      <c r="AV32">
+        <v>13315000.0</v>
+      </c>
+      <c r="AW32">
+        <v>11395000.0</v>
+      </c>
+      <c r="AX32">
+        <v>10566000.0</v>
+      </c>
+      <c r="AY32">
+        <v>9516000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>10467000.0</v>
+      </c>
+      <c r="BA32">
+        <v>10288000.0</v>
+      </c>
+      <c r="BB32">
+        <v>9939000.0</v>
+      </c>
+      <c r="BC32">
+        <v>10932000.0</v>
+      </c>
+      <c r="BD32">
+        <v>10036000.0</v>
+      </c>
+      <c r="BE32">
+        <v>10207000.0</v>
+      </c>
+      <c r="BF32">
+        <v>10961000.0</v>
+      </c>
+      <c r="BG32">
+        <v>11229000.0</v>
+      </c>
+      <c r="BH32">
+        <v>10625000.0</v>
+      </c>
+      <c r="BI32">
+        <v>11588000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>12723000.0</v>
+      </c>
+      <c r="BK32">
+        <v>11632000.0</v>
+      </c>
+      <c r="BL32">
+        <v>11365000.0</v>
+      </c>
+      <c r="BM32">
+        <v>11266000.0</v>
+      </c>
+      <c r="BN32">
+        <v>10255000.0</v>
+      </c>
+      <c r="BO32">
+        <v>10927000.0</v>
+      </c>
+      <c r="BP32">
+        <v>10319000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>10394000.0</v>
+      </c>
+      <c r="BR32">
+        <v>9944000.0</v>
+      </c>
+      <c r="BS32">
+        <v>11045000.0</v>
+      </c>
+      <c r="BT32">
+        <v>9064000.0</v>
+      </c>
+      <c r="BU32">
+        <v>9144000.0</v>
+      </c>
+      <c r="BV32">
+        <v>9172000.0</v>
+      </c>
+      <c r="BW32">
+        <v>9090223.0</v>
+      </c>
+      <c r="BX32">
+        <v>9140000.0</v>
+      </c>
+      <c r="BY32">
+        <v>8503000.0</v>
+      </c>
+      <c r="BZ32">
+        <v>7945000.0</v>
+      </c>
+      <c r="CA32">
+        <v>3697014.0</v>
+      </c>
+      <c r="CB32">
+        <v>6942963.0</v>
+      </c>
+      <c r="CC32">
+        <v>6325090.0</v>
+      </c>
+      <c r="CD32">
+        <v>5825347.0</v>
+      </c>
+      <c r="CE32">
+        <v>5285749.0</v>
+      </c>
+      <c r="CF32">
+        <v>4672139.0</v>
+      </c>
+      <c r="CG32">
+        <v>4425329.0</v>
+      </c>
+      <c r="CH32">
+        <v>3849194.0</v>
+      </c>
+      <c r="CI32">
+        <v>3460936.0</v>
+      </c>
+      <c r="CJ32">
+        <v>3271608.0</v>
+      </c>
+      <c r="CK32">
+        <v>2983781.0</v>
+      </c>
+      <c r="CL32">
+        <v>2910448.0</v>
+      </c>
+      <c r="CM32">
+        <v>2774484.0</v>
+      </c>
+      <c r="CN32">
+        <v>2698282.0</v>
+      </c>
+      <c r="CO32">
+        <v>2465667.0</v>
+      </c>
+      <c r="CP32">
+        <v>2285051.0</v>
+      </c>
+      <c r="CQ32">
+        <v>7100000.0</v>
+      </c>
+      <c r="CR32">
+        <v>0.0</v>
+      </c>
+      <c r="CS32">
+        <v>0.0</v>
+      </c>
+      <c r="CT32">
+        <v>0.0</v>
+      </c>
+      <c r="CU32">
+        <v>5327000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:Z30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:26">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
+      <c r="A2" t="s">
+        <v>191</v>
+      </c>
+      <c r="B2">
+        <v>221527000.0</v>
+      </c>
+      <c r="C2">
+        <v>180376000.0</v>
+      </c>
+      <c r="D2">
+        <v>182150000.0</v>
+      </c>
+      <c r="E2">
+        <v>596553000.0</v>
+      </c>
+      <c r="F2">
+        <v>458601000.0</v>
+      </c>
+      <c r="G2">
+        <v>191607000.0</v>
+      </c>
+      <c r="H2">
+        <v>154471000.0</v>
+      </c>
+      <c r="I2">
+        <v>42113000.0</v>
+      </c>
+      <c r="J2">
+        <v>70720000.0</v>
+      </c>
+      <c r="K2">
+        <v>27429000.0</v>
+      </c>
+      <c r="L2">
+        <v>36238000.0</v>
+      </c>
+      <c r="M2">
+        <v>45661000.0</v>
+      </c>
+      <c r="N2">
+        <v>76866000.0</v>
+      </c>
+      <c r="O2">
+        <v>110228000.0</v>
+      </c>
+      <c r="P2">
+        <v>57628000.0</v>
+      </c>
+      <c r="Q2">
+        <v>4154000.0</v>
+      </c>
+      <c r="R2">
+        <v>7270000.0</v>
+      </c>
+      <c r="S2">
+        <v>9178000.0</v>
+      </c>
+      <c r="T2">
+        <v>11261000.0</v>
+      </c>
+      <c r="U2">
+        <v>4380036.0</v>
+      </c>
+      <c r="V2">
+        <v>1802000.0</v>
+      </c>
+      <c r="W2">
+        <v>4267256.0</v>
+      </c>
+      <c r="X2">
+        <v>7540376.0</v>
+      </c>
+      <c r="Y2"/>
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>192</v>
+      </c>
+      <c r="B3">
+        <v>595000</v>
+      </c>
+      <c r="C3">
+        <v>119000</v>
+      </c>
+      <c r="D3">
+        <v>105000</v>
+      </c>
+      <c r="E3">
+        <v>150000</v>
+      </c>
+      <c r="F3">
+        <v>64000</v>
+      </c>
+      <c r="G3">
+        <v>251000</v>
+      </c>
+      <c r="H3">
+        <v>594000</v>
+      </c>
+      <c r="I3">
+        <v>138000</v>
+      </c>
+      <c r="J3">
+        <v>2148000</v>
+      </c>
+      <c r="K3">
+        <v>875000</v>
+      </c>
+      <c r="L3">
+        <v>352000</v>
+      </c>
+      <c r="M3">
+        <v>118000</v>
+      </c>
+      <c r="N3">
+        <v>113000</v>
+      </c>
+      <c r="O3">
+        <v>225000</v>
+      </c>
+      <c r="P3">
+        <v>209000</v>
+      </c>
+      <c r="Q3">
+        <v>1766000</v>
+      </c>
+      <c r="R3">
+        <v>159000</v>
+      </c>
+      <c r="S3">
+        <v>103000</v>
+      </c>
+      <c r="T3">
+        <v>86000</v>
+      </c>
+      <c r="U3">
+        <v>631000</v>
+      </c>
+      <c r="V3">
+        <v>97000</v>
+      </c>
+      <c r="W3">
+        <v>259248</v>
+      </c>
+      <c r="X3">
+        <v>839313</v>
+      </c>
+      <c r="Y3">
+        <v>0</v>
+      </c>
+      <c r="Z3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>193</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4">
+        <v>-414403000.0</v>
+      </c>
+      <c r="F4">
+        <v>137952000.0</v>
+      </c>
+      <c r="G4">
+        <v>266994000.0</v>
+      </c>
+      <c r="H4">
+        <v>37136000.0</v>
+      </c>
+      <c r="I4">
+        <v>112358000.0</v>
+      </c>
+      <c r="J4">
+        <v>-28607000.0</v>
+      </c>
+      <c r="K4">
+        <v>43291000.0</v>
+      </c>
+      <c r="L4">
+        <v>-8809000.0</v>
+      </c>
+      <c r="M4">
+        <v>-9423000.0</v>
+      </c>
+      <c r="N4">
+        <v>-31205000.0</v>
+      </c>
+      <c r="O4">
+        <v>-33362000.0</v>
+      </c>
+      <c r="P4">
+        <v>52600000.0</v>
+      </c>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>194</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5">
+        <v>-650000.0</v>
+      </c>
+      <c r="F5">
+        <v>-2709000.0</v>
+      </c>
+      <c r="G5">
+        <v>-1875000.0</v>
+      </c>
+      <c r="H5">
+        <v>-830000.0</v>
+      </c>
+      <c r="I5">
+        <v>-5663000.0</v>
+      </c>
+      <c r="J5">
+        <v>1363000.0</v>
+      </c>
+      <c r="K5">
+        <v>2423000.0</v>
+      </c>
+      <c r="L5">
+        <v>-10989000.0</v>
+      </c>
+      <c r="M5">
+        <v>-2312000.0</v>
+      </c>
+      <c r="N5">
+        <v>5767000.0</v>
+      </c>
+      <c r="O5">
+        <v>287000.0</v>
+      </c>
+      <c r="P5">
+        <v>1180000.0</v>
+      </c>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>195</v>
+      </c>
+      <c r="B6">
+        <v>-64664000.0</v>
+      </c>
+      <c r="C6">
+        <v>41151000.0</v>
+      </c>
+      <c r="D6">
+        <v>-1774000.0</v>
+      </c>
+      <c r="E6">
+        <v>-414403000.0</v>
+      </c>
+      <c r="F6">
+        <v>137952000.0</v>
+      </c>
+      <c r="G6">
+        <v>266994000.0</v>
+      </c>
+      <c r="H6">
+        <v>37136000.0</v>
+      </c>
+      <c r="I6">
+        <v>112358000.0</v>
+      </c>
+      <c r="J6">
+        <v>-28607000.0</v>
+      </c>
+      <c r="K6">
+        <v>43291000.0</v>
+      </c>
+      <c r="L6">
+        <v>-8809000.0</v>
+      </c>
+      <c r="M6">
+        <v>-9423000.0</v>
+      </c>
+      <c r="N6">
+        <v>-31205000.0</v>
+      </c>
+      <c r="O6">
+        <v>-33362000.0</v>
+      </c>
+      <c r="P6">
+        <v>52600000.0</v>
+      </c>
+      <c r="Q6">
+        <v>53474000.0</v>
+      </c>
+      <c r="R6">
+        <v>-3116000.0</v>
+      </c>
+      <c r="S6">
+        <v>-1908000.0</v>
+      </c>
+      <c r="T6">
+        <v>-2083000.0</v>
+      </c>
+      <c r="U6">
+        <v>6880775.0</v>
+      </c>
+      <c r="V6">
+        <v>2578000.0</v>
+      </c>
+      <c r="W6">
+        <v>-2465468.0</v>
+      </c>
+      <c r="X6">
+        <v>-3273120.0</v>
+      </c>
+      <c r="Y6"/>
+      <c r="Z6"/>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>196</v>
+      </c>
+      <c r="B7">
+        <v>781000.0</v>
+      </c>
+      <c r="C7">
+        <v>6585000.0</v>
+      </c>
+      <c r="D7">
+        <v>-4038000.0</v>
+      </c>
+      <c r="E7">
+        <v>1062000.0</v>
+      </c>
+      <c r="F7">
+        <v>-4235000.0</v>
+      </c>
+      <c r="G7">
+        <v>1616000.0</v>
+      </c>
+      <c r="H7">
+        <v>1090000.0</v>
+      </c>
+      <c r="I7">
+        <v>272000.0</v>
+      </c>
+      <c r="J7">
+        <v>829000.0</v>
+      </c>
+      <c r="K7">
+        <v>-1712000.0</v>
+      </c>
+      <c r="L7">
+        <v>678000.0</v>
+      </c>
+      <c r="M7">
+        <v>-1888000.0</v>
+      </c>
+      <c r="N7">
+        <v>1498000.0</v>
+      </c>
+      <c r="O7">
+        <v>2012000.0</v>
+      </c>
+      <c r="P7">
+        <v>852000.0</v>
+      </c>
+      <c r="Q7">
+        <v>-483000.0</v>
+      </c>
+      <c r="R7">
+        <v>-3513000.0</v>
+      </c>
+      <c r="S7">
+        <v>155000.0</v>
+      </c>
+      <c r="T7">
+        <v>-1606000.0</v>
+      </c>
+      <c r="U7">
+        <v>937000.0</v>
+      </c>
+      <c r="V7">
+        <v>116000.0</v>
+      </c>
+      <c r="W7">
+        <v>-396068.0</v>
+      </c>
+      <c r="X7">
+        <v>-412181.0</v>
+      </c>
+      <c r="Y7"/>
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>197</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>198</v>
+      </c>
+      <c r="B9">
+        <v>709000.0</v>
+      </c>
+      <c r="C9">
+        <v>2385000.0</v>
+      </c>
+      <c r="D9">
+        <v>-4955000.0</v>
+      </c>
+      <c r="E9">
+        <v>-727000.0</v>
+      </c>
+      <c r="F9">
+        <v>-1059000.0</v>
+      </c>
+      <c r="G9">
+        <v>-1875000.0</v>
+      </c>
+      <c r="H9">
+        <v>-181000.0</v>
+      </c>
+      <c r="I9">
+        <v>-1657000.0</v>
+      </c>
+      <c r="J9">
+        <v>-59000.0</v>
+      </c>
+      <c r="K9">
+        <v>594000.0</v>
+      </c>
+      <c r="L9">
+        <v>-1008000.0</v>
+      </c>
+      <c r="M9">
+        <v>-2930000.0</v>
+      </c>
+      <c r="N9">
+        <v>334000.0</v>
+      </c>
+      <c r="O9">
+        <v>851000.0</v>
+      </c>
+      <c r="P9">
+        <v>1180000.0</v>
+      </c>
+      <c r="Q9">
+        <v>995000.0</v>
+      </c>
+      <c r="R9">
+        <v>-3813000.0</v>
+      </c>
+      <c r="S9">
+        <v>-34000.0</v>
+      </c>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>199</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>1821000.0</v>
+      </c>
+      <c r="L10">
+        <v>4440000.0</v>
+      </c>
+      <c r="M10">
+        <v>14176000.0</v>
+      </c>
+      <c r="N10">
+        <v>0.0</v>
+      </c>
+      <c r="O10">
+        <v>3396000.0</v>
+      </c>
+      <c r="P10">
+        <v>3059000.0</v>
+      </c>
+      <c r="Q10">
+        <v>2994000.0</v>
+      </c>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>200</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>1789000.0</v>
+      </c>
+      <c r="F11">
+        <v>-3176000.0</v>
+      </c>
+      <c r="G11">
+        <v>3491000.0</v>
+      </c>
+      <c r="H11">
+        <v>1226000.0</v>
+      </c>
+      <c r="I11">
+        <v>1929000.0</v>
+      </c>
+      <c r="J11">
+        <v>888000.0</v>
+      </c>
+      <c r="K11">
+        <v>-2306000.0</v>
+      </c>
+      <c r="L11">
+        <v>1686000.0</v>
+      </c>
+      <c r="M11">
+        <v>1041000.0</v>
+      </c>
+      <c r="N11">
+        <v>1164000.0</v>
+      </c>
+      <c r="O11">
+        <v>1162000.0</v>
+      </c>
+      <c r="P11">
+        <v>-451000.0</v>
+      </c>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>201</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>-149000.0</v>
+      </c>
+      <c r="F12">
+        <v>2824000.0</v>
+      </c>
+      <c r="G12">
+        <v>5887000.0</v>
+      </c>
+      <c r="H12">
+        <v>3281000.0</v>
+      </c>
+      <c r="I12">
+        <v>7172000.0</v>
+      </c>
+      <c r="J12">
+        <v>5977000.0</v>
+      </c>
+      <c r="K12">
+        <v>-4345000.0</v>
+      </c>
+      <c r="L12">
+        <v>2786000.0</v>
+      </c>
+      <c r="M12">
+        <v>15131000.0</v>
+      </c>
+      <c r="N12">
+        <v>-9330000.0</v>
+      </c>
+      <c r="O12">
+        <v>5704000.0</v>
+      </c>
+      <c r="P12">
+        <v>8253000.0</v>
+      </c>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>202</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>1789000.0</v>
+      </c>
+      <c r="F13">
+        <v>-3176000.0</v>
+      </c>
+      <c r="G13">
+        <v>3491000.0</v>
+      </c>
+      <c r="H13">
+        <v>1271000.0</v>
+      </c>
+      <c r="I13">
+        <v>1929000.0</v>
+      </c>
+      <c r="J13">
+        <v>888000.0</v>
+      </c>
+      <c r="K13">
+        <v>-2306000.0</v>
+      </c>
+      <c r="L13">
+        <v>1686000.0</v>
+      </c>
+      <c r="M13">
+        <v>1042000.0</v>
+      </c>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>203</v>
+      </c>
+      <c r="B14">
+        <v>508000.0</v>
+      </c>
+      <c r="C14">
+        <v>571000.0</v>
+      </c>
+      <c r="D14">
+        <v>464000.0</v>
+      </c>
+      <c r="E14">
+        <v>646000.0</v>
+      </c>
+      <c r="F14">
+        <v>687000.0</v>
+      </c>
+      <c r="G14">
+        <v>586000.0</v>
+      </c>
+      <c r="H14">
+        <v>431000.0</v>
+      </c>
+      <c r="I14">
+        <v>380000.0</v>
+      </c>
+      <c r="J14">
+        <v>320000.0</v>
+      </c>
+      <c r="K14">
+        <v>269000.0</v>
+      </c>
+      <c r="L14">
+        <v>251000.0</v>
+      </c>
+      <c r="M14">
+        <v>348000.0</v>
+      </c>
+      <c r="N14">
+        <v>337000.0</v>
+      </c>
+      <c r="O14">
+        <v>358000.0</v>
+      </c>
+      <c r="P14">
+        <v>366000.0</v>
+      </c>
+      <c r="Q14">
+        <v>348000.0</v>
+      </c>
+      <c r="R14">
+        <v>312000.0</v>
+      </c>
+      <c r="S14">
+        <v>306000.0</v>
+      </c>
+      <c r="T14">
+        <v>232000.0</v>
+      </c>
+      <c r="U14">
+        <v>259705.0</v>
+      </c>
+      <c r="V14">
+        <v>191000.0</v>
+      </c>
+      <c r="W14">
+        <v>251482.0</v>
+      </c>
+      <c r="X14">
+        <v>194874.0</v>
+      </c>
+      <c r="Y14"/>
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>204</v>
+      </c>
+      <c r="B15">
+        <v>8451000.0</v>
+      </c>
+      <c r="C15">
+        <v>8602000.0</v>
+      </c>
+      <c r="D15">
+        <v>8629000.0</v>
+      </c>
+      <c r="E15">
+        <v>7886000.0</v>
+      </c>
+      <c r="F15">
+        <v>7633000.0</v>
+      </c>
+      <c r="G15">
+        <v>7444000.0</v>
+      </c>
+      <c r="H15">
+        <v>6490000.0</v>
+      </c>
+      <c r="I15">
+        <v>5412000.0</v>
+      </c>
+      <c r="J15">
+        <v>4385000.0</v>
+      </c>
+      <c r="K15">
+        <v>3234000.0</v>
+      </c>
+      <c r="L15">
+        <v>2661000.0</v>
+      </c>
+      <c r="M15">
+        <v>1575000.0</v>
+      </c>
+      <c r="N15">
+        <v>818000.0</v>
+      </c>
+      <c r="O15">
+        <v>816000.0</v>
+      </c>
+      <c r="P15">
+        <v>816000.0</v>
+      </c>
+      <c r="Q15">
+        <v>813000.0</v>
+      </c>
+      <c r="R15">
+        <v>645000.0</v>
+      </c>
+      <c r="S15">
+        <v>4000.0</v>
+      </c>
+      <c r="T15">
+        <v>4000.0</v>
+      </c>
+      <c r="U15">
+        <v>568000.0</v>
+      </c>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>205</v>
+      </c>
+      <c r="B16">
+        <v>156863000.0</v>
+      </c>
+      <c r="C16">
+        <v>221527000.0</v>
+      </c>
+      <c r="D16">
+        <v>180376000.0</v>
+      </c>
+      <c r="E16">
+        <v>182150000.0</v>
+      </c>
+      <c r="F16">
+        <v>596553000.0</v>
+      </c>
+      <c r="G16">
+        <v>458601000.0</v>
+      </c>
+      <c r="H16">
+        <v>191607000.0</v>
+      </c>
+      <c r="I16">
+        <v>154471000.0</v>
+      </c>
+      <c r="J16">
+        <v>42113000.0</v>
+      </c>
+      <c r="K16">
+        <v>70720000.0</v>
+      </c>
+      <c r="L16">
+        <v>27429000.0</v>
+      </c>
+      <c r="M16">
+        <v>36238000.0</v>
+      </c>
+      <c r="N16">
+        <v>45661000.0</v>
+      </c>
+      <c r="O16">
+        <v>76866000.0</v>
+      </c>
+      <c r="P16">
+        <v>110228000.0</v>
+      </c>
+      <c r="Q16">
+        <v>57628000.0</v>
+      </c>
+      <c r="R16">
+        <v>4154000.0</v>
+      </c>
+      <c r="S16">
+        <v>7270000.0</v>
+      </c>
+      <c r="T16">
+        <v>9178000.0</v>
+      </c>
+      <c r="U16">
+        <v>11260811.0</v>
+      </c>
+      <c r="V16">
+        <v>4380000.0</v>
+      </c>
+      <c r="W16">
+        <v>1801788.0</v>
+      </c>
+      <c r="X16">
+        <v>4267256.0</v>
+      </c>
+      <c r="Y16">
+        <v>7540376.0</v>
+      </c>
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>206</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>207</v>
+      </c>
+      <c r="B18">
+        <v>38927300.0</v>
+      </c>
+      <c r="C18">
+        <v>35039000.0</v>
+      </c>
+      <c r="D18">
+        <v>23018000.0</v>
+      </c>
+      <c r="E18">
+        <v>43300000.0</v>
+      </c>
+      <c r="F18">
+        <v>38577000.0</v>
+      </c>
+      <c r="G18">
+        <v>36266000.0</v>
+      </c>
+      <c r="H18">
+        <v>33839000.0</v>
+      </c>
+      <c r="I18">
+        <v>28763000.0</v>
+      </c>
+      <c r="J18">
+        <v>16848000.0</v>
+      </c>
+      <c r="K18">
+        <v>11847000.0</v>
+      </c>
+      <c r="L18">
+        <v>4702000.0</v>
+      </c>
+      <c r="M18">
+        <v>26412000.0</v>
+      </c>
+      <c r="N18">
+        <v>5278000.0</v>
+      </c>
+      <c r="O18">
+        <v>17059000.0</v>
+      </c>
+      <c r="P18">
+        <v>17275000.0</v>
+      </c>
+      <c r="Q18">
+        <v>15608000.0</v>
+      </c>
+      <c r="R18">
+        <v>6599000.0</v>
+      </c>
+      <c r="S18">
+        <v>7798000.0</v>
+      </c>
+      <c r="T18">
+        <v>4929000.0</v>
+      </c>
+      <c r="U18">
+        <v>5693111.0</v>
+      </c>
+      <c r="V18">
+        <v>4507000.0</v>
+      </c>
+      <c r="W18">
+        <v>3092382.0</v>
+      </c>
+      <c r="X18">
+        <v>1507254.0</v>
+      </c>
+      <c r="Y18"/>
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
         <v>208</v>
+      </c>
+      <c r="B19">
+        <v>1465000.0</v>
+      </c>
+      <c r="C19">
+        <v>-80071000.0</v>
+      </c>
+      <c r="D19">
+        <v>-119277000.0</v>
+      </c>
+      <c r="E19">
+        <v>-264925000.0</v>
+      </c>
+      <c r="F19">
+        <v>76499000.0</v>
+      </c>
+      <c r="G19">
+        <v>7166000.0</v>
+      </c>
+      <c r="H19">
+        <v>-176816000.0</v>
+      </c>
+      <c r="I19">
+        <v>-223121000.0</v>
+      </c>
+      <c r="J19">
+        <v>-155986000.0</v>
+      </c>
+      <c r="K19">
+        <v>-84289000.0</v>
+      </c>
+      <c r="L19">
+        <v>-70006000.0</v>
+      </c>
+      <c r="M19">
+        <v>-59985000.0</v>
+      </c>
+      <c r="N19">
+        <v>-54651000.0</v>
+      </c>
+      <c r="O19">
+        <v>-20809000.0</v>
+      </c>
+      <c r="P19">
+        <v>-5814000.0</v>
+      </c>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>209</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>210</v>
+      </c>
+      <c r="B21">
+        <v>-45000000.0</v>
+      </c>
+      <c r="C21">
+        <v>20000000.0</v>
+      </c>
+      <c r="D21">
+        <v>41850000.0</v>
+      </c>
+      <c r="E21">
+        <v>5000000.0</v>
+      </c>
+      <c r="F21">
+        <v>-146526000.0</v>
+      </c>
+      <c r="G21">
+        <v>119078000.0</v>
+      </c>
+      <c r="H21">
+        <v>30000000.0</v>
+      </c>
+      <c r="I21">
+        <v>-10000000.0</v>
+      </c>
+      <c r="J21">
+        <v>35000000.0</v>
+      </c>
+      <c r="K21">
+        <v>-5000000.0</v>
+      </c>
+      <c r="L21">
+        <v>35298000.0</v>
+      </c>
+      <c r="M21">
+        <v>-5928000.0</v>
+      </c>
+      <c r="N21">
+        <v>24832000.0</v>
+      </c>
+      <c r="O21">
+        <v>-30159000.0</v>
+      </c>
+      <c r="P21">
+        <v>9848000.0</v>
+      </c>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>170</v>
+      </c>
+      <c r="B22">
+        <v>37775000.0</v>
+      </c>
+      <c r="C22">
+        <v>27512000.0</v>
+      </c>
+      <c r="D22">
+        <v>28462000.0</v>
+      </c>
+      <c r="E22">
+        <v>41823000.0</v>
+      </c>
+      <c r="F22">
+        <v>40975000.0</v>
+      </c>
+      <c r="G22">
+        <v>28875000.0</v>
+      </c>
+      <c r="H22">
+        <v>30287000.0</v>
+      </c>
+      <c r="I22">
+        <v>25038000.0</v>
+      </c>
+      <c r="J22">
+        <v>11838000.0</v>
+      </c>
+      <c r="K22">
+        <v>18943000.0</v>
+      </c>
+      <c r="L22">
+        <v>11943000.0</v>
+      </c>
+      <c r="M22">
+        <v>12312000.0</v>
+      </c>
+      <c r="N22">
+        <v>9238000.0</v>
+      </c>
+      <c r="O22">
+        <v>8069000.0</v>
+      </c>
+      <c r="P22">
+        <v>8204000.0</v>
+      </c>
+      <c r="Q22">
+        <v>7497000.0</v>
+      </c>
+      <c r="R22">
+        <v>6100000.0</v>
+      </c>
+      <c r="S22">
+        <v>4247000.0</v>
+      </c>
+      <c r="T22">
+        <v>5852000.0</v>
+      </c>
+      <c r="U22">
+        <v>4623680.0</v>
+      </c>
+      <c r="V22">
+        <v>3494000.0</v>
+      </c>
+      <c r="W22">
+        <v>2721758.0</v>
+      </c>
+      <c r="X22">
+        <v>2001899.0</v>
+      </c>
+      <c r="Y22">
+        <v>942000.0</v>
+      </c>
+      <c r="Z22">
+        <v>440000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>211</v>
+      </c>
+      <c r="B23">
+        <v>127619000.0</v>
+      </c>
+      <c r="C23">
+        <v>78928000.0</v>
+      </c>
+      <c r="D23">
+        <v>-23121000.0</v>
+      </c>
+      <c r="E23">
+        <v>-167429000.0</v>
+      </c>
+      <c r="F23">
+        <v>174281000.0</v>
+      </c>
+      <c r="G23">
+        <v>371708000.0</v>
+      </c>
+      <c r="H23">
+        <v>185328000.0</v>
+      </c>
+      <c r="I23">
+        <v>318758000.0</v>
+      </c>
+      <c r="J23">
+        <v>77768000.0</v>
+      </c>
+      <c r="K23">
+        <v>123096000.0</v>
+      </c>
+      <c r="L23">
+        <v>18750000.0</v>
+      </c>
+      <c r="M23">
+        <v>19336000.0</v>
+      </c>
+      <c r="N23">
+        <v>-8925000.0</v>
+      </c>
+      <c r="O23">
+        <v>1488000.0</v>
+      </c>
+      <c r="P23">
+        <v>29218000.0</v>
+      </c>
+      <c r="Q23">
+        <v>84441000.0</v>
+      </c>
+      <c r="R23">
+        <v>41696000.0</v>
+      </c>
+      <c r="S23">
+        <v>117525000.0</v>
+      </c>
+      <c r="T23">
+        <v>89551000.0</v>
+      </c>
+      <c r="U23">
+        <v>57872552.0</v>
+      </c>
+      <c r="V23">
+        <v>52471000.0</v>
+      </c>
+      <c r="W23">
+        <v>37138500.0</v>
+      </c>
+      <c r="X23">
+        <v>34898914.0</v>
+      </c>
+      <c r="Y23"/>
+      <c r="Z23"/>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>212</v>
+      </c>
+      <c r="B24">
+        <v>-173944000.0</v>
+      </c>
+      <c r="C24">
+        <v>-81714000.0</v>
+      </c>
+      <c r="D24">
+        <v>-37556000.0</v>
+      </c>
+      <c r="E24">
+        <v>2131000.0</v>
+      </c>
+      <c r="F24">
+        <v>2754000.0</v>
+      </c>
+      <c r="G24">
+        <v>-102000.0</v>
+      </c>
+      <c r="H24">
+        <v>1275000.0</v>
+      </c>
+      <c r="I24">
+        <v>-226950000.0</v>
+      </c>
+      <c r="J24">
+        <v>-160967000.0</v>
+      </c>
+      <c r="K24">
+        <v>-73414000.0</v>
+      </c>
+      <c r="L24">
+        <v>-43591000.0</v>
+      </c>
+      <c r="M24">
+        <v>-51642000.0</v>
+      </c>
+      <c r="N24">
+        <v>-31054000.0</v>
+      </c>
+      <c r="O24">
+        <v>-17786000.0</v>
+      </c>
+      <c r="P24">
+        <v>-1888000.0</v>
+      </c>
+      <c r="Q24">
+        <v>-59237000.0</v>
+      </c>
+      <c r="R24">
+        <v>-56555000.0</v>
+      </c>
+      <c r="S24">
+        <v>-141232000.0</v>
+      </c>
+      <c r="T24">
+        <v>-96420000.0</v>
+      </c>
+      <c r="U24">
+        <v>-51523000.0</v>
+      </c>
+      <c r="V24">
+        <v>-70940000.0</v>
+      </c>
+      <c r="W24">
+        <v>-42733402.0</v>
+      </c>
+      <c r="X24">
+        <v>-53440421.0</v>
+      </c>
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>213</v>
+      </c>
+      <c r="B25">
+        <v>1848000.0</v>
+      </c>
+      <c r="C25">
+        <v>5000.0</v>
+      </c>
+      <c r="D25">
+        <v>-2862000.0</v>
+      </c>
+      <c r="E25">
+        <v>895000.0</v>
+      </c>
+      <c r="F25">
+        <v>-95000.0</v>
+      </c>
+      <c r="G25">
+        <v>7470000.0</v>
+      </c>
+      <c r="H25">
+        <v>2612000.0</v>
+      </c>
+      <c r="I25">
+        <v>3044000.0</v>
+      </c>
+      <c r="J25">
+        <v>1794000.0</v>
+      </c>
+      <c r="K25">
+        <v>-5083000.0</v>
+      </c>
+      <c r="L25">
+        <v>-7628000.0</v>
+      </c>
+      <c r="M25">
+        <v>13969000.0</v>
+      </c>
+      <c r="N25">
+        <v>-5556000.0</v>
+      </c>
+      <c r="O25">
+        <v>8188000.0</v>
+      </c>
+      <c r="P25">
+        <v>9863000.0</v>
+      </c>
+      <c r="Q25">
+        <v>11738000.0</v>
+      </c>
+      <c r="R25">
+        <v>6665000.0</v>
+      </c>
+      <c r="S25">
+        <v>4710000.0</v>
+      </c>
+      <c r="T25">
+        <v>1106000.0</v>
+      </c>
+      <c r="U25">
+        <v>1035000.0</v>
+      </c>
+      <c r="V25">
+        <v>1190000.0</v>
+      </c>
+      <c r="W25">
+        <v>828319.0</v>
+      </c>
+      <c r="X25">
+        <v>852675.0</v>
+      </c>
+      <c r="Y25"/>
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>214</v>
+      </c>
+      <c r="B26">
+        <v>-6483000.0</v>
+      </c>
+      <c r="C26">
+        <v>-4263000.0</v>
+      </c>
+      <c r="D26">
+        <v>-23187000.0</v>
+      </c>
+      <c r="E26">
+        <v>406000.0</v>
+      </c>
+      <c r="F26">
+        <v>-1686000.0</v>
+      </c>
+      <c r="G26">
+        <v>-594000.0</v>
+      </c>
+      <c r="H26">
+        <v>-18000.0</v>
+      </c>
+      <c r="I26">
+        <v>1268000.0</v>
+      </c>
+      <c r="J26">
+        <v>79000.0</v>
+      </c>
+      <c r="K26">
+        <v>-4000.0</v>
+      </c>
+      <c r="L26">
+        <v>-831000.0</v>
+      </c>
+      <c r="M26">
+        <v>-1828000.0</v>
+      </c>
+      <c r="N26">
+        <v>-14340000.0</v>
+      </c>
+      <c r="O26">
+        <v>35000.0</v>
+      </c>
+      <c r="P26">
+        <v>0.0</v>
+      </c>
+      <c r="Q26"/>
+      <c r="R26">
+        <v>-332000.0</v>
+      </c>
+      <c r="S26">
+        <v>-29000.0</v>
+      </c>
+      <c r="T26">
+        <v>-659000.0</v>
+      </c>
+      <c r="U26">
+        <v>-1109426.0</v>
+      </c>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>215</v>
+      </c>
+      <c r="B27">
+        <v>293000.0</v>
+      </c>
+      <c r="C27">
+        <v>336000.0</v>
+      </c>
+      <c r="D27">
+        <v>397000.0</v>
+      </c>
+      <c r="E27">
+        <v>349000.0</v>
+      </c>
+      <c r="F27">
+        <v>230000.0</v>
+      </c>
+      <c r="G27">
+        <v>265000.0</v>
+      </c>
+      <c r="H27">
+        <v>176000.0</v>
+      </c>
+      <c r="I27">
+        <v>109000.0</v>
+      </c>
+      <c r="J27">
+        <v>72000.0</v>
+      </c>
+      <c r="K27">
+        <v>65500.0</v>
+      </c>
+      <c r="L27">
+        <v>-1730000.0</v>
+      </c>
+      <c r="M27">
+        <v>-1937000.0</v>
+      </c>
+      <c r="N27">
+        <v>1328000.0</v>
+      </c>
+      <c r="O27">
+        <v>3995000.0</v>
+      </c>
+      <c r="P27">
+        <v>9559000.0</v>
+      </c>
+      <c r="Q27">
+        <v>7618000.0</v>
+      </c>
+      <c r="R27">
+        <v>19000.0</v>
+      </c>
+      <c r="S27">
+        <v>-11000.0</v>
+      </c>
+      <c r="T27">
+        <v>-190000.0</v>
+      </c>
+      <c r="U27"/>
+      <c r="V27">
+        <v>9240.0</v>
+      </c>
+      <c r="W27">
+        <v>-7889.0</v>
+      </c>
+      <c r="X27">
+        <v>-63681.0</v>
+      </c>
+      <c r="Y27"/>
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>216</v>
+      </c>
+      <c r="B28">
+        <v>68859000.0</v>
+      </c>
+      <c r="C28">
+        <v>86064000.0</v>
+      </c>
+      <c r="D28">
+        <v>10100000.0</v>
+      </c>
+      <c r="E28">
+        <v>-194909000.0</v>
+      </c>
+      <c r="F28">
+        <v>20122000.0</v>
+      </c>
+      <c r="G28">
+        <v>364264000.0</v>
+      </c>
+      <c r="H28">
+        <v>178838000.0</v>
+      </c>
+      <c r="I28">
+        <v>303346000.0</v>
+      </c>
+      <c r="J28">
+        <v>108383000.0</v>
+      </c>
+      <c r="K28">
+        <v>114858000.0</v>
+      </c>
+      <c r="L28">
+        <v>50556000.0</v>
+      </c>
+      <c r="M28">
+        <v>11833000.0</v>
+      </c>
+      <c r="N28">
+        <v>15089000.0</v>
+      </c>
+      <c r="O28">
+        <v>-29487000.0</v>
+      </c>
+      <c r="P28">
+        <v>38250000.0</v>
+      </c>
+      <c r="Q28">
+        <v>91282000.0</v>
+      </c>
+      <c r="R28">
+        <v>46607000.0</v>
+      </c>
+      <c r="S28">
+        <v>139246000.0</v>
+      </c>
+      <c r="T28">
+        <v>95215000.0</v>
+      </c>
+      <c r="U28">
+        <v>55745819.0</v>
+      </c>
+      <c r="V28">
+        <v>69144000.0</v>
+      </c>
+      <c r="W28">
+        <v>47420786.0</v>
+      </c>
+      <c r="X28">
+        <v>40795572.0</v>
+      </c>
+      <c r="Y28"/>
+      <c r="Z28"/>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>217</v>
+      </c>
+      <c r="B29">
+        <v>39551000.0</v>
+      </c>
+      <c r="C29">
+        <v>35135000.0</v>
+      </c>
+      <c r="D29">
+        <v>23018000.0</v>
+      </c>
+      <c r="E29">
+        <v>43450000.0</v>
+      </c>
+      <c r="F29">
+        <v>38641000.0</v>
+      </c>
+      <c r="G29">
+        <v>36517000.0</v>
+      </c>
+      <c r="H29">
+        <v>34433000.0</v>
+      </c>
+      <c r="I29">
+        <v>28901000.0</v>
+      </c>
+      <c r="J29">
+        <v>18996000.0</v>
+      </c>
+      <c r="K29">
+        <v>12722000.0</v>
+      </c>
+      <c r="L29">
+        <v>5054000.0</v>
+      </c>
+      <c r="M29">
+        <v>26530000.0</v>
+      </c>
+      <c r="N29">
+        <v>5391000.0</v>
+      </c>
+      <c r="O29">
+        <v>17284000.0</v>
+      </c>
+      <c r="P29">
+        <v>17484000.0</v>
+      </c>
+      <c r="Q29">
+        <v>17374000.0</v>
+      </c>
+      <c r="R29">
+        <v>6758000.0</v>
+      </c>
+      <c r="S29">
+        <v>7901000.0</v>
+      </c>
+      <c r="T29">
+        <v>5015000.0</v>
+      </c>
+      <c r="U29">
+        <v>6324348.0</v>
+      </c>
+      <c r="V29">
+        <v>4604000.0</v>
+      </c>
+      <c r="W29">
+        <v>3351630.0</v>
+      </c>
+      <c r="X29">
+        <v>2346567.0</v>
+      </c>
+      <c r="Y29"/>
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>218</v>
+      </c>
+      <c r="B30">
+        <v>-173074000.0</v>
+      </c>
+      <c r="C30">
+        <v>-80071000.0</v>
+      </c>
+      <c r="D30">
+        <v>-34892000.0</v>
+      </c>
+      <c r="E30">
+        <v>-262944000.0</v>
+      </c>
+      <c r="F30">
+        <v>79189000.0</v>
+      </c>
+      <c r="G30">
+        <v>-133787000.0</v>
+      </c>
+      <c r="H30">
+        <v>-176135000.0</v>
+      </c>
+      <c r="I30">
+        <v>-219889000.0</v>
+      </c>
+      <c r="J30">
+        <v>-155986000.0</v>
+      </c>
+      <c r="K30">
+        <v>-84289000.0</v>
+      </c>
+      <c r="L30">
+        <v>-64419000.0</v>
+      </c>
+      <c r="M30">
+        <v>-47786000.0</v>
+      </c>
+      <c r="N30">
+        <v>-51685000.0</v>
+      </c>
+      <c r="O30">
+        <v>-21159000.0</v>
+      </c>
+      <c r="P30">
+        <v>-3134000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-55182000.0</v>
+      </c>
+      <c r="R30">
+        <v>-56481000.0</v>
+      </c>
+      <c r="S30">
+        <v>-149055000.0</v>
+      </c>
+      <c r="T30">
+        <v>-102313000.0</v>
+      </c>
+      <c r="U30">
+        <v>-55189000.0</v>
+      </c>
+      <c r="V30">
+        <v>-71170000.0</v>
+      </c>
+      <c r="W30">
+        <v>-53237884.0</v>
+      </c>
+      <c r="X30">
+        <v>-46415259.0</v>
+      </c>
+      <c r="Y30"/>
+      <c r="Z30"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CT30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:98">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E1" t="s">
+        <v>89</v>
+      </c>
+      <c r="F1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>91</v>
+      </c>
+      <c r="I1" t="s">
+        <v>92</v>
+      </c>
+      <c r="J1" t="s">
+        <v>93</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>94</v>
+      </c>
+      <c r="M1" t="s">
+        <v>95</v>
+      </c>
+      <c r="N1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>98</v>
+      </c>
+      <c r="R1" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>100</v>
+      </c>
+      <c r="U1" t="s">
+        <v>101</v>
+      </c>
+      <c r="V1" t="s">
+        <v>102</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>189</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>190</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="2" spans="1:98">
+      <c r="A2" t="s">
+        <v>191</v>
+      </c>
+      <c r="B2">
+        <v>156863000.0</v>
+      </c>
+      <c r="C2">
+        <v>159313000.0</v>
+      </c>
+      <c r="D2">
+        <v>184254000.0</v>
+      </c>
+      <c r="E2">
+        <v>209036000.0</v>
+      </c>
+      <c r="F2">
+        <v>221527000.0</v>
+      </c>
+      <c r="G2">
+        <v>172449000.0</v>
+      </c>
+      <c r="H2">
+        <v>167678000.0</v>
+      </c>
+      <c r="I2">
+        <v>171093000.0</v>
+      </c>
+      <c r="J2">
+        <v>180376000.0</v>
+      </c>
+      <c r="K2">
+        <v>126740000.0</v>
+      </c>
+      <c r="L2">
+        <v>137497000.0</v>
+      </c>
+      <c r="M2">
+        <v>145974000.0</v>
+      </c>
+      <c r="N2">
+        <v>182150000.0</v>
+      </c>
+      <c r="O2">
+        <v>193344000.0</v>
+      </c>
+      <c r="P2">
+        <v>393241000.0</v>
+      </c>
+      <c r="Q2">
+        <v>503829000.0</v>
+      </c>
+      <c r="R2">
+        <v>596553000.0</v>
+      </c>
+      <c r="S2">
+        <v>623825000.0</v>
+      </c>
+      <c r="T2">
+        <v>530794000.0</v>
+      </c>
+      <c r="U2">
+        <v>504357000.0</v>
+      </c>
+      <c r="V2">
+        <v>458601000.0</v>
+      </c>
+      <c r="W2">
+        <v>442722000.0</v>
+      </c>
+      <c r="X2">
+        <v>320923000.0</v>
+      </c>
+      <c r="Y2">
+        <v>283191000.0</v>
+      </c>
+      <c r="Z2">
+        <v>191607000.0</v>
+      </c>
+      <c r="AA2">
+        <v>151680000.0</v>
+      </c>
+      <c r="AB2">
+        <v>167793000.0</v>
+      </c>
+      <c r="AC2">
+        <v>188518000.0</v>
+      </c>
+      <c r="AD2">
+        <v>154471000.0</v>
+      </c>
+      <c r="AE2">
+        <v>86735000.0</v>
+      </c>
+      <c r="AF2">
+        <v>110211000.0</v>
+      </c>
+      <c r="AG2">
+        <v>46705000.0</v>
+      </c>
+      <c r="AH2">
+        <v>42113000.0</v>
+      </c>
+      <c r="AI2">
+        <v>55397000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>19500000.0</v>
+      </c>
+      <c r="AK2">
+        <v>39730000.0</v>
+      </c>
+      <c r="AL2">
+        <v>70720000.0</v>
+      </c>
+      <c r="AM2">
+        <v>52147000.0</v>
+      </c>
+      <c r="AN2">
+        <v>52633000.0</v>
+      </c>
+      <c r="AO2">
+        <v>26943000.0</v>
+      </c>
+      <c r="AP2">
+        <v>27429000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>22559000.0</v>
+      </c>
+      <c r="AR2">
+        <v>49375000.0</v>
+      </c>
+      <c r="AS2">
+        <v>39783000.0</v>
+      </c>
+      <c r="AT2">
+        <v>36238000.0</v>
+      </c>
+      <c r="AU2">
+        <v>59208000.0</v>
+      </c>
+      <c r="AV2">
+        <v>69748000.0</v>
+      </c>
+      <c r="AW2">
+        <v>51379000.0</v>
+      </c>
+      <c r="AX2">
+        <v>45661000.0</v>
+      </c>
+      <c r="AY2">
+        <v>21566000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>37089000.0</v>
+      </c>
+      <c r="BA2">
+        <v>63173000.0</v>
+      </c>
+      <c r="BB2">
+        <v>76866000.0</v>
+      </c>
+      <c r="BC2">
+        <v>100883000.0</v>
+      </c>
+      <c r="BD2">
+        <v>118979000.0</v>
+      </c>
+      <c r="BE2">
+        <v>102812000.0</v>
+      </c>
+      <c r="BF2">
+        <v>110228000.0</v>
+      </c>
+      <c r="BG2">
+        <v>69301000.0</v>
+      </c>
+      <c r="BH2">
+        <v>54685000.0</v>
+      </c>
+      <c r="BI2">
+        <v>38646000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>57628000.0</v>
+      </c>
+      <c r="BK2">
+        <v>51170000.0</v>
+      </c>
+      <c r="BL2">
+        <v>20306000.0</v>
+      </c>
+      <c r="BM2">
+        <v>9956000.0</v>
+      </c>
+      <c r="BN2">
+        <v>4154000.0</v>
+      </c>
+      <c r="BO2">
+        <v>19206000.0</v>
+      </c>
+      <c r="BP2">
+        <v>6357000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>11585000.0</v>
+      </c>
+      <c r="BR2">
+        <v>7270000.0</v>
+      </c>
+      <c r="BS2">
+        <v>5696000.0</v>
+      </c>
+      <c r="BT2">
+        <v>11667000.0</v>
+      </c>
+      <c r="BU2">
+        <v>26157000.0</v>
+      </c>
+      <c r="BV2">
+        <v>9178000.0</v>
+      </c>
+      <c r="BW2">
+        <v>12351055.0</v>
+      </c>
+      <c r="BX2">
+        <v>7858000.0</v>
+      </c>
+      <c r="BY2">
+        <v>17804586.0</v>
+      </c>
+      <c r="BZ2">
+        <v>11260811.0</v>
+      </c>
+      <c r="CA2">
+        <v>8201256.0</v>
+      </c>
+      <c r="CB2">
+        <v>6649243.0</v>
+      </c>
+      <c r="CC2">
+        <v>4446123.0</v>
+      </c>
+      <c r="CD2">
+        <v>4380036.0</v>
+      </c>
+      <c r="CE2">
+        <v>12817895.0</v>
+      </c>
+      <c r="CF2">
+        <v>12598398.0</v>
+      </c>
+      <c r="CG2">
+        <v>3566767.0</v>
+      </c>
+      <c r="CH2">
+        <v>1801788.0</v>
+      </c>
+      <c r="CI2">
+        <v>10462151.0</v>
+      </c>
+      <c r="CJ2">
+        <v>6402753.0</v>
+      </c>
+      <c r="CK2">
+        <v>6956542.0</v>
+      </c>
+      <c r="CL2">
+        <v>4267256.0</v>
+      </c>
+      <c r="CM2"/>
+      <c r="CN2">
+        <v>1752622.0</v>
+      </c>
+      <c r="CO2">
+        <v>3152653.0</v>
+      </c>
+      <c r="CP2">
+        <v>7540376.0</v>
+      </c>
+      <c r="CQ2"/>
+      <c r="CR2"/>
+      <c r="CS2"/>
+      <c r="CT2"/>
+    </row>
+    <row r="3" spans="1:98">
+      <c r="A3" t="s">
+        <v>192</v>
+      </c>
+      <c r="B3">
+        <v>69000</v>
+      </c>
+      <c r="C3">
+        <v>46000</v>
+      </c>
+      <c r="D3">
+        <v>107000</v>
+      </c>
+      <c r="E3">
+        <v>61000</v>
+      </c>
+      <c r="F3">
+        <v>381000</v>
+      </c>
+      <c r="G3">
+        <v>47000</v>
+      </c>
+      <c r="H3">
+        <v>19000</v>
+      </c>
+      <c r="I3">
+        <v>35000</v>
+      </c>
+      <c r="J3">
+        <v>18000</v>
+      </c>
+      <c r="K3">
+        <v>11000</v>
+      </c>
+      <c r="L3">
+        <v>13000</v>
+      </c>
+      <c r="M3">
+        <v>4000</v>
+      </c>
+      <c r="N3">
+        <v>133000</v>
+      </c>
+      <c r="O3">
+        <v>62000</v>
+      </c>
+      <c r="P3">
+        <v>32000</v>
+      </c>
+      <c r="Q3">
+        <v>18000</v>
+      </c>
+      <c r="R3">
+        <v>38000</v>
+      </c>
+      <c r="S3">
+        <v>17000</v>
+      </c>
+      <c r="T3">
+        <v>19000</v>
+      </c>
+      <c r="U3">
+        <v>3000</v>
+      </c>
+      <c r="V3">
+        <v>25000</v>
+      </c>
+      <c r="W3">
+        <v>11000</v>
+      </c>
+      <c r="X3">
+        <v>35000</v>
+      </c>
+      <c r="Y3">
+        <v>131000</v>
+      </c>
+      <c r="Z3">
+        <v>74000</v>
+      </c>
+      <c r="AA3">
+        <v>292000</v>
+      </c>
+      <c r="AB3">
+        <v>51000</v>
+      </c>
+      <c r="AC3">
+        <v>71000</v>
+      </c>
+      <c r="AD3">
+        <v>180000</v>
+      </c>
+      <c r="AE3">
+        <v>7000</v>
+      </c>
+      <c r="AF3">
+        <v>7000</v>
+      </c>
+      <c r="AG3">
+        <v>50000</v>
+      </c>
+      <c r="AH3">
+        <v>74000</v>
+      </c>
+      <c r="AI3">
+        <v>58000</v>
+      </c>
+      <c r="AJ3">
+        <v>244000</v>
+      </c>
+      <c r="AK3">
+        <v>1798000</v>
+      </c>
+      <c r="AL3">
+        <v>48000</v>
+      </c>
+      <c r="AM3">
+        <v>297000</v>
+      </c>
+      <c r="AN3">
+        <v>186000</v>
+      </c>
+      <c r="AO3">
+        <v>266000</v>
+      </c>
+      <c r="AP3">
+        <v>126000</v>
+      </c>
+      <c r="AQ3">
+        <v>126000</v>
+      </c>
+      <c r="AR3">
+        <v>34000</v>
+      </c>
+      <c r="AS3">
+        <v>173000</v>
+      </c>
+      <c r="AT3">
+        <v>19000</v>
+      </c>
+      <c r="AU3">
+        <v>26000</v>
+      </c>
+      <c r="AV3">
+        <v>32000</v>
+      </c>
+      <c r="AW3">
+        <v>62000</v>
+      </c>
+      <c r="AX3">
+        <v>50000</v>
+      </c>
+      <c r="AY3">
+        <v>3000</v>
+      </c>
+      <c r="AZ3">
+        <v>16000</v>
+      </c>
+      <c r="BA3">
+        <v>58000</v>
+      </c>
+      <c r="BB3">
+        <v>36000</v>
+      </c>
+      <c r="BC3">
+        <v>8000</v>
+      </c>
+      <c r="BD3">
+        <v>26000</v>
+      </c>
+      <c r="BE3">
+        <v>9000</v>
+      </c>
+      <c r="BF3">
+        <v>182000</v>
+      </c>
+      <c r="BG3">
+        <v>48000</v>
+      </c>
+      <c r="BH3">
+        <v>67000</v>
+      </c>
+      <c r="BI3">
+        <v>78000</v>
+      </c>
+      <c r="BJ3">
+        <v>16000</v>
+      </c>
+      <c r="BK3">
+        <v>42000</v>
+      </c>
+      <c r="BL3">
+        <v>44000</v>
+      </c>
+      <c r="BM3">
+        <v>1607000</v>
+      </c>
+      <c r="BN3">
+        <v>73000</v>
+      </c>
+      <c r="BO3">
+        <v>2000</v>
+      </c>
+      <c r="BP3">
+        <v>51000</v>
+      </c>
+      <c r="BQ3">
+        <v>79000</v>
+      </c>
+      <c r="BR3">
+        <v>31000</v>
+      </c>
+      <c r="BS3">
+        <v>27000</v>
+      </c>
+      <c r="BT3">
+        <v>76000</v>
+      </c>
+      <c r="BU3">
+        <v>35000</v>
+      </c>
+      <c r="BV3">
+        <v>35000</v>
+      </c>
+      <c r="BW3">
+        <v>48623</v>
+      </c>
+      <c r="BX3">
+        <v>29000</v>
+      </c>
+      <c r="BY3">
+        <v>8000</v>
+      </c>
+      <c r="BZ3">
+        <v>8000</v>
+      </c>
+      <c r="CA3">
+        <v>211852</v>
+      </c>
+      <c r="CB3">
+        <v>364850</v>
+      </c>
+      <c r="CC3">
+        <v>47857</v>
+      </c>
+      <c r="CD3">
+        <v>6678</v>
+      </c>
+      <c r="CE3">
+        <v>5852</v>
+      </c>
+      <c r="CF3">
+        <v>50998</v>
+      </c>
+      <c r="CG3">
+        <v>15227</v>
+      </c>
+      <c r="CH3">
+        <v>24725</v>
+      </c>
+      <c r="CI3">
+        <v>66485</v>
+      </c>
+      <c r="CJ3">
+        <v>55053</v>
+      </c>
+      <c r="CK3">
+        <v>74126</v>
+      </c>
+      <c r="CL3">
+        <v>63584</v>
+      </c>
+      <c r="CM3">
+        <v>0</v>
+      </c>
+      <c r="CN3">
+        <v>0</v>
+      </c>
+      <c r="CO3">
+        <v>59010</v>
+      </c>
+      <c r="CP3">
+        <v>714468</v>
+      </c>
+      <c r="CQ3">
+        <v>0</v>
+      </c>
+      <c r="CR3">
+        <v>0</v>
+      </c>
+      <c r="CS3">
+        <v>0</v>
+      </c>
+      <c r="CT3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:98">
+      <c r="A4" t="s">
+        <v>193</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4">
+        <v>91584000.0</v>
+      </c>
+      <c r="AA4">
+        <v>39927000.0</v>
+      </c>
+      <c r="AB4">
+        <v>-16113000.0</v>
+      </c>
+      <c r="AC4">
+        <v>-20725000.0</v>
+      </c>
+      <c r="AD4">
+        <v>34047000.0</v>
+      </c>
+      <c r="AE4">
+        <v>67736000.0</v>
+      </c>
+      <c r="AF4">
+        <v>-23476000.0</v>
+      </c>
+      <c r="AG4">
+        <v>63506000.0</v>
+      </c>
+      <c r="AH4">
+        <v>4592000.0</v>
+      </c>
+      <c r="AI4">
+        <v>-13284000.0</v>
+      </c>
+      <c r="AJ4">
+        <v>35897000.0</v>
+      </c>
+      <c r="AK4">
+        <v>-20230000.0</v>
+      </c>
+      <c r="AL4">
+        <v>-30990000.0</v>
+      </c>
+      <c r="AM4">
+        <v>18573000.0</v>
+      </c>
+      <c r="AN4">
+        <v>-486000.0</v>
+      </c>
+      <c r="AO4">
+        <v>25690000.0</v>
+      </c>
+      <c r="AP4">
+        <v>-486000.0</v>
+      </c>
+      <c r="AQ4">
+        <v>4870000.0</v>
+      </c>
+      <c r="AR4">
+        <v>-26816000.0</v>
+      </c>
+      <c r="AS4">
+        <v>9592000.0</v>
+      </c>
+      <c r="AT4">
+        <v>3545000.0</v>
+      </c>
+      <c r="AU4">
+        <v>-22970000.0</v>
+      </c>
+      <c r="AV4">
+        <v>-10540000.0</v>
+      </c>
+      <c r="AW4">
+        <v>18369000.0</v>
+      </c>
+      <c r="AX4">
+        <v>5718000.0</v>
+      </c>
+      <c r="AY4">
+        <v>24095000.0</v>
+      </c>
+      <c r="AZ4">
+        <v>-15523000.0</v>
+      </c>
+      <c r="BA4">
+        <v>-26084000.0</v>
+      </c>
+      <c r="BB4">
+        <v>-13693000.0</v>
+      </c>
+      <c r="BC4">
+        <v>-24017000.0</v>
+      </c>
+      <c r="BD4">
+        <v>-18096000.0</v>
+      </c>
+      <c r="BE4">
+        <v>16167000.0</v>
+      </c>
+      <c r="BF4">
+        <v>-7416000.0</v>
+      </c>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
+      <c r="CT4"/>
+    </row>
+    <row r="5" spans="1:98">
+      <c r="A5" t="s">
+        <v>194</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5">
+        <v>1754000.0</v>
+      </c>
+      <c r="AA5">
+        <v>389000.0</v>
+      </c>
+      <c r="AB5">
+        <v>690000.0</v>
+      </c>
+      <c r="AC5">
+        <v>-3062000.0</v>
+      </c>
+      <c r="AD5">
+        <v>1153000.0</v>
+      </c>
+      <c r="AE5">
+        <v>-1387000.0</v>
+      </c>
+      <c r="AF5">
+        <v>-813000.0</v>
+      </c>
+      <c r="AG5">
+        <v>-1957000.0</v>
+      </c>
+      <c r="AH5">
+        <v>-1506000.0</v>
+      </c>
+      <c r="AI5">
+        <v>7671000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-3909000.0</v>
+      </c>
+      <c r="AK5">
+        <v>-3463000.0</v>
+      </c>
+      <c r="AL5">
+        <v>1064000.0</v>
+      </c>
+      <c r="AM5">
+        <v>6060000.0</v>
+      </c>
+      <c r="AN5">
+        <v>-586000.0</v>
+      </c>
+      <c r="AO5">
+        <v>-3626000.0</v>
+      </c>
+      <c r="AP5">
+        <v>575000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-9700000.0</v>
+      </c>
+      <c r="AR5">
+        <v>-1946000.0</v>
+      </c>
+      <c r="AS5">
+        <v>2631000.0</v>
+      </c>
+      <c r="AT5">
+        <v>-1974000.0</v>
+      </c>
+      <c r="AU5">
+        <v>2904000.0</v>
+      </c>
+      <c r="AV5">
+        <v>-8928000.0</v>
+      </c>
+      <c r="AW5">
+        <v>-3062000.0</v>
+      </c>
+      <c r="AX5">
+        <v>6774000.0</v>
+      </c>
+      <c r="AY5">
+        <v>3150000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>1269000.0</v>
+      </c>
+      <c r="BA5">
+        <v>-14000.0</v>
+      </c>
+      <c r="BB5">
+        <v>1362000.0</v>
+      </c>
+      <c r="BC5">
+        <v>-160000.0</v>
+      </c>
+      <c r="BD5">
+        <v>1853000.0</v>
+      </c>
+      <c r="BE5">
+        <v>-1879000.0</v>
+      </c>
+      <c r="BF5">
+        <v>473000.0</v>
+      </c>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5"/>
+      <c r="CR5"/>
+      <c r="CS5"/>
+      <c r="CT5"/>
+    </row>
+    <row r="6" spans="1:98">
+      <c r="A6" t="s">
+        <v>195</v>
+      </c>
+      <c r="B6">
+        <v>-45989000.0</v>
+      </c>
+      <c r="C6">
+        <v>-2450000.0</v>
+      </c>
+      <c r="D6">
+        <v>-24941000.0</v>
+      </c>
+      <c r="E6">
+        <v>-24782000.0</v>
+      </c>
+      <c r="F6">
+        <v>-12491000.0</v>
+      </c>
+      <c r="G6">
+        <v>49078000.0</v>
+      </c>
+      <c r="H6">
+        <v>4771000.0</v>
+      </c>
+      <c r="I6">
+        <v>-3415000.0</v>
+      </c>
+      <c r="J6">
+        <v>-9283000.0</v>
+      </c>
+      <c r="K6">
+        <v>53636000.0</v>
+      </c>
+      <c r="L6">
+        <v>-10757000.0</v>
+      </c>
+      <c r="M6">
+        <v>-8477000.0</v>
+      </c>
+      <c r="N6">
+        <v>-36176000.0</v>
+      </c>
+      <c r="O6">
+        <v>-11194000.0</v>
+      </c>
+      <c r="P6">
+        <v>-199897000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-110588000.0</v>
+      </c>
+      <c r="R6">
+        <v>-92724000.0</v>
+      </c>
+      <c r="S6">
+        <v>-27272000.0</v>
+      </c>
+      <c r="T6">
+        <v>93031000.0</v>
+      </c>
+      <c r="U6">
+        <v>26437000.0</v>
+      </c>
+      <c r="V6">
+        <v>45756000.0</v>
+      </c>
+      <c r="W6">
+        <v>15879000.0</v>
+      </c>
+      <c r="X6">
+        <v>121799000.0</v>
+      </c>
+      <c r="Y6">
+        <v>37732000.0</v>
+      </c>
+      <c r="Z6">
+        <v>91584000.0</v>
+      </c>
+      <c r="AA6">
+        <v>39927000.0</v>
+      </c>
+      <c r="AB6">
+        <v>-16113000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-20725000.0</v>
+      </c>
+      <c r="AD6">
+        <v>34047000.0</v>
+      </c>
+      <c r="AE6">
+        <v>67736000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-23476000.0</v>
+      </c>
+      <c r="AG6">
+        <v>63506000.0</v>
+      </c>
+      <c r="AH6">
+        <v>4592000.0</v>
+      </c>
+      <c r="AI6">
+        <v>-13284000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>35897000.0</v>
+      </c>
+      <c r="AK6">
+        <v>-20230000.0</v>
+      </c>
+      <c r="AL6">
+        <v>-30990000.0</v>
+      </c>
+      <c r="AM6">
+        <v>18573000.0</v>
+      </c>
+      <c r="AN6">
+        <v>-486000.0</v>
+      </c>
+      <c r="AO6">
+        <v>25690000.0</v>
+      </c>
+      <c r="AP6">
+        <v>-486000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>4870000.0</v>
+      </c>
+      <c r="AR6">
+        <v>-26816000.0</v>
+      </c>
+      <c r="AS6">
+        <v>9592000.0</v>
+      </c>
+      <c r="AT6">
+        <v>3545000.0</v>
+      </c>
+      <c r="AU6">
+        <v>-22970000.0</v>
+      </c>
+      <c r="AV6">
+        <v>-10540000.0</v>
+      </c>
+      <c r="AW6">
+        <v>18369000.0</v>
+      </c>
+      <c r="AX6">
+        <v>5718000.0</v>
+      </c>
+      <c r="AY6">
+        <v>24095000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-15523000.0</v>
+      </c>
+      <c r="BA6">
+        <v>-26084000.0</v>
+      </c>
+      <c r="BB6">
+        <v>-13693000.0</v>
+      </c>
+      <c r="BC6">
+        <v>-24017000.0</v>
+      </c>
+      <c r="BD6">
+        <v>-18096000.0</v>
+      </c>
+      <c r="BE6">
+        <v>16167000.0</v>
+      </c>
+      <c r="BF6">
+        <v>-7416000.0</v>
+      </c>
+      <c r="BG6">
+        <v>40927000.0</v>
+      </c>
+      <c r="BH6">
+        <v>14616000.0</v>
+      </c>
+      <c r="BI6">
+        <v>16039000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>-18982000.0</v>
+      </c>
+      <c r="BK6">
+        <v>6458000.0</v>
+      </c>
+      <c r="BL6">
+        <v>30864000.0</v>
+      </c>
+      <c r="BM6">
+        <v>10350000.0</v>
+      </c>
+      <c r="BN6">
+        <v>5802000.0</v>
+      </c>
+      <c r="BO6">
+        <v>-15052000.0</v>
+      </c>
+      <c r="BP6">
+        <v>12849000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>-5228000.0</v>
+      </c>
+      <c r="BR6">
+        <v>4315000.0</v>
+      </c>
+      <c r="BS6">
+        <v>1574000.0</v>
+      </c>
+      <c r="BT6">
+        <v>-5971000.0</v>
+      </c>
+      <c r="BU6">
+        <v>-14490000.0</v>
+      </c>
+      <c r="BV6">
+        <v>16979000.0</v>
+      </c>
+      <c r="BW6">
+        <v>-3173055.0</v>
+      </c>
+      <c r="BX6">
+        <v>4493000.0</v>
+      </c>
+      <c r="BY6">
+        <v>-9947000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>6543775.0</v>
+      </c>
+      <c r="CA6">
+        <v>3059555.0</v>
+      </c>
+      <c r="CB6">
+        <v>1552013.0</v>
+      </c>
+      <c r="CC6">
+        <v>2203120.0</v>
+      </c>
+      <c r="CD6">
+        <v>66087.0</v>
+      </c>
+      <c r="CE6">
+        <v>-8437859.0</v>
+      </c>
+      <c r="CF6">
+        <v>219497.0</v>
+      </c>
+      <c r="CG6">
+        <v>9031631.0</v>
+      </c>
+      <c r="CH6">
+        <v>1764979.0</v>
+      </c>
+      <c r="CI6">
+        <v>-8660363.0</v>
+      </c>
+      <c r="CJ6">
+        <v>4059398.0</v>
+      </c>
+      <c r="CK6">
+        <v>-553789.0</v>
+      </c>
+      <c r="CL6">
+        <v>2689286.0</v>
+      </c>
+      <c r="CM6"/>
+      <c r="CN6"/>
+      <c r="CO6">
+        <v>-1400031.0</v>
+      </c>
+      <c r="CP6">
+        <v>-4387723.0</v>
+      </c>
+      <c r="CQ6"/>
+      <c r="CR6"/>
+      <c r="CS6"/>
+      <c r="CT6"/>
+    </row>
+    <row r="7" spans="1:98">
+      <c r="A7" t="s">
+        <v>196</v>
+      </c>
+      <c r="B7">
+        <v>1016999.0</v>
+      </c>
+      <c r="C7">
+        <v>-5337000.0</v>
+      </c>
+      <c r="D7">
+        <v>372000.0</v>
+      </c>
+      <c r="E7">
+        <v>-2513000.0</v>
+      </c>
+      <c r="F7">
+        <v>-1412000.0</v>
+      </c>
+      <c r="G7">
+        <v>723000.0</v>
+      </c>
+      <c r="H7">
+        <v>1990000.0</v>
+      </c>
+      <c r="I7">
+        <v>1895000.0</v>
+      </c>
+      <c r="J7">
+        <v>1977000.0</v>
+      </c>
+      <c r="K7">
+        <v>790000.0</v>
+      </c>
+      <c r="L7">
+        <v>-2103000.0</v>
+      </c>
+      <c r="M7">
+        <v>-4558000.0</v>
+      </c>
+      <c r="N7">
+        <v>1833000.0</v>
+      </c>
+      <c r="O7">
+        <v>-933000.0</v>
+      </c>
+      <c r="P7">
+        <v>1126000.0</v>
+      </c>
+      <c r="Q7">
+        <v>2331000.0</v>
+      </c>
+      <c r="R7">
+        <v>-1462000.0</v>
+      </c>
+      <c r="S7">
+        <v>-2098000.0</v>
+      </c>
+      <c r="T7">
+        <v>-48000.0</v>
+      </c>
+      <c r="U7">
+        <v>-3538000.0</v>
+      </c>
+      <c r="V7">
+        <v>1449000.0</v>
+      </c>
+      <c r="W7">
+        <v>6111000.0</v>
+      </c>
+      <c r="X7">
+        <v>1830000.0</v>
+      </c>
+      <c r="Y7">
+        <v>-6805000.0</v>
+      </c>
+      <c r="Z7">
+        <v>481000.0</v>
+      </c>
+      <c r="AA7">
+        <v>1008000.0</v>
+      </c>
+      <c r="AB7">
+        <v>79000.0</v>
+      </c>
+      <c r="AC7">
+        <v>-2329000.0</v>
+      </c>
+      <c r="AD7">
+        <v>2332000.0</v>
+      </c>
+      <c r="AE7">
+        <v>339000.0</v>
+      </c>
+      <c r="AF7">
+        <v>307000.0</v>
+      </c>
+      <c r="AG7">
+        <v>-1001000.0</v>
+      </c>
+      <c r="AH7">
+        <v>627000.0</v>
+      </c>
+      <c r="AI7">
+        <v>3081000.0</v>
+      </c>
+      <c r="AJ7">
+        <v>796000.0</v>
+      </c>
+      <c r="AK7">
+        <v>-3348000.0</v>
+      </c>
+      <c r="AL7">
+        <v>300000.0</v>
+      </c>
+      <c r="AM7">
+        <v>-745000.0</v>
+      </c>
+      <c r="AN7">
+        <v>-1305000.0</v>
+      </c>
+      <c r="AO7">
+        <v>4444000.0</v>
+      </c>
+      <c r="AP7">
+        <v>-4107000.0</v>
+      </c>
+      <c r="AQ7">
+        <v>4683000.0</v>
+      </c>
+      <c r="AR7">
+        <v>-1420000.0</v>
+      </c>
+      <c r="AS7">
+        <v>538000.0</v>
+      </c>
+      <c r="AT7">
+        <v>-3123000.0</v>
+      </c>
+      <c r="AU7">
+        <v>3930000.0</v>
+      </c>
+      <c r="AV7">
+        <v>-10126000.0</v>
+      </c>
+      <c r="AW7">
+        <v>-1441000.0</v>
+      </c>
+      <c r="AX7">
+        <v>5749000.0</v>
+      </c>
+      <c r="AY7">
+        <v>2480000.0</v>
+      </c>
+      <c r="AZ7">
+        <v>-109000.0</v>
+      </c>
+      <c r="BA7">
+        <v>294000.0</v>
+      </c>
+      <c r="BB7">
+        <v>-5000.0</v>
+      </c>
+      <c r="BC7">
+        <v>2144000.0</v>
+      </c>
+      <c r="BD7">
+        <v>755000.0</v>
+      </c>
+      <c r="BE7">
+        <v>-571000.0</v>
+      </c>
+      <c r="BF7">
+        <v>-316000.0</v>
+      </c>
+      <c r="BG7">
+        <v>2684000.0</v>
+      </c>
+      <c r="BH7">
+        <v>-229000.0</v>
+      </c>
+      <c r="BI7">
+        <v>33000.0</v>
+      </c>
+      <c r="BJ7">
+        <v>-1759000.0</v>
+      </c>
+      <c r="BK7">
+        <v>-742000.0</v>
+      </c>
+      <c r="BL7">
+        <v>-75000.0</v>
+      </c>
+      <c r="BM7">
+        <v>124000.0</v>
+      </c>
+      <c r="BN7">
+        <v>210000.0</v>
+      </c>
+      <c r="BO7">
+        <v>-1899000.0</v>
+      </c>
+      <c r="BP7">
+        <v>760000.0</v>
+      </c>
+      <c r="BQ7">
+        <v>-1357000.0</v>
+      </c>
+      <c r="BR7">
+        <v>-1017000.0</v>
+      </c>
+      <c r="BS7">
+        <v>1873000.0</v>
+      </c>
+      <c r="BT7">
+        <v>-677000.0</v>
+      </c>
+      <c r="BU7">
+        <v>-800000.0</v>
+      </c>
+      <c r="BV7">
+        <v>-241000.0</v>
+      </c>
+      <c r="BW7">
+        <v>-1256531.0</v>
+      </c>
+      <c r="BX7">
+        <v>14000.0</v>
+      </c>
+      <c r="BY7">
+        <v>431769.0</v>
+      </c>
+      <c r="BZ7">
+        <v>-795000.0</v>
+      </c>
+      <c r="CA7">
+        <v>-13900000.0</v>
+      </c>
+      <c r="CB7">
+        <v>288042.0</v>
+      </c>
+      <c r="CC7">
+        <v>-268520.0</v>
+      </c>
+      <c r="CD7">
+        <v>711310.0</v>
+      </c>
+      <c r="CE7">
+        <v>-554018.0</v>
+      </c>
+      <c r="CF7">
+        <v>451879.0</v>
+      </c>
+      <c r="CG7">
+        <v>115838.0</v>
+      </c>
+      <c r="CH7">
+        <v>102403.0</v>
+      </c>
+      <c r="CI7">
+        <v>-333048.0</v>
+      </c>
+      <c r="CJ7">
+        <v>167558.0</v>
+      </c>
+      <c r="CK7">
+        <v>2287547.0</v>
+      </c>
+      <c r="CL7">
+        <v>-2518125.0</v>
+      </c>
+      <c r="CM7"/>
+      <c r="CN7"/>
+      <c r="CO7">
+        <v>135052.0</v>
+      </c>
+      <c r="CP7">
+        <v>-16326.0</v>
+      </c>
+      <c r="CQ7"/>
+      <c r="CR7"/>
+      <c r="CS7"/>
+      <c r="CT7"/>
+    </row>
+    <row r="8" spans="1:98">
+      <c r="A8" t="s">
+        <v>197</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
+      <c r="CT8"/>
+    </row>
+    <row r="9" spans="1:98">
+      <c r="A9" t="s">
+        <v>198</v>
+      </c>
+      <c r="B9">
+        <v>-1429000.0</v>
+      </c>
+      <c r="C9">
+        <v>-1461000.0</v>
+      </c>
+      <c r="D9">
+        <v>550000.0</v>
+      </c>
+      <c r="E9">
+        <v>-2641000.0</v>
+      </c>
+      <c r="F9">
+        <v>590000.0</v>
+      </c>
+      <c r="G9">
+        <v>-274000.0</v>
+      </c>
+      <c r="H9">
+        <v>-165000.0</v>
+      </c>
+      <c r="I9">
+        <v>988000.0</v>
+      </c>
+      <c r="J9">
+        <v>1836000.0</v>
+      </c>
+      <c r="K9">
+        <v>783000.0</v>
+      </c>
+      <c r="L9">
+        <v>-2827000.0</v>
+      </c>
+      <c r="M9">
+        <v>-3106000.0</v>
+      </c>
+      <c r="N9">
+        <v>195000.0</v>
+      </c>
+      <c r="O9">
+        <v>-953000.0</v>
+      </c>
+      <c r="P9">
+        <v>-1451000.0</v>
+      </c>
+      <c r="Q9">
+        <v>4120000.0</v>
+      </c>
+      <c r="R9">
+        <v>-2443000.0</v>
+      </c>
+      <c r="S9">
+        <v>-99000.0</v>
+      </c>
+      <c r="T9">
+        <v>733000.0</v>
+      </c>
+      <c r="U9">
+        <v>-1011000.0</v>
+      </c>
+      <c r="V9">
+        <v>-682000.0</v>
+      </c>
+      <c r="W9">
+        <v>2593000.0</v>
+      </c>
+      <c r="X9">
+        <v>3974000.0</v>
+      </c>
+      <c r="Y9">
+        <v>-10196000.0</v>
+      </c>
+      <c r="Z9">
+        <v>1754000.0</v>
+      </c>
+      <c r="AA9">
+        <v>287000.0</v>
+      </c>
+      <c r="AB9">
+        <v>961000.0</v>
+      </c>
+      <c r="AC9">
+        <v>-2582000.0</v>
+      </c>
+      <c r="AD9">
+        <v>1153000.0</v>
+      </c>
+      <c r="AE9">
+        <v>-601000.0</v>
+      </c>
+      <c r="AF9">
+        <v>-159000.0</v>
+      </c>
+      <c r="AG9">
+        <v>-1939000.0</v>
+      </c>
+      <c r="AH9">
+        <v>1042000.0</v>
+      </c>
+      <c r="AI9">
+        <v>2412000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>323000.0</v>
+      </c>
+      <c r="AK9">
+        <v>-3852000.0</v>
+      </c>
+      <c r="AL9">
+        <v>1058000.0</v>
+      </c>
+      <c r="AM9">
+        <v>-1621000.0</v>
+      </c>
+      <c r="AN9">
+        <v>-1304000.0</v>
+      </c>
+      <c r="AO9">
+        <v>3910000.0</v>
+      </c>
+      <c r="AP9">
+        <v>-392000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>1577000.0</v>
+      </c>
+      <c r="AR9">
+        <v>-2119000.0</v>
+      </c>
+      <c r="AS9">
+        <v>1677000.0</v>
+      </c>
+      <c r="AT9">
+        <v>-2143000.0</v>
+      </c>
+      <c r="AU9">
+        <v>2481000.0</v>
+      </c>
+      <c r="AV9">
+        <v>-8667000.0</v>
+      </c>
+      <c r="AW9">
+        <v>-3100000.0</v>
+      </c>
+      <c r="AX9">
+        <v>6357000.0</v>
+      </c>
+      <c r="AY9">
+        <v>823000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>-221000.0</v>
+      </c>
+      <c r="BA9">
+        <v>-104000.0</v>
+      </c>
+      <c r="BB9">
+        <v>998000.0</v>
+      </c>
+      <c r="BC9">
+        <v>1299000.0</v>
+      </c>
+      <c r="BD9">
+        <v>1583000.0</v>
+      </c>
+      <c r="BE9">
+        <v>-1558000.0</v>
+      </c>
+      <c r="BF9">
+        <v>-473000.0</v>
+      </c>
+      <c r="BG9">
+        <v>2088000.0</v>
+      </c>
+      <c r="BH9">
+        <v>-238000.0</v>
+      </c>
+      <c r="BI9">
+        <v>-613000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>-57000.0</v>
+      </c>
+      <c r="BK9">
+        <v>1843000.0</v>
+      </c>
+      <c r="BL9">
+        <v>-199000.0</v>
+      </c>
+      <c r="BM9">
+        <v>-87000.0</v>
+      </c>
+      <c r="BN9">
+        <v>-562000.0</v>
+      </c>
+      <c r="BO9">
+        <v>-822000.0</v>
+      </c>
+      <c r="BP9">
+        <v>-764000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>-1639000.0</v>
+      </c>
+      <c r="BR9">
+        <v>-588000.0</v>
+      </c>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9"/>
+      <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9"/>
+      <c r="CQ9"/>
+      <c r="CR9"/>
+      <c r="CS9"/>
+      <c r="CT9"/>
+    </row>
+    <row r="10" spans="1:98">
+      <c r="A10" t="s">
+        <v>199</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10">
+        <v>0.0</v>
+      </c>
+      <c r="AG10">
+        <v>0.0</v>
+      </c>
+      <c r="AH10">
+        <v>16000.0</v>
+      </c>
+      <c r="AI10">
+        <v>0.0</v>
+      </c>
+      <c r="AJ10">
+        <v>0.0</v>
+      </c>
+      <c r="AK10">
+        <v>0.0</v>
+      </c>
+      <c r="AL10">
+        <v>0.0</v>
+      </c>
+      <c r="AM10">
+        <v>1821000.0</v>
+      </c>
+      <c r="AN10">
+        <v>3998000.0</v>
+      </c>
+      <c r="AO10">
+        <v>3998000.0</v>
+      </c>
+      <c r="AP10">
+        <v>2004000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>4440000.0</v>
+      </c>
+      <c r="AR10">
+        <v>4192000.0</v>
+      </c>
+      <c r="AS10">
+        <v>3627000.0</v>
+      </c>
+      <c r="AT10">
+        <v>2584000.0</v>
+      </c>
+      <c r="AU10">
+        <v>14176000.0</v>
+      </c>
+      <c r="AV10">
+        <v>14496000.0</v>
+      </c>
+      <c r="AW10">
+        <v>1303000.0</v>
+      </c>
+      <c r="AX10">
+        <v>0.0</v>
+      </c>
+      <c r="AY10">
+        <v>0.0</v>
+      </c>
+      <c r="AZ10">
+        <v>0.0</v>
+      </c>
+      <c r="BA10">
+        <v>1265000.0</v>
+      </c>
+      <c r="BB10">
+        <v>0.0</v>
+      </c>
+      <c r="BC10">
+        <v>3396000.0</v>
+      </c>
+      <c r="BD10">
+        <v>531000.0</v>
+      </c>
+      <c r="BE10">
+        <v>1582000.0</v>
+      </c>
+      <c r="BF10">
+        <v>654000.0</v>
+      </c>
+      <c r="BG10">
+        <v>3059000.0</v>
+      </c>
+      <c r="BH10">
+        <v>2462000.0</v>
+      </c>
+      <c r="BI10">
+        <v>1648000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>787000.0</v>
+      </c>
+      <c r="BK10">
+        <v>2994000.0</v>
+      </c>
+      <c r="BL10"/>
+      <c r="BM10">
+        <v>624000.0</v>
+      </c>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10"/>
+      <c r="CI10"/>
+      <c r="CJ10"/>
+      <c r="CK10"/>
+      <c r="CL10"/>
+      <c r="CM10"/>
+      <c r="CN10"/>
+      <c r="CO10"/>
+      <c r="CP10"/>
+      <c r="CQ10"/>
+      <c r="CR10"/>
+      <c r="CS10"/>
+      <c r="CT10"/>
+    </row>
+    <row r="11" spans="1:98">
+      <c r="A11" t="s">
+        <v>200</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
+      <c r="Q11">
+        <v>0.0</v>
+      </c>
+      <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
+        <v>0.0</v>
+      </c>
+      <c r="U11">
+        <v>0.0</v>
+      </c>
+      <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
+        <v>0.0</v>
+      </c>
+      <c r="Y11">
+        <v>0.0</v>
+      </c>
+      <c r="Z11">
+        <v>-1273000.0</v>
+      </c>
+      <c r="AA11">
+        <v>676000.0</v>
+      </c>
+      <c r="AB11">
+        <v>-882000.0</v>
+      </c>
+      <c r="AC11">
+        <v>253000.0</v>
+      </c>
+      <c r="AD11">
+        <v>1179000.0</v>
+      </c>
+      <c r="AE11">
+        <v>940000.0</v>
+      </c>
+      <c r="AF11">
+        <v>466000.0</v>
+      </c>
+      <c r="AG11">
+        <v>938000.0</v>
+      </c>
+      <c r="AH11">
+        <v>-415000.0</v>
+      </c>
+      <c r="AI11">
+        <v>669000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>473000.0</v>
+      </c>
+      <c r="AK11">
+        <v>504000.0</v>
+      </c>
+      <c r="AL11">
+        <v>-758000.0</v>
+      </c>
+      <c r="AM11">
+        <v>876000.0</v>
+      </c>
+      <c r="AN11">
+        <v>-1000.0</v>
+      </c>
+      <c r="AO11">
+        <v>534000.0</v>
+      </c>
+      <c r="AP11">
+        <v>-3715000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>3106000.0</v>
+      </c>
+      <c r="AR11">
+        <v>699000.0</v>
+      </c>
+      <c r="AS11">
+        <v>-1139000.0</v>
+      </c>
+      <c r="AT11">
+        <v>-980000.0</v>
+      </c>
+      <c r="AU11">
+        <v>1449000.0</v>
+      </c>
+      <c r="AV11">
+        <v>-1460000.0</v>
+      </c>
+      <c r="AW11">
+        <v>1660000.0</v>
+      </c>
+      <c r="AX11">
+        <v>-608000.0</v>
+      </c>
+      <c r="AY11">
+        <v>1657000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>112000.0</v>
+      </c>
+      <c r="BA11">
+        <v>355000.0</v>
+      </c>
+      <c r="BB11">
+        <v>-960000.0</v>
+      </c>
+      <c r="BC11">
+        <v>846000.0</v>
+      </c>
+      <c r="BD11">
+        <v>-828000.0</v>
+      </c>
+      <c r="BE11">
+        <v>987000.0</v>
+      </c>
+      <c r="BF11">
+        <v>157000.0</v>
+      </c>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11"/>
+      <c r="CN11"/>
+      <c r="CO11"/>
+      <c r="CP11"/>
+      <c r="CQ11"/>
+      <c r="CR11"/>
+      <c r="CS11"/>
+      <c r="CT11"/>
+    </row>
+    <row r="12" spans="1:98">
+      <c r="A12" t="s">
+        <v>201</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
+        <v>451000.0</v>
+      </c>
+      <c r="N12">
+        <v>451000.0</v>
+      </c>
+      <c r="O12">
+        <v>-527000.0</v>
+      </c>
+      <c r="P12">
+        <v>568000.0</v>
+      </c>
+      <c r="Q12">
+        <v>3000.0</v>
+      </c>
+      <c r="R12">
+        <v>-125000.0</v>
+      </c>
+      <c r="S12">
+        <v>998000.0</v>
+      </c>
+      <c r="T12">
+        <v>-39000.0</v>
+      </c>
+      <c r="U12">
+        <v>470000.0</v>
+      </c>
+      <c r="V12">
+        <v>470000.0</v>
+      </c>
+      <c r="W12">
+        <v>-368000.0</v>
+      </c>
+      <c r="X12">
+        <v>2591000.0</v>
+      </c>
+      <c r="Y12">
+        <v>2055000.0</v>
+      </c>
+      <c r="Z12">
+        <v>1446000.0</v>
+      </c>
+      <c r="AA12">
+        <v>377000.0</v>
+      </c>
+      <c r="AB12">
+        <v>1538000.0</v>
+      </c>
+      <c r="AC12">
+        <v>342000.0</v>
+      </c>
+      <c r="AD12">
+        <v>1024000.0</v>
+      </c>
+      <c r="AE12">
+        <v>3460000.0</v>
+      </c>
+      <c r="AF12">
+        <v>597000.0</v>
+      </c>
+      <c r="AG12">
+        <v>479000.0</v>
+      </c>
+      <c r="AH12">
+        <v>2636000.0</v>
+      </c>
+      <c r="AI12">
+        <v>-1476000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>6452000.0</v>
+      </c>
+      <c r="AK12">
+        <v>369000.0</v>
+      </c>
+      <c r="AL12">
+        <v>-895000.0</v>
+      </c>
+      <c r="AM12">
+        <v>-9301000.0</v>
+      </c>
+      <c r="AN12">
+        <v>505000.0</v>
+      </c>
+      <c r="AO12">
+        <v>1126000.0</v>
+      </c>
+      <c r="AP12">
+        <v>1106000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>-825000.0</v>
+      </c>
+      <c r="AR12">
+        <v>560000.0</v>
+      </c>
+      <c r="AS12">
+        <v>279000.0</v>
+      </c>
+      <c r="AT12">
+        <v>2772000.0</v>
+      </c>
+      <c r="AU12">
+        <v>2056000.0</v>
+      </c>
+      <c r="AV12">
+        <v>18849000.0</v>
+      </c>
+      <c r="AW12">
+        <v>6793000.0</v>
+      </c>
+      <c r="AX12">
+        <v>-12567000.0</v>
+      </c>
+      <c r="AY12">
+        <v>-8224000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>-2616000.0</v>
+      </c>
+      <c r="BA12">
+        <v>1447000.0</v>
+      </c>
+      <c r="BB12">
+        <v>63000.0</v>
+      </c>
+      <c r="BC12">
+        <v>1466000.0</v>
+      </c>
+      <c r="BD12">
+        <v>-866000.0</v>
+      </c>
+      <c r="BE12">
+        <v>2854000.0</v>
+      </c>
+      <c r="BF12">
+        <v>2250000.0</v>
+      </c>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12"/>
+      <c r="CS12"/>
+      <c r="CT12"/>
+    </row>
+    <row r="13" spans="1:98">
+      <c r="A13" t="s">
+        <v>202</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
+        <v>-1452000.0</v>
+      </c>
+      <c r="N13">
+        <v>-1452000.0</v>
+      </c>
+      <c r="O13">
+        <v>20000.0</v>
+      </c>
+      <c r="P13">
+        <v>2577000.0</v>
+      </c>
+      <c r="Q13">
+        <v>-1789000.0</v>
+      </c>
+      <c r="R13">
+        <v>981000.0</v>
+      </c>
+      <c r="S13">
+        <v>-1999000.0</v>
+      </c>
+      <c r="T13">
+        <v>-781000.0</v>
+      </c>
+      <c r="U13">
+        <v>-2527000.0</v>
+      </c>
+      <c r="V13">
+        <v>2131000.0</v>
+      </c>
+      <c r="W13">
+        <v>3518000.0</v>
+      </c>
+      <c r="X13">
+        <v>-2144000.0</v>
+      </c>
+      <c r="Y13">
+        <v>3390000.0</v>
+      </c>
+      <c r="Z13">
+        <v>-1273000.0</v>
+      </c>
+      <c r="AA13">
+        <v>721000.0</v>
+      </c>
+      <c r="AB13">
+        <v>-882000.0</v>
+      </c>
+      <c r="AC13">
+        <v>253000.0</v>
+      </c>
+      <c r="AD13">
+        <v>1179000.0</v>
+      </c>
+      <c r="AE13">
+        <v>940000.0</v>
+      </c>
+      <c r="AF13">
+        <v>466000.0</v>
+      </c>
+      <c r="AG13">
+        <v>938000.0</v>
+      </c>
+      <c r="AH13">
+        <v>-415000.0</v>
+      </c>
+      <c r="AI13">
+        <v>888000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>473000.0</v>
+      </c>
+      <c r="AK13">
+        <v>504000.0</v>
+      </c>
+      <c r="AL13">
+        <v>-758000.0</v>
+      </c>
+      <c r="AM13">
+        <v>-2306000.0</v>
+      </c>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13">
+        <v>1686000.0</v>
+      </c>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13">
+        <v>1042000.0</v>
+      </c>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+    </row>
+    <row r="14" spans="1:98">
+      <c r="A14" t="s">
+        <v>203</v>
+      </c>
+      <c r="B14">
+        <v>113000.0</v>
+      </c>
+      <c r="C14">
+        <v>-292000.0</v>
+      </c>
+      <c r="D14">
+        <v>123000.0</v>
+      </c>
+      <c r="E14">
+        <v>124000.0</v>
+      </c>
+      <c r="F14">
+        <v>148000.0</v>
+      </c>
+      <c r="G14">
+        <v>143000.0</v>
+      </c>
+      <c r="H14">
+        <v>142000.0</v>
+      </c>
+      <c r="I14">
+        <v>143000.0</v>
+      </c>
+      <c r="J14">
+        <v>143000.0</v>
+      </c>
+      <c r="K14">
+        <v>145000.0</v>
+      </c>
+      <c r="L14">
+        <v>144000.0</v>
+      </c>
+      <c r="M14">
+        <v>144000.0</v>
+      </c>
+      <c r="N14">
+        <v>31000.0</v>
+      </c>
+      <c r="O14">
+        <v>159000.0</v>
+      </c>
+      <c r="P14">
+        <v>160000.0</v>
+      </c>
+      <c r="Q14">
+        <v>162000.0</v>
+      </c>
+      <c r="R14">
+        <v>165000.0</v>
+      </c>
+      <c r="S14">
+        <v>170000.0</v>
+      </c>
+      <c r="T14">
+        <v>172000.0</v>
+      </c>
+      <c r="U14">
+        <v>172000.0</v>
+      </c>
+      <c r="V14">
+        <v>173000.0</v>
+      </c>
+      <c r="W14">
+        <v>152000.0</v>
+      </c>
+      <c r="X14">
+        <v>191000.0</v>
+      </c>
+      <c r="Y14">
+        <v>124000.0</v>
+      </c>
+      <c r="Z14">
+        <v>119000.0</v>
+      </c>
+      <c r="AA14">
+        <v>110000.0</v>
+      </c>
+      <c r="AB14">
+        <v>144000.0</v>
+      </c>
+      <c r="AC14">
+        <v>104000.0</v>
+      </c>
+      <c r="AD14">
+        <v>98000.0</v>
+      </c>
+      <c r="AE14">
+        <v>98000.0</v>
+      </c>
+      <c r="AF14">
+        <v>97000.0</v>
+      </c>
+      <c r="AG14">
+        <v>94000.0</v>
+      </c>
+      <c r="AH14">
+        <v>91000.0</v>
+      </c>
+      <c r="AI14">
+        <v>91000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>85000.0</v>
+      </c>
+      <c r="AK14">
+        <v>75000.0</v>
+      </c>
+      <c r="AL14">
+        <v>69000.0</v>
+      </c>
+      <c r="AM14">
+        <v>89000.0</v>
+      </c>
+      <c r="AN14">
+        <v>27000.0</v>
+      </c>
+      <c r="AO14">
+        <v>76000.0</v>
+      </c>
+      <c r="AP14">
+        <v>78000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>12000.0</v>
+      </c>
+      <c r="AR14">
+        <v>82000.0</v>
+      </c>
+      <c r="AS14">
+        <v>78000.0</v>
+      </c>
+      <c r="AT14">
+        <v>79000.0</v>
+      </c>
+      <c r="AU14">
+        <v>82000.0</v>
+      </c>
+      <c r="AV14">
+        <v>91000.0</v>
+      </c>
+      <c r="AW14">
+        <v>89000.0</v>
+      </c>
+      <c r="AX14">
+        <v>86000.0</v>
+      </c>
+      <c r="AY14">
+        <v>84000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>84000.0</v>
+      </c>
+      <c r="BA14">
+        <v>87000.0</v>
+      </c>
+      <c r="BB14">
+        <v>82000.0</v>
+      </c>
+      <c r="BC14">
+        <v>91000.0</v>
+      </c>
+      <c r="BD14">
+        <v>84000.0</v>
+      </c>
+      <c r="BE14">
+        <v>91000.0</v>
+      </c>
+      <c r="BF14">
+        <v>92000.0</v>
+      </c>
+      <c r="BG14">
+        <v>93000.0</v>
+      </c>
+      <c r="BH14">
+        <v>91000.0</v>
+      </c>
+      <c r="BI14">
+        <v>91000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>91000.0</v>
+      </c>
+      <c r="BK14">
+        <v>101000.0</v>
+      </c>
+      <c r="BL14">
+        <v>90000.0</v>
+      </c>
+      <c r="BM14">
+        <v>83000.0</v>
+      </c>
+      <c r="BN14">
+        <v>74000.0</v>
+      </c>
+      <c r="BO14">
+        <v>76000.0</v>
+      </c>
+      <c r="BP14">
+        <v>79000.0</v>
+      </c>
+      <c r="BQ14">
+        <v>80000.0</v>
+      </c>
+      <c r="BR14">
+        <v>77000.0</v>
+      </c>
+      <c r="BS14">
+        <v>78000.0</v>
+      </c>
+      <c r="BT14">
+        <v>76000.0</v>
+      </c>
+      <c r="BU14">
+        <v>77000.0</v>
+      </c>
+      <c r="BV14">
+        <v>75000.0</v>
+      </c>
+      <c r="BW14">
+        <v>3822.0</v>
+      </c>
+      <c r="BX14">
+        <v>74000.0</v>
+      </c>
+      <c r="BY14">
+        <v>75422.0</v>
+      </c>
+      <c r="BZ14">
+        <v>78862.0</v>
+      </c>
+      <c r="CA14">
+        <v>62136.0</v>
+      </c>
+      <c r="CB14">
+        <v>73083.0</v>
+      </c>
+      <c r="CC14">
+        <v>61361.0</v>
+      </c>
+      <c r="CD14">
+        <v>63125.0</v>
+      </c>
+      <c r="CE14">
+        <v>-7650.0</v>
+      </c>
+      <c r="CF14">
+        <v>67100.0</v>
+      </c>
+      <c r="CG14">
+        <v>101052.0</v>
+      </c>
+      <c r="CH14">
+        <v>30808.0</v>
+      </c>
+      <c r="CI14">
+        <v>67371.0</v>
+      </c>
+      <c r="CJ14">
+        <v>65376.0</v>
+      </c>
+      <c r="CK14">
+        <v>64277.0</v>
+      </c>
+      <c r="CL14">
+        <v>54458.0</v>
+      </c>
+      <c r="CM14"/>
+      <c r="CN14"/>
+      <c r="CO14">
+        <v>50613.0</v>
+      </c>
+      <c r="CP14">
+        <v>41279.0</v>
+      </c>
+      <c r="CQ14"/>
+      <c r="CR14"/>
+      <c r="CS14"/>
+      <c r="CT14"/>
+    </row>
+    <row r="15" spans="1:98">
+      <c r="A15" t="s">
+        <v>204</v>
+      </c>
+      <c r="B15">
+        <v>2124000.0</v>
+      </c>
+      <c r="C15">
+        <v>2037000.0</v>
+      </c>
+      <c r="D15">
+        <v>2147000.0</v>
+      </c>
+      <c r="E15">
+        <v>2137000.0</v>
+      </c>
+      <c r="F15">
+        <v>2130000.0</v>
+      </c>
+      <c r="G15">
+        <v>2136000.0</v>
+      </c>
+      <c r="H15">
+        <v>2148000.0</v>
+      </c>
+      <c r="I15">
+        <v>2160000.0</v>
+      </c>
+      <c r="J15">
+        <v>2158000.0</v>
+      </c>
+      <c r="K15">
+        <v>2158000.0</v>
+      </c>
+      <c r="L15">
+        <v>2157000.0</v>
+      </c>
+      <c r="M15">
+        <v>2157000.0</v>
+      </c>
+      <c r="N15">
+        <v>2157000.0</v>
+      </c>
+      <c r="O15">
+        <v>1000.0</v>
+      </c>
+      <c r="P15">
+        <v>4061000.0</v>
+      </c>
+      <c r="Q15">
+        <v>1912000.0</v>
+      </c>
+      <c r="R15">
+        <v>1914000.0</v>
+      </c>
+      <c r="S15">
+        <v>5000.0</v>
+      </c>
+      <c r="T15">
+        <v>1910000.0</v>
+      </c>
+      <c r="U15">
+        <v>3819000.0</v>
+      </c>
+      <c r="V15">
+        <v>1899000.0</v>
+      </c>
+      <c r="W15">
+        <v>1903000.0</v>
+      </c>
+      <c r="X15">
+        <v>1903000.0</v>
+      </c>
+      <c r="Y15">
+        <v>1903000.0</v>
+      </c>
+      <c r="Z15">
+        <v>1735000.0</v>
+      </c>
+      <c r="AA15">
+        <v>1731000.0</v>
+      </c>
+      <c r="AB15">
+        <v>1731000.0</v>
+      </c>
+      <c r="AC15">
+        <v>1514000.0</v>
+      </c>
+      <c r="AD15">
+        <v>1514000.0</v>
+      </c>
+      <c r="AE15">
+        <v>1506000.0</v>
+      </c>
+      <c r="AF15">
+        <v>1499000.0</v>
+      </c>
+      <c r="AG15">
+        <v>1206000.0</v>
+      </c>
+      <c r="AH15">
+        <v>1201000.0</v>
+      </c>
+      <c r="AI15">
+        <v>1207000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>1205000.0</v>
+      </c>
+      <c r="AK15">
+        <v>986000.0</v>
+      </c>
+      <c r="AL15">
+        <v>987000.0</v>
+      </c>
+      <c r="AM15">
+        <v>848000.0</v>
+      </c>
+      <c r="AN15">
+        <v>847000.0</v>
+      </c>
+      <c r="AO15">
+        <v>801000.0</v>
+      </c>
+      <c r="AP15">
+        <v>738000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>734000.0</v>
+      </c>
+      <c r="AR15">
+        <v>666000.0</v>
+      </c>
+      <c r="AS15">
+        <v>961000.0</v>
+      </c>
+      <c r="AT15">
+        <v>300000.0</v>
+      </c>
+      <c r="AU15">
+        <v>619000.0</v>
+      </c>
+      <c r="AV15">
+        <v>599000.0</v>
+      </c>
+      <c r="AW15">
+        <v>300000.0</v>
+      </c>
+      <c r="AX15">
+        <v>57000.0</v>
+      </c>
+      <c r="AY15">
+        <v>204000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>203000.0</v>
+      </c>
+      <c r="BA15">
+        <v>208000.0</v>
+      </c>
+      <c r="BB15">
+        <v>203000.0</v>
+      </c>
+      <c r="BC15">
+        <v>206000.0</v>
+      </c>
+      <c r="BD15">
+        <v>203000.0</v>
+      </c>
+      <c r="BE15">
+        <v>205000.0</v>
+      </c>
+      <c r="BF15">
+        <v>203000.0</v>
+      </c>
+      <c r="BG15">
+        <v>204000.0</v>
+      </c>
+      <c r="BH15">
+        <v>203000.0</v>
+      </c>
+      <c r="BI15">
+        <v>204000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>204000.0</v>
+      </c>
+      <c r="BK15">
+        <v>203000.0</v>
+      </c>
+      <c r="BL15">
+        <v>197000.0</v>
+      </c>
+      <c r="BM15">
+        <v>209000.0</v>
+      </c>
+      <c r="BN15">
+        <v>204000.0</v>
+      </c>
+      <c r="BO15">
+        <v>204000.0</v>
+      </c>
+      <c r="BP15">
+        <v>203000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>238000.0</v>
+      </c>
+      <c r="BR15">
+        <v>16288000.0</v>
+      </c>
+      <c r="BS15">
+        <v>4000.0</v>
+      </c>
+      <c r="BT15">
+        <v>4000.0</v>
+      </c>
+      <c r="BU15">
+        <v>4000.0</v>
+      </c>
+      <c r="BV15"/>
+      <c r="BW15">
+        <v>74.0</v>
+      </c>
+      <c r="BX15">
+        <v>4000.0</v>
+      </c>
+      <c r="BY15"/>
+      <c r="BZ15">
+        <v>563035.0</v>
+      </c>
+      <c r="CA15">
+        <v>563035.0</v>
+      </c>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15"/>
+      <c r="CN15"/>
+      <c r="CO15"/>
+      <c r="CP15"/>
+      <c r="CQ15"/>
+      <c r="CR15"/>
+      <c r="CS15"/>
+      <c r="CT15"/>
+    </row>
+    <row r="16" spans="1:98">
+      <c r="A16" t="s">
+        <v>205</v>
+      </c>
+      <c r="B16">
+        <v>110874000.0</v>
+      </c>
+      <c r="C16">
+        <v>156863000.0</v>
+      </c>
+      <c r="D16">
+        <v>159313000.0</v>
+      </c>
+      <c r="E16">
+        <v>184254000.0</v>
+      </c>
+      <c r="F16">
+        <v>209036000.0</v>
+      </c>
+      <c r="G16">
+        <v>221527000.0</v>
+      </c>
+      <c r="H16">
+        <v>172449000.0</v>
+      </c>
+      <c r="I16">
+        <v>167678000.0</v>
+      </c>
+      <c r="J16">
+        <v>171093000.0</v>
+      </c>
+      <c r="K16">
+        <v>180376000.0</v>
+      </c>
+      <c r="L16">
+        <v>126740000.0</v>
+      </c>
+      <c r="M16">
+        <v>137497000.0</v>
+      </c>
+      <c r="N16">
+        <v>145974000.0</v>
+      </c>
+      <c r="O16">
+        <v>182150000.0</v>
+      </c>
+      <c r="P16">
+        <v>193344000.0</v>
+      </c>
+      <c r="Q16">
+        <v>393241000.0</v>
+      </c>
+      <c r="R16">
+        <v>503829000.0</v>
+      </c>
+      <c r="S16">
+        <v>596553000.0</v>
+      </c>
+      <c r="T16">
+        <v>623825000.0</v>
+      </c>
+      <c r="U16">
+        <v>530794000.0</v>
+      </c>
+      <c r="V16">
+        <v>504357000.0</v>
+      </c>
+      <c r="W16">
+        <v>458601000.0</v>
+      </c>
+      <c r="X16">
+        <v>442722000.0</v>
+      </c>
+      <c r="Y16">
+        <v>320923000.0</v>
+      </c>
+      <c r="Z16">
+        <v>283191000.0</v>
+      </c>
+      <c r="AA16">
+        <v>191607000.0</v>
+      </c>
+      <c r="AB16">
+        <v>151680000.0</v>
+      </c>
+      <c r="AC16">
+        <v>167793000.0</v>
+      </c>
+      <c r="AD16">
+        <v>188518000.0</v>
+      </c>
+      <c r="AE16">
+        <v>154471000.0</v>
+      </c>
+      <c r="AF16">
+        <v>86735000.0</v>
+      </c>
+      <c r="AG16">
+        <v>110211000.0</v>
+      </c>
+      <c r="AH16">
+        <v>46705000.0</v>
+      </c>
+      <c r="AI16">
+        <v>42113000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>55397000.0</v>
+      </c>
+      <c r="AK16">
+        <v>19500000.0</v>
+      </c>
+      <c r="AL16">
+        <v>39730000.0</v>
+      </c>
+      <c r="AM16">
+        <v>70720000.0</v>
+      </c>
+      <c r="AN16">
+        <v>52147000.0</v>
+      </c>
+      <c r="AO16">
+        <v>52633000.0</v>
+      </c>
+      <c r="AP16">
+        <v>26943000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>27429000.0</v>
+      </c>
+      <c r="AR16">
+        <v>22559000.0</v>
+      </c>
+      <c r="AS16">
+        <v>49375000.0</v>
+      </c>
+      <c r="AT16">
+        <v>39783000.0</v>
+      </c>
+      <c r="AU16">
+        <v>36238000.0</v>
+      </c>
+      <c r="AV16">
+        <v>59208000.0</v>
+      </c>
+      <c r="AW16">
+        <v>69748000.0</v>
+      </c>
+      <c r="AX16">
+        <v>51379000.0</v>
+      </c>
+      <c r="AY16">
+        <v>45661000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>21566000.0</v>
+      </c>
+      <c r="BA16">
+        <v>37089000.0</v>
+      </c>
+      <c r="BB16">
+        <v>63173000.0</v>
+      </c>
+      <c r="BC16">
+        <v>76866000.0</v>
+      </c>
+      <c r="BD16">
+        <v>100883000.0</v>
+      </c>
+      <c r="BE16">
+        <v>118979000.0</v>
+      </c>
+      <c r="BF16">
+        <v>102812000.0</v>
+      </c>
+      <c r="BG16">
+        <v>110228000.0</v>
+      </c>
+      <c r="BH16">
+        <v>69301000.0</v>
+      </c>
+      <c r="BI16">
+        <v>54685000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>38646000.0</v>
+      </c>
+      <c r="BK16">
+        <v>57628000.0</v>
+      </c>
+      <c r="BL16">
+        <v>51170000.0</v>
+      </c>
+      <c r="BM16">
+        <v>20306000.0</v>
+      </c>
+      <c r="BN16">
+        <v>9956000.0</v>
+      </c>
+      <c r="BO16">
+        <v>4154000.0</v>
+      </c>
+      <c r="BP16">
+        <v>19206000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>6357000.0</v>
+      </c>
+      <c r="BR16">
+        <v>11585000.0</v>
+      </c>
+      <c r="BS16">
+        <v>7270000.0</v>
+      </c>
+      <c r="BT16">
+        <v>5696000.0</v>
+      </c>
+      <c r="BU16">
+        <v>11667000.0</v>
+      </c>
+      <c r="BV16">
+        <v>26157000.0</v>
+      </c>
+      <c r="BW16">
+        <v>9178000.0</v>
+      </c>
+      <c r="BX16">
+        <v>12351000.0</v>
+      </c>
+      <c r="BY16">
+        <v>7858185.0</v>
+      </c>
+      <c r="BZ16">
+        <v>17804586.0</v>
+      </c>
+      <c r="CA16">
+        <v>11260811.0</v>
+      </c>
+      <c r="CB16">
+        <v>8201256.0</v>
+      </c>
+      <c r="CC16">
+        <v>6649243.0</v>
+      </c>
+      <c r="CD16">
+        <v>4446123.0</v>
+      </c>
+      <c r="CE16">
+        <v>4380036.0</v>
+      </c>
+      <c r="CF16">
+        <v>12817895.0</v>
+      </c>
+      <c r="CG16">
+        <v>12598398.0</v>
+      </c>
+      <c r="CH16">
+        <v>3566767.0</v>
+      </c>
+      <c r="CI16">
+        <v>1801788.0</v>
+      </c>
+      <c r="CJ16">
+        <v>10462151.0</v>
+      </c>
+      <c r="CK16">
+        <v>6402753.0</v>
+      </c>
+      <c r="CL16">
+        <v>6956542.0</v>
+      </c>
+      <c r="CM16">
+        <v>4267256.0</v>
+      </c>
+      <c r="CN16"/>
+      <c r="CO16">
+        <v>1752622.0</v>
+      </c>
+      <c r="CP16">
+        <v>3152653.0</v>
+      </c>
+      <c r="CQ16">
+        <v>7540376.0</v>
+      </c>
+      <c r="CR16"/>
+      <c r="CS16"/>
+      <c r="CT16"/>
+    </row>
+    <row r="17" spans="1:98">
+      <c r="A17" t="s">
+        <v>206</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
+      <c r="CT17"/>
+    </row>
+    <row r="18" spans="1:98">
+      <c r="A18" t="s">
+        <v>207</v>
+      </c>
+      <c r="B18">
+        <v>12950000.0</v>
+      </c>
+      <c r="C18">
+        <v>14392000.0</v>
+      </c>
+      <c r="D18">
+        <v>11248000.0</v>
+      </c>
+      <c r="E18">
+        <v>6698000.0</v>
+      </c>
+      <c r="F18">
+        <v>6618000.0</v>
+      </c>
+      <c r="G18">
+        <v>8468000.0</v>
+      </c>
+      <c r="H18">
+        <v>9375000.0</v>
+      </c>
+      <c r="I18">
+        <v>8864000.0</v>
+      </c>
+      <c r="J18">
+        <v>8332000.0</v>
+      </c>
+      <c r="K18">
+        <v>9034000.0</v>
+      </c>
+      <c r="L18">
+        <v>-745000.0</v>
+      </c>
+      <c r="M18">
+        <v>4167000.0</v>
+      </c>
+      <c r="N18">
+        <v>10549000.0</v>
+      </c>
+      <c r="O18">
+        <v>9091000.0</v>
+      </c>
+      <c r="P18">
+        <v>12362000.0</v>
+      </c>
+      <c r="Q18">
+        <v>13216000.0</v>
+      </c>
+      <c r="R18">
+        <v>8631000.0</v>
+      </c>
+      <c r="S18">
+        <v>9126000.0</v>
+      </c>
+      <c r="T18">
+        <v>10567000.0</v>
+      </c>
+      <c r="U18">
+        <v>7858000.0</v>
+      </c>
+      <c r="V18">
+        <v>11026000.0</v>
+      </c>
+      <c r="W18">
+        <v>14016000.0</v>
+      </c>
+      <c r="X18">
+        <v>11120000.0</v>
+      </c>
+      <c r="Y18">
+        <v>1783000.0</v>
+      </c>
+      <c r="Z18">
+        <v>9347000.0</v>
+      </c>
+      <c r="AA18">
+        <v>8911000.0</v>
+      </c>
+      <c r="AB18">
+        <v>9289000.0</v>
+      </c>
+      <c r="AC18">
+        <v>5185000.0</v>
+      </c>
+      <c r="AD18">
+        <v>10454000.0</v>
+      </c>
+      <c r="AE18">
+        <v>10044000.0</v>
+      </c>
+      <c r="AF18">
+        <v>6569000.0</v>
+      </c>
+      <c r="AG18">
+        <v>5627000.0</v>
+      </c>
+      <c r="AH18">
+        <v>6505000.0</v>
+      </c>
+      <c r="AI18">
+        <v>7450000.0</v>
+      </c>
+      <c r="AJ18">
+        <v>7051000.0</v>
+      </c>
+      <c r="AK18">
+        <v>-578000.0</v>
+      </c>
+      <c r="AL18">
+        <v>2907000.0</v>
+      </c>
+      <c r="AM18">
+        <v>674000.0</v>
+      </c>
+      <c r="AN18">
+        <v>3666000.0</v>
+      </c>
+      <c r="AO18">
+        <v>6630000.0</v>
+      </c>
+      <c r="AP18">
+        <v>866000.0</v>
+      </c>
+      <c r="AQ18">
+        <v>-4023000.0</v>
+      </c>
+      <c r="AR18">
+        <v>2308000.0</v>
+      </c>
+      <c r="AS18">
+        <v>4613000.0</v>
+      </c>
+      <c r="AT18">
+        <v>1804000.0</v>
+      </c>
+      <c r="AU18">
+        <v>8845000.0</v>
+      </c>
+      <c r="AV18">
+        <v>13212000.0</v>
+      </c>
+      <c r="AW18">
+        <v>8279000.0</v>
+      </c>
+      <c r="AX18">
+        <v>-3924000.0</v>
+      </c>
+      <c r="AY18">
+        <v>-2177000.0</v>
+      </c>
+      <c r="AZ18">
+        <v>984000.0</v>
+      </c>
+      <c r="BA18">
+        <v>3998000.0</v>
+      </c>
+      <c r="BB18">
+        <v>2724000.0</v>
+      </c>
+      <c r="BC18">
+        <v>6219000.0</v>
+      </c>
+      <c r="BD18">
+        <v>2133000.0</v>
+      </c>
+      <c r="BE18">
+        <v>4858000.0</v>
+      </c>
+      <c r="BF18">
+        <v>3849000.0</v>
+      </c>
+      <c r="BG18">
+        <v>6139000.0</v>
+      </c>
+      <c r="BH18">
+        <v>4533000.0</v>
+      </c>
+      <c r="BI18">
+        <v>4550000.0</v>
+      </c>
+      <c r="BJ18">
+        <v>2053000.0</v>
+      </c>
+      <c r="BK18">
+        <v>7503000.0</v>
+      </c>
+      <c r="BL18">
+        <v>-169000.0</v>
+      </c>
+      <c r="BM18">
+        <v>2864000.0</v>
+      </c>
+      <c r="BN18">
+        <v>4106000.0</v>
+      </c>
+      <c r="BO18">
+        <v>-1182000.0</v>
+      </c>
+      <c r="BP18">
+        <v>4315000.0</v>
+      </c>
+      <c r="BQ18">
+        <v>1969000.0</v>
+      </c>
+      <c r="BR18">
+        <v>1516000.0</v>
+      </c>
+      <c r="BS18">
+        <v>3288000.0</v>
+      </c>
+      <c r="BT18">
+        <v>1583000.0</v>
+      </c>
+      <c r="BU18">
+        <v>1334000.0</v>
+      </c>
+      <c r="BV18">
+        <v>1593000.0</v>
+      </c>
+      <c r="BW18">
+        <v>-247094.0</v>
+      </c>
+      <c r="BX18">
+        <v>1877000.0</v>
+      </c>
+      <c r="BY18">
+        <v>2247500.0</v>
+      </c>
+      <c r="BZ18">
+        <v>1051063.0</v>
+      </c>
+      <c r="CA18">
+        <v>1010186.0</v>
+      </c>
+      <c r="CB18">
+        <v>1420890.0</v>
+      </c>
+      <c r="CC18">
+        <v>1189345.0</v>
+      </c>
+      <c r="CD18">
+        <v>2072690.0</v>
+      </c>
+      <c r="CE18">
+        <v>454742.0</v>
+      </c>
+      <c r="CF18">
+        <v>1650971.0</v>
+      </c>
+      <c r="CG18">
+        <v>1328701.0</v>
+      </c>
+      <c r="CH18">
+        <v>1072637.0</v>
+      </c>
+      <c r="CI18">
+        <v>725294.0</v>
+      </c>
+      <c r="CJ18">
+        <v>1080685.0</v>
+      </c>
+      <c r="CK18">
+        <v>3077454.0</v>
+      </c>
+      <c r="CL18">
+        <v>-1791051.0</v>
+      </c>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18">
+        <v>692659.0</v>
+      </c>
+      <c r="CP18">
+        <v>-121545.0</v>
+      </c>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+    </row>
+    <row r="19" spans="1:98">
+      <c r="A19" t="s">
+        <v>208</v>
+      </c>
+      <c r="B19">
+        <v>-1649000.0</v>
+      </c>
+      <c r="C19">
+        <v>386000.0</v>
+      </c>
+      <c r="D19">
+        <v>-27336000.0</v>
+      </c>
+      <c r="E19">
+        <v>-51156000.0</v>
+      </c>
+      <c r="F19">
+        <v>-13090000.0</v>
+      </c>
+      <c r="G19">
+        <v>-27768000.0</v>
+      </c>
+      <c r="H19">
+        <v>-33005000.0</v>
+      </c>
+      <c r="I19">
+        <v>-22890000.0</v>
+      </c>
+      <c r="J19">
+        <v>3592000.0</v>
+      </c>
+      <c r="K19">
+        <v>13064000.0</v>
+      </c>
+      <c r="L19">
+        <v>-9464000.0</v>
+      </c>
+      <c r="M19">
+        <v>-24078000.0</v>
+      </c>
+      <c r="N19">
+        <v>-14414000.0</v>
+      </c>
+      <c r="O19">
+        <v>-71321000.0</v>
+      </c>
+      <c r="P19">
+        <v>802000.0</v>
+      </c>
+      <c r="Q19">
+        <v>966000.0</v>
+      </c>
+      <c r="R19">
+        <v>979000.0</v>
+      </c>
+      <c r="S19">
+        <v>1224000.0</v>
+      </c>
+      <c r="T19">
+        <v>-7285000.0</v>
+      </c>
+      <c r="U19">
+        <v>1694000.0</v>
+      </c>
+      <c r="V19">
+        <v>1870000.0</v>
+      </c>
+      <c r="W19">
+        <v>2130000.0</v>
+      </c>
+      <c r="X19">
+        <v>-25350000.0</v>
+      </c>
+      <c r="Y19">
+        <v>-74406000.0</v>
+      </c>
+      <c r="Z19">
+        <v>-46190000.0</v>
+      </c>
+      <c r="AA19">
+        <v>-43433000.0</v>
+      </c>
+      <c r="AB19">
+        <v>-67986000.0</v>
+      </c>
+      <c r="AC19">
+        <v>-9020000.0</v>
+      </c>
+      <c r="AD19">
+        <v>-56377000.0</v>
+      </c>
+      <c r="AE19">
+        <v>-59597000.0</v>
+      </c>
+      <c r="AF19">
+        <v>-77148000.0</v>
+      </c>
+      <c r="AG19">
+        <v>-58549000.0</v>
+      </c>
+      <c r="AH19">
+        <v>-27827000.0</v>
+      </c>
+      <c r="AI19">
+        <v>-56046000.0</v>
+      </c>
+      <c r="AJ19">
+        <v>-24352000.0</v>
+      </c>
+      <c r="AK19">
+        <v>-41901000.0</v>
+      </c>
+      <c r="AL19">
+        <v>-32306000.0</v>
+      </c>
+      <c r="AM19">
+        <v>10215000.0</v>
+      </c>
+      <c r="AN19">
+        <v>-82283000.0</v>
+      </c>
+      <c r="AO19">
+        <v>26495000.0</v>
+      </c>
+      <c r="AP19">
+        <v>-43450000.0</v>
+      </c>
+      <c r="AQ19">
+        <v>-8630000.0</v>
+      </c>
+      <c r="AR19">
+        <v>-22121000.0</v>
+      </c>
+      <c r="AS19">
+        <v>-10225000.0</v>
+      </c>
+      <c r="AT19">
+        <v>-29030000.0</v>
+      </c>
+      <c r="AU19">
+        <v>-35576000.0</v>
+      </c>
+      <c r="AV19">
+        <v>-21403000.0</v>
+      </c>
+      <c r="AW19">
+        <v>-10207000.0</v>
+      </c>
+      <c r="AX19">
+        <v>7201000.0</v>
+      </c>
+      <c r="AY19">
+        <v>-17556000.0</v>
+      </c>
+      <c r="AZ19">
+        <v>-22969000.0</v>
+      </c>
+      <c r="BA19">
+        <v>-11496000.0</v>
+      </c>
+      <c r="BB19">
+        <v>-2630000.0</v>
+      </c>
+      <c r="BC19">
+        <v>-24703000.0</v>
+      </c>
+      <c r="BD19">
+        <v>-901000.0</v>
+      </c>
+      <c r="BE19">
+        <v>-330000.0</v>
+      </c>
+      <c r="BF19">
+        <v>5125000.0</v>
+      </c>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+    </row>
+    <row r="20" spans="1:98">
+      <c r="A20" t="s">
+        <v>209</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -34445,2606 +34871,2666 @@
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
+      <c r="CS20"/>
+      <c r="CT20"/>
     </row>
-    <row r="21" spans="1:96">
+    <row r="21" spans="1:98">
       <c r="A21" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B21">
+        <v>10000000.0</v>
+      </c>
+      <c r="C21">
+        <v>60000000.0</v>
+      </c>
+      <c r="D21">
         <v>-60000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-5000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-40000000.0</v>
       </c>
-      <c r="E21">
-[...2 lines deleted...]
-      <c r="F21">
+      <c r="G21">
+        <v>0.0</v>
+      </c>
+      <c r="H21">
         <v>-30000000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>31000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>31000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>10000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-5000000.0</v>
       </c>
       <c r="P21">
         <v>-5000000.0</v>
       </c>
       <c r="Q21">
+        <v>-5000000.0</v>
+      </c>
+      <c r="R21">
+        <v>-5000000.0</v>
+      </c>
+      <c r="S21">
         <v>-13000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-10500000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-10500000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-123026000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-3775000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>49957000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>72896000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>72896000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>30000000.0</v>
       </c>
       <c r="AA21">
         <v>30000000.0</v>
       </c>
       <c r="AB21">
         <v>30000000.0</v>
       </c>
-      <c r="AC21"/>
-      <c r="AD21"/>
+      <c r="AC21">
+        <v>30000000.0</v>
+      </c>
+      <c r="AD21">
+        <v>30000000.0</v>
+      </c>
       <c r="AE21"/>
-      <c r="AF21">
+      <c r="AF21"/>
+      <c r="AG21"/>
+      <c r="AH21">
         <v>-10000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>15000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>15000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>20000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>20000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>10000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>10000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-20000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>5000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>4936000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>9954000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-47000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>20455000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-1446000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>106000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-44000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-4544000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>24958000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>4957000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-5041000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-42000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>-40000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-41000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>-39000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>-30039000.0</v>
       </c>
-      <c r="BE21"/>
-      <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
+      <c r="CS21"/>
+      <c r="CT21"/>
     </row>
-    <row r="22" spans="1:96">
+    <row r="22" spans="1:98">
       <c r="A22" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B22">
+        <v>11844000.0</v>
+      </c>
+      <c r="C22">
+        <v>11084000.0</v>
+      </c>
+      <c r="D22">
         <v>10630000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>8283000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>7778000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>7398000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>7508000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>6455000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>6151000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>8173000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>1029000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>8130000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>11130000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>10454000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>10540000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>10738000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>10091000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>10073000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>10544000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>10824000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>9526000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>8220000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>6643000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>6644000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>7368000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>7638000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>7865000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>7609000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>7175000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>6933000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>6218000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>6127000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>5760000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>539000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>4158000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>3683000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>3458000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>3358000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>3876000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>8721000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>2988000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>3494000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>2927000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>2916000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>2606000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>2326000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>4689000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>2834000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>2463000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>1324000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>2215000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>2293000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>2244000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>2270000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>1915000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>1990000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>1894000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>1349000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>1723000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>2313000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>2819000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>1704000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>1941000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>2124000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>1728000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>1697000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>1695000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>1179000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>1529000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>873000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>1074000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>1001000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>1299000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>1465345.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>1628000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>1481448.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>1277230.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>1210325.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>1216682.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>1121210.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>1075463.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>968988.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>889402.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>904014.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>732017.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>674520.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>768605.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>655308.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>623325.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>614000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>647000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>418272.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>322970.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>558000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>240000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>144000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>440000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:96">
+    <row r="23" spans="1:98">
       <c r="A23" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B23">
+        <v>-59925000.0</v>
+      </c>
+      <c r="C23">
+        <v>6059000.0</v>
+      </c>
+      <c r="D23">
         <v>59119000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>26781000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>35631000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>72705000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>62442000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-67264000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>10933000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>19846000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>86596000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>13591000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-187000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>65569000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-71017000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-70893000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-91086000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-14270000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>56744000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-6249000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>138075000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-4058000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>87940000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>39231000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>129517000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>46123000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>43455000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-15721000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>81471000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>118671000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>58533000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>105686000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>35886000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>21902000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>53856000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>3487000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-1459000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>49006000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>27099000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>9227000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>37764000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>10021000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-16778000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>14371000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>11136000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>5616000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-7986000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>15110000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>6596000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>19546000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>1741000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-15851000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-14361000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-2491000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-19171000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>11129000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>12021000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>12723000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>19938000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>16809000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>-20253000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>5627000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>37793000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>23316000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>17580000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>-10869000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>6615000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>6225000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>39725000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>37059000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>26077000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>9050000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>43657000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>26727078.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>10906000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>-3693000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>55607190.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>-10657752.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>1431299.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>21546389.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>16260287.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>11546191.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>6864771.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>20355676.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>13704659.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>7547143.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>9337383.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>5904404.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>14349570.0</v>
       </c>
-      <c r="CK23"/>
-[...1 lines deleted...]
-      <c r="CM23">
+      <c r="CM23"/>
+      <c r="CN23"/>
+      <c r="CO23">
         <v>4403474.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>10954905.0</v>
       </c>
-      <c r="CO23"/>
-      <c r="CP23"/>
       <c r="CQ23"/>
       <c r="CR23"/>
+      <c r="CS23"/>
+      <c r="CT23"/>
     </row>
-    <row r="24" spans="1:96">
+    <row r="24" spans="1:98">
       <c r="A24" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B24">
+        <v>-8547000.0</v>
+      </c>
+      <c r="C24">
+        <v>-77240000.0</v>
+      </c>
+      <c r="D24">
         <v>-27910000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-51493000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-11634000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-28148000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-33424000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-23300000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>5420000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>12540000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-10450000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-1258000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-1258000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-450000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-132983000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-51965000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-9334000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-9104000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>34909000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>26953000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>19710000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>9469000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-27408000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-75965000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-46798000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-44863000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-68565000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-10067000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-57537000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-65467000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-77267000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-58826000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-29665000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-56429000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-23805000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-42153000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-31451000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-30306000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-30357000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>30623000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-43374000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-5212000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-20772000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-8384000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-9223000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-35366000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-15273000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-4676000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>3673000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>1719000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-23003000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>-8981000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-789000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-22120000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>-814000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>4571000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>6956000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>9093000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>-10407000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>-17698000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>9466000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>-13040000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>-14814000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>-15442000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>-14691000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>-10581000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>-5555000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>-10339000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>-32871000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>-38251000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>-43157000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>-32766000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>-25948000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>-20355863.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>-14263000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>-15403000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>-46398000.0</v>
       </c>
-      <c r="BY24"/>
-      <c r="BZ24">
+      <c r="CA24"/>
+      <c r="CB24">
         <v>-6829856.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>-24552438.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>-12654942.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>-27209851.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>-15029449.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>-16757199.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>-11943300.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>-20962416.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>-2291660.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>-11599284.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>-7880042.0</v>
       </c>
-      <c r="CK24"/>
-[...1 lines deleted...]
-      <c r="CM24">
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24">
         <v>-13663466.0</v>
       </c>
-      <c r="CN24">
+      <c r="CP24">
         <v>-17639304.0</v>
       </c>
-      <c r="CO24"/>
-      <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
+      <c r="CS24"/>
+      <c r="CT24"/>
     </row>
-    <row r="25" spans="1:96">
+    <row r="25" spans="1:98">
       <c r="A25" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B25">
+        <v>158000.0</v>
+      </c>
+      <c r="C25">
+        <v>9162000.0</v>
+      </c>
+      <c r="D25">
         <v>184000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>802000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>415000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>130000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-319000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>310000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>33000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-158000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>98000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-147000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-2552000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-624000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>451000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-72000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-185000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>936000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-141000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>344000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-147000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-526000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>2421000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1891000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>1389000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>406000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>1211000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-170000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>977000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>2581000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-72000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>429000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>106000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>230000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>1841000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>938000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-1179000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-1714000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>1266000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-6668000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>2022000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-11966000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>590000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>1479000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>2269000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>117000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>11276000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>6719000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-4158000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-6053000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-1356000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>1636000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>468000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>1722000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>7000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>2742000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>2374000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>2061000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>3015000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>2191000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>918000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>6482000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>-2081000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>2140000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>2167000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>-1063000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>1810000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>2142000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>951000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>491000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>1186000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>1021000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>495000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>-411107.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>190000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>258861.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>498008.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>216488.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>207933.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>323151.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>229470.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>53274.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>293588.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>223024.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>232134.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>382936.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>134199.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>144448.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>112875.0</v>
       </c>
-      <c r="CK25"/>
-[...1 lines deleted...]
-      <c r="CM25">
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25">
         <v>147732.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>245000.0</v>
       </c>
-      <c r="CO25"/>
-      <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
+      <c r="CS25"/>
+      <c r="CT25"/>
     </row>
-    <row r="26" spans="1:96">
+    <row r="26" spans="1:98">
       <c r="A26" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>214</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>29000.0</v>
+      </c>
+      <c r="D26">
         <v>-6483000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-29000.0</v>
       </c>
-      <c r="D26"/>
-      <c r="E26">
+      <c r="F26"/>
+      <c r="G26">
         <v>-2238000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-2024000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-1000.0</v>
       </c>
-      <c r="H26"/>
-[...3 lines deleted...]
-      </c>
+      <c r="J26"/>
       <c r="K26"/>
-      <c r="L26"/>
+      <c r="L26">
+        <v>0.0</v>
+      </c>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26">
         <v>-60000.0</v>
       </c>
-      <c r="O26"/>
-[...1 lines deleted...]
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26">
         <v>-19000.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26">
         <v>-66000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>48000.0</v>
       </c>
       <c r="AB26">
         <v>48000.0</v>
       </c>
       <c r="AC26">
+        <v>48000.0</v>
+      </c>
+      <c r="AD26">
+        <v>48000.0</v>
+      </c>
+      <c r="AE26">
         <v>43000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>2000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>-6000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>47000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>-948000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>833000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>23000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>171000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>4000.0</v>
       </c>
-      <c r="AL26">
-[...4 lines deleted...]
-      </c>
       <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
         <v>-4000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>-118000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>-362000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>495000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>-351000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>-1889000.0</v>
       </c>
-      <c r="AT26">
-[...4 lines deleted...]
-      </c>
       <c r="AV26">
+        <v>0.0</v>
+      </c>
+      <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26">
         <v>61000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>4199000.0</v>
       </c>
-      <c r="AX26">
-[...2 lines deleted...]
-      <c r="AY26">
+      <c r="AZ26">
+        <v>0.0</v>
+      </c>
+      <c r="BA26">
         <v>-1529000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>169000.0</v>
       </c>
-      <c r="BA26">
-[...4 lines deleted...]
-      </c>
       <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
+        <v>0.0</v>
+      </c>
+      <c r="BE26">
         <v>35000.0</v>
       </c>
-      <c r="BD26">
-[...4 lines deleted...]
-      </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
-      <c r="BG26"/>
-      <c r="BH26"/>
+      <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
+        <v>0.0</v>
+      </c>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
-      <c r="BM26">
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26">
         <v>332000.0</v>
       </c>
-      <c r="BN26"/>
-[...1 lines deleted...]
-      <c r="BP26">
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26">
         <v>-332000.0</v>
       </c>
-      <c r="BQ26"/>
-      <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
+      <c r="CS26"/>
+      <c r="CT26"/>
     </row>
-    <row r="27" spans="1:96">
+    <row r="27" spans="1:98">
       <c r="A27" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B27">
+        <v>78000.0</v>
+      </c>
+      <c r="C27">
+        <v>-179000.0</v>
+      </c>
+      <c r="D27">
         <v>46000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>63000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>70000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>121000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>73000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>96000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>46000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>84000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>100000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>106000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>107000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>97000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>117000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>75000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>60000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>62000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>59000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>59000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>50000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>70000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>70000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>60000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>65000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>41000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>41000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>52000.0</v>
       </c>
       <c r="AC27">
         <v>42000.0</v>
       </c>
       <c r="AD27">
+        <v>52000.0</v>
+      </c>
+      <c r="AE27">
+        <v>42000.0</v>
+      </c>
+      <c r="AF27">
         <v>26000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>28000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>13000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>18400.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>932000.0</v>
       </c>
       <c r="AJ27">
         <v>18000.0</v>
       </c>
       <c r="AK27">
+        <v>932000.0</v>
+      </c>
+      <c r="AL27">
+        <v>18000.0</v>
+      </c>
+      <c r="AM27">
         <v>65500.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>731000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>-8566000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>11000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>-847000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>-57000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>-429000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>-397000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>103000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>-2557000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>16000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>501000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>1306000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>-548000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>24000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>546000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>-1767000.0</v>
       </c>
-      <c r="BB27"/>
-      <c r="BC27">
+      <c r="BD27"/>
+      <c r="BE27">
         <v>2754000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>2385000.0</v>
       </c>
-      <c r="BE27"/>
-      <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
-      <c r="BM27">
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27">
         <v>5000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>3000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>4000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>7000.0</v>
       </c>
-      <c r="BQ27"/>
-      <c r="BR27"/>
       <c r="BS27"/>
-      <c r="BT27">
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27">
         <v>8000.0</v>
       </c>
-      <c r="BU27"/>
-      <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
     </row>
-    <row r="28" spans="1:96">
+    <row r="28" spans="1:98">
       <c r="A28" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B28">
+        <v>-50799000.0</v>
+      </c>
+      <c r="C28">
+        <v>64604000.0</v>
+      </c>
+      <c r="D28">
         <v>-8960000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>19615000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-6400000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>68331000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>28382000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>10576000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-21225000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>31538000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-561000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>11434000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-32311000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>50974000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-80078000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-72805000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-93000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-27294000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>44334000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-10068000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>13150000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-9736000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>135994000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>110224000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>127782000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>74392000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>41724000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-17235000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>79957000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>117165000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>45809000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>115705000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>24685000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>35695000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>52651000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>22537000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-2446000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>58158000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>26252000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-11574000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>42022000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>14105000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-7852000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>13363000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>30940000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>3551000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-8479000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>14766000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>1995000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>44300000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>6495000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-21100000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-14606000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-2737000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-19415000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>10886000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-18221000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>22480000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>19697000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>28021000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-31948000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>11497000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>41892000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>22577000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>15316000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>917000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>9878000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>1453000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>34359000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>37050000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>35407000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>17957000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>48832000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>17973223.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>18321000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>5431039.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>53490190.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>12495269.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>7587643.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>25309720.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>10353187.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>20620683.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>15877848.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>19352701.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>13293046.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>18449240.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>6108412.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>9494145.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>13368989.0</v>
       </c>
-      <c r="CK28"/>
-[...1 lines deleted...]
-      <c r="CM28">
+      <c r="CM28"/>
+      <c r="CN28"/>
+      <c r="CO28">
         <v>8858920.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>10370521.0</v>
       </c>
-      <c r="CO28"/>
-      <c r="CP28"/>
       <c r="CQ28"/>
       <c r="CR28"/>
+      <c r="CS28"/>
+      <c r="CT28"/>
     </row>
-    <row r="29" spans="1:96">
+    <row r="29" spans="1:98">
       <c r="A29" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B29">
+        <v>13019000.0</v>
+      </c>
+      <c r="C29">
+        <v>14438000.0</v>
+      </c>
+      <c r="D29">
         <v>11355000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>6759000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>6999000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>8515000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>9394000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>8899000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>8350000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>9034000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-732000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>4167000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>10549000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>9153000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>12394000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>13234000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>8669000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>9143000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>10586000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>7861000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>11051000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>14027000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>11155000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>1914000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>9421000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>9203000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>9340000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>5256000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>10634000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>10051000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>6576000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>5677000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>6579000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>7508000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>7295000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>1220000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>2955000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>971000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>3852000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>6896000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>992000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-3897000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>2342000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>4786000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>1823000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>8819000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>13244000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>8341000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-3874000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>-2174000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>1001000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>4055000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>2760000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>6227000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>2159000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>4867000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>4031000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>6187000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>4600000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>4628000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>2069000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>7545000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>-125000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>4471000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>4179000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>-1184000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>4366000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>2048000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>1547000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>3315000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>1659000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>1299000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>1628000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>-198471.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>1906000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>2247500.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>1059424.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>1222038.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>1785740.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>1237202.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>2079368.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>460594.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>1701969.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>1343928.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>1097362.0</v>
       </c>
-      <c r="CG29">
+      <c r="CI29">
         <v>791779.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>1135738.0</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>3151580.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>-1727467.0</v>
       </c>
-      <c r="CK29"/>
-[...1 lines deleted...]
-      <c r="CM29">
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29">
         <v>751669.0</v>
       </c>
-      <c r="CN29">
+      <c r="CP29">
         <v>592923.0</v>
       </c>
-      <c r="CO29"/>
-      <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
     </row>
-    <row r="30" spans="1:96">
+    <row r="30" spans="1:98">
       <c r="A30" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B30">
+        <v>-8209000.0</v>
+      </c>
+      <c r="C30">
+        <v>-81492000.0</v>
+      </c>
+      <c r="D30">
         <v>-27336000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-51156000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-13090000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-27768000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-33005000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-22890000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>3592000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>13064000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-9464000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-24078000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-24078000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-71321000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-132213000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-51017000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-8393000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-9121000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>38111000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>28644000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>21555000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>11588000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-25350000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-74406000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-45619000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-43668000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-67177000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-8746000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-56544000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-59480000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-75861000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-57876000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-26672000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-56487000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-24049000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-43951000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-31499000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-40556000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-30590000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>30357000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-43500000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-5338000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-21306000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-8557000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-29218000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-35340000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-15305000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-4738000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>7597000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-18031000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-23019000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-9039000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-1847000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-27507000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-840000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>414000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>6774000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>12260000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-9681000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-16610000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>10897000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-12584000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-10903000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-16698000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-13693000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>-14785000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>-1376000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>-8729000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>-31591000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>-38791000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>-43037000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>-33746000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>-33481000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>-20947996.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>-15734000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>-17625000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>-48006000.0</v>
       </c>
-      <c r="BY30"/>
-      <c r="BZ30">
+      <c r="CA30"/>
+      <c r="CB30">
         <v>-7821370.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>-24343802.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>-12366468.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>-29519136.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>-17360320.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>-11664998.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>-12625429.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>-27901382.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>-3184752.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>-13199514.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>-8952236.0</v>
       </c>
-      <c r="CK30"/>
-[...1 lines deleted...]
-      <c r="CM30">
+      <c r="CM30"/>
+      <c r="CN30"/>
+      <c r="CO30">
         <v>-11010620.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>-15351167.0</v>
       </c>
-      <c r="CO30"/>
-      <c r="CP30"/>
       <c r="CQ30"/>
       <c r="CR30"/>
+      <c r="CS30"/>
+      <c r="CT30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>