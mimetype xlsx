--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -283,50 +283,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4891,644 +4894,648 @@
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CR62"/>
+  <dimension ref="A1:CS62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:96">
+    <row r="1" spans="1:97">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>87</v>
       </c>
       <c r="C1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
         <v>90</v>
       </c>
       <c r="G1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
         <v>93</v>
       </c>
       <c r="K1" t="s">
+        <v>94</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
         <v>96</v>
       </c>
       <c r="O1" t="s">
+        <v>97</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
         <v>99</v>
       </c>
       <c r="S1" t="s">
+        <v>100</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
         <v>102</v>
       </c>
       <c r="W1" t="s">
+        <v>103</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
         <v>105</v>
       </c>
       <c r="AA1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
         <v>108</v>
       </c>
       <c r="AE1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
         <v>111</v>
       </c>
       <c r="AI1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
         <v>114</v>
       </c>
       <c r="AM1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
         <v>117</v>
       </c>
       <c r="AQ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
         <v>120</v>
       </c>
       <c r="AU1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
         <v>123</v>
       </c>
       <c r="AY1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
         <v>126</v>
       </c>
       <c r="BC1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
         <v>129</v>
       </c>
       <c r="BG1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
         <v>132</v>
       </c>
       <c r="BK1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
         <v>135</v>
       </c>
       <c r="BO1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
         <v>138</v>
       </c>
       <c r="BS1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
         <v>141</v>
       </c>
       <c r="BW1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
         <v>144</v>
       </c>
       <c r="CA1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
         <v>147</v>
       </c>
       <c r="CE1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
         <v>150</v>
       </c>
       <c r="CI1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CK1" t="s">
         <v>152</v>
       </c>
       <c r="CL1" t="s">
         <v>153</v>
       </c>
       <c r="CM1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CO1" t="s">
         <v>155</v>
       </c>
       <c r="CP1" t="s">
         <v>156</v>
       </c>
       <c r="CQ1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
       </c>
-      <c r="CR1" t="s">
+      <c r="CS1" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="2" spans="1:96">
+    <row r="2" spans="1:97">
       <c r="A2" t="s">
         <v>26</v>
       </c>
-      <c r="B2">
+      <c r="B2"/>
+      <c r="C2">
         <v>4650000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4575000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5189000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>6786000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>6970000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>7968000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>7112000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>5052000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4398000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4146000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3843000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3730000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3143000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2664000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1082000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1485000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1029000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1603000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1248000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1833000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1428000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2338000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2079000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1754000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1968000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2260000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2041000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1792000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1786000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1390000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1211000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1116000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>731000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>719000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>769000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>627000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>620000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>655000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>581000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>597000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>473000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>494000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>514000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>507000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>442000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>445000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>449000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>462000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>454000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>423000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>422000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>475000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>527000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>537000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>631000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>615000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>605000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>618000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>656000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>640000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>674000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>828000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>865000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>785000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>872000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>821000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1342000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1289000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1458000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>1563000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>1858000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>1808000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>2045000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1991000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>2036823.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>3708826.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>4201000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>289929000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>3530130.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>2992960.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>2590780.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>2594000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>2470790.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>2091611.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>193290000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>1545675.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>1803186.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>1424450.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>1595531.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>1224398.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>288000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>1375111.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>1322056.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>107547000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>65609000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:96">
+    <row r="3" spans="1:97">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5583,52 +5590,53 @@
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
+      <c r="CS3"/>
     </row>
-    <row r="4" spans="1:96">
+    <row r="4" spans="1:97">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5683,492 +5691,495 @@
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
+      <c r="CS4"/>
     </row>
-    <row r="5" spans="1:96">
+    <row r="5" spans="1:97">
       <c r="A5" t="s">
         <v>29</v>
       </c>
-      <c r="B5">
+      <c r="B5"/>
+      <c r="C5">
         <v>-203000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-200000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-227000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-251000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-285000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-337000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-267000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-406000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-430000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-404000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-643000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-510000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-465000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-526000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-617000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-262000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-188000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>245000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>347000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>369000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>380000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>463000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>503000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>642000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>573000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>58000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>61000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-54000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-272000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-633000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-961000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-797000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-623000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-130000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-143000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-211000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-303000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-349000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>318000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>337000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>210000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-165000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>60000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-142000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>185000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>165000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-16000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>112000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-92000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-235000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-818000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-858000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-757000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-745000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-632000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-570000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-619000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-626000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-539000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-569000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-737000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-693000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-829000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-811000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-1072000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-2867000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-678000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-3460000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-2728000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-2791000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-2494000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-1882000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-1485000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-790000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-492321.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-583283.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-353000.0</v>
       </c>
-      <c r="CA5"/>
-      <c r="CB5">
+      <c r="CB5"/>
+      <c r="CC5">
         <v>-267000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-470674.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-350720.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-286000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-231148.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-125156.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-230479.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-71204.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>27737.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-157871.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>89231.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>57693.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>24000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>176387.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>198913.0</v>
       </c>
-      <c r="CQ5"/>
       <c r="CR5"/>
+      <c r="CS5"/>
     </row>
-    <row r="6" spans="1:96">
+    <row r="6" spans="1:97">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
+      <c r="AF6"/>
+      <c r="AG6">
         <v>110599000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>104866000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>82029000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>81940000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>63422000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>62581000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>62488000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>62300000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>62094000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>62076000.0</v>
       </c>
-      <c r="AP6">
-[...1 lines deleted...]
-      </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
-      <c r="BE6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BE6">
+        <v>0.0</v>
+      </c>
+      <c r="BF6"/>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
+      <c r="CS6"/>
     </row>
-    <row r="7" spans="1:96">
+    <row r="7" spans="1:97">
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -6223,116 +6234,117 @@
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
+      <c r="CS7"/>
     </row>
-    <row r="8" spans="1:96">
+    <row r="8" spans="1:97">
       <c r="A8" t="s">
         <v>32</v>
       </c>
-      <c r="B8">
+      <c r="B8"/>
+      <c r="C8">
         <v>1577000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>1568000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>1562000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1558000.0</v>
       </c>
       <c r="F8">
         <v>1558000.0</v>
       </c>
       <c r="G8">
+        <v>1558000.0</v>
+      </c>
+      <c r="H8">
         <v>1556000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>1551000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>1550000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>1600000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>1599000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1668000.0</v>
       </c>
       <c r="M8">
         <v>1668000.0</v>
       </c>
       <c r="N8">
         <v>1668000.0</v>
       </c>
       <c r="O8">
         <v>1668000.0</v>
       </c>
       <c r="P8">
+        <v>1668000.0</v>
+      </c>
+      <c r="Q8">
         <v>1666000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1665000.0</v>
       </c>
       <c r="R8">
         <v>1665000.0</v>
       </c>
       <c r="S8">
+        <v>1665000.0</v>
+      </c>
+      <c r="T8">
         <v>1663000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1688000.0</v>
       </c>
       <c r="U8">
         <v>1688000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>1688000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -6363,522 +6375,527 @@
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
+      <c r="CS8"/>
     </row>
-    <row r="9" spans="1:96">
+    <row r="9" spans="1:97">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>136201000.0</v>
       </c>
-      <c r="P9"/>
-      <c r="Q9">
+      <c r="Q9"/>
+      <c r="R9">
         <v>135709000.0</v>
       </c>
-      <c r="R9"/>
-      <c r="S9">
+      <c r="S9"/>
+      <c r="T9">
         <v>135451000.0</v>
       </c>
-      <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
-      <c r="W9">
+      <c r="W9"/>
+      <c r="X9">
         <v>134989000.0</v>
       </c>
-      <c r="X9"/>
       <c r="Y9"/>
-      <c r="Z9">
+      <c r="Z9"/>
+      <c r="AA9">
         <v>134769000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>134706000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>113704000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>113613000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>113561000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>112807000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>110599000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>104866000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>82029000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>81940000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>63422000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>62581000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>62488000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>62300000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>62094000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>62076000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>53995000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>53984000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>53227000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>52466000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>51698000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>51316000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51264000.0</v>
       </c>
       <c r="AW9">
         <v>51264000.0</v>
       </c>
       <c r="AX9">
         <v>51264000.0</v>
       </c>
       <c r="AY9">
+        <v>51264000.0</v>
+      </c>
+      <c r="AZ9">
         <v>51204000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52665000.0</v>
       </c>
       <c r="BA9">
         <v>52665000.0</v>
       </c>
       <c r="BB9">
+        <v>52665000.0</v>
+      </c>
+      <c r="BC9">
         <v>49035000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48869000.0</v>
       </c>
       <c r="BD9">
         <v>48869000.0</v>
       </c>
       <c r="BE9">
         <v>48869000.0</v>
       </c>
       <c r="BF9">
-        <v>45844000.0</v>
+        <v>48869000.0</v>
       </c>
       <c r="BG9">
         <v>45844000.0</v>
       </c>
       <c r="BH9">
         <v>45844000.0</v>
       </c>
       <c r="BI9">
         <v>45844000.0</v>
       </c>
-      <c r="BJ9"/>
+      <c r="BJ9">
+        <v>45844000.0</v>
+      </c>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
+      <c r="CS9"/>
     </row>
-    <row r="10" spans="1:96">
+    <row r="10" spans="1:97">
       <c r="A10" t="s">
         <v>34</v>
       </c>
       <c r="B10">
+        <v>204723000.0</v>
+      </c>
+      <c r="C10">
         <v>110874000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>156863000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>159313000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>184254000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>209036000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>221527000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>172449000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>167678000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>171093000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>180376000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>126740000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>137497000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>145974000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>182150000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>193344000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>393241000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>503829000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>596553000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>623825000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>530794000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>504357000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>458601000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>442722000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>320923000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>283191000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>191607000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>7940000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>7210000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>4981000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>154471000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>5998000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>6319000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>5432000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>42113000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>4430000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>4733000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>4617000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>70720000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>3025000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>3648000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>3701000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>27429000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>4725000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>3530000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>3260000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>36238000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>3226000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>3163000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>3204000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>4278000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>3040000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>3598000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1602000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>2601000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1934000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>4401000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>4314000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>3733000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>69301000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>54685000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>38646000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>1477000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>51158000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>20201000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>9676000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>4099000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>19179000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>6277000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>11552000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>6700000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>5203000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>4005000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>6549000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>4624000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>3785208.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>3330339.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>5247000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>6183916.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>3500455.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>4267383.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>3759026.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>4377196.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>7230097.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>7900025.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>3545142.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>1780280.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>4947859.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>3727753.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>2206542.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>2542256.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>2908000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>1752622.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>3152653.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>3515000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>2775000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:96">
+    <row r="11" spans="1:97">
       <c r="A11" t="s">
         <v>35</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6933,1194 +6950,1203 @@
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
+      <c r="CS11"/>
     </row>
-    <row r="12" spans="1:96">
+    <row r="12" spans="1:97">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12">
+        <v>219017000.0</v>
+      </c>
+      <c r="C12">
         <v>112463000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>156872000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>159313000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>184254000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>209036000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>221527000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>178490000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>173936000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>177733000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>187471000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>134011000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>145919000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>154951000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>191516000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>203134000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>404144000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>515639000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>609904000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>638498000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>546925000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>522225000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>478483000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>464824000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>345315000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>309213000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>218220000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>36071000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>36651000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>35548000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>37931000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>38578000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>40554000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>41337000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>52443000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>44671000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>46584000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>47923000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>49253000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>40905000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>43788000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>45489000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>45698000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>49244000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>48965000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>51096000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>32241000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>32220000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>33570000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>34352000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>39973000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>19613000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>21129000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>20486000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>21941000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1934000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>4401000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>4314000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>26250000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>69301000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>54685000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>38646000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1477000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>51158000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>20201000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>9676000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>4099000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>19179000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>6277000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>11552000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>6700000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>5203000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>4005000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>6549000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>4624000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>3785208.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>3330339.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>5247000.0</v>
       </c>
-      <c r="CA12"/>
-      <c r="CB12">
+      <c r="CB12"/>
+      <c r="CC12">
         <v>3500455.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>4267383.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>3759026.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>4377196.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>7230097.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>7900025.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>3545142.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>1780280.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>4947859.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>3727753.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>2206542.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>2542256.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>2908000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>1752622.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>3152653.0</v>
       </c>
-      <c r="CQ12"/>
       <c r="CR12"/>
+      <c r="CS12"/>
     </row>
-    <row r="13" spans="1:96">
+    <row r="13" spans="1:97">
       <c r="A13" t="s">
         <v>37</v>
       </c>
-      <c r="B13">
+      <c r="B13"/>
+      <c r="C13">
         <v>1252000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1243000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1237000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1233000.0</v>
       </c>
       <c r="F13">
         <v>1233000.0</v>
       </c>
       <c r="G13">
+        <v>1233000.0</v>
+      </c>
+      <c r="H13">
         <v>1231000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1226000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1225000.0</v>
       </c>
       <c r="J13">
         <v>1225000.0</v>
       </c>
       <c r="K13">
+        <v>1225000.0</v>
+      </c>
+      <c r="L13">
         <v>1224000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1223000.0</v>
       </c>
       <c r="M13">
         <v>1223000.0</v>
       </c>
       <c r="N13">
         <v>1223000.0</v>
       </c>
       <c r="O13">
         <v>1223000.0</v>
       </c>
       <c r="P13">
+        <v>1223000.0</v>
+      </c>
+      <c r="Q13">
         <v>1221000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1220000.0</v>
       </c>
       <c r="R13">
         <v>1220000.0</v>
       </c>
       <c r="S13">
-        <v>1218000.0</v>
+        <v>1220000.0</v>
       </c>
       <c r="T13">
         <v>1218000.0</v>
       </c>
       <c r="U13">
         <v>1218000.0</v>
       </c>
       <c r="V13">
+        <v>1218000.0</v>
+      </c>
+      <c r="W13">
         <v>1217000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1214000.0</v>
       </c>
       <c r="X13">
         <v>1214000.0</v>
       </c>
       <c r="Y13">
-        <v>1213000.0</v>
+        <v>1214000.0</v>
       </c>
       <c r="Z13">
         <v>1213000.0</v>
       </c>
       <c r="AA13">
         <v>1213000.0</v>
       </c>
       <c r="AB13">
-        <v>1105000.0</v>
+        <v>1213000.0</v>
       </c>
       <c r="AC13">
         <v>1105000.0</v>
       </c>
       <c r="AD13">
+        <v>1105000.0</v>
+      </c>
+      <c r="AE13">
         <v>1104000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>1095000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>1068000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>996000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>831000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>830000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>727000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>717000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>716000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>715000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>713000.0</v>
       </c>
       <c r="AO13">
         <v>713000.0</v>
       </c>
       <c r="AP13">
-        <v>650000.0</v>
+        <v>713000.0</v>
       </c>
       <c r="AQ13">
         <v>650000.0</v>
       </c>
       <c r="AR13">
+        <v>650000.0</v>
+      </c>
+      <c r="AS13">
         <v>642000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>634000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>626000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>621000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>620000.0</v>
       </c>
       <c r="AW13">
         <v>620000.0</v>
       </c>
       <c r="AX13">
         <v>620000.0</v>
       </c>
       <c r="AY13">
-        <v>619000.0</v>
+        <v>620000.0</v>
       </c>
       <c r="AZ13">
         <v>619000.0</v>
       </c>
       <c r="BA13">
         <v>619000.0</v>
       </c>
       <c r="BB13">
+        <v>619000.0</v>
+      </c>
+      <c r="BC13">
         <v>563000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>560000.0</v>
       </c>
       <c r="BD13">
         <v>560000.0</v>
       </c>
       <c r="BE13">
         <v>560000.0</v>
       </c>
       <c r="BF13">
-        <v>510000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="BG13">
         <v>510000.0</v>
       </c>
       <c r="BH13">
         <v>510000.0</v>
       </c>
       <c r="BI13">
         <v>510000.0</v>
       </c>
       <c r="BJ13">
-        <v>465000.0</v>
+        <v>510000.0</v>
       </c>
       <c r="BK13">
         <v>465000.0</v>
       </c>
       <c r="BL13">
         <v>465000.0</v>
       </c>
       <c r="BM13">
         <v>465000.0</v>
       </c>
       <c r="BN13">
         <v>465000.0</v>
       </c>
       <c r="BO13">
-        <v>421000.0</v>
+        <v>465000.0</v>
       </c>
       <c r="BP13">
         <v>421000.0</v>
       </c>
       <c r="BQ13">
         <v>421000.0</v>
       </c>
       <c r="BR13">
         <v>421000.0</v>
       </c>
       <c r="BS13">
+        <v>421000.0</v>
+      </c>
+      <c r="BT13">
         <v>414000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>389000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>387000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>383000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>331000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>324603.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>323631.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>323046.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>288000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>286512.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>285106.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>282511.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>231736.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>225509.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>225123.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>11165665.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>217556.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>8976275.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>8958400.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>8950150.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>8931175.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>7890000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7880280.0</v>
       </c>
       <c r="CP13">
         <v>7880280.0</v>
       </c>
       <c r="CQ13">
+        <v>7880280.0</v>
+      </c>
+      <c r="CR13">
         <v>7880000.0</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>4193000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:96">
+    <row r="14" spans="1:97">
       <c r="A14" t="s">
         <v>38</v>
       </c>
       <c r="B14">
+        <v>11913086.0</v>
+      </c>
+      <c r="C14">
         <v>11903776.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>11918246.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>11989947.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>12013909.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>12006965.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>12153318.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>12153393.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>12119359.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>12138613.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>12133511.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>12131825.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>12119004.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>12160793.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>12166044.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>12170144.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>12185252.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>12180320.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>12147008.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>12125628.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>12111693.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>12108846.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>11997542.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>11975094.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>11977597.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>12008200.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>12016386.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>12013670.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>12010759.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>12003380.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>11997401.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>12012027.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>12000043.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>11998962.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>10713322.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>11978104.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>12004550.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>11983734.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>10880267.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>11936370.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>11926426.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>11898607.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>10734071.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>11757526.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>11656754.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>11624491.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>10547355.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>11615072.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>11611071.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>11590641.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>8770243.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>8768762.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>8731371.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>8748465.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>9461232.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>9457950.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>8665146.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>8675472.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>8656162.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>9408365.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>8779245.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>8907072.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>8656654.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>8681237.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>8866800.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>8662591.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>9512760.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>8709607.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>8645389.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>9477138.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>8629887.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>8634446.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>8923845.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>10192684.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>9120893.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>10230235.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>10254356.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>11179166.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>8511818.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>9808307.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>9998721.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>10684949.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>9067698.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>10356689.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>10203798.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>8550373.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>12756976.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>14937215.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>9941288.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>14958426.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>13571309.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14481028.0</v>
       </c>
       <c r="CO14">
         <v>14481028.0</v>
       </c>
       <c r="CP14">
+        <v>14481028.0</v>
+      </c>
+      <c r="CQ14">
         <v>14198246.0</v>
       </c>
-      <c r="CQ14"/>
       <c r="CR14"/>
+      <c r="CS14"/>
     </row>
-    <row r="15" spans="1:96">
+    <row r="15" spans="1:97">
       <c r="A15" t="s">
         <v>39</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>1223000.0</v>
       </c>
-      <c r="P15"/>
-      <c r="Q15">
+      <c r="Q15"/>
+      <c r="R15">
         <v>1220000.0</v>
       </c>
-      <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15">
         <v>1218000.0</v>
       </c>
-      <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>1218000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1217000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1214000.0</v>
       </c>
       <c r="X15">
         <v>1214000.0</v>
       </c>
       <c r="Y15">
-        <v>1213000.0</v>
+        <v>1214000.0</v>
       </c>
       <c r="Z15">
         <v>1213000.0</v>
       </c>
       <c r="AA15">
         <v>1213000.0</v>
       </c>
       <c r="AB15">
-        <v>1105000.0</v>
+        <v>1213000.0</v>
       </c>
       <c r="AC15">
         <v>1105000.0</v>
       </c>
       <c r="AD15">
+        <v>1105000.0</v>
+      </c>
+      <c r="AE15">
         <v>1104000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1095000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1068000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>996000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>831000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>830000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>727000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>717000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>716000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>715000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>713000.0</v>
       </c>
       <c r="AO15">
         <v>713000.0</v>
       </c>
       <c r="AP15">
-        <v>650000.0</v>
+        <v>713000.0</v>
       </c>
       <c r="AQ15">
         <v>650000.0</v>
       </c>
       <c r="AR15">
+        <v>650000.0</v>
+      </c>
+      <c r="AS15">
         <v>642000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>634000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>626000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>621000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>620000.0</v>
       </c>
       <c r="AW15">
         <v>620000.0</v>
       </c>
       <c r="AX15">
         <v>620000.0</v>
       </c>
       <c r="AY15">
-        <v>619000.0</v>
+        <v>620000.0</v>
       </c>
       <c r="AZ15">
         <v>619000.0</v>
       </c>
       <c r="BA15">
         <v>619000.0</v>
       </c>
       <c r="BB15">
+        <v>619000.0</v>
+      </c>
+      <c r="BC15">
         <v>563000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>560000.0</v>
       </c>
       <c r="BD15">
         <v>560000.0</v>
       </c>
       <c r="BE15">
         <v>560000.0</v>
       </c>
       <c r="BF15">
-        <v>510000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="BG15">
         <v>510000.0</v>
       </c>
       <c r="BH15">
         <v>510000.0</v>
       </c>
       <c r="BI15">
         <v>510000.0</v>
       </c>
       <c r="BJ15">
-        <v>465000.0</v>
+        <v>510000.0</v>
       </c>
       <c r="BK15">
         <v>465000.0</v>
       </c>
       <c r="BL15">
         <v>465000.0</v>
       </c>
       <c r="BM15">
         <v>465000.0</v>
       </c>
       <c r="BN15">
         <v>465000.0</v>
       </c>
       <c r="BO15">
-        <v>421000.0</v>
+        <v>465000.0</v>
       </c>
       <c r="BP15">
         <v>421000.0</v>
       </c>
       <c r="BQ15">
         <v>421000.0</v>
       </c>
       <c r="BR15">
         <v>421000.0</v>
       </c>
       <c r="BS15">
+        <v>421000.0</v>
+      </c>
+      <c r="BT15">
         <v>414000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>389000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>387000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>383000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>331000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>324603.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>323631.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>288494.0</v>
       </c>
       <c r="CA15">
         <v>288494.0</v>
       </c>
       <c r="CB15">
+        <v>288494.0</v>
+      </c>
+      <c r="CC15">
         <v>286512.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>285106.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>282511.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>231736.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>225509.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>225123.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>11165665.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>10877795.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>8976275.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>8958400.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>8950150.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>8931175.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>7890000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7880280.0</v>
       </c>
       <c r="CP15">
         <v>7880280.0</v>
       </c>
-      <c r="CQ15"/>
+      <c r="CQ15">
+        <v>7880280.0</v>
+      </c>
       <c r="CR15"/>
+      <c r="CS15"/>
     </row>
-    <row r="16" spans="1:96">
+    <row r="16" spans="1:97">
       <c r="A16" t="s">
         <v>40</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>-4146000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>-80486000.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>-18397000.0</v>
       </c>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
@@ -8153,52 +8179,53 @@
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
+      <c r="CS16"/>
     </row>
-    <row r="17" spans="1:96">
+    <row r="17" spans="1:97">
       <c r="A17" t="s">
         <v>41</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -8253,88 +8280,87 @@
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
+      <c r="CS17"/>
     </row>
-    <row r="18" spans="1:96">
+    <row r="18" spans="1:97">
       <c r="A18" t="s">
         <v>42</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-      <c r="AF18">
-[...1 lines deleted...]
-      </c>
+      <c r="AF18"/>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
@@ -8363,141 +8389,144 @@
       </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
         <v>0.0</v>
       </c>
       <c r="AY18">
         <v>0.0</v>
       </c>
       <c r="AZ18">
         <v>0.0</v>
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
-      <c r="BE18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BE18">
+        <v>0.0</v>
+      </c>
+      <c r="BF18"/>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
-      <c r="BI18"/>
+      <c r="BI18">
+        <v>0.0</v>
+      </c>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
+      <c r="CS18"/>
     </row>
-    <row r="19" spans="1:96">
+    <row r="19" spans="1:97">
       <c r="A19" t="s">
         <v>43</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-      <c r="Z19">
+      <c r="Z19"/>
+      <c r="AA19">
         <v>299974000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>216935000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>179262000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>198076000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>221088000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
@@ -8519,88 +8548,87 @@
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
+      <c r="CS19"/>
     </row>
-    <row r="20" spans="1:96">
+    <row r="20" spans="1:97">
       <c r="A20" t="s">
         <v>44</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-      <c r="AF20">
-[...1 lines deleted...]
-      </c>
+      <c r="AF20"/>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
@@ -8629,134 +8657,135 @@
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
-      <c r="BE20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20"/>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
-      <c r="BI20"/>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
+      <c r="CS20"/>
     </row>
-    <row r="21" spans="1:96">
+    <row r="21" spans="1:97">
       <c r="A21" t="s">
         <v>45</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
-      <c r="AF21">
-[...1 lines deleted...]
-      </c>
+      <c r="AF21"/>
       <c r="AG21">
         <v>0.0</v>
       </c>
       <c r="AH21">
         <v>0.0</v>
       </c>
       <c r="AI21">
         <v>0.0</v>
       </c>
       <c r="AJ21">
         <v>0.0</v>
       </c>
       <c r="AK21">
         <v>0.0</v>
       </c>
       <c r="AL21">
         <v>0.0</v>
       </c>
       <c r="AM21">
         <v>0.0</v>
       </c>
       <c r="AN21">
         <v>0.0</v>
       </c>
       <c r="AO21">
@@ -8785,1292 +8814,1302 @@
       </c>
       <c r="AW21">
         <v>0.0</v>
       </c>
       <c r="AX21">
         <v>0.0</v>
       </c>
       <c r="AY21">
         <v>0.0</v>
       </c>
       <c r="AZ21">
         <v>0.0</v>
       </c>
       <c r="BA21">
         <v>0.0</v>
       </c>
       <c r="BB21">
         <v>0.0</v>
       </c>
       <c r="BC21">
         <v>0.0</v>
       </c>
       <c r="BD21">
         <v>0.0</v>
       </c>
-      <c r="BE21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BE21">
+        <v>0.0</v>
+      </c>
+      <c r="BF21"/>
       <c r="BG21">
         <v>0.0</v>
       </c>
       <c r="BH21">
         <v>0.0</v>
       </c>
-      <c r="BI21"/>
+      <c r="BI21">
+        <v>0.0</v>
+      </c>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
+      <c r="CS21"/>
     </row>
-    <row r="22" spans="1:96">
+    <row r="22" spans="1:97">
       <c r="A22" t="s">
         <v>46</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>-20167000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-176745000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-179958000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>171821000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-144824000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-155302000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-165507000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-192468000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-201372000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-400627000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-511173000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-605888000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-1233493000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-1054194000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>124000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>139000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>567000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>3772000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>3950000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>4727000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>5849000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>4236000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>5156000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>5124000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>5014000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>6158000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>8541000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>8789000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>8837000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>10604000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>11371000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>10528000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>10635000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>12815000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>18191000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>19269000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>21421000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>20815000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>23421000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>23863000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>19572000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>36254000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>46999000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>40979000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>31314000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>24367000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>27241000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>26552000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>29937000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>26727000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>24797000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>19635000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>19300000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>19910000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>19288000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>28155000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>12122000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>10383000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>3572000.0</v>
       </c>
-      <c r="BO22"/>
-      <c r="BP22">
+      <c r="BP22"/>
+      <c r="BQ22">
         <v>188000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>242000.0</v>
       </c>
-      <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
-      <c r="CA22">
+      <c r="CA22"/>
+      <c r="CB22">
         <v>1250000.0</v>
       </c>
-      <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
-      <c r="CO22">
+      <c r="CO22"/>
+      <c r="CP22">
         <v>461000.0</v>
       </c>
-      <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
+      <c r="CS22"/>
     </row>
-    <row r="23" spans="1:96">
+    <row r="23" spans="1:97">
       <c r="A23" t="s">
         <v>47</v>
       </c>
       <c r="B23">
+        <v>2303049000.0</v>
+      </c>
+      <c r="C23">
         <v>2212935000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2249436000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2172134000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2170332000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2141855000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2142236000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2065409000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2027138000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2009073000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2023500000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1983672000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1982466000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1964245000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1984915000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1923232000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1990383000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2054191000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2136445000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2155648000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2101468000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2103142000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2075907000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2076299000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1935884000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1815556000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1681160000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1598487000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1549794000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1558165000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1467398000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1341990000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1289635000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1166989000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1137452000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1099324000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1042792000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1016343000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1016141000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>954593000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>924485000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>927276000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>885291000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>865018000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>868982000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>853759000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>821851000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>814656000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>819625000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>800270000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>794943000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>746073000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>737352000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>756069000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>770383000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>769781000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>788550000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>774604000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>790738000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>767047000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>745654000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>725434000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>756853000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>742931000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>699178000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>674069000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>654198000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>655412000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>639893000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>637629000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>601952000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>564510000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>528496000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>509950000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>460795000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>441019815.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>420824617.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>414533000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>359996771.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>345429825.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>335884457.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>309171501.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>297810444.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>276152762.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>259112325.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>238705170.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>224338563.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>205571255.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>198129894.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>188398624.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>174003639.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>158152000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>151446258.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>142138537.0</v>
       </c>
-      <c r="CQ23"/>
       <c r="CR23"/>
+      <c r="CS23"/>
     </row>
-    <row r="24" spans="1:96">
+    <row r="24" spans="1:97">
       <c r="A24" t="s">
         <v>48</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
         <v>153403000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>13403000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>83403000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>143395000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>148348000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>188300000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>188253000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>218206000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>138158000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>168111000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>154213000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>239166000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>208119000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>126071000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>116024000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>120976000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>120929000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>120882000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>133834000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>144287000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>144239000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>267218000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>270946000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>220949000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>13403000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>148053000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>118053000.0</v>
       </c>
       <c r="AC24">
         <v>118053000.0</v>
       </c>
       <c r="AD24">
+        <v>118053000.0</v>
+      </c>
+      <c r="AE24">
         <v>13403000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>118053000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13403000.0</v>
       </c>
       <c r="AG24">
         <v>13403000.0</v>
       </c>
       <c r="AH24">
         <v>13403000.0</v>
       </c>
       <c r="AI24">
+        <v>13403000.0</v>
+      </c>
+      <c r="AJ24">
         <v>128053000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13403000.0</v>
       </c>
       <c r="AK24">
         <v>13403000.0</v>
       </c>
       <c r="AL24">
         <v>13403000.0</v>
       </c>
       <c r="AM24">
+        <v>13403000.0</v>
+      </c>
+      <c r="AN24">
         <v>93053000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13403000.0</v>
       </c>
       <c r="AO24">
         <v>13403000.0</v>
       </c>
       <c r="AP24">
         <v>13403000.0</v>
       </c>
       <c r="AQ24">
+        <v>13403000.0</v>
+      </c>
+      <c r="AR24">
         <v>98053000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13403000.0</v>
       </c>
       <c r="AS24">
         <v>13403000.0</v>
       </c>
       <c r="AT24">
+        <v>13403000.0</v>
+      </c>
+      <c r="AU24">
         <v>83210000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>62755000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>64201000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>64095000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>64139000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>68683000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>43725000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>38768000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>43809000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>43851000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>43891000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>43932000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>43971000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>74010000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23403000.0</v>
       </c>
       <c r="BI24">
         <v>23403000.0</v>
       </c>
       <c r="BJ24">
+        <v>23403000.0</v>
+      </c>
+      <c r="BK24">
         <v>64125000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>64162000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>69543000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>65235000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>65771000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>67831000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13403000.0</v>
       </c>
       <c r="BQ24">
         <v>13403000.0</v>
       </c>
       <c r="BR24">
         <v>13403000.0</v>
       </c>
       <c r="BS24">
         <v>13403000.0</v>
       </c>
       <c r="BT24">
         <v>13403000.0</v>
       </c>
       <c r="BU24">
         <v>13403000.0</v>
       </c>
       <c r="BV24">
         <v>13403000.0</v>
       </c>
       <c r="BW24">
         <v>13403000.0</v>
       </c>
       <c r="BX24">
+        <v>13403000.0</v>
+      </c>
+      <c r="BY24">
         <v>42709000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>35385000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>32322000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>34751000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>36648000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>28845000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>24729000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>30885000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>10000000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>18329000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>19493000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>20379000.0</v>
       </c>
-      <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
-      <c r="CM24">
+      <c r="CM24"/>
+      <c r="CN24">
         <v>9840000.0</v>
       </c>
-      <c r="CN24"/>
-      <c r="CO24">
+      <c r="CO24"/>
+      <c r="CP24">
         <v>8820000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>4364000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>4949000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>6435000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:96">
+    <row r="25" spans="1:97">
       <c r="A25" t="s">
         <v>49</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>42921000.0</v>
       </c>
-      <c r="P25"/>
-      <c r="Q25">
+      <c r="Q25"/>
+      <c r="R25">
         <v>42826000.0</v>
       </c>
-      <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>42732000.0</v>
       </c>
-      <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
-      <c r="W25">
+      <c r="W25"/>
+      <c r="X25">
         <v>42542000.0</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>13403000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>148053000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13403000.0</v>
       </c>
       <c r="AC25">
         <v>13403000.0</v>
       </c>
       <c r="AD25">
         <v>13403000.0</v>
       </c>
       <c r="AE25">
+        <v>13403000.0</v>
+      </c>
+      <c r="AF25">
         <v>118053000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13403000.0</v>
       </c>
       <c r="AG25">
         <v>13403000.0</v>
       </c>
       <c r="AH25">
         <v>13403000.0</v>
       </c>
       <c r="AI25">
+        <v>13403000.0</v>
+      </c>
+      <c r="AJ25">
         <v>128053000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13403000.0</v>
       </c>
       <c r="AK25">
         <v>13403000.0</v>
       </c>
       <c r="AL25">
         <v>13403000.0</v>
       </c>
       <c r="AM25">
+        <v>13403000.0</v>
+      </c>
+      <c r="AN25">
         <v>93053000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13403000.0</v>
       </c>
       <c r="AO25">
         <v>13403000.0</v>
       </c>
       <c r="AP25">
         <v>13403000.0</v>
       </c>
       <c r="AQ25">
+        <v>13403000.0</v>
+      </c>
+      <c r="AR25">
         <v>98053000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13403000.0</v>
       </c>
       <c r="AS25">
         <v>13403000.0</v>
       </c>
       <c r="AT25">
+        <v>13403000.0</v>
+      </c>
+      <c r="AU25">
         <v>83210000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>62755000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>64201000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>64095000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>64139000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>68683000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>43725000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>38768000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>43809000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>43851000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>43891000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>43932000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>43971000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>74010000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23403000.0</v>
       </c>
       <c r="BI25">
         <v>23403000.0</v>
       </c>
-      <c r="BJ25"/>
+      <c r="BJ25">
+        <v>23403000.0</v>
+      </c>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
+      <c r="CS25"/>
     </row>
-    <row r="26" spans="1:96">
+    <row r="26" spans="1:97">
       <c r="A26" t="s">
         <v>50</v>
       </c>
-      <c r="B26">
+      <c r="B26"/>
+      <c r="C26">
         <v>13126000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>13523000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>13859000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>14001000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>14340000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>14760000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>15269000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>15509000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>15911000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>16387000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>16590000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>17758000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>18336000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>18744000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>19365000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>20641000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>21707000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>23269000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>24635000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>17385000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>19105000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>21106000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>23311000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>25587000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>193000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1399128000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>29284000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>30580000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1278887000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1222501000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1164131000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1085809000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>1026562000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>996725000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>938855000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>913913000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>871156000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>836373000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>802529000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>769223000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>787801000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>745005000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>735805000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>714064000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>702682000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>697950000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>664722000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>653034000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>648699000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>648050000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>644433000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>623855000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>613095000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>611271000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>587908000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>586552000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>595373000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>606019000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>622835000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>614981000.0</v>
       </c>
-      <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
+      <c r="CS26"/>
     </row>
-    <row r="27" spans="1:96">
+    <row r="27" spans="1:97">
       <c r="A27" t="s">
         <v>51</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -10125,417 +10164,421 @@
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
+      <c r="CS27"/>
     </row>
-    <row r="28" spans="1:96">
+    <row r="28" spans="1:97">
       <c r="A28" t="s">
         <v>52</v>
       </c>
       <c r="B28">
+        <v>-27320000.0</v>
+      </c>
+      <c r="C28">
         <v>42529000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-13460000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-75910000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-84254000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-60688000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-33227000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>15804000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>50528000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-32935000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-12265000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>27473000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>101669000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>62145000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-56079000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-77320000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-272265000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-382900000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-475671000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-489991000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-386507000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-360118000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-191383000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-171776000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-99974000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-135138000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-43554000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>110113000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>110843000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>113072000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-36418000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>112055000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>111734000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>112621000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>85940000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>108623000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>108320000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>88436000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>22333000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>80028000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>79405000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>99352000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>70624000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>88392000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>79633000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>79950000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>26517000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>60975000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>60932000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>60935000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>64405000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>40685000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>35170000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>42207000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>41250000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>41957000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>39531000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>39657000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>70277000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-15252000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>9402000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>25479000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>52685000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>18385000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>45034000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>56095000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>63732000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>36662000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>46098000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>45357000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>55243000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>58073000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>50003000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>38741000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>35698000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>45423487.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>38304359.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>27076000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>28667454.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>37047684.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>29496641.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>26019702.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>47782500.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>20083141.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>10429398.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>15947776.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>18598446.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>4689459.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>9172034.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>7118502.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>7797867.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>6447000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>7067130.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>1211653.0</v>
       </c>
-      <c r="CQ28"/>
       <c r="CR28"/>
+      <c r="CS28"/>
     </row>
-    <row r="29" spans="1:96">
+    <row r="29" spans="1:97">
       <c r="A29" t="s">
         <v>53</v>
       </c>
-      <c r="B29">
+      <c r="B29"/>
+      <c r="C29">
         <v>488641000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>467596000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>397915000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>455226000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>453965000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>488048000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>484388000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>510681000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>426169000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>452053000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>432192000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>518306000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>481225000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>392105000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>373352000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>370093000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>361208000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>353243000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>358090000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>359909000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>352861000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>467663000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>463293000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>408706000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>331042000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -10561,536 +10604,539 @@
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
+      <c r="CS29"/>
     </row>
-    <row r="30" spans="1:96">
+    <row r="30" spans="1:97">
       <c r="A30" t="s">
         <v>54</v>
       </c>
-      <c r="B30">
+      <c r="B30"/>
+      <c r="C30">
         <v>11504000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>11257000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>10677000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>10166000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>10111000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>9659000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>9242000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>9067000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>8865000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>8555000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>8267000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>8066000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>8930000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>8768000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>8028000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>7386000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>7344000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>7681000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>7753000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>8466000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>8700000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>8772000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>10304000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>10193000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>6358000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>6069000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>5582000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>5258000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>5760000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>5191000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>4869000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>4271000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>4139000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>4025000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>3636000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>3326000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>3225000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>3117000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>2904000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>2877000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>3172000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>3012000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>2932000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>2840000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>2837000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>2827000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>2823000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>2763000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>2804000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>2717000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>2596000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>2762000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>2708000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>2727000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>2765000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>2969000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3039000.0</v>
       </c>
       <c r="BG30">
         <v>3039000.0</v>
       </c>
       <c r="BH30">
+        <v>3039000.0</v>
+      </c>
+      <c r="BI30">
         <v>2905000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>3055000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>3330000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>3273000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>3303000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>3094000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>3050000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>2808000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>3100000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>3140000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>3050000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>2974000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>2844000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>2713000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>2763000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>2633000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>2543763.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>5761298.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>11258000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>10806039.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>9804058.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>9690517.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>8940041.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>9111571.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>8010246.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>8012286.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>8153222.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>7648623.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>7422646.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>7373714.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>9667606.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>6799375.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>682000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>6033128.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>4055279.0</v>
       </c>
-      <c r="CQ30"/>
       <c r="CR30"/>
+      <c r="CS30"/>
     </row>
-    <row r="31" spans="1:96">
+    <row r="31" spans="1:97">
       <c r="A31" t="s">
         <v>55</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>278695000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>273106000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>265589000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>257328000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>249117000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>240279000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>232361000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>224256000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>215622000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>208152000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>200925000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>192347000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>187757000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>182989000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>177105000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>171249000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>165011000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>159002000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>152333000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>144455000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>134206000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>122965000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>118809000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>116394000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>112519000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>109841000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>107134000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>105202000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>102174000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>94227000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>92040000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>89114000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>86805000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>84499000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>82905000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>80766000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>78038000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>75946000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>73716000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>71519000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>69710000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>69612000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>67572000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>65983000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>64578000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>62898000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>61356000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>60428000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>59077000.0</v>
       </c>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
+      <c r="CS31"/>
     </row>
-    <row r="32" spans="1:96">
+    <row r="32" spans="1:97">
       <c r="A32" t="s">
         <v>56</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -11145,2542 +11191,2565 @@
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
+      <c r="CS32"/>
     </row>
-    <row r="33" spans="1:96">
+    <row r="33" spans="1:97">
       <c r="A33" t="s">
         <v>57</v>
       </c>
       <c r="B33">
+        <v>2084032000.0</v>
+      </c>
+      <c r="C33">
         <v>2088968000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2081307000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>5573000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1972077000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1922708000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1911050000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1877677000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1848835000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1827565000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1827474000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1841394000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1828481000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1800364000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1784631000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1712070000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1578853000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1531208000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1518860000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1509397000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1546077000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1572217000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1591067000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1601171000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1580376000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1499985000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>34726000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1556834000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1507885000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1516857000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>39174000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1298543000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1244810000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1121513000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>47284000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1051135000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>992997000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>965240000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>52275000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>910789000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>877825000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>878068000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>49339000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>812476000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>816934000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>799697000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>34839000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>778837000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>782927000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>762879000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>752253000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>724920000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>714472000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>733905000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>745809000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>765491000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>781180000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>767251000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>761449000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>694841000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>687785000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>683458000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>752103000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>688470000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>675883000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>661343000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>647291000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>633133000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>630476000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>623027000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>592276000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>556463000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>521778000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>500638000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>453538000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>434690844.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>411732980.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>398028000.0</v>
       </c>
-      <c r="CA33"/>
-      <c r="CB33">
+      <c r="CB33"/>
+      <c r="CC33">
         <v>332125312.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>321926557.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>296472434.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>284321000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>260912419.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>243200014.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>227006806.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>214909660.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>193200750.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>187028427.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>176524476.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>164662008.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>154562000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>143660508.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>134930605.0</v>
       </c>
-      <c r="CQ33"/>
       <c r="CR33"/>
+      <c r="CS33"/>
     </row>
-    <row r="34" spans="1:96">
+    <row r="34" spans="1:97">
       <c r="A34" t="s">
         <v>58</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
-      <c r="Q34">
+      <c r="Q34"/>
+      <c r="R34">
         <v>12499000.0</v>
       </c>
-      <c r="R34"/>
-      <c r="S34">
+      <c r="S34"/>
+      <c r="T34">
         <v>13189000.0</v>
       </c>
-      <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
-      <c r="W34">
+      <c r="W34"/>
+      <c r="X34">
         <v>103752000.0</v>
       </c>
-      <c r="X34"/>
       <c r="Y34"/>
-      <c r="Z34">
+      <c r="Z34"/>
+      <c r="AA34">
         <v>11335000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>12204000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>11800000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>13107000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>11903000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>9086000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>8319000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>7928000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>7090000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>7517000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>6798000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>6467000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>5970000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>6693000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>5891000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>5876000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>5466000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>9160000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>6034000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>5342000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>6546000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>7523000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>6069000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>7517000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>5808000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>6504000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>4875000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>4734000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>4388000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>5339000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>4378000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>5192000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>4182000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>3982000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>44642000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>44623000.0</v>
       </c>
-      <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
+      <c r="CS34"/>
     </row>
-    <row r="35" spans="1:96">
+    <row r="35" spans="1:97">
       <c r="A35" t="s">
         <v>59</v>
       </c>
       <c r="B35">
+        <v>33377000.0</v>
+      </c>
+      <c r="C35">
         <v>173978000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>31674000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>99527000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>121319000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>162262000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>203145000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>202954000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>232845000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>152585000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>182210000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>168869000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>253211000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>224202000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>140236000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>129593000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>133475000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>135673000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>134071000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>147473000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>158122000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>161005000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>280944000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>283308000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>235828000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>159388000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>148053000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>129854000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>131160000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>129956000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>118053000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>126372000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>125981000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>125143000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>128053000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>119851000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>119520000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>99023000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>93053000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>88944000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>88929000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>108519000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>98053000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>99151000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>88505000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>89756000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>62755000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>70270000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>71612000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>69947000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>73788000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>48600000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>43502000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>48197000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>39190000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>48269000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>49124000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>48153000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>67992000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>68045000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>68026000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>67588000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>80571000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>73866000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>69514000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>69752000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>71091000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>60224000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>55650000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>56909000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>64761000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>65859000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>56464000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>47532000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>42907000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>51028146.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>41634698.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>32322000.0</v>
       </c>
-      <c r="CA35"/>
-      <c r="CB35">
+      <c r="CB35"/>
+      <c r="CC35">
         <v>36648491.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>28845024.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>24728978.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>19774360.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>27313238.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>18329423.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>19492918.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>7278726.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>9637318.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>12899787.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>9325044.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>1590123.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>2628000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>8819752.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>4364306.0</v>
       </c>
-      <c r="CQ35"/>
       <c r="CR35"/>
+      <c r="CS35"/>
     </row>
-    <row r="36" spans="1:96">
+    <row r="36" spans="1:97">
       <c r="A36" t="s">
         <v>60</v>
       </c>
       <c r="B36">
+        <v>81761000.0</v>
+      </c>
+      <c r="C36">
         <v>52874000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>50990000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>-1940108000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>51479000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>43592000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>46281000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>46259000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>47465000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>44808000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>48132000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>48766000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>49471000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>44096000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>40497000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>40228000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>37575000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>41526000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>40067000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>40436000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>40682000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>37669000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>38225000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>39786000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>46981000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>40608000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>-34726000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>187377000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>203921000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>223587000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>-39174000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>119897000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>144327000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>80292000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>-47284000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>92795000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>59373000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>76234000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>-52275000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>90406000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>90978000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>72758000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>-49339000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>59435000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>85433000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>79908000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>-34839000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>95406000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>111636000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>95781000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>85976000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>69637000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>79706000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>110067000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>116585000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>149996000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>165021000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>144289000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>138682000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41414000.0</v>
       </c>
       <c r="BI36">
         <v>41414000.0</v>
       </c>
       <c r="BJ36">
+        <v>41414000.0</v>
+      </c>
+      <c r="BK36">
         <v>39827000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>94691000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>29585000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>32384000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>24626000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>21504000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>14860000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>16328000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>13942000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>14967000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>14715000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>20519000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>30819000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>13927000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>16636703.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>9249581.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>12558000.0</v>
       </c>
-      <c r="CA36"/>
-      <c r="CB36">
+      <c r="CB36"/>
+      <c r="CC36">
         <v>6324000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>3694360.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>1759497.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>2000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>5587798.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>4698373.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>21625.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>21508.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>5514292.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>2675000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>4750000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>2222300.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>9518000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>460733.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>-23774091.0</v>
       </c>
-      <c r="CQ36"/>
       <c r="CR36"/>
+      <c r="CS36"/>
     </row>
-    <row r="37" spans="1:96">
+    <row r="37" spans="1:97">
       <c r="A37" t="s">
         <v>61</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
-      <c r="W37">
+      <c r="W37"/>
+      <c r="X37">
         <v>1672000.0</v>
       </c>
-      <c r="X37"/>
       <c r="Y37"/>
-      <c r="Z37">
+      <c r="Z37"/>
+      <c r="AA37">
         <v>1381000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>1819000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>1795000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>1694000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>1553000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>1439000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>1333000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>1241000.0</v>
       </c>
-      <c r="AH37">
-[...1 lines deleted...]
-      </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
+        <v>0.0</v>
+      </c>
+      <c r="AK37">
         <v>-118000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>-115000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AM37">
         <v>-45000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AN37">
         <v>-44000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5000.0</v>
       </c>
       <c r="AO37">
         <v>-5000.0</v>
       </c>
       <c r="AP37">
+        <v>-5000.0</v>
+      </c>
+      <c r="AQ37">
         <v>547000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AR37">
         <v>167000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AS37">
         <v>366000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AT37">
         <v>243000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AU37">
         <v>129000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AV37">
         <v>145000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AW37">
         <v>776000.0</v>
       </c>
-      <c r="AW37">
+      <c r="AX37">
         <v>365000.0</v>
       </c>
-      <c r="AX37">
+      <c r="AY37">
         <v>235000.0</v>
       </c>
-      <c r="AY37">
+      <c r="AZ37">
         <v>-1151000.0</v>
       </c>
-      <c r="AZ37">
+      <c r="BA37">
         <v>-1056000.0</v>
       </c>
-      <c r="BA37">
+      <c r="BB37">
         <v>-1011000.0</v>
       </c>
-      <c r="BB37">
+      <c r="BC37">
         <v>-1030000.0</v>
       </c>
-      <c r="BC37">
+      <c r="BD37">
         <v>-94000.0</v>
       </c>
-      <c r="BD37">
+      <c r="BE37">
         <v>-409000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-462000.0</v>
       </c>
       <c r="BF37">
         <v>-462000.0</v>
       </c>
       <c r="BG37">
+        <v>-462000.0</v>
+      </c>
+      <c r="BH37">
         <v>49000.0</v>
       </c>
-      <c r="BH37">
+      <c r="BI37">
         <v>68000.0</v>
       </c>
-      <c r="BI37">
+      <c r="BJ37">
         <v>129000.0</v>
       </c>
-      <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
+      <c r="CS37"/>
     </row>
-    <row r="38" spans="1:96">
+    <row r="38" spans="1:97">
       <c r="A38" t="s">
         <v>62</v>
       </c>
-      <c r="B38"/>
-      <c r="C38">
+      <c r="B38">
+        <v>2078498000.0</v>
+      </c>
+      <c r="C38"/>
+      <c r="D38">
         <v>2073544000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>1993389000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1966496000.0</v>
       </c>
-      <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38">
         <v>1881861000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>-20167000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>1834677000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>1821462000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>1794093000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>1759929000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1686697000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1564998000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>1503316000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>1489326000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>2096291000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>2045892000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>2042347000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>2011373000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>2010756000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>1871286000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>1752105000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>1422145000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>1543774000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>1494732000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>1503600000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>1385102000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>1285144000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>1231222000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>1107928000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1033700000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>1033789000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>975417000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>949580000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>911496000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>895143000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>862398000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>863298000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>787242000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>797777000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>801901000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>784870000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>751944000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>763035000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>767156000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>746827000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>709440000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>715107000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>704634000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>724207000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>720320000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>739553000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>753622000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>741702000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>755295000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>666273000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>658539000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>653070000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>661944000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>656235000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>640093000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>627166000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>612501000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>601116000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>601549000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>565524000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>552269000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>484332000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>446402000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>431009000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>416610000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>397465730.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>376449997.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>364613259.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>38010000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>302774213.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>293836416.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>269917215.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>255464116.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>234497923.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>218877054.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>197719130.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>186007847.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>170964128.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>165935127.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>156595428.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>146300561.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>135247000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>122605897.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>111156514.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>27005000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>14357000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:96">
+    <row r="39" spans="1:97">
       <c r="A39" t="s">
         <v>63</v>
       </c>
-      <c r="B39">
+      <c r="B39"/>
+      <c r="C39">
         <v>-11504000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>-11257000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>-10677000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>3835000.0</v>
       </c>
-      <c r="F39"/>
-      <c r="G39">
+      <c r="G39"/>
+      <c r="H39">
         <v>-9659000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>174011000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>178303000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>181508000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>190481000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>136557000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>147236000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>156577000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>192468000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>201372000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>400627000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>511173000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>605888000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>631578000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>539260000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>-511935000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>200000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>-32406000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>10386000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>6551000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>6259000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>5730000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>6081000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>5760000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>5610000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>7086000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>6110000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>5842000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>5566000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>4986000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>5208000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>4767000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>3117000.0</v>
       </c>
-      <c r="AN39"/>
       <c r="AO39"/>
       <c r="AP39"/>
-      <c r="AQ39">
+      <c r="AQ39"/>
+      <c r="AR39">
         <v>5652000.0</v>
       </c>
-      <c r="AR39"/>
       <c r="AS39"/>
       <c r="AT39"/>
-      <c r="AU39">
+      <c r="AU39"/>
+      <c r="AV39">
         <v>5759000.0</v>
       </c>
-      <c r="AV39"/>
       <c r="AW39"/>
       <c r="AX39"/>
       <c r="AY39"/>
       <c r="AZ39"/>
       <c r="BA39"/>
       <c r="BB39"/>
       <c r="BC39"/>
       <c r="BD39"/>
       <c r="BE39"/>
       <c r="BF39"/>
       <c r="BG39"/>
       <c r="BH39"/>
       <c r="BI39"/>
       <c r="BJ39"/>
       <c r="BK39"/>
       <c r="BL39"/>
       <c r="BM39"/>
       <c r="BN39"/>
       <c r="BO39"/>
       <c r="BP39"/>
       <c r="BQ39"/>
       <c r="BR39"/>
       <c r="BS39"/>
       <c r="BT39"/>
       <c r="BU39"/>
       <c r="BV39"/>
       <c r="BW39"/>
       <c r="BX39"/>
       <c r="BY39"/>
       <c r="BZ39"/>
       <c r="CA39"/>
       <c r="CB39"/>
       <c r="CC39"/>
       <c r="CD39"/>
       <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
       <c r="CL39"/>
       <c r="CM39"/>
       <c r="CN39"/>
       <c r="CO39"/>
       <c r="CP39"/>
       <c r="CQ39"/>
       <c r="CR39"/>
+      <c r="CS39"/>
     </row>
-    <row r="40" spans="1:96">
+    <row r="40" spans="1:97">
       <c r="A40" t="s">
         <v>64</v>
       </c>
       <c r="B40">
+        <v>1759597000.0</v>
+      </c>
+      <c r="C40">
         <v>1698744000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>1758669000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1752581000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1730071000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1666681000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1631050000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1558883000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1496441000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1563704000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1552827000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1532981000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1446385000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1463794000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>1575981000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>1535229000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1606306000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1677210000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>1768410000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>1781240000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1724502000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1730765000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1592443000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1596501000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>1508561000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>1469330000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>-2260000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>1293048000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>1249587000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>1265308000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>-1390000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>1065202000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>1017896000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>902204000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>-719000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>843551000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>790528000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>787046000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>-655000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>739876000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>712795000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>702963000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>-494000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>655507000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>672679000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>658804000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>-445000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>641619000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>648783000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>633453000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>626768000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>611416000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>609519000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>623677000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>637207000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>639700000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>658730000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>647494000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>634855000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>622029000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>601879000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>584468000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>604722000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>598980000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>561207000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>537885000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>520313000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>531182000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>524567000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>521123000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>495327000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>458268000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>432191000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>423137000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>379480000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>352752782.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>341846261.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>345536000.0</v>
       </c>
-      <c r="CA40"/>
-      <c r="CB40">
+      <c r="CB40"/>
+      <c r="CC40">
         <v>271299012.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>269867713.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>248316595.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>232056000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>220510117.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>213645346.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>195336164.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>179585011.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>172037868.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>162700485.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>156796081.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>142446511.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>128599000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>122905976.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>118502502.0</v>
       </c>
-      <c r="CQ40"/>
       <c r="CR40"/>
+      <c r="CS40"/>
     </row>
-    <row r="41" spans="1:96">
+    <row r="41" spans="1:97">
       <c r="A41" t="s">
         <v>65</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>14045000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>19226000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>6311000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>14651000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>13984000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>15773000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>14792000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>14887000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>15668000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>14524000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>13649000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>9999000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>12456000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>8851000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>9660000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>9201000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>13107000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>11903000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>9086000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>8319000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>7928000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>7821000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>8236000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>7567000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>7094000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>6590000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>7348000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>6472000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>6473000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>5939000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>9654000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>6548000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>5849000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>6988000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>7968000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>6518000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>7979000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>6262000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>6927000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>5297000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>5209000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>4915000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>5876000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>5009000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>5807000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>4787000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>4600000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>4652000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>4579000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>4137000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>5783000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>5188000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>5064000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>4853000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>4081000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>5725000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>4564000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>4239000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>4381000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>4441000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>4264000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>4287000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>4576000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>3856000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>3709000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>4202000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>4508000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>3530000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>2993000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>2591000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>2594000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>2470000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>2092000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>2046000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>1546000.0</v>
       </c>
-      <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
-      <c r="CM41">
+      <c r="CM41"/>
+      <c r="CN41">
         <v>1224000.0</v>
       </c>
-      <c r="CN41"/>
-      <c r="CO41">
+      <c r="CO41"/>
+      <c r="CP41">
         <v>1375000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>1322000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>779000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>958000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:96">
+    <row r="42" spans="1:97">
       <c r="A42" t="s">
         <v>66</v>
       </c>
       <c r="B42">
+        <v>346069000.0</v>
+      </c>
+      <c r="C42">
         <v>126798000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>125479000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>124818000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>130708000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>130674000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>130507000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>132091000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>133931000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>133786000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>133685000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>133532000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>133432000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>133326000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>133186000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>132870000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>132694000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>132608000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>132436000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>132368000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>132303000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>132231000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>131974000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>131904000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>131815000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>131754000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>131691000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>110689000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>110598000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>110546000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>109792000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>107584000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>101851000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>79014000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>78925000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>60407000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>59566000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>59473000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>59285000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>59079000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>59061000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>50980000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>50973000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>50334000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>49935000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>49167000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>49136000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49084000.0</v>
       </c>
       <c r="AW42">
         <v>49084000.0</v>
       </c>
       <c r="AX42">
         <v>49084000.0</v>
       </c>
       <c r="AY42">
+        <v>49084000.0</v>
+      </c>
+      <c r="AZ42">
         <v>49024000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50485000.0</v>
       </c>
       <c r="BA42">
         <v>50485000.0</v>
       </c>
       <c r="BB42">
+        <v>50485000.0</v>
+      </c>
+      <c r="BC42">
         <v>46855000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46689000.0</v>
       </c>
       <c r="BD42">
         <v>46689000.0</v>
       </c>
       <c r="BE42">
         <v>46689000.0</v>
       </c>
       <c r="BF42">
-        <v>43664000.0</v>
+        <v>46689000.0</v>
       </c>
       <c r="BG42">
         <v>43664000.0</v>
       </c>
       <c r="BH42">
         <v>43664000.0</v>
       </c>
       <c r="BI42">
         <v>43664000.0</v>
       </c>
       <c r="BJ42">
-        <v>39751000.0</v>
+        <v>43664000.0</v>
       </c>
       <c r="BK42">
         <v>39751000.0</v>
       </c>
       <c r="BL42">
+        <v>39751000.0</v>
+      </c>
+      <c r="BM42">
         <v>39741000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>39727000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>39732000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>34840000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>34835000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>34832000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>34828000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>33808000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>32634000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>32606000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>32413000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>24979000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>24937067.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>25089746.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>20379000.0</v>
       </c>
-      <c r="CA42"/>
-      <c r="CB42">
+      <c r="CB42"/>
+      <c r="CC42">
         <v>19832560.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>20461737.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>20691026.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>20460000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>20046126.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>20017250.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>8916188.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>19390102.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>10470694.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>10455071.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>10448323.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>10432800.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>8278000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8240650.0</v>
       </c>
       <c r="CP42">
         <v>8240650.0</v>
       </c>
-      <c r="CQ42"/>
+      <c r="CQ42">
+        <v>8240650.0</v>
+      </c>
       <c r="CR42"/>
+      <c r="CS42"/>
     </row>
-    <row r="43" spans="1:96">
+    <row r="43" spans="1:97">
       <c r="A43" t="s">
         <v>67</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -13735,2406 +13804,2423 @@
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
+      <c r="CS43"/>
     </row>
-    <row r="44" spans="1:96">
+    <row r="44" spans="1:97">
       <c r="A44" t="s">
         <v>68</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
-      <c r="O44">
+      <c r="O44"/>
+      <c r="P44">
         <v>445000.0</v>
       </c>
-      <c r="P44"/>
-      <c r="Q44">
+      <c r="Q44"/>
+      <c r="R44">
         <v>445000.0</v>
       </c>
-      <c r="R44"/>
-      <c r="S44">
+      <c r="S44"/>
+      <c r="T44">
         <v>445000.0</v>
       </c>
-      <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
-      <c r="W44">
+      <c r="W44"/>
+      <c r="X44">
         <v>480000.0</v>
       </c>
-      <c r="X44"/>
       <c r="Y44"/>
-      <c r="Z44">
-[...1 lines deleted...]
-      </c>
+      <c r="Z44"/>
       <c r="AA44">
         <v>500000.0</v>
       </c>
       <c r="AB44">
         <v>500000.0</v>
       </c>
       <c r="AC44">
+        <v>500000.0</v>
+      </c>
+      <c r="AD44">
         <v>550000.0</v>
       </c>
-      <c r="AD44">
+      <c r="AE44">
         <v>560000.0</v>
       </c>
-      <c r="AE44">
+      <c r="AF44">
         <v>1224000.0</v>
       </c>
-      <c r="AF44">
+      <c r="AG44">
         <v>3417000.0</v>
       </c>
-      <c r="AG44">
+      <c r="AH44">
         <v>9195000.0</v>
       </c>
-      <c r="AH44">
+      <c r="AI44">
         <v>15946000.0</v>
       </c>
-      <c r="AI44">
+      <c r="AJ44">
         <v>15971000.0</v>
       </c>
-      <c r="AJ44">
+      <c r="AK44">
         <v>18995000.0</v>
       </c>
-      <c r="AK44">
+      <c r="AL44">
         <v>19828000.0</v>
       </c>
-      <c r="AL44">
+      <c r="AM44">
         <v>19903000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="AN44">
         <v>20000000.0</v>
       </c>
       <c r="AO44">
         <v>20000000.0</v>
       </c>
       <c r="AP44">
         <v>20000000.0</v>
       </c>
       <c r="AQ44">
         <v>20000000.0</v>
       </c>
       <c r="AR44">
         <v>20000000.0</v>
       </c>
       <c r="AS44">
         <v>20000000.0</v>
       </c>
       <c r="AT44">
         <v>20000000.0</v>
       </c>
       <c r="AU44">
         <v>20000000.0</v>
       </c>
       <c r="AV44">
         <v>20000000.0</v>
       </c>
       <c r="AW44">
         <v>20000000.0</v>
       </c>
       <c r="AX44">
         <v>20000000.0</v>
       </c>
       <c r="AY44">
         <v>20000000.0</v>
       </c>
       <c r="AZ44">
+        <v>20000000.0</v>
+      </c>
+      <c r="BA44">
         <v>16228000.0</v>
       </c>
-      <c r="BA44">
+      <c r="BB44">
         <v>16168000.0</v>
       </c>
-      <c r="BB44">
+      <c r="BC44">
         <v>16116000.0</v>
       </c>
-      <c r="BC44">
+      <c r="BD44">
         <v>16065000.0</v>
       </c>
-      <c r="BD44">
+      <c r="BE44">
         <v>16016000.0</v>
       </c>
-      <c r="BE44">
+      <c r="BF44">
         <v>15965000.0</v>
       </c>
-      <c r="BF44">
+      <c r="BG44">
         <v>15916000.0</v>
       </c>
-      <c r="BG44">
+      <c r="BH44">
         <v>15868000.0</v>
       </c>
-      <c r="BH44">
+      <c r="BI44">
         <v>15821000.0</v>
       </c>
-      <c r="BI44">
+      <c r="BJ44">
         <v>15774000.0</v>
       </c>
-      <c r="BJ44">
+      <c r="BK44">
         <v>15728000.0</v>
       </c>
-      <c r="BK44">
+      <c r="BL44">
         <v>15683000.0</v>
       </c>
-      <c r="BL44">
+      <c r="BM44">
         <v>15638000.0</v>
       </c>
-      <c r="BM44">
+      <c r="BN44">
         <v>15594000.0</v>
       </c>
-      <c r="BN44">
+      <c r="BO44">
         <v>15551000.0</v>
       </c>
-      <c r="BO44">
+      <c r="BP44">
         <v>15508000.0</v>
       </c>
-      <c r="BP44">
+      <c r="BQ44">
         <v>15468000.0</v>
       </c>
-      <c r="BQ44">
+      <c r="BR44">
         <v>15426000.0</v>
       </c>
-      <c r="BR44">
+      <c r="BS44">
         <v>15385000.0</v>
       </c>
-      <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
+      <c r="CS44"/>
     </row>
-    <row r="45" spans="1:96">
+    <row r="45" spans="1:97">
       <c r="A45" t="s">
         <v>69</v>
       </c>
       <c r="B45"/>
-      <c r="C45">
+      <c r="C45"/>
+      <c r="D45">
         <v>12979000.0</v>
       </c>
-      <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45">
         <v>12384000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
-      <c r="K45">
+      <c r="K45"/>
+      <c r="L45">
         <v>12265000.0</v>
       </c>
-      <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-      <c r="O45">
+      <c r="O45"/>
+      <c r="P45">
         <v>12370000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>6476000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>6597000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>6698000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>6815000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>6908000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>6901000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>6946000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>6776000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>6832000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>6865000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>6783000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>6874000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>6964000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>7008000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>7025000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>7058000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>6899000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>5176000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>5197000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>5035000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>4829000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>4639000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>4591000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>4477000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>4525000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>4430000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>4490000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>3743000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>3801000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>3828000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>3864000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>3945000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>4012000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>3943000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>3989000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>4072000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>4130000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>4212000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>4122000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>4167000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>4191000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>4204000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>4279000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>4338000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>4384000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>2860000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>2861000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>2939000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>2967000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>2968000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>3014000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>3065000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>3114000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>3177000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>3217000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>3240994.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>3285290.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3431794.0</v>
       </c>
       <c r="CA45">
         <v>3431794.0</v>
       </c>
       <c r="CB45">
+        <v>3431794.0</v>
+      </c>
+      <c r="CC45">
         <v>3301692.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>3009925.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>3023429.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>3079876.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>3139169.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>3155271.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>3206152.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>3247179.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>3248065.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>3258388.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>3248539.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>3239413.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>3262000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>3276560.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>3268163.0</v>
       </c>
-      <c r="CQ45"/>
       <c r="CR45"/>
+      <c r="CS45"/>
     </row>
-    <row r="46" spans="1:96">
+    <row r="46" spans="1:97">
       <c r="A46" t="s">
         <v>70</v>
       </c>
       <c r="B46">
+        <v>5534000.0</v>
+      </c>
+      <c r="C46">
         <v>5462000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>5506000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>5573000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>5581000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>5597000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>5316000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>5365000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>5441000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>5501000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>5579000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>5665000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>5749000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>5842000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>5958000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>6008000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>6088000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>6185000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>6265000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>6370000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>6476000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>6597000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>6698000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>6815000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>6908000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>6901000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>6946000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>6776000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>6832000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>6865000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>6783000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>6874000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>6964000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>7008000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>7025000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>7058000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>6899000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>5176000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>5197000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>5035000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>4829000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>4639000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>4591000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>4477000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>4525000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>4430000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>4490000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>3743000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>3801000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>3828000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>3864000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>3945000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>4012000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>3943000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>3989000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>4072000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>4130000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>4212000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>4122000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>4167000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>4191000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>4204000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>4279000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>4338000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>4384000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>2860000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>2861000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>2939000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>2967000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>2968000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>3014000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>3065000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>3114000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>3177000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>3217000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>3240994.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>3285290.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>3361000.0</v>
       </c>
-      <c r="CA46"/>
-      <c r="CB46">
+      <c r="CB46"/>
+      <c r="CC46">
         <v>3301692.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>3009925.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>3023429.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>3079876.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>3139169.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>3155271.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>3206152.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>3247179.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>3248065.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>3258388.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>3248539.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>3239413.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>3262000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>3276560.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>3268163.0</v>
       </c>
-      <c r="CQ46"/>
       <c r="CR46"/>
+      <c r="CS46"/>
     </row>
-    <row r="47" spans="1:96">
+    <row r="47" spans="1:97">
       <c r="A47" t="s">
         <v>71</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>5842000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>5958000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>6008000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>6088000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>6185000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>6265000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>6370000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>6476000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>8839000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>6698000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>9178000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>9331000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>6901000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>6946000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>9376000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>6832000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>6865000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>6783000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>6874000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>6964000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>7008000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>7025000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>7058000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>6899000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>5176000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>5197000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>5035000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>4829000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>4639000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>4591000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>4477000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>4525000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>4430000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>4490000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>3743000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>3801000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>3828000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>3864000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>3945000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>4012000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>3943000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>3989000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>4072000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>4130000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>4212000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>4122000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>4167000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>4191000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>4204000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>4279000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>4338000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>4384000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>2860000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>2861000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>2939000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>2967000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>2968000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>3014000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>3065000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>3114000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>3177000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>3217000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>3241000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>3285000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>3361000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>3432000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>3302000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>3010000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>3023000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>3080000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>3139000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>3155000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>3206000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>3247000.0</v>
       </c>
-      <c r="CJ47"/>
       <c r="CK47"/>
       <c r="CL47"/>
-      <c r="CM47">
+      <c r="CM47"/>
+      <c r="CN47">
         <v>3239000.0</v>
       </c>
-      <c r="CN47"/>
-      <c r="CO47">
+      <c r="CO47"/>
+      <c r="CP47">
         <v>3277000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>3268000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>2595000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>568000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:96">
+    <row r="48" spans="1:97">
       <c r="A48" t="s">
         <v>72</v>
       </c>
-      <c r="B48">
+      <c r="B48"/>
+      <c r="C48">
         <v>207391000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>197671000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>188684000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>180141000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>173995000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>168347000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>163085000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>157725000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>153430000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>149437000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>143422000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>144550000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>138577000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>131706000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>123409000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>115020000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>106194000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>98017000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>89853000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>81262000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>74324000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>66794000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>58726000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>54087000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>49449000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>44143000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>59394000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>53362000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>47624000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>42079000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>36764000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>32156000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>43743000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>39184000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>55403000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>52447000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>49955000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>47483000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>45092000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>42063000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>42387000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>40582000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>38078000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>36378000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>34521000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>32983000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>31078000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>28222000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>26334000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>24308000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>21233000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>19464000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>22951000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>21068000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>19366000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>17899000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>19343000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>17808000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>16793000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>15472000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>17537000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>15494000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>14027000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>12446000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>10688000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>14071000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>12618000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>11168000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>10233000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>8870000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>7996000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>6922000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>5925000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>11897000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>10432715.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>8804738.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>12125000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>10847763.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>10200473.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>8983791.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>7862581.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>6787118.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>5818130.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>4928728.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>4024714.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>3292697.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>2618177.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>1849572.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>1194264.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>570939.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>2695000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>2048102.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>1629830.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>1507000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>283000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:96">
+    <row r="49" spans="1:97">
       <c r="A49" t="s">
         <v>73</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
-      <c r="O49">
+      <c r="O49"/>
+      <c r="P49">
         <v>131706000.0</v>
       </c>
-      <c r="P49"/>
-      <c r="Q49">
+      <c r="Q49"/>
+      <c r="R49">
         <v>115020000.0</v>
       </c>
-      <c r="R49"/>
-      <c r="S49">
+      <c r="S49"/>
+      <c r="T49">
         <v>98017000.0</v>
       </c>
-      <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
-      <c r="W49">
+      <c r="W49"/>
+      <c r="X49">
         <v>66794000.0</v>
       </c>
-      <c r="X49"/>
       <c r="Y49"/>
-      <c r="Z49">
+      <c r="Z49"/>
+      <c r="AA49">
         <v>49449000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>44143000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>59394000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>53362000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>47624000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>42079000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>36764000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>32156000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>43743000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>39184000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>55403000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>52447000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>49955000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>47483000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>45092000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>42063000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>42387000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>40582000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>38078000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>36378000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>34521000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>32983000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>31078000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>28222000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>26334000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>24308000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>21233000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>19464000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>22951000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>21068000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>19366000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>17899000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>19343000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>17808000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>16793000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>15472000.0</v>
       </c>
-      <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
+      <c r="CS49"/>
     </row>
-    <row r="50" spans="1:96">
+    <row r="50" spans="1:97">
       <c r="A50" t="s">
         <v>74</v>
       </c>
       <c r="B50"/>
-      <c r="C50">
+      <c r="C50"/>
+      <c r="D50">
         <v>130000000.0</v>
       </c>
-      <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50">
         <v>125000000.0</v>
       </c>
-      <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
-      <c r="AA50">
+      <c r="AA50"/>
+      <c r="AB50">
         <v>112150000.0</v>
       </c>
-      <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
-      <c r="AE50">
+      <c r="AE50"/>
+      <c r="AF50">
         <v>68650000.0</v>
       </c>
-      <c r="AF50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AG50"/>
       <c r="AH50">
         <v>118053000.0</v>
       </c>
       <c r="AI50">
+        <v>118053000.0</v>
+      </c>
+      <c r="AJ50">
         <v>86150000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>113053000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>99650000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>79650000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>39500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69650000.0</v>
       </c>
       <c r="AO50">
         <v>69650000.0</v>
       </c>
       <c r="AP50">
+        <v>69650000.0</v>
+      </c>
+      <c r="AQ50">
         <v>89650000.0</v>
       </c>
-      <c r="AQ50">
+      <c r="AR50">
         <v>24150000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>23202000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
+      <c r="CS50"/>
     </row>
-    <row r="51" spans="1:96">
+    <row r="51" spans="1:97">
       <c r="A51" t="s">
         <v>75</v>
       </c>
       <c r="B51">
+        <v>177403000.0</v>
+      </c>
+      <c r="C51">
         <v>153403000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>143403000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>83403000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>100000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>148348000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>188300000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>188253000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>218206000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>138158000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>168111000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>154213000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>239166000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>208119000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>126071000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>116024000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>120976000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>120929000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>120882000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>133834000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>144287000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>144239000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>267218000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>270946000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>220949000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>148053000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>260203000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>118053000.0</v>
       </c>
       <c r="AC51">
         <v>118053000.0</v>
       </c>
       <c r="AD51">
         <v>118053000.0</v>
       </c>
       <c r="AE51">
+        <v>118053000.0</v>
+      </c>
+      <c r="AF51">
         <v>186703000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>118053000.0</v>
       </c>
       <c r="AG51">
         <v>118053000.0</v>
       </c>
       <c r="AH51">
         <v>118053000.0</v>
       </c>
       <c r="AI51">
+        <v>118053000.0</v>
+      </c>
+      <c r="AJ51">
         <v>214203000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>113053000.0</v>
       </c>
       <c r="AK51">
         <v>113053000.0</v>
       </c>
       <c r="AL51">
+        <v>113053000.0</v>
+      </c>
+      <c r="AM51">
         <v>93053000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>132553000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>83053000.0</v>
       </c>
       <c r="AO51">
         <v>83053000.0</v>
       </c>
       <c r="AP51">
+        <v>83053000.0</v>
+      </c>
+      <c r="AQ51">
         <v>103053000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>122203000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>93117000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>83163000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>83210000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>85957000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>64201000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>64095000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>64139000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>68683000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>43725000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>38768000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>43809000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>43851000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>43891000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>43932000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>43971000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>74010000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>54049000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>64087000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>64125000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>54162000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>69543000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>65235000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>65771000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>67831000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>55841000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>52375000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>56909000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>61943000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>63276000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>54008000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>45290000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>40322000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>49208695.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>41634698.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>32322000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>34851370.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>40548139.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>33764024.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>29778728.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>52159500.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>27313238.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>18329423.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>19492918.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>20378726.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>9637318.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>12899787.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>9325044.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>10340123.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>9355000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>8819752.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>4364306.0</v>
       </c>
-      <c r="CQ51"/>
       <c r="CR51"/>
+      <c r="CS51"/>
     </row>
-    <row r="52" spans="1:96">
+    <row r="52" spans="1:97">
       <c r="A52" t="s">
         <v>76</v>
       </c>
-      <c r="B52"/>
-      <c r="C52">
+      <c r="B52">
+        <v>164000000.0</v>
+      </c>
+      <c r="C52"/>
+      <c r="D52">
         <v>130000000.0</v>
       </c>
-      <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
-      <c r="G52">
+      <c r="G52"/>
+      <c r="H52">
         <v>145000000.0</v>
       </c>
-      <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52">
         <v>125000000.0</v>
       </c>
-      <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
-      <c r="O52">
+      <c r="O52"/>
+      <c r="P52">
         <v>83150000.0</v>
       </c>
-      <c r="P52"/>
-      <c r="Q52">
+      <c r="Q52"/>
+      <c r="R52">
         <v>78150000.0</v>
       </c>
-      <c r="R52"/>
-      <c r="S52">
+      <c r="S52"/>
+      <c r="T52">
         <v>20000000.0</v>
       </c>
-      <c r="T52"/>
       <c r="U52"/>
-      <c r="V52">
-[...1 lines deleted...]
-      </c>
+      <c r="V52"/>
       <c r="W52">
         <v>42542000.0</v>
       </c>
-      <c r="X52"/>
+      <c r="X52">
+        <v>42542000.0</v>
+      </c>
       <c r="Y52"/>
-      <c r="Z52">
+      <c r="Z52"/>
+      <c r="AA52">
         <v>134650000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>112150000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>104650000.0</v>
       </c>
       <c r="AC52">
         <v>104650000.0</v>
       </c>
       <c r="AD52">
         <v>104650000.0</v>
       </c>
       <c r="AE52">
+        <v>104650000.0</v>
+      </c>
+      <c r="AF52">
         <v>68650000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>104650000.0</v>
       </c>
       <c r="AG52">
         <v>104650000.0</v>
       </c>
       <c r="AH52">
         <v>104650000.0</v>
       </c>
       <c r="AI52">
+        <v>104650000.0</v>
+      </c>
+      <c r="AJ52">
         <v>86150000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99650000.0</v>
       </c>
       <c r="AK52">
         <v>99650000.0</v>
       </c>
       <c r="AL52">
+        <v>99650000.0</v>
+      </c>
+      <c r="AM52">
         <v>79650000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>39500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69650000.0</v>
       </c>
       <c r="AO52">
         <v>69650000.0</v>
       </c>
       <c r="AP52">
+        <v>69650000.0</v>
+      </c>
+      <c r="AQ52">
         <v>89650000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>24150000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>79714000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>69760000.0</v>
       </c>
-      <c r="AT52"/>
-      <c r="AU52">
+      <c r="AU52"/>
+      <c r="AV52">
         <v>23202000.0</v>
       </c>
-      <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
-      <c r="BC52">
+      <c r="BC52"/>
+      <c r="BD52">
         <v>10000000.0</v>
       </c>
-      <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
-      <c r="BG52">
+      <c r="BG52"/>
+      <c r="BH52">
         <v>10000000.0</v>
       </c>
-      <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
-      <c r="CB52">
+      <c r="CB52"/>
+      <c r="CC52">
         <v>3899648.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>4919000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>5049750.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>16192500.0</v>
       </c>
-      <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
-      <c r="CI52">
+      <c r="CI52"/>
+      <c r="CJ52">
         <v>13100000.0</v>
       </c>
-      <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
-      <c r="CM52">
+      <c r="CM52"/>
+      <c r="CN52">
         <v>8750000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>7750000.0</v>
       </c>
-      <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
       <c r="CR52"/>
+      <c r="CS52"/>
     </row>
-    <row r="53" spans="1:96">
+    <row r="53" spans="1:97">
       <c r="A53" t="s">
         <v>77</v>
       </c>
       <c r="B53">
+        <v>14294000.0</v>
+      </c>
+      <c r="C53">
         <v>1589000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>9000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>13859000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>14001000.0</v>
       </c>
-      <c r="F53">
-[...1 lines deleted...]
-      </c>
       <c r="G53">
+        <v>0.0</v>
+      </c>
+      <c r="H53">
         <v>5551000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>6041000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>6258000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>6640000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>7095000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>7271000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>8422000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>8977000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>9366000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>9790000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>10903000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>11810000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>13351000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>14673000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>16131000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>17868000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>19882000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>22102000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>24392000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>26022000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>26613000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>28131000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>29441000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>30567000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>31278000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>32580000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>34235000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>35905000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>37991000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>40241000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>41851000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>43306000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>44854000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>37880000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>40140000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>41788000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>42567000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>44519000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>45435000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>47836000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>28208000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>28994000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>30407000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>31148000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>35695000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>16573000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>17531000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>18884000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>19340000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>21457000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>23428000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>21337000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>22517000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>24401000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>25184000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>26184000.0</v>
       </c>
-      <c r="BK53"/>
-      <c r="BL53">
+      <c r="BL53"/>
+      <c r="BM53">
         <v>27897000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>31406000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>31317000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>55000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>29078000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>25960000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>35628000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>570000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>40295000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>40555000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>37169000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>4554000.0</v>
       </c>
-      <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
-      <c r="CA53">
+      <c r="CA53"/>
+      <c r="CB53">
         <v>5077000.0</v>
       </c>
-      <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
-      <c r="CE53">
+      <c r="CE53"/>
+      <c r="CF53">
         <v>3000.0</v>
       </c>
-      <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
-      <c r="CI53">
+      <c r="CI53"/>
+      <c r="CJ53">
         <v>22000.0</v>
       </c>
-      <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
-      <c r="CM53">
+      <c r="CM53"/>
+      <c r="CN53">
         <v>1725000.0</v>
       </c>
-      <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
-      <c r="CQ53">
+      <c r="CQ53"/>
+      <c r="CR53">
         <v>4025000.0</v>
       </c>
-      <c r="CR53">
+      <c r="CS53">
         <v>1853000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:96">
+    <row r="54" spans="1:97">
       <c r="A54" t="s">
         <v>78</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -16163,1792 +16249,1809 @@
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
-      <c r="BE54"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BE54">
+        <v>0.0</v>
+      </c>
+      <c r="BF54"/>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
+      <c r="CS54"/>
     </row>
-    <row r="55" spans="1:96">
+    <row r="55" spans="1:97">
       <c r="A55" t="s">
         <v>79</v>
       </c>
       <c r="B55">
+        <v>2303049000.0</v>
+      </c>
+      <c r="C55">
         <v>2212935000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2249436000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2172134000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2170332000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2141855000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2142236000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2065409000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2027138000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2009073000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2023500000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1983672000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1982466000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1964245000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1984915000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1923232000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1990383000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2054191000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2136445000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2155648000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2101468000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2103142000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2075907000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2076299000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1935884000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1815556000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1681160000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1598487000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1549794000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1558165000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1467398000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1341990000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1289635000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1166989000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1137452000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1099324000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1042792000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1016343000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1016141000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>954593000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>924485000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>927276000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>885291000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>865018000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>868982000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>853759000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>821851000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>814656000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>819625000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>800270000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>794943000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>746073000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>737352000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>756069000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>770383000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>769781000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>788550000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>774604000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>790738000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>767047000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>745654000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>725434000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>756853000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>742931000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>699178000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>674069000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>654198000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>655412000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>639893000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>637629000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>601952000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>564510000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>528496000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>509950000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>460795000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>441019815.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>420824617.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>414533000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>359996771.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>345429825.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>335884457.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>309171501.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>297810444.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>276152762.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>259112325.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>238705170.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>224338563.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>205571255.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>198129894.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>188398624.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>174003639.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>158152000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>151446258.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>142138537.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>130903000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>81955000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:96">
+    <row r="56" spans="1:97">
       <c r="A56" t="s">
         <v>80</v>
       </c>
       <c r="B56">
+        <v>219017000.0</v>
+      </c>
+      <c r="C56">
         <v>123967000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>168129000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>169990000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>198255000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>219147000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>231186000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>187732000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>183003000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>186598000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>196026000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>142278000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>153985000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>163881000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>200284000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>211162000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>411530000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>522983000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>617585000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>646251000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>555391000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>530925000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>487255000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>475128000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>355508000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>315571000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>224289000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>41653000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>41909000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>41308000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>43122000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>43447000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>44825000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>45476000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>56468000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>48307000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>49910000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>51148000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>52370000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>43809000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>46665000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>48661000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>48710000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>52176000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>51805000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>53933000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>35068000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>35043000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>36333000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>37156000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>42690000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>22209000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>23891000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>23194000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>24668000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>4699000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>7370000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>7353000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>29289000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>72206000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>57740000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>41976000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>4750000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>54461000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>23295000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>12726000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>6907000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>22279000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>9417000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>14602000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>9674000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>8047000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>6718000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>9312000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>7257000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>6328971.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>9091637.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>16505000.0</v>
       </c>
-      <c r="CA56"/>
-      <c r="CB56">
+      <c r="CB56"/>
+      <c r="CC56">
         <v>13304513.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>13957900.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>12699067.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>13488767.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>15240343.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>15912311.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>11698364.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>9428903.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>12370505.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>11101467.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>11874148.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>9341631.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>3590000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>7785750.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>7207932.0</v>
       </c>
-      <c r="CQ56"/>
       <c r="CR56"/>
+      <c r="CS56"/>
     </row>
-    <row r="57" spans="1:96">
+    <row r="57" spans="1:97">
       <c r="A57" t="s">
         <v>81</v>
       </c>
       <c r="B57">
+        <v>1923597000.0</v>
+      </c>
+      <c r="C57">
         <v>1703394000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1893244000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1757770000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1736857000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1673651000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1639018000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1565995000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1501493000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1568102000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1556973000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1536824000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1450115000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1466937000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1578645000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1536311000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1607791000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1678239000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1770013000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1782488000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1726335000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1732193000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1594781000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1598580000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1510315000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1471298000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>2260000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1295089000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1251379000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1267094000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1390000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1066413000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>1019012000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>902935000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>719000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>844320000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>791155000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>787666000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>655000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>740457000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>713392000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>703436000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>494000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>656021000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>673186000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>659246000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>445000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>642068000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>649245000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>633907000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>627191000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>611838000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>609994000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>624204000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>647744000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>640331000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>659345000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>648099000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>645473000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>622685000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>602519000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>585142000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>605550000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>599845000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>561992000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>538757000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>521134000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>532524000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>525856000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>522581000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>496890000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>460126000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>433999000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>425182000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>381471000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>354789605.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>345555087.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>349737000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>319000000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>278728790.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>277779673.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>255957125.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>250842500.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>222980907.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>215736957.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>195336164.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>194230686.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>173841054.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>164124935.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>158391612.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>152420909.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>136637000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>124281087.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>119824558.0</v>
       </c>
-      <c r="CQ57"/>
       <c r="CR57"/>
+      <c r="CS57"/>
     </row>
-    <row r="58" spans="1:96">
+    <row r="58" spans="1:97">
       <c r="A58" t="s">
         <v>82</v>
       </c>
       <c r="B58">
+        <v>1956980000.0</v>
+      </c>
+      <c r="C58">
         <v>1877372000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1924918000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1857297000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1858176000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1835913000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1842163000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1768949000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1734338000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1720687000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1739183000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1705693000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1703326000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1691139000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1718881000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1665904000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1741266000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1813912000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1904084000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1929961000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1884457000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1893198000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1873310000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1881888000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1746143000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1630686000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1501736000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1424943000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1382538000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1397050000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1312402000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1192785000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1144993000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1028078000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1002672000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>964053000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>910560000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>886644000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>889051000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>829396000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>802316000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>812502000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>773084000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>755538000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>761934000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>749431000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>718801000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>713114000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>721222000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>704146000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>700979000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>659382000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>652485000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>671168000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>686934000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>688600000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>708469000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>696252000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>713465000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>690730000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>670543000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>652730000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>686121000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>673711000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>631506000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>608509000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>592225000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>592748000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>581506000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>579490000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>561651000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>525985000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>490463000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>472714000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>424378000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>405817751.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>387189785.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>382060000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>329287611.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>315377281.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>306624497.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>280686103.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>270617117.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>250294145.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>234066380.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>214829082.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>201509412.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>183478372.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>177024722.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>167716656.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>154011032.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>139265000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>133100839.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>124188864.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>113275000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>73402000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:96">
+    <row r="59" spans="1:97">
       <c r="A59" t="s">
         <v>83</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
+      <c r="AF59"/>
+      <c r="AG59">
         <v>149200000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>144642000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>138911000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AJ59">
         <v>134780000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>135271000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AL59">
         <v>132232000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AM59">
         <v>129699000.0</v>
       </c>
-      <c r="AM59">
+      <c r="AN59">
         <v>127090000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AO59">
         <v>125197000.0</v>
       </c>
-      <c r="AO59">
+      <c r="AP59">
         <v>122169000.0</v>
       </c>
-      <c r="AP59">
-[...1 lines deleted...]
-      </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
-      <c r="BE59"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BE59">
+        <v>0.0</v>
+      </c>
+      <c r="BF59"/>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
+      <c r="CS59"/>
     </row>
-    <row r="60" spans="1:96">
+    <row r="60" spans="1:97">
       <c r="A60" t="s">
         <v>84</v>
       </c>
       <c r="B60">
+        <v>346069000.0</v>
+      </c>
+      <c r="C60">
         <v>335563000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>324518000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>314837000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>312156000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>305942000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>300073000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>296460000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>292800000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>288386000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>284317000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>277979000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>279140000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>273106000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>266034000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>257328000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>249117000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>240279000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>232361000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>224256000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>215622000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>208622000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>200925000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>192827000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>188257000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>183489000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>177605000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>171749000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>165561000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>159562000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>153557000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>147872000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>143401000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>138911000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>134780000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>135389000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>132347000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>129744000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>127134000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>125202000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>122174000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>114227000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>112040000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>109114000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>106805000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>104199000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>102905000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>100766000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>98038000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>95889000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>93716000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>87747000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>85878000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>85931000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>83543000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>81590000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>80543000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>78814000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>77224000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>76249000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>74982000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>72744000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>70700000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>69042000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>67421000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>65364000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>61973000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>62664000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>58387000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>58139000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>40301000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>38525000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>38033000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>37236000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>36417000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>35202064.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>33634832.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>32473000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>30709000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>30052544.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>29259960.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>28485398.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>27193327.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>25858617.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>25045945.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>23876088.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>22829151.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>22092883.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>21105172.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>20681968.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>19992607.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>18887000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>18345419.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>17949673.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>17628000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>8553000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:96">
+    <row r="61" spans="1:97">
       <c r="A61" t="s">
         <v>85</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-      <c r="Q61">
+      <c r="Q61"/>
+      <c r="R61">
         <v>-3015000.0</v>
       </c>
-      <c r="R61"/>
-      <c r="S61">
+      <c r="S61"/>
+      <c r="T61">
         <v>-3015000.0</v>
       </c>
-      <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
-      <c r="W61">
+      <c r="W61"/>
+      <c r="X61">
         <v>-3015000.0</v>
       </c>
-      <c r="X61"/>
       <c r="Y61"/>
-      <c r="Z61">
-[...1 lines deleted...]
-      </c>
+      <c r="Z61"/>
       <c r="AA61">
         <v>-3015000.0</v>
       </c>
       <c r="AB61">
         <v>-3015000.0</v>
       </c>
       <c r="AC61">
         <v>-3015000.0</v>
       </c>
       <c r="AD61">
         <v>-3015000.0</v>
       </c>
       <c r="AE61">
         <v>-3015000.0</v>
       </c>
       <c r="AF61">
         <v>-3015000.0</v>
       </c>
       <c r="AG61">
         <v>-3015000.0</v>
       </c>
       <c r="AH61">
         <v>-3015000.0</v>
       </c>
       <c r="AI61">
         <v>-3015000.0</v>
       </c>
       <c r="AJ61">
         <v>-3015000.0</v>
       </c>
       <c r="AK61">
         <v>-3015000.0</v>
       </c>
       <c r="AL61">
         <v>-3015000.0</v>
       </c>
       <c r="AM61">
         <v>-3015000.0</v>
       </c>
       <c r="AN61">
         <v>-3015000.0</v>
       </c>
       <c r="AO61">
         <v>-3015000.0</v>
       </c>
       <c r="AP61">
         <v>-3015000.0</v>
       </c>
       <c r="AQ61">
+        <v>-3015000.0</v>
+      </c>
+      <c r="AR61">
         <v>-3011000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-2893000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2531000.0</v>
       </c>
       <c r="AT61">
         <v>-2531000.0</v>
       </c>
       <c r="AU61">
-        <v>-2180000.0</v>
+        <v>-2531000.0</v>
       </c>
       <c r="AV61">
         <v>-2180000.0</v>
       </c>
       <c r="AW61">
         <v>-2180000.0</v>
       </c>
       <c r="AX61">
         <v>-2180000.0</v>
       </c>
       <c r="AY61">
         <v>-2180000.0</v>
       </c>
       <c r="AZ61">
         <v>-2180000.0</v>
       </c>
       <c r="BA61">
         <v>-2180000.0</v>
       </c>
       <c r="BB61">
         <v>-2180000.0</v>
       </c>
       <c r="BC61">
         <v>-2180000.0</v>
       </c>
@@ -17976,103 +18079,106 @@
       <c r="BK61">
         <v>-2180000.0</v>
       </c>
       <c r="BL61">
         <v>-2180000.0</v>
       </c>
       <c r="BM61">
         <v>-2180000.0</v>
       </c>
       <c r="BN61">
         <v>-2180000.0</v>
       </c>
       <c r="BO61">
         <v>-2180000.0</v>
       </c>
       <c r="BP61">
         <v>-2180000.0</v>
       </c>
       <c r="BQ61">
         <v>-2180000.0</v>
       </c>
       <c r="BR61">
         <v>-2180000.0</v>
       </c>
       <c r="BS61">
+        <v>-2180000.0</v>
+      </c>
+      <c r="BT61">
         <v>-1848000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1819000.0</v>
       </c>
       <c r="BU61">
         <v>-1819000.0</v>
       </c>
       <c r="BV61">
         <v>-1819000.0</v>
       </c>
       <c r="BW61">
         <v>-1819000.0</v>
       </c>
       <c r="BX61">
+        <v>-1819000.0</v>
+      </c>
+      <c r="BY61">
         <v>-1506000.0</v>
       </c>
-      <c r="BY61">
+      <c r="BZ61">
         <v>-1290000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1160000.0</v>
       </c>
       <c r="CA61">
         <v>-1160000.0</v>
       </c>
       <c r="CB61">
         <v>-1160000.0</v>
       </c>
       <c r="CC61">
+        <v>-1160000.0</v>
+      </c>
+      <c r="CD61">
         <v>-443000.0</v>
       </c>
-      <c r="CD61">
+      <c r="CE61">
         <v>-58000.0</v>
       </c>
-      <c r="CE61">
+      <c r="CF61">
         <v>-51000.0</v>
       </c>
-      <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
+      <c r="CS61"/>
     </row>
-    <row r="62" spans="1:96">
+    <row r="62" spans="1:97">
       <c r="A62" t="s">
         <v>86</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -18127,50 +18233,51 @@
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
+      <c r="CS62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -18267,51 +18374,51 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B2">
         <v>68157000.0</v>
       </c>
       <c r="C2">
         <v>67133000.0</v>
       </c>
       <c r="D2">
         <v>46439000.0</v>
       </c>
       <c r="E2">
         <v>15956000.0</v>
       </c>
       <c r="F2">
         <v>13456000.0</v>
       </c>
       <c r="G2">
         <v>29539000.0</v>
       </c>
       <c r="H2">
         <v>25355000.0</v>
       </c>
       <c r="I2">
         <v>15571000.0</v>
       </c>
@@ -18347,51 +18454,51 @@
       </c>
       <c r="T2">
         <v>18756000.0</v>
       </c>
       <c r="U2">
         <v>12963000.0</v>
       </c>
       <c r="V2">
         <v>7864000.0</v>
       </c>
       <c r="W2">
         <v>4571457.0</v>
       </c>
       <c r="X2">
         <v>4104742.0</v>
       </c>
       <c r="Y2">
         <v>3459000.0</v>
       </c>
       <c r="Z2">
         <v>3021000.0</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B3">
         <v>395000.0</v>
       </c>
       <c r="C3">
         <v>571000.0</v>
       </c>
       <c r="D3">
         <v>464000.0</v>
       </c>
       <c r="E3">
         <v>646000.0</v>
       </c>
       <c r="F3">
         <v>687000.0</v>
       </c>
       <c r="G3">
         <v>586000.0</v>
       </c>
       <c r="H3">
         <v>431000.0</v>
       </c>
       <c r="I3">
         <v>380000.0</v>
       </c>
@@ -18423,81 +18530,81 @@
         <v>312000.0</v>
       </c>
       <c r="S3">
         <v>306000.0</v>
       </c>
       <c r="T3">
         <v>232000.0</v>
       </c>
       <c r="U3">
         <v>259000.0</v>
       </c>
       <c r="V3">
         <v>191000.0</v>
       </c>
       <c r="W3">
         <v>251482.0</v>
       </c>
       <c r="X3">
         <v>194874.0</v>
       </c>
       <c r="Y3"/>
       <c r="Z3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B5">
         <v>49953000.0</v>
       </c>
       <c r="C5">
         <v>36297000.0</v>
       </c>
       <c r="D5">
         <v>37690000.0</v>
       </c>
       <c r="E5">
         <v>56076000.0</v>
       </c>
       <c r="F5">
         <v>54912000.0</v>
       </c>
       <c r="G5">
         <v>38798000.0</v>
       </c>
       <c r="H5">
         <v>40072000.0</v>
       </c>
       <c r="I5">
         <v>33415000.0</v>
       </c>
@@ -18533,51 +18640,51 @@
       </c>
       <c r="T5">
         <v>9596000.0</v>
       </c>
       <c r="U5">
         <v>7543000.0</v>
       </c>
       <c r="V5">
         <v>5824000.0</v>
       </c>
       <c r="W5">
         <v>4465858.0</v>
       </c>
       <c r="X5">
         <v>3281336.0</v>
       </c>
       <c r="Y5">
         <v>4522952.0</v>
       </c>
       <c r="Z5">
         <v>3087000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B6">
         <v>50348000.0</v>
       </c>
       <c r="C6">
         <v>36868000.0</v>
       </c>
       <c r="D6">
         <v>38154000.0</v>
       </c>
       <c r="E6">
         <v>56722000.0</v>
       </c>
       <c r="F6">
         <v>55599000.0</v>
       </c>
       <c r="G6">
         <v>39384000.0</v>
       </c>
       <c r="H6">
         <v>40503000.0</v>
       </c>
       <c r="I6">
         <v>33795000.0</v>
       </c>
@@ -18613,113 +18720,113 @@
       </c>
       <c r="T6">
         <v>9828000.0</v>
       </c>
       <c r="U6">
         <v>7802000.0</v>
       </c>
       <c r="V6">
         <v>6015000.0</v>
       </c>
       <c r="W6">
         <v>4717340.0</v>
       </c>
       <c r="X6">
         <v>3476210.0</v>
       </c>
       <c r="Y6">
         <v>4522952.0</v>
       </c>
       <c r="Z6">
         <v>3087000.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-3204000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B9">
         <v>77926000.0</v>
       </c>
       <c r="C9">
         <v>62281000.0</v>
       </c>
       <c r="D9">
         <v>72957000.0</v>
       </c>
       <c r="E9">
         <v>79909000.0</v>
       </c>
       <c r="F9">
         <v>77415000.0</v>
       </c>
       <c r="G9">
         <v>59182000.0</v>
       </c>
       <c r="H9">
         <v>58024000.0</v>
       </c>
       <c r="I9">
         <v>49710000.0</v>
       </c>
@@ -18755,51 +18862,51 @@
       </c>
       <c r="T9">
         <v>15921000.0</v>
       </c>
       <c r="U9">
         <v>13370000.0</v>
       </c>
       <c r="V9">
         <v>10368000.0</v>
       </c>
       <c r="W9">
         <v>8055317.0</v>
       </c>
       <c r="X9">
         <v>6118742.0</v>
       </c>
       <c r="Y9">
         <v>4139650.0</v>
       </c>
       <c r="Z9">
         <v>817000.0</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B10">
         <v>49407000.0</v>
       </c>
       <c r="C10">
         <v>36297000.0</v>
       </c>
       <c r="D10">
         <v>37690000.0</v>
       </c>
       <c r="E10">
         <v>56076000.0</v>
       </c>
       <c r="F10">
         <v>54912000.0</v>
       </c>
       <c r="G10">
         <v>38886000.0</v>
       </c>
       <c r="H10">
         <v>40072000.0</v>
       </c>
       <c r="I10">
         <v>33415000.0</v>
       </c>
@@ -18835,51 +18942,51 @@
       </c>
       <c r="T10">
         <v>9596000.0</v>
       </c>
       <c r="U10">
         <v>7543000.0</v>
       </c>
       <c r="V10">
         <v>5824000.0</v>
       </c>
       <c r="W10">
         <v>4465858.0</v>
       </c>
       <c r="X10">
         <v>3281336.0</v>
       </c>
       <c r="Y10">
         <v>1562464.0</v>
       </c>
       <c r="Z10">
         <v>742000.0</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B11">
         <v>11632000.0</v>
       </c>
       <c r="C11">
         <v>8785000.0</v>
       </c>
       <c r="D11">
         <v>9228000.0</v>
       </c>
       <c r="E11">
         <v>14253000.0</v>
       </c>
       <c r="F11">
         <v>13937000.0</v>
       </c>
       <c r="G11">
         <v>10011000.0</v>
       </c>
       <c r="H11">
         <v>9785000.0</v>
       </c>
       <c r="I11">
         <v>8377000.0</v>
       </c>
@@ -18915,51 +19022,51 @@
       </c>
       <c r="T11">
         <v>3744000.0</v>
       </c>
       <c r="U11">
         <v>2919000.0</v>
       </c>
       <c r="V11">
         <v>2330000.0</v>
       </c>
       <c r="W11">
         <v>1744100.0</v>
       </c>
       <c r="X11">
         <v>1279437.0</v>
       </c>
       <c r="Y11">
         <v>620485.0</v>
       </c>
       <c r="Z11">
         <v>302000.0</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B12">
         <v>66219000.0</v>
       </c>
       <c r="C12">
         <v>66405000.0</v>
       </c>
       <c r="D12">
         <v>48490000.0</v>
       </c>
       <c r="E12">
         <v>14156000.0</v>
       </c>
       <c r="F12">
         <v>12956000.0</v>
       </c>
       <c r="G12">
         <v>21893000.0</v>
       </c>
       <c r="H12">
         <v>22655000.0</v>
       </c>
       <c r="I12">
         <v>13771000.0</v>
       </c>
@@ -18995,51 +19102,51 @@
       </c>
       <c r="T12">
         <v>17595000.0</v>
       </c>
       <c r="U12">
         <v>12023000.0</v>
       </c>
       <c r="V12">
         <v>6684000.0</v>
       </c>
       <c r="W12">
         <v>3746133.0</v>
       </c>
       <c r="X12">
         <v>3181672.0</v>
       </c>
       <c r="Y12">
         <v>2960488.0</v>
       </c>
       <c r="Z12">
         <v>2647000.0</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B13">
         <v>142677000.0</v>
       </c>
       <c r="C13">
         <v>125113000.0</v>
       </c>
       <c r="D13">
         <v>107409000.0</v>
       </c>
       <c r="E13">
         <v>87483000.0</v>
       </c>
       <c r="F13">
         <v>82074000.0</v>
       </c>
       <c r="G13">
         <v>84538000.0</v>
       </c>
       <c r="H13">
         <v>79540000.0</v>
       </c>
       <c r="I13">
         <v>61864000.0</v>
       </c>
@@ -19047,51 +19154,51 @@
         <v>48655000.0</v>
       </c>
       <c r="K13">
         <v>42202000.0</v>
       </c>
       <c r="L13">
         <v>39410000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14">
         <v>-8000.0</v>
       </c>
       <c r="F14">
         <v>-215000.0</v>
       </c>
       <c r="G14">
         <v>1672000.0</v>
       </c>
       <c r="H14">
         <v>446000.0</v>
       </c>
       <c r="I14">
         <v>1439000.0</v>
       </c>
       <c r="J14">
         <v>1439000.0</v>
       </c>
       <c r="K14">
         <v>-44000.0</v>
       </c>
@@ -19103,51 +19210,51 @@
       </c>
       <c r="N14">
         <v>268000.0</v>
       </c>
       <c r="O14">
         <v>756000.0</v>
       </c>
       <c r="P14">
         <v>932000.0</v>
       </c>
       <c r="Q14">
         <v>157000.0</v>
       </c>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B15">
         <v>37775000.0</v>
       </c>
       <c r="C15">
         <v>27512000.0</v>
       </c>
       <c r="D15">
         <v>28462000.0</v>
       </c>
       <c r="E15">
         <v>41823000.0</v>
       </c>
       <c r="F15">
         <v>40760000.0</v>
       </c>
       <c r="G15">
         <v>28428000.0</v>
       </c>
       <c r="H15">
         <v>29841000.0</v>
       </c>
       <c r="I15">
         <v>24824000.0</v>
       </c>
@@ -19183,51 +19290,51 @@
       </c>
       <c r="T15">
         <v>5852000.0</v>
       </c>
       <c r="U15">
         <v>4624000.0</v>
       </c>
       <c r="V15">
         <v>3494000.0</v>
       </c>
       <c r="W15">
         <v>2721758.0</v>
       </c>
       <c r="X15">
         <v>2001899.0</v>
       </c>
       <c r="Y15">
         <v>941979.0</v>
       </c>
       <c r="Z15">
         <v>440000.0</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>41796000.0</v>
       </c>
       <c r="F16">
         <v>40732000.0</v>
       </c>
       <c r="G16">
         <v>28399000.0</v>
       </c>
       <c r="H16">
         <v>29817000.0</v>
       </c>
       <c r="I16">
         <v>24378000.0</v>
       </c>
       <c r="J16">
         <v>10751000.0</v>
       </c>
       <c r="K16">
         <v>17310000.0</v>
       </c>
@@ -19257,51 +19364,51 @@
       </c>
       <c r="T16">
         <v>5852000.0</v>
       </c>
       <c r="U16">
         <v>4624000.0</v>
       </c>
       <c r="V16">
         <v>3494000.0</v>
       </c>
       <c r="W16">
         <v>2722000.0</v>
       </c>
       <c r="X16">
         <v>2002000.0</v>
       </c>
       <c r="Y16">
         <v>942000.0</v>
       </c>
       <c r="Z16">
         <v>440000.0</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B17">
         <v>37775000.0</v>
       </c>
       <c r="C17">
         <v>27512000.0</v>
       </c>
       <c r="D17">
         <v>30743000.0</v>
       </c>
       <c r="E17">
         <v>41823000.0</v>
       </c>
       <c r="F17">
         <v>40975000.0</v>
       </c>
       <c r="G17">
         <v>28875000.0</v>
       </c>
       <c r="H17">
         <v>30315000.0</v>
       </c>
       <c r="I17">
         <v>25038000.0</v>
       </c>
@@ -19317,51 +19424,51 @@
       <c r="M17">
         <v>12312000.0</v>
       </c>
       <c r="N17">
         <v>7839000.0</v>
       </c>
       <c r="O17">
         <v>8069000.0</v>
       </c>
       <c r="P17">
         <v>8204000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B18">
         <v>76458000.0</v>
       </c>
       <c r="C18">
         <v>58708000.0</v>
       </c>
       <c r="D18">
         <v>67615000.0</v>
       </c>
       <c r="E18">
         <v>73327000.0</v>
       </c>
       <c r="F18">
         <v>69118000.0</v>
       </c>
       <c r="G18">
         <v>62645000.0</v>
       </c>
       <c r="H18">
         <v>56885000.0</v>
       </c>
       <c r="I18">
         <v>48093000.0</v>
       </c>
@@ -19369,111 +19476,111 @@
         <v>40375000.0</v>
       </c>
       <c r="K18">
         <v>35438000.0</v>
       </c>
       <c r="L18">
         <v>33598000.0</v>
       </c>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B21">
         <v>49953000.0</v>
       </c>
       <c r="C21">
         <v>36297000.0</v>
       </c>
       <c r="D21">
         <v>37690000.0</v>
       </c>
       <c r="E21">
         <v>56076000.0</v>
       </c>
       <c r="F21">
         <v>54912000.0</v>
       </c>
       <c r="G21">
         <v>38886000.0</v>
       </c>
       <c r="H21">
         <v>40072000.0</v>
       </c>
       <c r="I21">
         <v>33415000.0</v>
       </c>
@@ -19509,81 +19616,81 @@
       </c>
       <c r="T21">
         <v>9596000.0</v>
       </c>
       <c r="U21">
         <v>7543000.0</v>
       </c>
       <c r="V21">
         <v>5824000.0</v>
       </c>
       <c r="W21">
         <v>4465858.0</v>
       </c>
       <c r="X21">
         <v>3281336.0</v>
       </c>
       <c r="Y21">
         <v>4522952.0</v>
       </c>
       <c r="Z21">
         <v>3087000.0</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B23">
         <v>96130000.0</v>
       </c>
       <c r="C23">
         <v>93117000.0</v>
       </c>
       <c r="D23">
         <v>81706000.0</v>
       </c>
       <c r="E23">
         <v>39789000.0</v>
       </c>
       <c r="F23">
         <v>35959000.0</v>
       </c>
       <c r="G23">
         <v>49835000.0</v>
       </c>
       <c r="H23">
         <v>43307000.0</v>
       </c>
       <c r="I23">
         <v>31866000.0</v>
       </c>
@@ -19619,51 +19726,51 @@
       </c>
       <c r="T23">
         <v>25081000.0</v>
       </c>
       <c r="U23">
         <v>18790000.0</v>
       </c>
       <c r="V23">
         <v>12408000.0</v>
       </c>
       <c r="W23">
         <v>8160916.0</v>
       </c>
       <c r="X23">
         <v>6942148.0</v>
       </c>
       <c r="Y23">
         <v>383302.0</v>
       </c>
       <c r="Z23">
         <v>2270000.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>27000.0</v>
       </c>
       <c r="F24">
         <v>28000.0</v>
       </c>
       <c r="G24">
         <v>29000.0</v>
       </c>
       <c r="H24">
         <v>24000.0</v>
       </c>
       <c r="I24">
         <v>446000.0</v>
       </c>
       <c r="J24">
         <v>1119000.0</v>
       </c>
       <c r="K24">
         <v>1200000.0</v>
       </c>
@@ -19673,191 +19780,191 @@
       <c r="M24">
         <v>1200000.0</v>
       </c>
       <c r="N24">
         <v>-890000.0</v>
       </c>
       <c r="O24">
         <v>1012000.0</v>
       </c>
       <c r="P24">
         <v>1000000.0</v>
       </c>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B25">
         <v>508000.0</v>
       </c>
       <c r="C25">
         <v>571000.0</v>
       </c>
       <c r="D25">
         <v>478000.0</v>
       </c>
       <c r="E25">
         <v>646000.0</v>
       </c>
       <c r="F25">
         <v>687000.0</v>
       </c>
       <c r="G25">
         <v>586000.0</v>
       </c>
       <c r="H25">
         <v>431000.0</v>
       </c>
       <c r="I25">
         <v>380000.0</v>
       </c>
       <c r="J25">
         <v>320000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>14944000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27">
         <v>247000.0</v>
       </c>
       <c r="T27">
         <v>270000.0</v>
       </c>
       <c r="U27">
         <v>261000.0</v>
       </c>
       <c r="V27">
         <v>287000.0</v>
       </c>
       <c r="W27">
         <v>164558.0</v>
       </c>
       <c r="X27">
         <v>101857.0</v>
       </c>
       <c r="Y27">
         <v>151881.0</v>
       </c>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B28">
         <v>15570000.0</v>
       </c>
       <c r="C28">
         <v>14074000.0</v>
       </c>
       <c r="D28">
         <v>13632000.0</v>
       </c>
       <c r="E28">
         <v>11885000.0</v>
       </c>
       <c r="F28">
         <v>10835000.0</v>
       </c>
       <c r="G28">
         <v>11417000.0</v>
       </c>
       <c r="H28">
         <v>9244000.0</v>
       </c>
       <c r="I28">
         <v>8671000.0</v>
       </c>
@@ -19893,51 +20000,51 @@
       </c>
       <c r="T28">
         <v>3117000.0</v>
       </c>
       <c r="U28">
         <v>2772000.0</v>
       </c>
       <c r="V28">
         <v>2085000.0</v>
       </c>
       <c r="W28">
         <v>1567271.0</v>
       </c>
       <c r="X28">
         <v>1272865.0</v>
       </c>
       <c r="Y28">
         <v>820738.0</v>
       </c>
       <c r="Z28">
         <v>1127000.0</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B29">
         <v>11632000.0</v>
       </c>
       <c r="C29">
         <v>8785000.0</v>
       </c>
       <c r="D29">
         <v>9508000.0</v>
       </c>
       <c r="E29">
         <v>14253000.0</v>
       </c>
       <c r="F29">
         <v>13937000.0</v>
       </c>
       <c r="G29">
         <v>10011000.0</v>
       </c>
       <c r="H29">
         <v>9785000.0</v>
       </c>
       <c r="I29">
         <v>8377000.0</v>
       </c>
@@ -19945,51 +20052,51 @@
         <v>12389000.0</v>
       </c>
       <c r="K29">
         <v>8695000.0</v>
       </c>
       <c r="L29">
         <v>6843000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B30">
         <v>27973000.0</v>
       </c>
       <c r="C30">
         <v>25984000.0</v>
       </c>
       <c r="D30">
         <v>35267000.0</v>
       </c>
       <c r="E30">
         <v>23833000.0</v>
       </c>
       <c r="F30">
         <v>22503000.0</v>
       </c>
       <c r="G30">
         <v>20296000.0</v>
       </c>
       <c r="H30">
         <v>17952000.0</v>
       </c>
       <c r="I30">
         <v>16295000.0</v>
       </c>
@@ -20025,51 +20132,51 @@
       </c>
       <c r="T30">
         <v>6325000.0</v>
       </c>
       <c r="U30">
         <v>5827000.0</v>
       </c>
       <c r="V30">
         <v>4544000.0</v>
       </c>
       <c r="W30">
         <v>3589459.0</v>
       </c>
       <c r="X30">
         <v>2837406.0</v>
       </c>
       <c r="Y30">
         <v>383302.0</v>
       </c>
       <c r="Z30">
         <v>2270000.0</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B31">
         <v>-546000.0</v>
       </c>
       <c r="C31">
         <v>139570000.0</v>
       </c>
       <c r="D31">
         <v>37690000.0</v>
       </c>
       <c r="E31">
         <v>-14156000.0</v>
       </c>
       <c r="F31">
         <v>-5361000.0</v>
       </c>
       <c r="G31">
         <v>-4377000.0</v>
       </c>
       <c r="H31">
         <v>-3979000.0</v>
       </c>
       <c r="I31">
         <v>-4115000.0</v>
       </c>
@@ -20105,51 +20212,51 @@
       </c>
       <c r="T31">
         <v>205000.0</v>
       </c>
       <c r="U31">
         <v>-12022529.0</v>
       </c>
       <c r="V31">
         <v>-6683955.0</v>
       </c>
       <c r="W31">
         <v>-251482.0</v>
       </c>
       <c r="X31">
         <v>-3181672.0</v>
       </c>
       <c r="Y31">
         <v>-2960488.0</v>
       </c>
       <c r="Z31">
         <v>-2345000.0</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B32">
         <v>146083000.0</v>
       </c>
       <c r="C32">
         <v>129414000.0</v>
       </c>
       <c r="D32">
         <v>119396000.0</v>
       </c>
       <c r="E32">
         <v>95865000.0</v>
       </c>
       <c r="F32">
         <v>90871000.0</v>
       </c>
       <c r="G32">
         <v>88721000.0</v>
       </c>
       <c r="H32">
         <v>83379000.0</v>
       </c>
       <c r="I32">
         <v>65281000.0</v>
       </c>
@@ -20204,978 +20311,987 @@
       <c r="Z32">
         <v>817000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CU32"/>
+  <dimension ref="A1:CV32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:99">
+    <row r="1" spans="1:100">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>87</v>
       </c>
       <c r="C1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
         <v>90</v>
       </c>
       <c r="G1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
         <v>93</v>
       </c>
       <c r="K1" t="s">
+        <v>94</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
         <v>96</v>
       </c>
       <c r="O1" t="s">
+        <v>97</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
         <v>99</v>
       </c>
       <c r="S1" t="s">
+        <v>100</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
         <v>102</v>
       </c>
       <c r="W1" t="s">
+        <v>103</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
         <v>105</v>
       </c>
       <c r="AA1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
         <v>108</v>
       </c>
       <c r="AE1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
         <v>111</v>
       </c>
       <c r="AI1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
         <v>114</v>
       </c>
       <c r="AM1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
         <v>117</v>
       </c>
       <c r="AQ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
         <v>120</v>
       </c>
       <c r="AU1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
         <v>123</v>
       </c>
       <c r="AY1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
         <v>126</v>
       </c>
       <c r="BC1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
         <v>129</v>
       </c>
       <c r="BG1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
         <v>132</v>
       </c>
       <c r="BK1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
         <v>135</v>
       </c>
       <c r="BO1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
         <v>138</v>
       </c>
       <c r="BS1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
         <v>141</v>
       </c>
       <c r="BW1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
         <v>144</v>
       </c>
       <c r="CA1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
         <v>147</v>
       </c>
       <c r="CE1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
         <v>150</v>
       </c>
       <c r="CI1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CK1" t="s">
         <v>152</v>
       </c>
       <c r="CL1" t="s">
         <v>153</v>
       </c>
       <c r="CM1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CO1" t="s">
         <v>155</v>
       </c>
       <c r="CP1" t="s">
         <v>156</v>
       </c>
       <c r="CQ1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="CS1" t="s">
         <v>189</v>
       </c>
       <c r="CT1" t="s">
         <v>190</v>
       </c>
       <c r="CU1" t="s">
+        <v>191</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="2" spans="1:99">
+    <row r="2" spans="1:100">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B2">
         <v>15010000.0</v>
       </c>
       <c r="C2">
+        <v>15010000.0</v>
+      </c>
+      <c r="D2">
         <v>15482000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>16709000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>18137000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>17829000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>17889000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>17258000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>16360000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>15627000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>14332000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>13731000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>11900000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>6475000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>6937000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3642000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2881000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2536000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2820000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3099000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3283000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4255000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>6400000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>7833000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>7552000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>7754000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>6920000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>6827000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>5983000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>5625000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>4865000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>4337000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3485000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2884000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2825000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2647000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2967000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2341000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2462000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2397000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1076000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2289000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1493000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2951000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2224000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2184000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2372000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1657000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2402000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2398000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1864000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1540000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2493000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2597000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>3204000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>3286000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>3970000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>4265000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>5800000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>4662000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>4412000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>4807000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>5379000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>4931000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>4998000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>5055000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>5398000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>5215000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>5051000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>5369000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>5386000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>5262000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>5389000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>5317000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>5061439.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>4741000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>4575000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>4380000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>3708000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>3451907.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>3153928.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>2648988.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>2466613.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>2108914.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1791255.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1497335.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>1455916.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>1056110.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>1046583.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>1012847.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>1077742.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>966363.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>994856.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>1065781.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>1779000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>-819000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>819000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>861000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>3021000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:99">
+    <row r="3" spans="1:100">
       <c r="A3" t="s">
-        <v>158</v>
-[...3 lines deleted...]
-      <c r="D3">
+        <v>159</v>
+      </c>
+      <c r="B3">
+        <v>-113000.0</v>
+      </c>
+      <c r="C3">
+        <v>113000.0</v>
+      </c>
+      <c r="D3"/>
+      <c r="E3">
         <v>123000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>124000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>148000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>143000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>142000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>143000.0</v>
       </c>
       <c r="J3">
         <v>143000.0</v>
       </c>
       <c r="K3">
+        <v>143000.0</v>
+      </c>
+      <c r="L3">
         <v>145000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>144000.0</v>
       </c>
       <c r="M3">
         <v>144000.0</v>
       </c>
       <c r="N3">
+        <v>144000.0</v>
+      </c>
+      <c r="O3">
         <v>31000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>159000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>160000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>162000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>165000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>170000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>172000.0</v>
       </c>
       <c r="U3">
         <v>172000.0</v>
       </c>
       <c r="V3">
+        <v>172000.0</v>
+      </c>
+      <c r="W3">
         <v>173000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>152000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>191000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>124000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>119000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>110000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>144000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>104000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98000.0</v>
       </c>
       <c r="AE3">
         <v>98000.0</v>
       </c>
       <c r="AF3">
+        <v>98000.0</v>
+      </c>
+      <c r="AG3">
         <v>97000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>94000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91000.0</v>
       </c>
       <c r="AI3">
         <v>91000.0</v>
       </c>
       <c r="AJ3">
+        <v>91000.0</v>
+      </c>
+      <c r="AK3">
         <v>85000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>75000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>69000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>89000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>27000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>76000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>78000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>12000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>82000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>78000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>79000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>82000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>91000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>89000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>86000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84000.0</v>
       </c>
       <c r="AZ3">
         <v>84000.0</v>
       </c>
       <c r="BA3">
+        <v>84000.0</v>
+      </c>
+      <c r="BB3">
         <v>87000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>82000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>91000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>84000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>91000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>92000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>93000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91000.0</v>
       </c>
       <c r="BI3">
         <v>91000.0</v>
       </c>
       <c r="BJ3">
         <v>91000.0</v>
       </c>
       <c r="BK3">
+        <v>91000.0</v>
+      </c>
+      <c r="BL3">
         <v>101000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>90000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>83000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>74000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>76000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>79000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>80000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>77000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>78000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>76000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>77000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>75000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>3822.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>74000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>75000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>79000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>62136.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>73083.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>61361.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>63125.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>-7650.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>67100.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>101052.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>30808.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>67371.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>65376.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>64277.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>54458.0</v>
       </c>
-      <c r="CM3"/>
       <c r="CN3"/>
-      <c r="CO3">
+      <c r="CO3"/>
+      <c r="CP3">
         <v>50613.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>41279.0</v>
       </c>
-      <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
+      <c r="CV3"/>
     </row>
-    <row r="4" spans="1:99">
+    <row r="4" spans="1:100">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -21336,669 +21452,678 @@
       </c>
       <c r="CN4">
         <v>0.0</v>
       </c>
       <c r="CO4">
         <v>0.0</v>
       </c>
       <c r="CP4">
         <v>0.0</v>
       </c>
       <c r="CQ4">
         <v>0.0</v>
       </c>
       <c r="CR4">
         <v>0.0</v>
       </c>
       <c r="CS4">
         <v>0.0</v>
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
+      <c r="CV4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:99">
+    <row r="5" spans="1:100">
       <c r="A5" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-      <c r="D5">
+        <v>161</v>
+      </c>
+      <c r="B5">
+        <v>-15569000.0</v>
+      </c>
+      <c r="C5">
+        <v>15569000.0</v>
+      </c>
+      <c r="D5"/>
+      <c r="E5">
         <v>13486000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>11023000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>10300000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>9725000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>9400000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>8795000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>8377000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>11159000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1369000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>10590000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>14570000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>13720000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>14432000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>14427000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>13497000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>13434000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>14248000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>14457000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>12773000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>11060000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>8949000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>8955000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>9922000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>10075000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>10416000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>10090000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>9491000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>8937000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>8833000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>8050000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>7595000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>6338000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>6593000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>5833000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>5462000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>5302000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>3927000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>13873000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>4534000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>5699000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>4658000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>4305000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>4127000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>3462000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>6837000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>4099000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>3625000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>2161000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>3520000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>3568000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>3614000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>3617000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>3280000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>2247000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>3166000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>2268000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>2883000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>3877000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>4699000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>2797000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>3121000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>3593000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>2880000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>2874000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>2762000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>1905000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>2523000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>1461000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>1950000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>1552000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>2131000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>2373051.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>2683000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>2453000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>2086000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>1859565.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>2022282.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>1861211.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>1799683.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>1624982.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>1481501.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>1499564.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>1218017.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>1109120.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>1258605.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>1074407.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>1023725.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>1005336.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>1082936.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>668834.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>524230.0</v>
       </c>
-      <c r="CQ5">
-[...1 lines deleted...]
-      </c>
       <c r="CR5">
         <v>0.0</v>
       </c>
       <c r="CS5">
         <v>0.0</v>
       </c>
       <c r="CT5">
         <v>0.0</v>
       </c>
       <c r="CU5">
         <v>0.0</v>
       </c>
+      <c r="CV5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:99">
+    <row r="6" spans="1:100">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B6">
-        <v>15569000.0</v>
+        <v>-15682000.0</v>
       </c>
       <c r="C6">
+        <v>15682000.0</v>
+      </c>
+      <c r="D6">
         <v>15144000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>13609000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>11147000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>10448000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>9868000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>9542000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>8938000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>8520000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>11304000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1513000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>10734000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>14601000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>13879000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>14592000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>14589000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>13662000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>13604000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>14420000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>14629000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>12946000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>11212000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>9140000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>9079000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>10041000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>10185000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>10560000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>10194000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>9589000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>9035000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>8930000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>8144000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>7686000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>6429000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>6678000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>5908000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>5531000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>5391000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>3954000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>13949000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>4612000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>5711000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>4740000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>4383000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>4206000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>3544000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>6928000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>4188000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>3711000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>2245000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>3604000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>3655000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>3696000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>3708000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>3364000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>2338000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>3258000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>2361000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>2974000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>3968000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>4790000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>2898000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>3211000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>3676000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>2954000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>2950000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>2841000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>1985000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>2600000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>1539000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>2026000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>1629000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>2206000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>2376873.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>2757000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>2528000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>2165000.0</v>
       </c>
-      <c r="CA6"/>
-      <c r="CB6">
+      <c r="CB6"/>
+      <c r="CC6">
         <v>2095365.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>1922572.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>1862808.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>1617332.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>1548601.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>1600616.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>1248825.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>1176491.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>1323981.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>1138684.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>1078183.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>1005336.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>1082936.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>719447.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>565509.0</v>
       </c>
-      <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
+      <c r="CV6"/>
     </row>
-    <row r="7" spans="1:99">
+    <row r="7" spans="1:100">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -22159,87 +22284,88 @@
       </c>
       <c r="CN7">
         <v>0.0</v>
       </c>
       <c r="CO7">
         <v>0.0</v>
       </c>
       <c r="CP7">
         <v>0.0</v>
       </c>
       <c r="CQ7">
         <v>0.0</v>
       </c>
       <c r="CR7">
         <v>0.0</v>
       </c>
       <c r="CS7">
         <v>0.0</v>
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
+      <c r="CV7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:99">
+    <row r="8" spans="1:100">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -22400,1339 +22526,1354 @@
       </c>
       <c r="CN8">
         <v>0.0</v>
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
+      <c r="CV8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:99">
+    <row r="9" spans="1:100">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B9">
+        <v>-11104000.0</v>
+      </c>
+      <c r="C9">
         <v>22703000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>22735000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>20650000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>17703000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>16838000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>16574000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>15765000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>15030000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>14912000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>17445000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>17218000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>16963000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>21331000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>19871000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>20724000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>20138000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>19175000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>19020000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>19676000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>20177000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>18543000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>16793000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>13781000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>13817000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>14791000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>14885000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>14881000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>14607000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>13651000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>13409000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>12767000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>12044000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>11490000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>10770000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>10205000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>9394000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>9151000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>9072000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>8104000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>17865000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>9228000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>9585000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>9019000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>8563000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>8477000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>8116000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>11658000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>8993000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>8168000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>7652000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>8927000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>7795000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>7342000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>7728000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>6750000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>6237000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>6696000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>5429000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>5963000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>7176000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>7916000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>6253000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>6434000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>6268000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>5200000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>5529000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>5104000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>5343000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>4575000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>5659000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>3802000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>3755000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>3855000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>4028784.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>4399000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>3928000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>3565000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>13370000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>3491056.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>3171162.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>3176359.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>2819136.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>2563225.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>2634074.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>2351859.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>2005020.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>2215498.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>1937198.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>1897601.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>1696742.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>1731919.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>1470811.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>1219270.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>3641000.0</v>
       </c>
-      <c r="CR9">
-[...1 lines deleted...]
-      </c>
       <c r="CS9">
         <v>0.0</v>
       </c>
       <c r="CT9">
         <v>0.0</v>
       </c>
       <c r="CU9">
+        <v>0.0</v>
+      </c>
+      <c r="CV9">
         <v>2306000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:99">
+    <row r="10" spans="1:100">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B10">
+        <v>16289000.0</v>
+      </c>
+      <c r="C10">
         <v>15569000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>14598000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>13486000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>11023000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>10300000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>9725000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>9400000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>8795000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>8377000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>11159000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1369000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>10591000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>14570000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>13720000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>14432000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>14427000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>13497000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>13434000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>14248000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>14457000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>12773000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>11060000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>8949000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>8955000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>9922000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>10075000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>10416000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>10090000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>9491000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>8937000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>8833000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>8050000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>7595000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>6338000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>6593000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>5833000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>5462000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>5302000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>3927000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>13873000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>4534000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>5699000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>4658000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>4305000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>4127000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>3462000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>6837000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>4099000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>3625000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>2161000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>3520000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>3568000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>3614000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>3617000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>3280000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>2247000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>3166000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>2268000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>2883000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>3877000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>4699000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>2797000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>3121000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>3593000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>2880000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>2874000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>2762000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>1905000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>2523000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>1461000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>1950000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>1552000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>2131000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>2373051.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>2683000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>2453000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>2086000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>1859565.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>2022282.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>1861211.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>1799683.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>1624982.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>1481501.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>1499564.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>1218017.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>1109120.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>1258605.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>1074407.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>1023725.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>1005336.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>1082936.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>668834.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>524230.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>925000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-401000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>401000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>236000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>742000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:99">
+    <row r="11" spans="1:100">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B11">
+        <v>4048000.0</v>
+      </c>
+      <c r="C11">
         <v>3725000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>3514000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>2856000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2740000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2522000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>2327000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1892000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2340000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>2226000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>2986000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>340000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>2461000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3440000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>3266000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>3892000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>3689000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>3406000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>3353000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>3705000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>3633000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>3247000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>2840000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>2306000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>2311000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>2554000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>2437000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>2551000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>2481000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>2316000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>2004000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>2615000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>1923000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1835000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>5799000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>2435000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>2151000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>2004000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1944000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>51000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>5154000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>1546000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>2205000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>1730000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>1387000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>1521000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>1136000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>2149000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>1264000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>1162000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>837000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>1304000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>1275000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>1370000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>1347000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>1365000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>257000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>1272000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>919000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>1161000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>1564000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>1880000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>1093000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>1180000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>1470000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>1152000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>1177000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>1067000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>726000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>994000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>588000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>877000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>551000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>832000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>907706.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>1055000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>972000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>809000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>649240.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>805600.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>740000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>724220.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>655994.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>592100.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>595550.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>486000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>434600.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>490000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>419100.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>400400.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>391437.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>436178.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>250562.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>201260.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>367000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>-161000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>161000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>92000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>302000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:99">
+    <row r="12" spans="1:100">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B12">
+        <v>15441000.0</v>
+      </c>
+      <c r="C12">
         <v>14808000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>15482000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>16345000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>17153000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>17239000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>17707000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>17399000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>15877000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>15423000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>14783000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>13431000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>11400000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>8875000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>6087000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3042000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2531000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2536000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2819000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3099000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3283000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3755000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4550000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>5433000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>5552000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>6358000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>6270000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>5927000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>5533000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>4925000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>4265000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>3737000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3285000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2484000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2325000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2147000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1967000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1841000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1762000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1697000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1714000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1589000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1493000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1501000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1474000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1344000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1372000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1407000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1402000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1398000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1366000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1340000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1493000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1597000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1704000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1786000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1920000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>2015000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>2200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2312000.0</v>
       </c>
       <c r="BI12">
         <v>2312000.0</v>
       </c>
       <c r="BJ12">
+        <v>2312000.0</v>
+      </c>
+      <c r="BK12">
         <v>2407000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>2779000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>2820000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>2798000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>2954000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>3298000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>3765000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>4071000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>4599000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>4842000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>4667000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>4825000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>4957000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>4796935.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>4555000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>4365000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>3880000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>3541705.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>3240907.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>2825928.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>2413988.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>2092613.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>1810909.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>1515232.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>1265201.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>1030003.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>954159.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>861998.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>899972.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>789672.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>791709.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>779510.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>820781.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>2960000.0</v>
       </c>
-      <c r="CR12">
-[...1 lines deleted...]
-      </c>
       <c r="CS12">
         <v>0.0</v>
       </c>
       <c r="CT12">
         <v>0.0</v>
       </c>
       <c r="CU12">
+        <v>0.0</v>
+      </c>
+      <c r="CV12">
         <v>2647000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:99">
+    <row r="13" spans="1:100">
       <c r="A13" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>169</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>36940000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>37298000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>36509000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>35024000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>33846000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>33326000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>32122000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>30189000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>29477000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>30298000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>29114000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>27267000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>26024000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>25003000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>22338000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>20505000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>19636000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>19565000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>20580000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>21366000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>20561000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>21665000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>20873000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>20443000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>21557000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>20941000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>20418000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>19824000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>18357000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -23757,224 +23898,223 @@
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
+      <c r="CV13"/>
     </row>
-    <row r="14" spans="1:99">
+    <row r="14" spans="1:100">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-      <c r="O14">
-[...1 lines deleted...]
-      </c>
+      <c r="O14"/>
       <c r="P14">
         <v>0.0</v>
       </c>
       <c r="Q14">
         <v>0.0</v>
       </c>
       <c r="R14">
         <v>0.0</v>
       </c>
       <c r="S14">
+        <v>0.0</v>
+      </c>
+      <c r="T14">
         <v>-8000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-42000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1389000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1322000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1672000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1584000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1484000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1381000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>345000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1795000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1694000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1553000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>-214000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1333000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1241000.0</v>
       </c>
       <c r="AH14">
         <v>1241000.0</v>
       </c>
       <c r="AI14">
+        <v>1241000.0</v>
+      </c>
+      <c r="AJ14">
         <v>-11000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>-3000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>-17000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>-1000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>-19000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1579000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>72000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>380000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>247000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>498000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>395000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>106000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>120000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>1233000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>349000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>137000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>-89000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>110000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>183000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>64000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>314000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>194000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>141000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>107000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>84000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>152000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>169000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>527000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>44000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>113000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>119000.0</v>
       </c>
-      <c r="BN14">
-[...1 lines deleted...]
-      </c>
       <c r="BO14">
         <v>0.0</v>
       </c>
       <c r="BP14">
         <v>0.0</v>
       </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
       <c r="BR14">
         <v>0.0</v>
       </c>
       <c r="BS14">
         <v>0.0</v>
       </c>
       <c r="BT14">
         <v>0.0</v>
       </c>
       <c r="BU14">
         <v>0.0</v>
       </c>
       <c r="BV14">
         <v>0.0</v>
       </c>
       <c r="BW14">
@@ -24030,812 +24170,817 @@
       </c>
       <c r="CN14">
         <v>0.0</v>
       </c>
       <c r="CO14">
         <v>0.0</v>
       </c>
       <c r="CP14">
         <v>0.0</v>
       </c>
       <c r="CQ14">
         <v>0.0</v>
       </c>
       <c r="CR14">
         <v>0.0</v>
       </c>
       <c r="CS14">
         <v>0.0</v>
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
+      <c r="CV14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:99">
+    <row r="15" spans="1:100">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B15">
+        <v>12241000.0</v>
+      </c>
+      <c r="C15">
         <v>11844000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>11084000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>10630000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>8283000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>7778000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>7398000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>7508000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>6455000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>6151000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>8173000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1029000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>8130000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>11130000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>10454000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>10540000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>10738000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>10091000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>10073000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>10501000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>10757000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>9429000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>8132000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>6543000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>6541000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>7212000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>7548000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>7764000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>7468000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>7061000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>6827000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>6126000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>6111000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>5760000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>550000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>4161000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>3699000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>3459000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>3377000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>3876000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>8648000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>2608000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>3247000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>2430000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>2523000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>2500000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>2206000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>3455000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>2486000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>2326000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>1414000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>2033000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>1988000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>2137000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>1956000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>1721000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>1849000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>1787000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>1265000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>1570000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>2144000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>2292000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>1715000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>1828000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>2004000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>1792000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>1697000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>1695000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>1179000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>1529000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>873000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>1073000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>1001000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>1299000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>1465345.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>1628000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>1481000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>1277000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>1210325.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>1216682.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>1121211.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>1075463.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>968988.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>889401.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>904014.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>732017.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>674520.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>768605.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>655307.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>623325.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>613899.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>646758.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>418272.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>322970.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>558000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>-240000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>240000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>144000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>440000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:99">
+    <row r="16" spans="1:100">
       <c r="A16" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>11123000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>10447000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>10533000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>10731000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>10084000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>10066000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>10494000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>10750000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>9422000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>8125000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>6536000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>6534000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>7204000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>7541000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>7756000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>7460000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>7060000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>6810000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>6104000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>5943000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>5521000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>325000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>3864000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>3402000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>3160000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>3078000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>3576000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>8348000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>2308000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>2944000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>2129000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>2223000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>2200000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1906000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>3155000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>2185000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>2026000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>3076000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1770000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1732000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1883000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1702000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1468000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1596000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1535000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>1014000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>1319000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>1894000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>2043000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>1467000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>1581000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1758000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>1546000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>1453000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>1450000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>935000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>1363000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>873000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>1074000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>1001000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>1299000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>1465000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>1628000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>1482000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>1277000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>1211000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>1217000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>1121000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>1075000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>969000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>889000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>904000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>732000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>675000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>769000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>655000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>623000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>614000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>647000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>418000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>323000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>558000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>-240000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>240000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>144000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>440000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:99">
+    <row r="17" spans="1:100">
       <c r="A17" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>173</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
         <v>11844000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>11084000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>10630000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>8283000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>7778000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>7398000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>7508000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>6455000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>6151000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>8173000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>1029000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>8130000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>11130000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>10454000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>10540000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>10738000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>10091000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>10081000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>10543000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>10824000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>9526000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>8220000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>6643000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>6644000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>7212000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>7921000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>7865000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>7609000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>7061000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>7041000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>6126000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>6111000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>5760000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>540000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>4158000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>3682000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>3458000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>3359000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>3876000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>8720000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>2988000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>3491000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>2928000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>2918000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>2606000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>2326000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>4688000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>2835000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>2463000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>1324000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>2143000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>2171000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>2201000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>2270000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>1915000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>1990000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>1894000.0</v>
       </c>
-      <c r="BG17">
-[...1 lines deleted...]
-      </c>
       <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>1722000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>2313000.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
@@ -24903,143 +25048,146 @@
       </c>
       <c r="CN17">
         <v>0.0</v>
       </c>
       <c r="CO17">
         <v>0.0</v>
       </c>
       <c r="CP17">
         <v>0.0</v>
       </c>
       <c r="CQ17">
         <v>0.0</v>
       </c>
       <c r="CR17">
         <v>0.0</v>
       </c>
       <c r="CS17">
         <v>0.0</v>
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
+      <c r="CV17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:99">
+    <row r="18" spans="1:100">
       <c r="A18" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>174</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
         <v>22132000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>21816000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>20164000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>17871000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>16607000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>15619000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>14723000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>14312000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>14054000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>15515000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>15683000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>15867000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>17149000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>18916000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>19296000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>17974000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>17100000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>16746000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>17481000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>18083000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>16806000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>17115000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>15440000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>14891000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>15199000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>14671000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>14491000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>14291000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>13432000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -25064,54 +25212,55 @@
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
+      <c r="CV18"/>
     </row>
-    <row r="19" spans="1:99">
+    <row r="19" spans="1:100">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -25167,87 +25316,86 @@
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
+      <c r="CV19"/>
     </row>
-    <row r="20" spans="1:99">
+    <row r="20" spans="1:100">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -25408,386 +25556,390 @@
       </c>
       <c r="CN20">
         <v>0.0</v>
       </c>
       <c r="CO20">
         <v>0.0</v>
       </c>
       <c r="CP20">
         <v>0.0</v>
       </c>
       <c r="CQ20">
         <v>0.0</v>
       </c>
       <c r="CR20">
         <v>0.0</v>
       </c>
       <c r="CS20">
         <v>0.0</v>
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
+      <c r="CV20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:99">
+    <row r="21" spans="1:100">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B21">
+        <v>-15569000.0</v>
+      </c>
+      <c r="C21">
         <v>15569000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>15144000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>13486000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>11023000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>10300000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>9725000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>9400000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>8795000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>8377000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>11159000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1369000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>10591000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>14570000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>13720000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>14432000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>14427000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>13497000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>13434000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>14248000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>14457000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>12773000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>11060000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>8949000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>8955000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>9922000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>10075000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>10416000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>10090000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>9491000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>8937000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>8833000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>8050000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>7595000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>6338000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>6593000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>5833000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>5462000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>5302000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>3927000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>13873000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>4534000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>5699000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>4658000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>4305000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>4127000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>3462000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>6837000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>4099000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>3625000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>2161000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>3520000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>3568000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>3614000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>3617000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>3280000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>2247000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>3166000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>2268000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>2883000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>3877000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>4699000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>2797000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>3121000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>3593000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>2880000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>2874000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>2762000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>1905000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>2523000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>1461000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>1950000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>1552000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>2131000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>2373051.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>2683000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>2453000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>2086000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>2346000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>2022282.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>1861211.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>1799683.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>1624982.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>1481501.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>1499564.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>1218017.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>1109120.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>1258605.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>1074407.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>1023725.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>1005336.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>1082936.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>668834.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>524230.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>1282000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>-531000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>531000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>354000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>1084000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:99">
+    <row r="22" spans="1:100">
       <c r="A22" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -25948,846 +26100,852 @@
       </c>
       <c r="CN22">
         <v>0.0</v>
       </c>
       <c r="CO22">
         <v>0.0</v>
       </c>
       <c r="CP22">
         <v>0.0</v>
       </c>
       <c r="CQ22">
         <v>0.0</v>
       </c>
       <c r="CR22">
         <v>0.0</v>
       </c>
       <c r="CS22">
         <v>0.0</v>
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
+      <c r="CV22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:99">
+    <row r="23" spans="1:100">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B23">
+        <v>19475000.0</v>
+      </c>
+      <c r="C23">
         <v>22144000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>23073000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>23873000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>24817000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>24367000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>24738000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>23623000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>22595000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>22162000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>20618000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>29580000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>18272000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>13236000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>13088000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>9934000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>8592000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>8214000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>8406000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>8527000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>9003000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>10025000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>12133000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>12665000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>12414000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>12623000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>11730000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>11292000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>10500000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>9785000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>9337000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>8271000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>7479000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>6779000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>7257000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>6259000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>6528000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>6030000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>6232000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>6574000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>5068000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>6983000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>5379000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>7312000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>6482000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>6534000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>7026000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>6478000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>7296000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>6941000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>7355000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>6947000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>6720000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>6325000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>7315000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>6756000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>7960000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>7795000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>8961000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>7742000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>7711000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>8024000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>8835000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>8244000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>7673000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>7375000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>8053000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>7557000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>8489000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>7421000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>9584000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>7114000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>7592000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>7041000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>6717172.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>6457000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>6050000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>5859000.0</v>
       </c>
-      <c r="CA23">
-[...1 lines deleted...]
-      </c>
       <c r="CB23">
+        <v>0.0</v>
+      </c>
+      <c r="CC23">
         <v>4920681.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>4463879.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>4025664.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>3660767.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>3190638.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>2925765.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>2631177.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>2351816.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>2013003.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>1909374.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>1886723.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>1769148.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>1615346.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>1796833.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>1760821.0</v>
       </c>
-      <c r="CQ23">
-[...1 lines deleted...]
-      </c>
       <c r="CR23">
         <v>0.0</v>
       </c>
       <c r="CS23">
         <v>0.0</v>
       </c>
       <c r="CT23">
         <v>0.0</v>
       </c>
       <c r="CU23">
         <v>0.0</v>
       </c>
+      <c r="CV23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:99">
+    <row r="24" spans="1:100">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>7000.0</v>
       </c>
-      <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>8000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>7000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="AC24">
         <v>8000.0</v>
       </c>
       <c r="AD24">
+        <v>8000.0</v>
+      </c>
+      <c r="AE24">
         <v>1000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>17000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>22000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>168000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>239000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>226000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>297000.0</v>
       </c>
       <c r="AK24">
         <v>297000.0</v>
       </c>
       <c r="AL24">
+        <v>297000.0</v>
+      </c>
+      <c r="AM24">
         <v>299000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="AN24">
         <v>300000.0</v>
       </c>
       <c r="AO24">
         <v>300000.0</v>
       </c>
       <c r="AP24">
         <v>300000.0</v>
       </c>
       <c r="AQ24">
         <v>300000.0</v>
       </c>
       <c r="AR24">
         <v>300000.0</v>
       </c>
       <c r="AS24">
         <v>300000.0</v>
       </c>
       <c r="AT24">
         <v>300000.0</v>
       </c>
       <c r="AU24">
         <v>300000.0</v>
       </c>
       <c r="AV24">
         <v>300000.0</v>
       </c>
       <c r="AW24">
         <v>300000.0</v>
       </c>
       <c r="AX24">
         <v>300000.0</v>
       </c>
       <c r="AY24">
+        <v>300000.0</v>
+      </c>
+      <c r="AZ24">
         <v>-1663000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>263000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>256000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>254000.0</v>
       </c>
       <c r="BC24">
         <v>254000.0</v>
       </c>
       <c r="BD24">
-        <v>253000.0</v>
+        <v>254000.0</v>
       </c>
       <c r="BE24">
         <v>253000.0</v>
       </c>
       <c r="BF24">
+        <v>253000.0</v>
+      </c>
+      <c r="BG24">
         <v>252000.0</v>
       </c>
-      <c r="BG24"/>
-      <c r="BH24">
+      <c r="BH24"/>
+      <c r="BI24">
         <v>251000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>250000.0</v>
       </c>
-      <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
+      <c r="CV24"/>
     </row>
-    <row r="25" spans="1:99">
+    <row r="25" spans="1:100">
       <c r="A25" t="s">
-        <v>180</v>
-[...3 lines deleted...]
-      </c>
+        <v>181</v>
+      </c>
+      <c r="B25"/>
       <c r="C25">
         <v>113000.0</v>
       </c>
       <c r="D25">
+        <v>113000.0</v>
+      </c>
+      <c r="E25">
         <v>123000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>124000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>148000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>143000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>142000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>143000.0</v>
       </c>
       <c r="J25">
         <v>143000.0</v>
       </c>
       <c r="K25">
+        <v>143000.0</v>
+      </c>
+      <c r="L25">
         <v>145000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>144000.0</v>
       </c>
       <c r="M25">
         <v>144000.0</v>
       </c>
       <c r="N25">
+        <v>144000.0</v>
+      </c>
+      <c r="O25">
         <v>31000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>159000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>160000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>162000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>165000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>170000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>172000.0</v>
       </c>
       <c r="U25">
         <v>172000.0</v>
       </c>
       <c r="V25">
+        <v>172000.0</v>
+      </c>
+      <c r="W25">
         <v>173000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>152000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>191000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>124000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>119000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>110000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>119000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>104000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98000.0</v>
       </c>
       <c r="AE25">
         <v>98000.0</v>
       </c>
       <c r="AF25">
+        <v>98000.0</v>
+      </c>
+      <c r="AG25">
         <v>97000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>94000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91000.0</v>
       </c>
       <c r="AI25">
         <v>91000.0</v>
       </c>
       <c r="AJ25">
+        <v>91000.0</v>
+      </c>
+      <c r="AK25">
         <v>85000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>75000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>69000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>89000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>27000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>76000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>78000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>12000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>82000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>78000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>79000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>82000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>91000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>89000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>86000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84000.0</v>
       </c>
       <c r="AZ25">
         <v>84000.0</v>
       </c>
       <c r="BA25">
+        <v>84000.0</v>
+      </c>
+      <c r="BB25">
         <v>87000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>82000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>91000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>84000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>91000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>92000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>93000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91000.0</v>
       </c>
       <c r="BI25">
         <v>91000.0</v>
       </c>
       <c r="BJ25">
         <v>91000.0</v>
       </c>
       <c r="BK25">
+        <v>91000.0</v>
+      </c>
+      <c r="BL25">
         <v>101000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>90000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>83000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>74000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>76000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>79000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>80000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>77000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>78000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>76000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>77000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>75000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>3822.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>73894.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>75422.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62136.0</v>
       </c>
       <c r="CA25">
         <v>62136.0</v>
       </c>
       <c r="CB25">
+        <v>62136.0</v>
+      </c>
+      <c r="CC25">
         <v>73083.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>61361.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>63125.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-7650.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>67100.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>101052.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>30808.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>67371.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>65376.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>64277.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>54458.0</v>
       </c>
-      <c r="CM25"/>
       <c r="CN25"/>
-      <c r="CO25">
+      <c r="CO25"/>
+      <c r="CP25">
         <v>50613.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>41279.0</v>
       </c>
-      <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
+      <c r="CV25"/>
     </row>
-    <row r="26" spans="1:99">
+    <row r="26" spans="1:100">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -26948,69 +27106,72 @@
       </c>
       <c r="CN26">
         <v>0.0</v>
       </c>
       <c r="CO26">
         <v>0.0</v>
       </c>
       <c r="CP26">
         <v>0.0</v>
       </c>
       <c r="CQ26">
         <v>0.0</v>
       </c>
       <c r="CR26">
         <v>0.0</v>
       </c>
       <c r="CS26">
         <v>0.0</v>
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
+      <c r="CV26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:99">
+    <row r="27" spans="1:100">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>3742000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3859000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
@@ -27022,527 +27183,531 @@
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
-      <c r="BO27">
+      <c r="BO27"/>
+      <c r="BP27">
         <v>34000.0</v>
       </c>
-      <c r="BP27"/>
       <c r="BQ27"/>
-      <c r="BR27">
+      <c r="BR27"/>
+      <c r="BS27">
         <v>34000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>59000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>75000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>57000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>56000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>54162.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>75000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>74000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>67000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>76215.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>57393.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>73481.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>53428.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>78440.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>74361.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>100690.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>33827.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>35993.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>27246.0</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>56106.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>45213.0</v>
       </c>
-      <c r="CM27">
+      <c r="CN27">
         <v>101857.0</v>
       </c>
-      <c r="CN27">
+      <c r="CO27">
         <v>59271.0</v>
       </c>
-      <c r="CO27">
+      <c r="CP27">
         <v>34174.0</v>
       </c>
-      <c r="CP27">
+      <c r="CQ27">
         <v>25097.0</v>
       </c>
-      <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
+      <c r="CV27"/>
     </row>
-    <row r="28" spans="1:99">
+    <row r="28" spans="1:100">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B28">
         <v>4465000.0</v>
       </c>
       <c r="C28">
+        <v>4465000.0</v>
+      </c>
+      <c r="D28">
         <v>4614000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3674000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3641000.0</v>
       </c>
       <c r="F28">
         <v>3641000.0</v>
       </c>
       <c r="G28">
+        <v>3641000.0</v>
+      </c>
+      <c r="H28">
         <v>3635000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3497000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3392000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3549000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3258000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3222000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3287000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3866000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3110000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3084000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2717000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2975000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2642000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2542000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2766000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2886000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3162000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2727000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2842000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2686000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2479000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2244000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2353000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2168000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2425000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2170000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2045000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2031000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>2170000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1754000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1763000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1971000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1857000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1835000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1955000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>2261000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>2111000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>2045000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>2089000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>2155000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>2238000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1830000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>2012000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>2084000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>2024000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1910000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>2020000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>1906000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>1562000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>1693000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1686000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>1712000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>1608000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>1690000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>1865000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>1866000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>1923000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>1467000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>1586000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>1490000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>1393000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>1225000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>1459000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>1163000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>905000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>800000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>861000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>872000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>777759.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>853000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>700000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>786000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>717591.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>722097.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>636028.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>676497.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>465805.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>560614.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>532850.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>526032.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>292051.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>479440.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>384966.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>410812.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>292865.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>290363.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>374815.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>314821.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>740000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>336000.0</v>
       </c>
       <c r="CS28">
         <v>336000.0</v>
       </c>
       <c r="CT28">
+        <v>336000.0</v>
+      </c>
+      <c r="CU28">
         <v>309000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>1127000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:99">
+    <row r="29" spans="1:100">
       <c r="A29" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>185</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>3725000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3514000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2856000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2740000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2522000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2327000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1892000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2340000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2226000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2986000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>340000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2461000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3440000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3266000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3892000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3689000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3406000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3353000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3705000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3633000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3247000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2840000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2306000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2311000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2554000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>2437000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>2551000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>2481000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>2316000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -27567,941 +27732,951 @@
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
+      <c r="CV29"/>
     </row>
-    <row r="30" spans="1:99">
+    <row r="30" spans="1:100">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B30">
+        <v>4465000.0</v>
+      </c>
+      <c r="C30">
         <v>7134000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>7591000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>7164000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>6680000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>6538000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>6849000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>6365000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>6235000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>6535000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>6286000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>15849000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>6372000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>6761000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>6151000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>6292000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>5711000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>5678000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>5586000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>5428000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>5720000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>5770000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>5733000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>4832000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>4862000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>4869000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>4810000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>4465000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>4517000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>4160000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>4472000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>3934000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>3994000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>3895000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>4432000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>3612000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>3561000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>3689000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>3770000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>4177000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>3992000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>4694000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>3886000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>4361000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>4258000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>4350000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>4654000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>4821000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>4894000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>4543000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>5491000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>5407000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>4227000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>3728000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>4111000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>3470000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>3990000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>3530000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>3161000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>3080000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>3299000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>3217000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>3456000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>3313000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>2675000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>2320000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>2655000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>2342000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>3438000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>2052000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>4198000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>1852000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>2203000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>1724000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>1655733.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>1716000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>1475000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>1479000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>5000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>1468774.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>1309951.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>1376676.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>1194154.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>1081724.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>1134510.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>1133842.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>895900.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>956893.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>862791.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>873876.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>691406.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>648983.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>801977.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>695040.0</v>
       </c>
-      <c r="CQ30">
-[...1 lines deleted...]
-      </c>
       <c r="CR30">
         <v>0.0</v>
       </c>
       <c r="CS30">
         <v>0.0</v>
       </c>
       <c r="CT30">
         <v>0.0</v>
       </c>
       <c r="CU30">
         <v>0.0</v>
       </c>
+      <c r="CV30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:99">
+    <row r="31" spans="1:100">
       <c r="A31" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-      <c r="C31">
+        <v>187</v>
+      </c>
+      <c r="B31">
+        <v>31858000.0</v>
+      </c>
+      <c r="C31"/>
+      <c r="D31">
         <v>-546000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>34809000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>21323000.0</v>
       </c>
-      <c r="F31"/>
-      <c r="G31">
+      <c r="G31"/>
+      <c r="H31">
         <v>-1415000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-142000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>8795000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>8377000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>11159000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>1369000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-8844000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1762000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-3042000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-2531000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-2536000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-1303000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-3057000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-3216000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-3658000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1137000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-5333000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-5449000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-6202000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-110000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-5826000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-5392000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-4811000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-98000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-3645000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-3269000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-2484000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-1316000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-2150000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-1984000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-1842000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-89000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-1697000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-1399000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-1687000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-1111000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-1642000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-1557000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-1387000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-1805000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-2448000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-2371000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-1877000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-2922000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-2891000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-699000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-633000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-773000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-1592000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-1779000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-1908000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-2116000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-2160000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-2143000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-1880000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-2790000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-2707000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-2679000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-3018000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-3298000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-3765000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-4071000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-6965000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-4842000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-7012000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-7167000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-6396000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-4796935.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-4553951.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-4364568.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-3879546.0</v>
       </c>
-      <c r="CA31">
-[...1 lines deleted...]
-      </c>
       <c r="CB31">
+        <v>0.0</v>
+      </c>
+      <c r="CC31">
         <v>-3240907.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-2825928.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-2413988.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-2092613.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-1810909.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-1515232.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-1265201.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-1030003.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-954159.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-861998.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-899972.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-1169280.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-855565.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-779510.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-820781.0</v>
       </c>
-      <c r="CQ31">
-[...1 lines deleted...]
-      </c>
       <c r="CR31">
         <v>0.0</v>
       </c>
       <c r="CS31">
         <v>0.0</v>
       </c>
       <c r="CT31">
         <v>0.0</v>
       </c>
       <c r="CU31">
         <v>0.0</v>
       </c>
+      <c r="CV31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:99">
+    <row r="32" spans="1:100">
       <c r="A32" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B32">
+        <v>3906000.0</v>
+      </c>
+      <c r="C32">
         <v>37713000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>38217000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>37359000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>35840000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>34667000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>34463000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>33023000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>31390000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>30539000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>31777000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>30949000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>28863000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>27806000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>26808000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>24366000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>23019000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>21711000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>21840000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>22775000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>23460000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>22798000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>23193000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>21614000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>21369000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>22545000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>21805000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>21708000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>20590000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>19276000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>18274000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>17104000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>15529000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>14374000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>13595000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>12852000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>12361000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>11492000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>11534000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>10501000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>18941000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>11517000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>11078000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>11970000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>10787000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>10661000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>10488000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>13315000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>11395000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>10566000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>9516000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>10467000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>10288000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>9939000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>10932000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>10036000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>10207000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>10961000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>11229000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>10625000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>11588000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>12723000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>11632000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>11365000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>11266000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>10255000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>10927000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>10319000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>10394000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>9944000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>11045000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>9064000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>9144000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>9172000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>9090223.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>9140000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>8503000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>7945000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>3697014.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>6942963.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>6325090.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>5825347.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>5285749.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>4672139.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>4425329.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>3849194.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>3460936.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>3271608.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>2983781.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>2910448.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>2774484.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>2698282.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>2465667.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>2285051.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>7100000.0</v>
       </c>
-      <c r="CR32">
-[...1 lines deleted...]
-      </c>
       <c r="CS32">
         <v>0.0</v>
       </c>
       <c r="CT32">
         <v>0.0</v>
       </c>
       <c r="CU32">
+        <v>0.0</v>
+      </c>
+      <c r="CV32">
         <v>5327000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z30"/>
@@ -28600,51 +28775,51 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B2">
         <v>221527000.0</v>
       </c>
       <c r="C2">
         <v>180376000.0</v>
       </c>
       <c r="D2">
         <v>182150000.0</v>
       </c>
       <c r="E2">
         <v>596553000.0</v>
       </c>
       <c r="F2">
         <v>458601000.0</v>
       </c>
       <c r="G2">
         <v>191607000.0</v>
       </c>
       <c r="H2">
         <v>154471000.0</v>
       </c>
       <c r="I2">
         <v>42113000.0</v>
       </c>
@@ -28676,51 +28851,51 @@
         <v>7270000.0</v>
       </c>
       <c r="S2">
         <v>9178000.0</v>
       </c>
       <c r="T2">
         <v>11261000.0</v>
       </c>
       <c r="U2">
         <v>4380036.0</v>
       </c>
       <c r="V2">
         <v>1802000.0</v>
       </c>
       <c r="W2">
         <v>4267256.0</v>
       </c>
       <c r="X2">
         <v>7540376.0</v>
       </c>
       <c r="Y2"/>
       <c r="Z2"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B3">
         <v>595000</v>
       </c>
       <c r="C3">
         <v>119000</v>
       </c>
       <c r="D3">
         <v>105000</v>
       </c>
       <c r="E3">
         <v>150000</v>
       </c>
       <c r="F3">
         <v>64000</v>
       </c>
       <c r="G3">
         <v>251000</v>
       </c>
       <c r="H3">
         <v>594000</v>
       </c>
       <c r="I3">
         <v>138000</v>
       </c>
@@ -28756,51 +28931,51 @@
       </c>
       <c r="T3">
         <v>86000</v>
       </c>
       <c r="U3">
         <v>631000</v>
       </c>
       <c r="V3">
         <v>97000</v>
       </c>
       <c r="W3">
         <v>259248</v>
       </c>
       <c r="X3">
         <v>839313</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-414403000.0</v>
       </c>
       <c r="F4">
         <v>137952000.0</v>
       </c>
       <c r="G4">
         <v>266994000.0</v>
       </c>
       <c r="H4">
         <v>37136000.0</v>
       </c>
       <c r="I4">
         <v>112358000.0</v>
       </c>
       <c r="J4">
         <v>-28607000.0</v>
       </c>
       <c r="K4">
         <v>43291000.0</v>
       </c>
@@ -28810,51 +28985,51 @@
       <c r="M4">
         <v>-9423000.0</v>
       </c>
       <c r="N4">
         <v>-31205000.0</v>
       </c>
       <c r="O4">
         <v>-33362000.0</v>
       </c>
       <c r="P4">
         <v>52600000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-650000.0</v>
       </c>
       <c r="F5">
         <v>-2709000.0</v>
       </c>
       <c r="G5">
         <v>-1875000.0</v>
       </c>
       <c r="H5">
         <v>-830000.0</v>
       </c>
       <c r="I5">
         <v>-5663000.0</v>
       </c>
       <c r="J5">
         <v>1363000.0</v>
       </c>
       <c r="K5">
         <v>2423000.0</v>
       </c>
@@ -28864,51 +29039,51 @@
       <c r="M5">
         <v>-2312000.0</v>
       </c>
       <c r="N5">
         <v>5767000.0</v>
       </c>
       <c r="O5">
         <v>287000.0</v>
       </c>
       <c r="P5">
         <v>1180000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B6">
         <v>-64664000.0</v>
       </c>
       <c r="C6">
         <v>41151000.0</v>
       </c>
       <c r="D6">
         <v>-1774000.0</v>
       </c>
       <c r="E6">
         <v>-414403000.0</v>
       </c>
       <c r="F6">
         <v>137952000.0</v>
       </c>
       <c r="G6">
         <v>266994000.0</v>
       </c>
       <c r="H6">
         <v>37136000.0</v>
       </c>
       <c r="I6">
         <v>112358000.0</v>
       </c>
@@ -28940,51 +29115,51 @@
         <v>-3116000.0</v>
       </c>
       <c r="S6">
         <v>-1908000.0</v>
       </c>
       <c r="T6">
         <v>-2083000.0</v>
       </c>
       <c r="U6">
         <v>6880775.0</v>
       </c>
       <c r="V6">
         <v>2578000.0</v>
       </c>
       <c r="W6">
         <v>-2465468.0</v>
       </c>
       <c r="X6">
         <v>-3273120.0</v>
       </c>
       <c r="Y6"/>
       <c r="Z6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B7">
         <v>781000.0</v>
       </c>
       <c r="C7">
         <v>6585000.0</v>
       </c>
       <c r="D7">
         <v>-4038000.0</v>
       </c>
       <c r="E7">
         <v>1062000.0</v>
       </c>
       <c r="F7">
         <v>-4235000.0</v>
       </c>
       <c r="G7">
         <v>1616000.0</v>
       </c>
       <c r="H7">
         <v>1090000.0</v>
       </c>
       <c r="I7">
         <v>272000.0</v>
       </c>
@@ -29016,81 +29191,81 @@
         <v>-3513000.0</v>
       </c>
       <c r="S7">
         <v>155000.0</v>
       </c>
       <c r="T7">
         <v>-1606000.0</v>
       </c>
       <c r="U7">
         <v>937000.0</v>
       </c>
       <c r="V7">
         <v>116000.0</v>
       </c>
       <c r="W7">
         <v>-396068.0</v>
       </c>
       <c r="X7">
         <v>-412181.0</v>
       </c>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B9">
         <v>709000.0</v>
       </c>
       <c r="C9">
         <v>2385000.0</v>
       </c>
       <c r="D9">
         <v>-4955000.0</v>
       </c>
       <c r="E9">
         <v>-727000.0</v>
       </c>
       <c r="F9">
         <v>-1059000.0</v>
       </c>
       <c r="G9">
         <v>-1875000.0</v>
       </c>
       <c r="H9">
         <v>-181000.0</v>
       </c>
       <c r="I9">
         <v>-1657000.0</v>
       </c>
@@ -29112,97 +29287,97 @@
       <c r="O9">
         <v>851000.0</v>
       </c>
       <c r="P9">
         <v>1180000.0</v>
       </c>
       <c r="Q9">
         <v>995000.0</v>
       </c>
       <c r="R9">
         <v>-3813000.0</v>
       </c>
       <c r="S9">
         <v>-34000.0</v>
       </c>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>1821000.0</v>
       </c>
       <c r="L10">
         <v>4440000.0</v>
       </c>
       <c r="M10">
         <v>14176000.0</v>
       </c>
       <c r="N10">
         <v>0.0</v>
       </c>
       <c r="O10">
         <v>3396000.0</v>
       </c>
       <c r="P10">
         <v>3059000.0</v>
       </c>
       <c r="Q10">
         <v>2994000.0</v>
       </c>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>1789000.0</v>
       </c>
       <c r="F11">
         <v>-3176000.0</v>
       </c>
       <c r="G11">
         <v>3491000.0</v>
       </c>
       <c r="H11">
         <v>1226000.0</v>
       </c>
       <c r="I11">
         <v>1929000.0</v>
       </c>
       <c r="J11">
         <v>888000.0</v>
       </c>
       <c r="K11">
         <v>-2306000.0</v>
       </c>
@@ -29212,51 +29387,51 @@
       <c r="M11">
         <v>1041000.0</v>
       </c>
       <c r="N11">
         <v>1164000.0</v>
       </c>
       <c r="O11">
         <v>1162000.0</v>
       </c>
       <c r="P11">
         <v>-451000.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-149000.0</v>
       </c>
       <c r="F12">
         <v>2824000.0</v>
       </c>
       <c r="G12">
         <v>5887000.0</v>
       </c>
       <c r="H12">
         <v>3281000.0</v>
       </c>
       <c r="I12">
         <v>7172000.0</v>
       </c>
       <c r="J12">
         <v>5977000.0</v>
       </c>
       <c r="K12">
         <v>-4345000.0</v>
       </c>
@@ -29266,99 +29441,99 @@
       <c r="M12">
         <v>15131000.0</v>
       </c>
       <c r="N12">
         <v>-9330000.0</v>
       </c>
       <c r="O12">
         <v>5704000.0</v>
       </c>
       <c r="P12">
         <v>8253000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>1789000.0</v>
       </c>
       <c r="F13">
         <v>-3176000.0</v>
       </c>
       <c r="G13">
         <v>3491000.0</v>
       </c>
       <c r="H13">
         <v>1271000.0</v>
       </c>
       <c r="I13">
         <v>1929000.0</v>
       </c>
       <c r="J13">
         <v>888000.0</v>
       </c>
       <c r="K13">
         <v>-2306000.0</v>
       </c>
       <c r="L13">
         <v>1686000.0</v>
       </c>
       <c r="M13">
         <v>1042000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B14">
         <v>508000.0</v>
       </c>
       <c r="C14">
         <v>571000.0</v>
       </c>
       <c r="D14">
         <v>464000.0</v>
       </c>
       <c r="E14">
         <v>646000.0</v>
       </c>
       <c r="F14">
         <v>687000.0</v>
       </c>
       <c r="G14">
         <v>586000.0</v>
       </c>
       <c r="H14">
         <v>431000.0</v>
       </c>
       <c r="I14">
         <v>380000.0</v>
       </c>
@@ -29390,51 +29565,51 @@
         <v>312000.0</v>
       </c>
       <c r="S14">
         <v>306000.0</v>
       </c>
       <c r="T14">
         <v>232000.0</v>
       </c>
       <c r="U14">
         <v>259705.0</v>
       </c>
       <c r="V14">
         <v>191000.0</v>
       </c>
       <c r="W14">
         <v>251482.0</v>
       </c>
       <c r="X14">
         <v>194874.0</v>
       </c>
       <c r="Y14"/>
       <c r="Z14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B15">
         <v>8451000.0</v>
       </c>
       <c r="C15">
         <v>8602000.0</v>
       </c>
       <c r="D15">
         <v>8629000.0</v>
       </c>
       <c r="E15">
         <v>7886000.0</v>
       </c>
       <c r="F15">
         <v>7633000.0</v>
       </c>
       <c r="G15">
         <v>7444000.0</v>
       </c>
       <c r="H15">
         <v>6490000.0</v>
       </c>
       <c r="I15">
         <v>5412000.0</v>
       </c>
@@ -29460,51 +29635,51 @@
         <v>816000.0</v>
       </c>
       <c r="Q15">
         <v>813000.0</v>
       </c>
       <c r="R15">
         <v>645000.0</v>
       </c>
       <c r="S15">
         <v>4000.0</v>
       </c>
       <c r="T15">
         <v>4000.0</v>
       </c>
       <c r="U15">
         <v>568000.0</v>
       </c>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B16">
         <v>156863000.0</v>
       </c>
       <c r="C16">
         <v>221527000.0</v>
       </c>
       <c r="D16">
         <v>180376000.0</v>
       </c>
       <c r="E16">
         <v>182150000.0</v>
       </c>
       <c r="F16">
         <v>596553000.0</v>
       </c>
       <c r="G16">
         <v>458601000.0</v>
       </c>
       <c r="H16">
         <v>191607000.0</v>
       </c>
       <c r="I16">
         <v>154471000.0</v>
       </c>
@@ -29538,81 +29713,81 @@
       <c r="S16">
         <v>7270000.0</v>
       </c>
       <c r="T16">
         <v>9178000.0</v>
       </c>
       <c r="U16">
         <v>11260811.0</v>
       </c>
       <c r="V16">
         <v>4380000.0</v>
       </c>
       <c r="W16">
         <v>1801788.0</v>
       </c>
       <c r="X16">
         <v>4267256.0</v>
       </c>
       <c r="Y16">
         <v>7540376.0</v>
       </c>
       <c r="Z16"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B18">
         <v>38927300.0</v>
       </c>
       <c r="C18">
         <v>35039000.0</v>
       </c>
       <c r="D18">
         <v>23018000.0</v>
       </c>
       <c r="E18">
         <v>43300000.0</v>
       </c>
       <c r="F18">
         <v>38577000.0</v>
       </c>
       <c r="G18">
         <v>36266000.0</v>
       </c>
       <c r="H18">
         <v>33839000.0</v>
       </c>
       <c r="I18">
         <v>28763000.0</v>
       </c>
@@ -29644,51 +29819,51 @@
         <v>6599000.0</v>
       </c>
       <c r="S18">
         <v>7798000.0</v>
       </c>
       <c r="T18">
         <v>4929000.0</v>
       </c>
       <c r="U18">
         <v>5693111.0</v>
       </c>
       <c r="V18">
         <v>4507000.0</v>
       </c>
       <c r="W18">
         <v>3092382.0</v>
       </c>
       <c r="X18">
         <v>1507254.0</v>
       </c>
       <c r="Y18"/>
       <c r="Z18"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B19">
         <v>1465000.0</v>
       </c>
       <c r="C19">
         <v>-80071000.0</v>
       </c>
       <c r="D19">
         <v>-119277000.0</v>
       </c>
       <c r="E19">
         <v>-264925000.0</v>
       </c>
       <c r="F19">
         <v>76499000.0</v>
       </c>
       <c r="G19">
         <v>7166000.0</v>
       </c>
       <c r="H19">
         <v>-176816000.0</v>
       </c>
       <c r="I19">
         <v>-223121000.0</v>
       </c>
@@ -29704,81 +29879,81 @@
       <c r="M19">
         <v>-59985000.0</v>
       </c>
       <c r="N19">
         <v>-54651000.0</v>
       </c>
       <c r="O19">
         <v>-20809000.0</v>
       </c>
       <c r="P19">
         <v>-5814000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B21">
         <v>-45000000.0</v>
       </c>
       <c r="C21">
         <v>20000000.0</v>
       </c>
       <c r="D21">
         <v>41850000.0</v>
       </c>
       <c r="E21">
         <v>5000000.0</v>
       </c>
       <c r="F21">
         <v>-146526000.0</v>
       </c>
       <c r="G21">
         <v>119078000.0</v>
       </c>
       <c r="H21">
         <v>30000000.0</v>
       </c>
       <c r="I21">
         <v>-10000000.0</v>
       </c>
@@ -29794,51 +29969,51 @@
       <c r="M21">
         <v>-5928000.0</v>
       </c>
       <c r="N21">
         <v>24832000.0</v>
       </c>
       <c r="O21">
         <v>-30159000.0</v>
       </c>
       <c r="P21">
         <v>9848000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B22">
         <v>37775000.0</v>
       </c>
       <c r="C22">
         <v>27512000.0</v>
       </c>
       <c r="D22">
         <v>28462000.0</v>
       </c>
       <c r="E22">
         <v>41823000.0</v>
       </c>
       <c r="F22">
         <v>40975000.0</v>
       </c>
       <c r="G22">
         <v>28875000.0</v>
       </c>
       <c r="H22">
         <v>30287000.0</v>
       </c>
       <c r="I22">
         <v>25038000.0</v>
       </c>
@@ -29874,51 +30049,51 @@
       </c>
       <c r="T22">
         <v>5852000.0</v>
       </c>
       <c r="U22">
         <v>4623680.0</v>
       </c>
       <c r="V22">
         <v>3494000.0</v>
       </c>
       <c r="W22">
         <v>2721758.0</v>
       </c>
       <c r="X22">
         <v>2001899.0</v>
       </c>
       <c r="Y22">
         <v>942000.0</v>
       </c>
       <c r="Z22">
         <v>440000.0</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B23">
         <v>127619000.0</v>
       </c>
       <c r="C23">
         <v>78928000.0</v>
       </c>
       <c r="D23">
         <v>-23121000.0</v>
       </c>
       <c r="E23">
         <v>-167429000.0</v>
       </c>
       <c r="F23">
         <v>174281000.0</v>
       </c>
       <c r="G23">
         <v>371708000.0</v>
       </c>
       <c r="H23">
         <v>185328000.0</v>
       </c>
       <c r="I23">
         <v>318758000.0</v>
       </c>
@@ -29950,51 +30125,51 @@
         <v>41696000.0</v>
       </c>
       <c r="S23">
         <v>117525000.0</v>
       </c>
       <c r="T23">
         <v>89551000.0</v>
       </c>
       <c r="U23">
         <v>57872552.0</v>
       </c>
       <c r="V23">
         <v>52471000.0</v>
       </c>
       <c r="W23">
         <v>37138500.0</v>
       </c>
       <c r="X23">
         <v>34898914.0</v>
       </c>
       <c r="Y23"/>
       <c r="Z23"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B24">
         <v>-173944000.0</v>
       </c>
       <c r="C24">
         <v>-81714000.0</v>
       </c>
       <c r="D24">
         <v>-37556000.0</v>
       </c>
       <c r="E24">
         <v>2131000.0</v>
       </c>
       <c r="F24">
         <v>2754000.0</v>
       </c>
       <c r="G24">
         <v>-102000.0</v>
       </c>
       <c r="H24">
         <v>1275000.0</v>
       </c>
       <c r="I24">
         <v>-226950000.0</v>
       </c>
@@ -30026,51 +30201,51 @@
         <v>-56555000.0</v>
       </c>
       <c r="S24">
         <v>-141232000.0</v>
       </c>
       <c r="T24">
         <v>-96420000.0</v>
       </c>
       <c r="U24">
         <v>-51523000.0</v>
       </c>
       <c r="V24">
         <v>-70940000.0</v>
       </c>
       <c r="W24">
         <v>-42733402.0</v>
       </c>
       <c r="X24">
         <v>-53440421.0</v>
       </c>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B25">
         <v>1848000.0</v>
       </c>
       <c r="C25">
         <v>5000.0</v>
       </c>
       <c r="D25">
         <v>-2862000.0</v>
       </c>
       <c r="E25">
         <v>895000.0</v>
       </c>
       <c r="F25">
         <v>-95000.0</v>
       </c>
       <c r="G25">
         <v>7470000.0</v>
       </c>
       <c r="H25">
         <v>2612000.0</v>
       </c>
       <c r="I25">
         <v>3044000.0</v>
       </c>
@@ -30102,51 +30277,51 @@
         <v>6665000.0</v>
       </c>
       <c r="S25">
         <v>4710000.0</v>
       </c>
       <c r="T25">
         <v>1106000.0</v>
       </c>
       <c r="U25">
         <v>1035000.0</v>
       </c>
       <c r="V25">
         <v>1190000.0</v>
       </c>
       <c r="W25">
         <v>828319.0</v>
       </c>
       <c r="X25">
         <v>852675.0</v>
       </c>
       <c r="Y25"/>
       <c r="Z25"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B26">
         <v>-6483000.0</v>
       </c>
       <c r="C26">
         <v>-4263000.0</v>
       </c>
       <c r="D26">
         <v>-23187000.0</v>
       </c>
       <c r="E26">
         <v>406000.0</v>
       </c>
       <c r="F26">
         <v>-1686000.0</v>
       </c>
       <c r="G26">
         <v>-594000.0</v>
       </c>
       <c r="H26">
         <v>-18000.0</v>
       </c>
       <c r="I26">
         <v>1268000.0</v>
       </c>
@@ -30170,51 +30345,51 @@
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26">
         <v>-332000.0</v>
       </c>
       <c r="S26">
         <v>-29000.0</v>
       </c>
       <c r="T26">
         <v>-659000.0</v>
       </c>
       <c r="U26">
         <v>-1109426.0</v>
       </c>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B27">
         <v>293000.0</v>
       </c>
       <c r="C27">
         <v>336000.0</v>
       </c>
       <c r="D27">
         <v>397000.0</v>
       </c>
       <c r="E27">
         <v>349000.0</v>
       </c>
       <c r="F27">
         <v>230000.0</v>
       </c>
       <c r="G27">
         <v>265000.0</v>
       </c>
       <c r="H27">
         <v>176000.0</v>
       </c>
       <c r="I27">
         <v>109000.0</v>
       </c>
@@ -30244,51 +30419,51 @@
       </c>
       <c r="R27">
         <v>19000.0</v>
       </c>
       <c r="S27">
         <v>-11000.0</v>
       </c>
       <c r="T27">
         <v>-190000.0</v>
       </c>
       <c r="U27"/>
       <c r="V27">
         <v>9240.0</v>
       </c>
       <c r="W27">
         <v>-7889.0</v>
       </c>
       <c r="X27">
         <v>-63681.0</v>
       </c>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B28">
         <v>68859000.0</v>
       </c>
       <c r="C28">
         <v>86064000.0</v>
       </c>
       <c r="D28">
         <v>10100000.0</v>
       </c>
       <c r="E28">
         <v>-194909000.0</v>
       </c>
       <c r="F28">
         <v>20122000.0</v>
       </c>
       <c r="G28">
         <v>364264000.0</v>
       </c>
       <c r="H28">
         <v>178838000.0</v>
       </c>
       <c r="I28">
         <v>303346000.0</v>
       </c>
@@ -30320,51 +30495,51 @@
         <v>46607000.0</v>
       </c>
       <c r="S28">
         <v>139246000.0</v>
       </c>
       <c r="T28">
         <v>95215000.0</v>
       </c>
       <c r="U28">
         <v>55745819.0</v>
       </c>
       <c r="V28">
         <v>69144000.0</v>
       </c>
       <c r="W28">
         <v>47420786.0</v>
       </c>
       <c r="X28">
         <v>40795572.0</v>
       </c>
       <c r="Y28"/>
       <c r="Z28"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B29">
         <v>39551000.0</v>
       </c>
       <c r="C29">
         <v>35135000.0</v>
       </c>
       <c r="D29">
         <v>23018000.0</v>
       </c>
       <c r="E29">
         <v>43450000.0</v>
       </c>
       <c r="F29">
         <v>38641000.0</v>
       </c>
       <c r="G29">
         <v>36517000.0</v>
       </c>
       <c r="H29">
         <v>34433000.0</v>
       </c>
       <c r="I29">
         <v>28901000.0</v>
       </c>
@@ -30396,51 +30571,51 @@
         <v>6758000.0</v>
       </c>
       <c r="S29">
         <v>7901000.0</v>
       </c>
       <c r="T29">
         <v>5015000.0</v>
       </c>
       <c r="U29">
         <v>6324348.0</v>
       </c>
       <c r="V29">
         <v>4604000.0</v>
       </c>
       <c r="W29">
         <v>3351630.0</v>
       </c>
       <c r="X29">
         <v>2346567.0</v>
       </c>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B30">
         <v>-173074000.0</v>
       </c>
       <c r="C30">
         <v>-80071000.0</v>
       </c>
       <c r="D30">
         <v>-34892000.0</v>
       </c>
       <c r="E30">
         <v>-262944000.0</v>
       </c>
       <c r="F30">
         <v>79189000.0</v>
       </c>
       <c r="G30">
         <v>-133787000.0</v>
       </c>
       <c r="H30">
         <v>-176135000.0</v>
       </c>
       <c r="I30">
         <v>-219889000.0</v>
       </c>
@@ -30509,344 +30684,344 @@
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CT30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:98">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
         <v>2</v>
       </c>
       <c r="H1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
         <v>3</v>
       </c>
       <c r="L1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
         <v>4</v>
       </c>
       <c r="P1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
         <v>5</v>
       </c>
       <c r="T1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
         <v>6</v>
       </c>
       <c r="X1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
         <v>7</v>
       </c>
       <c r="AB1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
         <v>8</v>
       </c>
       <c r="AF1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
         <v>9</v>
       </c>
       <c r="AJ1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
         <v>10</v>
       </c>
       <c r="AN1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
         <v>11</v>
       </c>
       <c r="AR1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
         <v>12</v>
       </c>
       <c r="AV1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
         <v>13</v>
       </c>
       <c r="AZ1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
         <v>14</v>
       </c>
       <c r="BD1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
         <v>15</v>
       </c>
       <c r="BH1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
         <v>16</v>
       </c>
       <c r="BL1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
         <v>17</v>
       </c>
       <c r="BP1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
         <v>18</v>
       </c>
       <c r="BT1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
         <v>19</v>
       </c>
       <c r="BX1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="BY1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="BZ1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="CA1" t="s">
         <v>20</v>
       </c>
       <c r="CB1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="CC1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CE1" t="s">
         <v>21</v>
       </c>
       <c r="CF1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="CG1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="CH1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CI1" t="s">
         <v>22</v>
       </c>
       <c r="CJ1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="CK1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="CL1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CM1" t="s">
         <v>23</v>
       </c>
       <c r="CN1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="CO1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="CP1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="CQ1" t="s">
         <v>24</v>
       </c>
       <c r="CR1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="CS1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="CT1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:98">
       <c r="A2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B2">
         <v>156863000.0</v>
       </c>
       <c r="C2">
         <v>159313000.0</v>
       </c>
       <c r="D2">
         <v>184254000.0</v>
       </c>
       <c r="E2">
         <v>209036000.0</v>
       </c>
       <c r="F2">
         <v>221527000.0</v>
       </c>
       <c r="G2">
         <v>172449000.0</v>
       </c>
       <c r="H2">
         <v>167678000.0</v>
       </c>
       <c r="I2">
         <v>171093000.0</v>
       </c>
@@ -31088,51 +31263,51 @@
         <v>6402753.0</v>
       </c>
       <c r="CK2">
         <v>6956542.0</v>
       </c>
       <c r="CL2">
         <v>4267256.0</v>
       </c>
       <c r="CM2"/>
       <c r="CN2">
         <v>1752622.0</v>
       </c>
       <c r="CO2">
         <v>3152653.0</v>
       </c>
       <c r="CP2">
         <v>7540376.0</v>
       </c>
       <c r="CQ2"/>
       <c r="CR2"/>
       <c r="CS2"/>
       <c r="CT2"/>
     </row>
     <row r="3" spans="1:98">
       <c r="A3" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B3">
         <v>69000</v>
       </c>
       <c r="C3">
         <v>46000</v>
       </c>
       <c r="D3">
         <v>107000</v>
       </c>
       <c r="E3">
         <v>61000</v>
       </c>
       <c r="F3">
         <v>381000</v>
       </c>
       <c r="G3">
         <v>47000</v>
       </c>
       <c r="H3">
         <v>19000</v>
       </c>
       <c r="I3">
         <v>35000</v>
       </c>
@@ -31384,51 +31559,51 @@
       </c>
       <c r="CN3">
         <v>0</v>
       </c>
       <c r="CO3">
         <v>59010</v>
       </c>
       <c r="CP3">
         <v>714468</v>
       </c>
       <c r="CQ3">
         <v>0</v>
       </c>
       <c r="CR3">
         <v>0</v>
       </c>
       <c r="CS3">
         <v>0</v>
       </c>
       <c r="CT3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:98">
       <c r="A4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -31552,51 +31727,51 @@
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
     </row>
     <row r="5" spans="1:98">
       <c r="A5" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -31720,51 +31895,51 @@
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
     </row>
     <row r="6" spans="1:98">
       <c r="A6" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B6">
         <v>-45989000.0</v>
       </c>
       <c r="C6">
         <v>-2450000.0</v>
       </c>
       <c r="D6">
         <v>-24941000.0</v>
       </c>
       <c r="E6">
         <v>-24782000.0</v>
       </c>
       <c r="F6">
         <v>-12491000.0</v>
       </c>
       <c r="G6">
         <v>49078000.0</v>
       </c>
       <c r="H6">
         <v>4771000.0</v>
       </c>
       <c r="I6">
         <v>-3415000.0</v>
       </c>
@@ -32004,54 +32179,54 @@
       </c>
       <c r="CJ6">
         <v>4059398.0</v>
       </c>
       <c r="CK6">
         <v>-553789.0</v>
       </c>
       <c r="CL6">
         <v>2689286.0</v>
       </c>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6">
         <v>-1400031.0</v>
       </c>
       <c r="CP6">
         <v>-4387723.0</v>
       </c>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
     </row>
     <row r="7" spans="1:98">
       <c r="A7" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B7">
-        <v>1016999.0</v>
+        <v>1017000.0</v>
       </c>
       <c r="C7">
         <v>-5337000.0</v>
       </c>
       <c r="D7">
         <v>372000.0</v>
       </c>
       <c r="E7">
         <v>-2513000.0</v>
       </c>
       <c r="F7">
         <v>-1412000.0</v>
       </c>
       <c r="G7">
         <v>723000.0</v>
       </c>
       <c r="H7">
         <v>1990000.0</v>
       </c>
       <c r="I7">
         <v>1895000.0</v>
       </c>
       <c r="J7">
         <v>1977000.0</v>
       </c>
@@ -32288,51 +32463,51 @@
       </c>
       <c r="CJ7">
         <v>167558.0</v>
       </c>
       <c r="CK7">
         <v>2287547.0</v>
       </c>
       <c r="CL7">
         <v>-2518125.0</v>
       </c>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7">
         <v>135052.0</v>
       </c>
       <c r="CP7">
         <v>-16326.0</v>
       </c>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
     </row>
     <row r="8" spans="1:98">
       <c r="A8" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -32390,51 +32565,51 @@
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
     </row>
     <row r="9" spans="1:98">
       <c r="A9" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B9">
         <v>-1429000.0</v>
       </c>
       <c r="C9">
         <v>-1461000.0</v>
       </c>
       <c r="D9">
         <v>550000.0</v>
       </c>
       <c r="E9">
         <v>-2641000.0</v>
       </c>
       <c r="F9">
         <v>590000.0</v>
       </c>
       <c r="G9">
         <v>-274000.0</v>
       </c>
       <c r="H9">
         <v>-165000.0</v>
       </c>
       <c r="I9">
         <v>988000.0</v>
       </c>
@@ -32630,51 +32805,51 @@
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
     </row>
     <row r="10" spans="1:98">
       <c r="A10" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -32798,51 +32973,51 @@
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
     </row>
     <row r="11" spans="1:98">
       <c r="A11" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
@@ -32992,51 +33167,51 @@
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
     </row>
     <row r="12" spans="1:98">
       <c r="A12" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12">
         <v>451000.0</v>
       </c>
       <c r="N12">
         <v>451000.0</v>
       </c>
       <c r="O12">
         <v>-527000.0</v>
       </c>
       <c r="P12">
         <v>568000.0</v>
       </c>
       <c r="Q12">
@@ -33186,51 +33361,51 @@
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
     </row>
     <row r="13" spans="1:98">
       <c r="A13" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13">
         <v>-1452000.0</v>
       </c>
       <c r="N13">
         <v>-1452000.0</v>
       </c>
       <c r="O13">
         <v>20000.0</v>
       </c>
       <c r="P13">
         <v>2577000.0</v>
       </c>
       <c r="Q13">
@@ -33346,51 +33521,51 @@
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
     </row>
     <row r="14" spans="1:98">
       <c r="A14" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B14">
         <v>113000.0</v>
       </c>
       <c r="C14">
         <v>-292000.0</v>
       </c>
       <c r="D14">
         <v>123000.0</v>
       </c>
       <c r="E14">
         <v>124000.0</v>
       </c>
       <c r="F14">
         <v>148000.0</v>
       </c>
       <c r="G14">
         <v>143000.0</v>
       </c>
       <c r="H14">
         <v>142000.0</v>
       </c>
       <c r="I14">
         <v>143000.0</v>
       </c>
@@ -33630,51 +33805,51 @@
       </c>
       <c r="CJ14">
         <v>65376.0</v>
       </c>
       <c r="CK14">
         <v>64277.0</v>
       </c>
       <c r="CL14">
         <v>54458.0</v>
       </c>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14">
         <v>50613.0</v>
       </c>
       <c r="CP14">
         <v>41279.0</v>
       </c>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
     </row>
     <row r="15" spans="1:98">
       <c r="A15" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B15">
         <v>2124000.0</v>
       </c>
       <c r="C15">
         <v>2037000.0</v>
       </c>
       <c r="D15">
         <v>2147000.0</v>
       </c>
       <c r="E15">
         <v>2137000.0</v>
       </c>
       <c r="F15">
         <v>2130000.0</v>
       </c>
       <c r="G15">
         <v>2136000.0</v>
       </c>
       <c r="H15">
         <v>2148000.0</v>
       </c>
       <c r="I15">
         <v>2160000.0</v>
       </c>
@@ -33884,51 +34059,51 @@
       <c r="CA15">
         <v>563035.0</v>
       </c>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
     </row>
     <row r="16" spans="1:98">
       <c r="A16" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B16">
         <v>110874000.0</v>
       </c>
       <c r="C16">
         <v>156863000.0</v>
       </c>
       <c r="D16">
         <v>159313000.0</v>
       </c>
       <c r="E16">
         <v>184254000.0</v>
       </c>
       <c r="F16">
         <v>209036000.0</v>
       </c>
       <c r="G16">
         <v>221527000.0</v>
       </c>
       <c r="H16">
         <v>172449000.0</v>
       </c>
       <c r="I16">
         <v>167678000.0</v>
       </c>
@@ -34172,51 +34347,51 @@
       <c r="CK16">
         <v>6402753.0</v>
       </c>
       <c r="CL16">
         <v>6956542.0</v>
       </c>
       <c r="CM16">
         <v>4267256.0</v>
       </c>
       <c r="CN16"/>
       <c r="CO16">
         <v>1752622.0</v>
       </c>
       <c r="CP16">
         <v>3152653.0</v>
       </c>
       <c r="CQ16">
         <v>7540376.0</v>
       </c>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
     </row>
     <row r="17" spans="1:98">
       <c r="A17" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -34274,51 +34449,51 @@
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
     </row>
     <row r="18" spans="1:98">
       <c r="A18" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B18">
         <v>12950000.0</v>
       </c>
       <c r="C18">
         <v>14392000.0</v>
       </c>
       <c r="D18">
         <v>11248000.0</v>
       </c>
       <c r="E18">
         <v>6698000.0</v>
       </c>
       <c r="F18">
         <v>6618000.0</v>
       </c>
       <c r="G18">
         <v>8468000.0</v>
       </c>
       <c r="H18">
         <v>9375000.0</v>
       </c>
       <c r="I18">
         <v>8864000.0</v>
       </c>
@@ -34558,51 +34733,51 @@
       </c>
       <c r="CJ18">
         <v>1080685.0</v>
       </c>
       <c r="CK18">
         <v>3077454.0</v>
       </c>
       <c r="CL18">
         <v>-1791051.0</v>
       </c>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18">
         <v>692659.0</v>
       </c>
       <c r="CP18">
         <v>-121545.0</v>
       </c>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
     </row>
     <row r="19" spans="1:98">
       <c r="A19" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B19">
         <v>-1649000.0</v>
       </c>
       <c r="C19">
         <v>386000.0</v>
       </c>
       <c r="D19">
         <v>-27336000.0</v>
       </c>
       <c r="E19">
         <v>-51156000.0</v>
       </c>
       <c r="F19">
         <v>-13090000.0</v>
       </c>
       <c r="G19">
         <v>-27768000.0</v>
       </c>
       <c r="H19">
         <v>-33005000.0</v>
       </c>
       <c r="I19">
         <v>-22890000.0</v>
       </c>
@@ -34774,51 +34949,51 @@
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
     </row>
     <row r="20" spans="1:98">
       <c r="A20" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -34876,51 +35051,51 @@
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
     </row>
     <row r="21" spans="1:98">
       <c r="A21" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B21">
         <v>10000000.0</v>
       </c>
       <c r="C21">
         <v>60000000.0</v>
       </c>
       <c r="D21">
         <v>-60000000.0</v>
       </c>
       <c r="E21">
         <v>-5000000.0</v>
       </c>
       <c r="F21">
         <v>-40000000.0</v>
       </c>
       <c r="G21">
         <v>0.0</v>
       </c>
       <c r="H21">
         <v>-30000000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
@@ -35078,51 +35253,51 @@
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
     </row>
     <row r="22" spans="1:98">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B22">
         <v>11844000.0</v>
       </c>
       <c r="C22">
         <v>11084000.0</v>
       </c>
       <c r="D22">
         <v>10630000.0</v>
       </c>
       <c r="E22">
         <v>8283000.0</v>
       </c>
       <c r="F22">
         <v>7778000.0</v>
       </c>
       <c r="G22">
         <v>7398000.0</v>
       </c>
       <c r="H22">
         <v>7508000.0</v>
       </c>
       <c r="I22">
         <v>6455000.0</v>
       </c>
@@ -35374,111 +35549,111 @@
       </c>
       <c r="CN22">
         <v>647000.0</v>
       </c>
       <c r="CO22">
         <v>418272.0</v>
       </c>
       <c r="CP22">
         <v>322970.0</v>
       </c>
       <c r="CQ22">
         <v>558000.0</v>
       </c>
       <c r="CR22">
         <v>240000.0</v>
       </c>
       <c r="CS22">
         <v>144000.0</v>
       </c>
       <c r="CT22">
         <v>440000.0</v>
       </c>
     </row>
     <row r="23" spans="1:98">
       <c r="A23" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B23">
         <v>-59925000.0</v>
       </c>
       <c r="C23">
         <v>6059000.0</v>
       </c>
       <c r="D23">
         <v>59119000.0</v>
       </c>
       <c r="E23">
         <v>26781000.0</v>
       </c>
       <c r="F23">
         <v>35631000.0</v>
       </c>
       <c r="G23">
-        <v>72705000.0</v>
+        <v>72167000.0</v>
       </c>
       <c r="H23">
         <v>62442000.0</v>
       </c>
       <c r="I23">
         <v>-67264000.0</v>
       </c>
       <c r="J23">
         <v>10933000.0</v>
       </c>
       <c r="K23">
         <v>19846000.0</v>
       </c>
       <c r="L23">
         <v>86596000.0</v>
       </c>
       <c r="M23">
         <v>13591000.0</v>
       </c>
       <c r="N23">
         <v>-187000.0</v>
       </c>
       <c r="O23">
         <v>65569000.0</v>
       </c>
       <c r="P23">
         <v>-71017000.0</v>
       </c>
       <c r="Q23">
-        <v>-70893000.0</v>
+        <v>-70904000.0</v>
       </c>
       <c r="R23">
-        <v>-91086000.0</v>
+        <v>-91200000.0</v>
       </c>
       <c r="S23">
         <v>-14270000.0</v>
       </c>
       <c r="T23">
         <v>56744000.0</v>
       </c>
       <c r="U23">
-        <v>-6249000.0</v>
+        <v>-6263000.0</v>
       </c>
       <c r="V23">
         <v>138075000.0</v>
       </c>
       <c r="W23">
         <v>-4058000.0</v>
       </c>
       <c r="X23">
         <v>87940000.0</v>
       </c>
       <c r="Y23">
         <v>39231000.0</v>
       </c>
       <c r="Z23">
         <v>129517000.0</v>
       </c>
       <c r="AA23">
         <v>46123000.0</v>
       </c>
       <c r="AB23">
         <v>43455000.0</v>
       </c>
       <c r="AC23">
         <v>-15721000.0</v>
       </c>
@@ -35658,51 +35833,51 @@
       </c>
       <c r="CJ23">
         <v>9337383.0</v>
       </c>
       <c r="CK23">
         <v>5904404.0</v>
       </c>
       <c r="CL23">
         <v>14349570.0</v>
       </c>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23">
         <v>4403474.0</v>
       </c>
       <c r="CP23">
         <v>10954905.0</v>
       </c>
       <c r="CQ23"/>
       <c r="CR23"/>
       <c r="CS23"/>
       <c r="CT23"/>
     </row>
     <row r="24" spans="1:98">
       <c r="A24" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B24">
         <v>-8547000.0</v>
       </c>
       <c r="C24">
         <v>-77240000.0</v>
       </c>
       <c r="D24">
         <v>-27910000.0</v>
       </c>
       <c r="E24">
         <v>-51493000.0</v>
       </c>
       <c r="F24">
         <v>-11634000.0</v>
       </c>
       <c r="G24">
         <v>-28148000.0</v>
       </c>
       <c r="H24">
         <v>-33424000.0</v>
       </c>
       <c r="I24">
         <v>-23300000.0</v>
       </c>
@@ -35712,51 +35887,51 @@
       <c r="K24">
         <v>12540000.0</v>
       </c>
       <c r="L24">
         <v>-10450000.0</v>
       </c>
       <c r="M24">
         <v>-1258000.0</v>
       </c>
       <c r="N24">
         <v>-1258000.0</v>
       </c>
       <c r="O24">
         <v>-450000.0</v>
       </c>
       <c r="P24">
         <v>-132983000.0</v>
       </c>
       <c r="Q24">
         <v>-51965000.0</v>
       </c>
       <c r="R24">
         <v>-9334000.0</v>
       </c>
       <c r="S24">
-        <v>-9104000.0</v>
+        <v>-10328000.0</v>
       </c>
       <c r="T24">
         <v>34909000.0</v>
       </c>
       <c r="U24">
         <v>26953000.0</v>
       </c>
       <c r="V24">
         <v>19710000.0</v>
       </c>
       <c r="W24">
         <v>9469000.0</v>
       </c>
       <c r="X24">
         <v>-27408000.0</v>
       </c>
       <c r="Y24">
         <v>-75965000.0</v>
       </c>
       <c r="Z24">
         <v>-46798000.0</v>
       </c>
       <c r="AA24">
         <v>-44863000.0</v>
       </c>
@@ -35940,54 +36115,54 @@
       </c>
       <c r="CJ24">
         <v>-2291660.0</v>
       </c>
       <c r="CK24">
         <v>-11599284.0</v>
       </c>
       <c r="CL24">
         <v>-7880042.0</v>
       </c>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24">
         <v>-13663466.0</v>
       </c>
       <c r="CP24">
         <v>-17639304.0</v>
       </c>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
     </row>
     <row r="25" spans="1:98">
       <c r="A25" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B25">
-        <v>158000.0</v>
+        <v>-33000.0</v>
       </c>
       <c r="C25">
         <v>9162000.0</v>
       </c>
       <c r="D25">
         <v>184000.0</v>
       </c>
       <c r="E25">
         <v>802000.0</v>
       </c>
       <c r="F25">
         <v>415000.0</v>
       </c>
       <c r="G25">
         <v>130000.0</v>
       </c>
       <c r="H25">
         <v>-319000.0</v>
       </c>
       <c r="I25">
         <v>310000.0</v>
       </c>
       <c r="J25">
         <v>33000.0</v>
       </c>
@@ -36224,51 +36399,51 @@
       </c>
       <c r="CJ25">
         <v>134199.0</v>
       </c>
       <c r="CK25">
         <v>144448.0</v>
       </c>
       <c r="CL25">
         <v>112875.0</v>
       </c>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25">
         <v>147732.0</v>
       </c>
       <c r="CP25">
         <v>245000.0</v>
       </c>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
     </row>
     <row r="26" spans="1:98">
       <c r="A26" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>29000.0</v>
       </c>
       <c r="D26">
         <v>-6483000.0</v>
       </c>
       <c r="E26">
         <v>-29000.0</v>
       </c>
       <c r="F26"/>
       <c r="G26">
         <v>-2238000.0</v>
       </c>
       <c r="H26">
         <v>-2024000.0</v>
       </c>
       <c r="I26">
         <v>-1000.0</v>
       </c>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26">
         <v>0.0</v>
@@ -36416,51 +36591,51 @@
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
     </row>
     <row r="27" spans="1:98">
       <c r="A27" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B27">
         <v>78000.0</v>
       </c>
       <c r="C27">
         <v>-179000.0</v>
       </c>
       <c r="D27">
         <v>46000.0</v>
       </c>
       <c r="E27">
         <v>63000.0</v>
       </c>
       <c r="F27">
         <v>70000.0</v>
       </c>
       <c r="G27">
         <v>121000.0</v>
       </c>
       <c r="H27">
         <v>73000.0</v>
       </c>
       <c r="I27">
         <v>96000.0</v>
       </c>
@@ -36640,51 +36815,51 @@
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
     </row>
     <row r="28" spans="1:98">
       <c r="A28" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B28">
         <v>-50799000.0</v>
       </c>
       <c r="C28">
         <v>64604000.0</v>
       </c>
       <c r="D28">
         <v>-8960000.0</v>
       </c>
       <c r="E28">
         <v>19615000.0</v>
       </c>
       <c r="F28">
         <v>-6400000.0</v>
       </c>
       <c r="G28">
         <v>68331000.0</v>
       </c>
       <c r="H28">
         <v>28382000.0</v>
       </c>
       <c r="I28">
         <v>10576000.0</v>
       </c>
@@ -36924,51 +37099,51 @@
       </c>
       <c r="CJ28">
         <v>6108412.0</v>
       </c>
       <c r="CK28">
         <v>9494145.0</v>
       </c>
       <c r="CL28">
         <v>13368989.0</v>
       </c>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28">
         <v>8858920.0</v>
       </c>
       <c r="CP28">
         <v>10370521.0</v>
       </c>
       <c r="CQ28"/>
       <c r="CR28"/>
       <c r="CS28"/>
       <c r="CT28"/>
     </row>
     <row r="29" spans="1:98">
       <c r="A29" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B29">
         <v>13019000.0</v>
       </c>
       <c r="C29">
         <v>14438000.0</v>
       </c>
       <c r="D29">
         <v>11355000.0</v>
       </c>
       <c r="E29">
         <v>6759000.0</v>
       </c>
       <c r="F29">
         <v>6999000.0</v>
       </c>
       <c r="G29">
         <v>8515000.0</v>
       </c>
       <c r="H29">
         <v>9394000.0</v>
       </c>
       <c r="I29">
         <v>8899000.0</v>
       </c>
@@ -37208,51 +37383,51 @@
       </c>
       <c r="CJ29">
         <v>1135738.0</v>
       </c>
       <c r="CK29">
         <v>3151580.0</v>
       </c>
       <c r="CL29">
         <v>-1727467.0</v>
       </c>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29">
         <v>751669.0</v>
       </c>
       <c r="CP29">
         <v>592923.0</v>
       </c>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
     </row>
     <row r="30" spans="1:98">
       <c r="A30" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B30">
         <v>-8209000.0</v>
       </c>
       <c r="C30">
         <v>-81492000.0</v>
       </c>
       <c r="D30">
         <v>-27336000.0</v>
       </c>
       <c r="E30">
         <v>-51156000.0</v>
       </c>
       <c r="F30">
         <v>-13090000.0</v>
       </c>
       <c r="G30">
         <v>-27768000.0</v>
       </c>
       <c r="H30">
         <v>-33005000.0</v>
       </c>
       <c r="I30">
         <v>-22890000.0</v>
       </c>