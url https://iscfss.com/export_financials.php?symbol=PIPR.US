--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -17869,54 +17869,54 @@
       <c r="R5">
         <v>56552000.0</v>
       </c>
       <c r="S5">
         <v>-223607000.0</v>
       </c>
       <c r="T5">
         <v>30429000.0</v>
       </c>
       <c r="U5">
         <v>33348000.0</v>
       </c>
       <c r="V5">
         <v>36031000.0</v>
       </c>
       <c r="W5">
         <v>49038000.0</v>
       </c>
       <c r="X5">
         <v>41834000.0</v>
       </c>
       <c r="Y5">
         <v>5961000.0</v>
       </c>
       <c r="Z5">
-        <v>5334000.0</v>
+        <v>-73882000.0</v>
       </c>
       <c r="AA5">
-        <v>167366000.0</v>
+        <v>39189000.0</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>162</v>
       </c>
       <c r="B6">
         <v>412919000.0</v>
       </c>
       <c r="C6">
         <v>245483000.0</v>
       </c>
       <c r="D6">
         <v>159958000.0</v>
       </c>
       <c r="E6">
         <v>165383000.0</v>
       </c>
       <c r="F6">
         <v>484222000.0</v>
       </c>
       <c r="G6">
         <v>123975000.0</v>
       </c>
       <c r="H6">
@@ -17952,54 +17952,54 @@
       <c r="R6">
         <v>66222000.0</v>
       </c>
       <c r="S6">
         <v>-212034000.0</v>
       </c>
       <c r="T6">
         <v>41790000.0</v>
       </c>
       <c r="U6">
         <v>47592000.0</v>
       </c>
       <c r="V6">
         <v>55766000.0</v>
       </c>
       <c r="W6">
         <v>70562000.0</v>
       </c>
       <c r="X6">
         <v>64724000.0</v>
       </c>
       <c r="Y6">
         <v>30609000.0</v>
       </c>
       <c r="Z6">
-        <v>-73882000.0</v>
+        <v>-53482000.0</v>
       </c>
       <c r="AA6">
-        <v>39189000.0</v>
+        <v>59289000.0</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>163</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
@@ -20182,51 +20182,53 @@
       <c r="CJ2">
         <v>6512000.0</v>
       </c>
       <c r="CK2">
         <v>4391000.0</v>
       </c>
       <c r="CL2">
         <v>4777000.0</v>
       </c>
       <c r="CM2">
         <v>4532000.0</v>
       </c>
       <c r="CN2">
         <v>4225000.0</v>
       </c>
       <c r="CO2"/>
       <c r="CP2"/>
       <c r="CQ2">
         <v>12700000.0</v>
       </c>
     </row>
     <row r="3" spans="1:95">
       <c r="A3" t="s">
         <v>159</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>6791000.0</v>
+      </c>
       <c r="C3">
         <v>8055999.0</v>
       </c>
       <c r="D3">
         <v>6814000.0</v>
       </c>
       <c r="E3">
         <v>6228000.0</v>
       </c>
       <c r="F3">
         <v>6289000.0</v>
       </c>
       <c r="G3">
         <v>7128000.0</v>
       </c>
       <c r="H3">
         <v>6727000.0</v>
       </c>
       <c r="I3">
         <v>6597000.0</v>
       </c>
       <c r="J3">
         <v>6619000.0</v>
       </c>
       <c r="K3">
@@ -20586,51 +20588,53 @@
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
     </row>
     <row r="5" spans="1:95">
       <c r="A5" t="s">
         <v>161</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>88667000.0</v>
+      </c>
       <c r="C5">
         <v>189705000.0</v>
       </c>
       <c r="D5">
         <v>107427000.0</v>
       </c>
       <c r="E5">
         <v>48924000.0</v>
       </c>
       <c r="F5">
         <v>29433000.0</v>
       </c>
       <c r="G5">
         <v>82129000.0</v>
       </c>
       <c r="H5">
         <v>55615000.0</v>
       </c>
       <c r="I5">
         <v>28246000.0</v>
       </c>
       <c r="J5">
         <v>52422000.0</v>
       </c>
       <c r="K5">
@@ -20855,68 +20859,68 @@
       <c r="CF5">
         <v>15809000.0</v>
       </c>
       <c r="CG5">
         <v>-1858000.0</v>
       </c>
       <c r="CH5">
         <v>11479000.0</v>
       </c>
       <c r="CI5">
         <v>18184000.0</v>
       </c>
       <c r="CJ5">
         <v>18575000.0</v>
       </c>
       <c r="CK5">
         <v>20690000.0</v>
       </c>
       <c r="CL5">
         <v>22172000.0</v>
       </c>
       <c r="CM5">
         <v>-4423000.0</v>
       </c>
       <c r="CN5">
-        <v>30079000.0</v>
+        <v>25854000.0</v>
       </c>
       <c r="CO5">
-        <v>8622000.0</v>
+        <v>0.0</v>
       </c>
       <c r="CP5">
-        <v>4693000.0</v>
+        <v>0.0</v>
       </c>
       <c r="CQ5">
         <v>-30500000.0</v>
       </c>
     </row>
     <row r="6" spans="1:95">
       <c r="A6" t="s">
         <v>162</v>
       </c>
       <c r="B6">
-        <v>88667000.0</v>
+        <v>95458000.0</v>
       </c>
       <c r="C6">
         <v>197760999.0</v>
       </c>
       <c r="D6">
         <v>114241000.0</v>
       </c>
       <c r="E6">
         <v>55152000.0</v>
       </c>
       <c r="F6">
         <v>35722000.0</v>
       </c>
       <c r="G6">
         <v>89257000.0</v>
       </c>
       <c r="H6">
         <v>62342000.0</v>
       </c>
       <c r="I6">
         <v>34843000.0</v>
       </c>
       <c r="J6">
         <v>59041000.0</v>
       </c>
@@ -21142,57 +21146,57 @@
       <c r="CF6">
         <v>20918000.0</v>
       </c>
       <c r="CG6">
         <v>2870000.0</v>
       </c>
       <c r="CH6">
         <v>16300000.0</v>
       </c>
       <c r="CI6">
         <v>16898000.0</v>
       </c>
       <c r="CJ6">
         <v>26845000.0</v>
       </c>
       <c r="CK6">
         <v>29927000.0</v>
       </c>
       <c r="CL6">
         <v>27475000.0</v>
       </c>
       <c r="CM6">
         <v>1620000.0</v>
       </c>
       <c r="CN6">
-        <v>25854000.0</v>
+        <v>30254000.0</v>
       </c>
       <c r="CO6">
-        <v>8622000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="CP6">
-        <v>4693000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="CQ6">
         <v>-26600000.0</v>
       </c>
     </row>
     <row r="7" spans="1:95">
       <c r="A7" t="s">
         <v>163</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>