--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4759,592 +4762,598 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CQ62"/>
+  <dimension ref="A1:CR62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:95">
+    <row r="1" spans="1:96">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
         <v>157</v>
       </c>
       <c r="CQ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2" spans="1:95">
+    <row r="2" spans="1:96">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2">
+        <v>2000000.0</v>
+      </c>
+      <c r="C2">
         <v>40907000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>22358000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>58093000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>6131000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>765000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5862000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1757000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>21950000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3383000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>979000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>11829000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1272000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4019000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4622000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>26924000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>10417000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2383000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>13247000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>8590000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>12408000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>18156000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>18591000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>13008000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>34905000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>16201000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>7514000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>4857000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1594000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>6272000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>8657000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>6371000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>5257000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>33582000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>19392000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>54265000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>42867000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>204063000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>40842000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>201926000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>132268000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>170931000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>48131000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>95348000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>95584000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>176454000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>25564000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>84344000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>240538000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>110980000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>27722000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>126352000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>129479000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>104269000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>60155000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>202705000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>208631000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>176877000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>35436000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>112834000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>90925000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>102167000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>70333000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>137600000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>50671000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>40458000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>48179000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>37662000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>46000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>41949000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>34188000.0</v>
       </c>
-      <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
-      <c r="CQ2">
+      <c r="CQ2"/>
+      <c r="CR2">
         <v>418200000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:95">
+    <row r="3" spans="1:96">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5398,52 +5407,53 @@
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
+      <c r="CR3"/>
     </row>
-    <row r="4" spans="1:95">
+    <row r="4" spans="1:96">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5497,327 +5507,331 @@
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
+      <c r="CR4"/>
     </row>
-    <row r="5" spans="1:95">
+    <row r="5" spans="1:96">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5">
+        <v>1696000.0</v>
+      </c>
+      <c r="C5">
         <v>1758000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>2733000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>2415000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>3519000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-43000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-1179000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>1562000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-792000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-850000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-894000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1974000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-765000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1544000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-2499000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-3844000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-2960000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1650000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-964000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-250000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>306000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>109000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-197000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1035000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1612000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1544000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-872000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1463000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-1284000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1183000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-1398000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1249000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-1147000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-750000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-1279000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1462000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-1604000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-2376000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-2599000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-2032000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-1445000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-592000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-189000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>51000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>403000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-98000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>377000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>753000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>1152000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>947000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>896000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>683000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>546000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>519000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>667000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>736000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>614000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>693000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>605000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>671000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>782000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>694000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>727000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>847000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>226000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>467000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>1118000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-85000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>527000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-1531000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-1463000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>209000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>1097000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>1060000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>1220000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>924000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>801000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>354000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>658000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-3192000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-3422000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-4097000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-4382000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3868000.0</v>
       </c>
       <c r="CG5">
         <v>-3868000.0</v>
       </c>
       <c r="CH5">
         <v>-3868000.0</v>
       </c>
       <c r="CI5">
         <v>-3868000.0</v>
       </c>
-      <c r="CJ5"/>
+      <c r="CJ5">
+        <v>-3868000.0</v>
+      </c>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
-      <c r="CN5">
+      <c r="CN5"/>
+      <c r="CO5">
         <v>634402000.0</v>
       </c>
-      <c r="CO5"/>
       <c r="CP5"/>
-      <c r="CQ5">
+      <c r="CQ5"/>
+      <c r="CR5">
         <v>1219800000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:95">
+    <row r="6" spans="1:96">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -5871,143 +5885,146 @@
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
+      <c r="CR6"/>
     </row>
-    <row r="7" spans="1:95">
+    <row r="7" spans="1:96">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7">
+        <v>160009000.0</v>
+      </c>
+      <c r="C7">
         <v>97222000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>101351000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>99657000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>101215000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>100665000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>88819000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>95174000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>90099000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>91485000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>93727000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>95257000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>100959000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>106422000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>109771000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>110589000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>117105000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>108255000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>89625000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>91052000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>90175000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>93380000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>99478000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>102366000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>107988000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>91276000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>57169000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>59162000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>56025000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>56243000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -6028,60 +6045,61 @@
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
+      <c r="CR7"/>
     </row>
-    <row r="8" spans="1:95">
+    <row r="8" spans="1:96">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8">
         <v>779000.0</v>
       </c>
       <c r="C8">
-        <v>195000.0</v>
+        <v>779000.0</v>
       </c>
       <c r="D8">
         <v>195000.0</v>
       </c>
       <c r="E8">
         <v>195000.0</v>
       </c>
       <c r="F8">
         <v>195000.0</v>
       </c>
       <c r="G8">
         <v>195000.0</v>
       </c>
       <c r="H8">
         <v>195000.0</v>
       </c>
       <c r="I8">
         <v>195000.0</v>
       </c>
       <c r="J8">
         <v>195000.0</v>
       </c>
       <c r="K8">
         <v>195000.0</v>
       </c>
@@ -6093,51 +6111,53 @@
       </c>
       <c r="N8">
         <v>195000.0</v>
       </c>
       <c r="O8">
         <v>195000.0</v>
       </c>
       <c r="P8">
         <v>195000.0</v>
       </c>
       <c r="Q8">
         <v>195000.0</v>
       </c>
       <c r="R8">
         <v>195000.0</v>
       </c>
       <c r="S8">
         <v>195000.0</v>
       </c>
       <c r="T8">
         <v>195000.0</v>
       </c>
       <c r="U8">
         <v>195000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>195000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -6167,540 +6187,545 @@
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
+      <c r="CR8"/>
     </row>
-    <row r="9" spans="1:95">
+    <row r="9" spans="1:96">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>977483000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>991309000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1044719000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1022300000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1006093000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>988754000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>925387000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>905638000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>888811000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>869080000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>847785000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>826719000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>807541000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>790478000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>757669000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>757384000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>756263000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>772184000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>796363000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>801417000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>801682000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>802566000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>791970000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>786527000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>784160000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>784739000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>788927000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>781055000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>775632000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>773117000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>752066000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>751280000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>751692000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>754481000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>735415000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>737449000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>738106000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>738391000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>740321000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>739693000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>739565000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>741290000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>754566000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>757637000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>757241000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>757825000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>791166000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>794988000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>796480000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>801090000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>836152000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>836013000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>842622000.0</v>
       </c>
-      <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
+      <c r="CR9"/>
     </row>
-    <row r="10" spans="1:95">
+    <row r="10" spans="1:96">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
+        <v>304231000.0</v>
+      </c>
+      <c r="C10">
         <v>344434000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>809415000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>113997000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>123323000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>126082000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>482834000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>350185000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>320935000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>69958000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>383098000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>51875000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>67220000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>45968000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>365624000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>274489000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>237786000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>247039000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>970965000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>571068000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>397510000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>151810000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>507935000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>371826000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>235887000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>128582000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>250018000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>24005000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>23436000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>18245000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>50364000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>68774000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>26025000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>27642000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>33793000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>40916000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>26170000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>18879000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>41359000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>51371000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>172244000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>49140000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>189910000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>44048000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>14097000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>9382000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>15867000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>14947000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>55221000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>34835000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>123683000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>13961000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>69274000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>22515000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>105371000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>41678000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>39592000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>54660000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>85807000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>42808000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>70073000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>43263000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>50602000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>38504000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>46845000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>66922000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>61952000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>68010000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>76409000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>86557000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>78319000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>80384000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>67731000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>66722000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>201590000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>67595000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>49045000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>83414000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>70126000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>137434000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>196507000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>96660000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>125248000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>106756000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>106791000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>101682000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>138273000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>85784000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>81161000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>153788000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>217006000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>36987000.0</v>
       </c>
-      <c r="CO10"/>
       <c r="CP10"/>
-      <c r="CQ10">
+      <c r="CQ10"/>
+      <c r="CR10">
         <v>32600000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:95">
+    <row r="11" spans="1:96">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6754,343 +6779,347 @@
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
+      <c r="CR11"/>
     </row>
-    <row r="12" spans="1:95">
+    <row r="12" spans="1:96">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
+        <v>304231000.0</v>
+      </c>
+      <c r="C12">
         <v>344434000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>809415000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>113997000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>123323000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>126082000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>482834000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>350185000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>320935000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>69958000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>383098000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>51875000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>67220000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>45968000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>365624000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>274489000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>237786000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>247039000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>970965000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>571068000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>397510000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>151810000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>507935000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>371826000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>235887000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>128582000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>250018000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>24005000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>23436000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>18245000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>50364000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>68774000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>26025000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>27642000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>33793000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>40916000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>26170000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>18879000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>41359000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>51371000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>172244000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>49140000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>189910000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>44048000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>14097000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>9382000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>15867000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>14947000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>55221000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>34835000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>123683000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>13961000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>69274000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>22515000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>105371000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>41678000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>39592000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>54660000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>85807000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>42808000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>70073000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>43263000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>50602000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>38504000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>46845000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>66922000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>61952000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>68010000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>76409000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>86557000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>78319000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>80384000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>67731000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>66722000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>201590000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>67595000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>49045000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>83414000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>70126000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>137434000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>196507000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>96660000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>125248000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>106756000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>106791000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>101682000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>138273000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>85784000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>81161000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>153788000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>217006000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>36987000.0</v>
       </c>
-      <c r="CO12"/>
       <c r="CP12"/>
-      <c r="CQ12">
+      <c r="CQ12"/>
+      <c r="CR12">
         <v>32600000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:95">
+    <row r="13" spans="1:96">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
         <v>779000.0</v>
       </c>
       <c r="C13">
-        <v>195000.0</v>
+        <v>779000.0</v>
       </c>
       <c r="D13">
         <v>195000.0</v>
       </c>
       <c r="E13">
         <v>195000.0</v>
       </c>
       <c r="F13">
         <v>195000.0</v>
       </c>
       <c r="G13">
         <v>195000.0</v>
       </c>
       <c r="H13">
         <v>195000.0</v>
       </c>
       <c r="I13">
         <v>195000.0</v>
       </c>
       <c r="J13">
         <v>195000.0</v>
       </c>
       <c r="K13">
         <v>195000.0</v>
       </c>
@@ -7298,406 +7327,410 @@
       <c r="CA13">
         <v>195000.0</v>
       </c>
       <c r="CB13">
         <v>195000.0</v>
       </c>
       <c r="CC13">
         <v>195000.0</v>
       </c>
       <c r="CD13">
         <v>195000.0</v>
       </c>
       <c r="CE13">
         <v>195000.0</v>
       </c>
       <c r="CF13">
         <v>195000.0</v>
       </c>
       <c r="CG13">
         <v>195000.0</v>
       </c>
       <c r="CH13">
         <v>195000.0</v>
       </c>
       <c r="CI13">
-        <v>193000.0</v>
+        <v>195000.0</v>
       </c>
       <c r="CJ13">
         <v>193000.0</v>
       </c>
       <c r="CK13">
         <v>193000.0</v>
       </c>
       <c r="CL13">
         <v>193000.0</v>
       </c>
       <c r="CM13">
         <v>193000.0</v>
       </c>
-      <c r="CN13"/>
+      <c r="CN13">
+        <v>193000.0</v>
+      </c>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
+      <c r="CR13"/>
     </row>
-    <row r="14" spans="1:95">
+    <row r="14" spans="1:96">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
+        <v>71241000.0</v>
+      </c>
+      <c r="C14">
         <v>71235000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>71252000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>71232000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>70904000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>71848000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>71480000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>71076000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>70532000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>70016000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>69468000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>69024000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>68336000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>68728000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>67700000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>66932000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>67680000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>69176000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>69428000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>68188000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>67804000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>65868000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>63440000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>59412000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>57904000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>55184000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>56400000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>56340000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>56096000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>54120000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>13367000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>54032000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>53752000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>53528000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>52300000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>51900000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>51748000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>51688000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>49348000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>49192000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>51768000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>52688000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>55128000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>55808000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>58052000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>61328000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>61172000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>60516000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>60052000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>58628000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>57588000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>58504000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>62504000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>62440000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>61024000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>60840000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>63728000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>64288000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>63096000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>63556000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>63380000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>60896000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>61512000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>60152000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>63700000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>63696000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>63644000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>64524000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>64468000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>63472000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>62700000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>63088000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66536000.0</v>
       </c>
       <c r="BV14">
         <v>66536000.0</v>
       </c>
       <c r="BW14">
+        <v>66536000.0</v>
+      </c>
+      <c r="BX14">
         <v>78552000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>67616000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>71676000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>72072000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>78856000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>76284000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>78676000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>76584000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>77212000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>76428000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>76780000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>78092000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>77788000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>77548000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>77580000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>77464000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>77104000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>77040000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>76892000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>76760000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>76800000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:95">
+    <row r="15" spans="1:96">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>195000.0</v>
       </c>
       <c r="O15">
         <v>195000.0</v>
       </c>
       <c r="P15">
         <v>195000.0</v>
       </c>
       <c r="Q15">
         <v>195000.0</v>
       </c>
       <c r="R15">
         <v>195000.0</v>
       </c>
       <c r="S15">
         <v>195000.0</v>
       </c>
       <c r="T15">
         <v>195000.0</v>
       </c>
       <c r="U15">
         <v>195000.0</v>
       </c>
       <c r="V15">
         <v>195000.0</v>
       </c>
       <c r="W15">
+        <v>195000.0</v>
+      </c>
+      <c r="X15">
         <v>-289359000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>195000.0</v>
       </c>
       <c r="Y15">
         <v>195000.0</v>
       </c>
       <c r="Z15">
         <v>195000.0</v>
       </c>
       <c r="AA15">
         <v>195000.0</v>
       </c>
       <c r="AB15">
         <v>195000.0</v>
       </c>
       <c r="AC15">
         <v>195000.0</v>
       </c>
       <c r="AD15">
         <v>195000.0</v>
       </c>
       <c r="AE15">
         <v>195000.0</v>
       </c>
       <c r="AF15">
         <v>195000.0</v>
       </c>
@@ -7842,205 +7875,209 @@
       <c r="CA15">
         <v>195000.0</v>
       </c>
       <c r="CB15">
         <v>195000.0</v>
       </c>
       <c r="CC15">
         <v>195000.0</v>
       </c>
       <c r="CD15">
         <v>195000.0</v>
       </c>
       <c r="CE15">
         <v>195000.0</v>
       </c>
       <c r="CF15">
         <v>195000.0</v>
       </c>
       <c r="CG15">
         <v>195000.0</v>
       </c>
       <c r="CH15">
         <v>195000.0</v>
       </c>
       <c r="CI15">
-        <v>193000.0</v>
+        <v>195000.0</v>
       </c>
       <c r="CJ15">
         <v>193000.0</v>
       </c>
       <c r="CK15">
         <v>193000.0</v>
       </c>
       <c r="CL15">
         <v>193000.0</v>
       </c>
       <c r="CM15">
         <v>193000.0</v>
       </c>
-      <c r="CN15"/>
+      <c r="CN15">
+        <v>193000.0</v>
+      </c>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
+      <c r="CR15"/>
     </row>
-    <row r="16" spans="1:95">
+    <row r="16" spans="1:96">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>254014000.0</v>
       </c>
-      <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>122748000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-83428000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-99687000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-102403000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>191002000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>166823000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>160362000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-105872000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>158200000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-82462000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-77767000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-75224000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>104219000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
-      <c r="AA16">
+      <c r="AA16"/>
+      <c r="AB16">
         <v>68035000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-      <c r="AE16">
+      <c r="AE16"/>
+      <c r="AF16">
         <v>101857000.0</v>
       </c>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-      <c r="AI16">
+      <c r="AI16"/>
+      <c r="AJ16">
         <v>101205000.0</v>
       </c>
-      <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
-      <c r="BS16">
+      <c r="BS16"/>
+      <c r="BT16">
         <v>-34188000.0</v>
       </c>
-      <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
+      <c r="CR16"/>
     </row>
-    <row r="17" spans="1:95">
+    <row r="17" spans="1:96">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -8094,52 +8131,53 @@
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
+      <c r="CR17"/>
     </row>
-    <row r="18" spans="1:95">
+    <row r="18" spans="1:96">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -8193,52 +8231,53 @@
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
+      <c r="CR18"/>
     </row>
-    <row r="19" spans="1:95">
+    <row r="19" spans="1:96">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8292,1715 +8331,1733 @@
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
+      <c r="CR19"/>
     </row>
-    <row r="20" spans="1:95">
+    <row r="20" spans="1:96">
       <c r="A20" t="s">
         <v>45</v>
       </c>
       <c r="B20">
         <v>319258000.0</v>
       </c>
       <c r="C20">
         <v>319258000.0</v>
       </c>
       <c r="D20">
+        <v>319258000.0</v>
+      </c>
+      <c r="E20">
         <v>319388000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>311944000.0</v>
       </c>
       <c r="F20">
         <v>311944000.0</v>
       </c>
       <c r="G20">
+        <v>311944000.0</v>
+      </c>
+      <c r="H20">
         <v>312024000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>310331000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>301760000.0</v>
       </c>
       <c r="J20">
         <v>301760000.0</v>
       </c>
       <c r="K20">
         <v>301760000.0</v>
       </c>
       <c r="L20">
         <v>301760000.0</v>
       </c>
       <c r="M20">
         <v>301760000.0</v>
       </c>
       <c r="N20">
         <v>301760000.0</v>
       </c>
       <c r="O20">
+        <v>301760000.0</v>
+      </c>
+      <c r="P20">
         <v>301151000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>243971000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>244321000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>237426000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>227508000.0</v>
       </c>
       <c r="T20">
         <v>227508000.0</v>
       </c>
       <c r="U20">
         <v>227508000.0</v>
       </c>
       <c r="V20">
         <v>227508000.0</v>
       </c>
       <c r="W20">
         <v>227508000.0</v>
       </c>
       <c r="X20">
-        <v>215309000.0</v>
+        <v>227508000.0</v>
       </c>
       <c r="Y20">
         <v>215309000.0</v>
       </c>
       <c r="Z20">
+        <v>215309000.0</v>
+      </c>
+      <c r="AA20">
         <v>181808000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>87649000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>88215000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81855000.0</v>
       </c>
       <c r="AD20">
         <v>81855000.0</v>
       </c>
       <c r="AE20">
         <v>81855000.0</v>
       </c>
       <c r="AF20">
         <v>81855000.0</v>
       </c>
       <c r="AG20">
         <v>81855000.0</v>
       </c>
       <c r="AH20">
         <v>81855000.0</v>
       </c>
       <c r="AI20">
         <v>81855000.0</v>
       </c>
       <c r="AJ20">
         <v>81855000.0</v>
       </c>
       <c r="AK20">
-        <v>196218000.0</v>
+        <v>81855000.0</v>
       </c>
       <c r="AL20">
         <v>196218000.0</v>
       </c>
       <c r="AM20">
         <v>196218000.0</v>
       </c>
       <c r="AN20">
+        <v>196218000.0</v>
+      </c>
+      <c r="AO20">
         <v>278699000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>290740000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>289862000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>217976000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>219423000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>211878000.0</v>
       </c>
       <c r="AT20">
         <v>211878000.0</v>
       </c>
       <c r="AU20">
         <v>211878000.0</v>
       </c>
       <c r="AV20">
         <v>211878000.0</v>
       </c>
       <c r="AW20">
         <v>211878000.0</v>
       </c>
       <c r="AX20">
-        <v>210634000.0</v>
+        <v>211878000.0</v>
       </c>
       <c r="AY20">
         <v>210634000.0</v>
       </c>
       <c r="AZ20">
+        <v>210634000.0</v>
+      </c>
+      <c r="BA20">
         <v>210800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>196844000.0</v>
       </c>
       <c r="BB20">
         <v>196844000.0</v>
       </c>
       <c r="BC20">
         <v>196844000.0</v>
       </c>
       <c r="BD20">
-        <v>202352000.0</v>
+        <v>196844000.0</v>
       </c>
       <c r="BE20">
         <v>202352000.0</v>
       </c>
       <c r="BF20">
         <v>202352000.0</v>
       </c>
       <c r="BG20">
         <v>202352000.0</v>
       </c>
       <c r="BH20">
-        <v>322650000.0</v>
+        <v>202352000.0</v>
       </c>
       <c r="BI20">
         <v>322650000.0</v>
       </c>
       <c r="BJ20">
         <v>322650000.0</v>
       </c>
       <c r="BK20">
+        <v>322650000.0</v>
+      </c>
+      <c r="BL20">
         <v>322594000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>316934000.0</v>
       </c>
       <c r="BM20">
         <v>316934000.0</v>
       </c>
       <c r="BN20">
+        <v>316934000.0</v>
+      </c>
+      <c r="BO20">
         <v>317034000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>164625000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160436000.0</v>
       </c>
       <c r="BQ20">
         <v>160436000.0</v>
       </c>
       <c r="BR20">
+        <v>160436000.0</v>
+      </c>
+      <c r="BS20">
         <v>160368000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>160582000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>284804000.0</v>
       </c>
       <c r="BU20">
         <v>284804000.0</v>
       </c>
       <c r="BV20">
         <v>284804000.0</v>
       </c>
       <c r="BW20">
+        <v>284804000.0</v>
+      </c>
+      <c r="BX20">
         <v>259716000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>264938000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>231567000.0</v>
       </c>
       <c r="BZ20">
         <v>231567000.0</v>
       </c>
       <c r="CA20">
+        <v>231567000.0</v>
+      </c>
+      <c r="CB20">
         <v>403662000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>231567000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>235399000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>681003000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>378103000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>868349000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>849532000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>851303000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>1001710000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>305635000.0</v>
       </c>
       <c r="CK20">
         <v>305635000.0</v>
       </c>
       <c r="CL20">
         <v>305635000.0</v>
       </c>
       <c r="CM20">
+        <v>305635000.0</v>
+      </c>
+      <c r="CN20">
         <v>740503000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CO20">
         <v>919781000.0</v>
       </c>
-      <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
+      <c r="CR20"/>
     </row>
-    <row r="21" spans="1:95">
+    <row r="21" spans="1:96">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21">
+        <v>96624000.0</v>
+      </c>
+      <c r="C21">
         <v>98682000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>99598000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>103227000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>103157000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>105304000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>107504000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>110498000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>111475000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>113836000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>116197000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>120996000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>125829000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>130733000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>135637000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>130626000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>133995000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>135457000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>119778000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>127298000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>134818000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>142338000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>149858000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>156164000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>167771000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>164408000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>16686000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>16749000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>2778000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>10262000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>12374000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>14989000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>17604000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>20219000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>22834000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>25768000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>29590000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>33412000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>37234000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>41781000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>37751000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>41845000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>30530000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>26939000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>27112000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>28885000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>30658000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>32976000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>35294000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>37612000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>39930000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>41961000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>37936000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>39597000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>41258000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>45553000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>47470000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>49387000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>51304000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>53373000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>55442000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>57511000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>59580000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>61763000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>63946000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>66050000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>12067000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>12681000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>13295000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>13909000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>14523000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>15178000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>15833000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>16489000.0</v>
       </c>
-      <c r="BW21"/>
-      <c r="BX21">
+      <c r="BX21"/>
+      <c r="BY21">
         <v>17854000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>667000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>1067000.0</v>
       </c>
-      <c r="CA21"/>
-      <c r="CB21">
+      <c r="CB21"/>
+      <c r="CC21">
         <v>1867000.0</v>
       </c>
-      <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
+      <c r="CR21"/>
     </row>
-    <row r="22" spans="1:95">
+    <row r="22" spans="1:96">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22">
+        <v>558084000.0</v>
+      </c>
+      <c r="C22">
         <v>421277000.0</v>
       </c>
-      <c r="C22"/>
-      <c r="D22">
+      <c r="D22"/>
+      <c r="E22">
         <v>366660000.0</v>
       </c>
-      <c r="E22"/>
-      <c r="F22">
+      <c r="F22"/>
+      <c r="G22">
         <v>400266000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>351178000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>320365000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>329184000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>118753000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>341780000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>384027000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>314606000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>347810000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>282501000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>330848000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>311789000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>332738000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>230423000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>333200000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>309844000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>394853000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>270849000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>258452000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>269428000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>241395000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>434088000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>308937000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>362443000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>305295000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>479795000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>635893000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>520583000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>529943000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>663330000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>763946000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>530335000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>567210000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>464610000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>488427000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>337852000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>426042000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>283579000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>482187000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>412309000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>535461000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>507794000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>459624000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>569696000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>417171000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>406513000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>414428000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>327082000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>465065000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>384789000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>421191000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>404260000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>427237000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>391694000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>418715000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>326332000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>368986000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>358344000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>523816000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>438542000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>547456000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>662618000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>580975000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>409741000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>489904000.0</v>
       </c>
-      <c r="BS22"/>
-      <c r="BT22">
+      <c r="BT22"/>
+      <c r="BU22">
         <v>418434000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>570671000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>510503000.0</v>
       </c>
-      <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
+      <c r="CR22"/>
     </row>
-    <row r="23" spans="1:95">
+    <row r="23" spans="1:96">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
+        <v>2326856000.0</v>
+      </c>
+      <c r="C23">
         <v>2130063000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2592646000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2219822000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1959140000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1820501000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2255936000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2032127000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1920063000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1822453000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2140983000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1965337000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1940344000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1804048000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2181557000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2041835000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1950972000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1882454000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2565307000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2194153000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2114337000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1758672000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1997140000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1821174000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1710908000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1517880000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1628719000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1343837000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1206042000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1169653000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1345269000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1493436000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1514528000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1577366000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2024683000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1739836000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1931333000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2113157000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2125503000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2211323000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2121304000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2178415000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2138518000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2299062000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2410396000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2917029000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2623917000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2600540000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2425525000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2317252000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2318157000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2492694000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2276214000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2329878000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2087733000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1960553000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1999071000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1888511000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1655721000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>2135411000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>2221549000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1962002000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>2033787000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>2060790000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>2003552000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>2186872000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1703330000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1479910000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1359923000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1227763000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1320158000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1642072000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1624073000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1677101000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1723156000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1657056000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>1577558000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>1822262000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1851847000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>2075559000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>2331943000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>2337059000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>2354191000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>2495610000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>2576861000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>2406250000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>2828257000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>2644980000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>2789005000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>2691726000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>2380647000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>2559229000.0</v>
       </c>
-      <c r="CO23"/>
       <c r="CP23"/>
-      <c r="CQ23">
+      <c r="CQ23"/>
+      <c r="CR23">
         <v>2042000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:95">
+    <row r="24" spans="1:96">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>64293000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>73752000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>47824000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>40437000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125000000.0</v>
       </c>
       <c r="M24">
         <v>125000000.0</v>
       </c>
       <c r="N24">
         <v>125000000.0</v>
       </c>
       <c r="O24">
         <v>125000000.0</v>
       </c>
       <c r="P24">
         <v>125000000.0</v>
       </c>
       <c r="Q24">
         <v>125000000.0</v>
       </c>
       <c r="R24">
         <v>125000000.0</v>
       </c>
       <c r="S24">
         <v>125000000.0</v>
       </c>
       <c r="T24">
-        <v>175000000.0</v>
+        <v>125000000.0</v>
       </c>
       <c r="U24">
         <v>175000000.0</v>
       </c>
       <c r="V24">
         <v>175000000.0</v>
       </c>
       <c r="W24">
-        <v>195000000.0</v>
+        <v>175000000.0</v>
       </c>
       <c r="X24">
         <v>195000000.0</v>
       </c>
       <c r="Y24">
         <v>195000000.0</v>
       </c>
       <c r="Z24">
-        <v>175000000.0</v>
+        <v>195000000.0</v>
       </c>
       <c r="AA24">
         <v>175000000.0</v>
       </c>
       <c r="AB24">
-        <v>49962000.0</v>
+        <v>175000000.0</v>
       </c>
       <c r="AC24">
         <v>49962000.0</v>
       </c>
       <c r="AD24">
+        <v>49962000.0</v>
+      </c>
+      <c r="AE24">
         <v>49956000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>49953000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125000000.0</v>
       </c>
       <c r="AG24">
         <v>125000000.0</v>
       </c>
       <c r="AH24">
         <v>125000000.0</v>
       </c>
       <c r="AI24">
         <v>125000000.0</v>
       </c>
       <c r="AJ24">
         <v>125000000.0</v>
       </c>
       <c r="AK24">
         <v>125000000.0</v>
       </c>
       <c r="AL24">
-        <v>175000000.0</v>
+        <v>125000000.0</v>
       </c>
       <c r="AM24">
         <v>175000000.0</v>
       </c>
       <c r="AN24">
         <v>175000000.0</v>
       </c>
       <c r="AO24">
         <v>175000000.0</v>
       </c>
       <c r="AP24">
         <v>175000000.0</v>
       </c>
       <c r="AQ24">
         <v>175000000.0</v>
       </c>
       <c r="AR24">
-        <v>125000000.0</v>
+        <v>175000000.0</v>
       </c>
       <c r="AS24">
         <v>125000000.0</v>
       </c>
       <c r="AT24">
         <v>125000000.0</v>
       </c>
       <c r="AU24">
         <v>125000000.0</v>
       </c>
-      <c r="AV24"/>
+      <c r="AV24">
+        <v>125000000.0</v>
+      </c>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
-      <c r="BD24">
+      <c r="BD24"/>
+      <c r="BE24">
         <v>83488000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>88619000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>108750000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>115000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>117500000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>120000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>122500000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>125000000.0</v>
       </c>
-      <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
+      <c r="CR24"/>
     </row>
-    <row r="25" spans="1:95">
+    <row r="25" spans="1:96">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
-[...1 lines deleted...]
-      </c>
+      <c r="M25"/>
       <c r="N25">
         <v>125000000.0</v>
       </c>
       <c r="O25">
         <v>125000000.0</v>
       </c>
       <c r="P25">
         <v>125000000.0</v>
       </c>
       <c r="Q25">
         <v>125000000.0</v>
       </c>
       <c r="R25">
         <v>125000000.0</v>
       </c>
       <c r="S25">
         <v>125000000.0</v>
       </c>
       <c r="T25">
-        <v>175000000.0</v>
+        <v>125000000.0</v>
       </c>
       <c r="U25">
         <v>175000000.0</v>
       </c>
       <c r="V25">
         <v>175000000.0</v>
       </c>
       <c r="W25">
-        <v>195000000.0</v>
+        <v>175000000.0</v>
       </c>
       <c r="X25">
         <v>195000000.0</v>
       </c>
       <c r="Y25">
         <v>195000000.0</v>
       </c>
       <c r="Z25">
-        <v>175000000.0</v>
+        <v>195000000.0</v>
       </c>
       <c r="AA25">
         <v>175000000.0</v>
       </c>
       <c r="AB25">
-        <v>49962000.0</v>
+        <v>175000000.0</v>
       </c>
       <c r="AC25">
         <v>49962000.0</v>
       </c>
       <c r="AD25">
+        <v>49962000.0</v>
+      </c>
+      <c r="AE25">
         <v>49956000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>49953000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125000000.0</v>
       </c>
       <c r="AG25">
         <v>125000000.0</v>
       </c>
       <c r="AH25">
         <v>125000000.0</v>
       </c>
       <c r="AI25">
         <v>125000000.0</v>
       </c>
       <c r="AJ25">
         <v>125000000.0</v>
       </c>
       <c r="AK25">
         <v>125000000.0</v>
       </c>
       <c r="AL25">
-        <v>175000000.0</v>
+        <v>125000000.0</v>
       </c>
       <c r="AM25">
         <v>175000000.0</v>
       </c>
       <c r="AN25">
         <v>175000000.0</v>
       </c>
       <c r="AO25">
         <v>175000000.0</v>
       </c>
       <c r="AP25">
         <v>175000000.0</v>
       </c>
       <c r="AQ25">
         <v>175000000.0</v>
       </c>
       <c r="AR25">
-        <v>125000000.0</v>
+        <v>175000000.0</v>
       </c>
       <c r="AS25">
         <v>125000000.0</v>
       </c>
       <c r="AT25">
         <v>125000000.0</v>
       </c>
       <c r="AU25">
         <v>125000000.0</v>
       </c>
-      <c r="AV25"/>
+      <c r="AV25">
+        <v>125000000.0</v>
+      </c>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
-      <c r="BD25">
+      <c r="BD25"/>
+      <c r="BE25">
         <v>83488000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>88619000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>108750000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>115000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>117500000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>120000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>122500000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>125000000.0</v>
       </c>
-      <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
+      <c r="CR25"/>
     </row>
-    <row r="26" spans="1:95">
+    <row r="26" spans="1:96">
       <c r="A26" t="s">
         <v>51</v>
       </c>
       <c r="B26">
+        <v>770082000.0</v>
+      </c>
+      <c r="C26">
         <v>732359000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>757722000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>651429000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>692062000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>661874000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>633140000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>605219000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>595742000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>444188000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>721539000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>654255000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>446985000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>446286000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>339979000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>606923000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>422107000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>459813000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>348974000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>450815000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>524974000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>452892000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>401552000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>429700000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>444294000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>611343000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>639762000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>670365000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>586024000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>641658000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>627222000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>798120000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>809858000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>1033803000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>1383377000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1099328000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>944491000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>1018293000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>1058971000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>1080487000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>968216000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>1101918000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>990934000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>1090358000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>1435778000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>1747167000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>1616361000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>1608761000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>1585460000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>1455643000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>1364028000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>1533338000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>1481353000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>1555628000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>1211595000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>1155264000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>1186696000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>999593000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>797581000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>1123577000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>979645000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>862678000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>874150000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>939345000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>846607000.0</v>
       </c>
-      <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
+      <c r="CR26"/>
     </row>
-    <row r="27" spans="1:95">
+    <row r="27" spans="1:96">
       <c r="A27" t="s">
         <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -10054,414 +10111,420 @@
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
+      <c r="CR27"/>
     </row>
-    <row r="28" spans="1:95">
+    <row r="28" spans="1:96">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
+        <v>-129222000.0</v>
+      </c>
+      <c r="C28">
         <v>-232212000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-693064000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>660000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-7108000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-10417000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-384015000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-170718000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-157084000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>69351000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-218934000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>168382000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>158739000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>185454000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-130853000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-38900000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>4319000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-13784000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-756340000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-305016000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-132335000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>116570000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-213457000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>506000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>167091000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>237674000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>32129000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>85119000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>82551000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>87954000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-411000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>106183000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>150681000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>283612000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>381144000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>160881000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>429253000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>453267000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>552473000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>549414000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>504602000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>584903000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>431280000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>496699000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>611316000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>633140000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>486900000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>448848000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>432180000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>525974000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>516028000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>774328000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>598534000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>511503000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>496643000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>488282000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>477690000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>394241000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>195368000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>270519000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>274555000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>204450000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>267987000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>188519000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>130224000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>146598000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>148127000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-55010000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-13409000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-27557000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-69319000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-67384000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>93769000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>45528000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>45610000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>87605000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-16045000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>226786000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>21174000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-87434000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-16507000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>185340000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>54752000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>243244000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>119209000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>223318000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>41727000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>94216000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>258839000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>132212000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>121994000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>458075000.0</v>
       </c>
-      <c r="CO28"/>
       <c r="CP28"/>
-      <c r="CQ28">
+      <c r="CQ28"/>
+      <c r="CR28">
         <v>548200000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:95">
+    <row r="29" spans="1:96">
       <c r="A29" t="s">
         <v>54</v>
       </c>
       <c r="B29">
+        <v>1387749000.0</v>
+      </c>
+      <c r="C29">
         <v>1356836000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1386007000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1297838000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1244893000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1228473000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1237830000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1251601000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1200010000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1148399000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1155935000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1159376000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1157752000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1161844000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1234758000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1125486000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1121639000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1142214000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1187210000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1155205000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1130054000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1063481000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1024425000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1039460000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1040946000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1004539000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -10486,542 +10549,547 @@
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
+      <c r="CR29"/>
     </row>
-    <row r="30" spans="1:95">
+    <row r="30" spans="1:96">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
+        <v>296377000.0</v>
+      </c>
+      <c r="C30">
         <v>197537000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>87865000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>576642000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>285599000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>173596000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>271673000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>172251000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>180315000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>262860000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>245708000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>399277000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>281433000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>180133000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>350608000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>283216000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>254549000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>213108000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>305533000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>280834000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>383946000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>331559000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>260331000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>211692000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>244791000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>57377000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>307317000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>226218000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>146061000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>81361000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>262638000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>216031000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>270004000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>98935000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>173259000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>110460000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>258892000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>263262000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>276746000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>283465000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>187594000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>250516000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>213623000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>408916000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>253648000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>283275000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>204687000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>352479000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>265882000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>289001000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>182954000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>49827000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>200572000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>234958000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>212234000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>52851000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>51699000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>47099000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>190359000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>47257000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>64907000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>290184000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>285851000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>279332000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>353546000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>275441000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>349778000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>217767000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>217941000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>142886000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>198299000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>197708000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>116874000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>259223000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>259716000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>272140000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>233987000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>181646000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>403662000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>567135000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>235399000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>681003000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>378103000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>868349000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>849532000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>851303000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>1001710000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>795269000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>934700000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>641701000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>740503000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>919781000.0</v>
       </c>
-      <c r="CO30"/>
       <c r="CP30"/>
-      <c r="CQ30">
+      <c r="CQ30"/>
+      <c r="CR30">
         <v>763500000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:95">
+    <row r="31" spans="1:96">
       <c r="A31" t="s">
         <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>611620000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>605163000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>604351000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>617285000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>618323000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>644331000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>714924000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>625399000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>592728000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>518635000.0</v>
       </c>
       <c r="V31">
         <v>518635000.0</v>
       </c>
       <c r="W31">
+        <v>518635000.0</v>
+      </c>
+      <c r="X31">
         <v>452059000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>398021000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>362876000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>383343000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>626948000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>591777000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>573024000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>569203000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>583215000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>603367000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>586065000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>585918000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>588643000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>630643000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>563767000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>548535000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>525798000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>464000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>446520000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>473473000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>535153000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>549023000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>550645000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>590188000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>577376000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>559779000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>540676000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>519208000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>484112000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>454604000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>495100000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>515993000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>495190000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>476711000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>453563000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>470040000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>464735000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>463116000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>464031000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>453417000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>431138000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>425985000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>436145000.0</v>
       </c>
-      <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
+      <c r="CR31"/>
     </row>
-    <row r="32" spans="1:95">
+    <row r="32" spans="1:96">
       <c r="A32" t="s">
         <v>57</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -11075,1984 +11143,2005 @@
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
+      <c r="CR32"/>
     </row>
-    <row r="33" spans="1:95">
+    <row r="33" spans="1:96">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
+        <v>1259524000.0</v>
+      </c>
+      <c r="C33">
         <v>691247000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1667709000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1508256000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1533055000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1502384000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>707129000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1483855000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1403006000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1472191000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1757885000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1491394000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1577202000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1562802000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1446661000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1463786000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1442227000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1405908000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1269820000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1324835000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1312313000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1261543000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1214289000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1224538000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1217482000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1319572000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1060697000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1319832000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1182606000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1151408000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1294905000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1424662000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1488503000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1549724000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1990890000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1698920000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1905163000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>2094278000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>2084144000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>2159952000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1949060000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>2129275000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1948608000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>2255014000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>2396299000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>2907647000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>2608050000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>2585593000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>2370304000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>2282417000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>2082431000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>2428906000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>2161027000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>2268152000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1937488000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>1866024000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1907780000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>1786752000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>1528412000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>2045346000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>2086569000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>402021000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>403651000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>399116000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>396859000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>399106000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>193288000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>190225000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>191949000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>192955000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>175105000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>322856000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>323507000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>326723000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>329156000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>310234000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>258192000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>258817000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>1124849000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>258391000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>356954000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>373403000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>1129256000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>375489000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>374667000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>374078000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>1360523000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>359702000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>361575000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>363894000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>1024004000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>1241004000.0</v>
       </c>
-      <c r="CO33"/>
       <c r="CP33"/>
-      <c r="CQ33">
+      <c r="CQ33"/>
+      <c r="CR33">
         <v>828900000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:95">
+    <row r="34" spans="1:96">
       <c r="A34" t="s">
         <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>239907000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>208576000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>170607000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>208315000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>239289000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>286076000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>218315000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>222601000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>285815000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>220614000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>250508000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>254556000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>249412000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>238394000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>242594000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>273252000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>203548000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>230747000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>177427000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>254585000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>367251000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>320469000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>399227000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>357735000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>341112000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>414996000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>314403000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>277959000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>244743000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>316285000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>284474000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>433263000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>528182000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>947495000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>840770000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>1014787000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>712415000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>734482000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>700615000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>713136000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>644783000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>843776000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>585394000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>359639000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>468922000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>464525000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>447023000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>747320000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>847583000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>737959000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BL34">
         <v>683824000.0</v>
       </c>
-      <c r="BL34">
+      <c r="BM34">
         <v>922744000.0</v>
       </c>
-      <c r="BM34">
+      <c r="BN34">
         <v>965667000.0</v>
       </c>
-      <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
+      <c r="CR34"/>
     </row>
-    <row r="35" spans="1:95">
+    <row r="35" spans="1:96">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
+        <v>160009000.0</v>
+      </c>
+      <c r="C35">
         <v>515054000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>969195000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>654894000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>538595000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>382687000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>803947000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>604751000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>516475000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>387249000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>706176000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>734780000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>680601000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>460581000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>867222000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>822142000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>762920000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>723708000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1200731000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1071467000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1026959000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>749290000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1052467000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>874825000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>762301000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>605624000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>764699000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49962000.0</v>
       </c>
       <c r="AC35">
         <v>49962000.0</v>
       </c>
       <c r="AD35">
+        <v>49962000.0</v>
+      </c>
+      <c r="AE35">
         <v>49956000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>49953000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>175000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>176700000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>311300000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>414900000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>201800000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>455400000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>472100000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>593800000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>600800000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>676800000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>634000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>621200000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>540700000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>625400000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>642500000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>502800000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>463800000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>487400000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>560800000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>639700000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>788300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125000000.0</v>
       </c>
       <c r="BB35">
         <v>125000000.0</v>
       </c>
       <c r="BC35">
+        <v>125000000.0</v>
+      </c>
+      <c r="BD35">
         <v>602000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>83500000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>88600000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>108800000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>115000000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>117500000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>120000000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>122500000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>125000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>120000000.0</v>
       </c>
       <c r="BM35">
         <v>120000000.0</v>
       </c>
       <c r="BN35">
         <v>120000000.0</v>
       </c>
       <c r="BO35">
         <v>120000000.0</v>
       </c>
-      <c r="BP35"/>
+      <c r="BP35">
+        <v>120000000.0</v>
+      </c>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
-      <c r="CC35">
-[...1 lines deleted...]
-      </c>
+      <c r="CC35"/>
       <c r="CD35">
         <v>180000000.0</v>
       </c>
       <c r="CE35">
         <v>180000000.0</v>
       </c>
       <c r="CF35">
         <v>180000000.0</v>
       </c>
       <c r="CG35">
         <v>180000000.0</v>
       </c>
       <c r="CH35">
         <v>180000000.0</v>
       </c>
       <c r="CI35">
         <v>180000000.0</v>
       </c>
       <c r="CJ35">
         <v>180000000.0</v>
       </c>
       <c r="CK35">
         <v>180000000.0</v>
       </c>
       <c r="CL35">
         <v>180000000.0</v>
       </c>
       <c r="CM35">
         <v>180000000.0</v>
       </c>
       <c r="CN35">
+        <v>180000000.0</v>
+      </c>
+      <c r="CO35">
         <v>215000000.0</v>
       </c>
-      <c r="CO35"/>
       <c r="CP35"/>
-      <c r="CQ35">
+      <c r="CQ35"/>
+      <c r="CR35">
         <v>215000000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:95">
+    <row r="36" spans="1:96">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
+        <v>189276000.0</v>
+      </c>
+      <c r="C36">
         <v>-863555000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>133237000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>94330000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>81953000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>90496000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>-678666000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>124835000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>98462000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>336124000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>333582000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>71875000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>158575000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>121228000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>16549000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>140034000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>146567000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>162015000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>146724000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>133998000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>171277000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>72892000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>146795000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>208259000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>206525000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>395754000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>220991000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>616716000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>424567000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>440355000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>568918000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>404991000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>586732000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>627586000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>1046659000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>477721000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>984859000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>1137763000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>1218025000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>1206503000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>1119397000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>1207825000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>1252662000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>1367580000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>1578960000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>1986513000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>1730880000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>1755948000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>1437047000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>1486745000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>1313311000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>1656569000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>1493456000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>1473492000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>1228825000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>462855000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>471262000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>535420000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>477175000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>545746000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>728832000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>-840818000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>-852673000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>-918926000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>-831165000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>-381523000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>-783393000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>-664419000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>-521123000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>-532702000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>-402316000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>-53412000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>323507000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>326723000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>-771956000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>-753159000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>-798557000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>-992574000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>-1124849000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>-808266000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>-789946000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>-833047000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>-1129256000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>-795499000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>-824269000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>-752343000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>-1360523000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>-1177122000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>-1092090000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>-1205616000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>-1024004000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>-1241004000.0</v>
       </c>
-      <c r="CO36"/>
       <c r="CP36"/>
-      <c r="CQ36">
+      <c r="CQ36"/>
+      <c r="CR36">
         <v>-435300000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:95">
+    <row r="37" spans="1:96">
       <c r="A37" t="s">
         <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-      <c r="M37">
+      <c r="M37"/>
+      <c r="N37">
         <v>225719000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>202719000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>199955000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>192283000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>180996000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>139149000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>164645000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>133891000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>119916000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>102745000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>96657000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>88881000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>67756000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>66516000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>75245000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>65363000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>68128000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>52351000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>52972000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>47204000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>51676000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>47015000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>47903000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>48519000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>45164000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AM37">
         <v>43791000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AN37">
         <v>57016000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AO37">
         <v>54537000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AP37">
         <v>52248000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AQ37">
         <v>47757000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AR37">
         <v>49161000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AS37">
         <v>37210000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AT37">
         <v>164025000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AU37">
         <v>156183000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AV37">
         <v>149548000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AW37">
         <v>140715000.0</v>
       </c>
-      <c r="AW37">
+      <c r="AX37">
         <v>141909000.0</v>
       </c>
-      <c r="AX37">
+      <c r="AY37">
         <v>149625000.0</v>
       </c>
-      <c r="AY37">
+      <c r="AZ37">
         <v>147396000.0</v>
       </c>
-      <c r="AZ37">
+      <c r="BA37">
         <v>149629000.0</v>
       </c>
-      <c r="BA37">
+      <c r="BB37">
         <v>137982000.0</v>
       </c>
-      <c r="BB37">
+      <c r="BC37">
         <v>109346000.0</v>
       </c>
-      <c r="BC37">
+      <c r="BD37">
         <v>56883000.0</v>
       </c>
-      <c r="BD37">
+      <c r="BE37">
         <v>45960000.0</v>
       </c>
-      <c r="BE37">
+      <c r="BF37">
         <v>38511000.0</v>
       </c>
-      <c r="BF37">
+      <c r="BG37">
         <v>35942000.0</v>
       </c>
-      <c r="BG37">
+      <c r="BH37">
         <v>32209000.0</v>
       </c>
-      <c r="BH37">
+      <c r="BI37">
         <v>31633000.0</v>
       </c>
-      <c r="BI37">
+      <c r="BJ37">
         <v>20517000.0</v>
       </c>
-      <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
+      <c r="CR37"/>
     </row>
-    <row r="38" spans="1:95">
+    <row r="38" spans="1:96">
       <c r="A38" t="s">
         <v>63</v>
       </c>
       <c r="B38">
+        <v>-19227000.0</v>
+      </c>
+      <c r="C38">
         <v>673105000.0</v>
       </c>
-      <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>1033396000.0</v>
       </c>
-      <c r="E38"/>
-      <c r="F38">
+      <c r="F38"/>
+      <c r="G38">
         <v>602646000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>714795000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>656695000.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>954548000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>30317000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>1965337000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>1940344000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>336438000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>940694000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>908270000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>286759000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>344611000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>1706296000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>2194153000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>2114337000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>1758672000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>1997140000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>1821174000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>1710908000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>1517880000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>83352000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>73424000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>69945000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>543095000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>109189000.0</v>
       </c>
-      <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
       <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
       <c r="BR38"/>
       <c r="BS38"/>
       <c r="BT38"/>
       <c r="BU38"/>
       <c r="BV38"/>
       <c r="BW38"/>
       <c r="BX38"/>
       <c r="BY38"/>
       <c r="BZ38"/>
-      <c r="CA38">
+      <c r="CA38"/>
+      <c r="CB38">
         <v>728576000.0</v>
       </c>
-      <c r="CB38"/>
       <c r="CC38"/>
       <c r="CD38"/>
-      <c r="CE38">
+      <c r="CE38"/>
+      <c r="CF38">
         <v>293034000.0</v>
       </c>
-      <c r="CF38"/>
       <c r="CG38"/>
       <c r="CH38"/>
-      <c r="CI38">
+      <c r="CI38"/>
+      <c r="CJ38">
         <v>327751000.0</v>
       </c>
-      <c r="CJ38"/>
       <c r="CK38"/>
       <c r="CL38"/>
-      <c r="CM38">
+      <c r="CM38"/>
+      <c r="CN38">
         <v>399134000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>361457000.0</v>
       </c>
-      <c r="CO38"/>
       <c r="CP38"/>
-      <c r="CQ38">
+      <c r="CQ38"/>
+      <c r="CR38">
         <v>417000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:95">
+    <row r="39" spans="1:96">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
+        <v>224244000.0</v>
+      </c>
+      <c r="C39">
         <v>-197537000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>27657000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>20927000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>17163000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>18439000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>79505000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>25836000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>15807000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>17444000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>-245708000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>22791000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>14489000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>15145000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>18664000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>20344000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>16410000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>16399000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>18989000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>17416000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>20568000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>13760000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>14585000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>13118000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>12748000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>12349000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>10687000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>-226218000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>-146061000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>-81361000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>-262638000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>-216031000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>-270004000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>-98935000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>-173259000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>-110460000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>-258892000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>-263262000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>-276746000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>-300861000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>-187594000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>-250516000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>-213623000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>-408916000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>-253648000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>-283275000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>-204687000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>-352479000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>-265882000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>-289001000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>-70911000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>-279334000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>3947000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>3694000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>3840000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>-187045000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>-207320000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>-204751000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>5897000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>-192598000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>-303376000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>1226534000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>1293683000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>1343838000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>1206302000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>1445403000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>1098312000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>1003908000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>873624000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>805365000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>868435000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>1041124000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>1115961000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>1024433000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>932694000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>1007087000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>1036334000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>1298385000.0</v>
       </c>
-      <c r="CA39"/>
-      <c r="CB39">
+      <c r="CB39"/>
+      <c r="CC39">
         <v>1112599000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>1543083000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>1185993000.0</v>
       </c>
-      <c r="CE39"/>
-      <c r="CF39">
+      <c r="CF39"/>
+      <c r="CG39">
         <v>1145016000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>1245871000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>1079187000.0</v>
       </c>
-      <c r="CI39"/>
-      <c r="CJ39">
+      <c r="CJ39"/>
+      <c r="CK39">
         <v>1404225000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>1411569000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>1532343000.0</v>
       </c>
-      <c r="CM39"/>
       <c r="CN39"/>
       <c r="CO39"/>
       <c r="CP39"/>
       <c r="CQ39"/>
+      <c r="CR39"/>
     </row>
-    <row r="40" spans="1:95">
+    <row r="40" spans="1:96">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
+        <v>501878000.0</v>
+      </c>
+      <c r="C40">
         <v>1243000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>3300000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>28671000.0</v>
       </c>
-      <c r="E40"/>
-      <c r="F40">
+      <c r="F40"/>
+      <c r="G40">
         <v>43939000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>20354000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>43537000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>40830000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>106791000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>104355000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-107086000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-1272000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>99885000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>55685000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-193747000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>-170779000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>103489000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>124474000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>73872000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>65359000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>57068000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>-122810000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>-87974000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>-134895000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>-16201000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>-182696000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>-54819000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-51556000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>-56228000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>457405000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>-56328000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>-56963000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>-219836000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>-410534000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>-131062000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>-42867000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>-204063000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>-40842000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>-201926000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>-132268000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>-170931000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>-48131000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>-511095000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>-595997000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>-693976000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>-403331000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>-423139000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>-602939000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>-110980000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>-27722000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>-126352000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>-672287000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>-513287000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>-537169000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>-649177000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>569806000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>540872000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>620689000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>870139000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>943847000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>778520000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>831578000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>-137600000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>-107740000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>-40458000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>-138258000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>-50662000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>-46000000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>-41949000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>-43188000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>-13000000.0</v>
       </c>
-      <c r="BU40"/>
       <c r="BV40"/>
-      <c r="BW40">
+      <c r="BW40"/>
+      <c r="BX40">
         <v>909471000.0</v>
       </c>
-      <c r="BX40"/>
       <c r="BY40"/>
       <c r="BZ40"/>
-      <c r="CA40">
+      <c r="CA40"/>
+      <c r="CB40">
         <v>-980000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>-50000000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>1344500000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>-102000000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>1419400000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>-170000000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>-46000000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>-145000000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>1922800000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>1750000000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>-160000000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>-106000000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>1371900000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>1429738000.0</v>
       </c>
-      <c r="CO40"/>
       <c r="CP40"/>
-      <c r="CQ40">
+      <c r="CQ40"/>
+      <c r="CR40">
         <v>433100000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:95">
+    <row r="41" spans="1:96">
       <c r="A41" t="s">
         <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
@@ -13106,335 +13195,339 @@
       <c r="BS41"/>
       <c r="BT41"/>
       <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
       <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
       <c r="CQ41"/>
+      <c r="CR41"/>
     </row>
-    <row r="42" spans="1:95">
+    <row r="42" spans="1:96">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
+        <v>636286000.0</v>
+      </c>
+      <c r="C42">
         <v>658759000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>639148000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>650398000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>644684000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>656921000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>667068000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>660252000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>645678000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>640039000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>631839000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>623586000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>614555000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>610109000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>603066000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>580411000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>580998000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>613243000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>612814000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>593363000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>605279000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>602268000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>558426000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>536279000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>520796000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>503032000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>473291000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>472806000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>471564000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>480281000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>495697000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>531371000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>533069000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>535846000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>518146000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>512438000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>509431000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>507640000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>504466000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>492144000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>492746000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>524000000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>504513000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>529272000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>528001000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>586817000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>592275000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>589163000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>586647000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>584671000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>569692000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>569728000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>597702000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>622771000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>613627000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>616706000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>615261000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>640427000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>640056000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>644374000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>643664000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>645901000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>632835000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>633505000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>653523000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>682058000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>622110000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>638699000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>643712000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>640791000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>896415000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>557111000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>561764000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>550256000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>893732000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>535257000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>597895000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>591015000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>923586000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>591146000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>692231000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>684127000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>668583000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>663790000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>669732000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>682608000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>678755000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>676228000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>673715000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>670974000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>669602000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>634402000.0</v>
       </c>
-      <c r="CO42"/>
       <c r="CP42"/>
-      <c r="CQ42">
+      <c r="CQ42"/>
+      <c r="CR42">
         <v>-609900000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:95">
+    <row r="43" spans="1:96">
       <c r="A43" t="s">
         <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -13488,52 +13581,53 @@
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
+      <c r="CR43"/>
     </row>
-    <row r="44" spans="1:95">
+    <row r="44" spans="1:96">
       <c r="A44" t="s">
         <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -13587,117 +13681,120 @@
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
+      <c r="CR44"/>
     </row>
-    <row r="45" spans="1:95">
+    <row r="45" spans="1:96">
       <c r="A45" t="s">
         <v>70</v>
       </c>
       <c r="B45">
+        <v>298303000.0</v>
+      </c>
+      <c r="C45">
         <v>229094000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>230645000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>236142000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>263899000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>256160000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>232962000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>231852000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>223158000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>220613000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>221535000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>222302000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>224675000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>228691000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>231709000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>238630000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>124724000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>127577000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>43812000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>123922000.0</v>
       </c>
-      <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
@@ -13723,1098 +13820,1109 @@
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
       <c r="CP45"/>
-      <c r="CQ45">
+      <c r="CQ45"/>
+      <c r="CR45">
         <v>69100000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:95">
+    <row r="46" spans="1:96">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="B46">
+        <v>200026000.0</v>
+      </c>
+      <c r="C46">
         <v>135115000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>141333000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>147038000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>148522000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>144948000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>126018000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>127879000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>123437000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>125079000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>130157000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>133517000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>140316000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>148770000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>155950000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>153631000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>157516000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>143236000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>123102000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>122615000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>124724000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>127577000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>126355000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>123922000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>130063000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>111162000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>69880000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>72306000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>72844000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>73615000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>32619000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>31267000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>27330000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>24787000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>25179000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>24286000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>24826000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>25402000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>25343000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>23400000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>21941000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>20815000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>18984000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>18784000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>19285000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>18805000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>18171000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>17373000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>15651000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>15310000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>16114000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>15279000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>13245000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>13802000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>15089000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>16651000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>19538000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>22007000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>21793000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>22576000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>22191000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>21860000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>21477000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>20419000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>15979000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>16022000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>16596000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>17108000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>18218000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>18678000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>20034000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>22874000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>22870000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>25430000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>27208000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>27442000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>25958000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>26183000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>25289000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>24957000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>37520000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>53569000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>55124000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>54855000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>53633000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>52644000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>53968000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>54067000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>55940000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>58259000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>60757000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>67187000.0</v>
       </c>
-      <c r="CO46"/>
       <c r="CP46"/>
-      <c r="CQ46">
+      <c r="CQ46"/>
+      <c r="CR46">
         <v>69100000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:95">
+    <row r="47" spans="1:96">
       <c r="A47" t="s">
         <v>72</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>133517000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>64362000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>65876000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>68220000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>64539000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>58932000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>53137000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>51761000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>50604000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>124724000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>50419000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>43812000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>123922000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>38134000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>36315000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>29850000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>30619000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>30817000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>31680000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>32619000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>31267000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>27330000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>24787000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>25179000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>24286000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>24826000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>25402000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>25343000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>23400000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>21941000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>20815000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>18984000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>18784000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>19285000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>18805000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>18171000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>17373000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>15651000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>15310000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>16114000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>15279000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>13245000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>13802000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>15089000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>16651000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>19538000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>22007000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>21793000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>22576000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>22191000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>21860000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>21477000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>20419000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>15979000.0</v>
       </c>
-      <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
       <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
       <c r="CL47"/>
       <c r="CM47"/>
       <c r="CN47"/>
       <c r="CO47"/>
       <c r="CP47"/>
       <c r="CQ47"/>
+      <c r="CR47"/>
     </row>
-    <row r="48" spans="1:95">
+    <row r="48" spans="1:96">
       <c r="A48" t="s">
         <v>73</v>
       </c>
       <c r="B48">
+        <v>733988000.0</v>
+      </c>
+      <c r="C48">
         <v>680540000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>728931000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>629830000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>581495000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>556400000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>561746000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>505299000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>481177000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>461191000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>454358000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>412569000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>418767000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>428084000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>453311000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>423724000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>418406000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>405426000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>450165000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>386897000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>349274000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>285909000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>271001000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>234055000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>226577000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>227876000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>258669000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>225203000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>187182000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>182027000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>182552000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>169894000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>153407000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>152701000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>176270000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>227095000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>281553000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>272706000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>257188000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>294173000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>283515000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>281577000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>279140000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>265867000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>261036000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>244037000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>227065000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>214522000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>199854000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>181641000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>163893000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>136759000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>131437000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>128949000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>118803000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>106979000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>87315000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>80464000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>77535000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>193899000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>197482000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>186788000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>179555000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>170135000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>163081000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>155703000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>155193000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>142941000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>133675000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>122099000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>124824000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>333665000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>360829000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>364463000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>367900000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>352784000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>348428000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>339102000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>325684000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>305038000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>118425000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>114288000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>90431000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>74068000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>58920000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>57683000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>50348000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>38539000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>26770000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>13790000.0</v>
       </c>
-      <c r="CM48"/>
       <c r="CN48"/>
       <c r="CO48"/>
       <c r="CP48"/>
       <c r="CQ48"/>
+      <c r="CR48"/>
     </row>
-    <row r="49" spans="1:95">
+    <row r="49" spans="1:96">
       <c r="A49" t="s">
         <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>418767000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>428084000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>453311000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>423724000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>418406000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>405426000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>450165000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>386897000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>349274000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>285909000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>271001000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>234055000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>226577000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>227876000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>258669000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>225203000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>187182000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>182027000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>182552000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>169894000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>153407000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>152701000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>176270000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>227095000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>281553000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>272706000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>257188000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>294173000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>283515000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>281577000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>279140000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>265867000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>261036000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>244037000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>227065000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>214522000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>199854000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>181641000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>163893000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>136759000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>131437000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>128949000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>118803000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>106979000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>87315000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>80464000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>77535000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>193899000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>197482000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>186788000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BL49">
         <v>179555000.0</v>
       </c>
-      <c r="BL49">
+      <c r="BM49">
         <v>170135000.0</v>
       </c>
-      <c r="BM49">
+      <c r="BN49">
         <v>163081000.0</v>
       </c>
-      <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
+      <c r="CR49"/>
     </row>
-    <row r="50" spans="1:95">
+    <row r="50" spans="1:96">
       <c r="A50" t="s">
         <v>75</v>
       </c>
       <c r="B50">
         <v>15000000.0</v>
       </c>
       <c r="C50">
         <v>15000000.0</v>
       </c>
       <c r="D50">
         <v>15000000.0</v>
       </c>
       <c r="E50">
         <v>15000000.0</v>
       </c>
       <c r="F50">
         <v>15000000.0</v>
       </c>
       <c r="G50">
+        <v>15000000.0</v>
+      </c>
+      <c r="H50">
         <v>10000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>20000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50">
         <v>30000000.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
-      <c r="O50">
+      <c r="O50"/>
+      <c r="P50">
         <v>0.0</v>
       </c>
-      <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
-      <c r="W50">
+      <c r="W50"/>
+      <c r="X50">
         <v>0.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>74966000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>99990000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>99980000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>49978000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49962000.0</v>
       </c>
       <c r="AC50">
         <v>49962000.0</v>
       </c>
       <c r="AD50">
+        <v>49962000.0</v>
+      </c>
+      <c r="AE50">
         <v>49956000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
@@ -14835,775 +14943,783 @@
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
+      <c r="CR50"/>
     </row>
-    <row r="51" spans="1:95">
+    <row r="51" spans="1:96">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
+        <v>175009000.0</v>
+      </c>
+      <c r="C51">
         <v>112222000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>116351000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>114657000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>116215000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>115665000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>98819000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>179467000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>163851000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>139309000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>164164000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>220257000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>225959000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>231422000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>234771000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>235589000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>242105000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>233255000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>214625000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>266052000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>265175000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>268380000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>294478000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>372332000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>402978000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>366256000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>282147000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>109124000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>105987000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>106199000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>49953000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>174957000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>176706000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>311254000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>414937000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>201797000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>455423000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>472146000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>593832000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>600785000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>676846000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>634043000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>621190000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>540747000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>625413000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>642522000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>502767000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>463795000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>487401000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>560809000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>639711000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>788289000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>667808000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>534018000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>602014000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>529960000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>517282000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>448901000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>281175000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>313327000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>344628000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>247713000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>318589000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>227023000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>177069000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>213520000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>210079000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>13000000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>63000000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>59000000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>9000000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>13000000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>161500000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>112250000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>247200000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>155200000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>33000000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>310200000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>91300000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>50000000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>180000000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>282000000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>180000000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>350000000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>226000000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>325000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>180000000.0</v>
       </c>
       <c r="CJ51">
         <v>180000000.0</v>
       </c>
       <c r="CK51">
+        <v>180000000.0</v>
+      </c>
+      <c r="CL51">
         <v>340000000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>286000000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>339000000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>495062000.0</v>
       </c>
-      <c r="CO51"/>
       <c r="CP51"/>
-      <c r="CQ51">
+      <c r="CQ51"/>
+      <c r="CR51">
         <v>580800000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:95">
+    <row r="52" spans="1:96">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
         <v>15000000.0</v>
       </c>
       <c r="C52">
         <v>15000000.0</v>
       </c>
       <c r="D52">
         <v>15000000.0</v>
       </c>
       <c r="E52">
         <v>15000000.0</v>
       </c>
       <c r="F52">
         <v>15000000.0</v>
       </c>
       <c r="G52">
+        <v>15000000.0</v>
+      </c>
+      <c r="H52">
         <v>10000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>20000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>90099000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>91485000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>30000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>95257000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>100959000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>106422000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>109771000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>110589000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>117105000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>108255000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>89625000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>91052000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>90175000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>93380000.0</v>
       </c>
-      <c r="W52"/>
-      <c r="X52">
+      <c r="X52"/>
+      <c r="Y52">
         <v>74966000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>99990000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>99980000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>49978000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49962000.0</v>
       </c>
       <c r="AC52">
         <v>49962000.0</v>
       </c>
       <c r="AD52">
+        <v>49962000.0</v>
+      </c>
+      <c r="AE52">
         <v>49956000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>49953000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>49957000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>51706000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>186254000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>289937000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>76797000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>330423000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>297146000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>418832000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>425785000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>501846000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>459043000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>446190000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>415747000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>500413000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>517522000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>377767000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>338795000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>362401000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>435809000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>514711000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>663289000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>542808000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>409018000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>477014000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>446472000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>428663000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>340151000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>166175000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>195827000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>224628000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>125213000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>193589000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>107023000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>57069000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>93520000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>90079000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>13000000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>63000000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>59000000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>9000000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>13000000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>161500000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>112250000.0</v>
       </c>
-      <c r="BW52"/>
       <c r="BX52"/>
-      <c r="BY52">
+      <c r="BY52"/>
+      <c r="BZ52">
         <v>33000000.0</v>
       </c>
-      <c r="BZ52"/>
       <c r="CA52"/>
-      <c r="CB52">
+      <c r="CB52"/>
+      <c r="CC52">
         <v>50000000.0</v>
       </c>
-      <c r="CC52"/>
-      <c r="CD52">
+      <c r="CD52"/>
+      <c r="CE52">
         <v>102000000.0</v>
       </c>
-      <c r="CE52"/>
-      <c r="CF52">
+      <c r="CF52"/>
+      <c r="CG52">
         <v>170000000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>46000000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>145000000.0</v>
       </c>
-      <c r="CI52"/>
       <c r="CJ52"/>
-      <c r="CK52">
+      <c r="CK52"/>
+      <c r="CL52">
         <v>160000000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>106000000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>159000000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>280062000.0</v>
       </c>
-      <c r="CO52"/>
       <c r="CP52"/>
-      <c r="CQ52">
+      <c r="CQ52"/>
+      <c r="CR52">
         <v>365800000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:95">
+    <row r="53" spans="1:96">
       <c r="A53" t="s">
         <v>78</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>-605143000.0</v>
       </c>
-      <c r="J53"/>
       <c r="K53"/>
-      <c r="L53">
+      <c r="L53"/>
+      <c r="M53">
         <v>-384027000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>-314606000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>-347810000.0</v>
       </c>
-      <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
-      <c r="AA53">
+      <c r="AA53"/>
+      <c r="AB53">
         <v>639762000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>670365000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>586024000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>641658000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>627222000.0</v>
       </c>
-      <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
-      <c r="AK53">
+      <c r="AK53"/>
+      <c r="AL53">
         <v>148892000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>227011000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>159697000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>147475000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>142473000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>117172000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>136983000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>231051000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>183142000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>385707000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>308165000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>263680000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>156323000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>176865000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>167875000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>185424000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>117311000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>95939000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>145433000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>88163000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>112791000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>179751000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>160146000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>195659000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>250709000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>231738000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>258997000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>259861000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>231040000.0</v>
       </c>
-      <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
+      <c r="CR53"/>
     </row>
-    <row r="54" spans="1:95">
+    <row r="54" spans="1:96">
       <c r="A54" t="s">
         <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -15657,1180 +15773,1193 @@
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
+      <c r="CR54"/>
     </row>
-    <row r="55" spans="1:95">
+    <row r="55" spans="1:96">
       <c r="A55" t="s">
         <v>80</v>
       </c>
       <c r="B55">
+        <v>2326856000.0</v>
+      </c>
+      <c r="C55">
         <v>2130063000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2592646000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2219822000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1959140000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1820501000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2255936000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2032127000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1920063000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1822453000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2140983000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1965337000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1940344000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1804048000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2181557000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2041835000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1950972000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1882454000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2565307000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2194153000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2114337000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1758672000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1997140000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1821174000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1710908000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1517880000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1628719000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1343837000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1206042000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1169653000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1345269000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1493436000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1514528000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1577366000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>2024683000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1739836000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1931333000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>2113157000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>2125503000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>2211323000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>2121304000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>2178415000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>2138518000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>2299062000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>2410396000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>2917029000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>2623917000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>2600540000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>2425525000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>2317252000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>2318157000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>2492694000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>2276214000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>2329878000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>2087733000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>1960553000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>1999071000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>1888511000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>1655721000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>2135411000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>2221549000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>1962002000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>2033787000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>2060790000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>2003552000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>2186872000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>1703330000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>1479910000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>1359923000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>1227763000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>1320158000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>1642072000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>1624073000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>1677101000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>1723156000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>1657056000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>1577558000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>1822262000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>1851847000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>2075559000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>2331943000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>2337059000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>2354191000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>2495610000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>2576861000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>2406250000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>2828257000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>2644980000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>2789005000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>2691726000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>2380647000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>2559229000.0</v>
       </c>
-      <c r="CO55"/>
       <c r="CP55"/>
-      <c r="CQ55">
+      <c r="CQ55"/>
+      <c r="CR55">
         <v>2042000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:95">
+    <row r="56" spans="1:96">
       <c r="A56" t="s">
         <v>81</v>
       </c>
       <c r="B56">
+        <v>1086559000.0</v>
+      </c>
+      <c r="C56">
         <v>765711000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>924937000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>711566000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>426085000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>318117000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>834012000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>548272000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>517057000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>350262000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>383098000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>473943000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>363142000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>241246000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>734896000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>578049000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>508745000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>476546000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1295487000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>869318000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>802024000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>497129000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>782851000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>596636000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>493426000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>198308000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>568022000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>24005000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>23436000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>18245000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>50364000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>68774000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>26025000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>27642000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>33793000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>40916000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>26170000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>18879000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>41359000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>51371000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>172244000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>49140000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>189910000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>44048000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>14097000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>9382000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>15867000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>14947000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>55221000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>34835000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>235726000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>63788000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>115187000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>61726000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>150245000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>94529000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>91291000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>101759000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>127309000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>90065000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>134980000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>1559981000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>1630136000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>1661674000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>1606693000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>1787766000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>1510042000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>1289685000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>1167974000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>1034808000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>1145053000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>1319216000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>1300566000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>1350378000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>1394000000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>1346822000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>1319366000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>1563445000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>-1578000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>1817168000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>1974989000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>1963656000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>931901000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>2120121000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>2202194000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>2032172000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>1139983000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>2285278000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>2427430000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>2327832000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>957509000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>956768000.0</v>
       </c>
-      <c r="CO56"/>
       <c r="CP56"/>
-      <c r="CQ56">
+      <c r="CQ56"/>
+      <c r="CR56">
         <v>796100000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:95">
+    <row r="57" spans="1:96">
       <c r="A57" t="s">
         <v>82</v>
       </c>
       <c r="B57">
+        <v>518878000.0</v>
+      </c>
+      <c r="C57">
         <v>57150000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>40658000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>101764000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>21131000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>59704000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>36216000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>65294000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>62780000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>110174000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>135334000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>11829000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1272000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>103904000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>60307000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>26924000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>10417000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>2383000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>137721000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>8590000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>12408000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>18156000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>18591000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>87974000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>134895000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>116181000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>57492000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>597134000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>498423000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>458377000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>617872000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>618200000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>652300000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>578100000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>916500000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>799800000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>686400000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>862900000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>772500000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>826000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>669500000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>739200000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>733700000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>963000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>995400000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>1443600000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>1301200000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>1332100000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>1150300000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>989000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>943800000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>997000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>672287000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>513287000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>752400000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>1152400000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>1207100000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>1057900000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>822300000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>1178800000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>1259400000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>1005900000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>1095500000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>244623000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>107740000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>133978000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>924700000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>50662000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>109000000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>100949000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>572200000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>13000000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>161500000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>112250000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>864800000.0</v>
       </c>
-      <c r="BX57"/>
-      <c r="BY57">
+      <c r="BY57"/>
+      <c r="BZ57">
         <v>33000000.0</v>
       </c>
-      <c r="BZ57"/>
-      <c r="CA57">
+      <c r="CA57"/>
+      <c r="CB57">
         <v>980000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>1182400000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>1344500000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>1362500000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>1419400000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>1581400000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>1671900000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>1489600000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>1922800000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>1750000000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>1908300000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>1826800000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>1530900000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>1709800000.0</v>
       </c>
-      <c r="CO57"/>
       <c r="CP57"/>
-      <c r="CQ57">
+      <c r="CQ57"/>
+      <c r="CR57">
         <v>1217100000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:95">
+    <row r="58" spans="1:96">
       <c r="A58" t="s">
         <v>83</v>
       </c>
       <c r="B58">
+        <v>759432000.0</v>
+      </c>
+      <c r="C58">
         <v>572204000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1009853000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>756658000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>559726000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>442391000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>840163000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>670045000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>579255000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>497423000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>841510000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>746609000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>681873000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>564485000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>927529000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>849066000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>773337000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>726091000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1338452000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1080057000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1039367000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>767446000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1071058000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>962799000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>897196000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>721805000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>822191000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>581733000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>480257000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>455982000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>614853000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>746021000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>777328000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>842359000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1283448000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>953051000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1096594000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1291201000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1309237000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1372306000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>1294045000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1325478000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1305698000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1466467000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1456736000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1929895000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1654457000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1655192000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1495768000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1400173000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1436085000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1635700000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1408352000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1468098000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1297558000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1189977000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1257175000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>1130790000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>905121000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>1264639000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>1358909000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>1128424000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>1220475000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>1256108000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>1186527000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>1348449000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>924714000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>698160000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>581814000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>466209000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>572200000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>750892000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>700188000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>761127000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>864800000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>767896000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>630239000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>891596000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>927408000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>1182400000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>1524514000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>1542546000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>1599364000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>1761425000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>1851882000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>1669632000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>2102829000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>1930020000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>2088327000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>2006769000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>1710852000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>1924827000.0</v>
       </c>
-      <c r="CO58"/>
       <c r="CP58"/>
-      <c r="CQ58">
+      <c r="CQ58"/>
+      <c r="CR58">
         <v>1432100000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:95">
+    <row r="59" spans="1:96">
       <c r="A59" t="s">
         <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -16884,536 +17013,541 @@
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
+      <c r="CR59"/>
     </row>
-    <row r="60" spans="1:95">
+    <row r="60" spans="1:96">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
+        <v>1372749000.0</v>
+      </c>
+      <c r="C60">
         <v>1341836000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1371007000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1282838000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1229893000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1213473000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1227830000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1167308000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1126258000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1100575000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1085498000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1034376000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1032752000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1036844000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1054073000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1000486000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>996639000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1017214000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1062210000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>980205000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>955054000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>888481000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>829425000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>769494000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>745956000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>729559000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>731283000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>696741000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>657657000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>661320000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>677444000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>700211000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>685524000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>687992000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>693332000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>738266000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>789575000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>778165000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>759250000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>784480000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>775011000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>805180000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>783659000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>795385000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>789635000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>830951000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>819912000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>804633000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>787848000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>767454000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>734676000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>707365000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>729880000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>752434000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>733292000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>724616000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>703385000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>721779000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>718391000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>839139000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>842123000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>833578000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>813312000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>804682000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>817025000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>838423000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>778616000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>781750000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>778109000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>761554000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>747979000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>891180000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>923885000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>915974000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>912589000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>889160000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>947319000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>930666000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>924439000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>893187000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>807429000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>794513000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>754827000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>734185000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>724979000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>736618000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>725428000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>714960000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>700678000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>684957000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>669795000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>634402000.0</v>
       </c>
-      <c r="CO60"/>
       <c r="CP60"/>
-      <c r="CQ60">
+      <c r="CQ60"/>
+      <c r="CR60">
         <v>609900000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:95">
+    <row r="61" spans="1:96">
       <c r="A61" t="s">
         <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-      <c r="O61">
+      <c r="O61"/>
+      <c r="P61">
         <v>-441653000.0</v>
       </c>
-      <c r="P61">
+      <c r="Q61">
         <v>-441889000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-425095000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-375511000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-312573000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-312275000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-283532000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-266812000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-289359000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-290440000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-286745000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-287446000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-284378000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-284578000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-284699000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-291903000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-300268000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-270046000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-268613000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-266720000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-273824000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-274089000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-274729000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-277099000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-284461000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-288911000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-282886000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-249117000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-247553000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-222008000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-223691000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-167664000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-143140000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-148286000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-151459000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-153720000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-170629000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-169965000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-141863000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-118519000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-140939000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-140931000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-141980000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-117398000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-151110000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BI61">
         <v>-150614000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-152816000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-155189000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-203317000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BM61">
         <v>-202508000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BN61">
         <v>-189099000.0</v>
       </c>
-      <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
+      <c r="CR61"/>
     </row>
-    <row r="62" spans="1:95">
+    <row r="62" spans="1:96">
       <c r="A62" t="s">
         <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -17467,50 +17601,51 @@
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
+      <c r="CR62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -17585,51 +17720,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B2">
         <v>121756000.0</v>
       </c>
       <c r="C2">
         <v>5681000.0</v>
       </c>
       <c r="D2">
         <v>10146000.0</v>
       </c>
       <c r="E2">
         <v>9480000.0</v>
       </c>
       <c r="F2">
         <v>10734000.0</v>
       </c>
       <c r="G2">
         <v>14445000.0</v>
       </c>
       <c r="H2">
         <v>11733000.0</v>
       </c>
       <c r="I2">
         <v>16551000.0</v>
       </c>
@@ -17668,51 +17803,51 @@
       </c>
       <c r="U2">
         <v>32303000.0</v>
       </c>
       <c r="V2">
         <v>32494000.0</v>
       </c>
       <c r="W2">
         <v>22421000.0</v>
       </c>
       <c r="X2">
         <v>19511000.0</v>
       </c>
       <c r="Y2">
         <v>34315000.0</v>
       </c>
       <c r="Z2">
         <v>79216000.0</v>
       </c>
       <c r="AA2">
         <v>128177000.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B3">
         <v>27387000.0</v>
       </c>
       <c r="C3">
         <v>27071000.0</v>
       </c>
       <c r="D3">
         <v>37372000.0</v>
       </c>
       <c r="E3">
         <v>31014000.0</v>
       </c>
       <c r="F3">
         <v>42710000.0</v>
       </c>
       <c r="G3">
         <v>55427000.0</v>
       </c>
       <c r="H3">
         <v>19123000.0</v>
       </c>
       <c r="I3">
         <v>18818000.0</v>
       </c>
@@ -17751,94 +17886,94 @@
       </c>
       <c r="U3">
         <v>14244000.0</v>
       </c>
       <c r="V3">
         <v>19735000.0</v>
       </c>
       <c r="W3">
         <v>21524000.0</v>
       </c>
       <c r="X3">
         <v>22890000.0</v>
       </c>
       <c r="Y3">
         <v>24648000.0</v>
       </c>
       <c r="Z3">
         <v>20400000.0</v>
       </c>
       <c r="AA3">
         <v>20100000.0</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>23772000.0</v>
       </c>
       <c r="I4">
         <v>1387000.0</v>
       </c>
       <c r="J4">
         <v>-85060000.0</v>
       </c>
       <c r="K4">
         <v>-85060000.0</v>
       </c>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4">
         <v>-4739000.0</v>
       </c>
       <c r="O4">
         <v>-5807000.0</v>
       </c>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B5">
         <v>385532000.0</v>
       </c>
       <c r="C5">
         <v>218412000.0</v>
       </c>
       <c r="D5">
         <v>122586000.0</v>
       </c>
       <c r="E5">
         <v>134369000.0</v>
       </c>
       <c r="F5">
         <v>441512000.0</v>
       </c>
       <c r="G5">
         <v>68548000.0</v>
       </c>
       <c r="H5">
         <v>118979000.0</v>
       </c>
       <c r="I5">
         <v>72489000.0</v>
       </c>
@@ -17877,51 +18012,51 @@
       </c>
       <c r="U5">
         <v>33348000.0</v>
       </c>
       <c r="V5">
         <v>36031000.0</v>
       </c>
       <c r="W5">
         <v>49038000.0</v>
       </c>
       <c r="X5">
         <v>41834000.0</v>
       </c>
       <c r="Y5">
         <v>5961000.0</v>
       </c>
       <c r="Z5">
         <v>-73882000.0</v>
       </c>
       <c r="AA5">
         <v>39189000.0</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B6">
         <v>412919000.0</v>
       </c>
       <c r="C6">
         <v>245483000.0</v>
       </c>
       <c r="D6">
         <v>159958000.0</v>
       </c>
       <c r="E6">
         <v>165383000.0</v>
       </c>
       <c r="F6">
         <v>484222000.0</v>
       </c>
       <c r="G6">
         <v>123975000.0</v>
       </c>
       <c r="H6">
         <v>138102000.0</v>
       </c>
       <c r="I6">
         <v>91307000.0</v>
       </c>
@@ -17960,119 +18095,119 @@
       </c>
       <c r="U6">
         <v>47592000.0</v>
       </c>
       <c r="V6">
         <v>55766000.0</v>
       </c>
       <c r="W6">
         <v>70562000.0</v>
       </c>
       <c r="X6">
         <v>64724000.0</v>
       </c>
       <c r="Y6">
         <v>30609000.0</v>
       </c>
       <c r="Z6">
         <v>-53482000.0</v>
       </c>
       <c r="AA6">
         <v>59289000.0</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>23772000.0</v>
       </c>
       <c r="I8">
         <v>435000.0</v>
       </c>
       <c r="J8">
         <v>-121417000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B9">
         <v>1782461000.0</v>
       </c>
       <c r="C9">
         <v>1475587000.0</v>
       </c>
       <c r="D9">
         <v>1299806000.0</v>
       </c>
       <c r="E9">
         <v>1373579000.0</v>
       </c>
       <c r="F9">
         <v>1971607000.0</v>
       </c>
       <c r="G9">
         <v>1181207000.0</v>
       </c>
       <c r="H9">
         <v>798557000.0</v>
       </c>
       <c r="I9">
         <v>707819000.0</v>
       </c>
@@ -18111,51 +18246,51 @@
       </c>
       <c r="U9">
         <v>505048000.0</v>
       </c>
       <c r="V9">
         <v>421308000.0</v>
       </c>
       <c r="W9">
         <v>434206000.0</v>
       </c>
       <c r="X9">
         <v>786730000.0</v>
       </c>
       <c r="Y9">
         <v>729052000.0</v>
       </c>
       <c r="Z9">
         <v>16220000.0</v>
       </c>
       <c r="AA9">
         <v>16131000.0</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B10">
         <v>374547000.0</v>
       </c>
       <c r="C10">
         <v>218412000.0</v>
       </c>
       <c r="D10">
         <v>122586000.0</v>
       </c>
       <c r="E10">
         <v>134369000.0</v>
       </c>
       <c r="F10">
         <v>441512000.0</v>
       </c>
       <c r="G10">
         <v>68548000.0</v>
       </c>
       <c r="H10">
         <v>118979000.0</v>
       </c>
       <c r="I10">
         <v>72489000.0</v>
       </c>
@@ -18194,51 +18329,51 @@
       </c>
       <c r="U10">
         <v>33348000.0</v>
       </c>
       <c r="V10">
         <v>36031000.0</v>
       </c>
       <c r="W10">
         <v>49038000.0</v>
       </c>
       <c r="X10">
         <v>41834000.0</v>
       </c>
       <c r="Y10">
         <v>5961000.0</v>
       </c>
       <c r="Z10">
         <v>-73882000.0</v>
       </c>
       <c r="AA10">
         <v>39189000.0</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B11">
         <v>80582000.0</v>
       </c>
       <c r="C11">
         <v>60972000.0</v>
       </c>
       <c r="D11">
         <v>23613000.0</v>
       </c>
       <c r="E11">
         <v>33189000.0</v>
       </c>
       <c r="F11">
         <v>111144000.0</v>
       </c>
       <c r="G11">
         <v>19192000.0</v>
       </c>
       <c r="H11">
         <v>24577000.0</v>
       </c>
       <c r="I11">
         <v>18046000.0</v>
       </c>
@@ -18277,51 +18412,51 @@
       </c>
       <c r="U11">
         <v>10210000.0</v>
       </c>
       <c r="V11">
         <v>10863000.0</v>
       </c>
       <c r="W11">
         <v>16727000.0</v>
       </c>
       <c r="X11">
         <v>15835000.0</v>
       </c>
       <c r="Y11">
         <v>5855000.0</v>
       </c>
       <c r="Z11">
         <v>-23831000.0</v>
       </c>
       <c r="AA11">
         <v>18481000.0</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B12">
         <v>4841000.0</v>
       </c>
       <c r="C12">
         <v>5681000.0</v>
       </c>
       <c r="D12">
         <v>10146000.0</v>
       </c>
       <c r="E12">
         <v>9480000.0</v>
       </c>
       <c r="F12">
         <v>10734000.0</v>
       </c>
       <c r="G12">
         <v>14445000.0</v>
       </c>
       <c r="H12">
         <v>11733000.0</v>
       </c>
       <c r="I12">
         <v>16551000.0</v>
       </c>
@@ -18360,102 +18495,102 @@
       </c>
       <c r="U12">
         <v>32303000.0</v>
       </c>
       <c r="V12">
         <v>32494000.0</v>
       </c>
       <c r="W12">
         <v>22421000.0</v>
       </c>
       <c r="X12">
         <v>19511000.0</v>
       </c>
       <c r="Y12">
         <v>34315000.0</v>
       </c>
       <c r="Z12">
         <v>79216000.0</v>
       </c>
       <c r="AA12">
         <v>128177000.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B13">
         <v>36904000.0</v>
       </c>
       <c r="C13">
         <v>32908000.0</v>
       </c>
       <c r="D13">
         <v>25940000.0</v>
       </c>
       <c r="E13">
         <v>20365000.0</v>
       </c>
       <c r="F13">
         <v>6967000.0</v>
       </c>
       <c r="G13">
         <v>13164000.0</v>
       </c>
       <c r="H13">
         <v>26741000.0</v>
       </c>
       <c r="I13">
         <v>32749000.0</v>
       </c>
       <c r="J13">
         <v>31954000.0</v>
       </c>
       <c r="K13">
         <v>33074000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B14">
         <v>-12634000.0</v>
       </c>
       <c r="C14">
         <v>23674000.0</v>
       </c>
       <c r="D14">
         <v>-847000.0</v>
       </c>
       <c r="E14">
         <v>9494000.0</v>
       </c>
       <c r="F14">
         <v>-51854000.0</v>
       </c>
       <c r="G14">
         <v>-8852000.0</v>
       </c>
       <c r="H14">
         <v>6463000.0</v>
       </c>
       <c r="I14">
         <v>-1206000.0</v>
       </c>
@@ -18472,51 +18607,51 @@
         <v>11153000.0</v>
       </c>
       <c r="N14">
         <v>5394000.0</v>
       </c>
       <c r="O14">
         <v>2466000.0</v>
       </c>
       <c r="P14">
         <v>1463000.0</v>
       </c>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B15">
         <v>281331000.0</v>
       </c>
       <c r="C15">
         <v>181114000.0</v>
       </c>
       <c r="D15">
         <v>85491000.0</v>
       </c>
       <c r="E15">
         <v>110674000.0</v>
       </c>
       <c r="F15">
         <v>278514000.0</v>
       </c>
       <c r="G15">
         <v>40504000.0</v>
       </c>
       <c r="H15">
         <v>111711000.0</v>
       </c>
       <c r="I15">
         <v>57036000.0</v>
       </c>
@@ -18555,51 +18690,51 @@
       </c>
       <c r="U15">
         <v>195425000.0</v>
       </c>
       <c r="V15">
         <v>40083000.0</v>
       </c>
       <c r="W15">
         <v>50348000.0</v>
       </c>
       <c r="X15">
         <v>25999000.0</v>
       </c>
       <c r="Y15">
         <v>106000.0</v>
       </c>
       <c r="Z15">
         <v>-50051000.0</v>
       </c>
       <c r="AA15">
         <v>20708000.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>110674000.0</v>
       </c>
       <c r="F16">
         <v>278514000.0</v>
       </c>
       <c r="G16">
         <v>40504000.0</v>
       </c>
       <c r="H16">
         <v>111711000.0</v>
       </c>
       <c r="I16">
         <v>57036000.0</v>
       </c>
       <c r="J16">
         <v>-61939000.0</v>
       </c>
       <c r="K16">
         <v>-21952000.0</v>
       </c>
@@ -18612,51 +18747,51 @@
       <c r="N16">
         <v>45090000.0</v>
       </c>
       <c r="O16">
         <v>41268000.0</v>
       </c>
       <c r="P16">
         <v>-102020000.0</v>
       </c>
       <c r="Q16">
         <v>24362000.0</v>
       </c>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B17">
         <v>293965000.0</v>
       </c>
       <c r="C17">
         <v>157440000.0</v>
       </c>
       <c r="D17">
         <v>72414000.0</v>
       </c>
       <c r="E17">
         <v>101180000.0</v>
       </c>
       <c r="F17">
         <v>330368000.0</v>
       </c>
       <c r="G17">
         <v>49356000.0</v>
       </c>
       <c r="H17">
         <v>118979000.0</v>
       </c>
       <c r="I17">
         <v>93924000.0</v>
       </c>
@@ -18675,164 +18810,164 @@
       <c r="N17">
         <v>55223000.0</v>
       </c>
       <c r="O17">
         <v>49541000.0</v>
       </c>
       <c r="P17">
         <v>-100557000.0</v>
       </c>
       <c r="Q17">
         <v>24362000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B18">
         <v>32063000.0</v>
       </c>
       <c r="C18">
         <v>27227000.0</v>
       </c>
       <c r="D18">
         <v>15875000.0</v>
       </c>
       <c r="E18">
         <v>10885000.0</v>
       </c>
       <c r="F18">
         <v>-3767000.0</v>
       </c>
       <c r="G18">
         <v>-1281000.0</v>
       </c>
       <c r="H18">
         <v>15008000.0</v>
       </c>
       <c r="I18">
         <v>16198000.0</v>
       </c>
       <c r="J18">
         <v>11686000.0</v>
       </c>
       <c r="K18">
         <v>10549000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B21">
         <v>385532000.0</v>
       </c>
       <c r="C21">
         <v>218412000.0</v>
       </c>
       <c r="D21">
         <v>122586000.0</v>
       </c>
       <c r="E21">
         <v>134369000.0</v>
       </c>
       <c r="F21">
         <v>441512000.0</v>
       </c>
       <c r="G21">
         <v>68548000.0</v>
       </c>
       <c r="H21">
         <v>118979000.0</v>
       </c>
       <c r="I21">
         <v>72489000.0</v>
       </c>
@@ -18871,82 +19006,82 @@
       </c>
       <c r="U21">
         <v>33348000.0</v>
       </c>
       <c r="V21">
         <v>36031000.0</v>
       </c>
       <c r="W21">
         <v>49038000.0</v>
       </c>
       <c r="X21">
         <v>41834000.0</v>
       </c>
       <c r="Y21">
         <v>5961000.0</v>
       </c>
       <c r="Z21">
         <v>-73882000.0</v>
       </c>
       <c r="AA21">
         <v>39189000.0</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B23">
         <v>1518685000.0</v>
       </c>
       <c r="C23">
         <v>1262856000.0</v>
       </c>
       <c r="D23">
         <v>1187366000.0</v>
       </c>
       <c r="E23">
         <v>1248690000.0</v>
       </c>
       <c r="F23">
         <v>1540829000.0</v>
       </c>
       <c r="G23">
         <v>1127104000.0</v>
       </c>
       <c r="H23">
         <v>691311000.0</v>
       </c>
       <c r="I23">
         <v>651881000.0</v>
       </c>
@@ -18985,178 +19120,178 @@
       </c>
       <c r="U23">
         <v>504003000.0</v>
       </c>
       <c r="V23">
         <v>417771000.0</v>
       </c>
       <c r="W23">
         <v>407589000.0</v>
       </c>
       <c r="X23">
         <v>764407000.0</v>
       </c>
       <c r="Y23">
         <v>757406000.0</v>
       </c>
       <c r="Z23">
         <v>169318000.0</v>
       </c>
       <c r="AA23">
         <v>105119000.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B25">
         <v>27387000.0</v>
       </c>
       <c r="C25">
         <v>27071000.0</v>
       </c>
       <c r="D25">
         <v>37704000.0</v>
       </c>
       <c r="E25">
         <v>15375000.0</v>
       </c>
       <c r="F25">
         <v>30080000.0</v>
       </c>
       <c r="G25">
         <v>55427000.0</v>
       </c>
       <c r="H25">
         <v>19123000.0</v>
       </c>
       <c r="I25">
         <v>18818000.0</v>
       </c>
       <c r="J25">
         <v>22652000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.09</v>
       </c>
       <c r="E26">
         <v>0.09</v>
       </c>
       <c r="F26">
         <v>0.22</v>
       </c>
       <c r="G26">
         <v>0.05</v>
       </c>
       <c r="H26">
         <v>0.14</v>
       </c>
       <c r="I26">
         <v>0.1</v>
       </c>
       <c r="J26">
         <v>0.03</v>
       </c>
       <c r="K26">
         <v>0.04</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B27">
         <v>47201000.0</v>
       </c>
       <c r="C27">
         <v>42239000.0</v>
       </c>
       <c r="D27">
         <v>37734000.0</v>
       </c>
       <c r="E27">
         <v>42849000.0</v>
       </c>
       <c r="F27">
         <v>20902000.0</v>
       </c>
       <c r="G27">
         <v>13472000.0</v>
       </c>
       <c r="H27">
         <v>28780000.0</v>
       </c>
       <c r="I27">
         <v>26936000.0</v>
       </c>
@@ -19191,51 +19326,51 @@
         <v>66461000.0</v>
       </c>
       <c r="T27">
         <v>26619000.0</v>
       </c>
       <c r="U27">
         <v>24731000.0</v>
       </c>
       <c r="V27">
         <v>21537000.0</v>
       </c>
       <c r="W27">
         <v>24660000.0</v>
       </c>
       <c r="X27">
         <v>39030000.0</v>
       </c>
       <c r="Y27">
         <v>44115000.0</v>
       </c>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B28">
         <v>1227163000.0</v>
       </c>
       <c r="C28">
         <v>1004173000.0</v>
       </c>
       <c r="D28">
         <v>897034000.0</v>
       </c>
       <c r="E28">
         <v>983524000.0</v>
       </c>
       <c r="F28">
         <v>1305166000.0</v>
       </c>
       <c r="G28">
         <v>877462000.0</v>
       </c>
       <c r="H28">
         <v>516090000.0</v>
       </c>
       <c r="I28">
         <v>488487000.0</v>
       </c>
@@ -19274,51 +19409,51 @@
       </c>
       <c r="U28">
         <v>357904000.0</v>
       </c>
       <c r="V28">
         <v>243833000.0</v>
       </c>
       <c r="W28">
         <v>251187000.0</v>
       </c>
       <c r="X28">
         <v>482397000.0</v>
       </c>
       <c r="Y28">
         <v>449329000.0</v>
       </c>
       <c r="Z28">
         <v>513623000.0</v>
       </c>
       <c r="AA28">
         <v>662592000.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B29">
         <v>80582000.0</v>
       </c>
       <c r="C29">
         <v>60972000.0</v>
       </c>
       <c r="D29">
         <v>6996000.0</v>
       </c>
       <c r="E29">
         <v>33189000.0</v>
       </c>
       <c r="F29">
         <v>111144000.0</v>
       </c>
       <c r="G29">
         <v>19192000.0</v>
       </c>
       <c r="H29">
         <v>24577000.0</v>
       </c>
       <c r="I29">
         <v>19047000.0</v>
       </c>
@@ -19327,51 +19462,51 @@
       </c>
       <c r="K29">
         <v>-17128000.0</v>
       </c>
       <c r="L29">
         <v>27941000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B30">
         <v>1396929000.0</v>
       </c>
       <c r="C30">
         <v>1257175000.0</v>
       </c>
       <c r="D30">
         <v>1177220000.0</v>
       </c>
       <c r="E30">
         <v>1239210000.0</v>
       </c>
       <c r="F30">
         <v>1530095000.0</v>
       </c>
       <c r="G30">
         <v>1112659000.0</v>
       </c>
       <c r="H30">
         <v>679578000.0</v>
       </c>
       <c r="I30">
         <v>635330000.0</v>
       </c>
@@ -19410,51 +19545,51 @@
       </c>
       <c r="U30">
         <v>471700000.0</v>
       </c>
       <c r="V30">
         <v>385277000.0</v>
       </c>
       <c r="W30">
         <v>385168000.0</v>
       </c>
       <c r="X30">
         <v>744896000.0</v>
       </c>
       <c r="Y30">
         <v>723091000.0</v>
       </c>
       <c r="Z30">
         <v>90102000.0</v>
       </c>
       <c r="AA30">
         <v>-23058000.0</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B31">
         <v>-10985000.0</v>
       </c>
       <c r="C31">
         <v>-266771000.0</v>
       </c>
       <c r="D31">
         <v>-189968000.0</v>
       </c>
       <c r="E31">
         <v>-20920000.0</v>
       </c>
       <c r="F31">
         <v>-15458000.0</v>
       </c>
       <c r="G31">
         <v>-25200000.0</v>
       </c>
       <c r="H31">
         <v>24577000.0</v>
       </c>
       <c r="I31">
         <v>-118847000.0</v>
       </c>
@@ -19493,51 +19628,51 @@
       </c>
       <c r="U31">
         <v>-46547000.0</v>
       </c>
       <c r="V31">
         <v>-37930000.0</v>
       </c>
       <c r="W31">
         <v>-25924000.0</v>
       </c>
       <c r="X31">
         <v>-19511000.0</v>
       </c>
       <c r="Y31">
         <v>-34315000.0</v>
       </c>
       <c r="Z31">
         <v>-73882000.0</v>
       </c>
       <c r="AA31">
         <v>39189000.0</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B32">
         <v>1904217000.0</v>
       </c>
       <c r="C32">
         <v>1481268000.0</v>
       </c>
       <c r="D32">
         <v>1309952000.0</v>
       </c>
       <c r="E32">
         <v>1383059000.0</v>
       </c>
       <c r="F32">
         <v>1982341000.0</v>
       </c>
       <c r="G32">
         <v>1195652000.0</v>
       </c>
       <c r="H32">
         <v>810290000.0</v>
       </c>
       <c r="I32">
         <v>724370000.0</v>
       </c>
@@ -19595,1616 +19730,1632 @@
       <c r="AA32">
         <v>144308000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CQ32"/>
+  <dimension ref="A1:CR32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:95">
+    <row r="1" spans="1:96">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
         <v>157</v>
       </c>
       <c r="CQ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2" spans="1:95">
+    <row r="2" spans="1:96">
       <c r="A2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B2">
+        <v>22190000.0</v>
+      </c>
+      <c r="C2">
         <v>18754000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>31813000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>818000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1799000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1282000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1277000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1356000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1665000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1383000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2356000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2546000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2605000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2639000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2275000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2649000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2355000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2201000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2590000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2668000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2696000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2780000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3252000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3455000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3526000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>4212000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3920000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2177000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2993000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2643000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2409000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3705000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>5099000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>5338000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>4700000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>4348000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>6262000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>4958000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>5142000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>5429000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>5909000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>6045000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>5680000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>5115000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>6044000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>6560000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>6846000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>6521000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>5945000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>5761000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>-3439000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>6192000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>6748000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>5779000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>9106000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>7125000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>6625000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>6434000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>6829000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>8894000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>7693000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>8161000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>8190000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>8153000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>9857000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>8787000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>4198000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>6784000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1975000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>2193000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>2803000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>3148000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>5826000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>6878000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>6923000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>5647000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>4417000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>6702000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>6517000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>8490000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>9143000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>8153000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>11435000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>8064000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>7909000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>8607000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>5605000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>6512000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>4391000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>4777000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>4532000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>4225000.0</v>
       </c>
-      <c r="CO2"/>
       <c r="CP2"/>
-      <c r="CQ2">
+      <c r="CQ2"/>
+      <c r="CR2">
         <v>12700000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:95">
+    <row r="3" spans="1:96">
       <c r="A3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B3">
+        <v>6943000.0</v>
+      </c>
+      <c r="C3">
         <v>6791000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>8055999.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>6814000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6228000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>6289000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>7128000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>6727000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>6597000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>6619000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>9201000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>9383000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>9458000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>9330000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>9533000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>7839000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>7112000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>6530000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>10932000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>10871000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>10728000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>10179000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>14258000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>14330000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>14329000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>12510000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>3912000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>3554000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>7153000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>4504000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>4774000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>4740000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>4686000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>4618000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>5843000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>5679000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>5605000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>5525000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>7500000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>9646000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>5724000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>4754000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>3698000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>3036000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>2998000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>2988000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>3595000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>3562000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>3648000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>3736000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>3186000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>4347000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3087000.0</v>
       </c>
       <c r="BB3">
         <v>3087000.0</v>
       </c>
       <c r="BC3">
+        <v>3087000.0</v>
+      </c>
+      <c r="BD3">
         <v>3487000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>3664000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>3712000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>3811000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>3968000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>3866000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>3929000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>3851000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>3912000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>4007000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>4008000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>2823000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>2510000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>2392000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>2391000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>2377000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>2650000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>2857000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>3020000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>3046000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>3385000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>2763000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>2655000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>2558000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>2532000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>3038000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>3533000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>5141000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>5077000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>5109000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>4728000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>4821000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>-1286000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>8270000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>9237000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>5303000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>6043000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>4400000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>4600000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>4900000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>3900000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:95">
+    <row r="4" spans="1:96">
       <c r="A4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
-      <c r="AB4">
+      <c r="AB4"/>
+      <c r="AC4">
         <v>26077000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-2166000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-139000.0</v>
       </c>
       <c r="AE4">
         <v>-139000.0</v>
       </c>
-      <c r="AF4"/>
+      <c r="AF4">
+        <v>-139000.0</v>
+      </c>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
-      <c r="AY4">
+      <c r="AY4"/>
+      <c r="AZ4">
         <v>-818000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-1529000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-1871000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-521000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-12610000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>6803000.0</v>
       </c>
-      <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
+      <c r="CR4"/>
     </row>
-    <row r="5" spans="1:95">
+    <row r="5" spans="1:96">
       <c r="A5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B5">
+        <v>101174000.0</v>
+      </c>
+      <c r="C5">
         <v>88667000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>189705000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>107427000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>48924000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>29433000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>82129000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>55615000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>28246000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>52422000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>85846000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-3450000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>14381000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>25809000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>42670000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>18902000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>37160000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>35637000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>168875000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>75710000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>114060000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>82867000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>70531000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>24649000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>7397000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-34029000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>53882000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>21035000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>20925000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>23137000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>31945000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>27786000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>4887000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>8038000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>10237000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-82236000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>19867000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>22809000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-59276000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>18451000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>6509000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>3442000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>22484000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>6788000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>25859000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>31292000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>21489000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>25692000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>30417000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>32713000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>42052000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>12060000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>3333000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>18168000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>25518000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>25352000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>5655000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>15222000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-118649000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>5128000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>17134000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>11534000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>23147000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>13290000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>11761000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>9155000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>19008000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>15582000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>18418000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>3544000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-159787000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-46702000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-14296000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-4410000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>19145000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>6034000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>15151000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>22584000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>41980000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>15049000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>12159000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>28685000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>24970000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>15809000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-1858000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>11479000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>18184000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>18575000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>20690000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>22172000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-4423000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>25854000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="CP5">
         <v>0.0</v>
       </c>
       <c r="CQ5">
+        <v>0.0</v>
+      </c>
+      <c r="CR5">
         <v>-30500000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:95">
+    <row r="6" spans="1:96">
       <c r="A6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B6">
+        <v>108117000.0</v>
+      </c>
+      <c r="C6">
         <v>95458000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>197760999.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>114241000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>55152000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>35722000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>89257000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>62342000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>34843000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>59041000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>95047000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>5933000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>23839000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>35139000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>52203000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>26741000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>44272000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>42167000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>179807000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>86581000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>124788000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>93046000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>84789000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>38979000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>21726000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-21519000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>57794000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>24589000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>28078000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>27641000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>36719000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>32526000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>9573000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>12656000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>16080000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-76557000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>25472000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>28334000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-51776000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>28097000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>12233000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>8196000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>26182000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>9824000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>28857000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>34280000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>25084000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>29254000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>34065000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>36449000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>45238000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>16407000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>6420000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>21255000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>29005000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>29016000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>9367000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>19033000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-114681000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>8994000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>21063000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>15385000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>27059000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>17297000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>15769000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>11978000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>21518000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>17974000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>20809000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>5921000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-157137000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-43845000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-11276000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-1364000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>22530000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>8797000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>17806000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>25142000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>44512000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>18087000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>15692000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>33826000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>30047000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>20918000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>2870000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>16300000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>16898000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>26845000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>29927000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>27475000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>1620000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>30254000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>4600000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>4900000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-26600000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:95">
+    <row r="7" spans="1:96">
       <c r="A7" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -21256,94 +21407,95 @@
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
+      <c r="CR7"/>
     </row>
-    <row r="8" spans="1:95">
+    <row r="8" spans="1:96">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
-      <c r="AB8">
+      <c r="AB8"/>
+      <c r="AC8">
         <v>26077000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-2305000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-139000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-348000.0</v>
       </c>
-      <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
@@ -21363,1277 +21515,1292 @@
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
+      <c r="CR8"/>
     </row>
-    <row r="9" spans="1:95">
+    <row r="9" spans="1:96">
       <c r="A9" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B9">
+        <v>474064000.0</v>
+      </c>
+      <c r="C9">
         <v>456391000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>635179000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>461553000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>392077000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>346636000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>466694000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>348369000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>334664000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>331803000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>458494000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>277968000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>283872000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>286977000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>375940000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>318581000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>337992000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>341066000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>632927000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>430953000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>495731000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>411996000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>393698000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>286510000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>276922000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>224077000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>267295000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>190578000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>164676000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>176008000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>216365000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>196231000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>154167000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>161848000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>233780000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>238442000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>195817000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>198718000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>220498000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>198839000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>168567000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>151794000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>195526000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>147635000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>162089000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>159874000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>148454000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>157521000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>168243000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>166299000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>185812000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>126205000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>97525000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>107383000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>128629000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>129680000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>101096000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>111331000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>99220000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>95857000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>132864000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>124780000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>176372000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>116463000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>127653000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>109586000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>111376000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>119669000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>132290000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>83882000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>63052000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>73519000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>94905000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>95731000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>146502000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>92894000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>122576000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>136950000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>146618000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>116107000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>106512000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>134959000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>206959000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>120125000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>94232000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>179068000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>194570000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>186225000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>207303000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>209400000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>201798000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>210675000.0</v>
       </c>
-      <c r="CO9"/>
       <c r="CP9"/>
-      <c r="CQ9">
+      <c r="CQ9"/>
+      <c r="CR9">
         <v>172800000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:95">
+    <row r="10" spans="1:96">
       <c r="A10" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B10">
+        <v>100435000.0</v>
+      </c>
+      <c r="C10">
         <v>87931000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>188763000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>107427000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>48924000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>29433000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>82129000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>55615000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>28246000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>52422000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>85846000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-3450000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>14381000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>25809000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>42670000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>18902000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>37160000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>35637000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>168875000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>75710000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>114060000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>82867000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>70531000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>24649000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>7397000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-34029000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>53882000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>21035000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>20925000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>23137000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>31945000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>27786000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>4887000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>8038000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>10237000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-82236000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>19867000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>22809000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-59276000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>18451000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>6509000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>3442000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>22484000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>6788000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>25859000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>31292000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>21489000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>25692000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>30417000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>32713000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>42052000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>12060000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>3333000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>18168000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>25518000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>25352000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>5655000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>15222000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-118649000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>5128000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>17134000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>11534000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>23147000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>13290000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>11761000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>9155000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>19008000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>15582000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>18418000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>3544000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-159787000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-46702000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-14296000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-4410000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>19145000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>6034000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>15151000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>22584000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>41980000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>15049000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>12159000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>28685000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>24970000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>15809000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-1858000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>11479000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>18184000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>18575000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>20690000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>22172000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-4423000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>25854000.0</v>
       </c>
-      <c r="CO10"/>
       <c r="CP10"/>
-      <c r="CQ10">
+      <c r="CQ10"/>
+      <c r="CR10">
         <v>-30500000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:95">
+    <row r="11" spans="1:96">
       <c r="A11" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B11">
+        <v>30338000.0</v>
+      </c>
+      <c r="C11">
         <v>19619000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>45799000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>24949000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>17169000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-7335000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>29627000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>15225000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>13276000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>2844000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>21273000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>10227000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-250000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-7637000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>4656000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>8169000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>9385000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>10979000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>43292000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>23512000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>27066000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>17274000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>20592000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>5674000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>4700000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-11774000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>13848000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>6717000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-180000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>4192000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>13696000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>6902000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>559000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-2581000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>57141000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-31423000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>4906000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-395000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-25895000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>6515000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>1996000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>256000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>7336000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>1573000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>9542000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>9490000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>7514000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>8596000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>10049000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>9827000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>10260000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>2886000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>1644000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>5600000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>8105000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>10194000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-5699000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>7553000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-2902000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>1361000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>5987000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>4115000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>13727000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>6524000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>4458000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>8645000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>6756000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>6316000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>6842000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>6269000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-11334000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>-19166000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>-9223000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>-973000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>4029000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>1222000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>4774000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>7862000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>15244000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>5521000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>4230000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>9979000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>8607000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>4871000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>-750000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>4144000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>6375000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>6806000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>7710000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>8382000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>-1077000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>9824000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>-8622000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>-4693000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>-7300000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:95">
+    <row r="12" spans="1:96">
       <c r="A12" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B12">
+        <v>739000.0</v>
+      </c>
+      <c r="C12">
         <v>736000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>942000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>818000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1799000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1282000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1277000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1356000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1665000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1383000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2356000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2546000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2605000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2639000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2275000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2649000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2355000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2201000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2590000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2668000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2696000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2780000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3252000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3455000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>3526000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>4212000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3920000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2177000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2993000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2643000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2409000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>3705000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>5099000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>5338000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>4700000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>4348000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>6262000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>4958000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>5142000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>5429000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>5909000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>6045000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>5680000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>5115000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>6044000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>6560000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>6846000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>6521000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>5945000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>5761000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>3439000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>6192000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>6748000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>5779000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>9106000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>7125000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>6625000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>6434000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>6829000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>8894000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>7693000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>8161000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>8190000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>8153000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>9857000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>8787000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>4198000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>6784000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>1975000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>2193000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>2803000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>3148000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>5826000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>6878000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>6923000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>5647000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>4417000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>6702000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>6517000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>8490000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>9143000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>8153000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>11435000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>8064000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>7909000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>8607000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>5605000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>6512000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>4391000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>4777000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>4532000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>4225000.0</v>
       </c>
-      <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
+      <c r="CR12"/>
     </row>
-    <row r="13" spans="1:95">
+    <row r="13" spans="1:96">
       <c r="A13" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B13">
+        <v>9104000.0</v>
+      </c>
+      <c r="C13">
         <v>11646000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>9620000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>9374000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>7947000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>9963000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>10095000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>7831000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>6676000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>8306000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>7302000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>6980000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>3729000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>8712000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>6519000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>5454000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>4536000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>3856000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1752000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1485000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1673000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>2057000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1939000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>2095000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>3065000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>6065000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>5830000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>6481000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>6863000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>7567000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -22654,1079 +22821,1092 @@
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
+      <c r="CR13"/>
     </row>
-    <row r="14" spans="1:95">
+    <row r="14" spans="1:96">
       <c r="A14" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B14">
+        <v>-2252000.0</v>
+      </c>
+      <c r="C14">
         <v>-3070000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-28996000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-22212000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>10427000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>28147000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>16557000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-5601000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>19803000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-7085000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-12548000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>17555000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-10677000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>7812000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>87000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>3799000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-6385000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>11993000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-12070000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-6477000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>119916000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>16134000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-7779000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>88881000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>-1243000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>7528000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>75245000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>2847000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>-8550000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>-616000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>65000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>247000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>-1534000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>16000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>-830000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>-1100000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1388000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>2929000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>3604000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1278000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>2575000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>749000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1875000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>384000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>-682000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>4830000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1432000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>2428000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>2155000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>5138000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>3840000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>2323000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>-2670000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>1901000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>-205000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>665000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>569000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>1437000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>803000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>207000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>453000.0</v>
       </c>
-      <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
+      <c r="CR14"/>
     </row>
-    <row r="15" spans="1:95">
+    <row r="15" spans="1:96">
       <c r="A15" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B15">
+        <v>67845000.0</v>
+      </c>
+      <c r="C15">
         <v>65242000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>113968000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>60266000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>42182000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>64915000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>69059000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>34789000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>34773000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>42493000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>52025000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>3878000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>3954000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>25634000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>38101000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>14532000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>21390000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>36651000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>113513000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>45721000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>69821000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>49459000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>42160000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>11617000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1454000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-14727000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>38658000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>43242000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>10389000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>19422000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>18184000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>22023000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>6226000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>10603000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-46074000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-49713000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>13573000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>20275000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-36985000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>10658000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>1938000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>2437000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>13273000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>4831000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>16999000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>16972000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>12543000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>14668000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>18213000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>17748000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>27134000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>5322000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>2488000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>10146000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>11824000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>19664000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>6851000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>2929000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-116364000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-3583000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>10694000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>7233000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>9420000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>7054000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>7378000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>510000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>12252000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>9266000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>11576000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-2725000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-148740000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-28189000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-3634000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-3437000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>15116000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>4356000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>9326000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>13418000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>20646000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>186613000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>4137000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>23857000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>16363000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>15148000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>1237000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>7335000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>11809000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>11769000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>12980000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>13790000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>-3346000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>16030000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>8622000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>4693000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>-23200000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:95">
+    <row r="16" spans="1:96">
       <c r="A16" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>3878000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>3954000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>25634000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>38101000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>14532000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>21390000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>36651000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>113513000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>45721000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>69821000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>49459000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>42160000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>11617000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1454000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-14727000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>37671000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>43242000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>10389000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>19422000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>18184000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>22023000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>6226000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>10603000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-46074000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-49713000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>13573000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>20275000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-36985000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>10658000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1938000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>2437000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>13273000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>4831000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>16999000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>16972000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>12543000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>14668000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>18213000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>17748000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>27134000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>5322000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>2488000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>10146000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>11824000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>19664000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>6851000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>2929000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>-116364000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>-3583000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>10694000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>7233000.0</v>
       </c>
-      <c r="BK16"/>
-      <c r="BL16">
+      <c r="BL16"/>
+      <c r="BM16">
         <v>7054000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>7378000.0</v>
       </c>
-      <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
+      <c r="CR16"/>
     </row>
-    <row r="17" spans="1:95">
+    <row r="17" spans="1:96">
       <c r="A17" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B17">
+        <v>70097000.0</v>
+      </c>
+      <c r="C17">
         <v>68312000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>142964000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>82478000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>31755000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>36768000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>52502000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>40390000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>14970000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>49578000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>64573000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-13677000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>14631000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>33446000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>38014000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>10733000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>27775000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>24658000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>125583000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>52198000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>86994000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>65593000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>51339000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>18975000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>7397000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-34029000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>40034000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>21035000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>20925000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>18806000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>56343000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>22270000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>4692000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>10619000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>13554000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-50813000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>14961000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>23204000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-67637000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>11936000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>4513000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>3186000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>15148000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>5215000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>16317000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>21802000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>13975000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>17096000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>20368000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>22886000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>31792000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>9174000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>1689000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>12568000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>24229000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>13526000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>7420000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>4366000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>-115561000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>-3376000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>11147000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>7233000.0</v>
       </c>
-      <c r="BK17"/>
-      <c r="BL17">
+      <c r="BL17"/>
+      <c r="BM17">
         <v>7054000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>7378000.0</v>
       </c>
-      <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
+      <c r="CR17"/>
     </row>
-    <row r="18" spans="1:95">
+    <row r="18" spans="1:96">
       <c r="A18" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B18">
+        <v>8365000.0</v>
+      </c>
+      <c r="C18">
         <v>10910000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>8678000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>8556000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>6148000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>8681000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>8818000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>6475000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>5011000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>6923000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>4946000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>4434000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1124000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>6073000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>4244000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>2805000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>2181000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>1655000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-838000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1183000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1023000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-723000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1313000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1360000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-461000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1853000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>1910000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>4304000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>3870000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>4924000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -23747,54 +23927,55 @@
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
+      <c r="CR18"/>
     </row>
-    <row r="19" spans="1:95">
+    <row r="19" spans="1:96">
       <c r="A19" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -23846,9455 +24027,55 @@
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
-    </row>
-[...9398 lines deleted...]
-      <c r="CQ19"/>
       <c r="CR19"/>
     </row>
     <row r="20" spans="1:96">
       <c r="A20" t="s">
-        <v>207</v>
+        <v>177</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -33350,2725 +24131,12225 @@
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
     </row>
     <row r="21" spans="1:96">
       <c r="A21" t="s">
+        <v>178</v>
+      </c>
+      <c r="B21">
+        <v>101174000.0</v>
+      </c>
+      <c r="C21">
+        <v>88667000.0</v>
+      </c>
+      <c r="D21">
+        <v>189807000.0</v>
+      </c>
+      <c r="E21">
+        <v>107427000.0</v>
+      </c>
+      <c r="F21">
+        <v>48924000.0</v>
+      </c>
+      <c r="G21">
+        <v>29433000.0</v>
+      </c>
+      <c r="H21">
+        <v>82129000.0</v>
+      </c>
+      <c r="I21">
+        <v>55615000.0</v>
+      </c>
+      <c r="J21">
+        <v>28246000.0</v>
+      </c>
+      <c r="K21">
+        <v>52422000.0</v>
+      </c>
+      <c r="L21">
+        <v>85846000.0</v>
+      </c>
+      <c r="M21">
+        <v>-3450000.0</v>
+      </c>
+      <c r="N21">
+        <v>14381000.0</v>
+      </c>
+      <c r="O21">
+        <v>25809000.0</v>
+      </c>
+      <c r="P21">
+        <v>42670000.0</v>
+      </c>
+      <c r="Q21">
+        <v>18902000.0</v>
+      </c>
+      <c r="R21">
+        <v>37160000.0</v>
+      </c>
+      <c r="S21">
+        <v>35637000.0</v>
+      </c>
+      <c r="T21">
+        <v>168875000.0</v>
+      </c>
+      <c r="U21">
+        <v>75710000.0</v>
+      </c>
+      <c r="V21">
+        <v>114060000.0</v>
+      </c>
+      <c r="W21">
+        <v>82867000.0</v>
+      </c>
+      <c r="X21">
+        <v>70531000.0</v>
+      </c>
+      <c r="Y21">
+        <v>24649000.0</v>
+      </c>
+      <c r="Z21">
+        <v>7397000.0</v>
+      </c>
+      <c r="AA21">
+        <v>-34029000.0</v>
+      </c>
+      <c r="AB21">
+        <v>53882000.0</v>
+      </c>
+      <c r="AC21">
+        <v>21035000.0</v>
+      </c>
+      <c r="AD21">
+        <v>20925000.0</v>
+      </c>
+      <c r="AE21">
+        <v>23137000.0</v>
+      </c>
+      <c r="AF21">
+        <v>31945000.0</v>
+      </c>
+      <c r="AG21">
+        <v>27786000.0</v>
+      </c>
+      <c r="AH21">
+        <v>4887000.0</v>
+      </c>
+      <c r="AI21">
+        <v>8038000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>10237000.0</v>
+      </c>
+      <c r="AK21">
+        <v>-82236000.0</v>
+      </c>
+      <c r="AL21">
+        <v>19867000.0</v>
+      </c>
+      <c r="AM21">
+        <v>22809000.0</v>
+      </c>
+      <c r="AN21">
+        <v>-59276000.0</v>
+      </c>
+      <c r="AO21">
+        <v>18451000.0</v>
+      </c>
+      <c r="AP21">
+        <v>6509000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>3442000.0</v>
+      </c>
+      <c r="AR21">
+        <v>22484000.0</v>
+      </c>
+      <c r="AS21">
+        <v>6788000.0</v>
+      </c>
+      <c r="AT21">
+        <v>25859000.0</v>
+      </c>
+      <c r="AU21">
+        <v>31292000.0</v>
+      </c>
+      <c r="AV21">
+        <v>21489000.0</v>
+      </c>
+      <c r="AW21">
+        <v>25692000.0</v>
+      </c>
+      <c r="AX21">
+        <v>30417000.0</v>
+      </c>
+      <c r="AY21">
+        <v>32713000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>42052000.0</v>
+      </c>
+      <c r="BA21">
+        <v>12060000.0</v>
+      </c>
+      <c r="BB21">
+        <v>3333000.0</v>
+      </c>
+      <c r="BC21">
+        <v>18168000.0</v>
+      </c>
+      <c r="BD21">
+        <v>25518000.0</v>
+      </c>
+      <c r="BE21">
+        <v>25352000.0</v>
+      </c>
+      <c r="BF21">
+        <v>5655000.0</v>
+      </c>
+      <c r="BG21">
+        <v>15222000.0</v>
+      </c>
+      <c r="BH21">
+        <v>-118649000.0</v>
+      </c>
+      <c r="BI21">
+        <v>5128000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>17134000.0</v>
+      </c>
+      <c r="BK21">
+        <v>11534000.0</v>
+      </c>
+      <c r="BL21">
+        <v>23147000.0</v>
+      </c>
+      <c r="BM21">
+        <v>13290000.0</v>
+      </c>
+      <c r="BN21">
+        <v>11761000.0</v>
+      </c>
+      <c r="BO21">
+        <v>9155000.0</v>
+      </c>
+      <c r="BP21">
+        <v>19008000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>15582000.0</v>
+      </c>
+      <c r="BR21">
+        <v>18418000.0</v>
+      </c>
+      <c r="BS21">
+        <v>3544000.0</v>
+      </c>
+      <c r="BT21">
+        <v>-159787000.0</v>
+      </c>
+      <c r="BU21">
+        <v>-46702000.0</v>
+      </c>
+      <c r="BV21">
+        <v>-14296000.0</v>
+      </c>
+      <c r="BW21">
+        <v>-4410000.0</v>
+      </c>
+      <c r="BX21">
+        <v>19145000.0</v>
+      </c>
+      <c r="BY21">
+        <v>6034000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>15151000.0</v>
+      </c>
+      <c r="CA21">
+        <v>22584000.0</v>
+      </c>
+      <c r="CB21">
+        <v>41980000.0</v>
+      </c>
+      <c r="CC21">
+        <v>15049000.0</v>
+      </c>
+      <c r="CD21">
+        <v>12159000.0</v>
+      </c>
+      <c r="CE21">
+        <v>28685000.0</v>
+      </c>
+      <c r="CF21">
+        <v>24970000.0</v>
+      </c>
+      <c r="CG21">
+        <v>15809000.0</v>
+      </c>
+      <c r="CH21">
+        <v>-1858000.0</v>
+      </c>
+      <c r="CI21">
+        <v>11479000.0</v>
+      </c>
+      <c r="CJ21">
+        <v>18184000.0</v>
+      </c>
+      <c r="CK21">
+        <v>18575000.0</v>
+      </c>
+      <c r="CL21">
+        <v>20690000.0</v>
+      </c>
+      <c r="CM21">
+        <v>22172000.0</v>
+      </c>
+      <c r="CN21">
+        <v>-4423000.0</v>
+      </c>
+      <c r="CO21">
+        <v>25854000.0</v>
+      </c>
+      <c r="CP21">
+        <v>8622000.0</v>
+      </c>
+      <c r="CQ21">
+        <v>4693000.0</v>
+      </c>
+      <c r="CR21">
+        <v>-30500000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:96">
+      <c r="A22" t="s">
+        <v>179</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
+      <c r="CM22"/>
+      <c r="CN22"/>
+      <c r="CO22"/>
+      <c r="CP22"/>
+      <c r="CQ22"/>
+      <c r="CR22"/>
+    </row>
+    <row r="23" spans="1:96">
+      <c r="A23" t="s">
+        <v>180</v>
+      </c>
+      <c r="B23">
+        <v>395080000.0</v>
+      </c>
+      <c r="C23">
+        <v>386478000.0</v>
+      </c>
+      <c r="D23">
+        <v>477185000.0</v>
+      </c>
+      <c r="E23">
+        <v>354944000.0</v>
+      </c>
+      <c r="F23">
+        <v>344952000.0</v>
+      </c>
+      <c r="G23">
+        <v>318485000.0</v>
+      </c>
+      <c r="H23">
+        <v>385842000.0</v>
+      </c>
+      <c r="I23">
+        <v>294110000.0</v>
+      </c>
+      <c r="J23">
+        <v>308083000.0</v>
+      </c>
+      <c r="K23">
+        <v>280764000.0</v>
+      </c>
+      <c r="L23">
+        <v>375004000.0</v>
+      </c>
+      <c r="M23">
+        <v>283964000.0</v>
+      </c>
+      <c r="N23">
+        <v>272096000.0</v>
+      </c>
+      <c r="O23">
+        <v>263807000.0</v>
+      </c>
+      <c r="P23">
+        <v>335545000.0</v>
+      </c>
+      <c r="Q23">
+        <v>302328000.0</v>
+      </c>
+      <c r="R23">
+        <v>303187000.0</v>
+      </c>
+      <c r="S23">
+        <v>307630000.0</v>
+      </c>
+      <c r="T23">
+        <v>466642000.0</v>
+      </c>
+      <c r="U23">
+        <v>357911000.0</v>
+      </c>
+      <c r="V23">
+        <v>384367000.0</v>
+      </c>
+      <c r="W23">
+        <v>331909000.0</v>
+      </c>
+      <c r="X23">
+        <v>326419000.0</v>
+      </c>
+      <c r="Y23">
+        <v>265316000.0</v>
+      </c>
+      <c r="Z23">
+        <v>273051000.0</v>
+      </c>
+      <c r="AA23">
+        <v>262318000.0</v>
+      </c>
+      <c r="AB23">
+        <v>217333000.0</v>
+      </c>
+      <c r="AC23">
+        <v>171720000.0</v>
+      </c>
+      <c r="AD23">
+        <v>146744000.0</v>
+      </c>
+      <c r="AE23">
+        <v>155514000.0</v>
+      </c>
+      <c r="AF23">
+        <v>186829000.0</v>
+      </c>
+      <c r="AG23">
+        <v>172150000.0</v>
+      </c>
+      <c r="AH23">
+        <v>154379000.0</v>
+      </c>
+      <c r="AI23">
+        <v>159148000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>228243000.0</v>
+      </c>
+      <c r="AK23">
+        <v>325026000.0</v>
+      </c>
+      <c r="AL23">
+        <v>182212000.0</v>
+      </c>
+      <c r="AM23">
+        <v>180867000.0</v>
+      </c>
+      <c r="AN23">
+        <v>284916000.0</v>
+      </c>
+      <c r="AO23">
+        <v>185817000.0</v>
+      </c>
+      <c r="AP23">
+        <v>167967000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>154397000.0</v>
+      </c>
+      <c r="AR23">
+        <v>178722000.0</v>
+      </c>
+      <c r="AS23">
+        <v>145962000.0</v>
+      </c>
+      <c r="AT23">
+        <v>142274000.0</v>
+      </c>
+      <c r="AU23">
+        <v>135142000.0</v>
+      </c>
+      <c r="AV23">
+        <v>133811000.0</v>
+      </c>
+      <c r="AW23">
+        <v>138350000.0</v>
+      </c>
+      <c r="AX23">
+        <v>143771000.0</v>
+      </c>
+      <c r="AY23">
+        <v>139347000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>140321000.0</v>
+      </c>
+      <c r="BA23">
+        <v>120337000.0</v>
+      </c>
+      <c r="BB23">
+        <v>100940000.0</v>
+      </c>
+      <c r="BC23">
+        <v>94994000.0</v>
+      </c>
+      <c r="BD23">
+        <v>112217000.0</v>
+      </c>
+      <c r="BE23">
+        <v>111453000.0</v>
+      </c>
+      <c r="BF23">
+        <v>102066000.0</v>
+      </c>
+      <c r="BG23">
+        <v>102543000.0</v>
+      </c>
+      <c r="BH23">
+        <v>224698000.0</v>
+      </c>
+      <c r="BI23">
+        <v>99623000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>123423000.0</v>
+      </c>
+      <c r="BK23">
+        <v>121407000.0</v>
+      </c>
+      <c r="BL23">
+        <v>161415000.0</v>
+      </c>
+      <c r="BM23">
+        <v>111326000.0</v>
+      </c>
+      <c r="BN23">
+        <v>125749000.0</v>
+      </c>
+      <c r="BO23">
+        <v>109218000.0</v>
+      </c>
+      <c r="BP23">
+        <v>96566000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>110871000.0</v>
+      </c>
+      <c r="BR23">
+        <v>115847000.0</v>
+      </c>
+      <c r="BS23">
+        <v>82531000.0</v>
+      </c>
+      <c r="BT23">
+        <v>225642000.0</v>
+      </c>
+      <c r="BU23">
+        <v>123369000.0</v>
+      </c>
+      <c r="BV23">
+        <v>115027000.0</v>
+      </c>
+      <c r="BW23">
+        <v>107019000.0</v>
+      </c>
+      <c r="BX23">
+        <v>134280000.0</v>
+      </c>
+      <c r="BY23">
+        <v>92507000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>111842000.0</v>
+      </c>
+      <c r="CA23">
+        <v>121068000.0</v>
+      </c>
+      <c r="CB23">
+        <v>111155000.0</v>
+      </c>
+      <c r="CC23">
+        <v>109548000.0</v>
+      </c>
+      <c r="CD23">
+        <v>103496000.0</v>
+      </c>
+      <c r="CE23">
+        <v>114427000.0</v>
+      </c>
+      <c r="CF23">
+        <v>193424000.0</v>
+      </c>
+      <c r="CG23">
+        <v>112380000.0</v>
+      </c>
+      <c r="CH23">
+        <v>103999000.0</v>
+      </c>
+      <c r="CI23">
+        <v>176196000.0</v>
+      </c>
+      <c r="CJ23">
+        <v>181991000.0</v>
+      </c>
+      <c r="CK23">
+        <v>174162000.0</v>
+      </c>
+      <c r="CL23">
+        <v>191004000.0</v>
+      </c>
+      <c r="CM23">
+        <v>192005000.0</v>
+      </c>
+      <c r="CN23">
+        <v>210753000.0</v>
+      </c>
+      <c r="CO23">
+        <v>189046000.0</v>
+      </c>
+      <c r="CP23">
+        <v>8622000.0</v>
+      </c>
+      <c r="CQ23">
+        <v>4693000.0</v>
+      </c>
+      <c r="CR23">
+        <v>216000000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:96">
+      <c r="A24" t="s">
+        <v>181</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
+    </row>
+    <row r="25" spans="1:96">
+      <c r="A25" t="s">
+        <v>182</v>
+      </c>
+      <c r="B25">
+        <v>6943000.0</v>
+      </c>
+      <c r="C25">
+        <v>6791000.0</v>
+      </c>
+      <c r="D25">
+        <v>8056000.0</v>
+      </c>
+      <c r="E25">
+        <v>6814000.0</v>
+      </c>
+      <c r="F25">
+        <v>6228000.0</v>
+      </c>
+      <c r="G25">
+        <v>6289000.0</v>
+      </c>
+      <c r="H25">
+        <v>7128000.0</v>
+      </c>
+      <c r="I25">
+        <v>6727000.0</v>
+      </c>
+      <c r="J25">
+        <v>6597000.0</v>
+      </c>
+      <c r="K25">
+        <v>6619000.0</v>
+      </c>
+      <c r="L25">
+        <v>9201000.0</v>
+      </c>
+      <c r="M25">
+        <v>4833000.0</v>
+      </c>
+      <c r="N25">
+        <v>4904000.0</v>
+      </c>
+      <c r="O25">
+        <v>4904000.0</v>
+      </c>
+      <c r="P25">
+        <v>5292000.0</v>
+      </c>
+      <c r="Q25">
+        <v>3769000.0</v>
+      </c>
+      <c r="R25">
+        <v>3393000.0</v>
+      </c>
+      <c r="S25">
+        <v>2921000.0</v>
+      </c>
+      <c r="T25">
+        <v>7520000.0</v>
+      </c>
+      <c r="U25">
+        <v>7520000.0</v>
+      </c>
+      <c r="V25">
+        <v>7520000.0</v>
+      </c>
+      <c r="W25">
+        <v>7520000.0</v>
+      </c>
+      <c r="X25">
+        <v>14258000.0</v>
+      </c>
+      <c r="Y25">
+        <v>14330000.0</v>
+      </c>
+      <c r="Z25">
+        <v>14329000.0</v>
+      </c>
+      <c r="AA25">
+        <v>12510000.0</v>
+      </c>
+      <c r="AB25">
+        <v>3912000.0</v>
+      </c>
+      <c r="AC25">
+        <v>3554000.0</v>
+      </c>
+      <c r="AD25">
+        <v>7153000.0</v>
+      </c>
+      <c r="AE25">
+        <v>4504000.0</v>
+      </c>
+      <c r="AF25">
+        <v>4774000.0</v>
+      </c>
+      <c r="AG25">
+        <v>4740000.0</v>
+      </c>
+      <c r="AH25">
+        <v>4686000.0</v>
+      </c>
+      <c r="AI25">
+        <v>4618000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>5843000.0</v>
+      </c>
+      <c r="AK25">
+        <v>5679000.0</v>
+      </c>
+      <c r="AL25">
+        <v>5605000.0</v>
+      </c>
+      <c r="AM25">
+        <v>5525000.0</v>
+      </c>
+      <c r="AN25">
+        <v>7500000.0</v>
+      </c>
+      <c r="AO25">
+        <v>9646000.0</v>
+      </c>
+      <c r="AP25">
+        <v>5724000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>4754000.0</v>
+      </c>
+      <c r="AR25">
+        <v>3698000.0</v>
+      </c>
+      <c r="AS25">
+        <v>3036000.0</v>
+      </c>
+      <c r="AT25">
+        <v>2998000.0</v>
+      </c>
+      <c r="AU25">
+        <v>2988000.0</v>
+      </c>
+      <c r="AV25">
+        <v>3595000.0</v>
+      </c>
+      <c r="AW25">
+        <v>3562000.0</v>
+      </c>
+      <c r="AX25">
+        <v>3648000.0</v>
+      </c>
+      <c r="AY25">
+        <v>3736000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>3186000.0</v>
+      </c>
+      <c r="BA25">
+        <v>4347000.0</v>
+      </c>
+      <c r="BB25">
+        <v>3087000.0</v>
+      </c>
+      <c r="BC25">
+        <v>3087000.0</v>
+      </c>
+      <c r="BD25">
+        <v>3487000.0</v>
+      </c>
+      <c r="BE25">
+        <v>3664000.0</v>
+      </c>
+      <c r="BF25">
+        <v>3712000.0</v>
+      </c>
+      <c r="BG25">
+        <v>3811000.0</v>
+      </c>
+      <c r="BH25">
+        <v>3968000.0</v>
+      </c>
+      <c r="BI25">
+        <v>3866000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>3929000.0</v>
+      </c>
+      <c r="BK25">
+        <v>3851000.0</v>
+      </c>
+      <c r="BL25">
+        <v>3912000.0</v>
+      </c>
+      <c r="BM25">
+        <v>4007000.0</v>
+      </c>
+      <c r="BN25">
+        <v>4008000.0</v>
+      </c>
+      <c r="BO25">
+        <v>2823000.0</v>
+      </c>
+      <c r="BP25">
+        <v>2510000.0</v>
+      </c>
+      <c r="BQ25">
+        <v>2392000.0</v>
+      </c>
+      <c r="BR25">
+        <v>2391000.0</v>
+      </c>
+      <c r="BS25">
+        <v>2377000.0</v>
+      </c>
+      <c r="BT25">
+        <v>2650000.0</v>
+      </c>
+      <c r="BU25">
+        <v>2857000.0</v>
+      </c>
+      <c r="BV25">
+        <v>3020000.0</v>
+      </c>
+      <c r="BW25">
+        <v>3046000.0</v>
+      </c>
+      <c r="BX25">
+        <v>3385000.0</v>
+      </c>
+      <c r="BY25">
+        <v>2763000.0</v>
+      </c>
+      <c r="BZ25">
+        <v>2655000.0</v>
+      </c>
+      <c r="CA25">
+        <v>2558000.0</v>
+      </c>
+      <c r="CB25">
+        <v>2532000.0</v>
+      </c>
+      <c r="CC25">
+        <v>3038000.0</v>
+      </c>
+      <c r="CD25">
+        <v>3533000.0</v>
+      </c>
+      <c r="CE25">
+        <v>5141000.0</v>
+      </c>
+      <c r="CF25">
+        <v>5077000.0</v>
+      </c>
+      <c r="CG25">
+        <v>5109000.0</v>
+      </c>
+      <c r="CH25">
+        <v>4728000.0</v>
+      </c>
+      <c r="CI25">
+        <v>4821000.0</v>
+      </c>
+      <c r="CJ25">
+        <v>-1286000.0</v>
+      </c>
+      <c r="CK25">
+        <v>8270000.0</v>
+      </c>
+      <c r="CL25">
+        <v>7865000.0</v>
+      </c>
+      <c r="CM25">
+        <v>6675000.0</v>
+      </c>
+      <c r="CN25">
+        <v>6043000.0</v>
+      </c>
+      <c r="CO25">
+        <v>4400000.0</v>
+      </c>
+      <c r="CP25">
+        <v>4600000.0</v>
+      </c>
+      <c r="CQ25">
+        <v>4900000.0</v>
+      </c>
+      <c r="CR25">
+        <v>3900000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:96">
+      <c r="A26" t="s">
+        <v>183</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
+    </row>
+    <row r="27" spans="1:96">
+      <c r="A27" t="s">
+        <v>184</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
+        <v>10150000.0</v>
+      </c>
+      <c r="F27">
+        <v>11813000.0</v>
+      </c>
+      <c r="G27">
+        <v>13474000.0</v>
+      </c>
+      <c r="H27">
+        <v>9712000.0</v>
+      </c>
+      <c r="I27">
+        <v>10392000.0</v>
+      </c>
+      <c r="J27">
+        <v>11372000.0</v>
+      </c>
+      <c r="K27">
+        <v>10763000.0</v>
+      </c>
+      <c r="L27">
+        <v>8078000.0</v>
+      </c>
+      <c r="M27">
+        <v>8674000.0</v>
+      </c>
+      <c r="N27">
+        <v>10930000.0</v>
+      </c>
+      <c r="O27">
+        <v>10052000.0</v>
+      </c>
+      <c r="P27">
+        <v>10275000.0</v>
+      </c>
+      <c r="Q27">
+        <v>11704000.0</v>
+      </c>
+      <c r="R27">
+        <v>12238000.0</v>
+      </c>
+      <c r="S27">
+        <v>8632000.0</v>
+      </c>
+      <c r="T27">
+        <v>8169000.0</v>
+      </c>
+      <c r="U27">
+        <v>5552000.0</v>
+      </c>
+      <c r="V27">
+        <v>5114000.0</v>
+      </c>
+      <c r="W27">
+        <v>2067000.0</v>
+      </c>
+      <c r="X27">
+        <v>308000.0</v>
+      </c>
+      <c r="Y27">
+        <v>537000.0</v>
+      </c>
+      <c r="Z27">
+        <v>2588000.0</v>
+      </c>
+      <c r="AA27">
+        <v>10039000.0</v>
+      </c>
+      <c r="AB27">
+        <v>7425000.0</v>
+      </c>
+      <c r="AC27">
+        <v>6528000.0</v>
+      </c>
+      <c r="AD27">
+        <v>8089000.0</v>
+      </c>
+      <c r="AE27">
+        <v>6738000.0</v>
+      </c>
+      <c r="AF27">
+        <v>7675000.0</v>
+      </c>
+      <c r="AG27">
+        <v>6260000.0</v>
+      </c>
+      <c r="AH27">
+        <v>7005000.0</v>
+      </c>
+      <c r="AI27">
+        <v>7299000.0</v>
+      </c>
+      <c r="AJ27">
+        <v>8781000.0</v>
+      </c>
+      <c r="AK27">
+        <v>6683000.0</v>
+      </c>
+      <c r="AL27">
+        <v>8282000.0</v>
+      </c>
+      <c r="AM27">
+        <v>7547000.0</v>
+      </c>
+      <c r="AN27">
+        <v>6600000.0</v>
+      </c>
+      <c r="AO27">
+        <v>7629000.0</v>
+      </c>
+      <c r="AP27">
+        <v>9171000.0</v>
+      </c>
+      <c r="AQ27">
+        <v>7004000.0</v>
+      </c>
+      <c r="AR27">
+        <v>8804000.0</v>
+      </c>
+      <c r="AS27">
+        <v>6965000.0</v>
+      </c>
+      <c r="AT27">
+        <v>7239000.0</v>
+      </c>
+      <c r="AU27">
+        <v>6982000.0</v>
+      </c>
+      <c r="AV27">
+        <v>7473000.0</v>
+      </c>
+      <c r="AW27">
+        <v>6827000.0</v>
+      </c>
+      <c r="AX27">
+        <v>6709000.0</v>
+      </c>
+      <c r="AY27">
+        <v>6251000.0</v>
+      </c>
+      <c r="AZ27">
+        <v>5219000.0</v>
+      </c>
+      <c r="BA27">
+        <v>5447000.0</v>
+      </c>
+      <c r="BB27">
+        <v>5957000.0</v>
+      </c>
+      <c r="BC27">
+        <v>4980000.0</v>
+      </c>
+      <c r="BD27">
+        <v>4811000.0</v>
+      </c>
+      <c r="BE27">
+        <v>4259000.0</v>
+      </c>
+      <c r="BF27">
+        <v>5845000.0</v>
+      </c>
+      <c r="BG27">
+        <v>4878000.0</v>
+      </c>
+      <c r="BH27">
+        <v>6388000.0</v>
+      </c>
+      <c r="BI27">
+        <v>5059000.0</v>
+      </c>
+      <c r="BJ27">
+        <v>6725000.0</v>
+      </c>
+      <c r="BK27">
+        <v>6210000.0</v>
+      </c>
+      <c r="BL27">
+        <v>6435000.0</v>
+      </c>
+      <c r="BM27">
+        <v>5863000.0</v>
+      </c>
+      <c r="BN27">
+        <v>6095000.0</v>
+      </c>
+      <c r="BO27">
+        <v>5322000.0</v>
+      </c>
+      <c r="BP27">
+        <v>14096000.0</v>
+      </c>
+      <c r="BQ27">
+        <v>5498000.0</v>
+      </c>
+      <c r="BR27">
+        <v>10834000.0</v>
+      </c>
+      <c r="BS27">
+        <v>11964000.0</v>
+      </c>
+      <c r="BT27">
+        <v>5673000.0</v>
+      </c>
+      <c r="BU27">
+        <v>15369000.0</v>
+      </c>
+      <c r="BV27">
+        <v>7381000.0</v>
+      </c>
+      <c r="BW27">
+        <v>6096000.0</v>
+      </c>
+      <c r="BX27">
+        <v>8494000.0</v>
+      </c>
+      <c r="BY27">
+        <v>6064000.0</v>
+      </c>
+      <c r="BZ27">
+        <v>6380000.0</v>
+      </c>
+      <c r="CA27">
+        <v>5681000.0</v>
+      </c>
+      <c r="CB27">
+        <v>9631000.0</v>
+      </c>
+      <c r="CC27">
+        <v>5887000.0</v>
+      </c>
+      <c r="CD27">
+        <v>6122000.0</v>
+      </c>
+      <c r="CE27">
+        <v>5179000.0</v>
+      </c>
+      <c r="CF27">
+        <v>9956000.0</v>
+      </c>
+      <c r="CG27">
+        <v>9243000.0</v>
+      </c>
+      <c r="CH27">
+        <v>10014000.0</v>
+      </c>
+      <c r="CI27">
+        <v>10650000.0</v>
+      </c>
+      <c r="CJ27">
+        <v>10952000.0</v>
+      </c>
+      <c r="CK27">
+        <v>9723000.0</v>
+      </c>
+      <c r="CL27">
+        <v>11131000.0</v>
+      </c>
+      <c r="CM27">
+        <v>10662000.0</v>
+      </c>
+      <c r="CN27">
+        <v>11746000.0</v>
+      </c>
+      <c r="CO27">
+        <v>8576000.0</v>
+      </c>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27">
+        <v>56300000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:96">
+      <c r="A28" t="s">
+        <v>185</v>
+      </c>
+      <c r="B28">
+        <v>324592000.0</v>
+      </c>
+      <c r="C28">
+        <v>311208000.0</v>
+      </c>
+      <c r="D28">
+        <v>402560000.0</v>
+      </c>
+      <c r="E28">
+        <v>288901000.0</v>
+      </c>
+      <c r="F28">
+        <v>258216000.0</v>
+      </c>
+      <c r="G28">
+        <v>248457000.0</v>
+      </c>
+      <c r="H28">
+        <v>316004000.0</v>
+      </c>
+      <c r="I28">
+        <v>231014000.0</v>
+      </c>
+      <c r="J28">
+        <v>234709000.0</v>
+      </c>
+      <c r="K28">
+        <v>222446000.0</v>
+      </c>
+      <c r="L28">
+        <v>301154000.0</v>
+      </c>
+      <c r="M28">
+        <v>207282000.0</v>
+      </c>
+      <c r="N28">
+        <v>189204000.0</v>
+      </c>
+      <c r="O28">
+        <v>199394000.0</v>
+      </c>
+      <c r="P28">
+        <v>262742000.0</v>
+      </c>
+      <c r="Q28">
+        <v>232966000.0</v>
+      </c>
+      <c r="R28">
+        <v>239917000.0</v>
+      </c>
+      <c r="S28">
+        <v>247899000.0</v>
+      </c>
+      <c r="T28">
+        <v>397727000.0</v>
+      </c>
+      <c r="U28">
+        <v>301859000.0</v>
+      </c>
+      <c r="V28">
+        <v>325252000.0</v>
+      </c>
+      <c r="W28">
+        <v>280328000.0</v>
+      </c>
+      <c r="X28">
+        <v>266118000.0</v>
+      </c>
+      <c r="Y28">
+        <v>209660000.0</v>
+      </c>
+      <c r="Z28">
+        <v>213560000.0</v>
+      </c>
+      <c r="AA28">
+        <v>188124000.0</v>
+      </c>
+      <c r="AB28">
+        <v>169619000.0</v>
+      </c>
+      <c r="AC28">
+        <v>126868000.0</v>
+      </c>
+      <c r="AD28">
+        <v>102476000.0</v>
+      </c>
+      <c r="AE28">
+        <v>117127000.0</v>
+      </c>
+      <c r="AF28">
+        <v>142952000.0</v>
+      </c>
+      <c r="AG28">
+        <v>133337000.0</v>
+      </c>
+      <c r="AH28">
+        <v>109256000.0</v>
+      </c>
+      <c r="AI28">
+        <v>115170000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>179474000.0</v>
+      </c>
+      <c r="AK28">
+        <v>169469000.0</v>
+      </c>
+      <c r="AL28">
+        <v>134314000.0</v>
+      </c>
+      <c r="AM28">
+        <v>134378000.0</v>
+      </c>
+      <c r="AN28">
+        <v>153842000.0</v>
+      </c>
+      <c r="AO28">
+        <v>135186000.0</v>
+      </c>
+      <c r="AP28">
+        <v>117148000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>104436000.0</v>
+      </c>
+      <c r="AR28">
+        <v>126190000.0</v>
+      </c>
+      <c r="AS28">
+        <v>96132000.0</v>
+      </c>
+      <c r="AT28">
+        <v>103554000.0</v>
+      </c>
+      <c r="AU28">
+        <v>95857000.0</v>
+      </c>
+      <c r="AV28">
+        <v>93765000.0</v>
+      </c>
+      <c r="AW28">
+        <v>97180000.0</v>
+      </c>
+      <c r="AX28">
+        <v>103076000.0</v>
+      </c>
+      <c r="AY28">
+        <v>100489000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>111933000.0</v>
+      </c>
+      <c r="BA28">
+        <v>79426000.0</v>
+      </c>
+      <c r="BB28">
+        <v>65000000.0</v>
+      </c>
+      <c r="BC28">
+        <v>66105000.0</v>
+      </c>
+      <c r="BD28">
+        <v>68897000.0</v>
+      </c>
+      <c r="BE28">
+        <v>78070000.0</v>
+      </c>
+      <c r="BF28">
+        <v>62601000.0</v>
+      </c>
+      <c r="BG28">
+        <v>68796000.0</v>
+      </c>
+      <c r="BH28">
+        <v>69581000.0</v>
+      </c>
+      <c r="BI28">
+        <v>66100000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>86494000.0</v>
+      </c>
+      <c r="BK28">
+        <v>82156000.0</v>
+      </c>
+      <c r="BL28">
+        <v>123980000.0</v>
+      </c>
+      <c r="BM28">
+        <v>72001000.0</v>
+      </c>
+      <c r="BN28">
+        <v>83877000.0</v>
+      </c>
+      <c r="BO28">
+        <v>71585000.0</v>
+      </c>
+      <c r="BP28">
+        <v>88313000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>77276000.0</v>
+      </c>
+      <c r="BR28">
+        <v>88039000.0</v>
+      </c>
+      <c r="BS28">
+        <v>59305000.0</v>
+      </c>
+      <c r="BT28">
+        <v>45615000.0</v>
+      </c>
+      <c r="BU28">
+        <v>90360000.0</v>
+      </c>
+      <c r="BV28">
+        <v>65885000.0</v>
+      </c>
+      <c r="BW28">
+        <v>65251000.0</v>
+      </c>
+      <c r="BX28">
+        <v>85704000.0</v>
+      </c>
+      <c r="BY28">
+        <v>54343000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>71707000.0</v>
+      </c>
+      <c r="CA28">
+        <v>80116000.0</v>
+      </c>
+      <c r="CB28">
+        <v>88609000.0</v>
+      </c>
+      <c r="CC28">
+        <v>69079000.0</v>
+      </c>
+      <c r="CD28">
+        <v>60653000.0</v>
+      </c>
+      <c r="CE28">
+        <v>72924000.0</v>
+      </c>
+      <c r="CF28">
+        <v>122693000.0</v>
+      </c>
+      <c r="CG28">
+        <v>72649000.0</v>
+      </c>
+      <c r="CH28">
+        <v>53998000.0</v>
+      </c>
+      <c r="CI28">
+        <v>109402000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>322700000.0</v>
+      </c>
+      <c r="CK28">
+        <v>114197000.0</v>
+      </c>
+      <c r="CL28">
+        <v>127690000.0</v>
+      </c>
+      <c r="CM28">
+        <v>129707000.0</v>
+      </c>
+      <c r="CN28">
+        <v>116966000.0</v>
+      </c>
+      <c r="CO28">
+        <v>129455000.0</v>
+      </c>
+      <c r="CP28"/>
+      <c r="CQ28"/>
+      <c r="CR28">
+        <v>147000000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:96">
+      <c r="A29" t="s">
+        <v>186</v>
+      </c>
+      <c r="B29">
+        <v>30338000.0</v>
+      </c>
+      <c r="C29">
+        <v>19619000.0</v>
+      </c>
+      <c r="D29">
+        <v>45799000.0</v>
+      </c>
+      <c r="E29">
+        <v>24949000.0</v>
+      </c>
+      <c r="F29">
+        <v>17169000.0</v>
+      </c>
+      <c r="G29">
+        <v>-7335000.0</v>
+      </c>
+      <c r="H29">
+        <v>29627000.0</v>
+      </c>
+      <c r="I29">
+        <v>15225000.0</v>
+      </c>
+      <c r="J29">
+        <v>13276000.0</v>
+      </c>
+      <c r="K29">
+        <v>2844000.0</v>
+      </c>
+      <c r="L29">
+        <v>21273000.0</v>
+      </c>
+      <c r="M29">
+        <v>10227000.0</v>
+      </c>
+      <c r="N29">
+        <v>-250000.0</v>
+      </c>
+      <c r="O29">
+        <v>-7637000.0</v>
+      </c>
+      <c r="P29">
+        <v>4656000.0</v>
+      </c>
+      <c r="Q29">
+        <v>8169000.0</v>
+      </c>
+      <c r="R29">
+        <v>9385000.0</v>
+      </c>
+      <c r="S29">
+        <v>10979000.0</v>
+      </c>
+      <c r="T29">
+        <v>43292000.0</v>
+      </c>
+      <c r="U29">
+        <v>23512000.0</v>
+      </c>
+      <c r="V29">
+        <v>27066000.0</v>
+      </c>
+      <c r="W29">
+        <v>17274000.0</v>
+      </c>
+      <c r="X29">
+        <v>20592000.0</v>
+      </c>
+      <c r="Y29">
+        <v>5674000.0</v>
+      </c>
+      <c r="Z29">
+        <v>4700000.0</v>
+      </c>
+      <c r="AA29">
+        <v>-11774000.0</v>
+      </c>
+      <c r="AB29">
+        <v>13848000.0</v>
+      </c>
+      <c r="AC29">
+        <v>6717000.0</v>
+      </c>
+      <c r="AD29">
+        <v>-180000.0</v>
+      </c>
+      <c r="AE29">
+        <v>4192000.0</v>
+      </c>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+    </row>
+    <row r="30" spans="1:96">
+      <c r="A30" t="s">
+        <v>187</v>
+      </c>
+      <c r="B30">
+        <v>372890000.0</v>
+      </c>
+      <c r="C30">
+        <v>367724000.0</v>
+      </c>
+      <c r="D30">
+        <v>445372000.0</v>
+      </c>
+      <c r="E30">
+        <v>354126000.0</v>
+      </c>
+      <c r="F30">
+        <v>343153000.0</v>
+      </c>
+      <c r="G30">
+        <v>317203000.0</v>
+      </c>
+      <c r="H30">
+        <v>384565000.0</v>
+      </c>
+      <c r="I30">
+        <v>292754000.0</v>
+      </c>
+      <c r="J30">
+        <v>306418000.0</v>
+      </c>
+      <c r="K30">
+        <v>279381000.0</v>
+      </c>
+      <c r="L30">
+        <v>372648000.0</v>
+      </c>
+      <c r="M30">
+        <v>281418000.0</v>
+      </c>
+      <c r="N30">
+        <v>269491000.0</v>
+      </c>
+      <c r="O30">
+        <v>261168000.0</v>
+      </c>
+      <c r="P30">
+        <v>333270000.0</v>
+      </c>
+      <c r="Q30">
+        <v>299679000.0</v>
+      </c>
+      <c r="R30">
+        <v>300832000.0</v>
+      </c>
+      <c r="S30">
+        <v>305429000.0</v>
+      </c>
+      <c r="T30">
+        <v>464052000.0</v>
+      </c>
+      <c r="U30">
+        <v>355243000.0</v>
+      </c>
+      <c r="V30">
+        <v>381671000.0</v>
+      </c>
+      <c r="W30">
+        <v>329129000.0</v>
+      </c>
+      <c r="X30">
+        <v>323167000.0</v>
+      </c>
+      <c r="Y30">
+        <v>261861000.0</v>
+      </c>
+      <c r="Z30">
+        <v>269525000.0</v>
+      </c>
+      <c r="AA30">
+        <v>258106000.0</v>
+      </c>
+      <c r="AB30">
+        <v>213413000.0</v>
+      </c>
+      <c r="AC30">
+        <v>169543000.0</v>
+      </c>
+      <c r="AD30">
+        <v>143751000.0</v>
+      </c>
+      <c r="AE30">
+        <v>152871000.0</v>
+      </c>
+      <c r="AF30">
+        <v>184420000.0</v>
+      </c>
+      <c r="AG30">
+        <v>168445000.0</v>
+      </c>
+      <c r="AH30">
+        <v>149280000.0</v>
+      </c>
+      <c r="AI30">
+        <v>153810000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>223543000.0</v>
+      </c>
+      <c r="AK30">
+        <v>320678000.0</v>
+      </c>
+      <c r="AL30">
+        <v>175950000.0</v>
+      </c>
+      <c r="AM30">
+        <v>175909000.0</v>
+      </c>
+      <c r="AN30">
+        <v>279774000.0</v>
+      </c>
+      <c r="AO30">
+        <v>180388000.0</v>
+      </c>
+      <c r="AP30">
+        <v>162058000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>148352000.0</v>
+      </c>
+      <c r="AR30">
+        <v>173042000.0</v>
+      </c>
+      <c r="AS30">
+        <v>140847000.0</v>
+      </c>
+      <c r="AT30">
+        <v>136230000.0</v>
+      </c>
+      <c r="AU30">
+        <v>128582000.0</v>
+      </c>
+      <c r="AV30">
+        <v>126965000.0</v>
+      </c>
+      <c r="AW30">
+        <v>131829000.0</v>
+      </c>
+      <c r="AX30">
+        <v>137826000.0</v>
+      </c>
+      <c r="AY30">
+        <v>133586000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>143760000.0</v>
+      </c>
+      <c r="BA30">
+        <v>114145000.0</v>
+      </c>
+      <c r="BB30">
+        <v>94192000.0</v>
+      </c>
+      <c r="BC30">
+        <v>89215000.0</v>
+      </c>
+      <c r="BD30">
+        <v>103111000.0</v>
+      </c>
+      <c r="BE30">
+        <v>104328000.0</v>
+      </c>
+      <c r="BF30">
+        <v>95441000.0</v>
+      </c>
+      <c r="BG30">
+        <v>96109000.0</v>
+      </c>
+      <c r="BH30">
+        <v>217869000.0</v>
+      </c>
+      <c r="BI30">
+        <v>90729000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>115730000.0</v>
+      </c>
+      <c r="BK30">
+        <v>113246000.0</v>
+      </c>
+      <c r="BL30">
+        <v>153225000.0</v>
+      </c>
+      <c r="BM30">
+        <v>103173000.0</v>
+      </c>
+      <c r="BN30">
+        <v>115892000.0</v>
+      </c>
+      <c r="BO30">
+        <v>100431000.0</v>
+      </c>
+      <c r="BP30">
+        <v>92368000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>104087000.0</v>
+      </c>
+      <c r="BR30">
+        <v>113872000.0</v>
+      </c>
+      <c r="BS30">
+        <v>80338000.0</v>
+      </c>
+      <c r="BT30">
+        <v>222839000.0</v>
+      </c>
+      <c r="BU30">
+        <v>120221000.0</v>
+      </c>
+      <c r="BV30">
+        <v>109201000.0</v>
+      </c>
+      <c r="BW30">
+        <v>100141000.0</v>
+      </c>
+      <c r="BX30">
+        <v>127357000.0</v>
+      </c>
+      <c r="BY30">
+        <v>86860000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>107425000.0</v>
+      </c>
+      <c r="CA30">
+        <v>114366000.0</v>
+      </c>
+      <c r="CB30">
+        <v>104638000.0</v>
+      </c>
+      <c r="CC30">
+        <v>101058000.0</v>
+      </c>
+      <c r="CD30">
+        <v>94353000.0</v>
+      </c>
+      <c r="CE30">
+        <v>106274000.0</v>
+      </c>
+      <c r="CF30">
+        <v>181989000.0</v>
+      </c>
+      <c r="CG30">
+        <v>104316000.0</v>
+      </c>
+      <c r="CH30">
+        <v>96090000.0</v>
+      </c>
+      <c r="CI30">
+        <v>167589000.0</v>
+      </c>
+      <c r="CJ30">
+        <v>176386000.0</v>
+      </c>
+      <c r="CK30">
+        <v>167650000.0</v>
+      </c>
+      <c r="CL30">
+        <v>186613000.0</v>
+      </c>
+      <c r="CM30">
+        <v>187228000.0</v>
+      </c>
+      <c r="CN30">
+        <v>206221000.0</v>
+      </c>
+      <c r="CO30">
+        <v>184821000.0</v>
+      </c>
+      <c r="CP30">
+        <v>8622000.0</v>
+      </c>
+      <c r="CQ30">
+        <v>4693000.0</v>
+      </c>
+      <c r="CR30">
+        <v>203300000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:96">
+      <c r="A31" t="s">
+        <v>188</v>
+      </c>
+      <c r="B31">
+        <v>-739000.0</v>
+      </c>
+      <c r="C31">
+        <v>-736000.0</v>
+      </c>
+      <c r="D31">
+        <v>-1044000.0</v>
+      </c>
+      <c r="E31">
+        <v>-73616000.0</v>
+      </c>
+      <c r="F31">
+        <v>-79624000.0</v>
+      </c>
+      <c r="G31">
+        <v>-67190000.0</v>
+      </c>
+      <c r="H31">
+        <v>-137579000.0</v>
+      </c>
+      <c r="I31">
+        <v>-2131000.0</v>
+      </c>
+      <c r="J31">
+        <v>-2642000.0</v>
+      </c>
+      <c r="K31">
+        <v>-1383000.0</v>
+      </c>
+      <c r="L31">
+        <v>-6202000.0</v>
+      </c>
+      <c r="M31">
+        <v>-44317000.0</v>
+      </c>
+      <c r="N31">
+        <v>14381000.0</v>
+      </c>
+      <c r="O31">
+        <v>-44908000.0</v>
+      </c>
+      <c r="P31">
+        <v>-57967000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-51920000.0</v>
+      </c>
+      <c r="R31">
+        <v>-47314000.0</v>
+      </c>
+      <c r="S31">
+        <v>-43941000.0</v>
+      </c>
+      <c r="T31">
+        <v>-161493000.0</v>
+      </c>
+      <c r="U31">
+        <v>-47961000.0</v>
+      </c>
+      <c r="V31">
+        <v>-50502000.0</v>
+      </c>
+      <c r="W31">
+        <v>-49323000.0</v>
+      </c>
+      <c r="X31">
+        <v>21175000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-55024000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-55624000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-11774000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-40313000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-36710000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-32503000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-27191000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-29461000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-29973000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-32651000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-26762000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-6743000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-138524000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-27025000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-27333000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-111795000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-30838000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-28805000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-30956000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-35998000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-32707000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-20431000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-20957000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-52836000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-21415000.0</v>
+      </c>
+      <c r="AX31">
+        <v>-22768000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-21902000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-13171000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-24872000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-577000.0</v>
+      </c>
+      <c r="BC31">
+        <v>3602000.0</v>
+      </c>
+      <c r="BD31">
+        <v>1836000.0</v>
+      </c>
+      <c r="BE31">
+        <v>25352000.0</v>
+      </c>
+      <c r="BF31">
+        <v>5655000.0</v>
+      </c>
+      <c r="BG31">
+        <v>5189000.0</v>
+      </c>
+      <c r="BH31">
+        <v>-252151000.0</v>
+      </c>
+      <c r="BI31">
+        <v>5128000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>-25003000.0</v>
+      </c>
+      <c r="BK31">
+        <v>1708000.0</v>
+      </c>
+      <c r="BL31">
+        <v>-1215000.0</v>
+      </c>
+      <c r="BM31">
+        <v>1351000.0</v>
+      </c>
+      <c r="BN31">
+        <v>-25433000.0</v>
+      </c>
+      <c r="BO31">
+        <v>-23568000.0</v>
+      </c>
+      <c r="BP31">
+        <v>-11361000.0</v>
+      </c>
+      <c r="BQ31">
+        <v>6316000.0</v>
+      </c>
+      <c r="BR31">
+        <v>6842000.0</v>
+      </c>
+      <c r="BS31">
+        <v>-18693000.0</v>
+      </c>
+      <c r="BT31">
+        <v>-159787000.0</v>
+      </c>
+      <c r="BU31">
+        <v>-18603000.0</v>
+      </c>
+      <c r="BV31">
+        <v>-9223000.0</v>
+      </c>
+      <c r="BW31">
+        <v>-973000.0</v>
+      </c>
+      <c r="BX31">
+        <v>-10308000.0</v>
+      </c>
+      <c r="BY31">
+        <v>1222000.0</v>
+      </c>
+      <c r="BZ31">
+        <v>4774000.0</v>
+      </c>
+      <c r="CA31">
+        <v>7862000.0</v>
+      </c>
+      <c r="CB31">
+        <v>6090000.0</v>
+      </c>
+      <c r="CC31">
+        <v>5521000.0</v>
+      </c>
+      <c r="CD31">
+        <v>4230000.0</v>
+      </c>
+      <c r="CE31">
+        <v>-5151000.0</v>
+      </c>
+      <c r="CF31">
+        <v>-16512000.0</v>
+      </c>
+      <c r="CG31">
+        <v>-4210000.0</v>
+      </c>
+      <c r="CH31">
+        <v>-2345000.0</v>
+      </c>
+      <c r="CI31">
+        <v>-34990000.0</v>
+      </c>
+      <c r="CJ31">
+        <v>18184000.0</v>
+      </c>
+      <c r="CK31">
+        <v>-31277000.0</v>
+      </c>
+      <c r="CL31">
+        <v>-30853000.0</v>
+      </c>
+      <c r="CM31">
+        <v>-29400000.0</v>
+      </c>
+      <c r="CN31">
+        <v>-4423000.0</v>
+      </c>
+      <c r="CO31">
+        <v>25854000.0</v>
+      </c>
+      <c r="CP31"/>
+      <c r="CQ31"/>
+      <c r="CR31"/>
+    </row>
+    <row r="32" spans="1:96">
+      <c r="A32" t="s">
+        <v>189</v>
+      </c>
+      <c r="B32">
+        <v>496254000.0</v>
+      </c>
+      <c r="C32">
+        <v>475145000.0</v>
+      </c>
+      <c r="D32">
+        <v>666992000.0</v>
+      </c>
+      <c r="E32">
+        <v>462371000.0</v>
+      </c>
+      <c r="F32">
+        <v>393876000.0</v>
+      </c>
+      <c r="G32">
+        <v>347918000.0</v>
+      </c>
+      <c r="H32">
+        <v>467971000.0</v>
+      </c>
+      <c r="I32">
+        <v>349725000.0</v>
+      </c>
+      <c r="J32">
+        <v>336329000.0</v>
+      </c>
+      <c r="K32">
+        <v>333186000.0</v>
+      </c>
+      <c r="L32">
+        <v>460850000.0</v>
+      </c>
+      <c r="M32">
+        <v>280514000.0</v>
+      </c>
+      <c r="N32">
+        <v>286477000.0</v>
+      </c>
+      <c r="O32">
+        <v>289616000.0</v>
+      </c>
+      <c r="P32">
+        <v>378215000.0</v>
+      </c>
+      <c r="Q32">
+        <v>321230000.0</v>
+      </c>
+      <c r="R32">
+        <v>340347000.0</v>
+      </c>
+      <c r="S32">
+        <v>343267000.0</v>
+      </c>
+      <c r="T32">
+        <v>635517000.0</v>
+      </c>
+      <c r="U32">
+        <v>433621000.0</v>
+      </c>
+      <c r="V32">
+        <v>498427000.0</v>
+      </c>
+      <c r="W32">
+        <v>414776000.0</v>
+      </c>
+      <c r="X32">
+        <v>396950000.0</v>
+      </c>
+      <c r="Y32">
+        <v>289965000.0</v>
+      </c>
+      <c r="Z32">
+        <v>280448000.0</v>
+      </c>
+      <c r="AA32">
+        <v>228289000.0</v>
+      </c>
+      <c r="AB32">
+        <v>271215000.0</v>
+      </c>
+      <c r="AC32">
+        <v>192755000.0</v>
+      </c>
+      <c r="AD32">
+        <v>167669000.0</v>
+      </c>
+      <c r="AE32">
+        <v>178651000.0</v>
+      </c>
+      <c r="AF32">
+        <v>218774000.0</v>
+      </c>
+      <c r="AG32">
+        <v>199936000.0</v>
+      </c>
+      <c r="AH32">
+        <v>159266000.0</v>
+      </c>
+      <c r="AI32">
+        <v>167186000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>238480000.0</v>
+      </c>
+      <c r="AK32">
+        <v>242790000.0</v>
+      </c>
+      <c r="AL32">
+        <v>202079000.0</v>
+      </c>
+      <c r="AM32">
+        <v>203676000.0</v>
+      </c>
+      <c r="AN32">
+        <v>225640000.0</v>
+      </c>
+      <c r="AO32">
+        <v>204268000.0</v>
+      </c>
+      <c r="AP32">
+        <v>174476000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>157839000.0</v>
+      </c>
+      <c r="AR32">
+        <v>201206000.0</v>
+      </c>
+      <c r="AS32">
+        <v>152750000.0</v>
+      </c>
+      <c r="AT32">
+        <v>168133000.0</v>
+      </c>
+      <c r="AU32">
+        <v>166434000.0</v>
+      </c>
+      <c r="AV32">
+        <v>155300000.0</v>
+      </c>
+      <c r="AW32">
+        <v>164042000.0</v>
+      </c>
+      <c r="AX32">
+        <v>174188000.0</v>
+      </c>
+      <c r="AY32">
+        <v>172060000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>182373000.0</v>
+      </c>
+      <c r="BA32">
+        <v>132397000.0</v>
+      </c>
+      <c r="BB32">
+        <v>104273000.0</v>
+      </c>
+      <c r="BC32">
+        <v>113162000.0</v>
+      </c>
+      <c r="BD32">
+        <v>137735000.0</v>
+      </c>
+      <c r="BE32">
+        <v>136805000.0</v>
+      </c>
+      <c r="BF32">
+        <v>107721000.0</v>
+      </c>
+      <c r="BG32">
+        <v>117765000.0</v>
+      </c>
+      <c r="BH32">
+        <v>106049000.0</v>
+      </c>
+      <c r="BI32">
+        <v>104751000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>140557000.0</v>
+      </c>
+      <c r="BK32">
+        <v>132941000.0</v>
+      </c>
+      <c r="BL32">
+        <v>184562000.0</v>
+      </c>
+      <c r="BM32">
+        <v>124616000.0</v>
+      </c>
+      <c r="BN32">
+        <v>137510000.0</v>
+      </c>
+      <c r="BO32">
+        <v>118373000.0</v>
+      </c>
+      <c r="BP32">
+        <v>115574000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>126453000.0</v>
+      </c>
+      <c r="BR32">
+        <v>134265000.0</v>
+      </c>
+      <c r="BS32">
+        <v>86075000.0</v>
+      </c>
+      <c r="BT32">
+        <v>65855000.0</v>
+      </c>
+      <c r="BU32">
+        <v>76667000.0</v>
+      </c>
+      <c r="BV32">
+        <v>100731000.0</v>
+      </c>
+      <c r="BW32">
+        <v>102609000.0</v>
+      </c>
+      <c r="BX32">
+        <v>153425000.0</v>
+      </c>
+      <c r="BY32">
+        <v>98541000.0</v>
+      </c>
+      <c r="BZ32">
+        <v>126993000.0</v>
+      </c>
+      <c r="CA32">
+        <v>143652000.0</v>
+      </c>
+      <c r="CB32">
+        <v>153135000.0</v>
+      </c>
+      <c r="CC32">
+        <v>124597000.0</v>
+      </c>
+      <c r="CD32">
+        <v>115655000.0</v>
+      </c>
+      <c r="CE32">
+        <v>143112000.0</v>
+      </c>
+      <c r="CF32">
+        <v>218394000.0</v>
+      </c>
+      <c r="CG32">
+        <v>128189000.0</v>
+      </c>
+      <c r="CH32">
+        <v>102141000.0</v>
+      </c>
+      <c r="CI32">
+        <v>187675000.0</v>
+      </c>
+      <c r="CJ32">
+        <v>200175000.0</v>
+      </c>
+      <c r="CK32">
+        <v>192737000.0</v>
+      </c>
+      <c r="CL32">
+        <v>211694000.0</v>
+      </c>
+      <c r="CM32">
+        <v>214177000.0</v>
+      </c>
+      <c r="CN32">
+        <v>206330000.0</v>
+      </c>
+      <c r="CO32">
+        <v>214900000.0</v>
+      </c>
+      <c r="CP32"/>
+      <c r="CQ32"/>
+      <c r="CR32">
+        <v>185500000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AA30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:27">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
+      <c r="A2" t="s">
+        <v>190</v>
+      </c>
+      <c r="B2">
+        <v>482834000.0</v>
+      </c>
+      <c r="C2">
+        <v>383098000.0</v>
+      </c>
+      <c r="D2">
+        <v>365624000.0</v>
+      </c>
+      <c r="E2">
+        <v>970965000.0</v>
+      </c>
+      <c r="F2">
+        <v>507935000.0</v>
+      </c>
+      <c r="G2">
+        <v>250018000.0</v>
+      </c>
+      <c r="H2">
+        <v>50364000.0</v>
+      </c>
+      <c r="I2">
+        <v>33793000.0</v>
+      </c>
+      <c r="J2">
+        <v>41359000.0</v>
+      </c>
+      <c r="K2">
+        <v>189910000.0</v>
+      </c>
+      <c r="L2">
+        <v>15867000.0</v>
+      </c>
+      <c r="M2">
+        <v>123683000.0</v>
+      </c>
+      <c r="N2">
+        <v>105371000.0</v>
+      </c>
+      <c r="O2">
+        <v>85024000.0</v>
+      </c>
+      <c r="P2">
+        <v>50602000.0</v>
+      </c>
+      <c r="Q2">
+        <v>43942000.0</v>
+      </c>
+      <c r="R2">
+        <v>49848000.0</v>
+      </c>
+      <c r="S2">
+        <v>150348000.0</v>
+      </c>
+      <c r="T2">
+        <v>39903000.0</v>
+      </c>
+      <c r="U2">
+        <v>60869000.0</v>
+      </c>
+      <c r="V2">
+        <v>67387000.0</v>
+      </c>
+      <c r="W2">
+        <v>84436000.0</v>
+      </c>
+      <c r="X2">
+        <v>32615000.0</v>
+      </c>
+      <c r="Y2">
+        <v>27709000.0</v>
+      </c>
+      <c r="Z2">
+        <v>81164000.0</v>
+      </c>
+      <c r="AA2">
+        <v>50364000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="A3" t="s">
+        <v>191</v>
+      </c>
+      <c r="B3">
+        <v>34665000</v>
+      </c>
+      <c r="C3">
+        <v>15498000</v>
+      </c>
+      <c r="D3">
+        <v>10051000</v>
+      </c>
+      <c r="E3">
+        <v>30600000</v>
+      </c>
+      <c r="F3">
+        <v>20577000</v>
+      </c>
+      <c r="G3">
+        <v>17581000</v>
+      </c>
+      <c r="H3">
+        <v>6516000</v>
+      </c>
+      <c r="I3">
+        <v>15859000</v>
+      </c>
+      <c r="J3">
+        <v>8097000</v>
+      </c>
+      <c r="K3">
+        <v>11017000</v>
+      </c>
+      <c r="L3">
+        <v>5914000</v>
+      </c>
+      <c r="M3">
+        <v>7387000</v>
+      </c>
+      <c r="N3">
+        <v>5476000</v>
+      </c>
+      <c r="O3">
+        <v>2131000</v>
+      </c>
+      <c r="P3">
+        <v>7648000</v>
+      </c>
+      <c r="Q3">
+        <v>11762000</v>
+      </c>
+      <c r="R3">
+        <v>3652000</v>
+      </c>
+      <c r="S3">
+        <v>2390000</v>
+      </c>
+      <c r="T3">
+        <v>9669000</v>
+      </c>
+      <c r="U3">
+        <v>8314000</v>
+      </c>
+      <c r="V3">
+        <v>19743000</v>
+      </c>
+      <c r="W3">
+        <v>14712000</v>
+      </c>
+      <c r="X3">
+        <v>15109000</v>
+      </c>
+      <c r="Y3">
+        <v>5800000</v>
+      </c>
+      <c r="Z3">
+        <v>41000000</v>
+      </c>
+      <c r="AA3">
+        <v>42800000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="A4" t="s">
+        <v>192</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4">
+        <v>-602069000.0</v>
+      </c>
+      <c r="F4">
+        <v>463030000.0</v>
+      </c>
+      <c r="G4">
+        <v>257917000.0</v>
+      </c>
+      <c r="H4">
+        <v>199654000.0</v>
+      </c>
+      <c r="I4">
+        <v>17222000.0</v>
+      </c>
+      <c r="J4">
+        <v>-7566000.0</v>
+      </c>
+      <c r="K4">
+        <v>-148551000.0</v>
+      </c>
+      <c r="L4">
+        <v>174043000.0</v>
+      </c>
+      <c r="M4">
+        <v>-107816000.0</v>
+      </c>
+      <c r="N4">
+        <v>18312000.0</v>
+      </c>
+      <c r="O4">
+        <v>20347000.0</v>
+      </c>
+      <c r="P4">
+        <v>35205000.0</v>
+      </c>
+      <c r="Q4">
+        <v>6660000.0</v>
+      </c>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" t="s">
+        <v>193</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5">
+        <v>-82381000.0</v>
+      </c>
+      <c r="F5">
+        <v>-43461000.0</v>
+      </c>
+      <c r="G5">
+        <v>228214000.0</v>
+      </c>
+      <c r="H5">
+        <v>12069000.0</v>
+      </c>
+      <c r="I5">
+        <v>556643000.0</v>
+      </c>
+      <c r="J5">
+        <v>-197209000.0</v>
+      </c>
+      <c r="K5">
+        <v>12299000.0</v>
+      </c>
+      <c r="L5">
+        <v>35491000.0</v>
+      </c>
+      <c r="M5">
+        <v>-10781000.0</v>
+      </c>
+      <c r="N5">
+        <v>2660000.0</v>
+      </c>
+      <c r="O5">
+        <v>-365744000.0</v>
+      </c>
+      <c r="P5">
+        <v>11396000.0</v>
+      </c>
+      <c r="Q5">
+        <v>-37540000.0</v>
+      </c>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" t="s">
+        <v>194</v>
+      </c>
+      <c r="B6">
+        <v>326581000.0</v>
+      </c>
+      <c r="C6">
+        <v>99736000.0</v>
+      </c>
+      <c r="D6">
+        <v>17474000.0</v>
+      </c>
+      <c r="E6">
+        <v>-605341000.0</v>
+      </c>
+      <c r="F6">
+        <v>463030000.0</v>
+      </c>
+      <c r="G6">
+        <v>257917000.0</v>
+      </c>
+      <c r="H6">
+        <v>199654000.0</v>
+      </c>
+      <c r="I6">
+        <v>16571000.0</v>
+      </c>
+      <c r="J6">
+        <v>-7566000.0</v>
+      </c>
+      <c r="K6">
+        <v>-148551000.0</v>
+      </c>
+      <c r="L6">
+        <v>174043000.0</v>
+      </c>
+      <c r="M6">
+        <v>-107816000.0</v>
+      </c>
+      <c r="N6">
+        <v>18312000.0</v>
+      </c>
+      <c r="O6">
+        <v>20347000.0</v>
+      </c>
+      <c r="P6">
+        <v>35205000.0</v>
+      </c>
+      <c r="Q6">
+        <v>6660000.0</v>
+      </c>
+      <c r="R6">
+        <v>-5906000.0</v>
+      </c>
+      <c r="S6">
+        <v>-100500000.0</v>
+      </c>
+      <c r="T6">
+        <v>110445000.0</v>
+      </c>
+      <c r="U6">
+        <v>-20966000.0</v>
+      </c>
+      <c r="V6">
+        <v>-6518000.0</v>
+      </c>
+      <c r="W6">
+        <v>-17049000.0</v>
+      </c>
+      <c r="X6">
+        <v>51821000.0</v>
+      </c>
+      <c r="Y6">
+        <v>4906000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-50000000.0</v>
+      </c>
+      <c r="AA6">
+        <v>30800000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" t="s">
+        <v>195</v>
+      </c>
+      <c r="B7">
+        <v>256116000.0</v>
+      </c>
+      <c r="C7">
+        <v>-8878000.0</v>
+      </c>
+      <c r="D7">
+        <v>23274000.0</v>
+      </c>
+      <c r="E7">
+        <v>-464824000.0</v>
+      </c>
+      <c r="F7">
+        <v>207038000.0</v>
+      </c>
+      <c r="G7">
+        <v>585940000.0</v>
+      </c>
+      <c r="H7">
+        <v>-84438000.0</v>
+      </c>
+      <c r="I7">
+        <v>386376000.0</v>
+      </c>
+      <c r="J7">
+        <v>82339000.0</v>
+      </c>
+      <c r="K7">
+        <v>-133742000.0</v>
+      </c>
+      <c r="L7">
+        <v>274150000.0</v>
+      </c>
+      <c r="M7">
+        <v>-162172000.0</v>
+      </c>
+      <c r="N7">
+        <v>-49172000.0</v>
+      </c>
+      <c r="O7">
+        <v>-317478000.0</v>
+      </c>
+      <c r="P7">
+        <v>121710000.0</v>
+      </c>
+      <c r="Q7">
+        <v>-121777000.0</v>
+      </c>
+      <c r="R7">
+        <v>-210453000.0</v>
+      </c>
+      <c r="S7">
+        <v>87513000.0</v>
+      </c>
+      <c r="T7">
+        <v>56809000.0</v>
+      </c>
+      <c r="U7">
+        <v>22800000.0</v>
+      </c>
+      <c r="V7">
+        <v>16279000.0</v>
+      </c>
+      <c r="W7">
+        <v>-88903000.0</v>
+      </c>
+      <c r="X7">
+        <v>112253000.0</v>
+      </c>
+      <c r="Y7">
+        <v>283880000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-1891800000.0</v>
+      </c>
+      <c r="AA7">
+        <v>181800000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" t="s">
+        <v>196</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8">
+        <v>-43392000.0</v>
+      </c>
+      <c r="F8">
+        <v>-32639000.0</v>
+      </c>
+      <c r="G8">
+        <v>254292000.0</v>
+      </c>
+      <c r="H8">
+        <v>-46207000.0</v>
+      </c>
+      <c r="I8">
+        <v>-89884000.0</v>
+      </c>
+      <c r="J8">
+        <v>99253000.0</v>
+      </c>
+      <c r="K8">
+        <v>-55509000.0</v>
+      </c>
+      <c r="L8">
+        <v>-18449000.0</v>
+      </c>
+      <c r="M8">
+        <v>-31921000.0</v>
+      </c>
+      <c r="N8">
+        <v>-3105000.0</v>
+      </c>
+      <c r="O8">
+        <v>-25946000.0</v>
+      </c>
+      <c r="P8">
+        <v>87138000.0</v>
+      </c>
+      <c r="Q8">
+        <v>54155000.0</v>
+      </c>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" t="s">
+        <v>197</v>
+      </c>
+      <c r="B9">
+        <v>120879000.0</v>
+      </c>
+      <c r="C9">
+        <v>37513000.0</v>
+      </c>
+      <c r="D9">
+        <v>88459000.0</v>
+      </c>
+      <c r="E9">
+        <v>-43392000.0</v>
+      </c>
+      <c r="F9">
+        <v>-32639000.0</v>
+      </c>
+      <c r="G9">
+        <v>254292000.0</v>
+      </c>
+      <c r="H9">
+        <v>-46207000.0</v>
+      </c>
+      <c r="I9">
+        <v>-89884000.0</v>
+      </c>
+      <c r="J9">
+        <v>99253000.0</v>
+      </c>
+      <c r="K9">
+        <v>-55509000.0</v>
+      </c>
+      <c r="L9">
+        <v>-18449000.0</v>
+      </c>
+      <c r="M9">
+        <v>-31921000.0</v>
+      </c>
+      <c r="N9">
+        <v>23166000.0</v>
+      </c>
+      <c r="O9">
+        <v>-13057000.0</v>
+      </c>
+      <c r="P9">
+        <v>18706000.0</v>
+      </c>
+      <c r="Q9">
+        <v>28885000.0</v>
+      </c>
+      <c r="R9">
+        <v>-156788000.0</v>
+      </c>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" t="s">
+        <v>198</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10">
+        <v>-63169000.0</v>
+      </c>
+      <c r="D10">
+        <v>-6434000.0</v>
+      </c>
+      <c r="E10">
+        <v>-58859000.0</v>
+      </c>
+      <c r="F10">
+        <v>-47234000.0</v>
+      </c>
+      <c r="G10">
+        <v>8342000.0</v>
+      </c>
+      <c r="H10">
+        <v>2986000.0</v>
+      </c>
+      <c r="I10">
+        <v>534355000.0</v>
+      </c>
+      <c r="J10">
+        <v>12586000.0</v>
+      </c>
+      <c r="K10">
+        <v>-4899000.0</v>
+      </c>
+      <c r="L10">
+        <v>-10815000.0</v>
+      </c>
+      <c r="M10">
+        <v>-13211000.0</v>
+      </c>
+      <c r="N10">
+        <v>-26984000.0</v>
+      </c>
+      <c r="O10">
+        <v>-6961000.0</v>
+      </c>
+      <c r="P10">
+        <v>-8942000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-44200000.0</v>
+      </c>
+      <c r="R10">
+        <v>140054000.0</v>
+      </c>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" t="s">
+        <v>199</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>-323676000.0</v>
+      </c>
+      <c r="F11">
+        <v>313218000.0</v>
+      </c>
+      <c r="G11">
+        <v>148162000.0</v>
+      </c>
+      <c r="H11">
+        <v>-40537000.0</v>
+      </c>
+      <c r="I11">
+        <v>-80328000.0</v>
+      </c>
+      <c r="J11">
+        <v>209413000.0</v>
+      </c>
+      <c r="K11">
+        <v>-38525000.0</v>
+      </c>
+      <c r="L11">
+        <v>257108000.0</v>
+      </c>
+      <c r="M11">
+        <v>-110198000.0</v>
+      </c>
+      <c r="N11">
+        <v>-30623000.0</v>
+      </c>
+      <c r="O11">
+        <v>94394000.0</v>
+      </c>
+      <c r="P11">
+        <v>21047000.0</v>
+      </c>
+      <c r="Q11">
+        <v>-139804000.0</v>
+      </c>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" t="s">
+        <v>200</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>98401000.0</v>
+      </c>
+      <c r="F12">
+        <v>117466000.0</v>
+      </c>
+      <c r="G12">
+        <v>85504000.0</v>
+      </c>
+      <c r="H12">
+        <v>10300000.0</v>
+      </c>
+      <c r="I12">
+        <v>43633000.0</v>
+      </c>
+      <c r="J12">
+        <v>150822000.0</v>
+      </c>
+      <c r="K12">
+        <v>107854000.0</v>
+      </c>
+      <c r="L12">
+        <v>27795000.0</v>
+      </c>
+      <c r="M12">
+        <v>17921000.0</v>
+      </c>
+      <c r="N12">
+        <v>20844000.0</v>
+      </c>
+      <c r="O12">
+        <v>33723000.0</v>
+      </c>
+      <c r="P12">
+        <v>160201000.0</v>
+      </c>
+      <c r="Q12">
+        <v>49146000.0</v>
+      </c>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="A13" t="s">
+        <v>201</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>-412807000.0</v>
+      </c>
+      <c r="F13">
+        <v>245021000.0</v>
+      </c>
+      <c r="G13">
+        <v>320571000.0</v>
+      </c>
+      <c r="H13">
+        <v>-37088000.0</v>
+      </c>
+      <c r="I13">
+        <v>486995000.0</v>
+      </c>
+      <c r="J13">
+        <v>33888000.0</v>
+      </c>
+      <c r="K13">
+        <v>-62932000.0</v>
+      </c>
+      <c r="L13">
+        <v>245996000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
+      <c r="A14" t="s">
+        <v>202</v>
+      </c>
+      <c r="B14">
+        <v>27387000.0</v>
+      </c>
+      <c r="C14">
+        <v>27071000.0</v>
+      </c>
+      <c r="D14">
+        <v>37372000.0</v>
+      </c>
+      <c r="E14">
+        <v>31014000.0</v>
+      </c>
+      <c r="F14">
+        <v>42710000.0</v>
+      </c>
+      <c r="G14">
+        <v>55427000.0</v>
+      </c>
+      <c r="H14">
+        <v>19123000.0</v>
+      </c>
+      <c r="I14">
+        <v>18818000.0</v>
+      </c>
+      <c r="J14">
+        <v>22652000.0</v>
+      </c>
+      <c r="K14">
+        <v>27624000.0</v>
+      </c>
+      <c r="L14">
+        <v>12720000.0</v>
+      </c>
+      <c r="M14">
+        <v>14541000.0</v>
+      </c>
+      <c r="N14">
+        <v>13707000.0</v>
+      </c>
+      <c r="O14">
+        <v>14674000.0</v>
+      </c>
+      <c r="P14">
+        <v>15614000.0</v>
+      </c>
+      <c r="Q14">
+        <v>14750000.0</v>
+      </c>
+      <c r="R14">
+        <v>9670000.0</v>
+      </c>
+      <c r="S14">
+        <v>11573000.0</v>
+      </c>
+      <c r="T14">
+        <v>11361000.0</v>
+      </c>
+      <c r="U14">
+        <v>14244000.0</v>
+      </c>
+      <c r="V14">
+        <v>19735000.0</v>
+      </c>
+      <c r="W14">
+        <v>21524000.0</v>
+      </c>
+      <c r="X14">
+        <v>22890000.0</v>
+      </c>
+      <c r="Y14">
+        <v>24648000.0</v>
+      </c>
+      <c r="Z14">
+        <v>20400000.0</v>
+      </c>
+      <c r="AA14">
+        <v>20100000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27">
+      <c r="A15" t="s">
+        <v>203</v>
+      </c>
+      <c r="B15">
+        <v>114146000.0</v>
+      </c>
+      <c r="C15">
+        <v>73726000.0</v>
+      </c>
+      <c r="D15">
+        <v>84444000.0</v>
+      </c>
+      <c r="E15">
+        <v>107528000.0</v>
+      </c>
+      <c r="F15">
+        <v>99350000.0</v>
+      </c>
+      <c r="G15">
+        <v>28172000.0</v>
+      </c>
+      <c r="H15">
+        <v>35594000.0</v>
+      </c>
+      <c r="I15">
+        <v>47157000.0</v>
+      </c>
+      <c r="J15">
+        <v>18947000.0</v>
+      </c>
+      <c r="K15">
+        <v>18947000.0</v>
+      </c>
+      <c r="L15">
+        <v>18947000.0</v>
+      </c>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15">
+        <v>2368000.0</v>
+      </c>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
+      <c r="A16" t="s">
+        <v>204</v>
+      </c>
+      <c r="B16">
+        <v>809415000.0</v>
+      </c>
+      <c r="C16">
+        <v>482834000.0</v>
+      </c>
+      <c r="D16">
+        <v>383098000.0</v>
+      </c>
+      <c r="E16">
+        <v>365624000.0</v>
+      </c>
+      <c r="F16">
+        <v>970965000.0</v>
+      </c>
+      <c r="G16">
+        <v>507935000.0</v>
+      </c>
+      <c r="H16">
+        <v>250018000.0</v>
+      </c>
+      <c r="I16">
+        <v>50364000.0</v>
+      </c>
+      <c r="J16">
+        <v>33793000.0</v>
+      </c>
+      <c r="K16">
+        <v>41359000.0</v>
+      </c>
+      <c r="L16">
+        <v>189910000.0</v>
+      </c>
+      <c r="M16">
+        <v>15867000.0</v>
+      </c>
+      <c r="N16">
+        <v>123683000.0</v>
+      </c>
+      <c r="O16">
+        <v>105371000.0</v>
+      </c>
+      <c r="P16">
+        <v>85807000.0</v>
+      </c>
+      <c r="Q16">
+        <v>50602000.0</v>
+      </c>
+      <c r="R16">
+        <v>43942000.0</v>
+      </c>
+      <c r="S16">
+        <v>49848000.0</v>
+      </c>
+      <c r="T16">
+        <v>150348000.0</v>
+      </c>
+      <c r="U16">
+        <v>39903000.0</v>
+      </c>
+      <c r="V16">
+        <v>60869000.0</v>
+      </c>
+      <c r="W16">
+        <v>67387000.0</v>
+      </c>
+      <c r="X16">
+        <v>84436000.0</v>
+      </c>
+      <c r="Y16">
+        <v>32615000.0</v>
+      </c>
+      <c r="Z16">
+        <v>-50000000.0</v>
+      </c>
+      <c r="AA16">
+        <v>81164000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27">
+      <c r="A17" t="s">
+        <v>205</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17">
+        <v>-363000.0</v>
+      </c>
+      <c r="G17">
+        <v>702000.0</v>
+      </c>
+      <c r="H17">
+        <v>508000.0</v>
+      </c>
+      <c r="I17"/>
+      <c r="J17">
+        <v>1532000.0</v>
+      </c>
+      <c r="K17">
+        <v>-2046000.0</v>
+      </c>
+      <c r="L17">
+        <v>-369000.0</v>
+      </c>
+      <c r="M17">
+        <v>-343000.0</v>
+      </c>
+      <c r="N17">
+        <v>303000.0</v>
+      </c>
+      <c r="O17">
+        <v>-17000.0</v>
+      </c>
+      <c r="P17">
+        <v>-130000.0</v>
+      </c>
+      <c r="Q17">
+        <v>-162000.0</v>
+      </c>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" t="s">
+        <v>206</v>
+      </c>
+      <c r="B18">
+        <v>697528000.0</v>
+      </c>
+      <c r="C18">
+        <v>297757000.0</v>
+      </c>
+      <c r="D18">
+        <v>265578000.0</v>
+      </c>
+      <c r="E18">
+        <v>-255507000.0</v>
+      </c>
+      <c r="F18">
+        <v>686510000.0</v>
+      </c>
+      <c r="G18">
+        <v>762184000.0</v>
+      </c>
+      <c r="H18">
+        <v>61282000.0</v>
+      </c>
+      <c r="I18">
+        <v>493991000.0</v>
+      </c>
+      <c r="J18">
+        <v>224022000.0</v>
+      </c>
+      <c r="K18">
+        <v>37765000.0</v>
+      </c>
+      <c r="L18">
+        <v>373610000.0</v>
+      </c>
+      <c r="M18">
+        <v>-57456000.0</v>
+      </c>
+      <c r="N18">
+        <v>41084000.0</v>
+      </c>
+      <c r="O18">
+        <v>-213913000.0</v>
+      </c>
+      <c r="P18">
+        <v>195556000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-39014000.0</v>
+      </c>
+      <c r="R18">
+        <v>-120220000.0</v>
+      </c>
+      <c r="S18">
+        <v>59728000.0</v>
+      </c>
+      <c r="T18">
+        <v>125708000.0</v>
+      </c>
+      <c r="U18">
+        <v>-80721000.0</v>
+      </c>
+      <c r="V18">
+        <v>79940000.0</v>
+      </c>
+      <c r="W18">
+        <v>-16782000.0</v>
+      </c>
+      <c r="X18">
+        <v>143922000.0</v>
+      </c>
+      <c r="Y18">
+        <v>291531000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-29400000.0</v>
+      </c>
+      <c r="AA18">
+        <v>190000000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" t="s">
+        <v>207</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
+        <v>-31766000.0</v>
+      </c>
+      <c r="D19">
+        <v>-77801000.0</v>
+      </c>
+      <c r="E19">
+        <v>-127104000.0</v>
+      </c>
+      <c r="F19">
+        <v>-20577000.0</v>
+      </c>
+      <c r="G19">
+        <v>-434995000.0</v>
+      </c>
+      <c r="H19">
+        <v>26691000.0</v>
+      </c>
+      <c r="I19">
+        <v>-15859000.0</v>
+      </c>
+      <c r="J19">
+        <v>-8097000.0</v>
+      </c>
+      <c r="K19">
+        <v>-83726000.0</v>
+      </c>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
+      <c r="A20" t="s">
         <v>208</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" t="s">
+        <v>209</v>
+      </c>
+      <c r="B21">
+        <v>5000000.0</v>
+      </c>
+      <c r="C21">
+        <v>-37342000.0</v>
+      </c>
+      <c r="D21">
+        <v>-95000000.0</v>
+      </c>
+      <c r="E21">
+        <v>0.0</v>
+      </c>
+      <c r="F21">
+        <v>-70000000.0</v>
+      </c>
+      <c r="G21">
+        <v>-49978000.0</v>
+      </c>
+      <c r="H21">
+        <v>175025000.0</v>
+      </c>
+      <c r="I21">
+        <v>-364984000.0</v>
+      </c>
+      <c r="J21">
+        <v>-178895000.0</v>
+      </c>
+      <c r="K21">
+        <v>-54627000.0</v>
+      </c>
+      <c r="L21">
+        <v>43046000.0</v>
+      </c>
+      <c r="M21">
+        <v>-38695000.0</v>
+      </c>
+      <c r="N21">
+        <v>-12303000.0</v>
+      </c>
+      <c r="O21">
+        <v>249233000.0</v>
+      </c>
+      <c r="P21">
+        <v>-149633000.0</v>
+      </c>
+      <c r="Q21">
+        <v>436398000.0</v>
+      </c>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" t="s">
+        <v>172</v>
+      </c>
+      <c r="B22">
+        <v>281331000.0</v>
+      </c>
+      <c r="C22">
+        <v>157440000.0</v>
+      </c>
+      <c r="D22">
+        <v>98973000.0</v>
+      </c>
+      <c r="E22">
+        <v>101180000.0</v>
+      </c>
+      <c r="F22">
+        <v>330368000.0</v>
+      </c>
+      <c r="G22">
+        <v>49356000.0</v>
+      </c>
+      <c r="H22">
+        <v>118174000.0</v>
+      </c>
+      <c r="I22">
+        <v>55830000.0</v>
+      </c>
+      <c r="J22">
+        <v>-59552000.0</v>
+      </c>
+      <c r="K22">
+        <v>-13746000.0</v>
+      </c>
+      <c r="L22">
+        <v>58482000.0</v>
+      </c>
+      <c r="M22">
+        <v>74325000.0</v>
+      </c>
+      <c r="N22">
+        <v>50484000.0</v>
+      </c>
+      <c r="O22">
+        <v>43734000.0</v>
+      </c>
+      <c r="P22">
+        <v>-100557000.0</v>
+      </c>
+      <c r="Q22">
+        <v>23930000.0</v>
+      </c>
+      <c r="R22">
+        <v>30369000.0</v>
+      </c>
+      <c r="S22">
+        <v>-182975000.0</v>
+      </c>
+      <c r="T22">
+        <v>21943000.0</v>
+      </c>
+      <c r="U22">
+        <v>195425000.0</v>
+      </c>
+      <c r="V22">
+        <v>40083000.0</v>
+      </c>
+      <c r="W22">
+        <v>50348000.0</v>
+      </c>
+      <c r="X22">
+        <v>25999000.0</v>
+      </c>
+      <c r="Y22">
+        <v>106000.0</v>
+      </c>
+      <c r="Z22">
+        <v>-50051000.0</v>
+      </c>
+      <c r="AA22">
+        <v>20708000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" t="s">
+        <v>210</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>-3116000.0</v>
+      </c>
+      <c r="D23">
+        <v>538000.0</v>
+      </c>
+      <c r="E23">
+        <v>44804000.0</v>
+      </c>
+      <c r="F23">
+        <v>16134000.0</v>
+      </c>
+      <c r="G23">
+        <v>-37418000.0</v>
+      </c>
+      <c r="H23">
+        <v>190835000.0</v>
+      </c>
+      <c r="I23">
+        <v>6275000.0</v>
+      </c>
+      <c r="J23">
+        <v>-9797000.0</v>
+      </c>
+      <c r="K23">
+        <v>-13344000.0</v>
+      </c>
+      <c r="L23">
+        <v>-174457000.0</v>
+      </c>
+      <c r="M23">
+        <v>95781000.0</v>
+      </c>
+      <c r="N23">
+        <v>39563000.0</v>
+      </c>
+      <c r="O23">
+        <v>-36872000.0</v>
+      </c>
+      <c r="P23">
+        <v>-96222000.0</v>
+      </c>
+      <c r="Q23">
+        <v>213080000.0</v>
+      </c>
+      <c r="R23">
+        <v>-58668000.0</v>
+      </c>
+      <c r="S23">
+        <v>-138636000.0</v>
+      </c>
+      <c r="T23">
+        <v>2070000.0</v>
+      </c>
+      <c r="U23">
+        <v>-477158000.0</v>
+      </c>
+      <c r="V23">
+        <v>11774000.0</v>
+      </c>
+      <c r="W23">
+        <v>41736000.0</v>
+      </c>
+      <c r="X23">
+        <v>33939000.0</v>
+      </c>
+      <c r="Y23">
+        <v>231027000.0</v>
+      </c>
+      <c r="Z23">
+        <v>-20600000.0</v>
+      </c>
+      <c r="AA23">
+        <v>-159200000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24" t="s">
+        <v>211</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24">
+        <v>18218000.0</v>
+      </c>
+      <c r="E24">
+        <v>-96504000.0</v>
+      </c>
+      <c r="F24">
+        <v>14104000.0</v>
+      </c>
+      <c r="G24">
+        <v>-417414000.0</v>
+      </c>
+      <c r="H24">
+        <v>33207000.0</v>
+      </c>
+      <c r="I24">
+        <v>52881000.0</v>
+      </c>
+      <c r="J24">
+        <v>-159697000.0</v>
+      </c>
+      <c r="K24">
+        <v>24591000.0</v>
+      </c>
+      <c r="L24">
+        <v>1500000.0</v>
+      </c>
+      <c r="M24">
+        <v>2000000.0</v>
+      </c>
+      <c r="N24">
+        <v>250000.0</v>
+      </c>
+      <c r="O24">
+        <v>-14713000.0</v>
+      </c>
+      <c r="P24">
+        <v>-98851000.0</v>
+      </c>
+      <c r="Q24">
+        <v>109315000.0</v>
+      </c>
+      <c r="R24">
+        <v>84445000.0</v>
+      </c>
+      <c r="S24">
+        <v>-2390000.0</v>
+      </c>
+      <c r="T24">
+        <v>-9669000.0</v>
+      </c>
+      <c r="U24">
+        <v>715684000.0</v>
+      </c>
+      <c r="V24"/>
+      <c r="W24">
+        <v>-14712000.0</v>
+      </c>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
+      <c r="A25" t="s">
+        <v>212</v>
+      </c>
+      <c r="B25">
+        <v>167359000.0</v>
+      </c>
+      <c r="C25">
+        <v>16635000.0</v>
+      </c>
+      <c r="D25">
+        <v>10816000.0</v>
+      </c>
+      <c r="E25">
+        <v>9322000.0</v>
+      </c>
+      <c r="F25">
+        <v>9505000.0</v>
+      </c>
+      <c r="G25">
+        <v>3538000.0</v>
+      </c>
+      <c r="H25">
+        <v>-28387000.0</v>
+      </c>
+      <c r="I25">
+        <v>5138000.0</v>
+      </c>
+      <c r="J25">
+        <v>121103000.0</v>
+      </c>
+      <c r="K25">
+        <v>91685000.0</v>
+      </c>
+      <c r="L25">
+        <v>6377000.0</v>
+      </c>
+      <c r="M25">
+        <v>5316000.0</v>
+      </c>
+      <c r="N25">
+        <v>8176000.0</v>
+      </c>
+      <c r="O25">
+        <v>15189000.0</v>
+      </c>
+      <c r="P25">
+        <v>128663000.0</v>
+      </c>
+      <c r="Q25">
+        <v>7679000.0</v>
+      </c>
+      <c r="R25">
+        <v>5272000.0</v>
+      </c>
+      <c r="S25">
+        <v>130500000.0</v>
+      </c>
+      <c r="T25">
+        <v>59992000.0</v>
+      </c>
+      <c r="U25">
+        <v>-284600000.0</v>
+      </c>
+      <c r="V25">
+        <v>19575000.0</v>
+      </c>
+      <c r="W25">
+        <v>7286000.0</v>
+      </c>
+      <c r="X25">
+        <v>4380000.0</v>
+      </c>
+      <c r="Y25">
+        <v>83000.0</v>
+      </c>
+      <c r="Z25">
+        <v>1932251000.0</v>
+      </c>
+      <c r="AA25">
+        <v>30192000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27">
+      <c r="A26" t="s">
+        <v>213</v>
+      </c>
+      <c r="B26">
+        <v>-125043000.0</v>
+      </c>
+      <c r="C26">
+        <v>-66426000.0</v>
+      </c>
+      <c r="D26">
+        <v>-70680000.0</v>
+      </c>
+      <c r="E26">
+        <v>-187334000.0</v>
+      </c>
+      <c r="F26">
+        <v>-69901000.0</v>
+      </c>
+      <c r="G26">
+        <v>-21965000.0</v>
+      </c>
+      <c r="H26">
+        <v>-50584000.0</v>
+      </c>
+      <c r="I26">
+        <v>-70903000.0</v>
+      </c>
+      <c r="J26">
+        <v>-25481000.0</v>
+      </c>
+      <c r="K26">
+        <v>-70859000.0</v>
+      </c>
+      <c r="L26">
+        <v>-132925000.0</v>
+      </c>
+      <c r="M26">
+        <v>-10854000.0</v>
+      </c>
+      <c r="N26">
+        <v>-71462000.0</v>
+      </c>
+      <c r="O26">
+        <v>-47164000.0</v>
+      </c>
+      <c r="P26">
+        <v>-26529000.0</v>
+      </c>
+      <c r="Q26">
+        <v>-57819000.0</v>
+      </c>
+      <c r="R26">
+        <v>-28499000.0</v>
+      </c>
+      <c r="S26">
+        <v>-23834000.0</v>
+      </c>
+      <c r="T26">
+        <v>-87542000.0</v>
+      </c>
+      <c r="U26"/>
+      <c r="V26">
+        <v>-42612000.0</v>
+      </c>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" t="s">
+        <v>214</v>
+      </c>
+      <c r="B27">
+        <v>123914000.0</v>
+      </c>
+      <c r="C27">
+        <v>103363000.0</v>
+      </c>
+      <c r="D27">
+        <v>93768000.0</v>
+      </c>
+      <c r="E27">
+        <v>131203000.0</v>
+      </c>
+      <c r="F27">
+        <v>171447000.0</v>
+      </c>
+      <c r="G27">
+        <v>121688000.0</v>
+      </c>
+      <c r="H27">
+        <v>32003000.0</v>
+      </c>
+      <c r="I27">
+        <v>44285000.0</v>
+      </c>
+      <c r="J27">
+        <v>39831000.0</v>
+      </c>
+      <c r="K27">
+        <v>55977000.0</v>
+      </c>
+      <c r="L27">
+        <v>48754000.0</v>
+      </c>
+      <c r="M27">
+        <v>28764000.0</v>
+      </c>
+      <c r="N27">
+        <v>21598000.0</v>
+      </c>
+      <c r="O27">
+        <v>20641000.0</v>
+      </c>
+      <c r="P27">
+        <v>22803000.0</v>
+      </c>
+      <c r="Q27">
+        <v>31268000.0</v>
+      </c>
+      <c r="R27">
+        <v>41212000.0</v>
+      </c>
+      <c r="S27"/>
+      <c r="T27">
+        <v>292000.0</v>
+      </c>
+      <c r="U27">
+        <v>300000.0</v>
+      </c>
+      <c r="V27">
+        <v>320000.0</v>
+      </c>
+      <c r="W27">
+        <v>300000.0</v>
+      </c>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
+      <c r="A28" t="s">
+        <v>215</v>
+      </c>
+      <c r="B28">
+        <v>-229942000.0</v>
+      </c>
+      <c r="C28">
+        <v>-180610000.0</v>
+      </c>
+      <c r="D28">
+        <v>-249586000.0</v>
+      </c>
+      <c r="E28">
+        <v>-250058000.0</v>
+      </c>
+      <c r="F28">
+        <v>-223117000.0</v>
+      </c>
+      <c r="G28">
+        <v>-87555000.0</v>
+      </c>
+      <c r="H28">
+        <v>104657000.0</v>
+      </c>
+      <c r="I28">
+        <v>-476769000.0</v>
+      </c>
+      <c r="J28">
+        <v>-233120000.0</v>
+      </c>
+      <c r="K28">
+        <v>-111561000.0</v>
+      </c>
+      <c r="L28">
+        <v>-188959000.0</v>
+      </c>
+      <c r="M28">
+        <v>-52017000.0</v>
+      </c>
+      <c r="N28">
+        <v>1401000.0</v>
+      </c>
+      <c r="O28">
+        <v>234277000.0</v>
+      </c>
+      <c r="P28">
+        <v>-160165000.0</v>
+      </c>
+      <c r="Q28">
+        <v>232689000.0</v>
+      </c>
+      <c r="R28">
+        <v>113912000.0</v>
+      </c>
+      <c r="S28">
+        <v>-153470000.0</v>
+      </c>
+      <c r="T28">
+        <v>70837000.0</v>
+      </c>
+      <c r="U28">
+        <v>-657158000.0</v>
+      </c>
+      <c r="V28">
+        <v>-86294000.0</v>
+      </c>
+      <c r="W28">
+        <v>16357000.0</v>
+      </c>
+      <c r="X28">
+        <v>-92101000.0</v>
+      </c>
+      <c r="Y28">
+        <v>-286625000.0</v>
+      </c>
+      <c r="Z28">
+        <v>-20600000.0</v>
+      </c>
+      <c r="AA28">
+        <v>-159200000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" t="s">
+        <v>216</v>
+      </c>
+      <c r="B29">
+        <v>732193000.0</v>
+      </c>
+      <c r="C29">
+        <v>313255000.0</v>
+      </c>
+      <c r="D29">
+        <v>275629000.0</v>
+      </c>
+      <c r="E29">
+        <v>-224907000.0</v>
+      </c>
+      <c r="F29">
+        <v>707087000.0</v>
+      </c>
+      <c r="G29">
+        <v>779765000.0</v>
+      </c>
+      <c r="H29">
+        <v>67798000.0</v>
+      </c>
+      <c r="I29">
+        <v>509850000.0</v>
+      </c>
+      <c r="J29">
+        <v>232119000.0</v>
+      </c>
+      <c r="K29">
+        <v>48782000.0</v>
+      </c>
+      <c r="L29">
+        <v>379524000.0</v>
+      </c>
+      <c r="M29">
+        <v>-50069000.0</v>
+      </c>
+      <c r="N29">
+        <v>46560000.0</v>
+      </c>
+      <c r="O29">
+        <v>-211782000.0</v>
+      </c>
+      <c r="P29">
+        <v>203204000.0</v>
+      </c>
+      <c r="Q29">
+        <v>-27252000.0</v>
+      </c>
+      <c r="R29">
+        <v>-116568000.0</v>
+      </c>
+      <c r="S29">
+        <v>62118000.0</v>
+      </c>
+      <c r="T29">
+        <v>135377000.0</v>
+      </c>
+      <c r="U29">
+        <v>-72407000.0</v>
+      </c>
+      <c r="V29">
+        <v>99683000.0</v>
+      </c>
+      <c r="W29">
+        <v>-2070000.0</v>
+      </c>
+      <c r="X29">
+        <v>159031000.0</v>
+      </c>
+      <c r="Y29">
+        <v>297331000.0</v>
+      </c>
+      <c r="Z29">
+        <v>11600000.0</v>
+      </c>
+      <c r="AA29">
+        <v>232800000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:27">
+      <c r="A30" t="s">
+        <v>217</v>
+      </c>
+      <c r="B30">
+        <v>-178011000.0</v>
+      </c>
+      <c r="C30">
+        <v>-31766000.0</v>
+      </c>
+      <c r="D30">
+        <v>-10051000.0</v>
+      </c>
+      <c r="E30">
+        <v>-127104000.0</v>
+      </c>
+      <c r="F30">
+        <v>-20577000.0</v>
+      </c>
+      <c r="G30">
+        <v>-434995000.0</v>
+      </c>
+      <c r="H30">
+        <v>26691000.0</v>
+      </c>
+      <c r="I30">
+        <v>-15804000.0</v>
+      </c>
+      <c r="J30">
+        <v>-7994000.0</v>
+      </c>
+      <c r="K30">
+        <v>-83726000.0</v>
+      </c>
+      <c r="L30">
+        <v>-16153000.0</v>
+      </c>
+      <c r="M30">
+        <v>-5387000.0</v>
+      </c>
+      <c r="N30">
+        <v>-29952000.0</v>
+      </c>
+      <c r="O30">
+        <v>-2131000.0</v>
+      </c>
+      <c r="P30">
+        <v>-7704000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-198600000.0</v>
+      </c>
+      <c r="R30">
+        <v>-3652000.0</v>
+      </c>
+      <c r="S30">
+        <v>-8668000.0</v>
+      </c>
+      <c r="T30">
+        <v>-95558000.0</v>
+      </c>
+      <c r="U30">
+        <v>707370000.0</v>
+      </c>
+      <c r="V30">
+        <v>-15257000.0</v>
+      </c>
+      <c r="W30">
+        <v>-30214000.0</v>
+      </c>
+      <c r="X30">
+        <v>-15109000.0</v>
+      </c>
+      <c r="Y30">
+        <v>-5800000.0</v>
+      </c>
+      <c r="Z30">
+        <v>-41000000.0</v>
+      </c>
+      <c r="AA30">
+        <v>-42800000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CS30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:97">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>90</v>
+      </c>
+      <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>93</v>
+      </c>
+      <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>96</v>
+      </c>
+      <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>99</v>
+      </c>
+      <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>102</v>
+      </c>
+      <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="2" spans="1:97">
+      <c r="A2" t="s">
+        <v>190</v>
+      </c>
+      <c r="B2">
+        <v>344434000.0</v>
+      </c>
+      <c r="C2">
+        <v>809415000.0</v>
+      </c>
+      <c r="D2">
+        <v>113997000.0</v>
+      </c>
+      <c r="E2">
+        <v>123323000.0</v>
+      </c>
+      <c r="F2">
+        <v>126082000.0</v>
+      </c>
+      <c r="G2">
+        <v>482834000.0</v>
+      </c>
+      <c r="H2">
+        <v>350185000.0</v>
+      </c>
+      <c r="I2">
+        <v>320935000.0</v>
+      </c>
+      <c r="J2">
+        <v>69958000.0</v>
+      </c>
+      <c r="K2">
+        <v>383098000.0</v>
+      </c>
+      <c r="L2">
+        <v>51875000.0</v>
+      </c>
+      <c r="M2">
+        <v>67220000.0</v>
+      </c>
+      <c r="N2">
+        <v>45968000.0</v>
+      </c>
+      <c r="O2">
+        <v>365624000.0</v>
+      </c>
+      <c r="P2">
+        <v>274489000.0</v>
+      </c>
+      <c r="Q2">
+        <v>237786000.0</v>
+      </c>
+      <c r="R2">
+        <v>247039000.0</v>
+      </c>
+      <c r="S2">
+        <v>970965000.0</v>
+      </c>
+      <c r="T2">
+        <v>571068000.0</v>
+      </c>
+      <c r="U2">
+        <v>397510000.0</v>
+      </c>
+      <c r="V2">
+        <v>151810000.0</v>
+      </c>
+      <c r="W2">
+        <v>507935000.0</v>
+      </c>
+      <c r="X2">
+        <v>371826000.0</v>
+      </c>
+      <c r="Y2">
+        <v>235887000.0</v>
+      </c>
+      <c r="Z2">
+        <v>128582000.0</v>
+      </c>
+      <c r="AA2">
+        <v>250018000.0</v>
+      </c>
+      <c r="AB2">
+        <v>24005000.0</v>
+      </c>
+      <c r="AC2">
+        <v>23436000.0</v>
+      </c>
+      <c r="AD2">
+        <v>18245000.0</v>
+      </c>
+      <c r="AE2">
+        <v>50364000.0</v>
+      </c>
+      <c r="AF2">
+        <v>68774000.0</v>
+      </c>
+      <c r="AG2">
+        <v>26025000.0</v>
+      </c>
+      <c r="AH2">
+        <v>27642000.0</v>
+      </c>
+      <c r="AI2">
+        <v>33793000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>40916000.0</v>
+      </c>
+      <c r="AK2">
+        <v>26170000.0</v>
+      </c>
+      <c r="AL2">
+        <v>18879000.0</v>
+      </c>
+      <c r="AM2">
+        <v>41359000.0</v>
+      </c>
+      <c r="AN2">
+        <v>51371000.0</v>
+      </c>
+      <c r="AO2">
+        <v>172244000.0</v>
+      </c>
+      <c r="AP2">
+        <v>49140000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>189910000.0</v>
+      </c>
+      <c r="AR2">
+        <v>44048000.0</v>
+      </c>
+      <c r="AS2">
+        <v>14097000.0</v>
+      </c>
+      <c r="AT2">
+        <v>9382000.0</v>
+      </c>
+      <c r="AU2">
+        <v>15867000.0</v>
+      </c>
+      <c r="AV2">
+        <v>14947000.0</v>
+      </c>
+      <c r="AW2">
+        <v>55221000.0</v>
+      </c>
+      <c r="AX2">
+        <v>34835000.0</v>
+      </c>
+      <c r="AY2">
+        <v>123683000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>13961000.0</v>
+      </c>
+      <c r="BA2">
+        <v>69274000.0</v>
+      </c>
+      <c r="BB2">
+        <v>22515000.0</v>
+      </c>
+      <c r="BC2">
+        <v>105371000.0</v>
+      </c>
+      <c r="BD2">
+        <v>41678000.0</v>
+      </c>
+      <c r="BE2">
+        <v>39592000.0</v>
+      </c>
+      <c r="BF2">
+        <v>54660000.0</v>
+      </c>
+      <c r="BG2">
+        <v>85807000.0</v>
+      </c>
+      <c r="BH2">
+        <v>42808000.0</v>
+      </c>
+      <c r="BI2">
+        <v>70073000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>43263000.0</v>
+      </c>
+      <c r="BK2">
+        <v>50602000.0</v>
+      </c>
+      <c r="BL2">
+        <v>38504000.0</v>
+      </c>
+      <c r="BM2">
+        <v>46845000.0</v>
+      </c>
+      <c r="BN2">
+        <v>40483000.0</v>
+      </c>
+      <c r="BO2">
+        <v>43942000.0</v>
+      </c>
+      <c r="BP2">
+        <v>40640000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>42504000.0</v>
+      </c>
+      <c r="BR2">
+        <v>49002000.0</v>
+      </c>
+      <c r="BS2">
+        <v>49848000.0</v>
+      </c>
+      <c r="BT2">
+        <v>38603000.0</v>
+      </c>
+      <c r="BU2">
+        <v>33231000.0</v>
+      </c>
+      <c r="BV2">
+        <v>26660000.0</v>
+      </c>
+      <c r="BW2">
+        <v>150348000.0</v>
+      </c>
+      <c r="BX2">
+        <v>40758000.0</v>
+      </c>
+      <c r="BY2">
+        <v>22624000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>49884000.0</v>
+      </c>
+      <c r="CA2">
+        <v>39903000.0</v>
+      </c>
+      <c r="CB2">
+        <v>97756000.0</v>
+      </c>
+      <c r="CC2">
+        <v>138167000.0</v>
+      </c>
+      <c r="CD2">
+        <v>41827000.0</v>
+      </c>
+      <c r="CE2">
+        <v>60869000.0</v>
+      </c>
+      <c r="CF2">
+        <v>37052000.0</v>
+      </c>
+      <c r="CG2">
+        <v>38655000.0</v>
+      </c>
+      <c r="CH2">
+        <v>36544000.0</v>
+      </c>
+      <c r="CI2">
+        <v>67387000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>17997000.0</v>
+      </c>
+      <c r="CK2">
+        <v>23990000.0</v>
+      </c>
+      <c r="CL2">
+        <v>81975000.0</v>
+      </c>
+      <c r="CM2">
+        <v>84436000.0</v>
+      </c>
+      <c r="CN2">
+        <v>36987000.0</v>
+      </c>
+      <c r="CO2">
+        <v>32600000.0</v>
+      </c>
+      <c r="CP2">
+        <v>250018000.0</v>
+      </c>
+      <c r="CQ2">
+        <v>250018000.0</v>
+      </c>
+      <c r="CR2">
+        <v>1.0</v>
+      </c>
+      <c r="CS2">
+        <v>250018000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:97">
+      <c r="A3" t="s">
+        <v>191</v>
+      </c>
+      <c r="B3">
+        <v>7788000</v>
+      </c>
+      <c r="C3">
+        <v>2155000</v>
+      </c>
+      <c r="D3">
+        <v>3317000</v>
+      </c>
+      <c r="E3">
+        <v>5984000</v>
+      </c>
+      <c r="F3">
+        <v>14216000</v>
+      </c>
+      <c r="G3">
+        <v>11148000</v>
+      </c>
+      <c r="H3">
+        <v>8370000</v>
+      </c>
+      <c r="I3">
+        <v>2476000</v>
+      </c>
+      <c r="J3">
+        <v>3377000</v>
+      </c>
+      <c r="K3">
+        <v>1275000</v>
+      </c>
+      <c r="L3">
+        <v>1763000</v>
+      </c>
+      <c r="M3">
+        <v>3590000</v>
+      </c>
+      <c r="N3">
+        <v>2843000</v>
+      </c>
+      <c r="O3">
+        <v>1855000</v>
+      </c>
+      <c r="P3">
+        <v>6053000</v>
+      </c>
+      <c r="Q3">
+        <v>10190000</v>
+      </c>
+      <c r="R3">
+        <v>9624000</v>
+      </c>
+      <c r="S3">
+        <v>4733000</v>
+      </c>
+      <c r="T3">
+        <v>4561000</v>
+      </c>
+      <c r="U3">
+        <v>1133000</v>
+      </c>
+      <c r="V3">
+        <v>5624000</v>
+      </c>
+      <c r="W3">
+        <v>9259000</v>
+      </c>
+      <c r="X3">
+        <v>7423000</v>
+      </c>
+      <c r="Y3">
+        <v>3539000</v>
+      </c>
+      <c r="Z3">
+        <v>4260000</v>
+      </c>
+      <c r="AA3">
+        <v>2359000</v>
+      </c>
+      <c r="AB3">
+        <v>1526000</v>
+      </c>
+      <c r="AC3">
+        <v>1864000</v>
+      </c>
+      <c r="AD3">
+        <v>1695000</v>
+      </c>
+      <c r="AE3">
+        <v>1431000</v>
+      </c>
+      <c r="AF3">
+        <v>3530000</v>
+      </c>
+      <c r="AG3">
+        <v>6070000</v>
+      </c>
+      <c r="AH3">
+        <v>4699000</v>
+      </c>
+      <c r="AI3">
+        <v>1560000</v>
+      </c>
+      <c r="AJ3">
+        <v>3787000</v>
+      </c>
+      <c r="AK3">
+        <v>1276000</v>
+      </c>
+      <c r="AL3">
+        <v>1278000</v>
+      </c>
+      <c r="AM3">
+        <v>1756000</v>
+      </c>
+      <c r="AN3">
+        <v>3657000</v>
+      </c>
+      <c r="AO3">
+        <v>3115000</v>
+      </c>
+      <c r="AP3">
+        <v>2914000</v>
+      </c>
+      <c r="AQ3">
+        <v>1331000</v>
+      </c>
+      <c r="AR3">
+        <v>1628000</v>
+      </c>
+      <c r="AS3">
+        <v>742000</v>
+      </c>
+      <c r="AT3">
+        <v>1648000</v>
+      </c>
+      <c r="AU3">
+        <v>1896000</v>
+      </c>
+      <c r="AV3">
+        <v>2117000</v>
+      </c>
+      <c r="AW3">
+        <v>3020000</v>
+      </c>
+      <c r="AX3">
+        <v>1643000</v>
+      </c>
+      <c r="AY3">
+        <v>607000</v>
+      </c>
+      <c r="AZ3">
+        <v>2219000</v>
+      </c>
+      <c r="BA3">
+        <v>2165000</v>
+      </c>
+      <c r="BB3">
+        <v>862000</v>
+      </c>
+      <c r="BC3">
+        <v>230000</v>
+      </c>
+      <c r="BD3">
+        <v>1883000</v>
+      </c>
+      <c r="BE3">
+        <v>1190000</v>
+      </c>
+      <c r="BF3">
+        <v>640000</v>
+      </c>
+      <c r="BG3">
+        <v>2078000</v>
+      </c>
+      <c r="BH3">
+        <v>1114000</v>
+      </c>
+      <c r="BI3">
+        <v>2195000</v>
+      </c>
+      <c r="BJ3">
+        <v>2192000</v>
+      </c>
+      <c r="BK3">
+        <v>2147000</v>
+      </c>
+      <c r="BL3">
+        <v>2801000</v>
+      </c>
+      <c r="BM3">
+        <v>6226000</v>
+      </c>
+      <c r="BN3">
+        <v>1783000</v>
+      </c>
+      <c r="BO3">
+        <v>952000</v>
+      </c>
+      <c r="BP3">
+        <v>1377000</v>
+      </c>
+      <c r="BQ3">
+        <v>717000</v>
+      </c>
+      <c r="BR3">
+        <v>1127000</v>
+      </c>
+      <c r="BS3">
+        <v>431000</v>
+      </c>
+      <c r="BT3">
+        <v>3009000</v>
+      </c>
+      <c r="BU3">
+        <v>2298000</v>
+      </c>
+      <c r="BV3">
+        <v>0</v>
+      </c>
+      <c r="BW3">
+        <v>711000</v>
+      </c>
+      <c r="BX3">
+        <v>1389000</v>
+      </c>
+      <c r="BY3">
+        <v>2780000</v>
+      </c>
+      <c r="BZ3">
+        <v>2335000</v>
+      </c>
+      <c r="CA3">
+        <v>3165000</v>
+      </c>
+      <c r="CB3">
+        <v>1858000</v>
+      </c>
+      <c r="CC3">
+        <v>1175000</v>
+      </c>
+      <c r="CD3">
+        <v>2213000</v>
+      </c>
+      <c r="CE3">
+        <v>3068000</v>
+      </c>
+      <c r="CF3">
+        <v>5398000</v>
+      </c>
+      <c r="CG3">
+        <v>5931000</v>
+      </c>
+      <c r="CH3">
+        <v>5317000</v>
+      </c>
+      <c r="CI3">
+        <v>3097000</v>
+      </c>
+      <c r="CJ3">
+        <v>5218000</v>
+      </c>
+      <c r="CK3">
+        <v>3867000</v>
+      </c>
+      <c r="CL3">
+        <v>2806000</v>
+      </c>
+      <c r="CM3">
+        <v>2821000</v>
+      </c>
+      <c r="CN3">
+        <v>2907000</v>
+      </c>
+      <c r="CO3">
+        <v>4900000</v>
+      </c>
+      <c r="CP3">
+        <v>3600000</v>
+      </c>
+      <c r="CQ3">
+        <v>3600000</v>
+      </c>
+      <c r="CR3">
+        <v>1500000</v>
+      </c>
+      <c r="CS3">
+        <v>4300000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:97">
+      <c r="A4" t="s">
+        <v>192</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
+        <v>20596000.0</v>
+      </c>
+      <c r="O4">
+        <v>-320501000.0</v>
+      </c>
+      <c r="P4">
+        <v>88971000.0</v>
+      </c>
+      <c r="Q4">
+        <v>38671000.0</v>
+      </c>
+      <c r="R4">
+        <v>-7013000.0</v>
+      </c>
+      <c r="S4">
+        <v>-722698000.0</v>
+      </c>
+      <c r="T4">
+        <v>399897000.0</v>
+      </c>
+      <c r="U4">
+        <v>173558000.0</v>
+      </c>
+      <c r="V4">
+        <v>245700000.0</v>
+      </c>
+      <c r="W4">
+        <v>-356125000.0</v>
+      </c>
+      <c r="X4">
+        <v>136109000.0</v>
+      </c>
+      <c r="Y4">
+        <v>135939000.0</v>
+      </c>
+      <c r="Z4">
+        <v>107305000.0</v>
+      </c>
+      <c r="AA4">
+        <v>-121436000.0</v>
+      </c>
+      <c r="AB4"/>
+      <c r="AC4">
+        <v>569000.0</v>
+      </c>
+      <c r="AD4">
+        <v>5191000.0</v>
+      </c>
+      <c r="AE4">
+        <v>-32119000.0</v>
+      </c>
+      <c r="AF4">
+        <v>-18148000.0</v>
+      </c>
+      <c r="AG4">
+        <v>42817000.0</v>
+      </c>
+      <c r="AH4">
+        <v>-576000.0</v>
+      </c>
+      <c r="AI4">
+        <v>-6871000.0</v>
+      </c>
+      <c r="AJ4">
+        <v>-7123000.0</v>
+      </c>
+      <c r="AK4">
+        <v>14746000.0</v>
+      </c>
+      <c r="AL4">
+        <v>7291000.0</v>
+      </c>
+      <c r="AM4">
+        <v>-22480000.0</v>
+      </c>
+      <c r="AN4">
+        <v>-10012000.0</v>
+      </c>
+      <c r="AO4">
+        <v>-120873000.0</v>
+      </c>
+      <c r="AP4">
+        <v>123104000.0</v>
+      </c>
+      <c r="AQ4">
+        <v>-140770000.0</v>
+      </c>
+      <c r="AR4">
+        <v>145862000.0</v>
+      </c>
+      <c r="AS4">
+        <v>29951000.0</v>
+      </c>
+      <c r="AT4">
+        <v>4715000.0</v>
+      </c>
+      <c r="AU4">
+        <v>-6485000.0</v>
+      </c>
+      <c r="AV4">
+        <v>920000.0</v>
+      </c>
+      <c r="AW4">
+        <v>-40274000.0</v>
+      </c>
+      <c r="AX4">
+        <v>20386000.0</v>
+      </c>
+      <c r="AY4">
+        <v>-88848000.0</v>
+      </c>
+      <c r="AZ4">
+        <v>109722000.0</v>
+      </c>
+      <c r="BA4">
+        <v>-55313000.0</v>
+      </c>
+      <c r="BB4">
+        <v>46759000.0</v>
+      </c>
+      <c r="BC4">
+        <v>-82856000.0</v>
+      </c>
+      <c r="BD4">
+        <v>64476000.0</v>
+      </c>
+      <c r="BE4">
+        <v>2086000.0</v>
+      </c>
+      <c r="BF4">
+        <v>-15068000.0</v>
+      </c>
+      <c r="BG4">
+        <v>-31147000.0</v>
+      </c>
+      <c r="BH4">
+        <v>42999000.0</v>
+      </c>
+      <c r="BI4">
+        <v>-27265000.0</v>
+      </c>
+      <c r="BJ4">
+        <v>26810000.0</v>
+      </c>
+      <c r="BK4">
+        <v>-7339000.0</v>
+      </c>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
+    </row>
+    <row r="5" spans="1:97">
+      <c r="A5" t="s">
+        <v>193</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
+        <v>2114000.0</v>
+      </c>
+      <c r="O5">
+        <v>-74987000.0</v>
+      </c>
+      <c r="P5">
+        <v>78815000.0</v>
+      </c>
+      <c r="Q5">
+        <v>-41702000.0</v>
+      </c>
+      <c r="R5">
+        <v>-85666000.0</v>
+      </c>
+      <c r="S5">
+        <v>-33828000.0</v>
+      </c>
+      <c r="T5">
+        <v>76372000.0</v>
+      </c>
+      <c r="U5">
+        <v>-58532000.0</v>
+      </c>
+      <c r="V5">
+        <v>26391000.0</v>
+      </c>
+      <c r="W5">
+        <v>-87692000.0</v>
+      </c>
+      <c r="X5">
+        <v>76257000.0</v>
+      </c>
+      <c r="Y5">
+        <v>6637000.0</v>
+      </c>
+      <c r="Z5">
+        <v>141983000.0</v>
+      </c>
+      <c r="AA5">
+        <v>3337000.0</v>
+      </c>
+      <c r="AB5"/>
+      <c r="AC5">
+        <v>2345000.0</v>
+      </c>
+      <c r="AD5">
+        <v>-5828000.0</v>
+      </c>
+      <c r="AE5">
+        <v>-24188000.0</v>
+      </c>
+      <c r="AF5">
+        <v>109635000.0</v>
+      </c>
+      <c r="AG5">
+        <v>-89931000.0</v>
+      </c>
+      <c r="AH5">
+        <v>282906000.0</v>
+      </c>
+      <c r="AI5">
+        <v>254033000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-233944000.0</v>
+      </c>
+      <c r="AK5">
+        <v>-116882000.0</v>
+      </c>
+      <c r="AL5">
+        <v>37552000.0</v>
+      </c>
+      <c r="AM5">
+        <v>116065000.0</v>
+      </c>
+      <c r="AN5">
+        <v>63722000.0</v>
+      </c>
+      <c r="AO5">
+        <v>-56536000.0</v>
+      </c>
+      <c r="AP5">
+        <v>82229000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-77116000.0</v>
+      </c>
+      <c r="AR5">
+        <v>-98982000.0</v>
+      </c>
+      <c r="AS5">
+        <v>301730000.0</v>
+      </c>
+      <c r="AT5">
+        <v>-30585000.0</v>
+      </c>
+      <c r="AU5">
+        <v>-136672000.0</v>
+      </c>
+      <c r="AV5">
+        <v>-153476000.0</v>
+      </c>
+      <c r="AW5">
+        <v>243860000.0</v>
+      </c>
+      <c r="AX5">
+        <v>-124852000.0</v>
+      </c>
+      <c r="AY5">
+        <v>23687000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>162731000.0</v>
+      </c>
+      <c r="BA5">
+        <v>1152000.0</v>
+      </c>
+      <c r="BB5">
+        <v>-25078000.0</v>
+      </c>
+      <c r="BC5">
+        <v>-136145000.0</v>
+      </c>
+      <c r="BD5">
+        <v>54415000.0</v>
+      </c>
+      <c r="BE5">
+        <v>-8665000.0</v>
+      </c>
+      <c r="BF5">
+        <v>-205968000.0</v>
+      </c>
+      <c r="BG5">
+        <v>-205526000.0</v>
+      </c>
+      <c r="BH5">
+        <v>270096000.0</v>
+      </c>
+      <c r="BI5">
+        <v>-192591000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>-93669000.0</v>
+      </c>
+      <c r="BK5">
+        <v>27560000.0</v>
+      </c>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5"/>
+      <c r="CR5"/>
+      <c r="CS5"/>
+    </row>
+    <row r="6" spans="1:97">
+      <c r="A6" t="s">
+        <v>194</v>
+      </c>
+      <c r="B6">
+        <v>-40203000.0</v>
+      </c>
+      <c r="C6">
+        <v>-464981000.0</v>
+      </c>
+      <c r="D6">
+        <v>695418000.0</v>
+      </c>
+      <c r="E6">
+        <v>-9326000.0</v>
+      </c>
+      <c r="F6">
+        <v>-2759000.0</v>
+      </c>
+      <c r="G6">
+        <v>-356752000.0</v>
+      </c>
+      <c r="H6">
+        <v>132649000.0</v>
+      </c>
+      <c r="I6">
+        <v>29250000.0</v>
+      </c>
+      <c r="J6">
+        <v>250977000.0</v>
+      </c>
+      <c r="K6">
+        <v>-313140000.0</v>
+      </c>
+      <c r="L6">
+        <v>331223000.0</v>
+      </c>
+      <c r="M6">
+        <v>-15345000.0</v>
+      </c>
+      <c r="N6">
+        <v>21252000.0</v>
+      </c>
+      <c r="O6">
+        <v>-319656000.0</v>
+      </c>
+      <c r="P6">
+        <v>91135000.0</v>
+      </c>
+      <c r="Q6">
+        <v>36703000.0</v>
+      </c>
+      <c r="R6">
+        <v>-9253000.0</v>
+      </c>
+      <c r="S6">
+        <v>-723926000.0</v>
+      </c>
+      <c r="T6">
+        <v>399897000.0</v>
+      </c>
+      <c r="U6">
+        <v>173558000.0</v>
+      </c>
+      <c r="V6">
+        <v>245700000.0</v>
+      </c>
+      <c r="W6">
+        <v>-356125000.0</v>
+      </c>
+      <c r="X6">
+        <v>136109000.0</v>
+      </c>
+      <c r="Y6">
+        <v>135939000.0</v>
+      </c>
+      <c r="Z6">
+        <v>107305000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-121436000.0</v>
+      </c>
+      <c r="AB6">
+        <v>226013000.0</v>
+      </c>
+      <c r="AC6">
+        <v>569000.0</v>
+      </c>
+      <c r="AD6">
+        <v>5191000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-32119000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-18410000.0</v>
+      </c>
+      <c r="AG6">
+        <v>42749000.0</v>
+      </c>
+      <c r="AH6">
+        <v>-1617000.0</v>
+      </c>
+      <c r="AI6">
+        <v>-6151000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-7123000.0</v>
+      </c>
+      <c r="AK6">
+        <v>14746000.0</v>
+      </c>
+      <c r="AL6">
+        <v>7291000.0</v>
+      </c>
+      <c r="AM6">
+        <v>-22480000.0</v>
+      </c>
+      <c r="AN6">
+        <v>-10012000.0</v>
+      </c>
+      <c r="AO6">
+        <v>-120873000.0</v>
+      </c>
+      <c r="AP6">
+        <v>123104000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-140770000.0</v>
+      </c>
+      <c r="AR6">
+        <v>145862000.0</v>
+      </c>
+      <c r="AS6">
+        <v>29951000.0</v>
+      </c>
+      <c r="AT6">
+        <v>4715000.0</v>
+      </c>
+      <c r="AU6">
+        <v>-6485000.0</v>
+      </c>
+      <c r="AV6">
+        <v>920000.0</v>
+      </c>
+      <c r="AW6">
+        <v>-40274000.0</v>
+      </c>
+      <c r="AX6">
+        <v>20386000.0</v>
+      </c>
+      <c r="AY6">
+        <v>-88848000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>109722000.0</v>
+      </c>
+      <c r="BA6">
+        <v>-55313000.0</v>
+      </c>
+      <c r="BB6">
+        <v>46759000.0</v>
+      </c>
+      <c r="BC6">
+        <v>-82856000.0</v>
+      </c>
+      <c r="BD6">
+        <v>63693000.0</v>
+      </c>
+      <c r="BE6">
+        <v>2086000.0</v>
+      </c>
+      <c r="BF6">
+        <v>-15068000.0</v>
+      </c>
+      <c r="BG6">
+        <v>-31147000.0</v>
+      </c>
+      <c r="BH6">
+        <v>42999000.0</v>
+      </c>
+      <c r="BI6">
+        <v>-27265000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>26810000.0</v>
+      </c>
+      <c r="BK6">
+        <v>-7339000.0</v>
+      </c>
+      <c r="BL6">
+        <v>12098000.0</v>
+      </c>
+      <c r="BM6">
+        <v>-8341000.0</v>
+      </c>
+      <c r="BN6">
+        <v>6362000.0</v>
+      </c>
+      <c r="BO6">
+        <v>-3459000.0</v>
+      </c>
+      <c r="BP6">
+        <v>3302000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>-1864000.0</v>
+      </c>
+      <c r="BR6">
+        <v>-6498000.0</v>
+      </c>
+      <c r="BS6">
+        <v>-846000.0</v>
+      </c>
+      <c r="BT6">
+        <v>11245000.0</v>
+      </c>
+      <c r="BU6">
+        <v>5372000.0</v>
+      </c>
+      <c r="BV6">
+        <v>6571000.0</v>
+      </c>
+      <c r="BW6">
+        <v>-123688000.0</v>
+      </c>
+      <c r="BX6">
+        <v>109590000.0</v>
+      </c>
+      <c r="BY6">
+        <v>18134000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>-27260000.0</v>
+      </c>
+      <c r="CA6">
+        <v>9981000.0</v>
+      </c>
+      <c r="CB6">
+        <v>-57853000.0</v>
+      </c>
+      <c r="CC6">
+        <v>-40411000.0</v>
+      </c>
+      <c r="CD6">
+        <v>96340000.0</v>
+      </c>
+      <c r="CE6">
+        <v>-19042000.0</v>
+      </c>
+      <c r="CF6">
+        <v>23817000.0</v>
+      </c>
+      <c r="CG6">
+        <v>-1603000.0</v>
+      </c>
+      <c r="CH6">
+        <v>2111000.0</v>
+      </c>
+      <c r="CI6">
+        <v>-30843000.0</v>
+      </c>
+      <c r="CJ6">
+        <v>49390000.0</v>
+      </c>
+      <c r="CK6">
+        <v>-5993000.0</v>
+      </c>
+      <c r="CL6">
+        <v>-57985000.0</v>
+      </c>
+      <c r="CM6">
+        <v>-2461000.0</v>
+      </c>
+      <c r="CN6">
+        <v>47449000.0</v>
+      </c>
+      <c r="CO6">
+        <v>16300000.0</v>
+      </c>
+      <c r="CP6">
+        <v>-14400000.0</v>
+      </c>
+      <c r="CQ6">
+        <v>2500000.0</v>
+      </c>
+      <c r="CR6">
+        <v>-500001.0</v>
+      </c>
+      <c r="CS6">
+        <v>5400000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:97">
+      <c r="A7" t="s">
+        <v>195</v>
+      </c>
+      <c r="B7">
+        <v>-44876000.0</v>
+      </c>
+      <c r="C7">
+        <v>-443120000.0</v>
+      </c>
+      <c r="D7">
+        <v>660162000.0</v>
+      </c>
+      <c r="E7">
+        <v>341605000.0</v>
+      </c>
+      <c r="F7">
+        <v>-22870000.0</v>
+      </c>
+      <c r="G7">
+        <v>-318735000.0</v>
+      </c>
+      <c r="H7">
+        <v>71065000.0</v>
+      </c>
+      <c r="I7">
+        <v>18108000.0</v>
+      </c>
+      <c r="J7">
+        <v>227670000.0</v>
+      </c>
+      <c r="K7">
+        <v>-325721000.0</v>
+      </c>
+      <c r="L7">
+        <v>300524000.0</v>
+      </c>
+      <c r="M7">
+        <v>241000.0</v>
+      </c>
+      <c r="N7">
+        <v>-10884000.0</v>
+      </c>
+      <c r="O7">
+        <v>-266607000.0</v>
+      </c>
+      <c r="P7">
+        <v>96249000.0</v>
+      </c>
+      <c r="Q7">
+        <v>17701000.0</v>
+      </c>
+      <c r="R7">
+        <v>-22021000.0</v>
+      </c>
+      <c r="S7">
+        <v>-556753000.0</v>
+      </c>
+      <c r="T7">
+        <v>320482000.0</v>
+      </c>
+      <c r="U7">
+        <v>115593000.0</v>
+      </c>
+      <c r="V7">
+        <v>147343000.0</v>
+      </c>
+      <c r="W7">
+        <v>-376380000.0</v>
+      </c>
+      <c r="X7">
+        <v>157385000.0</v>
+      </c>
+      <c r="Y7">
+        <v>101996000.0</v>
+      </c>
+      <c r="Z7">
+        <v>90760000.0</v>
+      </c>
+      <c r="AA7">
+        <v>235799000.0</v>
+      </c>
+      <c r="AB7">
+        <v>-2016000.0</v>
+      </c>
+      <c r="AC7">
+        <v>-49680000.0</v>
+      </c>
+      <c r="AD7">
+        <v>-18245000.0</v>
+      </c>
+      <c r="AE7">
+        <v>-14497000.0</v>
+      </c>
+      <c r="AF7">
+        <v>111407000.0</v>
+      </c>
+      <c r="AG7">
+        <v>31106000.0</v>
+      </c>
+      <c r="AH7">
+        <v>128539000.0</v>
+      </c>
+      <c r="AI7">
+        <v>115333000.0</v>
+      </c>
+      <c r="AJ7">
+        <v>-230297000.0</v>
+      </c>
+      <c r="AK7">
+        <v>231719000.0</v>
+      </c>
+      <c r="AL7">
+        <v>-27632000.0</v>
+      </c>
+      <c r="AM7">
+        <v>114668000.0</v>
+      </c>
+      <c r="AN7">
+        <v>-33513000.0</v>
+      </c>
+      <c r="AO7">
+        <v>-52759000.0</v>
+      </c>
+      <c r="AP7">
+        <v>105332000.0</v>
+      </c>
+      <c r="AQ7">
+        <v>-100795000.0</v>
+      </c>
+      <c r="AR7">
+        <v>67617000.0</v>
+      </c>
+      <c r="AS7">
+        <v>281270000.0</v>
+      </c>
+      <c r="AT7">
+        <v>150382000.0</v>
+      </c>
+      <c r="AU7">
+        <v>-225119000.0</v>
+      </c>
+      <c r="AV7">
+        <v>-100642000.0</v>
+      </c>
+      <c r="AW7">
+        <v>-90102000.0</v>
+      </c>
+      <c r="AX7">
+        <v>116258000.0</v>
+      </c>
+      <c r="AY7">
+        <v>-88436000.0</v>
+      </c>
+      <c r="AZ7">
+        <v>272216000.0</v>
+      </c>
+      <c r="BA7">
+        <v>-191159000.0</v>
+      </c>
+      <c r="BB7">
+        <v>50504000.0</v>
+      </c>
+      <c r="BC7">
+        <v>-213251000.0</v>
+      </c>
+      <c r="BD7">
+        <v>-47895000.0</v>
+      </c>
+      <c r="BE7">
+        <v>58523000.0</v>
+      </c>
+      <c r="BF7">
+        <v>-105851000.0</v>
+      </c>
+      <c r="BG7">
+        <v>-224424000.0</v>
+      </c>
+      <c r="BH7">
+        <v>310716000.0</v>
+      </c>
+      <c r="BI7">
+        <v>-34882000.0</v>
+      </c>
+      <c r="BJ7">
+        <v>-134208000.0</v>
+      </c>
+      <c r="BK7">
+        <v>-12152000.0</v>
+      </c>
+      <c r="BL7">
+        <v>-79815000.0</v>
+      </c>
+      <c r="BM7">
+        <v>10930000.0</v>
+      </c>
+      <c r="BN7">
+        <v>189974000.0</v>
+      </c>
+      <c r="BO7">
+        <v>-255039000.0</v>
+      </c>
+      <c r="BP7">
+        <v>-197002000.0</v>
+      </c>
+      <c r="BQ7">
+        <v>28499000.0</v>
+      </c>
+      <c r="BR7">
+        <v>-90913000.0</v>
+      </c>
+      <c r="BS7">
+        <v>39269000.0</v>
+      </c>
+      <c r="BT7">
+        <v>-391000.0</v>
+      </c>
+      <c r="BU7">
+        <v>199285000.0</v>
+      </c>
+      <c r="BV7">
+        <v>151761000.0</v>
+      </c>
+      <c r="BW7">
+        <v>-264489000.0</v>
+      </c>
+      <c r="BX7">
+        <v>-40273000.0</v>
+      </c>
+      <c r="BY7">
+        <v>136259000.0</v>
+      </c>
+      <c r="BZ7">
+        <v>186518000.0</v>
+      </c>
+      <c r="CA7">
+        <v>-229546000.0</v>
+      </c>
+      <c r="CB7">
+        <v>-103594000.0</v>
+      </c>
+      <c r="CC7">
+        <v>34776000.0</v>
+      </c>
+      <c r="CD7">
+        <v>198761000.0</v>
+      </c>
+      <c r="CE7">
+        <v>-108067000.0</v>
+      </c>
+      <c r="CF7">
+        <v>101001000.0</v>
+      </c>
+      <c r="CG7">
+        <v>-8293000.0</v>
+      </c>
+      <c r="CH7">
+        <v>-44052000.0</v>
+      </c>
+      <c r="CI7">
+        <v>-27891000.0</v>
+      </c>
+      <c r="CJ7">
+        <v>-130551000.0</v>
+      </c>
+      <c r="CK7">
+        <v>153123000.0</v>
+      </c>
+      <c r="CL7">
+        <v>-22056000.0</v>
+      </c>
+      <c r="CM7">
+        <v>-88297000.0</v>
+      </c>
+      <c r="CN7">
+        <v>168734000.0</v>
+      </c>
+      <c r="CO7">
+        <v>-492700000.0</v>
+      </c>
+      <c r="CP7">
+        <v>-1217100000.0</v>
+      </c>
+      <c r="CQ7"/>
+      <c r="CR7"/>
+      <c r="CS7">
+        <v>222100000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:97">
+      <c r="A8" t="s">
+        <v>196</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
+        <v>-86640000.0</v>
+      </c>
+      <c r="O8">
+        <v>173604000.0</v>
+      </c>
+      <c r="P8">
+        <v>-65720000.0</v>
+      </c>
+      <c r="Q8">
+        <v>-28527000.0</v>
+      </c>
+      <c r="R8">
+        <v>-24861000.0</v>
+      </c>
+      <c r="S8">
+        <v>75716000.0</v>
+      </c>
+      <c r="T8">
+        <v>-28396000.0</v>
+      </c>
+      <c r="U8">
+        <v>96511000.0</v>
+      </c>
+      <c r="V8">
+        <v>-50560000.0</v>
+      </c>
+      <c r="W8">
+        <v>-50194000.0</v>
+      </c>
+      <c r="X8">
+        <v>-69579000.0</v>
+      </c>
+      <c r="Y8">
+        <v>41391000.0</v>
+      </c>
+      <c r="Z8">
+        <v>-176341000.0</v>
+      </c>
+      <c r="AA8">
+        <v>458821000.0</v>
+      </c>
+      <c r="AB8"/>
+      <c r="AC8">
+        <v>-75112000.0</v>
+      </c>
+      <c r="AD8">
+        <v>-51589000.0</v>
+      </c>
+      <c r="AE8">
+        <v>188268000.0</v>
+      </c>
+      <c r="AF8">
+        <v>-61213000.0</v>
+      </c>
+      <c r="AG8">
+        <v>45566000.0</v>
+      </c>
+      <c r="AH8">
+        <v>-173329000.0</v>
+      </c>
+      <c r="AI8">
+        <v>99092000.0</v>
+      </c>
+      <c r="AJ8">
+        <v>-64514000.0</v>
+      </c>
+      <c r="AK8">
+        <v>137952000.0</v>
+      </c>
+      <c r="AL8">
+        <v>-1057000.0</v>
+      </c>
+      <c r="AM8">
+        <v>26872000.0</v>
+      </c>
+      <c r="AN8">
+        <v>12367000.0</v>
+      </c>
+      <c r="AO8">
+        <v>-106116000.0</v>
+      </c>
+      <c r="AP8">
+        <v>62391000.0</v>
+      </c>
+      <c r="AQ8">
+        <v>-24151000.0</v>
+      </c>
+      <c r="AR8">
+        <v>186043000.0</v>
+      </c>
+      <c r="AS8">
+        <v>-168893000.0</v>
+      </c>
+      <c r="AT8">
+        <v>22446000.0</v>
+      </c>
+      <c r="AU8">
+        <v>-58045000.0</v>
+      </c>
+      <c r="AV8">
+        <v>146192000.0</v>
+      </c>
+      <c r="AW8">
+        <v>-93533000.0</v>
+      </c>
+      <c r="AX8">
+        <v>27022000.0</v>
+      </c>
+      <c r="AY8">
+        <v>-111602000.0</v>
+      </c>
+      <c r="AZ8">
+        <v>112070000.0</v>
+      </c>
+      <c r="BA8">
+        <v>-134118000.0</v>
+      </c>
+      <c r="BB8">
+        <v>36169000.0</v>
+      </c>
+      <c r="BC8">
+        <v>-17226000.0</v>
+      </c>
+      <c r="BD8">
+        <v>29597000.0</v>
+      </c>
+      <c r="BE8">
+        <v>16941000.0</v>
+      </c>
+      <c r="BF8">
+        <v>-9040000.0</v>
+      </c>
+      <c r="BG8">
+        <v>-63444000.0</v>
+      </c>
+      <c r="BH8">
+        <v>47040000.0</v>
+      </c>
+      <c r="BI8">
+        <v>126816000.0</v>
+      </c>
+      <c r="BJ8">
+        <v>-98111000.0</v>
+      </c>
+      <c r="BK8">
+        <v>11393000.0</v>
+      </c>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
+    </row>
+    <row r="9" spans="1:97">
+      <c r="A9" t="s">
+        <v>197</v>
+      </c>
+      <c r="B9">
+        <v>57585000.0</v>
+      </c>
+      <c r="C9">
+        <v>-57585000.0</v>
+      </c>
+      <c r="D9">
+        <v>423626000.0</v>
+      </c>
+      <c r="E9">
+        <v>-7712000.0</v>
+      </c>
+      <c r="F9">
+        <v>-134126000.0</v>
+      </c>
+      <c r="G9">
+        <v>141838000.0</v>
+      </c>
+      <c r="H9">
+        <v>-75574000.0</v>
+      </c>
+      <c r="I9">
+        <v>18434000.0</v>
+      </c>
+      <c r="J9">
+        <v>59047000.0</v>
+      </c>
+      <c r="K9">
+        <v>35606000.0</v>
+      </c>
+      <c r="L9">
+        <v>126091000.0</v>
+      </c>
+      <c r="M9">
+        <v>-124596000.0</v>
+      </c>
+      <c r="N9">
+        <v>-86640000.0</v>
+      </c>
+      <c r="O9">
+        <v>173604000.0</v>
+      </c>
+      <c r="P9">
+        <v>-65720000.0</v>
+      </c>
+      <c r="Q9">
+        <v>-28527000.0</v>
+      </c>
+      <c r="R9">
+        <v>-24861000.0</v>
+      </c>
+      <c r="S9">
+        <v>75716000.0</v>
+      </c>
+      <c r="T9">
+        <v>-28396000.0</v>
+      </c>
+      <c r="U9">
+        <v>96511000.0</v>
+      </c>
+      <c r="V9">
+        <v>-50560000.0</v>
+      </c>
+      <c r="W9">
+        <v>-50194000.0</v>
+      </c>
+      <c r="X9">
+        <v>-69579000.0</v>
+      </c>
+      <c r="Y9">
+        <v>41391000.0</v>
+      </c>
+      <c r="Z9">
+        <v>-176341000.0</v>
+      </c>
+      <c r="AA9">
+        <v>458821000.0</v>
+      </c>
+      <c r="AB9">
+        <v>-107774000.0</v>
+      </c>
+      <c r="AC9">
+        <v>-75112000.0</v>
+      </c>
+      <c r="AD9">
+        <v>-51589000.0</v>
+      </c>
+      <c r="AE9">
+        <v>188268000.0</v>
+      </c>
+      <c r="AF9">
+        <v>-61213000.0</v>
+      </c>
+      <c r="AG9">
+        <v>45566000.0</v>
+      </c>
+      <c r="AH9">
+        <v>-173329000.0</v>
+      </c>
+      <c r="AI9">
+        <v>99092000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>-64514000.0</v>
+      </c>
+      <c r="AK9">
+        <v>137952000.0</v>
+      </c>
+      <c r="AL9">
+        <v>-1057000.0</v>
+      </c>
+      <c r="AM9">
+        <v>26872000.0</v>
+      </c>
+      <c r="AN9">
+        <v>12367000.0</v>
+      </c>
+      <c r="AO9">
+        <v>-106116000.0</v>
+      </c>
+      <c r="AP9">
+        <v>62391000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>-24151000.0</v>
+      </c>
+      <c r="AR9">
+        <v>186043000.0</v>
+      </c>
+      <c r="AS9">
+        <v>-168893000.0</v>
+      </c>
+      <c r="AT9">
+        <v>22446000.0</v>
+      </c>
+      <c r="AU9">
+        <v>-58045000.0</v>
+      </c>
+      <c r="AV9">
+        <v>146192000.0</v>
+      </c>
+      <c r="AW9">
+        <v>-93533000.0</v>
+      </c>
+      <c r="AX9">
+        <v>27022000.0</v>
+      </c>
+      <c r="AY9">
+        <v>-111602000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>134932000.0</v>
+      </c>
+      <c r="BA9">
+        <v>-130886000.0</v>
+      </c>
+      <c r="BB9">
+        <v>40276000.0</v>
+      </c>
+      <c r="BC9">
+        <v>-21156000.0</v>
+      </c>
+      <c r="BD9">
+        <v>-19657000.0</v>
+      </c>
+      <c r="BE9">
+        <v>34589000.0</v>
+      </c>
+      <c r="BF9">
+        <v>5989000.0</v>
+      </c>
+      <c r="BG9">
+        <v>-33978000.0</v>
+      </c>
+      <c r="BH9">
+        <v>23597000.0</v>
+      </c>
+      <c r="BI9">
+        <v>41690000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>-28821000.0</v>
+      </c>
+      <c r="BK9">
+        <v>-17760000.0</v>
+      </c>
+      <c r="BL9">
+        <v>-78357000.0</v>
+      </c>
+      <c r="BM9">
+        <v>80233000.0</v>
+      </c>
+      <c r="BN9">
+        <v>-38073000.0</v>
+      </c>
+      <c r="BO9">
+        <v>65082000.0</v>
+      </c>
+      <c r="BP9">
+        <v>-133082000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>13158000.0</v>
+      </c>
+      <c r="BR9">
+        <v>-29846000.0</v>
+      </c>
+      <c r="BS9">
+        <v>-7018000.0</v>
+      </c>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9"/>
+      <c r="CN9"/>
+      <c r="CO9">
+        <v>-81300000.0</v>
+      </c>
+      <c r="CP9"/>
+      <c r="CQ9"/>
+      <c r="CR9"/>
+      <c r="CS9"/>
+    </row>
+    <row r="10" spans="1:97">
+      <c r="A10" t="s">
+        <v>198</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10">
+        <v>-25260000.0</v>
+      </c>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10">
+        <v>-23292000.0</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10">
+        <v>1595000.0</v>
+      </c>
+      <c r="L10">
+        <v>-144871000.0</v>
+      </c>
+      <c r="M10">
+        <v>114039000.0</v>
+      </c>
+      <c r="N10">
+        <v>89387000.0</v>
+      </c>
+      <c r="O10">
+        <v>-64989000.0</v>
+      </c>
+      <c r="P10">
+        <v>20780000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-42913000.0</v>
+      </c>
+      <c r="R10">
+        <v>-79639000.0</v>
+      </c>
+      <c r="S10">
+        <v>-61708000.0</v>
+      </c>
+      <c r="T10">
+        <v>230423000.0</v>
+      </c>
+      <c r="U10">
+        <v>-26923000.0</v>
+      </c>
+      <c r="V10">
+        <v>-10809000.0</v>
+      </c>
+      <c r="W10">
+        <v>-75136000.0</v>
+      </c>
+      <c r="X10">
+        <v>203815000.0</v>
+      </c>
+      <c r="Y10">
+        <v>7599000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-21330000.0</v>
+      </c>
+      <c r="AA10">
+        <v>-9888000.0</v>
+      </c>
+      <c r="AB10">
+        <v>-4542000.0</v>
+      </c>
+      <c r="AC10">
+        <v>20439000.0</v>
+      </c>
+      <c r="AD10">
+        <v>-16999000.0</v>
+      </c>
+      <c r="AE10">
+        <v>-17359000.0</v>
+      </c>
+      <c r="AF10">
+        <v>534355000.0</v>
+      </c>
+      <c r="AG10">
+        <v>19882000.0</v>
+      </c>
+      <c r="AH10">
+        <v>-5268000.0</v>
+      </c>
+      <c r="AI10">
+        <v>270816000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>-224536000.0</v>
+      </c>
+      <c r="AK10">
+        <v>6914000.0</v>
+      </c>
+      <c r="AL10">
+        <v>29710000.0</v>
+      </c>
+      <c r="AM10">
+        <v>145860000.0</v>
+      </c>
+      <c r="AN10">
+        <v>-7835000.0</v>
+      </c>
+      <c r="AO10">
+        <v>-21100000.0</v>
+      </c>
+      <c r="AP10">
+        <v>6080000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>-85486000.0</v>
+      </c>
+      <c r="AR10">
+        <v>126458000.0</v>
+      </c>
+      <c r="AS10">
+        <v>169373000.0</v>
+      </c>
+      <c r="AT10">
+        <v>-12104000.0</v>
+      </c>
+      <c r="AU10">
+        <v>-90662000.0</v>
+      </c>
+      <c r="AV10">
+        <v>-27042000.0</v>
+      </c>
+      <c r="AW10">
+        <v>-135000.0</v>
+      </c>
+      <c r="AX10">
+        <v>13566000.0</v>
+      </c>
+      <c r="AY10">
+        <v>38500000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>4685000.0</v>
+      </c>
+      <c r="BA10">
+        <v>14666000.0</v>
+      </c>
+      <c r="BB10">
+        <v>-46008000.0</v>
+      </c>
+      <c r="BC10">
+        <v>-108437000.0</v>
+      </c>
+      <c r="BD10">
+        <v>-360317000.0</v>
+      </c>
+      <c r="BE10">
+        <v>1068396000.0</v>
+      </c>
+      <c r="BF10">
+        <v>1001504000.0</v>
+      </c>
+      <c r="BG10">
+        <v>-214090000.0</v>
+      </c>
+      <c r="BH10">
+        <v>14326000.0</v>
+      </c>
+      <c r="BI10">
+        <v>1034913000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>1014954000.0</v>
+      </c>
+      <c r="BK10">
+        <v>18772000.0</v>
+      </c>
+      <c r="BL10">
+        <v>-44200000.0</v>
+      </c>
+      <c r="BM10">
+        <v>-1764361000.0</v>
+      </c>
+      <c r="BN10"/>
+      <c r="BO10">
+        <v>12519000.0</v>
+      </c>
+      <c r="BP10">
+        <v>-114470000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>57649000.0</v>
+      </c>
+      <c r="BR10">
+        <v>-127299000.0</v>
+      </c>
+      <c r="BS10">
+        <v>-81423000.0</v>
+      </c>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10">
+        <v>-200578000.0</v>
+      </c>
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10"/>
+      <c r="CI10"/>
+      <c r="CJ10"/>
+      <c r="CK10"/>
+      <c r="CL10"/>
+      <c r="CM10"/>
+      <c r="CN10"/>
+      <c r="CO10">
+        <v>1413700000.0</v>
+      </c>
+      <c r="CP10"/>
+      <c r="CQ10"/>
+      <c r="CR10"/>
+      <c r="CS10"/>
+    </row>
+    <row r="11" spans="1:97">
+      <c r="A11" t="s">
+        <v>199</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
+        <v>10557000.0</v>
+      </c>
+      <c r="N11">
+        <v>73642000.0</v>
+      </c>
+      <c r="O11">
+        <v>-365224000.0</v>
+      </c>
+      <c r="P11">
+        <v>88446000.0</v>
+      </c>
+      <c r="Q11">
+        <v>91699000.0</v>
+      </c>
+      <c r="R11">
+        <v>91899000.0</v>
+      </c>
+      <c r="S11">
+        <v>-595720000.0</v>
+      </c>
+      <c r="T11">
+        <v>280026000.0</v>
+      </c>
+      <c r="U11">
+        <v>85134000.0</v>
+      </c>
+      <c r="V11">
+        <v>-5748000.0</v>
+      </c>
+      <c r="W11">
+        <v>-230974000.0</v>
+      </c>
+      <c r="X11">
+        <v>162313000.0</v>
+      </c>
+      <c r="Y11">
+        <v>-21897000.0</v>
+      </c>
+      <c r="Z11">
+        <v>136755000.0</v>
+      </c>
+      <c r="AA11">
+        <v>-216481000.0</v>
+      </c>
+      <c r="AB11">
+        <v>2657000.0</v>
+      </c>
+      <c r="AC11">
+        <v>17910000.0</v>
+      </c>
+      <c r="AD11">
+        <v>52539000.0</v>
+      </c>
+      <c r="AE11">
+        <v>-178567000.0</v>
+      </c>
+      <c r="AF11">
+        <v>62985000.0</v>
+      </c>
+      <c r="AG11">
+        <v>75488000.0</v>
+      </c>
+      <c r="AH11">
+        <v>18991000.0</v>
+      </c>
+      <c r="AI11">
+        <v>-237792000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>68161000.0</v>
+      </c>
+      <c r="AK11">
+        <v>221698000.0</v>
+      </c>
+      <c r="AL11">
+        <v>-28170000.0</v>
+      </c>
+      <c r="AM11">
+        <v>-52276000.0</v>
+      </c>
+      <c r="AN11">
+        <v>-109602000.0</v>
+      </c>
+      <c r="AO11">
+        <v>109893000.0</v>
+      </c>
+      <c r="AP11">
+        <v>-39288000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>472000.0</v>
+      </c>
+      <c r="AR11">
+        <v>-19444000.0</v>
+      </c>
+      <c r="AS11">
+        <v>148433000.0</v>
+      </c>
+      <c r="AT11">
+        <v>158521000.0</v>
+      </c>
+      <c r="AU11">
+        <v>-30402000.0</v>
+      </c>
+      <c r="AV11">
+        <v>-95032000.0</v>
+      </c>
+      <c r="AW11">
+        <v>-243535000.0</v>
+      </c>
+      <c r="AX11">
+        <v>222712000.0</v>
+      </c>
+      <c r="AY11">
+        <v>5657000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>601000.0</v>
+      </c>
+      <c r="BA11">
+        <v>-16931000.0</v>
+      </c>
+      <c r="BB11">
+        <v>42500000.0</v>
+      </c>
+      <c r="BC11">
+        <v>-56793000.0</v>
+      </c>
+      <c r="BD11">
+        <v>-111725000.0</v>
+      </c>
+      <c r="BE11">
+        <v>52399000.0</v>
+      </c>
+      <c r="BF11">
+        <v>107544000.0</v>
+      </c>
+      <c r="BG11">
+        <v>46176000.0</v>
+      </c>
+      <c r="BH11">
+        <v>-6420000.0</v>
+      </c>
+      <c r="BI11">
+        <v>21000000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>57298000.0</v>
+      </c>
+      <c r="BK11">
+        <v>-50831000.0</v>
+      </c>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11"/>
+      <c r="CN11"/>
+      <c r="CO11"/>
+      <c r="CP11"/>
+      <c r="CQ11"/>
+      <c r="CR11"/>
+      <c r="CS11"/>
+    </row>
+    <row r="12" spans="1:97">
+      <c r="A12" t="s">
+        <v>200</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
+        <v>13753000.0</v>
+      </c>
+      <c r="N12">
+        <v>11283000.0</v>
+      </c>
+      <c r="O12">
+        <v>19311000.0</v>
+      </c>
+      <c r="P12">
+        <v>14370000.0</v>
+      </c>
+      <c r="Q12">
+        <v>25755000.0</v>
+      </c>
+      <c r="R12">
+        <v>19042000.0</v>
+      </c>
+      <c r="S12">
+        <v>39234000.0</v>
+      </c>
+      <c r="T12">
+        <v>27733000.0</v>
+      </c>
+      <c r="U12">
+        <v>25802000.0</v>
+      </c>
+      <c r="V12">
+        <v>46943000.0</v>
+      </c>
+      <c r="W12">
+        <v>35742000.0</v>
+      </c>
+      <c r="X12">
+        <v>24394000.0</v>
+      </c>
+      <c r="Y12">
+        <v>30550000.0</v>
+      </c>
+      <c r="Z12">
+        <v>28181000.0</v>
+      </c>
+      <c r="AA12">
+        <v>10470000.0</v>
+      </c>
+      <c r="AB12">
+        <v>3593000.0</v>
+      </c>
+      <c r="AC12">
+        <v>-22032000.0</v>
+      </c>
+      <c r="AD12">
+        <v>7762000.0</v>
+      </c>
+      <c r="AE12">
+        <v>18205000.0</v>
+      </c>
+      <c r="AF12">
+        <v>13669000.0</v>
+      </c>
+      <c r="AG12">
+        <v>8309000.0</v>
+      </c>
+      <c r="AH12">
+        <v>7075000.0</v>
+      </c>
+      <c r="AI12">
+        <v>14580000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>57984000.0</v>
+      </c>
+      <c r="AK12">
+        <v>71656000.0</v>
+      </c>
+      <c r="AL12">
+        <v>2590000.0</v>
+      </c>
+      <c r="AM12">
+        <v>18592000.0</v>
+      </c>
+      <c r="AN12">
+        <v>63300000.0</v>
+      </c>
+      <c r="AO12">
+        <v>10486000.0</v>
+      </c>
+      <c r="AP12">
+        <v>17568000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>16500000.0</v>
+      </c>
+      <c r="AR12">
+        <v>870000.0</v>
+      </c>
+      <c r="AS12">
+        <v>-849000.0</v>
+      </c>
+      <c r="AT12">
+        <v>3856000.0</v>
+      </c>
+      <c r="AU12">
+        <v>23918000.0</v>
+      </c>
+      <c r="AV12">
+        <v>-659000.0</v>
+      </c>
+      <c r="AW12">
+        <v>993000.0</v>
+      </c>
+      <c r="AX12">
+        <v>4070000.0</v>
+      </c>
+      <c r="AY12">
+        <v>13517000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>2023000.0</v>
+      </c>
+      <c r="BA12">
+        <v>484000.0</v>
+      </c>
+      <c r="BB12">
+        <v>5472000.0</v>
+      </c>
+      <c r="BC12">
+        <v>12865000.0</v>
+      </c>
+      <c r="BD12">
+        <v>13135000.0</v>
+      </c>
+      <c r="BE12">
+        <v>-946000.0</v>
+      </c>
+      <c r="BF12">
+        <v>12713000.0</v>
+      </c>
+      <c r="BG12">
+        <v>8821000.0</v>
+      </c>
+      <c r="BH12">
+        <v>122235000.0</v>
+      </c>
+      <c r="BI12">
+        <v>5224000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>8439000.0</v>
+      </c>
+      <c r="BK12">
+        <v>24303000.0</v>
+      </c>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12"/>
+      <c r="CS12"/>
+    </row>
+    <row r="13" spans="1:97">
+      <c r="A13" t="s">
+        <v>201</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
+        <v>114280000.0</v>
+      </c>
+      <c r="N13">
+        <v>78503000.0</v>
+      </c>
+      <c r="O13">
+        <v>-439608000.0</v>
+      </c>
+      <c r="P13">
+        <v>184271000.0</v>
+      </c>
+      <c r="Q13">
+        <v>29721000.0</v>
+      </c>
+      <c r="R13">
+        <v>-5194000.0</v>
+      </c>
+      <c r="S13">
+        <v>-621605000.0</v>
+      </c>
+      <c r="T13">
+        <v>344221000.0</v>
+      </c>
+      <c r="U13">
+        <v>22900000.0</v>
+      </c>
+      <c r="V13">
+        <v>203651000.0</v>
+      </c>
+      <c r="W13">
+        <v>-325751000.0</v>
+      </c>
+      <c r="X13">
+        <v>221381000.0</v>
+      </c>
+      <c r="Y13">
+        <v>82502000.0</v>
+      </c>
+      <c r="Z13">
+        <v>248397000.0</v>
+      </c>
+      <c r="AA13">
+        <v>-231709000.0</v>
+      </c>
+      <c r="AB13">
+        <v>103101000.0</v>
+      </c>
+      <c r="AC13">
+        <v>22169000.0</v>
+      </c>
+      <c r="AD13">
+        <v>22169000.0</v>
+      </c>
+      <c r="AE13">
+        <v>-200370000.0</v>
+      </c>
+      <c r="AF13">
+        <v>170334000.0</v>
+      </c>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+    </row>
+    <row r="14" spans="1:97">
+      <c r="A14" t="s">
+        <v>202</v>
+      </c>
+      <c r="B14">
+        <v>6943000.0</v>
+      </c>
+      <c r="C14">
+        <v>6791000.0</v>
+      </c>
+      <c r="D14">
+        <v>8055999.0</v>
+      </c>
+      <c r="E14">
+        <v>6814000.0</v>
+      </c>
+      <c r="F14">
+        <v>6228000.0</v>
+      </c>
+      <c r="G14">
+        <v>6289000.0</v>
+      </c>
+      <c r="H14">
+        <v>7128000.0</v>
+      </c>
+      <c r="I14">
+        <v>6727000.0</v>
+      </c>
+      <c r="J14">
+        <v>6597000.0</v>
+      </c>
+      <c r="K14">
+        <v>6619000.0</v>
+      </c>
+      <c r="L14">
+        <v>9201000.0</v>
+      </c>
+      <c r="M14">
+        <v>9383000.0</v>
+      </c>
+      <c r="N14">
+        <v>9458000.0</v>
+      </c>
+      <c r="O14">
+        <v>9330000.0</v>
+      </c>
+      <c r="P14">
+        <v>9533000.0</v>
+      </c>
+      <c r="Q14">
+        <v>7839000.0</v>
+      </c>
+      <c r="R14">
+        <v>7112000.0</v>
+      </c>
+      <c r="S14">
+        <v>6530000.0</v>
+      </c>
+      <c r="T14">
+        <v>10932000.0</v>
+      </c>
+      <c r="U14">
+        <v>10871000.0</v>
+      </c>
+      <c r="V14">
+        <v>10728000.0</v>
+      </c>
+      <c r="W14">
+        <v>10179000.0</v>
+      </c>
+      <c r="X14">
+        <v>14258000.0</v>
+      </c>
+      <c r="Y14">
+        <v>14330000.0</v>
+      </c>
+      <c r="Z14">
+        <v>14329000.0</v>
+      </c>
+      <c r="AA14">
+        <v>12510000.0</v>
+      </c>
+      <c r="AB14">
+        <v>3912000.0</v>
+      </c>
+      <c r="AC14">
+        <v>3554000.0</v>
+      </c>
+      <c r="AD14">
+        <v>7153000.0</v>
+      </c>
+      <c r="AE14">
+        <v>4504000.0</v>
+      </c>
+      <c r="AF14">
+        <v>4774000.0</v>
+      </c>
+      <c r="AG14">
+        <v>4740000.0</v>
+      </c>
+      <c r="AH14">
+        <v>4686000.0</v>
+      </c>
+      <c r="AI14">
+        <v>4618000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>5843000.0</v>
+      </c>
+      <c r="AK14">
+        <v>5679000.0</v>
+      </c>
+      <c r="AL14">
+        <v>5605000.0</v>
+      </c>
+      <c r="AM14">
+        <v>5525000.0</v>
+      </c>
+      <c r="AN14">
+        <v>7500000.0</v>
+      </c>
+      <c r="AO14">
+        <v>9646000.0</v>
+      </c>
+      <c r="AP14">
+        <v>5724000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>4754000.0</v>
+      </c>
+      <c r="AR14">
+        <v>3698000.0</v>
+      </c>
+      <c r="AS14">
+        <v>3036000.0</v>
+      </c>
+      <c r="AT14">
+        <v>2998000.0</v>
+      </c>
+      <c r="AU14">
+        <v>2988000.0</v>
+      </c>
+      <c r="AV14">
+        <v>3595000.0</v>
+      </c>
+      <c r="AW14">
+        <v>3562000.0</v>
+      </c>
+      <c r="AX14">
+        <v>3648000.0</v>
+      </c>
+      <c r="AY14">
+        <v>3736000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>3186000.0</v>
+      </c>
+      <c r="BA14">
+        <v>4347000.0</v>
+      </c>
+      <c r="BB14">
+        <v>3087000.0</v>
+      </c>
+      <c r="BC14">
+        <v>3087000.0</v>
+      </c>
+      <c r="BD14">
+        <v>3487000.0</v>
+      </c>
+      <c r="BE14">
+        <v>3664000.0</v>
+      </c>
+      <c r="BF14">
+        <v>3712000.0</v>
+      </c>
+      <c r="BG14">
+        <v>3811000.0</v>
+      </c>
+      <c r="BH14">
+        <v>3968000.0</v>
+      </c>
+      <c r="BI14">
+        <v>3866000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>3929000.0</v>
+      </c>
+      <c r="BK14">
+        <v>3851000.0</v>
+      </c>
+      <c r="BL14">
+        <v>3912000.0</v>
+      </c>
+      <c r="BM14">
+        <v>4007000.0</v>
+      </c>
+      <c r="BN14">
+        <v>4008000.0</v>
+      </c>
+      <c r="BO14">
+        <v>2823000.0</v>
+      </c>
+      <c r="BP14">
+        <v>2510000.0</v>
+      </c>
+      <c r="BQ14">
+        <v>2392000.0</v>
+      </c>
+      <c r="BR14">
+        <v>2391000.0</v>
+      </c>
+      <c r="BS14">
+        <v>2377000.0</v>
+      </c>
+      <c r="BT14">
+        <v>2650000.0</v>
+      </c>
+      <c r="BU14">
+        <v>2857000.0</v>
+      </c>
+      <c r="BV14">
+        <v>3020000.0</v>
+      </c>
+      <c r="BW14">
+        <v>3046000.0</v>
+      </c>
+      <c r="BX14">
+        <v>3385000.0</v>
+      </c>
+      <c r="BY14">
+        <v>2763000.0</v>
+      </c>
+      <c r="BZ14">
+        <v>2655000.0</v>
+      </c>
+      <c r="CA14">
+        <v>2558000.0</v>
+      </c>
+      <c r="CB14">
+        <v>2532000.0</v>
+      </c>
+      <c r="CC14">
+        <v>3038000.0</v>
+      </c>
+      <c r="CD14">
+        <v>3533000.0</v>
+      </c>
+      <c r="CE14">
+        <v>5141000.0</v>
+      </c>
+      <c r="CF14">
+        <v>5077000.0</v>
+      </c>
+      <c r="CG14">
+        <v>5109000.0</v>
+      </c>
+      <c r="CH14">
+        <v>4728000.0</v>
+      </c>
+      <c r="CI14">
+        <v>4821000.0</v>
+      </c>
+      <c r="CJ14">
+        <v>-1286000.0</v>
+      </c>
+      <c r="CK14">
+        <v>8270000.0</v>
+      </c>
+      <c r="CL14">
+        <v>7865000.0</v>
+      </c>
+      <c r="CM14">
+        <v>6675000.0</v>
+      </c>
+      <c r="CN14">
+        <v>6043000.0</v>
+      </c>
+      <c r="CO14">
+        <v>4400000.0</v>
+      </c>
+      <c r="CP14">
+        <v>4600000.0</v>
+      </c>
+      <c r="CQ14">
+        <v>4900000.0</v>
+      </c>
+      <c r="CR14">
+        <v>3900000.0</v>
+      </c>
+      <c r="CS14">
+        <v>16900000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:97">
+      <c r="A15" t="s">
+        <v>203</v>
+      </c>
+      <c r="B15">
+        <v>13843000.0</v>
+      </c>
+      <c r="C15">
+        <v>100721000.0</v>
+      </c>
+      <c r="D15">
+        <v>14867000.0</v>
+      </c>
+      <c r="E15">
+        <v>11931000.0</v>
+      </c>
+      <c r="F15">
+        <v>17087000.0</v>
+      </c>
+      <c r="G15">
+        <v>70261000.0</v>
+      </c>
+      <c r="H15">
+        <v>12612000.0</v>
+      </c>
+      <c r="I15">
+        <v>10667000.0</v>
+      </c>
+      <c r="J15">
+        <v>14787000.0</v>
+      </c>
+      <c r="K15">
+        <v>35660000.0</v>
+      </c>
+      <c r="L15">
+        <v>10236000.0</v>
+      </c>
+      <c r="M15">
+        <v>10076000.0</v>
+      </c>
+      <c r="N15">
+        <v>13271000.0</v>
+      </c>
+      <c r="O15">
+        <v>50861000.0</v>
+      </c>
+      <c r="P15">
+        <v>8514000.0</v>
+      </c>
+      <c r="Q15">
+        <v>9214000.0</v>
+      </c>
+      <c r="R15">
+        <v>8410000.0</v>
+      </c>
+      <c r="S15">
+        <v>81390000.0</v>
+      </c>
+      <c r="T15">
+        <v>50245000.0</v>
+      </c>
+      <c r="U15">
+        <v>8098000.0</v>
+      </c>
+      <c r="V15">
+        <v>6456000.0</v>
+      </c>
+      <c r="W15">
+        <v>34551000.0</v>
+      </c>
+      <c r="X15">
+        <v>5214000.0</v>
+      </c>
+      <c r="Y15">
+        <v>4139000.0</v>
+      </c>
+      <c r="Z15">
+        <v>2753000.0</v>
+      </c>
+      <c r="AA15">
+        <v>16066000.0</v>
+      </c>
+      <c r="AB15">
+        <v>5192000.0</v>
+      </c>
+      <c r="AC15">
+        <v>5221000.0</v>
+      </c>
+      <c r="AD15">
+        <v>5234000.0</v>
+      </c>
+      <c r="AE15">
+        <v>19947000.0</v>
+      </c>
+      <c r="AF15">
+        <v>5526000.0</v>
+      </c>
+      <c r="AG15">
+        <v>5640000.0</v>
+      </c>
+      <c r="AH15">
+        <v>5616000.0</v>
+      </c>
+      <c r="AI15">
+        <v>30375000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>4730000.0</v>
+      </c>
+      <c r="AK15">
+        <v>4734000.0</v>
+      </c>
+      <c r="AL15">
+        <v>4737000.0</v>
+      </c>
+      <c r="AM15">
+        <v>4746000.0</v>
+      </c>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15"/>
+      <c r="CN15"/>
+      <c r="CO15"/>
+      <c r="CP15"/>
+      <c r="CQ15"/>
+      <c r="CR15"/>
+      <c r="CS15"/>
+    </row>
+    <row r="16" spans="1:97">
+      <c r="A16" t="s">
+        <v>204</v>
+      </c>
+      <c r="B16">
+        <v>304231000.0</v>
+      </c>
+      <c r="C16">
+        <v>344434000.0</v>
+      </c>
+      <c r="D16">
+        <v>809415000.0</v>
+      </c>
+      <c r="E16">
+        <v>113997000.0</v>
+      </c>
+      <c r="F16">
+        <v>123323000.0</v>
+      </c>
+      <c r="G16">
+        <v>126082000.0</v>
+      </c>
+      <c r="H16">
+        <v>482834000.0</v>
+      </c>
+      <c r="I16">
+        <v>350185000.0</v>
+      </c>
+      <c r="J16">
+        <v>320935000.0</v>
+      </c>
+      <c r="K16">
+        <v>69958000.0</v>
+      </c>
+      <c r="L16">
+        <v>383098000.0</v>
+      </c>
+      <c r="M16">
+        <v>51875000.0</v>
+      </c>
+      <c r="N16">
+        <v>67220000.0</v>
+      </c>
+      <c r="O16">
+        <v>45968000.0</v>
+      </c>
+      <c r="P16">
+        <v>365624000.0</v>
+      </c>
+      <c r="Q16">
+        <v>274489000.0</v>
+      </c>
+      <c r="R16">
+        <v>237786000.0</v>
+      </c>
+      <c r="S16">
+        <v>247039000.0</v>
+      </c>
+      <c r="T16">
+        <v>970965000.0</v>
+      </c>
+      <c r="U16">
+        <v>571068000.0</v>
+      </c>
+      <c r="V16">
+        <v>397510000.0</v>
+      </c>
+      <c r="W16">
+        <v>151810000.0</v>
+      </c>
+      <c r="X16">
+        <v>507935000.0</v>
+      </c>
+      <c r="Y16">
+        <v>371826000.0</v>
+      </c>
+      <c r="Z16">
+        <v>235887000.0</v>
+      </c>
+      <c r="AA16">
+        <v>128582000.0</v>
+      </c>
+      <c r="AB16">
+        <v>250018000.0</v>
+      </c>
+      <c r="AC16">
+        <v>24005000.0</v>
+      </c>
+      <c r="AD16">
+        <v>23436000.0</v>
+      </c>
+      <c r="AE16">
+        <v>18245000.0</v>
+      </c>
+      <c r="AF16">
+        <v>50364000.0</v>
+      </c>
+      <c r="AG16">
+        <v>68774000.0</v>
+      </c>
+      <c r="AH16">
+        <v>26025000.0</v>
+      </c>
+      <c r="AI16">
+        <v>27642000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>33793000.0</v>
+      </c>
+      <c r="AK16">
+        <v>40916000.0</v>
+      </c>
+      <c r="AL16">
+        <v>26170000.0</v>
+      </c>
+      <c r="AM16">
+        <v>18879000.0</v>
+      </c>
+      <c r="AN16">
+        <v>41359000.0</v>
+      </c>
+      <c r="AO16">
+        <v>51371000.0</v>
+      </c>
+      <c r="AP16">
+        <v>172244000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>49140000.0</v>
+      </c>
+      <c r="AR16">
+        <v>189910000.0</v>
+      </c>
+      <c r="AS16">
+        <v>44048000.0</v>
+      </c>
+      <c r="AT16">
+        <v>14097000.0</v>
+      </c>
+      <c r="AU16">
+        <v>9382000.0</v>
+      </c>
+      <c r="AV16">
+        <v>15867000.0</v>
+      </c>
+      <c r="AW16">
+        <v>14947000.0</v>
+      </c>
+      <c r="AX16">
+        <v>55221000.0</v>
+      </c>
+      <c r="AY16">
+        <v>34835000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>123683000.0</v>
+      </c>
+      <c r="BA16">
+        <v>13961000.0</v>
+      </c>
+      <c r="BB16">
+        <v>69274000.0</v>
+      </c>
+      <c r="BC16">
+        <v>22515000.0</v>
+      </c>
+      <c r="BD16">
+        <v>105371000.0</v>
+      </c>
+      <c r="BE16">
+        <v>41678000.0</v>
+      </c>
+      <c r="BF16">
+        <v>39592000.0</v>
+      </c>
+      <c r="BG16">
+        <v>54660000.0</v>
+      </c>
+      <c r="BH16">
+        <v>85807000.0</v>
+      </c>
+      <c r="BI16">
+        <v>42808000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>70073000.0</v>
+      </c>
+      <c r="BK16">
+        <v>43263000.0</v>
+      </c>
+      <c r="BL16">
+        <v>50602000.0</v>
+      </c>
+      <c r="BM16">
+        <v>38504000.0</v>
+      </c>
+      <c r="BN16">
+        <v>46845000.0</v>
+      </c>
+      <c r="BO16">
+        <v>40483000.0</v>
+      </c>
+      <c r="BP16">
+        <v>43942000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>40640000.0</v>
+      </c>
+      <c r="BR16">
+        <v>42504000.0</v>
+      </c>
+      <c r="BS16">
+        <v>49002000.0</v>
+      </c>
+      <c r="BT16">
+        <v>49848000.0</v>
+      </c>
+      <c r="BU16">
+        <v>38603000.0</v>
+      </c>
+      <c r="BV16">
+        <v>33231000.0</v>
+      </c>
+      <c r="BW16">
+        <v>26660000.0</v>
+      </c>
+      <c r="BX16">
+        <v>150348000.0</v>
+      </c>
+      <c r="BY16">
+        <v>40758000.0</v>
+      </c>
+      <c r="BZ16">
+        <v>22624000.0</v>
+      </c>
+      <c r="CA16">
+        <v>49884000.0</v>
+      </c>
+      <c r="CB16">
+        <v>39903000.0</v>
+      </c>
+      <c r="CC16">
+        <v>97756000.0</v>
+      </c>
+      <c r="CD16">
+        <v>138167000.0</v>
+      </c>
+      <c r="CE16">
+        <v>41827000.0</v>
+      </c>
+      <c r="CF16">
+        <v>60869000.0</v>
+      </c>
+      <c r="CG16">
+        <v>37052000.0</v>
+      </c>
+      <c r="CH16">
+        <v>38655000.0</v>
+      </c>
+      <c r="CI16">
+        <v>36544000.0</v>
+      </c>
+      <c r="CJ16">
+        <v>67387000.0</v>
+      </c>
+      <c r="CK16">
+        <v>17997000.0</v>
+      </c>
+      <c r="CL16">
+        <v>23990000.0</v>
+      </c>
+      <c r="CM16">
+        <v>81975000.0</v>
+      </c>
+      <c r="CN16">
+        <v>84436000.0</v>
+      </c>
+      <c r="CO16">
+        <v>48900000.0</v>
+      </c>
+      <c r="CP16">
+        <v>235618000.0</v>
+      </c>
+      <c r="CQ16">
+        <v>252518000.0</v>
+      </c>
+      <c r="CR16">
+        <v>-500000.0</v>
+      </c>
+      <c r="CS16">
+        <v>255418000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:97">
+      <c r="A17" t="s">
+        <v>205</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17">
+        <v>104000.0</v>
+      </c>
+      <c r="U17">
+        <v>-891000.0</v>
+      </c>
+      <c r="V17">
+        <v>164000.0</v>
+      </c>
+      <c r="W17">
+        <v>260000.0</v>
+      </c>
+      <c r="X17">
+        <v>891000.0</v>
+      </c>
+      <c r="Y17">
+        <v>620000.0</v>
+      </c>
+      <c r="Z17">
+        <v>-67000.0</v>
+      </c>
+      <c r="AA17">
+        <v>-742000.0</v>
+      </c>
+      <c r="AB17"/>
+      <c r="AC17">
+        <v>-387000.0</v>
+      </c>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17">
+        <v>297000.0</v>
+      </c>
+      <c r="AK17">
+        <v>615000.0</v>
+      </c>
+      <c r="AL17">
+        <v>475000.0</v>
+      </c>
+      <c r="AM17">
+        <v>145000.0</v>
+      </c>
+      <c r="AN17">
+        <v>-718000.0</v>
+      </c>
+      <c r="AO17">
+        <v>-418000.0</v>
+      </c>
+      <c r="AP17">
+        <v>-814000.0</v>
+      </c>
+      <c r="AQ17">
+        <v>-96000.0</v>
+      </c>
+      <c r="AR17">
+        <v>-92000.0</v>
+      </c>
+      <c r="AS17">
+        <v>-171000.0</v>
+      </c>
+      <c r="AT17">
+        <v>151000.0</v>
+      </c>
+      <c r="AU17">
+        <v>-257000.0</v>
+      </c>
+      <c r="AV17">
+        <v>-225000.0</v>
+      </c>
+      <c r="AW17">
+        <v>-139000.0</v>
+      </c>
+      <c r="AX17">
+        <v>10000.0</v>
+      </c>
+      <c r="AY17">
+        <v>11000.0</v>
+      </c>
+      <c r="AZ17">
+        <v>226000.0</v>
+      </c>
+      <c r="BA17">
+        <v>160000.0</v>
+      </c>
+      <c r="BB17">
+        <v>5000.0</v>
+      </c>
+      <c r="BC17">
+        <v>-88000.0</v>
+      </c>
+      <c r="BD17">
+        <v>-7000.0</v>
+      </c>
+      <c r="BE17">
+        <v>19000.0</v>
+      </c>
+      <c r="BF17">
+        <v>-26000.0</v>
+      </c>
+      <c r="BG17">
+        <v>-3000.0</v>
+      </c>
+      <c r="BH17">
+        <v>69000.0</v>
+      </c>
+      <c r="BI17">
+        <v>-170000.0</v>
+      </c>
+      <c r="BJ17">
+        <v>6000.0</v>
+      </c>
+      <c r="BK17">
+        <v>-35000.0</v>
+      </c>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
+    </row>
+    <row r="18" spans="1:97">
+      <c r="A18" t="s">
+        <v>206</v>
+      </c>
+      <c r="B18">
+        <v>51473000.0</v>
+      </c>
+      <c r="C18">
+        <v>-316881000.0</v>
+      </c>
+      <c r="D18">
+        <v>843982000.0</v>
+      </c>
+      <c r="E18">
+        <v>25924000.0</v>
+      </c>
+      <c r="F18">
+        <v>17928000.0</v>
+      </c>
+      <c r="G18">
+        <v>-218373000.0</v>
+      </c>
+      <c r="H18">
+        <v>155468000.0</v>
+      </c>
+      <c r="I18">
+        <v>77652000.0</v>
+      </c>
+      <c r="J18">
+        <v>263098000.0</v>
+      </c>
+      <c r="K18">
+        <v>-198461000.0</v>
+      </c>
+      <c r="L18">
+        <v>421244000.0</v>
+      </c>
+      <c r="M18">
+        <v>23665000.0</v>
+      </c>
+      <c r="N18">
+        <v>24430000.0</v>
+      </c>
+      <c r="O18">
+        <v>-203761000.0</v>
+      </c>
+      <c r="P18">
+        <v>154718000.0</v>
+      </c>
+      <c r="Q18">
+        <v>54407000.0</v>
+      </c>
+      <c r="R18">
+        <v>24343000.0</v>
+      </c>
+      <c r="S18">
+        <v>-488975000.0</v>
+      </c>
+      <c r="T18">
+        <v>482887000.0</v>
+      </c>
+      <c r="U18">
+        <v>207247000.0</v>
+      </c>
+      <c r="V18">
+        <v>269211000.0</v>
+      </c>
+      <c r="W18">
+        <v>-272835000.0</v>
+      </c>
+      <c r="X18">
+        <v>239537000.0</v>
+      </c>
+      <c r="Y18">
+        <v>154954000.0</v>
+      </c>
+      <c r="Z18">
+        <v>132460000.0</v>
+      </c>
+      <c r="AA18">
+        <v>235233000.0</v>
+      </c>
+      <c r="AB18">
+        <v>48086000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-27912000.0</v>
+      </c>
+      <c r="AD18">
+        <v>14008000.0</v>
+      </c>
+      <c r="AE18">
+        <v>27100000.0</v>
+      </c>
+      <c r="AF18">
+        <v>145918000.0</v>
+      </c>
+      <c r="AG18">
+        <v>61675000.0</v>
+      </c>
+      <c r="AH18">
+        <v>141510000.0</v>
+      </c>
+      <c r="AI18">
+        <v>144888000.0</v>
+      </c>
+      <c r="AJ18">
+        <v>-215628000.0</v>
+      </c>
+      <c r="AK18">
+        <v>269504000.0</v>
+      </c>
+      <c r="AL18">
+        <v>32100000.0</v>
+      </c>
+      <c r="AM18">
+        <v>138046000.0</v>
+      </c>
+      <c r="AN18">
+        <v>2140000.0</v>
+      </c>
+      <c r="AO18">
+        <v>-21479000.0</v>
+      </c>
+      <c r="AP18">
+        <v>132739000.0</v>
+      </c>
+      <c r="AQ18">
+        <v>-75635000.0</v>
+      </c>
+      <c r="AR18">
+        <v>87583000.0</v>
+      </c>
+      <c r="AS18">
+        <v>289766000.0</v>
+      </c>
+      <c r="AT18">
+        <v>173288000.0</v>
+      </c>
+      <c r="AU18">
+        <v>-177027000.0</v>
+      </c>
+      <c r="AV18">
+        <v>-84493000.0</v>
+      </c>
+      <c r="AW18">
+        <v>-76792000.0</v>
+      </c>
+      <c r="AX18">
+        <v>148964000.0</v>
+      </c>
+      <c r="AY18">
+        <v>-45135000.0</v>
+      </c>
+      <c r="AZ18">
+        <v>307653000.0</v>
+      </c>
+      <c r="BA18">
+        <v>-142332000.0</v>
+      </c>
+      <c r="BB18">
+        <v>59520000.0</v>
+      </c>
+      <c r="BC18">
+        <v>-183757000.0</v>
+      </c>
+      <c r="BD18">
+        <v>-14049000.0</v>
+      </c>
+      <c r="BE18">
+        <v>84724000.0</v>
+      </c>
+      <c r="BF18">
+        <v>-82319000.0</v>
+      </c>
+      <c r="BG18">
+        <v>-205929000.0</v>
+      </c>
+      <c r="BH18">
+        <v>322488000.0</v>
+      </c>
+      <c r="BI18">
+        <v>-39672000.0</v>
+      </c>
+      <c r="BJ18">
+        <v>-110698000.0</v>
+      </c>
+      <c r="BK18">
+        <v>23438000.0</v>
+      </c>
+      <c r="BL18">
+        <v>-36395000.0</v>
+      </c>
+      <c r="BM18">
+        <v>15158000.0</v>
+      </c>
+      <c r="BN18">
+        <v>210436000.0</v>
+      </c>
+      <c r="BO18">
+        <v>-228213000.0</v>
+      </c>
+      <c r="BP18">
+        <v>-174336000.0</v>
+      </c>
+      <c r="BQ18">
+        <v>64613000.0</v>
+      </c>
+      <c r="BR18">
+        <v>-69586000.0</v>
+      </c>
+      <c r="BS18">
+        <v>59089000.0</v>
+      </c>
+      <c r="BT18">
+        <v>-30684000.0</v>
+      </c>
+      <c r="BU18">
+        <v>182750000.0</v>
+      </c>
+      <c r="BV18">
+        <v>161620000.0</v>
+      </c>
+      <c r="BW18">
+        <v>-251568000.0</v>
+      </c>
+      <c r="BX18">
+        <v>-18236000.0</v>
+      </c>
+      <c r="BY18">
+        <v>143575000.0</v>
+      </c>
+      <c r="BZ18">
+        <v>203600000.0</v>
+      </c>
+      <c r="CA18">
+        <v>-203231000.0</v>
+      </c>
+      <c r="CB18">
+        <v>-108140000.0</v>
+      </c>
+      <c r="CC18">
+        <v>-115058000.0</v>
+      </c>
+      <c r="CD18">
+        <v>230319000.0</v>
+      </c>
+      <c r="CE18">
+        <v>-87842000.0</v>
+      </c>
+      <c r="CF18">
+        <v>123017000.0</v>
+      </c>
+      <c r="CG18">
+        <v>12939000.0</v>
+      </c>
+      <c r="CH18">
+        <v>-41863000.0</v>
+      </c>
+      <c r="CI18">
+        <v>-14153000.0</v>
+      </c>
+      <c r="CJ18">
+        <v>-117699000.0</v>
+      </c>
+      <c r="CK18">
+        <v>169113000.0</v>
+      </c>
+      <c r="CL18">
+        <v>-118735000.0</v>
+      </c>
+      <c r="CM18">
+        <v>50539000.0</v>
+      </c>
+      <c r="CN18">
+        <v>164772000.0</v>
+      </c>
+      <c r="CO18">
+        <v>-200100000.0</v>
+      </c>
+      <c r="CP18">
+        <v>30900000.0</v>
+      </c>
+      <c r="CQ18">
+        <v>-52700000.0</v>
+      </c>
+      <c r="CR18">
+        <v>-45800000.0</v>
+      </c>
+      <c r="CS18">
+        <v>261000000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:97">
+      <c r="A19" t="s">
+        <v>207</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
+        <v>-14973000.0</v>
+      </c>
+      <c r="F19">
+        <v>-14216000.0</v>
+      </c>
+      <c r="G19">
+        <v>-11148000.0</v>
+      </c>
+      <c r="H19">
+        <v>-8472000.0</v>
+      </c>
+      <c r="I19">
+        <v>-18642000.0</v>
+      </c>
+      <c r="J19">
+        <v>-3377000.0</v>
+      </c>
+      <c r="K19">
+        <v>-1275000.0</v>
+      </c>
+      <c r="L19">
+        <v>-1763000.0</v>
+      </c>
+      <c r="M19">
+        <v>-3590000.0</v>
+      </c>
+      <c r="N19">
+        <v>-2843000.0</v>
+      </c>
+      <c r="O19">
+        <v>-1855000.0</v>
+      </c>
+      <c r="P19">
+        <v>-69513000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-10190000.0</v>
+      </c>
+      <c r="R19">
+        <v>-17710000.0</v>
+      </c>
+      <c r="S19">
+        <v>-29691000.0</v>
+      </c>
+      <c r="T19">
+        <v>-4561000.0</v>
+      </c>
+      <c r="U19">
+        <v>-1133000.0</v>
+      </c>
+      <c r="V19">
+        <v>-5624000.0</v>
+      </c>
+      <c r="W19">
+        <v>-9259000.0</v>
+      </c>
+      <c r="X19">
+        <v>-31315000.0</v>
+      </c>
+      <c r="Y19">
+        <v>-3539000.0</v>
+      </c>
+      <c r="Z19">
+        <v>-26413000.0</v>
+      </c>
+      <c r="AA19">
+        <v>-373728000.0</v>
+      </c>
+      <c r="AB19">
+        <v>-2583000.0</v>
+      </c>
+      <c r="AC19">
+        <v>32400000.0</v>
+      </c>
+      <c r="AD19">
+        <v>-1695000.0</v>
+      </c>
+      <c r="AE19">
+        <v>-1431000.0</v>
+      </c>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+    </row>
+    <row r="20" spans="1:97">
+      <c r="A20" t="s">
+        <v>208</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
+      <c r="CQ20"/>
+      <c r="CR20"/>
+      <c r="CS20"/>
+    </row>
+    <row r="21" spans="1:97">
+      <c r="A21" t="s">
+        <v>209</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
+        <v>0.0</v>
+      </c>
+      <c r="G21">
         <v>5000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-10000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2658000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
-      <c r="S21">
-[...1 lines deleted...]
-      </c>
+      <c r="S21"/>
       <c r="T21">
         <v>-50000000.0</v>
       </c>
       <c r="U21">
         <v>-50000000.0</v>
       </c>
       <c r="V21">
+        <v>-50000000.0</v>
+      </c>
+      <c r="W21">
         <v>-20000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-74966000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-25024000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>10000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>50002000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>175016000.0</v>
       </c>
       <c r="AB21">
         <v>175016000.0</v>
       </c>
       <c r="AC21">
+        <v>175016000.0</v>
+      </c>
+      <c r="AD21">
         <v>6000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>3000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-125004000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-1749000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-134548000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-103683000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>213140000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-253626000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-16723000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-121686000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-12930000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-91851000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>31885000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>18269000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>78010000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-123100000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-118200000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>206336000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>74645000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>38970000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-118615000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-33695000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-190577000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>131719000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-17746000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>64301000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>30542000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-86467000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>111015000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>194143000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-270768000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>5190000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>128572000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-12627000.0</v>
       </c>
-      <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
+      <c r="CS21"/>
     </row>
-    <row r="22" spans="1:96">
+    <row r="22" spans="1:97">
       <c r="A22" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B22">
+        <v>73167000.0</v>
+      </c>
+      <c r="C22">
         <v>65242000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>113968000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>82478000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>31755000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>36768000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>52502000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>40390000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>14970000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>49578000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>64573000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-13677000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>14631000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>33446000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>38014000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>10733000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>27775000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>24658000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>125583000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>52198000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>86994000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>65593000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>49939000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>18975000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>2697000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-22255000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>40034000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>40395000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>18939000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>18806000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>18249000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>22270000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>4692000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>10619000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-46904000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-50813000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>14961000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>23204000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-33381000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>11936000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>4513000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>3186000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>15148000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>5215000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>16317000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>21802000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>13975000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>17096000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>20368000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>22886000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>30974000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>7645000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-182000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>12047000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>11619000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>20329000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>7420000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>4366000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-115747000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-3376000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>11147000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>7419000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>9420000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>6766000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>7219000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>510000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>12252000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>9266000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>11576000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-2725000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-148740000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-22586000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-3634000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-3437000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>15116000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>4356000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>9326000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>13418000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>20646000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>186613000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>4137000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>23857000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>16363000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>15148000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>1237000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>7335000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>11809000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>11769000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>12980000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>13790000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>-3346000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>16030000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>8622000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>4693000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>-23200000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>23300000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:96">
+    <row r="23" spans="1:97">
       <c r="A23" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B23">
+        <v>-22433000.0</v>
+      </c>
+      <c r="C23">
         <v>-68203000.0</v>
       </c>
-      <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>-11407000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>15311000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>6326000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>9726000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-24585000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>8348000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3395000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-107925000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-23812000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>12323000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-5048000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>7759000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>15086000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>35462000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-13503000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>18684000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>7498000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-2000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-10046000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-3000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>13767000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-3000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-1201000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>8506000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>82000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>7227000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-5000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>5703000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-4719000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>6195000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-904000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>214000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>4455000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-15000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-14451000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-2360000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-14629000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-8138000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>11783000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>7616000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-165337000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-90346000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>73610000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>44957000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>54602000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-48744000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>44966000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-48064000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>57470000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-120239000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>182914000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>42640000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-97492000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>27029000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>22463000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-233657000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>41995000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>39039000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>56401000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-57779000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-58122000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-114066000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>415749000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-29598000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-61484000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>112123000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-105697000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-2000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-194818000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>338000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>454000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-2000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-2670000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-4579000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>9321000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-234676000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-95441000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>28816000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-33375000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-99036000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-14542000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>148661000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-148661000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>183713000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-175106000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-121176000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>121176000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>38739000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>216500000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-45300000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>55100000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>45300000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-255600000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:96">
+    <row r="24" spans="1:97">
       <c r="A24" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B24">
+        <v>-34582000.0</v>
+      </c>
+      <c r="C24">
         <v>34582000.0</v>
       </c>
-      <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>14128000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-2892000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-16166000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-52506000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>12988000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-16389000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-56437000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>78056000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-63460000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>58844000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-1312000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-24958000.0</v>
       </c>
-      <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>-23892000.0</v>
       </c>
-      <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>-22153000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-371369000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>18617000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>34264000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52881000.0</v>
       </c>
       <c r="AD24">
         <v>52881000.0</v>
       </c>
       <c r="AE24">
         <v>52881000.0</v>
       </c>
-      <c r="AF24"/>
+      <c r="AF24">
+        <v>52881000.0</v>
+      </c>
       <c r="AG24"/>
       <c r="AH24"/>
-      <c r="AI24">
+      <c r="AI24"/>
+      <c r="AJ24">
         <v>-159697000.0</v>
       </c>
-      <c r="AJ24"/>
       <c r="AK24"/>
-      <c r="AL24">
+      <c r="AL24"/>
+      <c r="AM24">
         <v>71423000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>24591000.0</v>
       </c>
-      <c r="AN24"/>
-      <c r="AO24">
+      <c r="AO24"/>
+      <c r="AP24">
         <v>-789000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-17899000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-1500000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-8737000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>1500000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>77542000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>142290000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>750000.0</v>
       </c>
-      <c r="AW24"/>
-      <c r="AX24">
+      <c r="AX24"/>
+      <c r="AY24">
         <v>8990000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>22442000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-24726000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>250000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>49763000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-14713000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>2380000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>1280000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>19605000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-98851000.0</v>
       </c>
-      <c r="BH24"/>
       <c r="BI24"/>
-      <c r="BJ24">
+      <c r="BJ24"/>
+      <c r="BK24">
         <v>-27259000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>109315000.0</v>
       </c>
-      <c r="BL24"/>
       <c r="BM24"/>
-      <c r="BN24">
+      <c r="BN24"/>
+      <c r="BO24">
         <v>216602000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>84445000.0</v>
       </c>
-      <c r="BP24"/>
       <c r="BQ24"/>
-      <c r="BR24">
+      <c r="BR24"/>
+      <c r="BS24">
         <v>-15211000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-6278000.0</v>
       </c>
-      <c r="BT24"/>
-      <c r="BU24">
+      <c r="BU24"/>
+      <c r="BV24">
         <v>202000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-26883000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>60961000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-52681000.0</v>
       </c>
-      <c r="BY24"/>
-      <c r="BZ24">
+      <c r="BZ24"/>
+      <c r="CA24">
         <v>43288000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>13823000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>701861000.0</v>
       </c>
-      <c r="CC24"/>
-      <c r="CD24">
+      <c r="CD24"/>
+      <c r="CE24">
         <v>45483000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>14345000.0</v>
       </c>
-      <c r="CF24"/>
       <c r="CG24"/>
-      <c r="CH24">
+      <c r="CH24"/>
+      <c r="CI24">
         <v>-1416000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-16624000.0</v>
       </c>
-      <c r="CJ24"/>
       <c r="CK24"/>
-      <c r="CL24">
+      <c r="CL24"/>
+      <c r="CM24">
         <v>-75425000.0</v>
       </c>
-      <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
+      <c r="CS24"/>
     </row>
-    <row r="25" spans="1:96">
+    <row r="25" spans="1:97">
       <c r="A25" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B25">
+        <v>-41783000.0</v>
+      </c>
+      <c r="C25">
         <v>56361000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>65113000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-425163000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5339000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5020000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6300000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3296000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2214000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>4825000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>3094000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2323000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2785000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2614000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2605000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2569000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2059000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2089000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2718000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3916000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1581000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1290000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>984000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>733000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>753000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1068000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1317000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-31311000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>104000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1503000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1349000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1303000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1188000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1298000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1533000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>115853000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1897000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1820000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>84791000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>2327000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>2516000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>2051000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1878000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1836000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1383000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1280000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1355000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1347000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1287000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1327000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1473000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1601000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>3377000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1725000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>9112000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>2192000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>1940000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>1945000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>122728000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1584000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>2275000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>2076000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>13268000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>2091000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>2005000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>1315000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-205181000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>14966000.0</v>
       </c>
-      <c r="BQ25"/>
-      <c r="BR25">
+      <c r="BR25"/>
+      <c r="BS25">
         <v>118780000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>118874000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>4301000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>12364000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>9801000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>8060000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>7278000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>7374000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>5443000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-41993000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-321509000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>21759000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-6566000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>5344000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>4952000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>5582000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>3697000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>9386000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-117000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>5102000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>1372000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-4196000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>280970000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>1242978000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-60293000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>-13600000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:96">
+    <row r="26" spans="1:97">
       <c r="A26" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B26">
+        <v>-30967000.0</v>
+      </c>
+      <c r="C26">
         <v>-69889000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-19847000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-3678000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-20889000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-80629000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-6456000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-2383000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-5496000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-52091000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-3060000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-3903000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-2886000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-60831000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-1532000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-21608000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-50322000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-113872000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-1533000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-32198000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-17217000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-18953000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-244000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-4239000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-189000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-17293000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-241000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-117000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-10499000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-39727000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-39239000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-6750000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-8117000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-16797000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-416000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-1468000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-3809000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-19788000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-431000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-8286000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-42697000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-19445000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-26686000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-904000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-62769000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-42566000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-291000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-1757000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-1460000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-7346000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-1515000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-29451000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-26567000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-13929000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-4650000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-223000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-26887000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-15404000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-6249000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-617000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-1040000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-18623000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-2917000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-15725000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-30861000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>-8316000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-15898000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-8359000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>-168000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>-4074000.0</v>
       </c>
-      <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
-      <c r="BV26">
+      <c r="BV26"/>
+      <c r="BW26">
         <v>-6997000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-42612000.0</v>
       </c>
-      <c r="BX26"/>
       <c r="BY26"/>
-      <c r="BZ26">
+      <c r="BZ26"/>
+      <c r="CA26">
         <v>-10000000.0</v>
       </c>
-      <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
-      <c r="CH26">
+      <c r="CH26"/>
+      <c r="CI26">
         <v>-13029000.0</v>
       </c>
-      <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
+      <c r="CS26"/>
     </row>
-    <row r="27" spans="1:96">
+    <row r="27" spans="1:97">
       <c r="A27" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B27">
+        <v>56788000.0</v>
+      </c>
+      <c r="C27">
         <v>28020000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>48082000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>23407000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>21264000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>31161000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>32252000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>20521000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>23765000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>26825000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>31021000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>21570000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>13675000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>27502000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>38549000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>32216000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>28455000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>31983000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>52243000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>40672000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>44621000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>33911000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>41396000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>29941000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>28556000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>21795000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>13039000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>8052000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>6562000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>4350000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>12239000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>12819000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>10257000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>8970000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>13372000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>13578000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>8205000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>4676000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>12138000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>17955000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>15820000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>10064000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>17862000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>8159000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>8977000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>13756000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>7697000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>7178000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>8514000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>5375000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>10586000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>6122000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>4095000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>795000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>6109000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>9047000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>5647000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>-162000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>1689000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>5380000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>6592000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>9142000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>15128000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>232000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>8911000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>6997000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>9697000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>11036000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>13642000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>6837000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>94000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>-94000.0</v>
       </c>
-      <c r="BU27"/>
-      <c r="BV27">
+      <c r="BV27"/>
+      <c r="BW27">
         <v>9801000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>292000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>-10000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>348000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>5477000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>300000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>-328108000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>359000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>6530000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>320000.0</v>
       </c>
-      <c r="CF27"/>
-      <c r="CG27">
+      <c r="CG27"/>
+      <c r="CH27">
         <v>61400.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>3697000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>233000.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>114197000.0</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>127690000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>1372000.0</v>
       </c>
-      <c r="CM27"/>
-      <c r="CN27">
+      <c r="CN27"/>
+      <c r="CO27">
         <v>0.0</v>
       </c>
-      <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
+      <c r="CS27"/>
     </row>
-    <row r="28" spans="1:96">
+    <row r="28" spans="1:97">
       <c r="A28" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B28">
+        <v>-67243000.0</v>
+      </c>
+      <c r="C28">
         <v>-170091000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-33734000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-25234000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-22665000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-139564000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-19342000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-34977000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-11935000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-114356000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-91221000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-37791000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-3834000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-116740000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-2287000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-15736000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-23270000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-208765000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-83094000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-32798000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-23675000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-83550000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-80427000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-19635000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-2935000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>15442000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>178089000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-5256000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-8500000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-59676000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-164066000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-18858000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-142086000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-151759000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>208208000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-255373000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-25284000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-160671000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-9744000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-98976000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-8032000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>5191000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>61373000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-250907000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-170224000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>170799000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>83638000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>36657000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-128588000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-43724000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-198157000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>111585000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-13016000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>100989000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>78532000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-85037000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>65997000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>174785000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-279558000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>12577000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>137502000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-30686000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>53288000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-23952000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-203869000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>407222000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>177571000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-65843000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>61955000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-59771000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>51298000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-177374000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-155455000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>128061000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>161519000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-72823000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-231327000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>213468000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>36217000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-627366000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-134634000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>68625000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-99036000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-14542000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>43974000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-16690000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>183713000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-175106000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>60750000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-53000000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-117323000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>216500000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-45300000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>55100000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>45300000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-255600000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:96">
+    <row r="29" spans="1:97">
       <c r="A29" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B29">
+        <v>59261000.0</v>
+      </c>
+      <c r="C29">
         <v>-314726000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>847299000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>31908000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>32144000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-207225000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>163838000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>80128000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>266475000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-197186000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>423007000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>27255000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>27273000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-201906000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>160771000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>64597000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>33967000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-484242000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>487448000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>208380000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>274835000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-263576000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>246960000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>158493000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>136720000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>237592000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>49612000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-26048000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>15703000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>28531000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>149448000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>67745000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>146209000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>146448000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-211841000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>270780000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>33378000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>139802000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>5797000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-18364000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>135653000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-74304000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>89211000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>290508000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>174936000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-175131000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-82376000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-73772000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>150607000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-44528000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>309872000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-140167000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>60382000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-183527000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-12166000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>85914000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-81679000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-203851000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>323602000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-37477000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-108506000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>25585000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-33594000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>21384000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>212219000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-227261000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-172959000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>65330000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-68459000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>59520000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-33693000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>185048000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>161620000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-250857000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-16847000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>146355000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>205935000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-200066000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>-106282000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-113883000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>232532000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-84774000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>128415000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>18870000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>-36546000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>-11056000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>-112481000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>172980000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>-115929000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>53360000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>167679000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>-195200000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>34500000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>-49100000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>-44300000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>265300000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:96">
+    <row r="30" spans="1:97">
       <c r="A30" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B30">
+        <v>-31964000.0</v>
+      </c>
+      <c r="C30">
         <v>20869000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-118352000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-14973000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-14216000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-11148000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-8472000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-18642000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-3377000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1275000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-1763000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-3590000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-2843000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-1855000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-69513000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-10190000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-17710000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-29691000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-4561000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-1133000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-5624000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-9259000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-31315000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-3539000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-26413000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-373728000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-2583000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>32400000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-1705000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-1421000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-3530000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-6053000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-4670000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-1560000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-3787000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-1276000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-1278000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-1756000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-5347000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-3115000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-3703000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-71561000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-4630000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-9479000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-148000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-1896000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-117000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-2270000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-1643000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-607000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-2219000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-26891000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-612000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-230000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-1883000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>1256000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>400000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-2076000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-1114000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-2195000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-2192000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-2203000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-7549000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-6226000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-1982000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-182858000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-1377000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-717000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-1127000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-431000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-5861000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-2392000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>202000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-711000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-34597000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-55461000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-2335000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-3165000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>11965000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>700686000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-369000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-4912000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-5398000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-5819000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-5429000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-3097000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-21842000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-3867000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-2822000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-2805000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-2907000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-4900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3600000.0</v>
       </c>
       <c r="CP30">
         <v>-3600000.0</v>
       </c>
       <c r="CQ30">
+        <v>-3600000.0</v>
+      </c>
+      <c r="CR30">
         <v>-1500000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-4300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>