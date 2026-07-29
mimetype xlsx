--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -5149,51 +5149,51 @@
         <v>179877000.0</v>
       </c>
       <c r="AC35">
         <v>174039000.0</v>
       </c>
       <c r="AD35">
         <v>186303999.0</v>
       </c>
       <c r="AE35">
         <v>213916000.0</v>
       </c>
       <c r="AF35">
         <v>170526000.0</v>
       </c>
       <c r="AG35"/>
       <c r="AH35"/>
       <c r="AI35">
         <v>215176000.0</v>
       </c>
     </row>
     <row r="36" spans="1:35">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36">
-        <v>22258000.0</v>
+        <v>16249000.0</v>
       </c>
       <c r="C36">
         <v>15062000.0</v>
       </c>
       <c r="D36">
         <v>13448999.0</v>
       </c>
       <c r="E36">
         <v>12296999.0</v>
       </c>
       <c r="F36">
         <v>9792000.0</v>
       </c>
       <c r="G36">
         <v>9059000.0</v>
       </c>
       <c r="H36">
         <v>16362999.0</v>
       </c>
       <c r="I36">
         <v>12955999.0</v>
       </c>
       <c r="J36">
         <v>10042999.0</v>
       </c>
@@ -7420,96 +7420,96 @@
       <c r="J3">
         <v>16135000.0</v>
       </c>
       <c r="K3"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>100</v>
       </c>
       <c r="B5">
-        <v>319883000.0</v>
+        <v>445890000.0</v>
       </c>
       <c r="C5">
-        <v>179817000.0</v>
+        <v>287605000.0</v>
       </c>
       <c r="D5">
         <v>-125678000.0</v>
       </c>
       <c r="E5">
-        <v>-101677000.0</v>
+        <v>-70734000.0</v>
       </c>
       <c r="F5">
-        <v>326187000.0</v>
+        <v>330391000.0</v>
       </c>
       <c r="G5">
         <v>-126385000.0</v>
       </c>
       <c r="H5">
         <v>-1358702000.0</v>
       </c>
       <c r="I5">
         <v>-61569000.0</v>
       </c>
       <c r="J5">
         <v>-129621000.0</v>
       </c>
       <c r="K5"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>101</v>
       </c>
       <c r="B6">
-        <v>345034000.0</v>
+        <v>471041000.0</v>
       </c>
       <c r="C6">
-        <v>201083000.0</v>
+        <v>308871000.0</v>
       </c>
       <c r="D6">
         <v>-125678000.0</v>
       </c>
       <c r="E6">
-        <v>-55188000.0</v>
+        <v>-24245000.0</v>
       </c>
       <c r="F6">
-        <v>353687000.0</v>
+        <v>357891000.0</v>
       </c>
       <c r="G6">
         <v>-89397000.0</v>
       </c>
       <c r="H6">
         <v>-1330911000.0</v>
       </c>
       <c r="I6">
         <v>-40710000.0</v>
       </c>
       <c r="J6">
         <v>-113486000.0</v>
       </c>
       <c r="K6"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
         <v>102</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
@@ -8624,215 +8624,215 @@
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
     </row>
     <row r="5" spans="1:35">
       <c r="A5" t="s">
         <v>100</v>
       </c>
       <c r="B5">
-        <v>-33195000.0</v>
+        <v>-63500000.0</v>
       </c>
       <c r="C5">
-        <v>301174000.0</v>
+        <v>327707000.0</v>
       </c>
       <c r="D5">
         <v>115732000.0</v>
       </c>
       <c r="E5">
-        <v>-4330000.0</v>
+        <v>34652000.0</v>
       </c>
       <c r="F5">
-        <v>-35477000.0</v>
+        <v>-3665000.0</v>
       </c>
       <c r="G5">
-        <v>261590000.0</v>
+        <v>276840000.0</v>
       </c>
       <c r="H5">
-        <v>-5916000.0</v>
+        <v>29798000.0</v>
       </c>
       <c r="I5">
-        <v>-21441000.0</v>
+        <v>43323000.0</v>
       </c>
       <c r="J5">
-        <v>-54416000.0</v>
+        <v>-27676000.0</v>
       </c>
       <c r="K5">
-        <v>196250000.0</v>
+        <v>231102000.0</v>
       </c>
       <c r="L5">
-        <v>-4999000.0</v>
+        <v>17096000.0</v>
       </c>
       <c r="M5">
-        <v>-73243000.0</v>
+        <v>-46175000.0</v>
       </c>
       <c r="N5">
-        <v>-243686000.0</v>
+        <v>-218463000.0</v>
       </c>
       <c r="O5">
         <v>23040000.0</v>
       </c>
       <c r="P5">
-        <v>-69375000.0</v>
+        <v>-60057000.0</v>
       </c>
       <c r="Q5">
         <v>-31140000.0</v>
       </c>
       <c r="R5">
-        <v>-3665000.0</v>
+        <v>-2577000.0</v>
       </c>
       <c r="S5">
         <v>180270000.0</v>
       </c>
       <c r="T5">
         <v>99214000.0</v>
       </c>
       <c r="U5">
-        <v>71198000.0</v>
+        <v>72660000.0</v>
       </c>
       <c r="V5">
         <v>-21416000.0</v>
       </c>
       <c r="W5">
         <v>207003000.0</v>
       </c>
       <c r="X5">
         <v>-94137000.0</v>
       </c>
       <c r="Y5">
         <v>-100312000.0</v>
       </c>
       <c r="Z5">
         <v>-138939000.0</v>
       </c>
       <c r="AA5">
         <v>-35046000.0</v>
       </c>
       <c r="AB5">
         <v>-123873000.0</v>
       </c>
       <c r="AC5">
         <v>-1159016000.0</v>
       </c>
       <c r="AD5">
         <v>-40767000.0</v>
       </c>
       <c r="AE5">
         <v>47840000.0</v>
       </c>
       <c r="AF5">
         <v>-22431000.0</v>
       </c>
       <c r="AG5">
         <v>-38181000.0</v>
       </c>
       <c r="AH5">
         <v>-52344000.0</v>
       </c>
       <c r="AI5">
         <v>1511000.0</v>
       </c>
     </row>
     <row r="6" spans="1:35">
       <c r="A6" t="s">
         <v>101</v>
       </c>
       <c r="B6">
-        <v>-24369000.0</v>
+        <v>-54674000.0</v>
       </c>
       <c r="C6">
-        <v>307182000.0</v>
+        <v>333715000.0</v>
       </c>
       <c r="D6">
         <v>122937000.0</v>
       </c>
       <c r="E6">
-        <v>1760000.0</v>
+        <v>40742000.0</v>
       </c>
       <c r="F6">
-        <v>-29629000.0</v>
+        <v>2183000.0</v>
       </c>
       <c r="G6">
-        <v>267654000.0</v>
+        <v>282904000.0</v>
       </c>
       <c r="H6">
-        <v>-495000.0</v>
+        <v>35219000.0</v>
       </c>
       <c r="I6">
-        <v>-16521000.0</v>
+        <v>48243000.0</v>
       </c>
       <c r="J6">
-        <v>-49555000.0</v>
+        <v>-22815000.0</v>
       </c>
       <c r="K6">
-        <v>201574000.0</v>
+        <v>236426000.0</v>
       </c>
       <c r="L6">
-        <v>-97000.0</v>
+        <v>21998000.0</v>
       </c>
       <c r="M6">
-        <v>-68172000.0</v>
+        <v>-41104000.0</v>
       </c>
       <c r="N6">
-        <v>-237474000.0</v>
+        <v>-212251000.0</v>
       </c>
       <c r="O6">
         <v>42645000.0</v>
       </c>
       <c r="P6">
-        <v>-58846000.0</v>
+        <v>-49528000.0</v>
       </c>
       <c r="Q6">
         <v>-22005000.0</v>
       </c>
       <c r="R6">
-        <v>3555000.0</v>
+        <v>4643000.0</v>
       </c>
       <c r="S6">
         <v>187471000.0</v>
       </c>
       <c r="T6">
         <v>105976000.0</v>
       </c>
       <c r="U6">
-        <v>77952000.0</v>
+        <v>79414000.0</v>
       </c>
       <c r="V6">
         <v>-14633000.0</v>
       </c>
       <c r="W6">
         <v>214817000.0</v>
       </c>
       <c r="X6">
         <v>-85194000.0</v>
       </c>
       <c r="Y6">
         <v>-91827000.0</v>
       </c>
       <c r="Z6">
         <v>-127193000.0</v>
       </c>
       <c r="AA6">
         <v>-26751000.0</v>
       </c>
       <c r="AB6">
         <v>-116580000.0</v>
       </c>
       <c r="AC6">
         <v>-1152509000.0</v>
       </c>
@@ -13822,56 +13822,58 @@
       </c>
       <c r="AE22">
         <v>47016000.0</v>
       </c>
       <c r="AF22">
         <v>-18874000.0</v>
       </c>
       <c r="AG22">
         <v>-38407000.0</v>
       </c>
       <c r="AH22">
         <v>-52709000.0</v>
       </c>
       <c r="AI22">
         <v>3404000.0</v>
       </c>
     </row>
     <row r="23" spans="1:35">
       <c r="A23" t="s">
         <v>148</v>
       </c>
       <c r="B23">
         <v>-70789000.0</v>
       </c>
       <c r="C23">
-        <v>-586722000.0</v>
+        <v>-84722000.0</v>
       </c>
       <c r="D23">
         <v>-114792000.0</v>
       </c>
-      <c r="E23"/>
+      <c r="E23">
+        <v>-105714000.0</v>
+      </c>
       <c r="F23">
         <v>-93754000.0</v>
       </c>
       <c r="G23">
         <v>1867000.0</v>
       </c>
       <c r="H23">
         <v>1011000.0</v>
       </c>
       <c r="I23">
         <v>2499000.0</v>
       </c>
       <c r="J23">
         <v>16756000.0</v>
       </c>
       <c r="K23">
         <v>3592000.0</v>
       </c>
       <c r="L23">
         <v>1448000.0</v>
       </c>
       <c r="M23">
         <v>816000.0</v>
       </c>
       <c r="N23">
@@ -14015,51 +14017,51 @@
       </c>
       <c r="AD24">
         <v>-116000.0</v>
       </c>
       <c r="AE24">
         <v>-500000.0</v>
       </c>
       <c r="AF24">
         <v>4755000.0</v>
       </c>
       <c r="AG24">
         <v>-13272000.0</v>
       </c>
       <c r="AH24">
         <v>95267000.0</v>
       </c>
       <c r="AI24">
         <v>9793000.0</v>
       </c>
     </row>
     <row r="25" spans="1:35">
       <c r="A25" t="s">
         <v>150</v>
       </c>
       <c r="B25">
-        <v>221334000.0</v>
+        <v>-10112000.0</v>
       </c>
       <c r="C25">
         <v>-2597000.0</v>
       </c>
       <c r="D25">
         <v>3066000.0</v>
       </c>
       <c r="E25">
         <v>25522000.0</v>
       </c>
       <c r="F25">
         <v>-4648000.0</v>
       </c>
       <c r="G25">
         <v>-1610858000.0</v>
       </c>
       <c r="H25">
         <v>-6810000.0</v>
       </c>
       <c r="I25">
         <v>20000.0</v>
       </c>
       <c r="J25">
         <v>-9483000.0</v>
       </c>
@@ -14125,57 +14127,57 @@
       </c>
       <c r="AE25">
         <v>231000.0</v>
       </c>
       <c r="AF25">
         <v>-491000.0</v>
       </c>
       <c r="AG25">
         <v>633000.0</v>
       </c>
       <c r="AH25">
         <v>654000.0</v>
       </c>
       <c r="AI25">
         <v>1762000.0</v>
       </c>
     </row>
     <row r="26" spans="1:35">
       <c r="A26" t="s">
         <v>151</v>
       </c>
       <c r="B26">
         <v>-1946308000.0</v>
       </c>
       <c r="C26">
-        <v>-586722000.0</v>
+        <v>-502000000.0</v>
       </c>
       <c r="D26">
         <v>-197387000.0</v>
       </c>
       <c r="E26">
-        <v>-158340000.0</v>
+        <v>-52626000.0</v>
       </c>
       <c r="F26">
         <v>-175000000.0</v>
       </c>
       <c r="G26">
         <v>-184933000.0</v>
       </c>
       <c r="H26">
         <v>-552722000.0</v>
       </c>
       <c r="I26">
         <v>-153089000.0</v>
       </c>
       <c r="J26">
         <v>-99708000.0</v>
       </c>
       <c r="K26">
         <v>-91093000.0</v>
       </c>
       <c r="L26">
         <v>-80723000.0</v>
       </c>
       <c r="M26">
         <v>-502219000.0</v>
       </c>