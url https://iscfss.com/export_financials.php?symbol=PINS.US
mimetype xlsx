--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -235,50 +235,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2476,599 +2479,614 @@
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI62"/>
+  <dimension ref="A1:AJ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35">
+    <row r="1" spans="1:36">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
         <v>89</v>
       </c>
       <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
         <v>92</v>
       </c>
       <c r="AE1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AG1" t="s">
         <v>94</v>
       </c>
       <c r="AH1" t="s">
         <v>95</v>
       </c>
       <c r="AI1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:35">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2">
+        <v>145148000.0</v>
+      </c>
+      <c r="C2">
         <v>74976000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>129810000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>90589000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>91867000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>96691000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>84026000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>88876000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>73924000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>83654000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>79058000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>71490000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>64080000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>77284000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>87920000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>88601000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>57906000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>12546000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>17675000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>57612000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>48038000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>48585000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>49491000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>41703000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>43705000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>37749000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>34334000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>31509000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>30524000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>30320000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>22169000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>21423000.0</v>
       </c>
-      <c r="AG2"/>
       <c r="AH2"/>
-      <c r="AI2">
+      <c r="AI2"/>
+      <c r="AJ2">
         <v>15428000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:35">
+    <row r="3" spans="1:36">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
-    </row>
-    <row r="4" spans="1:35">
+      <c r="AJ3"/>
+    </row>
+    <row r="4" spans="1:36">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
-    </row>
-    <row r="5" spans="1:35">
+      <c r="AJ4"/>
+    </row>
+    <row r="5" spans="1:36">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5">
+        <v>-1180000.0</v>
+      </c>
+      <c r="C5">
         <v>-150000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>4333000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>3828000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>3878000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>1538000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-130000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>5923000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-2045000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-2615000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1012999.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-7449000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-8706000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-7132000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-11419000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-16105000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-13258000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-10259000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-2181000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>627000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1148000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>1313000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>2480000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>2063000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>3737000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-2207000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>647000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>376000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>523000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-231000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-1421000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1618000.0</v>
       </c>
-      <c r="AG5"/>
-      <c r="AH5">
+      <c r="AH5"/>
+      <c r="AI5">
         <v>-546464000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-766000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:35">
+    <row r="6" spans="1:36">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
-    </row>
-    <row r="7" spans="1:35">
+      <c r="AJ6"/>
+    </row>
+    <row r="7" spans="1:36">
       <c r="A7" t="s">
         <v>15</v>
       </c>
       <c r="B7">
+        <v>215507000.0</v>
+      </c>
+      <c r="C7">
         <v>224861000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>262018000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>205237000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>137412000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>143956000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>185789000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>154402000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>151750000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>154340000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>196282000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>170860000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>163015000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>159506000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>228968000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>183244000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>192543000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>202569000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>250874000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>189348000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>121632000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>129559000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>139321000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>150162000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>151282000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>158298000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>219919000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>161164000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>155847000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>162359000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
-    </row>
-    <row r="8" spans="1:35">
+      <c r="AJ7"/>
+    </row>
+    <row r="8" spans="1:36">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8">
         <v>6000.0</v>
       </c>
       <c r="C8">
-        <v>7000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="D8">
         <v>7000.0</v>
       </c>
       <c r="E8">
         <v>7000.0</v>
       </c>
       <c r="F8">
         <v>7000.0</v>
       </c>
       <c r="G8">
         <v>7000.0</v>
       </c>
       <c r="H8">
         <v>7000.0</v>
       </c>
       <c r="I8">
         <v>7000.0</v>
       </c>
       <c r="J8">
         <v>7000.0</v>
       </c>
       <c r="K8">
         <v>7000.0</v>
       </c>
@@ -3078,398 +3096,409 @@
       <c r="M8">
         <v>7000.0</v>
       </c>
       <c r="N8">
         <v>7000.0</v>
       </c>
       <c r="O8">
         <v>7000.0</v>
       </c>
       <c r="P8">
         <v>7000.0</v>
       </c>
       <c r="Q8">
         <v>7000.0</v>
       </c>
       <c r="R8">
         <v>7000.0</v>
       </c>
       <c r="S8">
         <v>7000.0</v>
       </c>
       <c r="T8">
         <v>7000.0</v>
       </c>
       <c r="U8">
+        <v>7000.0</v>
+      </c>
+      <c r="V8">
         <v>6000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
-    </row>
-    <row r="9" spans="1:35">
+      <c r="AJ8"/>
+    </row>
+    <row r="9" spans="1:36">
       <c r="A9" t="s">
         <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>5059960000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>5390101000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>5407724000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>5292789000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>5216308000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>5133804000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>5059528000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>4891043000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>4790079000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>4684227000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>4574934000.0</v>
       </c>
-      <c r="X9"/>
       <c r="Y9"/>
-      <c r="Z9">
+      <c r="Z9"/>
+      <c r="AA9">
         <v>4288603000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>4229778000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>4127028000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>4118988000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>253016000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>252209000.0</v>
       </c>
-      <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
-    </row>
-    <row r="10" spans="1:35">
+      <c r="AJ9"/>
+    </row>
+    <row r="10" spans="1:36">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10">
+        <v>422484000.0</v>
+      </c>
+      <c r="C10">
         <v>378077000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>969342000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1132400000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1216941000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1252310000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1136460000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1035565000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1377749000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1633844000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1364478000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1170961000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1182095000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1653485000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1612130000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1673189000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1643343000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1684929000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1420767000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1234744000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1013227000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>914311000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>666805000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>654193000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>866830000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>745120000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>649490000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1036280000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1412005000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>135705000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>122509000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>100063000.0</v>
       </c>
-      <c r="AG10"/>
-      <c r="AH10">
+      <c r="AH10"/>
+      <c r="AI10">
         <v>-711628000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>71468000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:35">
+    <row r="11" spans="1:36">
       <c r="A11" t="s">
         <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
-    </row>
-    <row r="12" spans="1:35">
+      <c r="AJ11"/>
+    </row>
+    <row r="12" spans="1:36">
       <c r="A12" t="s">
         <v>20</v>
       </c>
       <c r="B12">
+        <v>1274901000.0</v>
+      </c>
+      <c r="C12">
         <v>1298564000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2467153000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2671281000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2659375000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2615223000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2512869000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2442558000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2736251000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2778104000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2513626000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2333221000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2297651000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2731972000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2699294000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2667339000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2660853000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2679275000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2481255000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2310209000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2143625000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2034273000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1760877000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1650585000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1706300000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1740995000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1716083000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1728174000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1854014000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>643273000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>627813000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>654275000.0</v>
       </c>
-      <c r="AG12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH12"/>
       <c r="AI12">
         <v>711628000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:35">
+      <c r="AJ12">
+        <v>711628000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:36">
       <c r="A13" t="s">
         <v>21</v>
       </c>
       <c r="B13">
         <v>6000.0</v>
       </c>
       <c r="C13">
-        <v>7000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="D13">
         <v>7000.0</v>
       </c>
       <c r="E13">
         <v>7000.0</v>
       </c>
       <c r="F13">
         <v>7000.0</v>
       </c>
       <c r="G13">
         <v>7000.0</v>
       </c>
       <c r="H13">
         <v>7000.0</v>
       </c>
       <c r="I13">
         <v>7000.0</v>
       </c>
       <c r="J13">
         <v>7000.0</v>
       </c>
       <c r="K13">
         <v>7000.0</v>
       </c>
@@ -3479,3825 +3508,3929 @@
       <c r="M13">
         <v>7000.0</v>
       </c>
       <c r="N13">
         <v>7000.0</v>
       </c>
       <c r="O13">
         <v>7000.0</v>
       </c>
       <c r="P13">
         <v>7000.0</v>
       </c>
       <c r="Q13">
         <v>7000.0</v>
       </c>
       <c r="R13">
         <v>7000.0</v>
       </c>
       <c r="S13">
         <v>7000.0</v>
       </c>
       <c r="T13">
         <v>7000.0</v>
       </c>
       <c r="U13">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="V13">
         <v>6000.0</v>
       </c>
       <c r="W13">
         <v>6000.0</v>
       </c>
       <c r="X13">
         <v>6000.0</v>
       </c>
       <c r="Y13">
         <v>6000.0</v>
       </c>
       <c r="Z13">
         <v>6000.0</v>
       </c>
       <c r="AA13">
         <v>6000.0</v>
       </c>
       <c r="AB13">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="AC13">
         <v>5000.0</v>
       </c>
       <c r="AD13">
+        <v>5000.0</v>
+      </c>
+      <c r="AE13">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="AF13">
         <v>4000.0</v>
       </c>
-      <c r="AG13"/>
+      <c r="AG13">
+        <v>4000.0</v>
+      </c>
       <c r="AH13"/>
-      <c r="AI13">
+      <c r="AI13"/>
+      <c r="AJ13">
         <v>4000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:35">
+    <row r="14" spans="1:36">
       <c r="A14" t="s">
         <v>22</v>
       </c>
       <c r="B14">
+        <v>599629000.0</v>
+      </c>
+      <c r="C14">
         <v>636586000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>677418000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>694532000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>689837000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>689358000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>688226000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>695483000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>708258000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>678819000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>695031000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>687101000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>674280000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>681140000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>674385000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>669171000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>662242000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>656899000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>690167000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>691853000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>692364000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>628593000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>689194000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>603490000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>586737000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>576302000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>562396000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>546126000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>443340000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>529344043.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>448639000.0</v>
       </c>
       <c r="AF14">
         <v>448639000.0</v>
       </c>
       <c r="AG14">
         <v>448639000.0</v>
       </c>
       <c r="AH14">
         <v>448639000.0</v>
       </c>
       <c r="AI14">
         <v>448639000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:35">
+      <c r="AJ14">
+        <v>448639000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:36">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>7000.0</v>
       </c>
       <c r="O15">
         <v>7000.0</v>
       </c>
       <c r="P15">
         <v>7000.0</v>
       </c>
       <c r="Q15">
         <v>7000.0</v>
       </c>
       <c r="R15">
         <v>7000.0</v>
       </c>
       <c r="S15">
         <v>7000.0</v>
       </c>
       <c r="T15">
         <v>7000.0</v>
       </c>
       <c r="U15">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="V15">
         <v>6000.0</v>
       </c>
       <c r="W15">
         <v>6000.0</v>
       </c>
       <c r="X15">
         <v>6000.0</v>
       </c>
       <c r="Y15">
         <v>6000.0</v>
       </c>
       <c r="Z15">
         <v>6000.0</v>
       </c>
       <c r="AA15">
         <v>6000.0</v>
       </c>
       <c r="AB15">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="AC15">
         <v>5000.0</v>
       </c>
       <c r="AD15">
+        <v>5000.0</v>
+      </c>
+      <c r="AE15">
         <v>1000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>5000.0</v>
       </c>
-      <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
-    </row>
-    <row r="16" spans="1:35">
+      <c r="AJ15"/>
+    </row>
+    <row r="16" spans="1:36">
       <c r="A16" t="s">
         <v>24</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>47467000.0</v>
       </c>
-      <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>23387000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>15283000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16">
         <v>-43633000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
-      <c r="AA16">
+      <c r="AA16"/>
+      <c r="AB16">
         <v>-46527000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
-    </row>
-    <row r="17" spans="1:35">
+      <c r="AJ16"/>
+    </row>
+    <row r="17" spans="1:36">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
-    </row>
-    <row r="18" spans="1:35">
+      <c r="AJ17"/>
+    </row>
+    <row r="18" spans="1:36">
       <c r="A18" t="s">
         <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
+      <c r="AE18"/>
+      <c r="AF18">
         <v>1300000.0</v>
       </c>
-      <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
-    </row>
-    <row r="19" spans="1:35">
+      <c r="AJ18"/>
+    </row>
+    <row r="19" spans="1:36">
       <c r="A19" t="s">
         <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
-    </row>
-    <row r="20" spans="1:35">
+      <c r="AJ19"/>
+    </row>
+    <row r="20" spans="1:36">
       <c r="A20" t="s">
         <v>28</v>
       </c>
       <c r="B20">
         <v>475290000.0</v>
       </c>
       <c r="C20">
+        <v>475290000.0</v>
+      </c>
+      <c r="D20">
         <v>100227000.0</v>
       </c>
-      <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>100227000.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
         <v>100227000.0</v>
       </c>
-      <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
-[...1 lines deleted...]
-      </c>
+      <c r="O20"/>
       <c r="P20">
         <v>100227000.0</v>
       </c>
       <c r="Q20">
         <v>100227000.0</v>
       </c>
-      <c r="R20"/>
-      <c r="S20">
+      <c r="R20">
+        <v>100227000.0</v>
+      </c>
+      <c r="S20"/>
+      <c r="T20">
         <v>40208000.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-      <c r="W20">
+      <c r="W20"/>
+      <c r="X20">
         <v>6905000.0</v>
       </c>
-      <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
+      <c r="AA20"/>
+      <c r="AB20">
         <v>6905000.0</v>
       </c>
-      <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>6905000.0</v>
       </c>
-      <c r="AG20"/>
+      <c r="AG20">
+        <v>6905000.0</v>
+      </c>
       <c r="AH20"/>
-      <c r="AI20">
+      <c r="AI20"/>
+      <c r="AJ20">
         <v>6905000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:35">
+    <row r="21" spans="1:36">
       <c r="A21" t="s">
         <v>29</v>
       </c>
       <c r="B21">
+        <v>83037000.0</v>
+      </c>
+      <c r="C21">
         <v>87804000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>6083000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>107430000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>108560000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>110228000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>110103000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>111943000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>113783000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>115622000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>117462000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>119302000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>121142000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>122982000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>24595000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>140128000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>145673000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>60084000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>20907000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>13550000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>13842000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>13310000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>6657000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>13814000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>14067000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>14319000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>7671000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>14959000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>15364000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>13728000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>7166000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>3665000.0</v>
       </c>
-      <c r="AG21"/>
       <c r="AH21"/>
-      <c r="AI21">
+      <c r="AI21"/>
+      <c r="AJ21">
         <v>2132000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:35">
+    <row r="22" spans="1:36">
       <c r="A22" t="s">
         <v>30</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
-      <c r="L22">
-[...1 lines deleted...]
-      </c>
+      <c r="L22"/>
       <c r="M22">
         <v>1.0</v>
       </c>
       <c r="N22">
         <v>1.0</v>
       </c>
-      <c r="O22"/>
+      <c r="O22">
+        <v>1.0</v>
+      </c>
       <c r="P22"/>
       <c r="Q22"/>
-      <c r="R22">
-[...1 lines deleted...]
-      </c>
+      <c r="R22"/>
       <c r="S22">
         <v>1.0</v>
       </c>
       <c r="T22">
         <v>1.0</v>
       </c>
-      <c r="U22"/>
+      <c r="U22">
+        <v>1.0</v>
+      </c>
       <c r="V22"/>
       <c r="W22"/>
-      <c r="X22">
-[...1 lines deleted...]
-      </c>
+      <c r="X22"/>
       <c r="Y22">
         <v>1.0</v>
       </c>
-      <c r="Z22"/>
-      <c r="AA22">
+      <c r="Z22">
         <v>1.0</v>
       </c>
+      <c r="AA22"/>
       <c r="AB22">
         <v>1.0</v>
       </c>
-      <c r="AC22"/>
-      <c r="AD22">
+      <c r="AC22">
         <v>1.0</v>
       </c>
-      <c r="AE22"/>
+      <c r="AD22"/>
+      <c r="AE22">
+        <v>1.0</v>
+      </c>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
-    </row>
-    <row r="23" spans="1:35">
+      <c r="AJ22"/>
+    </row>
+    <row r="23" spans="1:36">
       <c r="A23" t="s">
         <v>31</v>
       </c>
       <c r="B23">
+        <v>4759378000.0</v>
+      </c>
+      <c r="C23">
         <v>4645279000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>5510929000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>5515410000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>5402987000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>5282696000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5342660000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3491133000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3747516000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3666719000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3594405000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3304582000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3201796000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3566422000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3862730000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3692209000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3694032000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3558190000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3537238000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3152790000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2885646000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2692292000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2609459000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2301038000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2249624000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2288612000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2393317000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2280472000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2387176000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1141240000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1193179000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1089794000.0</v>
       </c>
-      <c r="AG23"/>
-      <c r="AH23">
+      <c r="AH23"/>
+      <c r="AI23">
         <v>918935000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1213913000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:35">
+    <row r="24" spans="1:36">
       <c r="A24" t="s">
         <v>32</v>
       </c>
       <c r="B24">
+        <v>981128000.0</v>
+      </c>
+      <c r="C24">
         <v>980169000.0</v>
       </c>
-      <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>162359000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>151395000.0</v>
       </c>
-      <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-      <c r="AI24">
+      <c r="AI24"/>
+      <c r="AJ24">
         <v>162273000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:35">
+    <row r="25" spans="1:36">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
-    </row>
-    <row r="26" spans="1:35">
+      <c r="AJ25"/>
+    </row>
+    <row r="26" spans="1:36">
       <c r="A26" t="s">
         <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
-    </row>
-    <row r="27" spans="1:35">
+      <c r="AJ26"/>
+    </row>
+    <row r="27" spans="1:36">
       <c r="A27" t="s">
         <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
-    </row>
-    <row r="28" spans="1:35">
+      <c r="AJ27"/>
+    </row>
+    <row r="28" spans="1:36">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28">
+        <v>774151000.0</v>
+      </c>
+      <c r="C28">
         <v>826953000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-707324000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-927163000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1079529000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1108354000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-950671000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-881163000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1225999000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1479504000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1168196000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1000101000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-1019080000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1493979000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1383162000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-1489945000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-1450800000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-1482360000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-1169893000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-1045396000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-891595000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-784752000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-483851000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-504031000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-715548000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-586822000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-429571000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-875116000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-1256158000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>26654000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>28886000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>52987000.0</v>
       </c>
-      <c r="AG28"/>
-      <c r="AH28">
+      <c r="AH28"/>
+      <c r="AI28">
         <v>711628000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-71468000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:35">
+    <row r="29" spans="1:36">
       <c r="A29" t="s">
         <v>37</v>
       </c>
       <c r="B29">
+        <v>3875026000.0</v>
+      </c>
+      <c r="C29">
         <v>3830753000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4745238000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4824968000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4811953000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4688469000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4751154000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2893879000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3198053000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3143842000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3090680000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2806642000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2693082000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3059739000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3281654000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3144542000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3136089000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3099660000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3038743000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2698367000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2503927000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2328823000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2242371000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1934604000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1906630000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1938480000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
-    </row>
-    <row r="30" spans="1:35">
+      <c r="AJ29"/>
+    </row>
+    <row r="30" spans="1:36">
       <c r="A30" t="s">
         <v>38</v>
       </c>
       <c r="B30">
+        <v>932000000.0</v>
+      </c>
+      <c r="C30">
         <v>830381000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>997849000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>800522000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>760111000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>709994000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>893403000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>680515000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>664293000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>563865000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>763159000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>624223000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>544055000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>487964000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>681532000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>511054000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>511468000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>473031000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>653355000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>505021000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>468181000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>389206000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>563733000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>339274000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>209933000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>212215000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>316367000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>210339000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>202957000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>161108000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>221932000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>138855000.0</v>
       </c>
-      <c r="AG30"/>
       <c r="AH30"/>
-      <c r="AI30">
+      <c r="AI30"/>
+      <c r="AJ30">
         <v>136597000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:35">
+    <row r="31" spans="1:36">
       <c r="A31" t="s">
         <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>2687340000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>2571940000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>2936757000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>3156832000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>3004414000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>2990416000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>3039576000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>2977628000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>2684817000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>2490085000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>2315513000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>2228809000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1920790000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1892563000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1924161000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>2009129000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1941442000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>2057876000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-647717000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-608634000.0</v>
       </c>
-      <c r="AF31"/>
       <c r="AG31"/>
-      <c r="AH31">
-[...1 lines deleted...]
-      </c>
+      <c r="AH31"/>
       <c r="AI31">
         <v>-555501000.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:35">
+      <c r="AJ31">
+        <v>-555501000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:36">
       <c r="A32" t="s">
         <v>40</v>
       </c>
       <c r="B32">
+        <v>1713536000.0</v>
+      </c>
+      <c r="C32">
         <v>1711965000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>3090264000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3139085000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>3116610000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2997859000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>3086574000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2823095000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>3125043000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>3073888000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>3021469000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>2734922000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>2621264000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>2976465000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>3074146000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>2917377000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>2895215000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>2981787000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2921757000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>2630128000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>2426262000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>2248175000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>2152710000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1843277000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1791576000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1810689000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
-    </row>
-    <row r="33" spans="1:35">
+      <c r="AJ32"/>
+    </row>
+    <row r="33" spans="1:36">
       <c r="A33" t="s">
         <v>41</v>
       </c>
       <c r="B33">
+        <v>2436031000.0</v>
+      </c>
+      <c r="C33">
         <v>2402558000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1955192000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1949991999.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1884572999.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1880438000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1857953000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>258735999.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>254769999.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>252947999.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>255846000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>265315000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>260652999.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>268034000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>408052999.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>430156999.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>447962000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>350838000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>355674999.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>281668000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>221935000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>235116999.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>251917999.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>268112000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>291430999.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>307124000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>326083000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>297944000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>280759999.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>294293000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>303827000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>258574000.0</v>
       </c>
-      <c r="AG33"/>
-      <c r="AH33">
+      <c r="AH33"/>
+      <c r="AI33">
         <v>-711628000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>326954000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:35">
+    <row r="34" spans="1:36">
       <c r="A34" t="s">
         <v>42</v>
       </c>
       <c r="B34">
+        <v>59034000.0</v>
+      </c>
+      <c r="C34">
         <v>58909000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>60840000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>58872000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>51818000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>45872000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>42009000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>33550000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>30010000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>28654000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>26019000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>22735000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>188835000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>184760000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>200545000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>202992000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>207088000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>30396000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>238689000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>213429000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>22638000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>154469000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>162257000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>26623000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>25095000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>21035000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>20063000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>18713000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>18192000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>23945000.0</v>
       </c>
-      <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
-    </row>
-    <row r="35" spans="1:35">
+      <c r="AJ34"/>
+    </row>
+    <row r="35" spans="1:36">
       <c r="A35" t="s">
         <v>43</v>
       </c>
       <c r="B35">
+        <v>1255669000.0</v>
+      </c>
+      <c r="C35">
         <v>1263939000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>300218000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>264108999.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>189230000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>189827999.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>193373000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>187952000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>181760000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>182993999.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>186635000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>193594999.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>188834999.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>184760000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>200545000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>202992000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>207087999.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>232964999.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>238689000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>213429000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>144269999.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>154469000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>162257000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>176785000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>176377000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>179333000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>193455000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>179877000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>174039000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>186303999.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>213916000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>170526000.0</v>
       </c>
-      <c r="AG35"/>
       <c r="AH35"/>
-      <c r="AI35">
+      <c r="AI35"/>
+      <c r="AJ35">
         <v>215176000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:35">
+    <row r="36" spans="1:36">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36">
+        <v>20840000.0</v>
+      </c>
+      <c r="C36">
         <v>16249000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>15062000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>13448999.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>12296999.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>9792000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>9059000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>16362999.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>12955999.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>10042999.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>9986000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>9661000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>13163999.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>12821000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>11873000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>11264999.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>12361000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>6992000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>6949999.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>4321000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>3348000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>3209999.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>3954999.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>3980000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>5886999.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>5730000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>5925000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>3483000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>3850999.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>11008000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>10684000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>22176000.0</v>
       </c>
-      <c r="AG36"/>
-      <c r="AH36">
+      <c r="AH36"/>
+      <c r="AI36">
         <v>-711628000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>178043000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:35">
+    <row r="37" spans="1:36">
       <c r="A37" t="s">
         <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
-    </row>
-    <row r="38" spans="1:35">
+      <c r="AJ37"/>
+    </row>
+    <row r="38" spans="1:36">
       <c r="A38" t="s">
         <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
-[...1 lines deleted...]
-      </c>
+      <c r="I38"/>
       <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
-      <c r="L38">
+      <c r="K38">
+        <v>1.0</v>
+      </c>
+      <c r="L38"/>
+      <c r="M38">
         <v>13715000.0</v>
       </c>
-      <c r="M38"/>
       <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>17403000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>16795000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>17890000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>13289000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>13247000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>10618000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>12159000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>12320000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>13065000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>13201000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>29108000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>29521000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>31264000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>28305000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>27166000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>36732000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>22593000.0</v>
       </c>
-      <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
-      <c r="AI38">
+      <c r="AI38"/>
+      <c r="AJ38">
         <v>37537000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:35">
+    <row r="39" spans="1:36">
       <c r="A39" t="s">
         <v>47</v>
       </c>
       <c r="B39">
+        <v>116446000.0</v>
+      </c>
+      <c r="C39">
         <v>113776000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>90735000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>93615000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>98928000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>77041000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>78435000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>109324000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>92202000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>71802000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>61774000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>81823000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>99437000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>78452000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>73851000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>83659000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>73749000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>55046000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>46953000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>55892000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>51905000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>33696000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>32931000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>43067000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>41960000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>28278000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>34784000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>44015000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>49445000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>42566000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>39607000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>38090000.0</v>
       </c>
-      <c r="AG39"/>
       <c r="AH39"/>
-      <c r="AI39">
+      <c r="AI39"/>
+      <c r="AJ39">
         <v>38734000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:35">
+    <row r="40" spans="1:36">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
+        <v>464663000.0</v>
+      </c>
+      <c r="C40">
         <v>455780000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>246759000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>335744000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>309937000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>307708000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>256295000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>320426000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>293779000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>256229000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>202366000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>232855000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>255799000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>244639000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>242337000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>256074000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>292949000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>213019000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>200437999.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>183382000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>189411000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>160415000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>111707000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>147946000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>122912000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>133050000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>95296000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>112685000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>109373000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>93206000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>86258000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>76523000.0</v>
       </c>
-      <c r="AG40"/>
       <c r="AH40"/>
-      <c r="AI40">
+      <c r="AI40"/>
+      <c r="AJ40">
         <v>64374000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:35">
+    <row r="41" spans="1:36">
       <c r="A41" t="s">
         <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>22735000.0</v>
       </c>
-      <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>21851000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>19748000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>14545000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>30396000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>29508000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>24081000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>22638000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>24910000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>22936000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>26623000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>25095000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>21035000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>20063000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>18713000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>18192000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>23945000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>17139000.0</v>
       </c>
-      <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
-      <c r="AI41">
+      <c r="AI41"/>
+      <c r="AJ41">
         <v>12035000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:35">
+    <row r="42" spans="1:36">
       <c r="A42" t="s">
         <v>50</v>
       </c>
       <c r="B42">
+        <v>2886635000.0</v>
+      </c>
+      <c r="C42">
         <v>2795622000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>4612205000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>4969510000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>5048553000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>4966164000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>5039439000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>5023586000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>5366284000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>5321530000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>5241954000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>5165530000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>5059960000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>5390101000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>5407724000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>5292789000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>5216308000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>5133804000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>5059528000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>4891043000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>4790079000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>4684227000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>4574934000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>4475425000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>4351557000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>4288603000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>4229778000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>4127028000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>4118988000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>253016000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>252209000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>249908000.0</v>
       </c>
-      <c r="AG42"/>
       <c r="AH42"/>
-      <c r="AI42">
+      <c r="AI42"/>
+      <c r="AJ42">
         <v>236679000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:35">
+    <row r="43" spans="1:36">
       <c r="A43" t="s">
         <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
-    </row>
-    <row r="44" spans="1:35">
+      <c r="AJ43"/>
+    </row>
+    <row r="44" spans="1:36">
       <c r="A44" t="s">
         <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
-    </row>
-    <row r="45" spans="1:35">
+      <c r="AJ44"/>
+    </row>
+    <row r="45" spans="1:36">
       <c r="A45" t="s">
         <v>53</v>
       </c>
       <c r="B45">
+        <v>240497000.0</v>
+      </c>
+      <c r="C45">
         <v>235468000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>322362000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>185257000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>127695000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>130707000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>221237000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>125593000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>123977000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>123229000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>214460000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>132298000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>121994000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>127878000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>265828000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>273234000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>195934000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>209487000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>225291000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>241097000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>248256000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>263284000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>280243000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>254680000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>238230000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>243833000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>226715000.0</v>
       </c>
-      <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
-    </row>
-    <row r="46" spans="1:35">
+      <c r="AJ45"/>
+    </row>
+    <row r="46" spans="1:36">
       <c r="A46" t="s">
         <v>54</v>
       </c>
       <c r="B46">
+        <v>240497000.0</v>
+      </c>
+      <c r="C46">
         <v>235468000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>216850000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>185257000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>127695000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>130707000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>131491000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>125593000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>123977000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>123229000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>124344000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>132298000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>121994000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>127878000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>265827999.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>273234000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>284399000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>277465000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>281313000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>257500000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>195934000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>209487000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>225291000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>241097000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>248256000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>263284000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>280243000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>254680000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>238230000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>243833000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>226715000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>225828000.0</v>
       </c>
-      <c r="AG46"/>
       <c r="AH46"/>
-      <c r="AI46">
+      <c r="AI46"/>
+      <c r="AJ46">
         <v>87255000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:35">
+    <row r="47" spans="1:36">
       <c r="A47" t="s">
         <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>132298000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>28414000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>30272000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>59575000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>65922000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>284399000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>54714000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>53401000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>257500000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>195934000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>63337000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>69375000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>241097000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>248256000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>263284000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>280243000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>254680000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>238230000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>243833000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>226715000.0</v>
       </c>
-      <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
-      <c r="AI47">
+      <c r="AI47"/>
+      <c r="AJ47">
         <v>239512000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:35">
+    <row r="48" spans="1:36">
       <c r="A48" t="s">
         <v>56</v>
       </c>
       <c r="B48">
+        <v>8437000.0</v>
+      </c>
+      <c r="C48">
         <v>55106000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>128693000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-148377000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-240485000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-279240000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-288162000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-2135637000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-2166193000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-2175080000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-2150268000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-2351446000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-2358179000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-2323237000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-2114658000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-2132149000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-2066967999.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-2023892000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-2018611000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-2193310000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-2287306000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-2356723000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-2335049000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-2542890000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-2448670000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-2347922000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-2206726000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-2171008000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-2046276000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-886775000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-845355000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-892371000.0</v>
       </c>
-      <c r="AG48"/>
       <c r="AH48"/>
-      <c r="AI48">
+      <c r="AI48"/>
+      <c r="AJ48">
         <v>-782381000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:35">
+    <row r="49" spans="1:36">
       <c r="A49" t="s">
         <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-2358179000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-2323237000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-2114658000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-2132149000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-2066968000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-2023892000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-2018611000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-2193310000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-2287306000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-2356723000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-2335049000.0</v>
       </c>
-      <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
-    </row>
-    <row r="50" spans="1:35">
+      <c r="AJ49"/>
+    </row>
+    <row r="50" spans="1:36">
       <c r="A50" t="s">
         <v>58</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
-      <c r="AE50">
+      <c r="AE50"/>
+      <c r="AF50">
         <v>20538000.0</v>
       </c>
-      <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
-      <c r="AI50">
+      <c r="AI50"/>
+      <c r="AJ50">
         <v>15801000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:35">
+    <row r="51" spans="1:36">
       <c r="A51" t="s">
         <v>59</v>
       </c>
       <c r="B51">
+        <v>1196635000.0</v>
+      </c>
+      <c r="C51">
         <v>1205030000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>262018000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>205237000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>137412000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>143956000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>185789000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>154402000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>151750000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>154340000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>196282000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>170860000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>163015000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>159506000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>228968000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>183244000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>192543000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>202569000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>250874000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>189348000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>121632000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>129559000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>182954000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>150162000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>151282000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>158298000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>219919000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>161164000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>155847000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>162359000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>151395000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>153050000.0</v>
       </c>
-      <c r="AG51"/>
       <c r="AH51"/>
-      <c r="AI51">
+      <c r="AI51"/>
+      <c r="AJ51">
         <v>162273000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:35">
+    <row r="52" spans="1:36">
       <c r="A52" t="s">
         <v>60</v>
       </c>
       <c r="B52"/>
-      <c r="C52">
+      <c r="C52"/>
+      <c r="D52">
         <v>41437000.0</v>
       </c>
-      <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
-      <c r="G52">
+      <c r="G52"/>
+      <c r="H52">
         <v>34425000.0</v>
       </c>
-      <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52">
         <v>35666000.0</v>
       </c>
-      <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
-      <c r="O52">
+      <c r="O52"/>
+      <c r="P52">
         <v>50274000.0</v>
       </c>
-      <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
-      <c r="S52">
+      <c r="S52"/>
+      <c r="T52">
         <v>41693000.0</v>
       </c>
-      <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
-      <c r="W52">
+      <c r="W52"/>
+      <c r="X52">
         <v>43633000.0</v>
       </c>
-      <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
-      <c r="AA52">
+      <c r="AA52"/>
+      <c r="AB52">
         <v>46527000.0</v>
       </c>
-      <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
-      <c r="AE52">
+      <c r="AE52"/>
+      <c r="AF52">
         <v>20538000.0</v>
       </c>
-      <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
-      <c r="AI52">
+      <c r="AI52"/>
+      <c r="AJ52">
         <v>15801000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:35">
+    <row r="53" spans="1:36">
       <c r="A53" t="s">
         <v>61</v>
       </c>
       <c r="B53">
+        <v>852417000.0</v>
+      </c>
+      <c r="C53">
         <v>920487000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>1497811000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>1538881000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>1442434000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>1362913000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>1376409000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>1406993000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>1358502000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>1144260000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>1149148000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>1162260000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>1115556000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>1078487000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>1087164000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>994150000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>1017510000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>994346000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>1060488000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>1075465000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>1130398000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>1119962000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>1094072000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>996392000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>839470000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>995875000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>1066593000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>691894000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>442009000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>507568000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>505304000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>554212000.0</v>
       </c>
-      <c r="AG53"/>
-      <c r="AH53">
+      <c r="AH53"/>
+      <c r="AI53">
         <v>1423256000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>640160000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:35">
+    <row r="54" spans="1:36">
       <c r="A54" t="s">
         <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
-    </row>
-    <row r="55" spans="1:35">
+      <c r="AJ54"/>
+    </row>
+    <row r="55" spans="1:36">
       <c r="A55" t="s">
         <v>63</v>
       </c>
       <c r="B55">
+        <v>4759378000.0</v>
+      </c>
+      <c r="C55">
         <v>4645279000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>5510929000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>5515410000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>5402987000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>5282696000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>5342660000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>3491133000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>3747516000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>3666719000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>3594405000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>3304582000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>3201796000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>3566422000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>3862730000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>3692209000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>3694032000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>3558190000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>3537238000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>3152790000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2885646000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2692292000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2609459000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2301038000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2249624000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>2288612000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>2393317000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>2280472000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>2387176000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1141240000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1193179000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1089794000.0</v>
       </c>
-      <c r="AG55"/>
       <c r="AH55"/>
-      <c r="AI55">
+      <c r="AI55"/>
+      <c r="AJ55">
         <v>1213913000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:35">
+    <row r="56" spans="1:36">
       <c r="A56" t="s">
         <v>64</v>
       </c>
       <c r="B56">
+        <v>2323347000.0</v>
+      </c>
+      <c r="C56">
         <v>2242721000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>3555737000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>3565418000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>3518414000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>3402258000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>3484707000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>3232397000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>3492746000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>3413771000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>3338559000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>3039267000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>2941143000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>3298388000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>3454677000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>3262052000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>3246070000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>3207352000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>3181563000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>2871122000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>2663711000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>2457175000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>2357541000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>2032926000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1958193000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1981488000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>2067234000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1982528000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>2106416000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>846947000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>889352000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>831220000.0</v>
       </c>
-      <c r="AG56"/>
-      <c r="AH56">
+      <c r="AH56"/>
+      <c r="AI56">
         <v>711628000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>886959000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:35">
+    <row r="57" spans="1:36">
       <c r="A57" t="s">
         <v>65</v>
       </c>
       <c r="B57">
+        <v>609811000.0</v>
+      </c>
+      <c r="C57">
         <v>530756000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>465473000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>426333000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>401804000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>404399000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>398133000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>409302000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>367703000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>339883000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>317090000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>304345000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>319879000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>321923000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>380531000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>344675000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>350855000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>225565000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>259805999.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>240994000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>237449000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>209000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>204831000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>189649000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>166617000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>170799000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>176157000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>144194000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>139897000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>123526000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>108427000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>97946000.0</v>
       </c>
-      <c r="AG57"/>
       <c r="AH57"/>
-      <c r="AI57">
+      <c r="AI57"/>
+      <c r="AJ57">
         <v>79802000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:35">
+    <row r="58" spans="1:36">
       <c r="A58" t="s">
         <v>66</v>
       </c>
       <c r="B58">
+        <v>1865480000.0</v>
+      </c>
+      <c r="C58">
         <v>1794695000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>765691000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>690442000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>591034000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>594227000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>591506000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>597254000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>549463000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>522876999.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>503725000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>497940000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>508714000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>506683000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>581076000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>547667000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>557943000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>458530000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>498495000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>454423000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>381719000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>363469000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>367088000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>366434000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>342994000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>350132000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>369612000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>324071000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>313936000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>309830000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>322343000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>268472000.0</v>
       </c>
-      <c r="AG58"/>
       <c r="AH58"/>
-      <c r="AI58">
+      <c r="AI58"/>
+      <c r="AJ58">
         <v>294978000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:35">
+    <row r="59" spans="1:36">
       <c r="A59" t="s">
         <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
-    </row>
-    <row r="60" spans="1:35">
+      <c r="AJ59"/>
+    </row>
+    <row r="60" spans="1:36">
       <c r="A60" t="s">
         <v>68</v>
       </c>
       <c r="B60">
+        <v>2893898000.0</v>
+      </c>
+      <c r="C60">
         <v>2850584000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>4745238000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>4824968000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>4811953000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>4688469000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>4751154000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>2893879000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>3198053000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>3143842000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>3090680000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>2806642000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>2693082000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>3059739000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>3281654000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>3144542000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>3136089000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>3099660000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>3038743000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>2698367000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>2503927000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>2328823000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>2242371000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1934604000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1906630000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1938480000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>2023705000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1956401000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>2073239999.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>831410000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>870836000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>821322000.0</v>
       </c>
-      <c r="AG60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH60"/>
       <c r="AI60">
         <v>918935000.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:35">
+      <c r="AJ60">
+        <v>918935000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:36">
       <c r="A61" t="s">
         <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
-    </row>
-    <row r="62" spans="1:35">
+      <c r="AJ61"/>
+    </row>
+    <row r="62" spans="1:36">
       <c r="A62" t="s">
         <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
+      <c r="AJ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -7329,916 +7462,916 @@
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B2">
         <v>841521000.0</v>
       </c>
       <c r="C2">
         <v>750355000.0</v>
       </c>
       <c r="D2">
         <v>688760000.0</v>
       </c>
       <c r="E2">
         <v>678597000.0</v>
       </c>
       <c r="F2">
         <v>529320000.0</v>
       </c>
       <c r="G2">
         <v>449358000.0</v>
       </c>
       <c r="H2">
         <v>358903000.0</v>
       </c>
       <c r="I2">
         <v>241584000.0</v>
       </c>
       <c r="J2">
         <v>178664000.0</v>
       </c>
       <c r="K2">
         <v>159958000.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B3">
         <v>25151000.0</v>
       </c>
       <c r="C3">
         <v>21266000.0</v>
       </c>
       <c r="D3">
         <v>21509000.0</v>
       </c>
       <c r="E3">
         <v>46489000.0</v>
       </c>
       <c r="F3">
         <v>27500000.0</v>
       </c>
       <c r="G3">
         <v>36988000.0</v>
       </c>
       <c r="H3">
         <v>27791000.0</v>
       </c>
       <c r="I3">
         <v>20859000.0</v>
       </c>
       <c r="J3">
         <v>16135000.0</v>
       </c>
       <c r="K3"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B5">
         <v>445890000.0</v>
       </c>
       <c r="C5">
         <v>287605000.0</v>
       </c>
       <c r="D5">
         <v>-125678000.0</v>
       </c>
       <c r="E5">
         <v>-70734000.0</v>
       </c>
       <c r="F5">
         <v>330391000.0</v>
       </c>
       <c r="G5">
         <v>-126385000.0</v>
       </c>
       <c r="H5">
         <v>-1358702000.0</v>
       </c>
       <c r="I5">
         <v>-61569000.0</v>
       </c>
       <c r="J5">
         <v>-129621000.0</v>
       </c>
       <c r="K5"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B6">
         <v>471041000.0</v>
       </c>
       <c r="C6">
         <v>308871000.0</v>
       </c>
       <c r="D6">
         <v>-125678000.0</v>
       </c>
       <c r="E6">
         <v>-24245000.0</v>
       </c>
       <c r="F6">
         <v>357891000.0</v>
       </c>
       <c r="G6">
         <v>-89397000.0</v>
       </c>
       <c r="H6">
         <v>-1330911000.0</v>
       </c>
       <c r="I6">
         <v>-40710000.0</v>
       </c>
       <c r="J6">
         <v>-113486000.0</v>
       </c>
       <c r="K6"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B9">
         <v>3380246000.0</v>
       </c>
       <c r="C9">
         <v>2895811000.0</v>
       </c>
       <c r="D9">
         <v>2366311000.0</v>
       </c>
       <c r="E9">
         <v>2123977000.0</v>
       </c>
       <c r="F9">
         <v>2048707000.0</v>
       </c>
       <c r="G9">
         <v>1243300000.0</v>
       </c>
       <c r="H9">
         <v>783858000.0</v>
       </c>
       <c r="I9">
         <v>514348000.0</v>
       </c>
       <c r="J9">
         <v>294188000.0</v>
       </c>
       <c r="K9">
         <v>138912000.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B10">
         <v>445890000.0</v>
       </c>
       <c r="C10">
         <v>287605000.0</v>
       </c>
       <c r="D10">
         <v>-16440000.0</v>
       </c>
       <c r="E10">
         <v>-85944000.0</v>
       </c>
       <c r="F10">
         <v>320971000.0</v>
       </c>
       <c r="G10">
         <v>-127020000.0</v>
       </c>
       <c r="H10">
         <v>-1360839000.0</v>
       </c>
       <c r="I10">
         <v>-62564000.0</v>
       </c>
       <c r="J10">
         <v>-129733000.0</v>
       </c>
       <c r="K10">
         <v>-181819000.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B11">
         <v>29035000.0</v>
       </c>
       <c r="C11">
         <v>-1574501000.0</v>
       </c>
       <c r="D11">
         <v>19170000.0</v>
       </c>
       <c r="E11">
         <v>10103000.0</v>
       </c>
       <c r="F11">
         <v>4533000.0</v>
       </c>
       <c r="G11">
         <v>1303000.0</v>
       </c>
       <c r="H11">
         <v>532000.0</v>
       </c>
       <c r="I11">
         <v>410000.0</v>
       </c>
       <c r="J11">
         <v>311000.0</v>
       </c>
       <c r="K11">
         <v>280000.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B12">
         <v>110493000.0</v>
       </c>
       <c r="C12"/>
       <c r="D12">
         <v>105439000.0</v>
       </c>
       <c r="E12">
         <v>15210000.0</v>
       </c>
       <c r="F12">
         <v>9420000.0</v>
       </c>
       <c r="G12">
         <v>635000.0</v>
       </c>
       <c r="H12">
         <v>2137000.0</v>
       </c>
       <c r="I12">
         <v>995000.0</v>
       </c>
       <c r="J12">
         <v>112000.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>30943000.0</v>
       </c>
       <c r="F13">
         <v>4204000.0</v>
       </c>
       <c r="G13">
         <v>16119000.0</v>
       </c>
       <c r="H13">
         <v>30164000.0</v>
       </c>
       <c r="I13">
         <v>13152000.0</v>
       </c>
       <c r="J13">
         <v>8313000.0</v>
       </c>
       <c r="K13">
         <v>6189000.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B15">
         <v>416855000.0</v>
       </c>
       <c r="C15">
         <v>1862106000.0</v>
       </c>
       <c r="D15">
         <v>-35610000.0</v>
       </c>
       <c r="E15">
         <v>-96047000.0</v>
       </c>
       <c r="F15">
         <v>316438000.0</v>
       </c>
       <c r="G15">
         <v>-128323000.0</v>
       </c>
       <c r="H15">
         <v>-1361371000.0</v>
       </c>
       <c r="I15">
         <v>-62974000.0</v>
       </c>
       <c r="J15">
         <v>-130044000.0</v>
       </c>
       <c r="K15">
         <v>-182099000.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-96047000.0</v>
       </c>
       <c r="F16">
         <v>316438000.0</v>
       </c>
       <c r="G16">
         <v>-128323000.0</v>
       </c>
       <c r="H16">
         <v>-1361371000.0</v>
       </c>
       <c r="I16">
         <v>-62974000.0</v>
       </c>
       <c r="J16">
         <v>-130044000.0</v>
       </c>
       <c r="K16">
         <v>-182099000.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B17">
         <v>416855000.0</v>
       </c>
       <c r="C17">
         <v>1862106000.0</v>
       </c>
       <c r="D17">
         <v>-35610000.0</v>
       </c>
       <c r="E17">
         <v>-96047000.0</v>
       </c>
       <c r="F17">
         <v>316438000.0</v>
       </c>
       <c r="G17">
         <v>-128323000.0</v>
       </c>
       <c r="H17">
         <v>-1361371000.0</v>
       </c>
       <c r="I17">
         <v>-62974000.0</v>
       </c>
       <c r="J17">
         <v>-130044000.0</v>
       </c>
       <c r="K17"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B18">
         <v>110493000.0</v>
       </c>
       <c r="C18">
         <v>127003000.0</v>
       </c>
       <c r="D18">
         <v>105439000.0</v>
       </c>
       <c r="E18">
         <v>15733000.0</v>
       </c>
       <c r="F18">
         <v>-5216000.0</v>
       </c>
       <c r="G18">
         <v>15484000.0</v>
       </c>
       <c r="H18">
         <v>28027000.0</v>
       </c>
       <c r="I18">
         <v>12157000.0</v>
       </c>
       <c r="J18">
         <v>8201000.0</v>
       </c>
       <c r="K18"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>30943000.0</v>
       </c>
       <c r="F19">
         <v>4204000.0</v>
       </c>
       <c r="G19">
         <v>16119000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B21">
         <v>319883000.0</v>
       </c>
       <c r="C21">
         <v>179817000.0</v>
       </c>
       <c r="D21">
         <v>-125678000.0</v>
       </c>
       <c r="E21">
         <v>-101677000.0</v>
       </c>
       <c r="F21">
         <v>326187000.0</v>
       </c>
       <c r="G21">
         <v>-142504000.0</v>
       </c>
       <c r="H21">
         <v>-1388866000.0</v>
       </c>
       <c r="I21">
         <v>-74721000.0</v>
       </c>
       <c r="J21">
         <v>-137934000.0</v>
       </c>
       <c r="K21">
         <v>-188008000.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B23">
         <v>3901884000.0</v>
       </c>
       <c r="C23">
         <v>3466349000.0</v>
       </c>
       <c r="D23">
         <v>3180749000.0</v>
       </c>
       <c r="E23">
         <v>2904251000.0</v>
       </c>
       <c r="F23">
         <v>2251840000.0</v>
       </c>
       <c r="G23">
         <v>1835162000.0</v>
       </c>
       <c r="H23">
         <v>2531627000.0</v>
       </c>
       <c r="I23">
         <v>830653000.0</v>
       </c>
       <c r="J23">
         <v>610786000.0</v>
       </c>
       <c r="K23"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B25">
         <v>25151000.0</v>
       </c>
       <c r="C25">
         <v>21266000.0</v>
       </c>
       <c r="D25">
         <v>21509000.0</v>
       </c>
       <c r="E25">
         <v>46489000.0</v>
       </c>
       <c r="F25">
         <v>27500000.0</v>
       </c>
       <c r="G25">
         <v>36988000.0</v>
       </c>
       <c r="H25">
         <v>27791000.0</v>
       </c>
       <c r="I25">
         <v>20859000.0</v>
       </c>
       <c r="J25">
         <v>16135000.0</v>
       </c>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B26">
         <v>1427447000.0</v>
       </c>
       <c r="C26">
         <v>1240564000.0</v>
       </c>
       <c r="D26">
         <v>1068416000.0</v>
       </c>
       <c r="E26">
         <v>948980000.0</v>
       </c>
       <c r="F26">
         <v>780264000.0</v>
       </c>
       <c r="G26">
         <v>606194000.0</v>
       </c>
       <c r="H26">
         <v>1207059000.0</v>
       </c>
       <c r="I26">
         <v>251662000.0</v>
       </c>
       <c r="J26">
         <v>207973000.0</v>
       </c>
       <c r="K26"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B27">
         <v>1166705000.0</v>
       </c>
       <c r="C27">
         <v>1011772000.0</v>
       </c>
       <c r="D27">
         <v>911166000.0</v>
       </c>
       <c r="E27">
         <v>933133000.0</v>
       </c>
       <c r="F27">
         <v>641279000.0</v>
       </c>
       <c r="G27">
         <v>442807000.0</v>
       </c>
       <c r="H27">
         <v>611590000.0</v>
       </c>
       <c r="I27">
         <v>259929000.0</v>
       </c>
       <c r="J27">
         <v>162514000.0</v>
       </c>
       <c r="K27"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B28">
         <v>466211000.0</v>
       </c>
       <c r="C28">
         <v>463658000.0</v>
       </c>
       <c r="D28">
         <v>512407000.0</v>
       </c>
       <c r="E28">
         <v>343541000.0</v>
       </c>
       <c r="F28">
         <v>300977000.0</v>
       </c>
       <c r="G28">
         <v>336803000.0</v>
       </c>
       <c r="H28">
         <v>354075000.0</v>
       </c>
       <c r="I28">
         <v>77478000.0</v>
       </c>
       <c r="J28">
         <v>61635000.0</v>
       </c>
       <c r="K28">
         <v>159371000.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B29">
         <v>29035000.0</v>
       </c>
       <c r="C29">
         <v>-1574501000.0</v>
       </c>
       <c r="D29">
         <v>19170000.0</v>
       </c>
       <c r="E29">
         <v>10103000.0</v>
       </c>
       <c r="F29">
         <v>4533000.0</v>
       </c>
       <c r="G29">
         <v>1303000.0</v>
       </c>
       <c r="H29">
         <v>532000.0</v>
       </c>
       <c r="I29">
         <v>410000.0</v>
       </c>
       <c r="J29">
         <v>311000.0</v>
       </c>
       <c r="K29">
         <v>280000.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B30">
         <v>3060363000.0</v>
       </c>
       <c r="C30">
         <v>2715994000.0</v>
       </c>
       <c r="D30">
         <v>2491989000.0</v>
       </c>
       <c r="E30">
         <v>2225654000.0</v>
       </c>
       <c r="F30">
         <v>1722520000.0</v>
       </c>
       <c r="G30">
         <v>1385804000.0</v>
       </c>
       <c r="H30">
         <v>2172724000.0</v>
       </c>
       <c r="I30">
         <v>589069000.0</v>
       </c>
       <c r="J30">
         <v>432122000.0</v>
       </c>
       <c r="K30"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B31">
         <v>126007000.0</v>
       </c>
       <c r="C31">
         <v>107788000.0</v>
       </c>
       <c r="D31">
         <v>109238000.0</v>
       </c>
       <c r="E31">
         <v>15733000.0</v>
       </c>
       <c r="F31">
         <v>-5216000.0</v>
       </c>
       <c r="G31">
         <v>15484000.0</v>
       </c>
       <c r="H31">
         <v>28027000.0</v>
       </c>
       <c r="I31">
         <v>12157000.0</v>
       </c>
       <c r="J31">
         <v>8201000.0</v>
       </c>
       <c r="K31"/>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B32">
         <v>4221767000.0</v>
       </c>
       <c r="C32">
         <v>3646166000.0</v>
       </c>
       <c r="D32">
         <v>3055071000.0</v>
       </c>
       <c r="E32">
         <v>2802574000.0</v>
       </c>
       <c r="F32">
         <v>2578027000.0</v>
       </c>
       <c r="G32">
         <v>1692658000.0</v>
       </c>
       <c r="H32">
         <v>1142761000.0</v>
       </c>
       <c r="I32">
         <v>755932000.0</v>
       </c>
@@ -8248,2876 +8381,2946 @@
       <c r="K32">
         <v>298870000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI32"/>
+  <dimension ref="A1:AJ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35">
+    <row r="1" spans="1:36">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
         <v>89</v>
       </c>
       <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
         <v>92</v>
       </c>
       <c r="AE1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AG1" t="s">
         <v>94</v>
       </c>
       <c r="AH1" t="s">
         <v>95</v>
       </c>
       <c r="AI1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:35">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B2">
+        <v>257354000.0</v>
+      </c>
+      <c r="C2">
         <v>238552000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>226917000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>212325000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>203009000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>199270000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>196955000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>187453000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>184856000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>181091000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>178096000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>170998000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>168740000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>170926000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>185028000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>182603000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>164896000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>146070000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>141248000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>126783000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>127819000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>133470000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>129023000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>112844000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>108259000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>99232000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>96274000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>83520000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>105415000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>73694000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>68308000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>63649000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>57974000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>51653000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>48674000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:35">
+    <row r="3" spans="1:36">
       <c r="A3" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>99</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>8826000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>6008000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>7205000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6090000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5848000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>6064000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>5421000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4920000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>4861000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5324000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>4902000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>5071000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>6212000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>19605000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>10529000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>9135000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>7220000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>7201000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>6762000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>6754000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>6783000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>7814000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>8943000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>8485000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>11746000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>8295000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>7293000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>6507000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>5696000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>5444000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>5117000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>5511000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>4787000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>3918000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:35">
+    <row r="4" spans="1:36">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
-    </row>
-    <row r="5" spans="1:35">
+      <c r="AJ4"/>
+    </row>
+    <row r="5" spans="1:36">
       <c r="A5" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>101</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>-63500000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>327707000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>115732000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>34652000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-3665000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>276840000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>29798000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>43323000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-27676000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>231102000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>17096000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-46175000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-218463000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>23040000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-60057000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-31140000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-2577000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>180270000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>99214000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>72660000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-21416000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>207003000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-94137000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-100312000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-138939000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-35046000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-123873000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-1159016000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-40767000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>47840000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-22431000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-38181000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-52344000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>1511000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:35">
+    <row r="6" spans="1:36">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B6">
+        <v>-49159000.0</v>
+      </c>
+      <c r="C6">
         <v>-54674000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>333715000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>122937000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>40742000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2183000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>282904000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>35219000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>48243000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-22815000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>236426000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>21998000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-41104000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-212251000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>42645000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-49528000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-22005000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>4643000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>187471000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>105976000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>79414000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-14633000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>214817000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-85194000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-91827000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-127193000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-26751000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-116580000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-1152509000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-35071000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>53284000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-17314000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-32670000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-47557000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>5429000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:35">
+    <row r="7" spans="1:36">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
-    </row>
-    <row r="8" spans="1:35">
+      <c r="AJ7"/>
+    </row>
+    <row r="8" spans="1:36">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
-    </row>
-    <row r="9" spans="1:35">
+      <c r="AJ8"/>
+    </row>
+    <row r="9" spans="1:36">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B9">
+        <v>922300000.0</v>
+      </c>
+      <c r="C9">
         <v>768962000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1092430000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>836880000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>795218000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>655718000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>957175000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>710920000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>668824000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>558892000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>803166000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>592205000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>539285000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>431655000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>692181000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>501947000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>501034000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>428815000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>705407000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>506149000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>485391000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>351760000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>576594000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>329772000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>164226000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>172708000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>303624000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>196183000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>155834000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>128217000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>204876000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>126548000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>103218000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>79706000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>124672000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:35">
+    <row r="10" spans="1:36">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B10">
+        <v>-49159000.0</v>
+      </c>
+      <c r="C10">
         <v>-63500000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>327707000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>87196000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>34652000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-3665000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>276840000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>29798000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>8643000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-27676000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>231102000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>17096000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-46175000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-218463000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>28774000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-70173000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-40392000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-4153000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>176841000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>94449000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>72660000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-22979000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>208512000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-94188000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-100328000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-141016000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-35179000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-124929000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-1159464000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-41267000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>47219000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-18802000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-38395000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-52586000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>3564000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:35">
+    <row r="11" spans="1:36">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B11">
+        <v>-2490000.0</v>
+      </c>
+      <c r="C11">
         <v>10087000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>50637000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-4912000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-4103000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-12587000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-1570635000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-758000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-244000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-2864000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>29924000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>10363000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-11233000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-9884000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>11283000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-4992000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2684000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1128000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2142000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>453000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>3243000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-1305000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>671000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>32000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>420000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>180000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>539000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-197000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>37000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>153000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>203000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>72000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>12000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>123000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>160000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:35">
+    <row r="12" spans="1:36">
       <c r="A12" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>108</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
         <v>17786000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>26642000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>28536000.0</v>
       </c>
-      <c r="E12"/>
-      <c r="F12">
+      <c r="F12"/>
+      <c r="G12">
         <v>27293000.0</v>
       </c>
-      <c r="G12"/>
-      <c r="H12">
+      <c r="H12"/>
+      <c r="I12">
         <v>32477000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>34680000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>31266000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>28959000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>26691000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>24888000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>24901000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>5734000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>10116000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>9252000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1576000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3429000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4765000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>337000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1563000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1509000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>51000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>16000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2077000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>133000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1056000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>448000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>500000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>621000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>82000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>214000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>242000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>112000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:35">
+    <row r="13" spans="1:36">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>24888000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>24901000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>17172000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>9318000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>3365000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1088000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>822000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>765000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1462000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1492000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>3363000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>2896000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>4218000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>7151000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>8141000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>9837000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>8127000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>3559000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
-    </row>
-    <row r="14" spans="1:35">
+      <c r="AJ13"/>
+    </row>
+    <row r="14" spans="1:36">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
-    </row>
-    <row r="15" spans="1:35">
+      <c r="AJ14"/>
+    </row>
+    <row r="15" spans="1:36">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B15">
+        <v>-46669000.0</v>
+      </c>
+      <c r="C15">
         <v>-73587000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>277070000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>92108000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>38755000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>8922000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1847475000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>30556000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>8887000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-24812000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>201178000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>6733000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-34942000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-208579000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>17491000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-65181000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-43076000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-5281000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>174699000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>93996000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>69417000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-21674000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>207841000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-94220000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-100748000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-141196000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-35718000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-124732000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-1159501000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-41420000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>47016000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-18874000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-38407000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-52709000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>3404000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:35">
+    <row r="16" spans="1:36">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>6733000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-34942000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-208579000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>17491000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-65181000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-43076000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-5281000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>174699000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>93996000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>69417000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-21674000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>207841000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-94220000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-100748000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-141196000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-35718000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-124732000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-1159501000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-41420000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>47016000.0</v>
       </c>
-      <c r="AF16"/>
-      <c r="AG16">
+      <c r="AG16"/>
+      <c r="AH16">
         <v>-38407000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-52709000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>3404000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:35">
+    <row r="17" spans="1:36">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B17">
+        <v>-46669000.0</v>
+      </c>
+      <c r="C17">
         <v>-73587000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>277070000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>92108000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>38755000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>8922000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>1847475000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>30556000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>8887000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-24812000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>201178000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>6733000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-34942000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-208579000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>17491000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-65181000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-43076000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-5281000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>174699000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>93996000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>69417000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-21674000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>207841000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-94220000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-100748000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-141196000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-35718000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-124732000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-1159501000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-41420000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>47016000.0</v>
       </c>
-      <c r="AF17"/>
-      <c r="AG17">
+      <c r="AG17"/>
+      <c r="AH17">
         <v>-38407000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-52709000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>3404000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:35">
+    <row r="18" spans="1:36">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B18">
+        <v>7334000.0</v>
+      </c>
+      <c r="C18">
         <v>17786000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>26642000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>28536000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>28022000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>27293000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>28580000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>32477000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>34680000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>31266000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>28959000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>26691000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>24888000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>24901000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>22906000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-798000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-5887000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-488000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-2607000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-4000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1462000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-71000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>3363000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>2845000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>4202000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>5074000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>8008000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>8781000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>7679000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>3559000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
-    </row>
-    <row r="19" spans="1:35">
+      <c r="AJ18"/>
+    </row>
+    <row r="19" spans="1:36">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>24888000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>24901000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>17172000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>9318000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>3365000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>1088000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>822000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>765000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>1125000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>1492000.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
-    </row>
-    <row r="20" spans="1:35">
+      <c r="AJ19"/>
+    </row>
+    <row r="20" spans="1:36">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
-    </row>
-    <row r="21" spans="1:35">
+      <c r="AJ20"/>
+    </row>
+    <row r="21" spans="1:36">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B21">
+        <v>-55198000.0</v>
+      </c>
+      <c r="C21">
         <v>-33195000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>301174000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>58516000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-4330000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-35477000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>261590000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-5916000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-21441000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-54416000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>196250000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-4999000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-73243000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-243686000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>5868000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-69375000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-34505000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-3665000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>179448000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>98449000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>71198000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-22908000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>205149000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-97033000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-104530000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-146090000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-43187000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-133710000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-1167143000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-44826000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>44060000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-22431000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-41368000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-54982000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1511000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:35">
+    <row r="22" spans="1:36">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
-    </row>
-    <row r="23" spans="1:35">
+      <c r="AJ22"/>
+    </row>
+    <row r="23" spans="1:36">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B23">
+        <v>1234852000.0</v>
+      </c>
+      <c r="C23">
         <v>1040709000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1018173000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>990689000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1002557000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>890465000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>892540000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>904289000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>875121000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>794399000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>785012000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>768202000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>781268000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>846267000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>871341000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>753925000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>700435000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>578550000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>667207000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>534483000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>542012000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>508138000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>500468000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>539649000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>377015000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>418030000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>443085000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>413413000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1428392000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>246737000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>229124000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>212628000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>202560000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>186341000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>172136000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:35">
+    <row r="24" spans="1:36">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
-    </row>
-    <row r="25" spans="1:35">
+      <c r="AJ24"/>
+    </row>
+    <row r="25" spans="1:36">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B25">
+        <v>11785000.0</v>
+      </c>
+      <c r="C25">
         <v>8826000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>6008000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>7205000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>6090000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5848000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6064000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5421000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>4920000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>4861000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>5324000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>4902000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>5071000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>6212000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>19605000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>10529000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>9135000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>7220000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>7201000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>6762000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>6754000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>6783000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>7814000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>8943000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>8485000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>11746000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>8295000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>7293000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>6507000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>5696000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>5444000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>5117000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>5511000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>4787000.0</v>
       </c>
-      <c r="AI25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:35">
+      <c r="AJ25"/>
+    </row>
+    <row r="26" spans="1:36">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B26">
+        <v>451010000.0</v>
+      </c>
+      <c r="C26">
         <v>380789000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>364905000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>371253000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>359624000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>331665000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>320773000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>326679000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>312837000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>280275000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>267981000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>264698000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>269391000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>266346000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>265240000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>254684000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>233508000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>195548000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>240856000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>185949000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>181731000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>171728000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>163710000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>160187000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>136593000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>145704000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>165033000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>167703000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>801879000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>72444000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>66470000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>63541000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>61604000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>60047000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>54479000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:35">
+    <row r="27" spans="1:36">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B27">
+        <v>374273000.0</v>
+      </c>
+      <c r="C27">
         <v>317851000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>303031000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>296679000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>313075000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>253920000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>271096000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>249033000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>265354000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>226289000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>240867000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>225929000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>243239000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>201131000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>317270000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>229873000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>212037000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>173953000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>190525000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>156092000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>164340000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>130322000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>120766000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>118531000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>86483000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>117027000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>127537000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>110740000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>296919000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>76394000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>72285000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>66722000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>65148000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>55774000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>51602000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:35">
+    <row r="28" spans="1:36">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B28">
+        <v>137880000.0</v>
+      </c>
+      <c r="C28">
         <v>103517000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>123320000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>110432000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>126849000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>105610000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>103716000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>141124000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>112074000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>106744000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>98068000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>106577000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>99898000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>207864000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>103803000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>86765000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>89994000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>62979000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>94578000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>65659000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>68122000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>72618000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>86969000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>148087000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>45680000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>56067000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>54241000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>51450000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>224179000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>24205000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>22061000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>18716000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>17834000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>18867000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>17080000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:35">
+    <row r="29" spans="1:36">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B29">
+        <v>-2490000.0</v>
+      </c>
+      <c r="C29">
         <v>10087000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>50637000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-4912000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-4103000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-12587000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-1570635000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-758000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-244000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-2864000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>29924000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>10363000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-11233000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-9884000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>11283000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-4992000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2684000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1128000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2142000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>453000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3243000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-1305000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>671000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>32000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>420000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>180000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>539000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-197000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>37000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>153000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
-    </row>
-    <row r="30" spans="1:35">
+      <c r="AJ29"/>
+    </row>
+    <row r="30" spans="1:36">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B30">
+        <v>977498000.0</v>
+      </c>
+      <c r="C30">
         <v>802157000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>791256000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>778364000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>799548000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>691195000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>695585000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>716836000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>690265000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>613308000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>606916000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>597204000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>612528000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>675341000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>686313000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>571322000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>535539000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>432480000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>525959000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>407700000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>414193000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>374668000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>371445000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>426805000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>268756000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>318798000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>346811000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>329893000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1322977000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>173043000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>160816000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>148979000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>144586000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>134688000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>123462000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:35">
+    <row r="31" spans="1:36">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B31">
+        <v>6039000.0</v>
+      </c>
+      <c r="C31">
         <v>-30305000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>26533000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>28680000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>38982000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>31812000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>15250000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>35714000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>30084000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>26740000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>34852000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>22095000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>27068000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>25223000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>22906000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-798000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-5887000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-488000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-2607000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-4000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1462000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-71000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>3363000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>2845000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>4202000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>5074000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>8008000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>8781000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>7679000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>3559000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>3159000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>3629000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>2973000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>2396000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>2053000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:35">
+    <row r="32" spans="1:36">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B32">
+        <v>1179654000.0</v>
+      </c>
+      <c r="C32">
         <v>1007514000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1319347000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1049205000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>998227000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>854988000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1154130000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>898373000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>853680000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>739983000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>981262000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>763203000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>708025000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>602581000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>877209000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>684550000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>665930000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>574885000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>846655000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>632932000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>613210000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>485230000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>705617000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>442616000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>272485000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>271940000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>399898000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>279703000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>261249000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>201911000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>273184000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>190197000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>161192000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>131359000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>173346000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J30"/>
@@ -11152,3543 +11355,3615 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B2">
         <v>1141221000.0</v>
       </c>
       <c r="C2">
         <v>1368532000.0</v>
       </c>
       <c r="D2">
         <v>1617660000.0</v>
       </c>
       <c r="E2">
         <v>1427064000.0</v>
       </c>
       <c r="F2">
         <v>678911000.0</v>
       </c>
       <c r="G2">
         <v>677743000.0</v>
       </c>
       <c r="H2">
         <v>135290000.0</v>
       </c>
       <c r="I2">
         <v>83969000.0</v>
       </c>
       <c r="J2">
         <v>93723000.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B3">
         <v>32375000</v>
       </c>
       <c r="C3">
         <v>24606000</v>
       </c>
       <c r="D3">
         <v>8063000</v>
       </c>
       <c r="E3">
         <v>28984000</v>
       </c>
       <c r="F3">
         <v>9031000</v>
       </c>
       <c r="G3">
         <v>17401000</v>
       </c>
       <c r="H3">
         <v>33783000</v>
       </c>
       <c r="I3">
         <v>22194000</v>
       </c>
       <c r="J3">
         <v>41192000</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>192030000.0</v>
       </c>
       <c r="F4">
         <v>749211000.0</v>
       </c>
       <c r="G4">
         <v>841000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-27022000.0</v>
       </c>
       <c r="F5">
         <v>-21442000.0</v>
       </c>
       <c r="G5">
         <v>1866000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B6">
         <v>-165859000.0</v>
       </c>
       <c r="C6">
         <v>-227311000.0</v>
       </c>
       <c r="D6">
         <v>-249128000.0</v>
       </c>
       <c r="E6">
         <v>190596000.0</v>
       </c>
       <c r="F6">
         <v>748153000.0</v>
       </c>
       <c r="G6">
         <v>1168000.0</v>
       </c>
       <c r="H6">
         <v>542453000.0</v>
       </c>
       <c r="I6">
         <v>51321000.0</v>
       </c>
       <c r="J6">
         <v>-9754000.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B7">
         <v>-51924000.0</v>
       </c>
       <c r="C7">
         <v>-57442000.0</v>
       </c>
       <c r="D7">
         <v>-126668000.0</v>
       </c>
       <c r="E7">
         <v>35526000.0</v>
       </c>
       <c r="F7">
         <v>-61320000.0</v>
       </c>
       <c r="G7">
         <v>-211939000.0</v>
       </c>
       <c r="H7">
         <v>-39554000.0</v>
       </c>
       <c r="I7">
         <v>-34140000.0</v>
       </c>
       <c r="J7">
         <v>-18461000.0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-28856000.0</v>
       </c>
       <c r="F8">
         <v>-88862000.0</v>
       </c>
       <c r="G8">
         <v>-253173000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B9">
         <v>-104398000.0</v>
       </c>
       <c r="C9">
         <v>-128946000.0</v>
       </c>
       <c r="D9">
         <v>-80782000.0</v>
       </c>
       <c r="E9">
         <v>-28856000.0</v>
       </c>
       <c r="F9">
         <v>-88862000.0</v>
       </c>
       <c r="G9">
         <v>-253173000.0</v>
       </c>
       <c r="H9">
         <v>-94224000.0</v>
       </c>
       <c r="I9">
         <v>-86094000.0</v>
       </c>
       <c r="J9">
         <v>-47833000.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10">
         <v>-16385000.0</v>
       </c>
       <c r="H10">
         <v>10656000.0</v>
       </c>
       <c r="I10">
         <v>26929000.0</v>
       </c>
       <c r="J10">
         <v>8792000.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>91404000.0</v>
       </c>
       <c r="F11">
         <v>48984000.0</v>
       </c>
       <c r="G11">
         <v>39368000.0</v>
       </c>
       <c r="H11">
         <v>11636000.0</v>
       </c>
       <c r="I11">
         <v>6533000.0</v>
       </c>
       <c r="J11">
         <v>11969000.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>483234000.0</v>
       </c>
       <c r="F12">
         <v>470289000.0</v>
       </c>
       <c r="G12">
         <v>332100000.0</v>
       </c>
       <c r="H12">
         <v>1373791000.0</v>
       </c>
       <c r="I12">
         <v>15886000.0</v>
       </c>
       <c r="J12">
         <v>29457000.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-6395000.0</v>
       </c>
       <c r="F13">
         <v>60993000.0</v>
       </c>
       <c r="G13">
         <v>25513000.0</v>
       </c>
       <c r="H13">
         <v>43034000.0</v>
       </c>
       <c r="I13">
         <v>45421000.0</v>
       </c>
       <c r="J13">
         <v>17403000.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B14">
         <v>7059000.0</v>
       </c>
       <c r="C14">
         <v>21266000.0</v>
       </c>
       <c r="D14">
         <v>21509000.0</v>
       </c>
       <c r="E14">
         <v>46489000.0</v>
       </c>
       <c r="F14">
         <v>27500000.0</v>
       </c>
       <c r="G14">
         <v>36988000.0</v>
       </c>
       <c r="H14">
         <v>27791000.0</v>
       </c>
       <c r="I14">
         <v>20859000.0</v>
       </c>
       <c r="J14">
         <v>16135000.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B16">
         <v>975362000.0</v>
       </c>
       <c r="C16">
         <v>1141221000.0</v>
       </c>
       <c r="D16">
         <v>1368532000.0</v>
       </c>
       <c r="E16">
         <v>1617660000.0</v>
       </c>
       <c r="F16">
         <v>1427064000.0</v>
       </c>
       <c r="G16">
         <v>678911000.0</v>
       </c>
       <c r="H16">
         <v>677743000.0</v>
       </c>
       <c r="I16">
         <v>135290000.0</v>
       </c>
       <c r="J16">
         <v>83969000.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B18">
         <v>1251889000.0</v>
       </c>
       <c r="C18">
         <v>939988000.0</v>
       </c>
       <c r="D18">
         <v>604898000.0</v>
       </c>
       <c r="E18">
         <v>440218000.0</v>
       </c>
       <c r="F18">
         <v>743876000.0</v>
       </c>
       <c r="G18">
         <v>11425000.0</v>
       </c>
       <c r="H18">
         <v>-33126000.0</v>
       </c>
       <c r="I18">
         <v>-82563000.0</v>
       </c>
       <c r="J18">
         <v>-144105000.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B19">
         <v>-102107000.0</v>
       </c>
       <c r="C19">
         <v>-221017000.0</v>
       </c>
       <c r="D19">
         <v>-124808000.0</v>
       </c>
       <c r="E19">
         <v>-13202000.0</v>
       </c>
       <c r="F19">
         <v>20087000.0</v>
       </c>
       <c r="G19">
         <v>-30538000.0</v>
       </c>
       <c r="H19">
         <v>-552718000.0</v>
       </c>
       <c r="I19">
         <v>136757000.0</v>
       </c>
       <c r="J19">
         <v>-17053000.0</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>1573200000.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22">
         <v>416855000.0</v>
       </c>
       <c r="C22">
         <v>1862106000.0</v>
       </c>
       <c r="D22">
         <v>-35610000.0</v>
       </c>
       <c r="E22">
         <v>-96047000.0</v>
       </c>
       <c r="F22">
         <v>316438000.0</v>
       </c>
       <c r="G22">
         <v>-128323000.0</v>
       </c>
       <c r="H22">
         <v>-1361371000.0</v>
       </c>
       <c r="I22">
         <v>-62974000.0</v>
       </c>
       <c r="J22">
         <v>-130044000.0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B23">
         <v>-398982000.0</v>
       </c>
       <c r="C23">
         <v>22133000.0</v>
       </c>
       <c r="D23">
         <v>8256000.0</v>
       </c>
       <c r="E23">
         <v>12882000.0</v>
       </c>
       <c r="F23">
         <v>-1750000.0</v>
       </c>
       <c r="G23">
         <v>76532000.0</v>
       </c>
       <c r="H23">
         <v>30013000.0</v>
       </c>
       <c r="I23">
         <v>-2887000.0</v>
       </c>
       <c r="J23">
         <v>150264000.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>-13202000.0</v>
       </c>
       <c r="F24">
         <v>20087000.0</v>
       </c>
       <c r="G24">
         <v>316000.0</v>
       </c>
       <c r="H24">
         <v>-552718000.0</v>
       </c>
       <c r="I24">
         <v>-500000.0</v>
       </c>
       <c r="J24">
         <v>995000.0</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B25">
         <v>21343000.0</v>
       </c>
       <c r="C25">
         <v>-26697000.0</v>
       </c>
       <c r="D25">
         <v>105870000.0</v>
       </c>
       <c r="E25">
         <v>-13889000.0</v>
       </c>
       <c r="F25">
         <v>54907000.0</v>
       </c>
       <c r="G25">
         <v>11080000.0</v>
       </c>
       <c r="H25">
         <v>-3990000.0</v>
       </c>
       <c r="I25">
         <v>1027000.0</v>
       </c>
       <c r="J25">
         <v>653000.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B26">
         <v>-927013000.0</v>
       </c>
       <c r="C26">
         <v>-990452000.0</v>
       </c>
       <c r="D26">
         <v>-835019000.0</v>
       </c>
       <c r="E26">
         <v>-161809000.0</v>
       </c>
       <c r="F26">
         <v>23912000.0</v>
       </c>
       <c r="G26">
         <v>-56894000.0</v>
       </c>
       <c r="H26">
         <v>-475015000.0</v>
       </c>
       <c r="I26">
         <v>671000.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B27">
         <v>880463000.0</v>
       </c>
       <c r="C27">
         <v>765795000.0</v>
       </c>
       <c r="D27">
         <v>647860000.0</v>
       </c>
       <c r="E27">
         <v>497123000.0</v>
       </c>
       <c r="F27">
         <v>415382000.0</v>
       </c>
       <c r="G27">
         <v>321020000.0</v>
       </c>
       <c r="H27">
         <v>1377781000.0</v>
       </c>
       <c r="I27">
         <v>14859000.0</v>
       </c>
       <c r="J27">
         <v>28804000.0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B28">
         <v>-1317942000.0</v>
       </c>
       <c r="C28">
         <v>-968319000.0</v>
       </c>
       <c r="D28">
         <v>-826763000.0</v>
       </c>
       <c r="E28">
         <v>-148927000.0</v>
       </c>
       <c r="F28">
         <v>22162000.0</v>
       </c>
       <c r="G28">
         <v>19638000.0</v>
       </c>
       <c r="H28">
         <v>1128198000.0</v>
       </c>
       <c r="I28">
         <v>-2216000.0</v>
       </c>
       <c r="J28">
         <v>150264000.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B29">
         <v>1284264000.0</v>
       </c>
       <c r="C29">
         <v>964594000.0</v>
       </c>
       <c r="D29">
         <v>612961000.0</v>
       </c>
       <c r="E29">
         <v>469202000.0</v>
       </c>
       <c r="F29">
         <v>752907000.0</v>
       </c>
       <c r="G29">
         <v>28826000.0</v>
       </c>
       <c r="H29">
         <v>657000.0</v>
       </c>
       <c r="I29">
         <v>-60369000.0</v>
       </c>
       <c r="J29">
         <v>-102913000.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B30">
         <v>-134482000.0</v>
       </c>
       <c r="C30">
         <v>-221017000.0</v>
       </c>
       <c r="D30">
         <v>-36993000.0</v>
       </c>
       <c r="E30">
         <v>-128245000.0</v>
       </c>
       <c r="F30">
         <v>-25858000.0</v>
       </c>
       <c r="G30">
         <v>-47623000.0</v>
       </c>
       <c r="H30">
         <v>-586501000.0</v>
       </c>
       <c r="I30">
         <v>114063000.0</v>
       </c>
       <c r="J30">
         <v>-57250000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI30"/>
+  <dimension ref="A1:AJ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35">
+    <row r="1" spans="1:36">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
         <v>89</v>
       </c>
       <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
         <v>92</v>
       </c>
       <c r="AE1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AG1" t="s">
         <v>94</v>
       </c>
       <c r="AH1" t="s">
         <v>95</v>
       </c>
       <c r="AI1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:35">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B2">
+        <v>975362000.0</v>
+      </c>
+      <c r="C2">
         <v>969342000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1137200000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1221737000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1257077000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1136460000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1040402000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1381803000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1637898000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1368532000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1175015000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1186448000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1657838000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1617660000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1678719000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1648872000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1691226000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1427064000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1241041000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1022038000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>923421000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>678911000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>663414000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>890051000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>768911000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>677743000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1061102000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1435320000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>161429000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>135290000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>112042000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>124303000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>185013000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>83969000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>103827000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:35">
+    <row r="3" spans="1:36">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B3">
+        <v>39293000</v>
+      </c>
+      <c r="C3">
         <v>16341000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>10845000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3231000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>11010000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>7289000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3793000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>3916000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4784000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>12113000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>4283000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>980000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>810000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1990000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1053000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>8015000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>13014000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>6902000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>3694000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1909000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2177000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1251000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3369000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2707000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>4320000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>7005000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>13350000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>8519000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>8208000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>3706000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>4558000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>4051000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>5345000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>8240000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>17268000</v>
       </c>
     </row>
-    <row r="4" spans="1:35">
+    <row r="4" spans="1:36">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-471323000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>39036000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-63183000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>31458000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-40074000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>263829000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>186388000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>219391000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>98567000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>244865000.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
-    </row>
-    <row r="5" spans="1:35">
+      <c r="AJ4"/>
+    </row>
+    <row r="5" spans="1:36">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-21302000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-6719000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>10788000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-5104000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-23993000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-8713000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>4993000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-8090000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-17692000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-653000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
-    </row>
-    <row r="6" spans="1:35">
+      <c r="AJ5"/>
+    </row>
+    <row r="6" spans="1:36">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B6">
+        <v>-546873000.0</v>
+      </c>
+      <c r="C6">
         <v>-591265000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-161838000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-84537000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-35340000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>115850000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>100819000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-341401000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-256095000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>269366000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>193517000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-11433000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-471390000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>40178000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-61059000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>29847000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-42354000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>264162000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>186023000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>219003000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>98617000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>244510000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>15497000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-226637000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>121140000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>91168000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-383359000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-374218000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>1273891000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>26139000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>23248000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-12261000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-60710000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>101044000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-19858000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:35">
+    <row r="7" spans="1:36">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B7">
+        <v>73187000.0</v>
+      </c>
+      <c r="C7">
         <v>166116000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-162225000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>6052000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-83983000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>188232000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-187599000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>10884000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-103834000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>223107000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-102584000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-76932000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-78266000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>131114000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-124498000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-2309000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>27101000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>135232000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-134450000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-31375000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-78987000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>183492000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-204990000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-102449000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-7497000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>102997000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-74525000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-4792000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-29382000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>69145000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-73692000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-2359000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-14057000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>55968000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-28334000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:35">
+    <row r="8" spans="1:36">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-55696000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>192523000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-172939000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>206000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-36326000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>180203000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-149895000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-37653000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-77878000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>176564000.0</v>
       </c>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
-    </row>
-    <row r="9" spans="1:35">
+      <c r="AJ8"/>
+    </row>
+    <row r="9" spans="1:36">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B9">
+        <v>95004000.0</v>
+      </c>
+      <c r="C9">
         <v>195004000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-198971000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-40724000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-49784000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>185081000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-217395000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-14318000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-98421000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>201188000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-140085000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-77524000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-55696000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>192523000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-172939000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>206000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-36326000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>180203000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-149895000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-37653000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-77878000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>176564000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-227506000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-129211000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>2553000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>100991000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-106555000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-7284000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-41714000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>61329000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-84116000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-16577000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-24710000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>39309000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-44827000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:35">
+    <row r="10" spans="1:36">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>-41071000.0</v>
       </c>
-      <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
-      <c r="T10">
+      <c r="T10"/>
+      <c r="U10">
         <v>-2633210000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-2426590000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-2240530000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>4421000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>18474000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-27794000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-11486000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>18659000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-6922000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>5011000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-6092000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>4673000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>7293000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>7339000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>7624000.0</v>
       </c>
-      <c r="AI10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:35">
+      <c r="AJ10"/>
+    </row>
+    <row r="11" spans="1:36">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>7584000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-1268000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-54690000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>37653000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2589000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>45195000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-36258000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>10452000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>14368000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-781000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>7581000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>8032000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-2091000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>7167000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>2613000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>2739000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1708000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-292000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>7481000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>808000.0</v>
       </c>
-      <c r="AF11"/>
-      <c r="AG11">
+      <c r="AG11"/>
+      <c r="AH11">
         <v>-1198000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>4484000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>2541000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:35">
+    <row r="12" spans="1:36">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>173802000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>170856000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>254710000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>145692000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>134416000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>126908000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>76218000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>164322000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>96359000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>107630000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>101978000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>90031000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>95089000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>63237000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>83743000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>111506000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>129705000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1132879000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-299000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2409000.0</v>
       </c>
-      <c r="AF12"/>
-      <c r="AG12">
+      <c r="AG12"/>
+      <c r="AH12">
         <v>4592000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>5488000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>5883000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:35">
+    <row r="13" spans="1:36">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>-6992000.0</v>
       </c>
       <c r="N13">
         <v>-6992000.0</v>
       </c>
       <c r="O13">
+        <v>-6992000.0</v>
+      </c>
+      <c r="P13">
         <v>49267000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-33561000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>18232000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-40333000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>56758000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-3082000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-328000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>7645000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>14484000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>28853000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-17217000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-607000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>29291000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>784000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>12624000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>335000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>9616000.0</v>
       </c>
-      <c r="AF13"/>
-      <c r="AG13">
+      <c r="AG13"/>
+      <c r="AH13">
         <v>11851000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>12175000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>16493000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:35">
+    <row r="14" spans="1:36">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B14">
+        <v>20611000.0</v>
+      </c>
+      <c r="C14">
         <v>8826000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1552000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-6431000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>6090000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>5848000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>6064000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>5421000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>4920000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>4861000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>5324000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>4902000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>5071000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>6212000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>19605000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>10529000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>9135000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>7220000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>7201000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>6762000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>6754000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>6783000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>7814000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>8943000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>8485000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>11746000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>8295000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>7293000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>6507000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>5696000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>5444000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>5117000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>5511000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>4787000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>3918000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:35">
+    <row r="15" spans="1:36">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
-    </row>
-    <row r="16" spans="1:35">
+      <c r="AJ15"/>
+    </row>
+    <row r="16" spans="1:36">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B16">
+        <v>428489000.0</v>
+      </c>
+      <c r="C16">
         <v>378077000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>975362000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1137200000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1221737000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1252310000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1141221000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1040402000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1381803000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1637898000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1368532000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1175015000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1186448000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1657838000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1617660000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1678719000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1648872000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1691226000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1427064000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1241041000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1022038000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>923421000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>678911000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>663414000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>890051000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>768911000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>677743000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1061102000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1435320000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>161429000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>135290000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>112042000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>124303000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>185013000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>83969000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:35">
+    <row r="17" spans="1:36">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
-    </row>
-    <row r="18" spans="1:35">
+      <c r="AJ17"/>
+    </row>
+    <row r="18" spans="1:36">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B18">
+        <v>581615000.0</v>
+      </c>
+      <c r="C18">
         <v>311682000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>380368000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>318421000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>196683000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>356417000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>250202000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>244111000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>101642000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>344033000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>253997000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>107525000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>61909000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>181467000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>57237000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>69440000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>107054000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>206487000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>208078000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>163833000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>102637000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>269328000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>97327000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-95344000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-40843000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>50285000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-3792000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-1045000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-57705000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>29416000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-23381000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-16770000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-47706000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>5294000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-29856000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:35">
+    <row r="19" spans="1:36">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B19">
+        <v>68837000.0</v>
+      </c>
+      <c r="C19">
         <v>576180000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>44570000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-94087000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-86069000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>11949000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>31791000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-38533000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-211156000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-3119000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>21719000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-40236000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-31829000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>16153000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-65043000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>21695000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-26160000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>49404000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>10949000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>52606000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-9661000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-33807000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-98902000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-164550000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>157994000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>57835000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-383722000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-258077000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>59120000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-3822000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>50007000.0</v>
       </c>
-      <c r="AF19"/>
-      <c r="AG19">
+      <c r="AG19"/>
+      <c r="AH19">
         <v>-13272000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>95267000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>9793000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:35">
+    <row r="20" spans="1:36">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
-    </row>
-    <row r="21" spans="1:35">
+      <c r="AJ20"/>
+    </row>
+    <row r="21" spans="1:36">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B21">
+        <v>-5091000.0</v>
+      </c>
+      <c r="C21">
         <v>984985000.0</v>
       </c>
-      <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21">
         <v>0.0</v>
       </c>
-      <c r="G21"/>
+      <c r="G21">
+        <v>0.0</v>
+      </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
-    </row>
-    <row r="22" spans="1:35">
+      <c r="AJ21"/>
+    </row>
+    <row r="22" spans="1:36">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22">
+        <v>-120256000.0</v>
+      </c>
+      <c r="C22">
         <v>-73587000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>277070000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>92108000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>38755000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>8922000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1847475000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>30556000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>8887000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-24812000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>201178000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>6733000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-34942000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-208579000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>17491000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-65181000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-43076000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-5281000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>174699000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>93996000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>69417000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-21674000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>207841000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-94220000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-100748000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-141196000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-35718000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-124732000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-1159501000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-41420000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>47016000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-18874000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-38407000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-52709000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>3404000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:35">
+    <row r="23" spans="1:36">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B23">
+        <v>-281609000.0</v>
+      </c>
+      <c r="C23">
         <v>-70789000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-84722000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-114792000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-105714000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-93754000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1867000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1011000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2499000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>16756000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3592000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1448000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>816000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2400000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>8075000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>727000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3044000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1036000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>4275000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-1750000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>5591000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>9344000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>13290000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>30493000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>12402000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>20347000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>40574000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-1160000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-6232000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-3279000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-2764000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-313000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>426000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>435000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:35">
+    <row r="24" spans="1:36">
       <c r="A24" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>150</v>
+      </c>
+      <c r="B24">
+        <v>446954000.0</v>
+      </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>8994000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>26002000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-39256000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-31829000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>16153000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-86059000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>21695000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-26160000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>56306000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-36914000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>52606000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-9661000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-33807000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-47939000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-161843000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>162314000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>316000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-586501000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-249558000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>67328000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-116000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-500000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>4755000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-13272000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>95267000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>9793000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:35">
+    <row r="25" spans="1:36">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B25">
+        <v>92771000.0</v>
+      </c>
+      <c r="C25">
         <v>-10112000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-2597000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3066000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>25522000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-4648000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-1610858000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-6810000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>20000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-9483000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-9735000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-8442000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>12459000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>111588000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-24620000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-1742000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>9495000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2978000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>24922000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>97000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>7369000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>22519000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3812000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3457000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1092000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2719000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-694000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-583000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-1720000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-993000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>231000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-491000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>633000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>654000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1762000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:35">
+    <row r="26" spans="1:36">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B26">
+        <v>-2024886000.0</v>
+      </c>
+      <c r="C26">
         <v>-1946308000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-502000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-197387000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-52626000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-175000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-184933000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-552722000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-153089000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-99708000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-91093000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-80723000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-502219000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-160984000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-63452000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-60404000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-37953000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1036000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>4275000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>4702000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>5591000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>9344000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>56894000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-7000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-12797000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-44090000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-50050000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-122290000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-302675000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>110000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>671000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-313000.0</v>
       </c>
-      <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
-    </row>
-    <row r="27" spans="1:35">
+      <c r="AJ26"/>
+    </row>
+    <row r="27" spans="1:36">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B27">
+        <v>555963000.0</v>
+      </c>
+      <c r="C27">
         <v>231446000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>230667000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>235136000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>227234000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>187426000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>198913000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>207976000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>196433000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>162473000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>163227000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>171881000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>169630000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>143122000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>170312000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>136158000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>117413000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>73240000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>139400000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>96262000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>100261000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>79459000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>86219000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>91632000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>62145000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>81024000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>112200000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>130288000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1134599000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>694000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>2178000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>3888000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>3959000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>4834000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>6662000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:35">
+    <row r="28" spans="1:36">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B28">
+        <v>-1326601000.0</v>
+      </c>
+      <c r="C28">
         <v>-1032112000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-586722000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-312179000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-158340000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-260701000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-183066000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-551711000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-150590000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-82952000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-87501000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-79275000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-501403000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-158584000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-55377000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-59677000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-34909000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1036000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>4275000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2952000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>5591000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>9344000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>13290000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>30486000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-395000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-23743000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-9476000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-123450000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1264293000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-3169000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-2764000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-313000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>426000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>435000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>2000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:35">
+    <row r="29" spans="1:36">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B29">
+        <v>620908000.0</v>
+      </c>
+      <c r="C29">
         <v>328023000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>391213000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>321652000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>207693000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>363706000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>253995000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>248027000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>106426000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>356146000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>258280000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>108505000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>62719000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>183457000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>58290000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>77455000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>120068000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>213389000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>211772000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>165742000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>104814000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>270579000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>100696000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-92637000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-36523000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>57290000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>9558000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>7474000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-49497000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>33122000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-18823000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-12719000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-42361000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>13534000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-12588000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:35">
+    <row r="30" spans="1:36">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B30">
+        <v>158770000.0</v>
+      </c>
+      <c r="C30">
         <v>112885000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>33725000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-94087000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-86069000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>11949000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>31791000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-38533000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-211156000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-3119000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>21719000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-40236000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-32639000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>14163000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-66096000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>13680000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-125233000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>49404000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-29659000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>50697000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-11838000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-35058000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-98902000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-164550000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>157994000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>57835000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-383722000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-258077000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>59120000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-3822000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>44949000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>704000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-18617000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>87027000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-7475000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>