--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1867,51 +1867,53 @@
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16">
         <v>1387500000.0</v>
       </c>
-      <c r="C16"/>
+      <c r="C16">
+        <v>3228814120.0</v>
+      </c>
       <c r="D16">
         <v>1612500000.0</v>
       </c>
       <c r="E16">
         <v>843750000.0</v>
       </c>
       <c r="F16">
         <v>1762500000.0</v>
       </c>
       <c r="G16">
         <v>4389075000.0</v>
       </c>
       <c r="H16">
         <v>62092777879.0</v>
       </c>
       <c r="I16">
         <v>1507389785.0</v>
       </c>
       <c r="J16">
         <v>2780563947.0</v>
       </c>
       <c r="K16">
         <v>1485793656.0</v>
       </c>
       <c r="L16">
@@ -3118,51 +3120,51 @@
       </c>
       <c r="W39">
         <v>4544545000.0</v>
       </c>
       <c r="X39">
         <v>3778088000.0</v>
       </c>
       <c r="Y39">
         <v>2574235000.0</v>
       </c>
       <c r="Z39">
         <v>2133124000.0</v>
       </c>
       <c r="AA39">
         <v>6119467000.0</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
         <v>48188508000.0</v>
       </c>
       <c r="C40">
-        <v>32746107000.0</v>
+        <v>33104301757.0</v>
       </c>
       <c r="D40">
         <v>28737261974.0</v>
       </c>
       <c r="E40">
         <v>43828452587.0</v>
       </c>
       <c r="F40">
         <v>81130334410.0</v>
       </c>
       <c r="G40">
         <v>79171838016.0</v>
       </c>
       <c r="H40">
         <v>56588474569.0</v>
       </c>
       <c r="I40">
         <v>24675167418.0</v>
       </c>
       <c r="J40">
         <v>7874198310.0</v>
       </c>
       <c r="K40">
         <v>2991126957.0</v>
       </c>
@@ -6957,55 +6959,59 @@
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
     </row>
     <row r="16" spans="1:94">
       <c r="A16" t="s">
         <v>41</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>2081250000.0</v>
+      </c>
       <c r="C16">
         <v>1387500000.0</v>
       </c>
-      <c r="D16"/>
+      <c r="D16">
+        <v>855000000.0</v>
+      </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16">
         <v>1622910000.0</v>
       </c>
       <c r="I16">
         <v>4176550172.0</v>
       </c>
       <c r="J16">
         <v>-3497542081.0</v>
       </c>
       <c r="K16">
         <v>1612500000.0</v>
       </c>
       <c r="L16">
         <v>1881250000.0</v>
       </c>
       <c r="M16">
         <v>3375000000.0</v>
       </c>
       <c r="N16">
         <v>1181250000.0</v>
       </c>
       <c r="O16">
@@ -10190,51 +10196,51 @@
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
       <c r="CP35"/>
     </row>
     <row r="36" spans="1:94">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
-        <v>367144695000.0</v>
+        <v>191615156000.0</v>
       </c>
       <c r="C36">
         <v>190810826000.0</v>
       </c>
       <c r="D36">
         <v>5385744000.0</v>
       </c>
       <c r="E36">
         <v>5195277000.0</v>
       </c>
       <c r="F36">
         <v>5698139000.0</v>
       </c>
       <c r="G36">
         <v>17858094000.0</v>
       </c>
       <c r="H36">
         <v>17947863000.0</v>
       </c>
       <c r="I36">
         <v>17961199073.0</v>
       </c>
       <c r="J36">
         <v>276606107417.0</v>
       </c>
@@ -10771,57 +10777,57 @@
       </c>
       <c r="CL38">
         <v>21493000000.0</v>
       </c>
       <c r="CM38">
         <v>22368204000.0</v>
       </c>
       <c r="CN38">
         <v>27168000000.0</v>
       </c>
       <c r="CO38">
         <v>31780209000.0</v>
       </c>
       <c r="CP38">
         <v>87807000000.0</v>
       </c>
     </row>
     <row r="39" spans="1:94">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
         <v>542978000.0</v>
       </c>
       <c r="C39">
-        <v>44506000.0</v>
+        <v>44506001.0</v>
       </c>
       <c r="D39">
         <v>2378339000.0</v>
       </c>
       <c r="E39">
-        <v>1582777000.0</v>
+        <v>1582777001.0</v>
       </c>
       <c r="F39">
         <v>1113709000.0</v>
       </c>
       <c r="G39">
         <v>88565000.0</v>
       </c>
       <c r="H39">
         <v>103792000.0</v>
       </c>
       <c r="I39">
         <v>437392343.0</v>
       </c>
       <c r="J39">
         <v>10026304793.0</v>
       </c>
       <c r="K39">
         <v>244436830.0</v>
       </c>
       <c r="L39">
         <v>395514129.0</v>
       </c>
       <c r="M39">
         <v>-1.0</v>
       </c>
@@ -11052,51 +11058,51 @@
       </c>
       <c r="CK39">
         <v>3778088000.0</v>
       </c>
       <c r="CL39">
         <v>5632000000.0</v>
       </c>
       <c r="CM39">
         <v>2574235000.0</v>
       </c>
       <c r="CN39">
         <v>5342000000.0</v>
       </c>
       <c r="CO39">
         <v>2133124000.0</v>
       </c>
       <c r="CP39">
         <v>9217000000.0</v>
       </c>
     </row>
     <row r="40" spans="1:94">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
-        <v>46588631000.0</v>
+        <v>44507381000.0</v>
       </c>
       <c r="C40">
         <v>48188508000.0</v>
       </c>
       <c r="D40">
         <v>30505632000.0</v>
       </c>
       <c r="E40">
         <v>35802922000.0</v>
       </c>
       <c r="F40">
         <v>34175271000.0</v>
       </c>
       <c r="G40">
         <v>32746107000.0</v>
       </c>
       <c r="H40">
         <v>34157601000.0</v>
       </c>
       <c r="I40">
         <v>28714440265.0</v>
       </c>
       <c r="J40">
         <v>10758477363.0</v>
       </c>
@@ -23453,51 +23459,53 @@
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
         <v>201</v>
       </c>
       <c r="B14">
         <v>4960461000.0</v>
       </c>
-      <c r="C14"/>
+      <c r="C14">
+        <v>7413321993.0</v>
+      </c>
       <c r="D14">
         <v>8697952013.0</v>
       </c>
       <c r="E14">
         <v>1435181810.0</v>
       </c>
       <c r="F14">
         <v>11314946506.0</v>
       </c>
       <c r="G14">
         <v>11811689252.0</v>
       </c>
       <c r="H14">
         <v>14053520842.0</v>
       </c>
       <c r="I14">
         <v>12494759154.0</v>
       </c>
       <c r="J14">
         <v>11047651183.0</v>
       </c>
       <c r="K14">
         <v>8304337797.0</v>
       </c>
       <c r="L14">
@@ -26388,56 +26396,62 @@
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
     </row>
     <row r="14" spans="1:93">
       <c r="A14" t="s">
         <v>201</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>1017355844.0</v>
+      </c>
       <c r="C14">
         <v>953661000.0</v>
       </c>
-      <c r="D14"/>
-      <c r="E14"/>
+      <c r="D14">
+        <v>1177034124.0</v>
+      </c>
+      <c r="E14">
+        <v>1228240753.0</v>
+      </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>1853218065.0</v>
       </c>
       <c r="I14">
         <v>1828769738.0</v>
       </c>
       <c r="J14">
         <v>1863315959.0</v>
       </c>
       <c r="K14">
         <v>2000629968.0</v>
       </c>
       <c r="L14">
         <v>2229743246.0</v>
       </c>
       <c r="M14">
         <v>1854820997.0</v>
       </c>
       <c r="N14">
         <v>2612757802.0</v>
       </c>
       <c r="O14">
         <v>414466906.0</v>
@@ -27870,51 +27884,51 @@
       </c>
       <c r="CB22">
         <v>2763596000.0</v>
       </c>
       <c r="CC22"/>
       <c r="CD22">
         <v>15985561000.0</v>
       </c>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
     </row>
     <row r="23" spans="1:93">
       <c r="A23" t="s">
         <v>209</v>
       </c>
       <c r="B23">
-        <v>-6120676676.0</v>
+        <v>-5626309394.0</v>
       </c>
       <c r="C23">
         <v>24227859000.0</v>
       </c>
       <c r="D23">
         <v>-4368380782.0</v>
       </c>
       <c r="E23">
         <v>-2255236000.0</v>
       </c>
       <c r="F23">
         <v>-8827245000.0</v>
       </c>
       <c r="G23">
         <v>-59941259634.0</v>
       </c>
       <c r="H23">
         <v>-719518143.0</v>
       </c>
       <c r="I23">
         <v>-700508416.0</v>
       </c>
       <c r="J23">
         <v>-348754208.0</v>
       </c>
@@ -28320,51 +28334,51 @@
       </c>
       <c r="CD24">
         <v>995546000.0</v>
       </c>
       <c r="CE24">
         <v>954739000.0</v>
       </c>
       <c r="CF24">
         <v>1030468000.0</v>
       </c>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
     </row>
     <row r="25" spans="1:93">
       <c r="A25" t="s">
         <v>211</v>
       </c>
       <c r="B25">
-        <v>9891625340.0</v>
+        <v>7367124458.0</v>
       </c>
       <c r="C25">
         <v>-105305897000.0</v>
       </c>
       <c r="D25">
         <v>17130681494.0</v>
       </c>
       <c r="E25">
         <v>44794474000.0</v>
       </c>
       <c r="F25">
         <v>11672377000.0</v>
       </c>
       <c r="G25">
         <v>109811555849.0</v>
       </c>
       <c r="H25">
         <v>1679462453.0</v>
       </c>
       <c r="I25">
         <v>-32289388181.0</v>
       </c>
       <c r="J25">
         <v>-2051938919.0</v>
       </c>