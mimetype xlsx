--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -250,50 +253,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -920,2721 +926,2874 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O62"/>
+  <dimension ref="A1:P62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="2" spans="1:15">
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B2">
+        <v>11985000.0</v>
+      </c>
+      <c r="C2">
         <v>3531000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1726000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4068000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3112000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4598000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5528000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>11973000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>8701000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>8478000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4967000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>6267000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1057000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>632000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3100000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:15">
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
-    </row>
-    <row r="4" spans="1:15">
+      <c r="P3"/>
+    </row>
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B5">
+        <v>7000.0</v>
+      </c>
+      <c r="C5">
         <v>12000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-1947000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-3488000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>203000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>3997000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-27468000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-28612000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-15554000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-36202000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-12752000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-4000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>52000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-13375000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-8972000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:15">
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
-    </row>
-    <row r="7" spans="1:15">
+      <c r="P6"/>
+    </row>
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B7">
+        <v>5116000.0</v>
+      </c>
+      <c r="C7">
         <v>5502000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>7097000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>8201000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>11053000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>10401000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>28031000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-    </row>
-    <row r="8" spans="1:15">
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B8">
         <v>0.0</v>
       </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>0.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>1998314000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2022701000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1886567000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1752048000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1722012000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1397005000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1325780000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1249559000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>843001000.0</v>
       </c>
-      <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
-    </row>
-    <row r="10" spans="1:15">
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B10">
+        <v>30234000.0</v>
+      </c>
+      <c r="C10">
         <v>29517000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>7578000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>4858000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>36423000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>51792000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>65793000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>102768000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>68111000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>62607000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>135782000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>27466000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>49509000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>10403000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>19628000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:15">
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-    </row>
-    <row r="12" spans="1:15">
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B12">
+        <v>97858000.0</v>
+      </c>
+      <c r="C12">
         <v>97910000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>62855000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>55950000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>108663000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>100117000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>75053000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>222840000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>79669000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>237209000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>238310000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>115961000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>177489000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>10663000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>19886000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:15">
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-      <c r="H13">
+      <c r="H13"/>
+      <c r="I13">
         <v>-579000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>580071000.0</v>
       </c>
       <c r="J13">
         <v>580071000.0</v>
       </c>
-      <c r="K13"/>
+      <c r="K13">
+        <v>580071000.0</v>
+      </c>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>386611000.0</v>
       </c>
-      <c r="N13"/>
       <c r="O13"/>
-    </row>
-    <row r="14" spans="1:15">
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B14">
+        <v>304707644.0</v>
+      </c>
+      <c r="C14">
         <v>267727000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>244536221.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>200360821.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>197759900.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>167065539.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>154138774.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>129521731.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>119998826.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>117983836.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>111066352.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>99170653.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>40951952.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>5533690.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>5664665.0</v>
       </c>
     </row>
-    <row r="15" spans="1:15">
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
-    </row>
-    <row r="16" spans="1:15">
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B16">
+        <v>517000.0</v>
+      </c>
+      <c r="C16">
         <v>589000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>509000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>25000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1490000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2800000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>5697000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>15554000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>42870000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>53364000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>35366000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>16522000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>7793000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>9963000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1402000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:15">
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>2539000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>2897000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>2834000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>7213000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>209147000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>273785000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>192863000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>110108000.0</v>
       </c>
-      <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-    </row>
-    <row r="19" spans="1:15">
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B20">
+        <v>15232000.0</v>
+      </c>
+      <c r="C20">
         <v>19139000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>26612000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>36923000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>37554000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>54363000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>63754000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>149585000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>153289000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>157175000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>165169000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>101059000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>13823000.0</v>
       </c>
-      <c r="N20"/>
       <c r="O20"/>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B21">
+        <v>3182000.0</v>
+      </c>
+      <c r="C21">
         <v>4455000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>40701000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>44455000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>52291000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>65396000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>68346000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>129291000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>232877000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>225615000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>247535000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>65947000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>41956000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>29506000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>32533000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:15">
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B22"/>
+        <v>36</v>
+      </c>
+      <c r="B22">
+        <v>9581000.0</v>
+      </c>
       <c r="C22">
+        <v>0.0</v>
+      </c>
+      <c r="D22">
         <v>1.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>287000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>326000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>11359000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>16097000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>21447000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>20493000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>21139000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>26563000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>25789000.0</v>
       </c>
-      <c r="M22"/>
-      <c r="N22">
+      <c r="N22"/>
+      <c r="O22">
         <v>1.0</v>
       </c>
-      <c r="O22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:15">
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B23">
+        <v>156621000.0</v>
+      </c>
+      <c r="C23">
         <v>145266000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>151043000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>215977000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>359856000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>314587000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>455763000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>716177000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>846851000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>949068000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>982046000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>576272000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>469472000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>151646000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>114828000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:15">
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>38</v>
+      </c>
+      <c r="B24">
+        <v>93174000.0</v>
+      </c>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>182749000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>171522000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>186321000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>211235000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>7535000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>7562000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>7598000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>8694000.0</v>
       </c>
-      <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
-    </row>
-    <row r="25" spans="1:15">
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
-      <c r="E25">
+      <c r="E25"/>
+      <c r="F25">
         <v>182749000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>171522000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>186321000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>211235000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>7535000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>7562000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>7598000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>8694000.0</v>
       </c>
-      <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-    </row>
-    <row r="26" spans="1:15">
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      <c r="D26">
+        <v>40</v>
+      </c>
+      <c r="B26">
+        <v>2511000.0</v>
+      </c>
+      <c r="C26">
         <v>0.0</v>
       </c>
+      <c r="D26"/>
       <c r="E26">
+        <v>0.0</v>
+      </c>
+      <c r="F26">
         <v>48562000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1461000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>18859000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>28685000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>53170000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>199077000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>195222000.0</v>
       </c>
-      <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-    </row>
-    <row r="27" spans="1:15">
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
-    </row>
-    <row r="28" spans="1:15">
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B28">
+        <v>68056000.0</v>
+      </c>
+      <c r="C28">
         <v>-24015000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-481000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>46562000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>153651000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>130491000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>166873000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>109492000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-59841000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-53839000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-126693000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-14824000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-47816000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-10312000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-19460000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:15">
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B29">
+        <v>114085000.0</v>
+      </c>
+      <c r="C29">
         <v>38513000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>118498000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>169478000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>290499000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>239056000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>291624000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>575115000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>541901000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
-    </row>
-    <row r="30" spans="1:15">
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B30">
+        <v>4362000.0</v>
+      </c>
+      <c r="C30">
         <v>1163000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1575000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>13804000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1980000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>20427000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>26222000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>26565000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>39841000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>42485000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>52294000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>29264000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>7357000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>707000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1342000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:15">
+    <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>126259000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-915000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-52585000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-60389000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>83979000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>147465000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>177447000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>281374000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>217755000.0</v>
       </c>
-      <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
-    </row>
-    <row r="32" spans="1:15">
+      <c r="P31"/>
+    </row>
+    <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B32">
+        <v>77929000.0</v>
+      </c>
+      <c r="C32">
         <v>80896000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>45770000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>39514000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>121983000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>106821000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>111731000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>223921000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>73874000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
-    </row>
-    <row r="33" spans="1:15">
+      <c r="P32"/>
+    </row>
+    <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B33">
+        <v>41386000.0</v>
+      </c>
+      <c r="C33">
         <v>42852000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>82288000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>97818000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>203228000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>165639000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>221120000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>430694000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>692804000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>633887000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>658245000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>401499000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>281916000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>138113000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>91850000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:15">
+    <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="B34"/>
+        <v>48</v>
+      </c>
+      <c r="B34">
+        <v>134000.0</v>
+      </c>
       <c r="C34"/>
       <c r="D34"/>
-      <c r="E34">
+      <c r="E34"/>
+      <c r="F34">
         <v>32575000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>30867000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>71985000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>57445000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>3451000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>3868000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>795000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>699000.0</v>
       </c>
-      <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
-    </row>
-    <row r="35" spans="1:15">
+      <c r="P34"/>
+    </row>
+    <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B35">
+        <v>98404000.0</v>
+      </c>
+      <c r="C35">
         <v>85235000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>9560000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>11073000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>217863000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>205286000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>261140000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>275893000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>220133000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>285215000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>201256000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>119501000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>68300000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>456482000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>318488000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:15">
+    <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B36">
+        <v>908000.0</v>
+      </c>
+      <c r="C36">
         <v>459000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>846000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>-8423000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>46268000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>-8115000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>-13882000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-6333000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>4054000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>3710000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>3725000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>1271000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>1118000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>1078000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1736000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:15">
+    <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
-      <c r="H37">
+      <c r="H37"/>
+      <c r="I37">
         <v>15867000.0</v>
       </c>
-      <c r="I37">
+      <c r="J37">
         <v>12914000.0</v>
       </c>
-      <c r="J37">
+      <c r="K37">
         <v>9011000.0</v>
       </c>
-      <c r="K37">
+      <c r="L37">
         <v>10808000.0</v>
       </c>
-      <c r="L37">
+      <c r="M37">
         <v>24528000.0</v>
       </c>
-      <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
-    </row>
-    <row r="38" spans="1:15">
+      <c r="P37"/>
+    </row>
+    <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>52</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>68393000.0</v>
       </c>
-      <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>1025000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1188000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>10956000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>1362000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>158119000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>3479000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>2068000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>3725000.0</v>
       </c>
-      <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
-    </row>
-    <row r="39" spans="1:15">
+      <c r="P38"/>
+    </row>
+    <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B39">
+        <v>3434000.0</v>
+      </c>
+      <c r="C39">
         <v>3341000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>4325000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>48118000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>45659000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>17045000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>117271000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>21469000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>14044000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>14348000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>6634000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>3759000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>2710000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>2163000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>1750000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:15">
+    <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B40">
+        <v>24185000.0</v>
+      </c>
+      <c r="C40">
         <v>16442000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>19548000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>30124000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>28598000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>31712000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>75461000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>37556000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>27867000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>31557000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>34080000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>13681000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>10949000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>6073000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>13026000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:15">
+    <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>4081000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>25612000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>26020000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>50970000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>64677000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>212598000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>277653000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>193658000.0</v>
       </c>
-      <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
-    </row>
-    <row r="42" spans="1:15">
+      <c r="P41"/>
+    </row>
+    <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B42">
+        <v>2362252000.0</v>
+      </c>
+      <c r="C42">
         <v>2129207000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>2084916000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1998314000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>2022701000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1886567000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1752048000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1722012000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1397005000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1325780000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1249559000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>843001000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>743084000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>13375000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-292709000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:15">
+    <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
-    </row>
-    <row r="44" spans="1:15">
+      <c r="P43"/>
+    </row>
+    <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
-    </row>
-    <row r="45" spans="1:15">
+      <c r="P44"/>
+    </row>
+    <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B45">
+        <v>42186000.0</v>
+      </c>
+      <c r="C45">
         <v>41670000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>38412000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>7329000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>34315000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>43409000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>86197000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-      <c r="N45">
+      <c r="N45"/>
+      <c r="O45">
         <v>18687000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>18484000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:15">
+    <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B46">
+        <v>18437000.0</v>
+      </c>
+      <c r="C46">
         <v>18799000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>14129000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>15292000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>18553000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>44277000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>86197000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>128874000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>112674000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>64672000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>42739000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>38000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>16629000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>18687000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>18484000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:15">
+    <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>7329000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>45215000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>34924000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>60969000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>128874000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>112674000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>64672000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>42739000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>38000000.0</v>
       </c>
-      <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
-    </row>
-    <row r="48" spans="1:15">
+      <c r="P47"/>
+    </row>
+    <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B48">
+        <v>-2341348000.0</v>
+      </c>
+      <c r="C48">
         <v>-2090706000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-1964471000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-1868567000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-1915556000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-1823390000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-1652869000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-1330545000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-847820000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-729341000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-542729000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-458236000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-376414000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-321553000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-221259000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:15">
+    <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-1868567000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>-1915556000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>-1823390000.0</v>
       </c>
-      <c r="G49">
+      <c r="H49">
         <v>-1652869000.0</v>
       </c>
-      <c r="H49">
+      <c r="I49">
         <v>-1330545000.0</v>
       </c>
-      <c r="I49">
+      <c r="J49">
         <v>-847820000.0</v>
       </c>
-      <c r="J49">
+      <c r="K49">
         <v>-729341000.0</v>
       </c>
-      <c r="K49">
+      <c r="L49">
         <v>-542729000.0</v>
       </c>
-      <c r="L49">
+      <c r="M49">
         <v>-458236000.0</v>
       </c>
-      <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
-    </row>
-    <row r="50" spans="1:15">
+      <c r="P49"/>
+    </row>
+    <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
-      <c r="D50">
+      <c r="D50"/>
+      <c r="E50">
         <v>43219000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>402000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>360000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>33592000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>1025000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>735000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>1206000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>930000.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
-    </row>
-    <row r="51" spans="1:15">
+      <c r="P50"/>
+    </row>
+    <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B51">
+        <v>98290000.0</v>
+      </c>
+      <c r="C51">
         <v>5502000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>7097000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>51420000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>190074000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>182283000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>232666000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>212260000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>8270000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>8768000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>9089000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>12642000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1693000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>91000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>168000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:15">
+    <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B52">
+        <v>1136000.0</v>
+      </c>
+      <c r="C52">
         <v>956000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1202000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>44428000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1445000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>3017000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>36226000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>945000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>735000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1206000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1491000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>3948000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>30000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>49000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>71000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:15">
+    <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B53">
+        <v>67624000.0</v>
+      </c>
+      <c r="C53">
         <v>68393000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>55277000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>51092000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>72240000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>48325000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>9260000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>120072000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>11558000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>174602000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>102528000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>88495000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>127980000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>260000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>258000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:15">
+    <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
-    </row>
-    <row r="55" spans="1:15">
+      <c r="P54"/>
+    </row>
+    <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B55">
+        <v>156621000.0</v>
+      </c>
+      <c r="C55">
         <v>145266000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>151043000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>215977000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>359856000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>314587000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>455763000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>716177000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>846851000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>949068000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>982046000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>576272000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>469472000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>151646000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>114828000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:15">
+    <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B56">
+        <v>115235000.0</v>
+      </c>
+      <c r="C56">
         <v>102414000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>68755000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>118159000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>156628000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>148948000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>234643000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>285483000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>154047000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>315181000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>323801000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>174773000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>187556000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>13533000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>22978000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:15">
+    <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B57">
+        <v>37306000.0</v>
+      </c>
+      <c r="C57">
         <v>21518000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>22985000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>78645000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>34645000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>42127000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>122912000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>61562000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>80173000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>94605000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>75904000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>47482000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>19829000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>16717000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>17599000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:15">
+    <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B58">
+        <v>135710000.0</v>
+      </c>
+      <c r="C58">
         <v>106753000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>32545000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>89718000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>252508000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>247413000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>384052000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>337455000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>300306000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>379820000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>277160000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>166983000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>88129000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>473199000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>336087000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:15">
+    <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
-    </row>
-    <row r="60" spans="1:15">
+      <c r="P59"/>
+    </row>
+    <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B60">
+        <v>20911000.0</v>
+      </c>
+      <c r="C60">
         <v>38513000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>118498000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>126259000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>107348000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>67174000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>71711000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>362855000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>533631000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>560237000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>694078000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>384761000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>366722000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>-321553000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>-221259000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:15">
+    <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
-    </row>
-    <row r="62" spans="1:15">
+      <c r="P61"/>
+    </row>
+    <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
+      <c r="P62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BD62"/>
+  <dimension ref="A1:BF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C1" t="s">
-        <v>77</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G1" t="s">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="K1" t="s">
-        <v>83</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O1" t="s">
-        <v>86</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="S1" t="s">
-        <v>89</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="W1" t="s">
-        <v>92</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AA1" t="s">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="AD1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AE1" t="s">
-        <v>98</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="AH1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AI1" t="s">
-        <v>101</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="AL1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AM1" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>105</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="AP1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AQ1" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>108</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="AT1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AU1" t="s">
-        <v>110</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>111</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>112</v>
       </c>
       <c r="AX1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AY1" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>114</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>115</v>
       </c>
       <c r="BB1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="BC1" t="s">
-        <v>116</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>117</v>
       </c>
-    </row>
-    <row r="2" spans="1:56">
+      <c r="BE1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B2">
+        <v>2589000.0</v>
+      </c>
+      <c r="C2">
+        <v>11985000.0</v>
+      </c>
+      <c r="D2">
         <v>6262000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>3922000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>3107000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>3531000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>4320000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>4846000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>4716000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1726000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>2351000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>2510000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>3809000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>4068000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>4201000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>2668000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>4415000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>3112000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>3624000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>4937000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>4295000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>4598000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>4233000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>3650000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>4916000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>5528000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>7395000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>8563000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>12601000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>11973000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>8522000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>8444000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>7842000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>8701000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>7852000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>8221000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>7950000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>8478000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>7866000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>8204000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>7537000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>4967000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>4546000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>7322000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>6904000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>6267000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>3575000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>1799000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>1973000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>1057000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>949000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>1486000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>704000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>632000.0</v>
       </c>
-      <c r="BB2"/>
-      <c r="BC2"/>
       <c r="BD2"/>
-    </row>
-    <row r="3" spans="1:56">
+      <c r="BE2"/>
+      <c r="BF2"/>
+    </row>
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -3647,54 +3806,56 @@
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
-    </row>
-    <row r="4" spans="1:56">
+      <c r="BE3"/>
+      <c r="BF3"/>
+    </row>
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -3707,218 +3868,226 @@
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
-    </row>
-    <row r="5" spans="1:56">
+      <c r="BE4"/>
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B5">
+        <v>-17000.0</v>
+      </c>
+      <c r="C5">
+        <v>7000.0</v>
+      </c>
+      <c r="D5">
         <v>24000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>11000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>12000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>12000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>13000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-2909000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-2797000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-1947000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-3561000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-2518000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-2699000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-3488000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-7181000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-4556000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-1699000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>203000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>1515000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>2541000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>1746000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>3997000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>1362000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-650000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-1354000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-27468000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-33102000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-28206000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-28325000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-28612000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-22900000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-21848000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-9587000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-15554000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-16750000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-24221000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-32967000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-36202000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-25302000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-21651000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-11435000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-12752000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-5195000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-2285000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-3137000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-4000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>98000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>81000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>144000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>52000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>28000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>14000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-9000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-13375000.0</v>
       </c>
-      <c r="BB5"/>
-      <c r="BC5"/>
       <c r="BD5"/>
-    </row>
-    <row r="6" spans="1:56">
+      <c r="BE5"/>
+      <c r="BF5"/>
+    </row>
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -3931,168 +4100,176 @@
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
-    </row>
-    <row r="7" spans="1:56">
+      <c r="BE6"/>
+      <c r="BF6"/>
+    </row>
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B7">
+        <v>4731000.0</v>
+      </c>
+      <c r="C7">
+        <v>5116000.0</v>
+      </c>
+      <c r="D7">
         <v>5302000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>5153000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>5417000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>5502000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>5749000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>6341000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>6705000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>7097000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>7392000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>7966000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>7867000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>8201000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>8980000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>9131000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>11098000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>11053000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>13158000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>13758000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>9601000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>10401000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>24907000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>25726000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>26722000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>28031000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>44406000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>43570000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>44963000.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
-    </row>
-    <row r="8" spans="1:56">
+      <c r="BE7"/>
+      <c r="BF7"/>
+    </row>
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B8">
         <v>0.0</v>
       </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
@@ -4104,385 +4281,399 @@
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8">
         <v>0.0</v>
       </c>
       <c r="O8">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
       <c r="R8">
         <v>0.0</v>
       </c>
       <c r="S8">
         <v>0.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>0.0</v>
+      </c>
+      <c r="U8">
+        <v>0.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
-    </row>
-    <row r="9" spans="1:56">
+      <c r="BE8"/>
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>2080348000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>2078133000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>1998314000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>1996104000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>1993979000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>1991670000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>2022701000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>2020254000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>2017413000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>2013757000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>1886567000.0</v>
       </c>
-      <c r="V9"/>
-      <c r="W9">
+      <c r="X9"/>
+      <c r="Y9">
         <v>1802413000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>1797450000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>1752048000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>1745177000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>1737449000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>1732608000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>1722012000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>1552379000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>1504356000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>1492916000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>1397005000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>1370917000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>1355956000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>1323706000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>1325780000.0</v>
       </c>
-      <c r="AL9"/>
-      <c r="AM9">
+      <c r="AN9"/>
+      <c r="AO9">
         <v>1297103000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>1283525000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>1249559000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>1233497000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>948922000.0</v>
       </c>
-      <c r="AR9"/>
-      <c r="AS9">
+      <c r="AT9"/>
+      <c r="AU9">
         <v>843001000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>835330000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>797516000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>788057000.0</v>
       </c>
-      <c r="AW9"/>
-      <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
-    </row>
-    <row r="10" spans="1:56">
+      <c r="BE9"/>
+      <c r="BF9"/>
+    </row>
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B10">
+        <v>7480000.0</v>
+      </c>
+      <c r="C10">
+        <v>30234000.0</v>
+      </c>
+      <c r="D10">
         <v>14322000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>13760000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>6058000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>29517000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>24725000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>9345000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>17478000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>7578000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>10076000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>16546000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>9740000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>4858000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>91510000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>43844000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>40321000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>36423000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>41728000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>36412000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>27355000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>51792000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>27740000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>46713000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>37840000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>65793000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>44428000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>58162000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>106544000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>102768000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>82417000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>78471000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>119930000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>68111000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>64216000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>64360000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>69852000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>62607000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>69707000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>155081000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>145733000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>135782000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>125433000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>98899000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>99015000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>27466000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>24704000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>74505000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>110052000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>49509000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>61222000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>34461000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>59724000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>10403000.0</v>
       </c>
-      <c r="BB10"/>
-      <c r="BC10"/>
       <c r="BD10"/>
-    </row>
-    <row r="11" spans="1:56">
+      <c r="BE10"/>
+      <c r="BF10"/>
+    </row>
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -4495,460 +4686,476 @@
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
-    </row>
-    <row r="12" spans="1:56">
+      <c r="BE11"/>
+      <c r="BF11"/>
+    </row>
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B12">
+        <v>56246000.0</v>
+      </c>
+      <c r="C12">
+        <v>97858000.0</v>
+      </c>
+      <c r="D12">
         <v>121135000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>59753000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>80242000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>97910000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>28631000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>19536000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>44758000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>62855000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>73755000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>88434000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>104091000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>55950000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>153770000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>115297000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>112142000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>108663000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>114412000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>115106000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>105686000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>100117000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>113098000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>133005000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>149172000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>75053000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>106033000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>125803000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>181821000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>222840000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>247293000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>81129000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>123503000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>79669000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>108718000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>157164000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>205229000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>237209000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>236546000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>270748000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>260392000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>238310000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>216297000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>166330000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>181476000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>115961000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>123084000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>175551000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>222807000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>177489000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>197894000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>129915000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>59998000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>10663000.0</v>
       </c>
-      <c r="BB12"/>
-      <c r="BC12"/>
       <c r="BD12"/>
-    </row>
-    <row r="13" spans="1:56">
+      <c r="BE12"/>
+      <c r="BF12"/>
+    </row>
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
-      <c r="AC13">
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13">
         <v>-579000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13"/>
       <c r="AF13"/>
-      <c r="AG13">
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13">
         <v>580071000.0</v>
       </c>
-      <c r="AH13"/>
-      <c r="AI13"/>
       <c r="AJ13"/>
-      <c r="AK13">
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13">
         <v>580071000.0</v>
       </c>
-      <c r="AL13"/>
-      <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
-      <c r="AW13">
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13">
         <v>386611000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>-490501000.0</v>
       </c>
-      <c r="AY13">
+      <c r="BA13">
         <v>-15600000.0</v>
       </c>
-      <c r="AZ13"/>
-      <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
-    </row>
-    <row r="14" spans="1:56">
+      <c r="BE13"/>
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B14">
+        <v>312980562.0</v>
+      </c>
+      <c r="C14">
+        <v>312980562.0</v>
+      </c>
+      <c r="D14">
         <v>296434726.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>296434726.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>293880000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>292869097.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>275881170.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>252366533.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>249220335.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>248919096.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>248520724.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>248003322.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>229770381.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>208150021.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>200670590.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>200461441.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>199629218.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>199259802.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>199179763.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>199021587.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>193499546.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>178225571.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>165527024.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>164065087.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>160338743.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>155230741.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>154596257.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>153749929.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>152948058.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>131532851.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>129518989.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>129299584.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>127693336.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>120763034.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>120518885.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>119731042.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>118956780.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>118575544.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>118346782.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>118141377.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>116861151.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>116472080.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>112244129.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>109318471.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>108141734.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>102071329.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>99888203.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>98892601.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>99338398.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>97022461.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>56150996.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5667557.0</v>
       </c>
       <c r="BA14">
         <v>5667557.0</v>
       </c>
       <c r="BB14">
         <v>5667557.0</v>
       </c>
       <c r="BC14">
         <v>5667557.0</v>
       </c>
       <c r="BD14">
         <v>5667557.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:56">
+      <c r="BE14">
+        <v>5667557.0</v>
+      </c>
+      <c r="BF14">
+        <v>5667557.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -4961,218 +5168,226 @@
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
-    </row>
-    <row r="16" spans="1:56">
+      <c r="BE15"/>
+      <c r="BF15"/>
+    </row>
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B16">
+        <v>410000.0</v>
+      </c>
+      <c r="C16">
+        <v>517000.0</v>
+      </c>
+      <c r="D16">
         <v>480000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>413000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>549000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>589000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>378000.0</v>
       </c>
       <c r="H16">
         <v>407000.0</v>
       </c>
       <c r="I16">
+        <v>378000.0</v>
+      </c>
+      <c r="J16">
+        <v>407000.0</v>
+      </c>
+      <c r="K16">
         <v>509000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>509000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>15000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>15000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>25000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>76000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>164000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>2669000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>1490000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>3693000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>3276000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>3845000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>2800000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>4144000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>6592000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>11141000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>5697000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>12764000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>16593000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>17149000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>15554000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>38036000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>39820000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>48646000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>42870000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>48289000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>47662000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>50333000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>53364000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>54937000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>53863000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>37695000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>35366000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>32006000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>28737000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>17289000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>16522000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>13950000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>10706000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>10939000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>7793000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>7398000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>8270000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>9886000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>9963000.0</v>
       </c>
-      <c r="BB16"/>
-      <c r="BC16"/>
       <c r="BD16"/>
-    </row>
-    <row r="17" spans="1:56">
+      <c r="BE16"/>
+      <c r="BF16"/>
+    </row>
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -5185,178 +5400,182 @@
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
-    </row>
-    <row r="18" spans="1:56">
+      <c r="BE17"/>
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18">
         <v>2181000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>2239000.0</v>
       </c>
-      <c r="M18"/>
-      <c r="N18"/>
       <c r="O18"/>
-      <c r="P18">
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18">
         <v>2438000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>2539000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>2574000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>2692000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>2722000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>2897000.0</v>
       </c>
-      <c r="V18"/>
-      <c r="W18">
+      <c r="X18"/>
+      <c r="Y18">
         <v>2698000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>2785000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>2834000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>5732000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>6332000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>6720000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>7213000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>9363000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>164320000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>173949000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>209147000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>243866000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>253922000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>263462000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>273785000.0</v>
       </c>
-      <c r="AL18"/>
-      <c r="AM18">
+      <c r="AN18"/>
+      <c r="AO18">
         <v>296745000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>199016000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>192863000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>174508000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>174278000.0</v>
       </c>
-      <c r="AR18"/>
-      <c r="AS18">
+      <c r="AT18"/>
+      <c r="AU18">
         <v>110108000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>109342000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>88747000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>91041000.0</v>
       </c>
-      <c r="AW18"/>
-      <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
-    </row>
-    <row r="19" spans="1:56">
+      <c r="BE18"/>
+      <c r="BF18"/>
+    </row>
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -5369,1070 +5588,1114 @@
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
-    </row>
-    <row r="20" spans="1:56">
+      <c r="BE19"/>
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B20">
         <v>15232000.0</v>
       </c>
       <c r="C20">
         <v>15232000.0</v>
       </c>
       <c r="D20">
+        <v>15232000.0</v>
+      </c>
+      <c r="E20">
+        <v>15232000.0</v>
+      </c>
+      <c r="F20">
         <v>19139000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>19139000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>24918000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>24918000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>26555000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>26612000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>36894000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>36966000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>36966000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>36923000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>36713000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>36864000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>53613000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>37554000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>54206000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>54273000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>54238000.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>54363000.0</v>
       </c>
-      <c r="V20">
+      <c r="X20">
         <v>54237000.0</v>
       </c>
-      <c r="W20">
+      <c r="Y20">
         <v>54122000.0</v>
       </c>
-      <c r="X20">
+      <c r="Z20">
         <v>63703000.0</v>
       </c>
-      <c r="Y20">
+      <c r="AA20">
         <v>63754000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AB20">
         <v>147949000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AC20">
         <v>149916000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AD20">
         <v>150755000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AE20">
         <v>149585000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AF20">
         <v>151276000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AG20">
         <v>151666000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AH20">
         <v>154748000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AI20">
         <v>153289000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AJ20">
         <v>166821000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AK20">
         <v>164931000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AL20">
         <v>157825000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AM20">
         <v>157175000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AN20">
         <v>159793000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AO20">
         <v>161257000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AP20">
         <v>164575000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AQ20">
         <v>165169000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AR20">
         <v>166866000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AS20">
         <v>118965000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AT20">
         <v>104045000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AU20">
         <v>101059000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AV20">
         <v>98778000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AW20">
         <v>34865000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AX20">
         <v>39689000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AY20">
         <v>13823000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>13846000.0</v>
       </c>
       <c r="AZ20">
         <v>13846000.0</v>
       </c>
-      <c r="BA20"/>
-      <c r="BB20"/>
+      <c r="BA20">
+        <v>13846000.0</v>
+      </c>
+      <c r="BB20">
+        <v>13846000.0</v>
+      </c>
       <c r="BC20"/>
       <c r="BD20"/>
-    </row>
-    <row r="21" spans="1:56">
+      <c r="BE20"/>
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B21">
+        <v>2864000.0</v>
+      </c>
+      <c r="C21">
+        <v>3182000.0</v>
+      </c>
+      <c r="D21">
         <v>3500000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>3818000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>4136000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>4455000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>4773000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>5091000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>38717000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>40701000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>40426000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>42656000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>43848000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>44455000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>42416000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>45933000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>51427000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>52291000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>56914000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>59942000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>61230000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>65396000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>65018000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>64759000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>65489000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>68346000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>107141000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>112526000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>125868000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>129291000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>213244000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>218838000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>231883000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>232877000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>240897000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>240360000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>223074000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>225615000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>238581000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>244314000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>255460000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>247535000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>256284000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>162234000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>129308000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>65947000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>68216000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>45406000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>41269000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>41956000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>42263000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>42972000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>43681000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>29506000.0</v>
       </c>
-      <c r="BB21"/>
-      <c r="BC21"/>
       <c r="BD21"/>
-    </row>
-    <row r="22" spans="1:56">
+      <c r="BE21"/>
+      <c r="BF21"/>
+    </row>
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B22">
+        <v>14725000.0</v>
+      </c>
+      <c r="C22">
+        <v>9581000.0</v>
+      </c>
+      <c r="D22">
         <v>3059000.0</v>
       </c>
-      <c r="C22"/>
-      <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22"/>
-      <c r="H22">
+      <c r="G22">
+        <v>0.0</v>
+      </c>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22">
         <v>1.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>1.0</v>
       </c>
-      <c r="J22"/>
-[...1 lines deleted...]
-      <c r="L22">
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22">
         <v>13800000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>287000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>219000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>224000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>12730000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>326000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>9936000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>11413000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>10637000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>11359000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>10348000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>12729000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>14636000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>16097000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>17295000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>18192000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>19896000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>21447000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>18294000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>20073000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>20271000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>20493000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>17730000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>19146000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>19083000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>21139000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>21880000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>24492000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>25078000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>26563000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>22338000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>27001000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>26171000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>25789000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>16674000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>1.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>1.0</v>
       </c>
-      <c r="AW22"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22">
         <v>1.0</v>
       </c>
       <c r="BB22"/>
-      <c r="BC22"/>
+      <c r="BC22">
+        <v>1.0</v>
+      </c>
       <c r="BD22"/>
-    </row>
-    <row r="23" spans="1:56">
+      <c r="BE22"/>
+      <c r="BF22"/>
+    </row>
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B23">
+        <v>138627000.0</v>
+      </c>
+      <c r="C23">
+        <v>156621000.0</v>
+      </c>
+      <c r="D23">
         <v>171264000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>101896000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>128787000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>145266000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>83474000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>73160000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>134847000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>151043000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>190688000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>207527000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>241546000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>215977000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>259245000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>321224000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>335568000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>359856000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>376899000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>402573000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>406984000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>314587000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>336186000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>361715000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>404672000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>455763000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>604905000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>655188000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>709864000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>716177000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>980415000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>825151000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>895666000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>846851000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>898261000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>933986000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>915928000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>949068000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>1005588000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>1031112000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>962428000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>982046000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>989887000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>792939000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>819987000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>576272000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>538500000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>500537000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>547808000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>469472000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>474198000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>283451000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>199685000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>151646000.0</v>
       </c>
-      <c r="BB23"/>
-      <c r="BC23"/>
       <c r="BD23"/>
-    </row>
-    <row r="24" spans="1:56">
+      <c r="BE23"/>
+      <c r="BF23"/>
+    </row>
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B24">
+        <v>93519000.0</v>
+      </c>
+      <c r="C24">
+        <v>93174000.0</v>
+      </c>
+      <c r="D24">
         <v>92890000.0</v>
       </c>
-      <c r="C24"/>
-      <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24">
         <v>198674000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>201112000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>182749000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>179817000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>176922000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>174158000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>171522000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>193801000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>191205000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>188730000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>186321000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>184034000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>212479000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>214010000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>211235000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>183133000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>7273000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>7425000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>7535000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>7673000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>7684000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>7608000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>7562000.0</v>
       </c>
-      <c r="AL24"/>
-      <c r="AM24">
+      <c r="AN24"/>
+      <c r="AO24">
         <v>7530000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>7613000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>7598000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>7796000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>8040000.0</v>
       </c>
-      <c r="AR24"/>
-      <c r="AS24">
+      <c r="AT24"/>
+      <c r="AU24">
         <v>8694000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>9428000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>2001000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>1784000.0</v>
       </c>
-      <c r="AW24"/>
-      <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
-    </row>
-    <row r="25" spans="1:56">
+      <c r="BE24"/>
+      <c r="BF24"/>
+    </row>
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25">
         <v>201112000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>182749000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>179817000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>176922000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>174158000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>171522000.0</v>
       </c>
-      <c r="V25"/>
-      <c r="W25">
+      <c r="X25"/>
+      <c r="Y25">
         <v>191205000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>188730000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>186321000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>184034000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>212479000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>214010000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>211235000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>183133000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>7273000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>7425000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>7535000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>7673000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>7684000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>7608000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>7562000.0</v>
       </c>
-      <c r="AL25"/>
-      <c r="AM25">
+      <c r="AN25"/>
+      <c r="AO25">
         <v>7530000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>7613000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>7598000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>7796000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>8040000.0</v>
       </c>
-      <c r="AR25"/>
-      <c r="AS25">
+      <c r="AT25"/>
+      <c r="AU25">
         <v>8694000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>9428000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>2001000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>1784000.0</v>
       </c>
-      <c r="AW25"/>
-      <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
-    </row>
-    <row r="26" spans="1:56">
+      <c r="BE25"/>
+      <c r="BF25"/>
+    </row>
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B26">
+        <v>489000.0</v>
+      </c>
+      <c r="C26">
+        <v>2511000.0</v>
+      </c>
+      <c r="D26">
         <v>2508000.0</v>
       </c>
-      <c r="C26"/>
-      <c r="D26">
+      <c r="E26"/>
+      <c r="F26">
         <v>750000.0</v>
       </c>
-      <c r="E26"/>
-[...1 lines deleted...]
-      <c r="G26"/>
+      <c r="G26">
+        <v>0.0</v>
+      </c>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26">
         <v>5271000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>7127000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>7460000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>0.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>0.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>11877000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>29914000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>48562000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>66926000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>85269000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>103610000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>0.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>337000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>859000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>1108000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>1461000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>24002000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>39596000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>19229000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>18859000.0</v>
       </c>
-      <c r="AD26"/>
-      <c r="AE26">
+      <c r="AF26"/>
+      <c r="AG26">
         <v>9624000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>10745000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>28685000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>26642000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>23901000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>21476000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>53170000.0</v>
       </c>
-      <c r="AL26"/>
-      <c r="AM26">
+      <c r="AN26"/>
+      <c r="AO26">
         <v>89483000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>136906000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>199077000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>212889000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>101896000.0</v>
       </c>
-      <c r="AR26"/>
-      <c r="AS26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>195222000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>149194000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>73545000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>40212000.0</v>
       </c>
-      <c r="AW26"/>
-      <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
-    </row>
-    <row r="27" spans="1:56">
+      <c r="BE26"/>
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -6445,2132 +6708,2208 @@
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
-    </row>
-    <row r="28" spans="1:56">
+      <c r="BE27"/>
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B28">
+        <v>90770000.0</v>
+      </c>
+      <c r="C28">
+        <v>68056000.0</v>
+      </c>
+      <c r="D28">
         <v>83870000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-8607000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-641000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-24015000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-18976000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-3004000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-10773000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-481000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-2684000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-8580000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>11946000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>46562000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-461000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>163961000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>183342000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>153651000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>164760000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>154624000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>166364000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>130491000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>216296000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>228052000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>210703000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>166873000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>254196000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>237499000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>193455000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>109492000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>101462000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-70135000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-111683000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-59841000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-55870000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-55957000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-61446000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-53839000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-60737000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-146599000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-136691000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-126693000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-115848000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-88559000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-88668000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-14824000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-13230000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-72504000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-108268000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-47816000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-58657000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-32107000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-57436000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-10312000.0</v>
       </c>
-      <c r="BB28"/>
-      <c r="BC28"/>
       <c r="BD28"/>
-    </row>
-    <row r="29" spans="1:56">
+      <c r="BE28"/>
+      <c r="BF28"/>
+    </row>
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B29">
+        <v>113754000.0</v>
+      </c>
+      <c r="C29">
+        <v>114085000.0</v>
+      </c>
+      <c r="D29">
         <v>134758000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-36779000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-14060000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>38513000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>55376000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>43170000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>97019000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>118498000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>147678000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>166210000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>197952000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>169478000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>224601000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>254327000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>275303000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>290499000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>311419000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>336474000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>349312000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>239056000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>252774000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>272855000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>309050000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
-    </row>
-    <row r="30" spans="1:56">
+      <c r="BE29"/>
+      <c r="BF29"/>
+    </row>
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B30">
+        <v>26705000.0</v>
+      </c>
+      <c r="C30">
+        <v>4362000.0</v>
+      </c>
+      <c r="D30">
         <v>1100000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>571000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>1064000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>1163000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>729000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>1016000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>1162000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>1575000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>14105000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>14406000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>15522000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>13804000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>2454000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>1871000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>24866000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>1980000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>21083000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>26671000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>21357000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>20427000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>19360000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>23995000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>19628000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>26222000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>24971000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>34457000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>24881000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>28078000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>30307000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>33822000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>30719000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>39841000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>38253000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>43637000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>43201000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>42485000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>42219000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>43716000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>37893000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>52294000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>55866000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>160730000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>27079000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>29264000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>26940000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>9808000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>7419000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>145000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>5349000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>1305000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>735000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>472000.0</v>
       </c>
-      <c r="BB30"/>
-      <c r="BC30"/>
       <c r="BD30"/>
-    </row>
-    <row r="31" spans="1:56">
+      <c r="BE30"/>
+      <c r="BF30"/>
+    </row>
+    <row r="31" spans="1:58">
       <c r="A31" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>166210000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>184133000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>126259000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>63403000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-27144000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-31204000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-915000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>20127000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>44981000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>59327000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-52585000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-60703000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>49542000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>87229000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-60389000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>228421000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>279223000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>313029000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>83979000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>539399000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>549752000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>615805000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>147465000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>533613000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>550870000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>528538000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>177447000.0</v>
       </c>
-      <c r="AL31"/>
-      <c r="AM31">
+      <c r="AN31"/>
+      <c r="AO31">
         <v>619230000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>664932000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>281374000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>718287000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>474835000.0</v>
       </c>
-      <c r="AR31"/>
-      <c r="AS31">
+      <c r="AT31"/>
+      <c r="AU31">
         <v>217755000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>358361000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>292984000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>334944000.0</v>
       </c>
-      <c r="AW31"/>
-      <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
-    </row>
-    <row r="32" spans="1:56">
+      <c r="BE31"/>
+      <c r="BF31"/>
+    </row>
+    <row r="32" spans="1:58">
       <c r="A32" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B32">
+        <v>80568000.0</v>
+      </c>
+      <c r="C32">
+        <v>77929000.0</v>
+      </c>
+      <c r="D32">
         <v>97528000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>39562000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>60615000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>80896000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>13297000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>692000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>20772000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>45770000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>60113000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>74859000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>91010000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>39514000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>57942000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>134718000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>129336000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>121983000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>124103000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>127816000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>118875000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>106821000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>120455000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>108895000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>118746000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
-    </row>
-    <row r="33" spans="1:56">
+      <c r="BE32"/>
+      <c r="BF32"/>
+    </row>
+    <row r="33" spans="1:58">
       <c r="A33" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B33">
+        <v>36955000.0</v>
+      </c>
+      <c r="C33">
+        <v>41386000.0</v>
+      </c>
+      <c r="D33">
         <v>41667000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>39141000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>44186000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>42852000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>48961000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>49445000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>85301000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>82288000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>97700000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>101895000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>103803000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>97818000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>96439000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>156605000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>180631000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>203228000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>223807000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>245888000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>262866000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>165639000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>185070000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>188720000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>215289000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>221120000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>447573000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>472024000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>477689000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>430694000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>669945000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>677337000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>708121000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>692804000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>718521000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>699869000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>634258000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>633887000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>689365000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>685455000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>625889000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>658245000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>687456000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>433401000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>581188000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>401499000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>357196000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>312234000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>314876000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>281916000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>267963000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>149133000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>133671000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>138113000.0</v>
       </c>
-      <c r="BB33"/>
-      <c r="BC33"/>
       <c r="BD33"/>
-    </row>
-    <row r="34" spans="1:56">
+      <c r="BE33"/>
+      <c r="BF33"/>
+    </row>
+    <row r="34" spans="1:58">
       <c r="A34" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B34">
+        <v>106000.0</v>
+      </c>
+      <c r="C34">
+        <v>134000.0</v>
+      </c>
+      <c r="D34">
         <v>163000.0</v>
       </c>
-      <c r="C34"/>
-      <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-      <c r="K34">
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34">
         <v>8363000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>8441000.0</v>
       </c>
-      <c r="M34"/>
-      <c r="N34"/>
       <c r="O34"/>
-      <c r="P34">
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34">
         <v>32581000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>32575000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>34272000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>50000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>30066000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>30867000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>100000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>54170000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>55291000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>71985000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>104763000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>105521000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>94889000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>57445000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AF34">
         <v>140146000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AG34">
         <v>3172000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AH34">
         <v>3586000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AI34">
         <v>3451000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AJ34">
         <v>5747000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AK34">
         <v>5144000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AL34">
         <v>4047000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AM34">
         <v>3868000.0</v>
       </c>
-      <c r="AL34"/>
-      <c r="AM34">
+      <c r="AN34"/>
+      <c r="AO34">
         <v>3157000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AP34">
         <v>3030000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AQ34">
         <v>795000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AR34">
         <v>867000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AS34">
         <v>887000.0</v>
       </c>
-      <c r="AR34"/>
-      <c r="AS34">
+      <c r="AT34"/>
+      <c r="AU34">
         <v>699000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AV34">
         <v>625000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AW34">
         <v>731000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AX34">
         <v>873000.0</v>
       </c>
-      <c r="AW34"/>
-      <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
-    </row>
-    <row r="35" spans="1:56">
+      <c r="BE34"/>
+      <c r="BF34"/>
+    </row>
+    <row r="35" spans="1:58">
       <c r="A35" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B35">
+        <v>97288000.0</v>
+      </c>
+      <c r="C35">
+        <v>98404000.0</v>
+      </c>
+      <c r="D35">
         <v>97327000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>115482000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>118861000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>85235000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>6882000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>6967000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>9054000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>9560000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>10135000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>10544000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>10680000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>11073000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>11848999.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>235670000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>236131000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>217863000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>216663000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>214508000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>206946000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>205286000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>246973000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>248073000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>246805999.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>261140000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>294529000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>324332000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>315619000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>275893000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>332642000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>174765000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>237386000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>220133000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>257286000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>266750000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>275117000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>285215000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>296647000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>307432000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>209659000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>201256000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>183171000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>183205000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>117939000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>119501000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>119395000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>91479000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>93698000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>68300000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>63273000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>627464000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>54438000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>456482000.0</v>
       </c>
-      <c r="BB35"/>
-      <c r="BC35"/>
       <c r="BD35"/>
-    </row>
-    <row r="36" spans="1:56">
+      <c r="BE35"/>
+      <c r="BF35"/>
+    </row>
+    <row r="36" spans="1:58">
       <c r="A36" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B36">
+        <v>782000.0</v>
+      </c>
+      <c r="C36">
+        <v>908000.0</v>
+      </c>
+      <c r="D36">
         <v>832000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>662000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>459000.0</v>
       </c>
       <c r="F36">
         <v>517000.0</v>
       </c>
       <c r="G36">
+        <v>459000.0</v>
+      </c>
+      <c r="H36">
+        <v>517000.0</v>
+      </c>
+      <c r="I36">
         <v>518000.0</v>
       </c>
-      <c r="H36">
-[...2 lines deleted...]
-      <c r="I36">
+      <c r="J36">
+        <v>486000.0</v>
+      </c>
+      <c r="K36">
         <v>846000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>930000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>1087000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>1132000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>-8423000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>505000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>45310000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>2084000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>46268000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>2207000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>2333000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>2345000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>-8115000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>1497000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>6928000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>916000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>-13882000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>24159000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>8027000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>19060000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>2096000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>17832000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>19591000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>16226000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>4054000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>19385000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>19809000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>12038000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>3710000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>3485000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>1028000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>2890000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>3725000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>5426000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>6483000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>2825000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>1271000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>1266000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>1137000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>1171000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>1118000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>1158000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>8692000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>1058000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>1078000.0</v>
       </c>
-      <c r="BB36"/>
-      <c r="BC36"/>
       <c r="BD36"/>
-    </row>
-    <row r="37" spans="1:56">
+      <c r="BE36"/>
+      <c r="BF36"/>
+    </row>
+    <row r="37" spans="1:58">
       <c r="A37" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
-      <c r="AB37">
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37">
         <v>21794000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AE37">
         <v>15867000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AF37">
         <v>16044000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AG37">
         <v>17389000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AH37">
         <v>18317000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AI37">
         <v>12914000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AJ37">
         <v>19566000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AK37">
         <v>20680000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AL37">
         <v>21623000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AM37">
         <v>9011000.0</v>
       </c>
-      <c r="AL37"/>
-      <c r="AM37">
+      <c r="AN37"/>
+      <c r="AO37">
         <v>8951000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AP37">
         <v>9900000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AQ37">
         <v>10808000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AR37">
         <v>11336000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AS37">
         <v>12092000.0</v>
       </c>
-      <c r="AR37"/>
-      <c r="AS37">
+      <c r="AT37"/>
+      <c r="AU37">
         <v>24528000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AV37">
         <v>21481000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AW37">
         <v>15111000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AX37">
         <v>15996000.0</v>
       </c>
-      <c r="AW37"/>
-      <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
-    </row>
-    <row r="38" spans="1:56">
+      <c r="BE37"/>
+      <c r="BF37"/>
+    </row>
+    <row r="38" spans="1:58">
       <c r="A38" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38">
         <v>1271000.0</v>
       </c>
-      <c r="E38"/>
-[...1 lines deleted...]
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
-[...1 lines deleted...]
-      </c>
+      <c r="K38"/>
       <c r="L38"/>
       <c r="M38">
+        <v>949000.0</v>
+      </c>
+      <c r="N38"/>
+      <c r="O38">
         <v>1025000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>871000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>45261000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>1131000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>1188000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>1239000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>1332000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>1433000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>10956000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>1497000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>1341000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>1326000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>1362000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>1921000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>7652000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>2381000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>1976000.0</v>
       </c>
-      <c r="AD38"/>
-      <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
-    </row>
-    <row r="39" spans="1:56">
+      <c r="BE38"/>
+      <c r="BF38"/>
+    </row>
+    <row r="39" spans="1:58">
       <c r="A39" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B39">
+        <v>3996000.0</v>
+      </c>
+      <c r="C39">
+        <v>3434000.0</v>
+      </c>
+      <c r="D39">
         <v>4303000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>2431000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>3295000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>3341000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>5153000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>3163000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>3626000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>4325000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>5128000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>2792000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>18130000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>48118000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>6363000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>47227000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>5199000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>45659000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>7661000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>3484000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>6438000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>17045000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>8310000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>3266000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>5947000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>117271000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>9033000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>4712000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>5577000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>21469000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>14576000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>12790000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>13052000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>14044000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>15039000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>14170000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>14157000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>14348000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>15578000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>6701000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>13176000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>6634000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>7930000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>5477000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>4073000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>3759000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>14606000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>2944000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>2706000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>2710000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>2992000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>3098000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>2255000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>2163000.0</v>
       </c>
-      <c r="BB39"/>
-      <c r="BC39"/>
       <c r="BD39"/>
-    </row>
-    <row r="40" spans="1:56">
+      <c r="BE39"/>
+      <c r="BF39"/>
+    </row>
+    <row r="40" spans="1:58">
       <c r="A40" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B40">
+        <v>17037000.0</v>
+      </c>
+      <c r="C40">
+        <v>24185000.0</v>
+      </c>
+      <c r="D40">
         <v>24204000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>17928000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>19402000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>16442000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>15501000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>16530000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>22333000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>19548000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>28815000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>26827000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>27846000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>30124000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>17477000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>26036000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>14982000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>28598000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>17399000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>18363000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>11428000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>31712000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>12695000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>12722000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>17181000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>75461000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>23570000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>20809000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>24053000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>31563000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>45026000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>33918000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>29544000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>27867000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>30982000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>39084000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>31569000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>31557000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>36698000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>32480000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>31276000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>34080000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>38752000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>84448000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>22463000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>20745000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>19692000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>8187000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>9300000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>10949000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>11126000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>7500000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>6824000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>6073000.0</v>
       </c>
-      <c r="BB40"/>
-      <c r="BC40"/>
       <c r="BD40"/>
-    </row>
-    <row r="41" spans="1:56">
+      <c r="BE40"/>
+      <c r="BF40"/>
+    </row>
+    <row r="41" spans="1:58">
       <c r="A41" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>3999000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
         <v>4081000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>3910000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>28898000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>25511000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>25612000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>25647000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>25765000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>25845000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>26020000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>32849000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>35656000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>35662000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>50970000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>72313000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>73096000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>61424000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>64658000.0</v>
       </c>
-      <c r="AD41"/>
-      <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
-    </row>
-    <row r="42" spans="1:56">
+      <c r="BE41"/>
+      <c r="BF41"/>
+    </row>
+    <row r="42" spans="1:58">
       <c r="A42" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B42">
+        <v>2369529000.0</v>
+      </c>
+      <c r="C42">
+        <v>2362252000.0</v>
+      </c>
+      <c r="D42">
         <v>2359689000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>2134711000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>2130787000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>2129207000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>2126342000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>2093080000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>2088025000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>2084916000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>2082654000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>2080348000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>2078133000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>1998314000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>1996104000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>1993979000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>1991670000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>2022701000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>2020254000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>2017413000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>2013757000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>1886567000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>1838919000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>1802413000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>1797450000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>1752048000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>1745177000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>1737449000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>1732608000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>1722012000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>1552379000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>1504356000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>1492916000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>1397005000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>1370917000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>1355956000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>1323706000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>1325780000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>1310979000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>1297103000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>1283525000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>1249559000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>1233497000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>948922000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>1074944000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>843001000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>835330000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>797516000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>788057000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>743084000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>741315000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>-567858000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>476146000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>-406659000.0</v>
       </c>
-      <c r="BB42"/>
-      <c r="BC42"/>
       <c r="BD42"/>
-    </row>
-    <row r="43" spans="1:56">
+      <c r="BE42"/>
+      <c r="BF42"/>
+    </row>
+    <row r="43" spans="1:58">
       <c r="A43" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -8583,54 +8922,56 @@
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
-    </row>
-    <row r="44" spans="1:56">
+      <c r="BE43"/>
+      <c r="BF43"/>
+    </row>
+    <row r="44" spans="1:58">
       <c r="A44" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -8643,1360 +8984,1404 @@
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
-    </row>
-    <row r="45" spans="1:56">
+      <c r="BE44"/>
+      <c r="BF44"/>
+    </row>
+    <row r="45" spans="1:58">
       <c r="A45" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B45">
+        <v>42120000.0</v>
+      </c>
+      <c r="C45">
+        <v>42186000.0</v>
+      </c>
+      <c r="D45">
         <v>42601000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>41944000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>42824000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>41670000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>41284000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>41147000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>43774000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>38412000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>37840000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>6574000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>6908000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>7329000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>38980000.0</v>
       </c>
-      <c r="O45"/>
-[...3 lines deleted...]
-      </c>
+      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45">
+        <v>34315000.0</v>
+      </c>
+      <c r="T45"/>
+      <c r="U45">
         <v>44071000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>41443000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>43409000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>58448000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>46956000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>59627000.0</v>
       </c>
-      <c r="Y45"/>
-      <c r="Z45">
+      <c r="AA45"/>
+      <c r="AB45">
         <v>122706000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>120401000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>136357000.0</v>
       </c>
-      <c r="AC45"/>
-      <c r="AD45">
+      <c r="AE45"/>
+      <c r="AF45">
         <v>122707000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>119405000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>119244000.0</v>
       </c>
-      <c r="AG45"/>
-      <c r="AH45">
+      <c r="AI45"/>
+      <c r="AJ45">
         <v>102876000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>92880000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>68328000.0</v>
       </c>
-      <c r="AK45"/>
-[...1 lines deleted...]
-      <c r="AM45">
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45">
         <v>46659000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>44673000.0</v>
       </c>
-      <c r="AO45"/>
-      <c r="AP45">
+      <c r="AQ45"/>
+      <c r="AR45">
         <v>42201000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>40863000.0</v>
       </c>
-      <c r="AR45"/>
-[...1 lines deleted...]
-      <c r="AT45">
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45">
         <v>35596000.0</v>
       </c>
-      <c r="AU45"/>
-      <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
-      <c r="AY45">
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45">
         <v>18410000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>18939000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>18687000.0</v>
       </c>
-      <c r="BB45"/>
-      <c r="BC45"/>
       <c r="BD45"/>
-    </row>
-    <row r="46" spans="1:56">
+      <c r="BE45"/>
+      <c r="BF45"/>
+    </row>
+    <row r="46" spans="1:58">
       <c r="A46" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B46">
+        <v>17588000.0</v>
+      </c>
+      <c r="C46">
+        <v>18437000.0</v>
+      </c>
+      <c r="D46">
         <v>19595000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>19429000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>19644000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>18799000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>18753000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>18918000.0</v>
       </c>
-      <c r="H46">
-[...2 lines deleted...]
-      <c r="I46">
+      <c r="J46">
+        <v>19278000.0</v>
+      </c>
+      <c r="K46">
         <v>14129000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>14179000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>14059000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>14397000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>15292000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>16439000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>16621000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>43593000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>18553000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>43554000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>44071000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>41443000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>44277000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>63981000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>62052000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>83663000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>86197000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>144322000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>161959000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>162777000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>128874000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>107245000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>103411000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>107044000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>112674000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>93335000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>84222000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>61233000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>64672000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>54429000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>46659000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>44673000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>42739000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>42201000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>40863000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>38015000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>38000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>35596000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>17389000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>18116000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>16629000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>17020000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>18410000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>18939000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>18687000.0</v>
       </c>
-      <c r="BB46"/>
-      <c r="BC46"/>
       <c r="BD46"/>
-    </row>
-    <row r="47" spans="1:56">
+      <c r="BE46"/>
+      <c r="BF46"/>
+    </row>
+    <row r="47" spans="1:58">
       <c r="A47" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>6574000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>6908000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>7329000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>7611000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>16670000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>33583000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>45215000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>44522000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>45072000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>33716000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>34924000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>63981000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>46956000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>59627000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>60969000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>122706000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>120401000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>136357000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>128874000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>122707000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>119405000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>119244000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>112674000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>102876000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>92880000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>68328000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>64672000.0</v>
       </c>
-      <c r="AL47"/>
-      <c r="AM47">
+      <c r="AN47"/>
+      <c r="AO47">
         <v>46659000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>44673000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>42739000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>42201000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>40863000.0</v>
       </c>
-      <c r="AR47"/>
-      <c r="AS47">
+      <c r="AT47"/>
+      <c r="AU47">
         <v>38000000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>35596000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>17389000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>18116000.0</v>
       </c>
-      <c r="AW47"/>
-      <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
-    </row>
-    <row r="48" spans="1:56">
+      <c r="BE47"/>
+      <c r="BF47"/>
+    </row>
+    <row r="48" spans="1:58">
       <c r="A48" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B48">
+        <v>-2349277000.0</v>
+      </c>
+      <c r="C48">
+        <v>-2341348000.0</v>
+      </c>
+      <c r="D48">
         <v>-2317845000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-2171501000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-2144859000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-2090706000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-2070979000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-2047001000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-1988209000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-1964471000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-1931415000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-1911620000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-1891301000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-1868567000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-1846391000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-1933770000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-1916135000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-1915556000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-1890522000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-1860758000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-1840708000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-1823390000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-1781729000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-1752221000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-1708867000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-1652869000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-1483654000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-1430020000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-1391254000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-1330545000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-990080000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-932756000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-930220000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-847820000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-820554000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-780865000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-762201000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-729341000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-685204000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-656222000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-607158000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-542729000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-510015000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-471802000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-431139000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-458236000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-477067000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-424342000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-372299000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-376414000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-364210000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-376163000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>-363471000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>-321553000.0</v>
       </c>
-      <c r="BB48"/>
-      <c r="BC48"/>
       <c r="BD48"/>
-    </row>
-    <row r="49" spans="1:56">
+      <c r="BE48"/>
+      <c r="BF48"/>
+    </row>
+    <row r="49" spans="1:58">
       <c r="A49" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>-1911620000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>-1891301000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-1868567000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-1846391000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-1933770000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-1916135000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-1915556000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-1890522000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-1860758000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-1840708000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-1823390000.0</v>
       </c>
-      <c r="V49"/>
-      <c r="W49">
+      <c r="X49"/>
+      <c r="Y49">
         <v>-1752221000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>-1708867000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>-1652869000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>-1483654000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>-1430020000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>-1391254000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>-1330545000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>-990080000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>-932756000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>-867374000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>-847820000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>-820554000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>-780865000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>-762201000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>-729341000.0</v>
       </c>
-      <c r="AL49"/>
-      <c r="AM49">
+      <c r="AN49"/>
+      <c r="AO49">
         <v>-656222000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>-607158000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>-542729000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>-510015000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>-471802000.0</v>
       </c>
-      <c r="AR49"/>
-      <c r="AS49">
+      <c r="AT49"/>
+      <c r="AU49">
         <v>-458236000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AV49">
         <v>-477067000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AW49">
         <v>-424342000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>-372299000.0</v>
       </c>
-      <c r="AW49"/>
-      <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
-    </row>
-    <row r="50" spans="1:56">
+      <c r="BE49"/>
+      <c r="BF49"/>
+    </row>
+    <row r="50" spans="1:58">
       <c r="A50" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
-      <c r="L50">
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50">
         <v>13819000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>43219000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>82069000.0</v>
       </c>
-      <c r="O50"/>
-[...5 lines deleted...]
-      </c>
+      <c r="Q50"/>
       <c r="R50">
         <v>355000.0</v>
       </c>
       <c r="S50">
+        <v>402000.0</v>
+      </c>
+      <c r="T50">
+        <v>355000.0</v>
+      </c>
+      <c r="U50">
         <v>356000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>359000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>360000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>421000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>32108000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>33091000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>33592000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>32002000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>855000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>841000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>559000.0</v>
       </c>
-      <c r="AD50"/>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
-    </row>
-    <row r="51" spans="1:56">
+      <c r="BE50"/>
+      <c r="BF50"/>
+    </row>
+    <row r="51" spans="1:58">
       <c r="A51" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B51">
+        <v>98250000.0</v>
+      </c>
+      <c r="C51">
+        <v>98290000.0</v>
+      </c>
+      <c r="D51">
         <v>98192000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>5153000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>5417000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>5502000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>5749000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>6341000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>6705000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>7097000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>7392000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>7966000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>21686000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>51420000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>91049000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>207805000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>223663000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>190074000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>206488000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>191036000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>193719000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>182283000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>244036000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>274765000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>248543000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>232666000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>298624000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>295661000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>299999000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>212260000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>183879000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>8336000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>8247000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>8270000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>8346000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>8403000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>8406000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>8768000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>8970000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>8482000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>9042000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>9089000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>9585000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>10340000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>10347000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>12642000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>11474000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>2001000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>1784000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>1693000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>2565000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>2354000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>2288000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>91000.0</v>
       </c>
-      <c r="BB51"/>
-      <c r="BC51"/>
       <c r="BD51"/>
-    </row>
-    <row r="52" spans="1:56">
+      <c r="BE51"/>
+      <c r="BF51"/>
+    </row>
+    <row r="52" spans="1:58">
       <c r="A52" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B52">
+        <v>1068000.0</v>
+      </c>
+      <c r="C52">
+        <v>1136000.0</v>
+      </c>
+      <c r="D52">
         <v>1123000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>930000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>928000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>956000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>988000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>1269000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>1318000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>1202000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>1200000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>1421000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>15063000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>44428000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>83110000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>1033000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>3535000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>1445000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>4273000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>2293000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>5675000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>3017000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>9589000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>41136000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>37399000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>36226000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>38226000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>5668000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>5619000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>2472000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>746000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>1063000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>822000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>735000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>673000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>719000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>798000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>1206000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>1020000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>952000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>1429000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>1491000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>1789000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>2300000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>2047000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>3948000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>2046000.0</v>
       </c>
-      <c r="AU52"/>
-[...1 lines deleted...]
-      <c r="AW52">
+      <c r="AW52"/>
+      <c r="AX52"/>
+      <c r="AY52">
         <v>30000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>244000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>255000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>89000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>49000.0</v>
       </c>
-      <c r="BB52"/>
-      <c r="BC52"/>
       <c r="BD52"/>
-    </row>
-    <row r="53" spans="1:56">
+      <c r="BE52"/>
+      <c r="BF52"/>
+    </row>
+    <row r="53" spans="1:58">
       <c r="A53" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B53">
+        <v>48766000.0</v>
+      </c>
+      <c r="C53">
+        <v>67624000.0</v>
+      </c>
+      <c r="D53">
         <v>106813000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>45993000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>74184000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>68393000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>3906000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>10191000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>27280000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>55277000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>63679000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>71888000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>94351000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>51092000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>62260000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>71453000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>71821000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>72240000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>72684000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>78694000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>78331000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>48325000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>85358000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>86292000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>111332000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>9260000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>61605000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>67641000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>75277000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>120072000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>164876000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>2658000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>3573000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>11558000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>44502000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>92804000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>135377000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>174602000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>166839000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>115667000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>114659000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>102528000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>90864000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>67431000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>82461000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>88495000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>98380000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>101046000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>112755000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>127980000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>136672000.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>95454000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>274000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>260000.0</v>
       </c>
-      <c r="BB53"/>
-      <c r="BC53"/>
       <c r="BD53"/>
-    </row>
-    <row r="54" spans="1:56">
+      <c r="BE53"/>
+      <c r="BF53"/>
+    </row>
+    <row r="54" spans="1:58">
       <c r="A54" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -10009,710 +10394,736 @@
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
-    </row>
-    <row r="55" spans="1:56">
+      <c r="BE54"/>
+      <c r="BF54"/>
+    </row>
+    <row r="55" spans="1:58">
       <c r="A55" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B55">
+        <v>138627000.0</v>
+      </c>
+      <c r="C55">
+        <v>156621000.0</v>
+      </c>
+      <c r="D55">
         <v>171264000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>101896000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>128787000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>145266000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>83474000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>73160000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>134847000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>151043000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>190688000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>207527000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>241546000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>215977000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>259245000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>321224000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>335568000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>359856000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>376899000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>402573000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>406984000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>314587000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>336186000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>361715000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>404672000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>455763000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>604905000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>655188000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>709864000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>716177000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>980415000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>825151000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>895666000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>846851000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>898261000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>933986000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>915928000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>949068000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>1005588000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>1031112000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>962428000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>982046000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>989887000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>792939000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>819987000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>576272000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>538500000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>500537000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>547808000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>469472000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>474198000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>283451000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>199685000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>151646000.0</v>
       </c>
-      <c r="BB55"/>
-      <c r="BC55"/>
       <c r="BD55"/>
-    </row>
-    <row r="56" spans="1:56">
+      <c r="BE55"/>
+      <c r="BF55"/>
+    </row>
+    <row r="56" spans="1:58">
       <c r="A56" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B56">
+        <v>101672000.0</v>
+      </c>
+      <c r="C56">
+        <v>115235000.0</v>
+      </c>
+      <c r="D56">
         <v>129597000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>62755000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>84601000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>102414000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>34513000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>23715000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>49546000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>68755000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>92988000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>105632000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>137743000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>118159000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>162806000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>164619000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>154937000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>156628000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>153092000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>156685000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>144118000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>148948000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>151116000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>172995000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>189383000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>234643000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>157332000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>183164000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>232175000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>285483000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>310470000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>147814000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>187545000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>154047000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>179740000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>234117000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>281670000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>315181000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>316223000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>345657000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>336539000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>323801000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>302431000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>359538000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>238799000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>174773000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>181304000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>188303000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>232932000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>187556000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>206235000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>134318000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>66014000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>13533000.0</v>
       </c>
-      <c r="BB56"/>
-      <c r="BC56"/>
       <c r="BD56"/>
-    </row>
-    <row r="57" spans="1:56">
+      <c r="BE56"/>
+      <c r="BF56"/>
+    </row>
+    <row r="57" spans="1:58">
       <c r="A57" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B57">
+        <v>21104000.0</v>
+      </c>
+      <c r="C57">
+        <v>37306000.0</v>
+      </c>
+      <c r="D57">
         <v>32069000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>23193000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>23986000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>21518000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>21216000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>23023000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>28774000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>22985000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>32875000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>30773000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>46733000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>78645000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>104864000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>29901000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>25601000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>34645000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>28989000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>28869000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>25243000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>42127000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>30661000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>64100000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>70637000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>122912000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>81955000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>51633000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>59422000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>61562000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>92330000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>83245000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>86854000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>80173000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>87796000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>95686000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>90650000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>94605000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>100521000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>95499000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>77937000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>75904000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>77093000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>122807000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>48703000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>47482000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>39263000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>20692000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>22212000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>19829000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>19717000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>17511000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>17503000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>16717000.0</v>
       </c>
-      <c r="BB57"/>
-      <c r="BC57"/>
       <c r="BD57"/>
-    </row>
-    <row r="58" spans="1:56">
+      <c r="BE57"/>
+      <c r="BF57"/>
+    </row>
+    <row r="58" spans="1:58">
       <c r="A58" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B58">
+        <v>118392000.0</v>
+      </c>
+      <c r="C58">
+        <v>135710000.0</v>
+      </c>
+      <c r="D58">
         <v>129396000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>138675000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>142847000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>106753000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>28098000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>29990000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>37828000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>32545000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>43010000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>41317000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>57413000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>89718000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>116713000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>265571000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>261732000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>252508000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>245652000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>243377000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>232189000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>247413000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>277634000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>312173000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>317443000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>384052000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>376484000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>375965000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>375041000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>337455000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>424972000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>258010000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>324240000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>300306000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>345082000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>362436000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>365767000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>379820000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>397168000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>402931000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>287596000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>277160000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>260264000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>306012000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>166642000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>166983000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>158658000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>112171000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>115910000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>88129000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>82990000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>644975000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>71941000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>473199000.0</v>
       </c>
-      <c r="BB58"/>
-      <c r="BC58"/>
       <c r="BD58"/>
-    </row>
-    <row r="59" spans="1:56">
+      <c r="BE58"/>
+      <c r="BF58"/>
+    </row>
+    <row r="59" spans="1:58">
       <c r="A59" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -10725,218 +11136,226 @@
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
-    </row>
-    <row r="60" spans="1:56">
+      <c r="BE59"/>
+      <c r="BF59"/>
+    </row>
+    <row r="60" spans="1:58">
       <c r="A60" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B60">
+        <v>20235000.0</v>
+      </c>
+      <c r="C60">
+        <v>20911000.0</v>
+      </c>
+      <c r="D60">
         <v>41868000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>-36779000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>-14060000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>38513000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>55376000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>43170000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>97019000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>118498000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>147678000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>166210000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>184133000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>126259000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>142532000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>55653000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>73836000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>107348000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>131247000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>159196000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>174795000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>67174000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>58552000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>49542000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>87229000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>71711000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>228421000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>279223000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>313029000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>362855000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>539399000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>549752000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>553109000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>533631000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>533613000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>550870000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>528538000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>560237000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>600473000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>619230000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>664932000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>694078000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>718287000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>474835000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>640668000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>384761000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>358361000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>373255000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>415902000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>366722000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>377133000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>-376149000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>112666000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>-321553000.0</v>
       </c>
-      <c r="BB60"/>
-      <c r="BC60"/>
       <c r="BD60"/>
-    </row>
-    <row r="61" spans="1:56">
+      <c r="BE60"/>
+      <c r="BF60"/>
+    </row>
+    <row r="61" spans="1:58">
       <c r="A61" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -10949,54 +11368,56 @@
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
-    </row>
-    <row r="62" spans="1:56">
+      <c r="BE61"/>
+      <c r="BF61"/>
+    </row>
+    <row r="62" spans="1:58">
       <c r="A62" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -11009,2329 +11430,2440 @@
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O32"/>
+  <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="2" spans="1:15">
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B2">
+        <v>6096000.0</v>
+      </c>
+      <c r="C2">
         <v>4267000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6119000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>6339000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>53678000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>44802000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5374000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>63287000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>62788000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>61639000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>63929000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>19260000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>48165000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>64034000.0</v>
       </c>
-      <c r="O2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:15">
+      <c r="P2"/>
+    </row>
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B3">
+        <v>3199000.0</v>
+      </c>
+      <c r="C3">
         <v>4526000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>6668000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>10765000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>13761000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17516000.0</v>
       </c>
       <c r="G3">
         <v>17516000.0</v>
       </c>
       <c r="H3">
+        <v>17516000.0</v>
+      </c>
+      <c r="I3">
         <v>24105000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>31145000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>24572000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>17743000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>10415000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>7205000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>7984000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>4338000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:15">
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>108094000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>4599000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>-66748000.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>-116159000.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>-100389000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-46381000.0</v>
       </c>
       <c r="J4">
         <v>-46381000.0</v>
       </c>
-      <c r="K4"/>
+      <c r="K4">
+        <v>-46381000.0</v>
+      </c>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B5">
+        <v>-246772000.0</v>
+      </c>
+      <c r="C5">
         <v>-128022000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-95894000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-73192000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-91405000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-85504000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-86315000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-373160000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-129089000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-193290000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-85734000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-85053000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-40767000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-81817000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-85097000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:15">
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B6">
+        <v>-243573000.0</v>
+      </c>
+      <c r="C6">
         <v>-123496000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-89226000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-62427000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-77644000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-67988000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-68799000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-349055000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-97944000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-168718000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-67991000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-74638000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-33562000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-73833000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-80759000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:15">
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-    </row>
-    <row r="8" spans="1:15">
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-      <c r="G8">
+      <c r="G8"/>
+      <c r="H8">
         <v>-116159000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>-100389000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>-133690000.0</v>
       </c>
-      <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B9">
+        <v>3588000.0</v>
+      </c>
+      <c r="C9">
         <v>-342000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>106000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>20570000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-39411000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-12810000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>26618000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>97287000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>168193000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>129287000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>109676000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>52670000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-24405000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-50109000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>8013000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:15">
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B10">
+        <v>-250639000.0</v>
+      </c>
+      <c r="C10">
         <v>-128028000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-96362000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-79966000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-110967000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-104524000.0</v>
       </c>
       <c r="G10">
         <v>-104524000.0</v>
       </c>
       <c r="H10">
+        <v>-104524000.0</v>
+      </c>
+      <c r="I10">
         <v>-536234000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-129700000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-194151000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-86978000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-85719000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-40908000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-81874000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-85280000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:15">
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B11">
+        <v>3000.0</v>
+      </c>
+      <c r="C11">
         <v>-1793000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-458000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-189000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-160000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-82000.0</v>
       </c>
       <c r="G11">
         <v>-82000.0</v>
       </c>
       <c r="H11">
+        <v>-82000.0</v>
+      </c>
+      <c r="I11">
         <v>-21528000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-2880000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-3877000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1016000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-103000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-9760000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-318000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>182000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:15">
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B12">
+        <v>3867000.0</v>
+      </c>
+      <c r="C12">
         <v>6000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>468000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>6774000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>18755000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>18400000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>18209000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>8530000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>611000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>861000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1244000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>666000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>141000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>57000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>183000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:15">
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B13">
+        <v>3215000.0</v>
+      </c>
+      <c r="C13">
         <v>1418000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>3237000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>133000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1617000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2451000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>3871000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>19084000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>19485000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>10190000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>67516000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
-    </row>
-    <row r="14" spans="1:15">
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
-      <c r="E14">
-[...1 lines deleted...]
-      </c>
+      <c r="E14"/>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
+        <v>0.0</v>
+      </c>
+      <c r="H14">
         <v>-1592000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-5370000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-9802000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-3662000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-3501000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-3794000.0</v>
       </c>
-      <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
-    </row>
-    <row r="15" spans="1:15">
+      <c r="P14"/>
+    </row>
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B15">
+        <v>-250642000.0</v>
+      </c>
+      <c r="C15">
         <v>-126235000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-95904000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>28317000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-92166000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-170521000.0</v>
       </c>
       <c r="G15">
         <v>-170521000.0</v>
       </c>
       <c r="H15">
+        <v>-170521000.0</v>
+      </c>
+      <c r="I15">
         <v>-509336000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-117018000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-186612000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-84493000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-81822000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-38980000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-81874000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-85280000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:15">
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>28317000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-92166000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-170521000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-322324000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-509336000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-117018000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-186612000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-84493000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-81822000.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
-    </row>
-    <row r="17" spans="1:15">
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B17">
+        <v>-250642000.0</v>
+      </c>
+      <c r="C17">
         <v>-126235000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-95904000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-79777000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-96765000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-103773000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-207757000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-514706000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-126820000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-190274000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-87994000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-85616000.0</v>
       </c>
-      <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B18">
+        <v>-652000.0</v>
+      </c>
+      <c r="C18">
         <v>1412000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>2769000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-6641000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-17274000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-15949000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-13795000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>10554000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>18874000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>9329000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-    </row>
-    <row r="19" spans="1:15">
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>2534000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>1284000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>1004000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>8419000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-22094000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>8801000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-68124000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>61130000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-15091000.0</v>
       </c>
-      <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>1120000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>543000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>22961000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>120489000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>60504000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>16773000.0</v>
       </c>
-      <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B21">
+        <v>-106600000.0</v>
+      </c>
+      <c r="C21">
         <v>-135029000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-99758000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-75726000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-91948000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-86318000.0</v>
       </c>
       <c r="G21">
         <v>-86318000.0</v>
       </c>
       <c r="H21">
+        <v>-86318000.0</v>
+      </c>
+      <c r="I21">
         <v>-505610000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-137890000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-125166000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-146864000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-69962000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-58023000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-75157000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-82427000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:15">
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
-    </row>
-    <row r="23" spans="1:15">
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B23">
+        <v>116284000.0</v>
+      </c>
+      <c r="C23">
         <v>138954000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>105983000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>102635000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>106215000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>118310000.0</v>
       </c>
       <c r="G23">
         <v>118310000.0</v>
       </c>
       <c r="H23">
+        <v>118310000.0</v>
+      </c>
+      <c r="I23">
         <v>605680000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>352098000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>316092000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>320469000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>141892000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>81783000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>89082000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>90440000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:15">
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
-    </row>
-    <row r="25" spans="1:15">
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B25">
+        <v>3199000.0</v>
+      </c>
+      <c r="C25">
         <v>4526000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>6668000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>10765000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>13761000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>17516000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>24896000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>33112000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>31145000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-    </row>
-    <row r="26" spans="1:15">
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B26">
+        <v>40060000.0</v>
+      </c>
+      <c r="C26">
         <v>53070000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>48614000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>47170000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>47933000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39428000.0</v>
       </c>
       <c r="G26">
         <v>39428000.0</v>
       </c>
       <c r="H26">
+        <v>39428000.0</v>
+      </c>
+      <c r="I26">
         <v>404586000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>143207000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>112135000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>147483000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>58983000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>48165000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>64185000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>70228000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:15">
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
-    </row>
-    <row r="28" spans="1:15">
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B28">
+        <v>70128000.0</v>
+      </c>
+      <c r="C28">
         <v>41293000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>40415000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>48006000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>74122000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>91704000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>100844000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>137807000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>146103000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>142318000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>109057000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>63649000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>33618000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>24897000.0</v>
       </c>
-      <c r="O28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:15">
+      <c r="P28"/>
+    </row>
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B29">
+        <v>3000.0</v>
+      </c>
+      <c r="C29">
         <v>-1793000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-458000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-189000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-160000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-82000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-930000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-21528000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-2880000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-3877000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1016000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
-    </row>
-    <row r="30" spans="1:15">
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B30">
+        <v>110188000.0</v>
+      </c>
+      <c r="C30">
         <v>134687000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>99864000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>96296000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>52537000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>73508000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>112936000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>542393000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>289310000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>254453000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>256540000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>122632000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>81783000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>89082000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>90440000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:15">
+    <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B31">
+        <v>-144039000.0</v>
+      </c>
+      <c r="C31">
         <v>7001000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>3396000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-4240000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-19019000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-18206000.0</v>
       </c>
       <c r="G31">
         <v>-18206000.0</v>
       </c>
       <c r="H31">
+        <v>-18206000.0</v>
+      </c>
+      <c r="I31">
         <v>-26245000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>17802000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-68985000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>59886000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-15757000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>17115000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-6717000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-2853000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:15">
+    <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B32">
+        <v>9684000.0</v>
+      </c>
+      <c r="C32">
         <v>3925000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>6225000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>26909000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>14267000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31992000.0</v>
       </c>
       <c r="G32">
         <v>31992000.0</v>
       </c>
       <c r="H32">
+        <v>31992000.0</v>
+      </c>
+      <c r="I32">
         <v>160574000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>230981000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>190926000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>173605000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>71930000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>23760000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>13925000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>8013000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BD32"/>
+  <dimension ref="A1:BF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C1" t="s">
-        <v>77</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G1" t="s">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="K1" t="s">
-        <v>83</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O1" t="s">
-        <v>86</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="S1" t="s">
-        <v>89</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="W1" t="s">
-        <v>92</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AA1" t="s">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="AD1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AE1" t="s">
-        <v>98</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="AH1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AI1" t="s">
-        <v>101</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="AL1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AM1" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>105</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="AP1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AQ1" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>108</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="AT1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AU1" t="s">
-        <v>110</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>111</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>112</v>
       </c>
       <c r="AX1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AY1" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>114</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>115</v>
       </c>
       <c r="BB1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="BC1" t="s">
-        <v>116</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>117</v>
       </c>
-    </row>
-    <row r="2" spans="1:56">
+      <c r="BE1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B2">
-        <v>1035000.0</v>
+        <v>2877000.0</v>
       </c>
       <c r="C2">
+        <v>1914000.0</v>
+      </c>
+      <c r="D2">
+        <v>1353000.0</v>
+      </c>
+      <c r="E2">
         <v>1555000.0</v>
       </c>
-      <c r="D2">
-[...2 lines deleted...]
-      <c r="E2">
+      <c r="F2">
+        <v>1419000.0</v>
+      </c>
+      <c r="G2">
         <v>1169000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1009000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1014000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1875500.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>2567000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1537000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1697000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1527000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1257000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>14199000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1811000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>13495000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>13759000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1452000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1350000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>11499000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>13790000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>23359000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>14911000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>13625000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>13812000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>14813000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>17394000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>15382000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>14114000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>15326000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>18534000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>15313000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>15358000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>15014000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>16849000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>15810000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>14210000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>14959000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>17085000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>15234000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>14959000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>16666000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>18267000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>14037000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>12634000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>6540000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>53000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>33000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>11472000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>10672000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>13510000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>11411000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>13050000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>14364000.0</v>
       </c>
-      <c r="BC2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:56">
+      <c r="BE2"/>
+      <c r="BF2"/>
+    </row>
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B3">
+        <v>1099000.0</v>
+      </c>
+      <c r="C3">
+        <v>1137000.0</v>
+      </c>
+      <c r="D3">
         <v>803000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>630000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>629000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>661000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>674000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>1596000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>1595000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>1614000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1650000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1693000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1711000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1721000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1823332.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>3226000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1918000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>7587000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>3399000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>3520000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>3523000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>3815000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>3786000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>4783000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>4810000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>6185000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>6021000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>6113000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>6577000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>7928000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>8303000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>8499000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>8382000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>8264000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>7990000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>7491000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>7400000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>6915000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>5983000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>6026000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>5648000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>5541000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>4844000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>3809000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>3549000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>3545000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>3097000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>1968000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>1805000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>1744000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>1767000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>1823000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>1871000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>2008000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>2064000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>2021000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>1891000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:56">
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4">
         <v>95023000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8424000.0</v>
       </c>
       <c r="Q4">
         <v>8424000.0</v>
       </c>
       <c r="R4">
+        <v>8424000.0</v>
+      </c>
+      <c r="S4">
+        <v>8424000.0</v>
+      </c>
+      <c r="T4">
         <v>60000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>13000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>4526000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-40692000.0</v>
       </c>
       <c r="W4">
         <v>-40692000.0</v>
       </c>
       <c r="X4">
+        <v>-40692000.0</v>
+      </c>
+      <c r="Y4">
+        <v>-40692000.0</v>
+      </c>
+      <c r="Z4">
         <v>-26056000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-95717000.0</v>
       </c>
       <c r="AA4">
         <v>-95717000.0</v>
       </c>
       <c r="AB4">
         <v>-95717000.0</v>
       </c>
-      <c r="AC4"/>
-      <c r="AD4"/>
+      <c r="AC4">
+        <v>-95717000.0</v>
+      </c>
+      <c r="AD4">
+        <v>-95717000.0</v>
+      </c>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
-    </row>
-    <row r="5" spans="1:56">
+      <c r="BE4"/>
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B5">
+        <v>-5021000.0</v>
+      </c>
+      <c r="C5">
+        <v>-20539000.0</v>
+      </c>
+      <c r="D5">
         <v>-145442000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-27857000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-54152000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-19814000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-23964000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-60479000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-23765000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-33381000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-19800000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-20248000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-22465000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-21531000.0</v>
       </c>
-      <c r="N5">
-[...2 lines deleted...]
-      <c r="O5">
+      <c r="P5">
+        <v>-5658000.0</v>
+      </c>
+      <c r="Q5">
         <v>-24085000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-21671000.0</v>
       </c>
-      <c r="Q5">
-[...2 lines deleted...]
-      <c r="R5">
+      <c r="S5">
+        <v>-21799000.0</v>
+      </c>
+      <c r="T5">
         <v>-21615000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-26366000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-22330000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>3649000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-22086000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-11237000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-16214000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-47845000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-45268000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-35098000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-58403000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-339425000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-69069000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-67814000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-47219000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-34548000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-41516000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-20294000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-32731000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-45397000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-30202000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-29248000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-67336000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-34364000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-12760000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-40201000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-86551000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-18821000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-18144000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-53178000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-17581000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-14856000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-11665000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-6508000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-36348000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-12603000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-20473000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-21274000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-25121000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:56">
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B6">
+        <v>-3922000.0</v>
+      </c>
+      <c r="C6">
+        <v>-19402000.0</v>
+      </c>
+      <c r="D6">
         <v>-144639000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-27227000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-53523000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-19153000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-23290000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-58883000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-22170000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-31767000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-18150000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-18555000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-20754000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-19810000.0</v>
       </c>
-      <c r="N6">
-[...2 lines deleted...]
-      <c r="O6">
+      <c r="P6">
+        <v>-3834668.0</v>
+      </c>
+      <c r="Q6">
         <v>-20859000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-19753000.0</v>
       </c>
-      <c r="Q6">
-[...2 lines deleted...]
-      <c r="R6">
+      <c r="S6">
+        <v>-14212000.0</v>
+      </c>
+      <c r="T6">
         <v>-18216000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-22846000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-18807000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>7464000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-18300000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-6454000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-11404000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-41660000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-39247000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-28985000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-51826000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-331497000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-60766000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-59315000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-38837000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-26284000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-33526000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-12803000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-25331000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-38482000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-24219000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-23222000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-61688000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-28823000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-7916000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-36392000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-83002000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-15276000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-15047000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-51210000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-15776000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-13112000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-9898000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-4685000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-34477000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-10595000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-18409000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-19253000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-23230000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:56">
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -13344,1958 +13876,2022 @@
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
-    </row>
-    <row r="8" spans="1:56">
+      <c r="BE7"/>
+      <c r="BF7"/>
+    </row>
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
-      <c r="X8">
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8">
         <v>-26056000.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>-116159000.0</v>
       </c>
-      <c r="Z8"/>
-[...1 lines deleted...]
-      <c r="AB8">
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8">
         <v>-9236000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>-100389000.0</v>
       </c>
-      <c r="AD8"/>
-      <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
-    </row>
-    <row r="9" spans="1:56">
+      <c r="BE8"/>
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B9">
-        <v>1887000.0</v>
+        <v>20375000.0</v>
       </c>
       <c r="C9">
+        <v>2651000.0</v>
+      </c>
+      <c r="D9">
+        <v>1569000.0</v>
+      </c>
+      <c r="E9">
         <v>-699000.0</v>
       </c>
-      <c r="D9">
-[...2 lines deleted...]
-      <c r="E9">
+      <c r="F9">
+        <v>-78000.0</v>
+      </c>
+      <c r="G9">
         <v>21000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-56000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-297000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-810500.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-1339000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-158000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>70000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>324000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>506000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>2523000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>1100000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-7982000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-10075000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>1881000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>2465000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-8064000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>5543000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>224000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>15513000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>16213000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-5454000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>8230000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>18592000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>7953000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>29071000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>17122000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>26741000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>28530000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>61670000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>31002000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>37584000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>37937000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>31792000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>34026000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>35416000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>28204000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>26539000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>36701000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>26624000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>19812000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>18458000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>14657000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>11734000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>7821000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-4329000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>-4539000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>-6729000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>-7435000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>-6394000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>-11439000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>2726000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>1618000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:56">
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B10">
+        <v>-7929000.0</v>
+      </c>
+      <c r="C10">
+        <v>-23503000.0</v>
+      </c>
+      <c r="D10">
         <v>-146344000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-26639000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-54153000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-19814000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-23966000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-60481000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-23767000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-33387999.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-19801000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-20384000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-22789000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-22168000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-7694000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-26148000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-23956000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-26685000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-26380000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-30999000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-26903000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-921000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-27586000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-15829000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-20806000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-52371000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-54146000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-39456000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-62714000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-343715000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-73068000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-67956000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-47318000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-34661000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-41654000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-20475000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-32910000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-45499000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-30429000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-50622000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-67601000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-33065000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-39952000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-40560000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>26599000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>17806000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-53862000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-53218000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>3555000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-13018000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>14991000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-6519000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-36362000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-30937000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-20490000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-16535000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-13912000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:56">
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>129</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>6000.0</v>
+      </c>
+      <c r="D11">
         <v>179000000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>3000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>-87000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>-87000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>12000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>-1689000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>-29000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-332000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-6000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-65000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-55000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>8000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-50000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-89000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-58000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>13000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-61000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-60000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-52000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>48000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-50000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-120000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>40000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>685000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-512000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-525000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-578000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-1993000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-14322000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-1127000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-4086000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-716000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-818000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-813000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-533000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-587000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-418000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-591000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-2281000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>210000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-923000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>934000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>795000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-126000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>-1137000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>-283000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>306000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>1007000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-786000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>-550000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>-430000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>-285000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>-32000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>-8000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>7000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:56">
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B12">
+        <v>2908000.0</v>
+      </c>
+      <c r="C12">
+        <v>2964000.0</v>
+      </c>
+      <c r="D12">
         <v>902000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>0.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>1000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>6000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="H12">
         <v>2000.0</v>
       </c>
       <c r="I12">
+        <v>2000.0</v>
+      </c>
+      <c r="J12">
+        <v>2000.0</v>
+      </c>
+      <c r="K12">
         <v>7000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>1000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>136000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>324000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>637000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2036000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>2063000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>2038000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>4886000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>4765000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>4633000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>4539000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>4570000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>4646000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>4592000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>4592000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>4542000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>4471000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>4358000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>4311000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>4290000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>3999000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>142000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>99000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>113000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>138000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>181000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>179000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>102000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>227000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>267000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>265000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>232000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>310000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>359000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>343000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>357000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>230000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>40000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>39000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>110000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>6000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>11000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>14000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>15000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>17000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>18000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>7000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:56">
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B13">
+        <v>683000.0</v>
+      </c>
+      <c r="C13">
+        <v>1067000.0</v>
+      </c>
+      <c r="D13">
         <v>534000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>696000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>918000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>208000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>283000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>319000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>608000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>921000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>856000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>828000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>633000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>2000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>56000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>37000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>434000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>312000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>503000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>410000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>392000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>426000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>579000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>773000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>673000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>591000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>885000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>1031000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>3243000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
-    </row>
-    <row r="14" spans="1:56">
+      <c r="BE13"/>
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
-      <c r="U14">
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14">
         <v>0.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>0.0</v>
       </c>
-      <c r="W14"/>
-      <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
-      <c r="AA14">
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14">
         <v>-165000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>-1427000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>-1257000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>-1422000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>-1447000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>-1244000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>-6679000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>-1147000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>-998000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>-978000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>-775000.0</v>
       </c>
-      <c r="AL14"/>
-      <c r="AM14">
+      <c r="AN14"/>
+      <c r="AO14">
         <v>-967000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>-891000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>-561000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>-816000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>-831000.0</v>
       </c>
-      <c r="AR14"/>
-      <c r="AS14">
+      <c r="AT14"/>
+      <c r="AU14">
         <v>-899000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>-1137000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>-892000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>-866000.0</v>
       </c>
-      <c r="AW14"/>
-      <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
-    </row>
-    <row r="15" spans="1:56">
+      <c r="BE14"/>
+      <c r="BF14"/>
+    </row>
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B15">
+        <v>-7929000.0</v>
+      </c>
+      <c r="C15">
+        <v>-23503000.0</v>
+      </c>
+      <c r="D15">
         <v>-146344000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-26642000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-54153000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-19727000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-23978000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-58792000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-23738000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-33055999.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-19795000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-20319000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-22734000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-22176000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>87379000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-17635000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-19251000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-25034000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-29764000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-20050000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-17318000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-41661000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-29508000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-43354000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-56670000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-169215000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-53634000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-38766000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-60709000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-340465000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-57324000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-65382000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-41988000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-27266000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-39689000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-18664000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-31399000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-44137000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-28982000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-49064000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-64429000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-32714000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-38213000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-40663000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>27097000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>18831000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>-52725000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>-52043000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>4115000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>-12204000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>15440000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>-6012000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>-36311000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>-30937000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>-20490000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>-16535000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>-13912000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:56">
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-20319000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-22734000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-22176000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>87379000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-17635000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-19251000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-25034000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-29764000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-20050000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-17318000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-41661000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-29508000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-43354000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-55998000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-169215000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-53634000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-38766000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-60709000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-340465000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-57324000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-65382000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-46165000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-27266000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-39689000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>-18664000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-31399000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>-44137000.0</v>
       </c>
-      <c r="AL16"/>
-      <c r="AM16">
+      <c r="AN16"/>
+      <c r="AO16">
         <v>-49064000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>-64429000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>-32714000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>-38213000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>-40663000.0</v>
       </c>
-      <c r="AR16"/>
-      <c r="AS16">
+      <c r="AT16"/>
+      <c r="AU16">
         <v>18831000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>-52725000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>-52043000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>4115000.0</v>
       </c>
-      <c r="AW16"/>
-      <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
-    </row>
-    <row r="17" spans="1:56">
+      <c r="BE16"/>
+      <c r="BF16"/>
+    </row>
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B17">
+        <v>-7929000.0</v>
+      </c>
+      <c r="C17">
+        <v>-23503000.0</v>
+      </c>
+      <c r="D17">
         <v>-146344000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-26642000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-54153000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-19727000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-23978000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-58792000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-23738000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-33056000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-19795000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-20319000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-22734000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-22176000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-7644000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-26059000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-19251000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-25034000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-29824000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-20063000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-21844000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-969000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-29508000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-43354000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-29942000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-53056000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-53634000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-38931000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-62136000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-341722000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-58746000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-66829000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>-47409000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>-33945000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-40836000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>-19662000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-32377000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-44912000.0</v>
       </c>
-      <c r="AL17"/>
-      <c r="AM17">
+      <c r="AN17"/>
+      <c r="AO17">
         <v>-50031000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>-65320000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>-33275000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>-39029000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>-41494000.0</v>
       </c>
-      <c r="AR17"/>
-      <c r="AS17">
+      <c r="AT17"/>
+      <c r="AU17">
         <v>17932000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>-53862000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>-52935000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>3249000.0</v>
       </c>
-      <c r="AW17"/>
-      <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
-    </row>
-    <row r="18" spans="1:56">
+      <c r="BE17"/>
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B18">
+        <v>-2225000.0</v>
+      </c>
+      <c r="C18">
+        <v>-1897000.0</v>
+      </c>
+      <c r="D18">
         <v>-368000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>696000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>917000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>208000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>281000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>317000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>606000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>914000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>855000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>692000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>309000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-635000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-1980000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-2026000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-1635000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-4574000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-4296000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-4257000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-4147000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-4144000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-4067000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-3819000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-3919000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-3935000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-3586000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-3327000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-2947000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
-    </row>
-    <row r="19" spans="1:56">
+      <c r="BE18"/>
+      <c r="BF18"/>
+    </row>
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
         <v>872000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>1013000.0</v>
       </c>
-      <c r="M19"/>
-      <c r="N19">
+      <c r="O19"/>
+      <c r="P19">
         <v>1956000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>77000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>656000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>352000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>383000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>218000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>331000.0</v>
       </c>
-      <c r="U19"/>
-[...1 lines deleted...]
-      <c r="W19">
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19">
         <v>593000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>242000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>6866000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-1058000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>2311000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>300000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-2672000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-2598000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-18079000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>1255000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>-8056000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>3231000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>14976000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>-1350000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>-12807000.0</v>
       </c>
-      <c r="AL19"/>
-      <c r="AM19">
+      <c r="AN19"/>
+      <c r="AO19">
         <v>-27133000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>-26803000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>1562000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>-31726000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>-22771000.0</v>
       </c>
-      <c r="AR19"/>
-      <c r="AS19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>37124000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>-38585000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>-35096000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>21466000.0</v>
       </c>
-      <c r="AW19"/>
-      <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
-    </row>
-    <row r="20" spans="1:56">
+      <c r="BE19"/>
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20">
         <v>638000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>482000.0</v>
       </c>
-      <c r="Q20"/>
-[...1 lines deleted...]
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20">
         <v>543000.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
       <c r="V20"/>
-      <c r="W20">
-[...1 lines deleted...]
-      </c>
+      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20">
+        <v>22041000.0</v>
+      </c>
+      <c r="Z20"/>
+      <c r="AA20">
         <v>119863000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AB20">
         <v>626000.0</v>
       </c>
-      <c r="AA20"/>
-[...1 lines deleted...]
-      <c r="AC20">
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20">
         <v>60504000.0</v>
       </c>
-      <c r="AD20"/>
-      <c r="AE20"/>
       <c r="AF20"/>
-      <c r="AG20">
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20">
         <v>16773000.0</v>
       </c>
-      <c r="AH20"/>
-      <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
-    </row>
-    <row r="21" spans="1:56">
+      <c r="BE20"/>
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B21">
+        <v>-5994000.0</v>
+      </c>
+      <c r="C21">
+        <v>-21666000.0</v>
+      </c>
+      <c r="D21">
         <v>-34481000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-31764000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-22596000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-28516000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-21262000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-60841000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-24413000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-23389000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-20937000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-21120000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-23478000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-21797000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-7614000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-24162000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-22153000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-21872000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-21530000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-26216000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-32467000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>3546000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-23006000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-11830000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-16600000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-59483000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-48617000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-37409000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-58703000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-336882000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-66471000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-49735000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-48474000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-26492000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-44747000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-35270000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-31381000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-32590000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-28821000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-23222000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-40533000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-34395000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-7916000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-17430000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-87123000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-18961000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-15047000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-18082000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-17872000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-17726000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-12037000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-14254000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-14006000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>-12303000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-16485000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>-21248000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>-25121000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:56">
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -15308,224 +15904,232 @@
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
-    </row>
-    <row r="23" spans="1:56">
+      <c r="BE22"/>
+      <c r="BF22"/>
+    </row>
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B23">
+        <v>29246000.0</v>
+      </c>
+      <c r="C23">
+        <v>26231000.0</v>
+      </c>
+      <c r="D23">
         <v>37403000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>32620000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>23937000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>29706000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>22215000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>61558000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>25478000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>24617000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>22316000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>22887000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>25329000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>23560000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>24336000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>27073000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>27666000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>25556000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>24863000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>30031000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>35902000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>15787000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>46589000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>42254000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>46438000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>67841000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>71034000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>73395000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>82038000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>319563000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>98919000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>95010000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>92317000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>86747000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>90763000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>89703000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>85128000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>78592000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>77806000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>75723000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>83971000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>75893000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>61283000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>62321000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>120972000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>50053000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>36244000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>29869000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>25726000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>24869000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>18170000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>21035000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>17982000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>18959000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>19410000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>23974000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>26739000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:56">
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -15538,7007 +16142,7276 @@
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
-    </row>
-    <row r="25" spans="1:56">
+      <c r="BE24"/>
+      <c r="BF24"/>
+    </row>
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B25">
+        <v>1099000.0</v>
+      </c>
+      <c r="C25">
+        <v>1137000.0</v>
+      </c>
+      <c r="D25">
         <v>803000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>630000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>629000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>661000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>674000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1596000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1595000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>1614000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1650000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>1693000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1711000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1721000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>2526000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>3226000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>3292000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>3319000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>3399000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>3520000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>3523000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>3815000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>4108000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>4783000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>4810000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>6185000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>6021000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>6113000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>6577000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>7928000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>8303000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>8499000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>8382000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>8264000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>7990000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>7491000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>7400000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>6915000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>5983000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>6026000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>5648000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>5541000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>4844000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>3809000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>3549000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>3545000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>3097000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>1968000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>1805000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>1744000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>1767000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>1823000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>1871000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>2008000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>2064000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>2021000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>1891000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:56">
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B26">
-        <v>12377000.0</v>
+        <v>5320000.0</v>
       </c>
       <c r="C26">
+        <v>6672000.0</v>
+      </c>
+      <c r="D26">
+        <v>12059000.0</v>
+      </c>
+      <c r="E26">
         <v>11488000.0</v>
       </c>
-      <c r="D26">
-[...2 lines deleted...]
-      <c r="E26">
+      <c r="F26">
+        <v>10159000.0</v>
+      </c>
+      <c r="G26">
         <v>11758000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>11370000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>15693000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>14249000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>12994000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>11583000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>11874000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>12163000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>10793000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>12622000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>11954000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>11801000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>12178000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>12434000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>13184000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>10137000.0</v>
       </c>
-      <c r="U26">
-[...2 lines deleted...]
-      <c r="V26">
+      <c r="W26">
+        <v>3609000.0</v>
+      </c>
+      <c r="X26">
         <v>10172000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>9474000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>11327000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>2819000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>31480000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>34518000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>33062000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>280514000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>44885000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>42049000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>37267000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>38544000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>36472000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>34011000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>34180000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>29020000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>29035000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>28375000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>25856000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>26197000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>21598000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>20381000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>79307000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>17640000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>14851000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>14479000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>12091000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>12571000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>10763000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>13602000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>11502000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>13201000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>14364000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>17641000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>18979000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:56">
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27">
         <v>2392000.0</v>
       </c>
-      <c r="V27"/>
-      <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27">
         <v>7332000.0</v>
       </c>
-      <c r="Z27"/>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
-      <c r="BA27">
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27">
         <v>1300000.0</v>
       </c>
-      <c r="BB27"/>
-      <c r="BC27"/>
       <c r="BD27"/>
-    </row>
-    <row r="28" spans="1:56">
+      <c r="BE27"/>
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B28">
+        <v>21049000.0</v>
+      </c>
+      <c r="C28">
+        <v>17645000.0</v>
+      </c>
+      <c r="D28">
         <v>23991000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>16133000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>12359000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>11000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>9836000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>10306000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>10151000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>10265000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>9196000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>9316000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>11639000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>11510000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>10137000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>12670000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>19576000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>16763000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>18660000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>19997000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>27647000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>27647000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>22300000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>18739000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>23018000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>21026000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>24741000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>21483000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>33594000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>24935000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>38708000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>34427000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>39737000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>32845000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>39277000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>38843000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>35138000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>35362000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>33812000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>30263000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>42881000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>34737000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>23019000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>23673000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>27628000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>19779000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>14853000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>15390000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>13635000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>12298000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>7407000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>7433000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>6480000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>4458000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>5046000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>6333000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>7760000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:56">
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
-        <v>3000.0</v>
+        <v>0.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
+        <v>3000.0</v>
+      </c>
+      <c r="F29">
+        <v>0.0</v>
+      </c>
+      <c r="G29">
         <v>-87000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>12000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-1689000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-29000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-332000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-6000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-65000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-55000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>8000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-50000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-89000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-58000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>13000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-61000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-60000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-52000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>48000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-50000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-120000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>40000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>685000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-512000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-525000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-13000.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
-    </row>
-    <row r="30" spans="1:56">
+      <c r="BE29"/>
+      <c r="BF29"/>
+    </row>
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B30">
-        <v>36368000.0</v>
+        <v>26369000.0</v>
       </c>
       <c r="C30">
+        <v>24317000.0</v>
+      </c>
+      <c r="D30">
+        <v>36050000.0</v>
+      </c>
+      <c r="E30">
         <v>31065000.0</v>
       </c>
-      <c r="D30">
-[...2 lines deleted...]
-      <c r="E30">
+      <c r="F30">
+        <v>22518000.0</v>
+      </c>
+      <c r="G30">
         <v>28537000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>21206000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>60544000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>23602500.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>22050000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>20779000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>21190000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>23802000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>22303000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>10137000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>25262000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>14171000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>11797000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>23411000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>28681000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>24403000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>1997000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>23230000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>27343000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>32813000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>54029000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>56221000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>56001000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>66656000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>305449000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>83593000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>76476000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>77004000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>71389000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>75749000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>72854000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>69318000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>64382000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>62847000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>58638000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>68737000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>60934000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>44617000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>44054000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>106935000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>37419000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>29704000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>29869000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>25726000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>24869000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>18170000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>21035000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>17982000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>18959000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>19410000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>23974000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>26739000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:56">
+    <row r="31" spans="1:58">
       <c r="A31" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B31">
+        <v>-1935000.0</v>
+      </c>
+      <c r="C31">
+        <v>-1837000.0</v>
+      </c>
+      <c r="D31">
         <v>-111863000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>5125000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-31557000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>8702000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-2704000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>360000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>643000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-9998999.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>1136000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>736000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>689000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-371000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-80000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-1986000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-1803000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-4813000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-4850000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-4783000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>5564000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-4467000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-4580000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-3999000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-4205999.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>7112000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-9509000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-2047000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-4011000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-142776000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-6597000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-18221000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>1156000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-8169000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>3093000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>14795000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-1529000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-12909000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-1608000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-27400000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-27068000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>1330000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-32036000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-23130000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>113722000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>36767000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-38815000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-35136000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>21427000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>4708000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>27028000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>8107000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-22356000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-18634000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-4005000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>4713000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>11209000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:56">
+    <row r="32" spans="1:58">
       <c r="A32" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B32">
+        <v>23252000.0</v>
+      </c>
+      <c r="C32">
+        <v>4565000.0</v>
+      </c>
+      <c r="D32">
         <v>2922000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>856000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>1341000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>1190000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>953000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>717000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>1065000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>1228000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>1379000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>1767000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>1851000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>1763000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>16722000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>2911000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>5513000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>3684000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>3333000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>3815000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>3435000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>19333000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>23583000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>30424000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>29838000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>8358000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>23043000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>35986000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>23335000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>43185000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>32448000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>45275000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>43843000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>77028000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>46016000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>54433000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>53747000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>46002000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>48985000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>52501000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>43438000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>41498000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>53367000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>44891000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>33849000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>31092000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>21197000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>11787000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>7854000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>7143000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>6133000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>6781000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>3976000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>6656000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>2925000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>2726000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>1618000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O30"/>
+  <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="2" spans="1:15">
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B2">
+        <v>29517000.0</v>
+      </c>
+      <c r="C2">
         <v>7848000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>48596000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>43343000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>52250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68434000.0</v>
       </c>
       <c r="G2">
         <v>68434000.0</v>
       </c>
       <c r="H2">
+        <v>68434000.0</v>
+      </c>
+      <c r="I2">
         <v>75545000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>62607000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>135782000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>27466000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>49509000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>10403000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>19628000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>17372000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:15">
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B3">
+        <v>1995000</v>
+      </c>
+      <c r="C3">
         <v>8584000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1536000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>4924000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>7247000</v>
-      </c>
-[...1 lines deleted...]
-        <v>7527000</v>
       </c>
       <c r="G3">
         <v>7527000</v>
       </c>
       <c r="H3">
+        <v>7527000</v>
+      </c>
+      <c r="I3">
         <v>41587000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>46666000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>31629000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>12749000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>6371000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1527000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>7491000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>13003000</v>
       </c>
     </row>
-    <row r="4" spans="1:15">
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>6080000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>-9124000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>-16537000.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>-40938000.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>34342000.0</v>
       </c>
-      <c r="I4">
+      <c r="J4">
         <v>5504000.0</v>
       </c>
-      <c r="J4">
+      <c r="K4">
         <v>-73175000.0</v>
       </c>
-      <c r="K4">
+      <c r="L4">
         <v>108316000.0</v>
       </c>
-      <c r="L4">
+      <c r="M4">
         <v>-22043000.0</v>
       </c>
-      <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-117441000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-2676000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>15947000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>7064000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>225882000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-9481000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>55890000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-10919000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>2092000.0</v>
       </c>
-      <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
-    </row>
-    <row r="6" spans="1:15">
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B6">
+        <v>717000.0</v>
+      </c>
+      <c r="C6">
         <v>21669000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-40748000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>5253000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-8907000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-16184000.0</v>
       </c>
       <c r="G6">
         <v>-16184000.0</v>
       </c>
       <c r="H6">
+        <v>-16184000.0</v>
+      </c>
+      <c r="I6">
         <v>34637000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>5504000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-73175000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>108316000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-22043000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>39106000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-9225000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>2256000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:15">
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B7">
+        <v>6624000.0</v>
+      </c>
+      <c r="C7">
         <v>4523000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>17071000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-35699000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-804000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20651000.0</v>
       </c>
       <c r="G7">
         <v>-20651000.0</v>
       </c>
       <c r="H7">
+        <v>-20651000.0</v>
+      </c>
+      <c r="I7">
         <v>-19985000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-74579000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-17739000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>58828000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>12435000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-8313000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>6186000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-4694000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:15">
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>-13513000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-6560000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>4325000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>49000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>7763000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>2032000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>9621000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>-17894000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>-1771000.0</v>
       </c>
-      <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B9">
+        <v>-3199000.0</v>
+      </c>
+      <c r="C9">
         <v>414000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>12229000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-13513000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-6560000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4325000.0</v>
       </c>
       <c r="G9">
         <v>4325000.0</v>
       </c>
       <c r="H9">
+        <v>4325000.0</v>
+      </c>
+      <c r="I9">
         <v>-2698000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>740000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>2588000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-12138000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>4332000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-644000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-121000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>33000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:15">
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-      <c r="C10"/>
+        <v>159</v>
+      </c>
+      <c r="B10">
+        <v>-9209000.0</v>
+      </c>
+      <c r="C10">
+        <v>0.0</v>
+      </c>
       <c r="D10">
+        <v>0.0</v>
+      </c>
+      <c r="E10">
         <v>2341000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-1903000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2511000.0</v>
       </c>
       <c r="G10">
         <v>2511000.0</v>
       </c>
       <c r="H10">
+        <v>2511000.0</v>
+      </c>
+      <c r="I10">
         <v>-478000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>663000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3807000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-774000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-7313000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-4559000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>98000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>155000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:15">
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>11788000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2076000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-4601000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-6219000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>9650000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-76017000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-24807000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>83287000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>21904000.0</v>
       </c>
-      <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-    </row>
-    <row r="12" spans="1:15">
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>10824000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>11703000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>47914000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>149645000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>110930000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>73928000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>64146000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>51578000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>39074000.0</v>
       </c>
-      <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
-    </row>
-    <row r="13" spans="1:15">
+      <c r="P12"/>
+    </row>
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>206000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>5199000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-3234000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-3483000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>17089000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3176000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>4716000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>569000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
-    </row>
-    <row r="14" spans="1:15">
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B14">
+        <v>3199000.0</v>
+      </c>
+      <c r="C14">
         <v>4526000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>6668000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>10765000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>13761000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17516000.0</v>
       </c>
       <c r="G14">
         <v>17516000.0</v>
       </c>
       <c r="H14">
+        <v>17516000.0</v>
+      </c>
+      <c r="I14">
         <v>33112000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>31145000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>24572000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>17743000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>10415000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>7205000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>7984000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>4338000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:15">
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-      <c r="I15">
+      <c r="I15"/>
+      <c r="J15">
         <v>7729000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>41980000.0</v>
       </c>
-      <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>6977000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>150907000.0</v>
       </c>
-      <c r="N15"/>
       <c r="O15"/>
-    </row>
-    <row r="16" spans="1:15">
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B16">
+        <v>30234000.0</v>
+      </c>
+      <c r="C16">
         <v>29517000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>7848000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>48596000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>43343000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52250000.0</v>
       </c>
       <c r="G16">
         <v>52250000.0</v>
       </c>
       <c r="H16">
+        <v>52250000.0</v>
+      </c>
+      <c r="I16">
         <v>110182000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>68111000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>62607000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>135782000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>27466000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>49509000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>10403000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>19628000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:15">
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-      <c r="I17">
+      <c r="I17"/>
+      <c r="J17">
         <v>1027000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-873000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>209000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-160000.0</v>
       </c>
-      <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B18">
+        <v>-89826000.0</v>
+      </c>
+      <c r="C18">
         <v>-76757000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-68466000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-69969000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-63018000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-84548000.0</v>
       </c>
       <c r="G18">
         <v>-84548000.0</v>
       </c>
       <c r="H18">
+        <v>-84548000.0</v>
+      </c>
+      <c r="I18">
         <v>-165827000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-150805000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-87604000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>22920000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-26229000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-55210000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-69020000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-94761000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:15">
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B19">
+        <v>460000.0</v>
+      </c>
+      <c r="C19">
         <v>-20714000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-3087000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>68441000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-74053000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-35418000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>131290000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-126473000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>161527000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>10207000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-123194000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>67239000.0</v>
       </c>
-      <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>169</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
         <v>110237000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>72808000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>73501000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>121045000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>35000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>6611000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>87990000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B21">
+        <v>92818000.0</v>
+      </c>
+      <c r="C21">
         <v>0.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-43219000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-155293000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-466000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-2412000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1214000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>219469000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-781000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-395000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-3195000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-2229000.0</v>
       </c>
-      <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
-    </row>
-    <row r="22" spans="1:15">
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B22">
+        <v>-250642000.0</v>
+      </c>
+      <c r="C22">
         <v>-126235000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-95904000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>28317000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-92166000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-170521000.0</v>
       </c>
       <c r="G22">
         <v>-170521000.0</v>
       </c>
       <c r="H22">
+        <v>-170521000.0</v>
+      </c>
+      <c r="I22">
         <v>-514706000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-126820000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-190274000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-87994000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-85616000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-40908000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-81874000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-85280000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:15">
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B23">
+        <v>-3080000.0</v>
+      </c>
+      <c r="C23">
         <v>79346000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-3087000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>608000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>117000.0</v>
       </c>
       <c r="G23">
         <v>117000.0</v>
       </c>
       <c r="H23">
+        <v>117000.0</v>
+      </c>
+      <c r="I23">
         <v>2336000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-8621000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>12460000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>8210000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1233000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>147266000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>76017000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>125786000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:15">
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B24">
+        <v>-1535000.0</v>
+      </c>
+      <c r="C24">
         <v>60000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>98000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>162900000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>6760000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>73666000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>84498000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>17767000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>736000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-2690000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-40000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-1324000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-20000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-166000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:15">
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B25">
+        <v>142122000.0</v>
+      </c>
+      <c r="C25">
         <v>41337000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-4174000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-78484000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>9701000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78425000.0</v>
       </c>
       <c r="G25">
         <v>78425000.0</v>
       </c>
       <c r="H25">
+        <v>78425000.0</v>
+      </c>
+      <c r="I25">
         <v>351626000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>15949000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>77954000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-54440000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2714000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1475000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-2041000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>210000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:15">
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-      <c r="C26"/>
+        <v>174</v>
+      </c>
+      <c r="B26">
+        <v>-2196000.0</v>
+      </c>
+      <c r="C26">
+        <v>0.0</v>
+      </c>
       <c r="D26">
+        <v>0.0</v>
+      </c>
+      <c r="E26">
         <v>1000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>608000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>35117000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>313000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>2336000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-518000.0</v>
       </c>
       <c r="J26">
         <v>-518000.0</v>
       </c>
       <c r="K26">
+        <v>-518000.0</v>
+      </c>
+      <c r="L26">
         <v>342696000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-544000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-5000.0</v>
       </c>
-      <c r="N26"/>
       <c r="O26"/>
-    </row>
-    <row r="27" spans="1:15">
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B27">
+        <v>10866000.0</v>
+      </c>
+      <c r="C27">
         <v>9471000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>9888000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>10206000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>13904000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18366000.0</v>
       </c>
       <c r="G27">
         <v>18366000.0</v>
       </c>
       <c r="H27">
+        <v>18366000.0</v>
+      </c>
+      <c r="I27">
         <v>46991000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>52694000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>52979000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>100415000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>22335000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3045000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1551000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>992000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:15">
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B28">
+        <v>90048000.0</v>
+      </c>
+      <c r="C28">
         <v>110583000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>29589000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-155292000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>121187000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32705000.0</v>
       </c>
       <c r="G28">
         <v>32705000.0</v>
       </c>
       <c r="H28">
+        <v>32705000.0</v>
+      </c>
+      <c r="I28">
         <v>309795000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4284000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>12065000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>333249000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>24004000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>316451000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>75940000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>148111000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:15">
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B29">
+        <v>-87831000.0</v>
+      </c>
+      <c r="C29">
         <v>-68173000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-66930000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-65045000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-55771000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-77021000.0</v>
       </c>
       <c r="G29">
         <v>-77021000.0</v>
       </c>
       <c r="H29">
+        <v>-77021000.0</v>
+      </c>
+      <c r="I29">
         <v>-124240000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-104139000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-55975000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>35669000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-19858000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-53683000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-61529000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-81758000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:15">
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B30">
+        <v>-1535000.0</v>
+      </c>
+      <c r="C30">
         <v>-20714000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-3087000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>226417000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-74540000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27779000.0</v>
       </c>
       <c r="G30">
         <v>27779000.0</v>
       </c>
       <c r="H30">
+        <v>27779000.0</v>
+      </c>
+      <c r="I30">
         <v>-151213000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>104332000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-28392000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-260811000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-26029000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-223663000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-23636000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-64097000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BD30"/>
+  <dimension ref="A1:BF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C1" t="s">
-        <v>77</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G1" t="s">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="K1" t="s">
-        <v>83</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O1" t="s">
-        <v>86</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="S1" t="s">
-        <v>89</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="W1" t="s">
-        <v>92</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AA1" t="s">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="AD1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AE1" t="s">
-        <v>98</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="AH1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AI1" t="s">
-        <v>101</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="AL1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AM1" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>105</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="AP1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AQ1" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>108</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="AT1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AU1" t="s">
-        <v>110</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>111</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>112</v>
       </c>
       <c r="AX1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AY1" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>114</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>115</v>
       </c>
       <c r="BB1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="BC1" t="s">
-        <v>116</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>117</v>
       </c>
-    </row>
-    <row r="2" spans="1:56">
+      <c r="BE1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B2">
+        <v>30234000.0</v>
+      </c>
+      <c r="C2">
+        <v>14322000.0</v>
+      </c>
+      <c r="D2">
         <v>13760000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>6058000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>29517000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>24725000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>9608000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>17743000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>7848000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>10335000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>16952000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>23946000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>48596000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>91876000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>49901000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>40735000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>43343000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>42160000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>36855000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>27793000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>52250000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>28177000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>47132000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>38250000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>68434000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>44835000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>58586000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>106963000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>110182000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>89837000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>85894000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>127377000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>75545000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>64216000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>64360000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>69852000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>62607000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>69707000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>155081000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>145733000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>135782000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>125433000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>98899000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>99015000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>27466000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>24704000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>74505000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>110052000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>49509000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>61222000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>34461000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>59724000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>10403000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>4081000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>19331000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>33160000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>19628000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:56">
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B3">
+        <v>258000</v>
+      </c>
+      <c r="C3">
+        <v>622000</v>
+      </c>
+      <c r="D3">
         <v>389000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>966000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>622000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>1028000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>882000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>2323000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>4351000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>1045000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>236000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>101000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>154000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>53000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1574000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1718000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1579000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>2773000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>2266000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1194000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1014000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1469000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1024000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1882000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>3152000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>4684000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>7776000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>13900000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>11523000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>11233000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>8765000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>10815000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>10774000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>13991000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>14413000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>11919000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>6343000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>11432000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>10159000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>5781000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>4257000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>2908000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>3101000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>4029000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>2711000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>1181000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>1439000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>769000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>2982000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>265000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>486000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>595000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>181000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>346000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>180000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>1302000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>5663000</v>
       </c>
     </row>
-    <row r="4" spans="1:56">
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>-6850000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>-24622000.0</v>
       </c>
-      <c r="M4"/>
-[...1 lines deleted...]
-      <c r="O4">
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4">
         <v>9407000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-2378000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>1230000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>5225000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>8867000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-24446000.0</v>
       </c>
-      <c r="U4"/>
-[...1 lines deleted...]
-      <c r="W4">
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4">
         <v>8902000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>-30145000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>23566000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>-13326000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>-48463000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>-2715000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>20628000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>3746000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>-40950000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>50918000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>3895000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>-144000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>-5492000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>7245000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>-7100000.0</v>
       </c>
-      <c r="AL4"/>
-      <c r="AM4">
+      <c r="AN4"/>
+      <c r="AO4">
         <v>9348000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>9951000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>10349000.0</v>
       </c>
-      <c r="AP4"/>
-      <c r="AQ4"/>
       <c r="AR4"/>
-      <c r="AS4">
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4">
         <v>2762000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>-49801000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>-35547000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>60543000.0</v>
       </c>
-      <c r="AW4"/>
-      <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
-    </row>
-    <row r="5" spans="1:56">
+      <c r="BE4"/>
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>1643000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>1478000.0</v>
       </c>
-      <c r="M5"/>
-[...1 lines deleted...]
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5">
         <v>1465000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>404000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-4157000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-3722000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>2415000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>2788000.0</v>
       </c>
-      <c r="U5"/>
-[...1 lines deleted...]
-      <c r="W5">
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5">
         <v>-2375000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>17765000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>2141000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-2735000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>5859000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>1799000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>218687000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-10042000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>17068000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>169000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>5487000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-5368000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-9895000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>295000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>12362000.0</v>
       </c>
-      <c r="AL5"/>
-      <c r="AM5">
+      <c r="AN5"/>
+      <c r="AO5">
         <v>51420000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>4065000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>2179000.0</v>
       </c>
-      <c r="AP5"/>
-      <c r="AQ5"/>
       <c r="AR5"/>
-      <c r="AS5">
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5">
         <v>711000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>82000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>364000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>935000.0</v>
       </c>
-      <c r="AW5"/>
-      <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
-    </row>
-    <row r="6" spans="1:56">
+      <c r="BE5"/>
+      <c r="BF5"/>
+    </row>
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B6">
+        <v>-22754000.0</v>
+      </c>
+      <c r="C6">
+        <v>15912000.0</v>
+      </c>
+      <c r="D6">
         <v>562000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>7702000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-23459000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>4792000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>15117000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-8135000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>9895000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-2487000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-6617000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-6994000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-24650000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-43280000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>41975000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>9166000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-2608000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>1183000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>5305000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>9062000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-24457000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>24073000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-18955000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>8882000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-30184000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>23599000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-13751000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-48377000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-3219000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>20345000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>3943000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-41483000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>51832000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>3895000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-144000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-5492000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>7245000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-7100000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-85374000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>9348000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>9951000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>10349000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>26534000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-116000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>71549000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>2762000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-49801000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-35547000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>60543000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-11713000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>26761000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-25263000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>49321000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>6322000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-15250000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-13829000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>13532000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:56">
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B7">
+        <v>-40505000.0</v>
+      </c>
+      <c r="C7">
+        <v>-2828000.0</v>
+      </c>
+      <c r="D7">
         <v>828000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>6404000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>2220000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>2127000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-4281000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>1304000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>5373000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>16452000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>117000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>1213000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-711000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>2240000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-19751000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>3207000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-8395000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>2335000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>2615000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>800000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-6554000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-444000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-3124000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-5183000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-11900000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>6248000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>4558000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-7102000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-1275000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-23724000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>8999000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-659000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-4601000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-45522000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-2365000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-13539000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-13153000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-15026000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-8579000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-6602000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>12468000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>24788000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>45630000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-10708000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-882000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-2529000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-3000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-5718000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>20685000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>3692000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-6856000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-2239000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-2910000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>671000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>-1678000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>-2430000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>9623000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:56">
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
         <v>1116000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>-1718000.0</v>
       </c>
-      <c r="M8"/>
-[...1 lines deleted...]
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8">
         <v>-3389000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>-3617000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>-618000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>5045000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-5766000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>-5221000.0</v>
       </c>
-      <c r="U8"/>
-[...1 lines deleted...]
-      <c r="W8">
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8">
         <v>-4170000.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>2199000.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>-1844000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>8657000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>-10296000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>3532000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>2188000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AF8">
         <v>2988000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>-3783000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AH8">
         <v>6370000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AI8">
         <v>77000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AJ8">
         <v>4932000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AK8">
         <v>-773000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AL8">
         <v>-2204000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AM8">
         <v>-274000.0</v>
       </c>
-      <c r="AL8"/>
-      <c r="AM8">
+      <c r="AN8"/>
+      <c r="AO8">
         <v>-3078000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AP8">
         <v>10420000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AQ8">
         <v>-1089000.0</v>
       </c>
-      <c r="AP8"/>
-      <c r="AQ8"/>
       <c r="AR8"/>
-      <c r="AS8">
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8">
         <v>-5000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AV8">
         <v>1392000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AW8">
         <v>-2387000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AX8">
         <v>-771000.0</v>
       </c>
-      <c r="AW8"/>
-      <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
-    </row>
-    <row r="9" spans="1:56">
+      <c r="BE8"/>
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B9">
+        <v>-22343000.0</v>
+      </c>
+      <c r="C9">
+        <v>-3262000.0</v>
+      </c>
+      <c r="D9">
         <v>-532000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>496000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>99000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-440000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-27000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>468000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>413000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>12506000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>325000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>1116000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-1718000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-11351000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>4844000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-3389000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-3617000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-618000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>5045000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-5766000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-5221000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>1301000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>4995000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-4170000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>438000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-1844000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>3984000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-5049000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>1306000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-3097000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>4038000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-5495000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>1856000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-1751000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>4193000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-3633000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>1931000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>470000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>4581000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-5485000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>3022000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-124000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>115502000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-126701000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-815000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>889000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>3461000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-110000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>92000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-595000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>63000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>-76000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>-36000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>-85000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>142000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>61000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>-239000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:56">
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B10">
+        <v>-4879000.0</v>
+      </c>
+      <c r="C10">
+        <v>-6261000.0</v>
+      </c>
+      <c r="D10">
         <v>-2948000.0</v>
       </c>
-      <c r="C10"/>
-      <c r="D10"/>
       <c r="E10"/>
-      <c r="F10"/>
+      <c r="F10">
+        <v>0.0</v>
+      </c>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10">
         <v>-2336000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>2247000.0</v>
       </c>
-      <c r="L10"/>
-      <c r="M10">
+      <c r="N10"/>
+      <c r="O10">
         <v>-67000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>1639000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>238000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>531000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-3325000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>1476000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-775000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>721000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-2900000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>2286000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>1923000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>1202000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-675000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>1679000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>1715000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>1381000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-3055000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>2145000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>201000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>231000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-2755000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>1418000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-58000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>2058000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-876000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>2612000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>586000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>1485000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-4225000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>4663000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-830000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-382000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-7895000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-1599000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-4237000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-627000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>1321000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>1653000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-4657000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-2876000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>345000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>319000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-59000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-507000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:56">
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-1547000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>74000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-402000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>0.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>4893000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-5137000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>1851000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-779000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>4926000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-4265000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-282000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-4898000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-561000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-5745000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>3876000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>2311000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-5168000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-7238000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-8857000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>23995000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>2552000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-8040000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-43452000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-7115000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-12759000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-12691000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-13984000.0</v>
       </c>
-      <c r="AL11"/>
-      <c r="AM11">
+      <c r="AN11"/>
+      <c r="AO11">
         <v>-7124000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-419000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>27128000.0</v>
       </c>
-      <c r="AP11"/>
-      <c r="AQ11"/>
       <c r="AR11"/>
-      <c r="AS11">
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11">
         <v>5166000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>-1551000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>-3128000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>21417000.0</v>
       </c>
-      <c r="AW11"/>
-      <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
-    </row>
-    <row r="12" spans="1:56">
+      <c r="BE11"/>
+      <c r="BF11"/>
+    </row>
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>2138000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>2970000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-863000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-863000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>3634000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>4446000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1697000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>3717000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>4634000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>580000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>21515000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>6814000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>27632000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>5740000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>124949000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>8379000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>5327000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>10990000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>85703000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>-3481000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>18299000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>10409000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>32444000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>16888000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>11964000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>12632000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>16366000.0</v>
       </c>
-      <c r="AL12"/>
-      <c r="AM12">
+      <c r="AN12"/>
+      <c r="AO12">
         <v>-10517000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>40192000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>15729000.0</v>
       </c>
-      <c r="AP12"/>
-      <c r="AQ12"/>
       <c r="AR12"/>
-      <c r="AS12">
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12">
         <v>-28740000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>43294000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>42090000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>-17570000.0</v>
       </c>
-      <c r="AW12"/>
-      <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
-    </row>
-    <row r="13" spans="1:56">
+      <c r="BE12"/>
+      <c r="BF12"/>
+    </row>
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>2115000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>2115000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>2492000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>2492000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>7136000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-2875000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>4700000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-3378000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-3378000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-3191000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>1476000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-5143000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>2619000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-2186000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-2186000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>3475000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-8879000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-4055000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-7398000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
-    </row>
-    <row r="14" spans="1:56">
+      <c r="BE13"/>
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B14">
+        <v>1099000.0</v>
+      </c>
+      <c r="C14">
+        <v>1137000.0</v>
+      </c>
+      <c r="D14">
         <v>803000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>630000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>629000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>661000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>674000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>1596000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>1595000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>1614000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>1650000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>1693000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>1711000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1721000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>2526000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>3226000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>3292000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>3319000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>3399000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>3520000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>3523000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>3815000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>4108000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>4783000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>4810000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>6185000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>6021000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>6113000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>6577000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>7928000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>8303000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>8499000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>8382000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>8264000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>7990000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>7491000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>7400000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>6915000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>5983000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>6026000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>5648000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>5541000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>4844000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>3809000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>3549000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>3545000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>3097000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>1968000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>1805000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>1744000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>1767000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>1823000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>1871000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>2008000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>2064000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>2021000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>1891000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:56">
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>693000.0</v>
       </c>
-      <c r="L15"/>
-      <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
-      <c r="AB15">
-[...1 lines deleted...]
-      </c>
+      <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15"/>
+      <c r="AD15">
+        <v>12000.0</v>
+      </c>
       <c r="AE15"/>
-      <c r="AF15">
-[...14 lines deleted...]
-      <c r="AM15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15">
+        <v>4883000.0</v>
+      </c>
+      <c r="AI15">
+        <v>66767000.0</v>
+      </c>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15">
+        <v>3926000.0</v>
+      </c>
+      <c r="AM15">
+        <v>66767000.0</v>
+      </c>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
-      <c r="AS15">
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15">
         <v>24158000.0</v>
       </c>
-      <c r="AT15"/>
-      <c r="AU15"/>
       <c r="AV15"/>
-      <c r="AW15">
-[...1 lines deleted...]
-      </c>
+      <c r="AW15"/>
       <c r="AX15"/>
-      <c r="AY15"/>
+      <c r="AY15">
+        <v>258000.0</v>
+      </c>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
-    </row>
-    <row r="16" spans="1:56">
+      <c r="BE15"/>
+      <c r="BF15"/>
+    </row>
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B16">
+        <v>7480000.0</v>
+      </c>
+      <c r="C16">
+        <v>30234000.0</v>
+      </c>
+      <c r="D16">
         <v>14322000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>13760000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>6058000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>29517000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>24725000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>9608000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>17743000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>7848000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>10335000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>16952000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>23946000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>48596000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>91876000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>49901000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>40735000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>43343000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>42160000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>36855000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>27793000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>52250000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>28177000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>47132000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>38250000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>68434000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>44835000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>58586000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>106963000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>110182000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>89837000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>85894000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>127377000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>68111000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>64216000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>64360000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>69852000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>62607000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>69707000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>155081000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>145733000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>135782000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>125433000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>98899000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>99015000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>27466000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>24704000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>74505000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>110052000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>49509000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>61222000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>34461000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>59724000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>10403000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>4081000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>19331000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>33160000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:56">
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-      <c r="AG17">
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17">
         <v>157000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>413000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>-69000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>526000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-560000.0</v>
       </c>
-      <c r="AL17"/>
-      <c r="AM17">
+      <c r="AN17"/>
+      <c r="AO17">
         <v>-250000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>88000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>-298000.0</v>
       </c>
-      <c r="AP17"/>
-      <c r="AQ17"/>
       <c r="AR17"/>
-      <c r="AS17">
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17">
         <v>-62000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>-37000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>-56000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>-5000.0</v>
       </c>
-      <c r="AW17"/>
-      <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
-    </row>
-    <row r="18" spans="1:56">
+      <c r="BE17"/>
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B18">
+        <v>-44085000.0</v>
+      </c>
+      <c r="C18">
+        <v>-24082000.0</v>
+      </c>
+      <c r="D18">
         <v>-29458000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-19943000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-16947000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-9271000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-23615000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-25430000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-18441000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-16811000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-17244000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-15869000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-18542000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-15449000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-25387000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-8771000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-20362000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-17362000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-19288000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-8970000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-17398000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-17938000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-20028000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-15687000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-30895000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-36826000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-34924000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-47303000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-54757000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-48595000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-37585000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-38985000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-40662000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-47871000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-36423000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-35479000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-31032000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-35627000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-25890000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-18221000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-7866000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>9424000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>49794000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-20546000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-15752000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-10231000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-8076000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-14419000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>6497000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-10489000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-16332000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-13929000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-14460000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-12680000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-15459000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-22213000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-18668000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:56">
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B19">
+        <v>21225000.0</v>
+      </c>
+      <c r="C19">
+        <v>39884000.0</v>
+      </c>
+      <c r="D19">
         <v>-63386000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>28442000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-6457000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-65367000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>5653000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>14955000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>24045000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>13293000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>10525000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>23543000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-50254000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>11421000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>181855000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>16573000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>18000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>18168000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>24000000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>16620000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-130032000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>40184000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>181000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>25007000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-98325000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>58866000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>21368000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>6008000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>45048000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>42557000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-169259000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-2859000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>3088000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>37692000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>42240000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>40835000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>40760000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>28153000.0</v>
       </c>
-      <c r="AL19"/>
-      <c r="AM19">
+      <c r="AN19"/>
+      <c r="AO19">
         <v>20487000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>15279000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>8657000.0</v>
       </c>
-      <c r="AP19"/>
-      <c r="AQ19"/>
       <c r="AR19"/>
-      <c r="AS19">
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19">
         <v>31577000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>23893000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>-21980000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>33749000.0</v>
       </c>
-      <c r="AW19"/>
-      <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
-    </row>
-    <row r="20" spans="1:56">
+      <c r="BE19"/>
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20">
         <v>78404000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>31833000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20">
+        <v>0.0</v>
+      </c>
+      <c r="M20">
         <v>693000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>73501000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
-    </row>
-    <row r="21" spans="1:56">
+      <c r="BE20"/>
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B21"/>
-      <c r="C21"/>
+      <c r="C21">
+        <v>-654000.0</v>
+      </c>
       <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21">
         <v>0.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>0.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-13892000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-29327000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-38694000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-38694000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-113000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-164000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-115000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-117000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-118000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-116000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-120000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-117000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-1326000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-849000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>1199000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>39000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-33000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>9000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>25987000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>193459000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>75000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-52000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-184000.0</v>
       </c>
       <c r="AI21">
         <v>-95000.0</v>
       </c>
       <c r="AJ21">
+        <v>-184000.0</v>
+      </c>
+      <c r="AK21">
+        <v>-95000.0</v>
+      </c>
+      <c r="AL21">
         <v>-407000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-82000.0</v>
       </c>
-      <c r="AL21"/>
-      <c r="AM21">
+      <c r="AN21"/>
+      <c r="AO21">
         <v>-600000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-185000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-446000.0</v>
       </c>
-      <c r="AP21"/>
-      <c r="AQ21"/>
       <c r="AR21"/>
-      <c r="AS21">
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21">
         <v>1194000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-3674000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>243000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>8000.0</v>
       </c>
-      <c r="AW21"/>
-      <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
-    </row>
-    <row r="22" spans="1:56">
+      <c r="BE21"/>
+      <c r="BF21"/>
+    </row>
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B22">
+        <v>-7929000.0</v>
+      </c>
+      <c r="C22">
+        <v>-23503000.0</v>
+      </c>
+      <c r="D22">
         <v>-146344000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-26642000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-54153000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-19727000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-23978000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-58792000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-23738000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-33056000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-19795000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-20319000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-22734000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-22176000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>87379000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-17635000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-19251000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-25034000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-29764000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-20050000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-17318000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-41661000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-29508000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-43354000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-55998000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-169215000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-53634000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-38931000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-62136000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-341722000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-58746000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-71006000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-43232000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-33945000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-40836000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-19662000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-32377000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-44912000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-30011000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-50031000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-65320000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-33275000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-39029000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-41494000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>25804000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>17932000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-53862000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-52935000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>3249000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-13018000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>14991000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-6519000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-36362000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>-30937000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-20490000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>-16535000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>-13912000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:56">
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B23">
+        <v>-146000.0</v>
+      </c>
+      <c r="C23">
+        <v>-3124000.0</v>
+      </c>
+      <c r="D23">
         <v>-1304000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-1302000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-324000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>79000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>294000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>52000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>24045000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-11000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-120000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1323000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-57000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-588000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-115734000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-113000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>5000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>351000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>141000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>111000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>48000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>3000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>66000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>34283000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>7134000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>6000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>1842000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>319000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>1262000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>178000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>572000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>5207000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>13799000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-6498000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>503000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-2739000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>985000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-6196000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>7894000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>9777000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>2254000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-4426000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>7815000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>2567000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>215000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>298000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>646000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>74000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>359000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>46000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>83972000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>62889000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>25216000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>217000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>8363000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>25557000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:56">
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B24"/>
-      <c r="C24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="C24">
+        <v>46323000.0</v>
+      </c>
+      <c r="D24"/>
       <c r="E24"/>
       <c r="F24">
-        <v>57000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="G24"/>
       <c r="H24">
+        <v>57000.0</v>
+      </c>
+      <c r="I24"/>
+      <c r="J24">
         <v>3000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>37000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>10761000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>61000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-50254000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>11474000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>162462000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>291000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>147000.0</v>
       </c>
-      <c r="Q24">
-[...2 lines deleted...]
-      <c r="R24">
+      <c r="S24">
+        <v>65000.0</v>
+      </c>
+      <c r="T24">
         <v>279000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>314000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>5633000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>4653000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>305000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>842000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>2942000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>327000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>185000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-46298000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-303000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-3026000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>16990000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-2866000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-2682000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-948000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-5752000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-2400000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>1637000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-77523000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-2861000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>38000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-9863000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-600000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>1687000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-11746000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-1372000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-1475000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-62810000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-60327000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-6412000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-700000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>15978000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>-95246000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>200000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-193000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>11000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>39000.0</v>
       </c>
-      <c r="BD24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:56">
+      <c r="BF24"/>
+    </row>
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B25">
+        <v>502000.0</v>
+      </c>
+      <c r="C25">
+        <v>-429000.0</v>
+      </c>
+      <c r="D25">
         <v>111256000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-1007000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>32302000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>5920000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>2779000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>32510000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>128000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-2685000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-1273000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-486000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>270000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>597000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-96042000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1894000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>2067000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>2336000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>4299000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>4460000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-1394000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>18282000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>4988000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>25188000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>2084000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>119995000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>8652000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>2072000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>4223000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>311852000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>15821000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>24619000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-666000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>25252000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-811000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-11762000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>3270000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>15264000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>3797000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>29381000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>29512000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>703000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>33643000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>23839000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-112625000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>985000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>681000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>536000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>512000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>312000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>387000.0</v>
       </c>
       <c r="AZ25">
         <v>388000.0</v>
       </c>
       <c r="BA25">
-        <v>-3204000.0</v>
+        <v>387000.0</v>
       </c>
       <c r="BB25">
         <v>388000.0</v>
       </c>
       <c r="BC25">
-        <v>387000.0</v>
+        <v>-3204000.0</v>
       </c>
       <c r="BD25">
         <v>388000.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:56">
+      <c r="BE25">
+        <v>387000.0</v>
+      </c>
+      <c r="BF25">
+        <v>388000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
+        <v>-355000.0</v>
+      </c>
+      <c r="D26">
         <v>-1304000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>355000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-355000.0</v>
       </c>
-      <c r="E26"/>
-[...5 lines deleted...]
-      </c>
+      <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="I26"/>
-[...1 lines deleted...]
-      <c r="K26">
+      <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26">
         <v>-693000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>73501000.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26"/>
       <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26">
         <v>1000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-121040000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>351000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>141000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>121156000.0</v>
       </c>
-      <c r="U26"/>
-[...1 lines deleted...]
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26">
         <v>66000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>35000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-6611000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>6000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>6918000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>12000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>1262000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>141000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>609000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>4883000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>-518000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>189000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>503000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>-748000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>-518000.0</v>
       </c>
-      <c r="AL26"/>
-      <c r="AM26">
+      <c r="AN26"/>
+      <c r="AO26">
         <v>7894000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>9777000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>330488000.0</v>
       </c>
-      <c r="AP26"/>
-      <c r="AQ26"/>
       <c r="AR26"/>
-      <c r="AS26">
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26">
         <v>-544000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>298000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>720000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>25000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>-498000.0</v>
       </c>
-      <c r="AX26"/>
-      <c r="AY26">
+      <c r="AZ26"/>
+      <c r="BA26">
         <v>-198000.0</v>
       </c>
-      <c r="AZ26"/>
-      <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
-    </row>
-    <row r="27" spans="1:56">
+      <c r="BE26"/>
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B27">
+        <v>3006000.0</v>
+      </c>
+      <c r="C27">
+        <v>2163000.0</v>
+      </c>
+      <c r="D27">
         <v>4388000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>1638000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>2677000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>2865000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>2061000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>1964000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>2581000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>2262000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>2306000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>2189000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>3131000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>2210000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>2125000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>2309000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>3562000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>2442000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>2490000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>3557000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>5415000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>3491000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>4600000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>4897000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>5302000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>6871000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>7722000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>4918000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>9885000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>10247000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>11049000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>11392000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>14303000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>12305000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>14787000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>14793000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>10809000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>14064000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>13387000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>9257000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>16271000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>13832000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>8385000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>7880000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>70318000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>6977000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>4250000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>6908000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>4200000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>1104000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>660000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>894000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>387000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>507000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>448000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>376000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>220000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:56">
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B28">
+        <v>109000.0</v>
+      </c>
+      <c r="C28">
+        <v>-514000.0</v>
+      </c>
+      <c r="D28">
         <v>93007000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-1766000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-679000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>78404000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>32127000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>52000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>0.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-11000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-120000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-14585000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>44174000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-39282000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-115734000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-113000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-163000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-110000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>234000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>23000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>121040000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-72000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-114000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-1260000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>34151000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1199000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>45000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-33000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>6927000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>27249000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>193600000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>684000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>88262000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>13704000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-6682000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>408000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-3146000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>903000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-5724000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>7294000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>9592000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>1808000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>213052000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>7730000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>110659000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>1409000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-3376000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>757000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>25214000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>472000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>168999000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>83911000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>63069000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>25195000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>199000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>8345000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>42201000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:56">
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B29">
+        <v>-43827000.0</v>
+      </c>
+      <c r="C29">
+        <v>-23460000.0</v>
+      </c>
+      <c r="D29">
         <v>-29069000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-18977000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-16325000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-8243000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-22733000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-23107000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-14090000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-15766000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-17008000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-15768000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-18388000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-15396000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-23813000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-7053000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-18783000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-14589000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-17022000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-7776000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-16384000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-16469000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-19004000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-13805000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-27743000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-32142000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-27148000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-33403000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-43234000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-37362000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-28820000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-28170000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-29888000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-33880000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-22010000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-23560000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-24689000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-24195000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-15731000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-12440000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-3609000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>12332000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>52895000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-16517000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-13041000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-9050000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-6637000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-13650000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>9479000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>-10224000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-15846000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>-13334000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>-14279000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-12334000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>-15279000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>-20911000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>-13005000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:56">
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B30">
+        <v>20967000.0</v>
+      </c>
+      <c r="C30">
+        <v>39866000.0</v>
+      </c>
+      <c r="D30">
         <v>-63386000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>28442000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-6457000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-65367000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>5653000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>14955000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>24045000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>13293000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>10525000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>23503000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-50408000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>11421000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>181855000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>16573000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>16568000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>15929000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>22013000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>16620000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-129102000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>40184000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>181000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>23967000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-36553000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>54509000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>13777000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-15027000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>33592000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>30741000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-161034000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-13464000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-7456000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>23914000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>28135000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>17729000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>34554000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>16752000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-63768000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>14744000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>3880000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-3493000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-239510000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>8225000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-26033000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>10465000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-39751000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-22598000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>25855000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-1959000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-126394000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-95841000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>531000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-6539000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-170000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-1263000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-15664000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>