--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2021-09-30</t>
   </si>
   <si>
     <t>2020-09-30</t>
   </si>
   <si>
     <t>2019-09-30</t>
   </si>
   <si>
@@ -253,50 +253,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1138,51 +1141,51 @@
       <c r="G5">
         <v>0.0</v>
       </c>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>1047147.0</v>
       </c>
       <c r="J5">
         <v>4289389.0</v>
       </c>
       <c r="K5">
         <v>-1376788.0</v>
       </c>
       <c r="L5">
         <v>395862.0</v>
       </c>
       <c r="M5">
         <v>2882909.0</v>
       </c>
       <c r="N5">
         <v>-1479574.0</v>
       </c>
       <c r="O5">
-        <v>1223913.0</v>
+        <v>1857804.0</v>
       </c>
       <c r="P5">
         <v>311988.0</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
     </row>
@@ -1908,51 +1911,51 @@
       <c r="G28">
         <v>595696689.0</v>
       </c>
       <c r="H28">
         <v>560212784.0</v>
       </c>
       <c r="I28">
         <v>395408017.0</v>
       </c>
       <c r="J28">
         <v>237947701.0</v>
       </c>
       <c r="K28">
         <v>203478525.0</v>
       </c>
       <c r="L28">
         <v>8171486.0</v>
       </c>
       <c r="M28">
         <v>-13113817.0</v>
       </c>
       <c r="N28">
         <v>95021751.0</v>
       </c>
       <c r="O28">
-        <v>-3845803.0</v>
+        <v>71276697.0</v>
       </c>
       <c r="P28">
         <v>17662550.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>43</v>
       </c>
       <c r="B29">
         <v>2851286000.0</v>
       </c>
       <c r="C29">
         <v>2054327000.0</v>
       </c>
       <c r="D29">
         <v>1149037000.0</v>
       </c>
       <c r="E29">
         <v>1199871000.0</v>
       </c>
       <c r="F29">
         <v>1143244621.0</v>
       </c>
       <c r="G29">
@@ -2112,51 +2115,51 @@
       <c r="G33">
         <v>1086928467.0</v>
       </c>
       <c r="H33">
         <v>1081706909.0</v>
       </c>
       <c r="I33">
         <v>1000613293.0</v>
       </c>
       <c r="J33">
         <v>710498782.0</v>
       </c>
       <c r="K33">
         <v>598887525.0</v>
       </c>
       <c r="L33">
         <v>391311890.0</v>
       </c>
       <c r="M33">
         <v>348428492.0</v>
       </c>
       <c r="N33">
         <v>317803894.0</v>
       </c>
       <c r="O33">
-        <v>171834400.0</v>
+        <v>172145713.0</v>
       </c>
       <c r="P33">
         <v>110724241.0</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>48</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34">
         <v>233600000.0</v>
       </c>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
@@ -2184,95 +2187,95 @@
       <c r="G35">
         <v>659931997.0</v>
       </c>
       <c r="H35">
         <v>359561929.0</v>
       </c>
       <c r="I35">
         <v>135503385.0</v>
       </c>
       <c r="J35">
         <v>256858457.0</v>
       </c>
       <c r="K35">
         <v>232389498.0</v>
       </c>
       <c r="L35">
         <v>29600000.0</v>
       </c>
       <c r="M35">
         <v>146949000.0</v>
       </c>
       <c r="N35">
         <v>100534555.0</v>
       </c>
       <c r="O35">
-        <v>75122500.0</v>
+        <v>82622784.0</v>
       </c>
       <c r="P35">
         <v>2323250.0</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>50</v>
       </c>
       <c r="B36">
         <v>2143000.0</v>
       </c>
       <c r="C36">
         <v>1983504000.0</v>
       </c>
       <c r="D36">
         <v>-1067174000.0</v>
       </c>
       <c r="E36">
         <v>1164254000.0</v>
       </c>
       <c r="F36">
         <v>1081619000.0</v>
       </c>
       <c r="G36">
         <v>1086928467.0</v>
       </c>
       <c r="H36">
         <v>1081706909.0</v>
       </c>
       <c r="I36">
         <v>1000613293.0</v>
       </c>
       <c r="J36">
         <v>710498782.0</v>
       </c>
       <c r="K36">
         <v>598887525.0</v>
       </c>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36">
-        <v>-171834400.0</v>
+        <v>311313.0</v>
       </c>
       <c r="P36"/>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
@@ -2294,149 +2297,149 @@
         <v>1170856472.0</v>
       </c>
       <c r="G38">
         <v>173318.0</v>
       </c>
       <c r="H38"/>
       <c r="I38">
         <v>792000.0</v>
       </c>
       <c r="J38">
         <v>1230000.0</v>
       </c>
       <c r="K38">
         <v>1141000.0</v>
       </c>
       <c r="L38">
         <v>1421000.0</v>
       </c>
       <c r="M38">
         <v>556000.0</v>
       </c>
       <c r="N38">
         <v>620000.0</v>
       </c>
       <c r="O38">
-        <v>311000.0</v>
+        <v>178366661.0</v>
       </c>
       <c r="P38">
         <v>163000.0</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>53</v>
       </c>
       <c r="B39">
         <v>-1690000.0</v>
       </c>
       <c r="C39">
         <v>198000.0</v>
       </c>
       <c r="D39">
         <v>894000.0</v>
       </c>
       <c r="E39">
         <v>748000.0</v>
       </c>
       <c r="F39">
         <v>60.0</v>
       </c>
       <c r="G39">
         <v>173318.0</v>
       </c>
       <c r="H39">
         <v>-70227566.0</v>
       </c>
       <c r="I39">
         <v>792069.0</v>
       </c>
       <c r="J39">
         <v>1229505.0</v>
       </c>
       <c r="K39">
         <v>1141191.0</v>
       </c>
       <c r="L39">
         <v>1420529.0</v>
       </c>
       <c r="M39">
         <v>556359.0</v>
       </c>
       <c r="N39">
         <v>619737.0</v>
       </c>
       <c r="O39">
-        <v>311313.0</v>
+        <v>-6220948.0</v>
       </c>
       <c r="P39">
         <v>163374.0</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>54</v>
       </c>
       <c r="B40"/>
       <c r="C40">
         <v>-183832000.0</v>
       </c>
       <c r="D40">
         <v>2653999.0</v>
       </c>
       <c r="E40">
         <v>-12471000.0</v>
       </c>
       <c r="F40">
         <v>4921000.0</v>
       </c>
       <c r="G40">
         <v>-20800000.0</v>
       </c>
       <c r="H40">
         <v>270763750.0</v>
       </c>
       <c r="I40">
         <v>339189327.0</v>
       </c>
       <c r="J40">
         <v>263929219.0</v>
       </c>
       <c r="K40">
         <v>237506014.0</v>
       </c>
       <c r="L40">
         <v>31098398.0</v>
       </c>
       <c r="M40">
         <v>153559035.0</v>
       </c>
       <c r="N40">
         <v>2685816.0</v>
       </c>
       <c r="O40">
-        <v>78555681.0</v>
+        <v>7500284.0</v>
       </c>
       <c r="P40">
         <v>25060112.0</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41">
         <v>1794000.0</v>
       </c>
       <c r="E41">
         <v>4568000.0</v>
       </c>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41">
         <v>21730512.0</v>
       </c>
       <c r="K41">
@@ -2476,51 +2479,51 @@
       <c r="G42">
         <v>538151528.0</v>
       </c>
       <c r="H42">
         <v>538632828.0</v>
       </c>
       <c r="I42">
         <v>542240328.0</v>
       </c>
       <c r="J42">
         <v>446131371.0</v>
       </c>
       <c r="K42">
         <v>374074028.0</v>
       </c>
       <c r="L42">
         <v>365080522.0</v>
       </c>
       <c r="M42">
         <v>203868903.0</v>
       </c>
       <c r="N42">
         <v>207481368.0</v>
       </c>
       <c r="O42">
-        <v>94602200.0</v>
+        <v>95192222.0</v>
       </c>
       <c r="P42">
         <v>92833806.0</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
     </row>
@@ -2626,51 +2629,51 @@
       <c r="G48">
         <v>-60919908.0</v>
       </c>
       <c r="H48">
         <v>-35614089.0</v>
       </c>
       <c r="I48">
         <v>-7484679.0</v>
       </c>
       <c r="J48">
         <v>7453034.0</v>
       </c>
       <c r="K48">
         <v>3182858.0</v>
       </c>
       <c r="L48">
         <v>7387335.0</v>
       </c>
       <c r="M48">
         <v>7761000.0</v>
       </c>
       <c r="N48">
         <v>4049702.0</v>
       </c>
       <c r="O48">
-        <v>-89087.0</v>
+        <v>-1313000.0</v>
       </c>
       <c r="P48">
         <v>-1080540.0</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49">
         <v>-90981000.0</v>
       </c>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
@@ -2924,51 +2927,51 @@
       <c r="G56">
         <v>61358748.0</v>
       </c>
       <c r="H56">
         <v>70668903.0</v>
       </c>
       <c r="I56">
         <v>75830060.0</v>
       </c>
       <c r="J56">
         <v>36846617.0</v>
       </c>
       <c r="K56">
         <v>32532570.0</v>
       </c>
       <c r="L56">
         <v>24808447.0</v>
       </c>
       <c r="M56">
         <v>24445984.0</v>
       </c>
       <c r="N56">
         <v>10997973.0</v>
       </c>
       <c r="O56">
-        <v>6532261.0</v>
+        <v>6220948.0</v>
       </c>
       <c r="P56">
         <v>10351019.0</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>71</v>
       </c>
       <c r="B57">
         <v>46360000.0</v>
       </c>
       <c r="C57">
         <v>45029000.0</v>
       </c>
       <c r="D57">
         <v>20827000.0</v>
       </c>
       <c r="E57">
         <v>12471000.0</v>
       </c>
       <c r="F57">
         <v>22691000.0</v>
       </c>
       <c r="G57">
@@ -3161,431 +3164,437 @@
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BI62"/>
+  <dimension ref="A1:BJ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:61">
+    <row r="1" spans="1:62">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>77</v>
       </c>
       <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
         <v>80</v>
       </c>
       <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
         <v>83</v>
       </c>
       <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
         <v>86</v>
       </c>
       <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
         <v>89</v>
       </c>
       <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
         <v>92</v>
       </c>
       <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
         <v>95</v>
       </c>
       <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
         <v>98</v>
       </c>
       <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
         <v>101</v>
       </c>
       <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
         <v>104</v>
       </c>
       <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
         <v>107</v>
       </c>
       <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
         <v>110</v>
       </c>
       <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
         <v>113</v>
       </c>
       <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
         <v>116</v>
       </c>
       <c r="BC1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BE1" t="s">
         <v>118</v>
       </c>
       <c r="BF1" t="s">
         <v>119</v>
       </c>
       <c r="BG1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BI1" t="s">
         <v>121</v>
       </c>
-    </row>
-    <row r="2" spans="1:61">
+      <c r="BJ1" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="2" spans="1:62">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2">
+        <v>27158000.0</v>
+      </c>
+      <c r="C2">
         <v>28941000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>46360000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>30513000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>26493000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>25407000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>45029000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>10511000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>23800000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>19864000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>20827000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>13053000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>26913000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>20381000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>12471000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>18228000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>10789000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>8791297.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>22691000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>34058902.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>57179673.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>15152948.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>11084826.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>6328093.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>8586606.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>93226050.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>18992622.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>41940113.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>6645310.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>5466032.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>65909073.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>9266358.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>16120005.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>10471854.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>25509906.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>22359438.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>20520590.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>15039344.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>18007253.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>12822167.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>8142897.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>13681873.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>12131490.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>17759416.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>21219010.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>6524467.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>4787731.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>3817771.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>8552860.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>28255242.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>15515102.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>31566796.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>12605321.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>727980.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>4067103.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>9184915.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>51047092.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>45829845.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1256000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>5915000.0</v>
       </c>
-      <c r="BI2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:61">
+      <c r="BJ2"/>
+    </row>
+    <row r="3" spans="1:62">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3605,52 +3614,53 @@
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
-    </row>
-    <row r="4" spans="1:61">
+      <c r="BJ3"/>
+    </row>
+    <row r="4" spans="1:62">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3670,207 +3680,209 @@
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
-    </row>
-    <row r="5" spans="1:61">
+      <c r="BJ4"/>
+    </row>
+    <row r="5" spans="1:62">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
+      <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
-      <c r="O5"/>
+      <c r="O5">
+        <v>0.0</v>
+      </c>
       <c r="P5"/>
-      <c r="Q5">
-[...5 lines deleted...]
-      </c>
+      <c r="Q5"/>
+      <c r="R5">
+        <v>0.0</v>
+      </c>
+      <c r="S5"/>
       <c r="T5">
         <v>0.0</v>
       </c>
       <c r="U5">
+        <v>0.0</v>
+      </c>
+      <c r="V5">
         <v>538190300.0</v>
       </c>
-      <c r="V5"/>
-[...10 lines deleted...]
-      </c>
+      <c r="W5"/>
+      <c r="X5">
+        <v>0.0</v>
+      </c>
+      <c r="Y5"/>
+      <c r="Z5">
+        <v>0.0</v>
+      </c>
+      <c r="AA5"/>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
+        <v>0.0</v>
+      </c>
+      <c r="AE5">
         <v>-1407764.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-2331230.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>1175847.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>2965895.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1502838.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>4289389.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>3584392.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>1133223.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-827387.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-1376788.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-1578235.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-1767858.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-2836146.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-6026417.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>3296444.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>3307763.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>2708920.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>2882909.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>5349621.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>4651790.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>4168993.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-1479574.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>4430774.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>2771383.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>1666756.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>1223913.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-542037.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>917049.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-2063126.0</v>
       </c>
-      <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
-    </row>
-    <row r="6" spans="1:61">
+      <c r="BJ5"/>
+    </row>
+    <row r="6" spans="1:62">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -3890,52 +3902,53 @@
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
-    </row>
-    <row r="7" spans="1:61">
+      <c r="BJ6"/>
+    </row>
+    <row r="7" spans="1:62">
       <c r="A7" t="s">
         <v>21</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -3955,423 +3968,431 @@
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
-    </row>
-    <row r="8" spans="1:61">
+      <c r="BJ7"/>
+    </row>
+    <row r="8" spans="1:62">
       <c r="A8" t="s">
         <v>22</v>
       </c>
       <c r="B8">
         <v>99000.0</v>
       </c>
       <c r="C8">
         <v>99000.0</v>
       </c>
       <c r="D8">
         <v>99000.0</v>
       </c>
       <c r="E8">
+        <v>99000.0</v>
+      </c>
+      <c r="F8">
         <v>96000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>85000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>78000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>72000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>63000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59000.0</v>
       </c>
       <c r="K8">
         <v>59000.0</v>
       </c>
       <c r="L8">
+        <v>59000.0</v>
+      </c>
+      <c r="M8">
         <v>56000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>50000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45000.0</v>
       </c>
       <c r="O8">
         <v>45000.0</v>
       </c>
       <c r="P8">
-        <v>41000.0</v>
+        <v>45000.0</v>
       </c>
       <c r="Q8">
         <v>41000.0</v>
       </c>
       <c r="R8">
+        <v>41000.0</v>
+      </c>
+      <c r="S8">
         <v>39151.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>38881.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>38772.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
-    </row>
-    <row r="9" spans="1:61">
+      <c r="BJ8"/>
+    </row>
+    <row r="9" spans="1:62">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>666924000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>619019000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>618028000.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
-[...1 lines deleted...]
-      </c>
+      <c r="Y9"/>
       <c r="Z9">
         <v>538632830.0</v>
       </c>
       <c r="AA9">
         <v>538632830.0</v>
       </c>
       <c r="AB9">
-        <v>539462340.0</v>
+        <v>538632830.0</v>
       </c>
       <c r="AC9">
         <v>539462340.0</v>
       </c>
       <c r="AD9">
         <v>539462340.0</v>
       </c>
-      <c r="AE9"/>
+      <c r="AE9">
+        <v>539462340.0</v>
+      </c>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
-    </row>
-    <row r="10" spans="1:61">
+      <c r="BJ9"/>
+    </row>
+    <row r="10" spans="1:62">
       <c r="A10" t="s">
         <v>24</v>
       </c>
       <c r="B10">
+        <v>121871000.0</v>
+      </c>
+      <c r="C10">
         <v>95268000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>122688000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>102730000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>111358000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>102262000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>112050000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>84590000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>125252000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>75826000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>100555000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>59092000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>50155000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>52935000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>51488000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>40616000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>50064000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>61266942.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>49826000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>48702743.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>66572811.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>28488111.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>57511928.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>53405925.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>29993752.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>56292541.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>63337728.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>25364034.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>33742035.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>35180396.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>72224183.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>31178070.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>48407896.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>127785338.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>18910756.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>48951746.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>43974053.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>24203565.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>28910973.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>16790402.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>13445729.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>14035946.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>21428514.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>10475621.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>9835853.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>10385490.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>13113817.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>9940930.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>5080140.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>5315022.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>4578249.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>6936175.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>2725248.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>3987645.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>3845803.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>3328639.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>3849360.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>4661292.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>6987000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>10451169.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>10000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:61">
+    <row r="11" spans="1:62">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4391,833 +4412,845 @@
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
-    </row>
-    <row r="12" spans="1:61">
+      <c r="BJ11"/>
+    </row>
+    <row r="12" spans="1:62">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12">
+        <v>121871000.0</v>
+      </c>
+      <c r="C12">
         <v>95268000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>122688000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>102730000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>111358000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>102262000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>112050000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>84590000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>125252000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>75826000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>100555000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>59092000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>50155000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>923676000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>51488000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>40616000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>50064000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>61266942.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>49826000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>48702743.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>66572811.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>28488111.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>57511928.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>53405925.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>29993752.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>56292541.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>63337728.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>25364034.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>33742035.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>35180396.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>72224183.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>31178070.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>48407896.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>127785338.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>18910756.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>48951746.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>43974053.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>24203565.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>28910973.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>16790402.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>13445729.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>14035946.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>21428514.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>10475621.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>9835853.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>10385490.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>13113817.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>9940930.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>5080140.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>5315022.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>4578249.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>6936175.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>2725248.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>3987645.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>3845803.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>3328639.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>3849360.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>4661292.0</v>
       </c>
-      <c r="BG12"/>
-      <c r="BH12">
+      <c r="BH12"/>
+      <c r="BI12">
         <v>10451169.0</v>
       </c>
-      <c r="BI12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:61">
+      <c r="BJ12"/>
+    </row>
+    <row r="13" spans="1:62">
       <c r="A13" t="s">
         <v>27</v>
       </c>
       <c r="B13">
         <v>99000.0</v>
       </c>
       <c r="C13">
         <v>99000.0</v>
       </c>
       <c r="D13">
         <v>99000.0</v>
       </c>
       <c r="E13">
+        <v>99000.0</v>
+      </c>
+      <c r="F13">
         <v>96000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>85000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>78000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>72000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>63000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59000.0</v>
       </c>
       <c r="K13">
         <v>59000.0</v>
       </c>
       <c r="L13">
+        <v>59000.0</v>
+      </c>
+      <c r="M13">
         <v>56000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>50000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45000.0</v>
       </c>
       <c r="O13">
         <v>45000.0</v>
       </c>
       <c r="P13">
-        <v>41000.0</v>
+        <v>45000.0</v>
       </c>
       <c r="Q13">
         <v>41000.0</v>
       </c>
       <c r="R13">
+        <v>41000.0</v>
+      </c>
+      <c r="S13">
         <v>39151.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>39000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38772.0</v>
       </c>
       <c r="U13">
         <v>38772.0</v>
       </c>
       <c r="V13">
         <v>38772.0</v>
       </c>
       <c r="W13">
         <v>38772.0</v>
       </c>
       <c r="X13">
         <v>38772.0</v>
       </c>
       <c r="Y13">
         <v>38772.0</v>
       </c>
       <c r="Z13">
         <v>38772.0</v>
       </c>
       <c r="AA13">
         <v>38772.0</v>
       </c>
       <c r="AB13">
+        <v>38772.0</v>
+      </c>
+      <c r="AC13">
         <v>38722.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38772.0</v>
       </c>
       <c r="AD13">
         <v>38772.0</v>
       </c>
       <c r="AE13">
         <v>38772.0</v>
       </c>
       <c r="AF13">
         <v>38772.0</v>
       </c>
       <c r="AG13">
         <v>38772.0</v>
       </c>
       <c r="AH13">
         <v>38772.0</v>
       </c>
       <c r="AI13">
-        <v>32480.0</v>
+        <v>38772.0</v>
       </c>
       <c r="AJ13">
         <v>32480.0</v>
       </c>
       <c r="AK13">
         <v>32480.0</v>
       </c>
       <c r="AL13">
-        <v>26730.0</v>
+        <v>32480.0</v>
       </c>
       <c r="AM13">
         <v>26730.0</v>
       </c>
       <c r="AN13">
         <v>26730.0</v>
       </c>
       <c r="AO13">
         <v>26730.0</v>
       </c>
       <c r="AP13">
         <v>26730.0</v>
       </c>
       <c r="AQ13">
         <v>26730.0</v>
       </c>
       <c r="AR13">
-        <v>14898.0</v>
+        <v>26730.0</v>
       </c>
       <c r="AS13">
         <v>14898.0</v>
       </c>
       <c r="AT13">
         <v>14898.0</v>
       </c>
       <c r="AU13">
         <v>14898.0</v>
       </c>
       <c r="AV13">
         <v>14898.0</v>
       </c>
       <c r="AW13">
         <v>14898.0</v>
       </c>
       <c r="AX13">
         <v>14898.0</v>
       </c>
       <c r="AY13">
         <v>14898.0</v>
       </c>
       <c r="AZ13">
+        <v>14898.0</v>
+      </c>
+      <c r="BA13">
         <v>10305.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>9851.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6851.0</v>
       </c>
       <c r="BC13">
         <v>6851.0</v>
       </c>
       <c r="BD13">
         <v>6851.0</v>
       </c>
       <c r="BE13">
         <v>6851.0</v>
       </c>
       <c r="BF13">
         <v>6851.0</v>
       </c>
       <c r="BG13">
+        <v>6851.0</v>
+      </c>
+      <c r="BH13">
         <v>7000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>6851.0</v>
       </c>
-      <c r="BI13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:61">
+      <c r="BJ13"/>
+    </row>
+    <row r="14" spans="1:62">
       <c r="A14" t="s">
         <v>28</v>
       </c>
       <c r="B14">
         <v>99217896.0</v>
       </c>
       <c r="C14">
         <v>99217896.0</v>
       </c>
       <c r="D14">
-        <v>81663331.0</v>
+        <v>99217896.0</v>
       </c>
       <c r="E14">
         <v>81663331.0</v>
       </c>
       <c r="F14">
         <v>81663331.0</v>
       </c>
       <c r="G14">
+        <v>81663331.0</v>
+      </c>
+      <c r="H14">
         <v>73694264.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>68481874.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>61151898.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>58734702.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>58429167.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>50799353.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>48293333.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>45368844.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>38644118.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>41334234.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>39533349.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>38961201.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>38703892.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38772074.0</v>
       </c>
       <c r="U14">
         <v>38772074.0</v>
       </c>
       <c r="V14">
         <v>38772074.0</v>
       </c>
       <c r="W14">
         <v>38772074.0</v>
       </c>
       <c r="X14">
         <v>38772074.0</v>
       </c>
       <c r="Y14">
         <v>38772074.0</v>
       </c>
       <c r="Z14">
         <v>38772074.0</v>
       </c>
       <c r="AA14">
         <v>38772074.0</v>
       </c>
       <c r="AB14">
         <v>38772074.0</v>
       </c>
       <c r="AC14">
         <v>38772074.0</v>
       </c>
       <c r="AD14">
         <v>38772074.0</v>
       </c>
       <c r="AE14">
+        <v>38772074.0</v>
+      </c>
+      <c r="AF14">
         <v>38424577.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38772074.0</v>
       </c>
       <c r="AG14">
         <v>38772074.0</v>
       </c>
       <c r="AH14">
-        <v>36895509.0</v>
+        <v>38772074.0</v>
       </c>
       <c r="AI14">
         <v>36895509.0</v>
       </c>
       <c r="AJ14">
+        <v>36895509.0</v>
+      </c>
+      <c r="AK14">
         <v>32480074.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>29413407.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26730074.0</v>
       </c>
       <c r="AM14">
         <v>26730074.0</v>
       </c>
       <c r="AN14">
         <v>26730074.0</v>
       </c>
       <c r="AO14">
         <v>26730074.0</v>
       </c>
       <c r="AP14">
         <v>26730074.0</v>
       </c>
       <c r="AQ14">
         <v>26730074.0</v>
       </c>
       <c r="AR14">
-        <v>14898056.0</v>
+        <v>26730074.0</v>
       </c>
       <c r="AS14">
         <v>14898056.0</v>
       </c>
       <c r="AT14">
         <v>14898056.0</v>
       </c>
       <c r="AU14">
         <v>14898056.0</v>
       </c>
       <c r="AV14">
         <v>14898056.0</v>
       </c>
       <c r="AW14">
         <v>14898056.0</v>
       </c>
       <c r="AX14">
         <v>14898056.0</v>
       </c>
       <c r="AY14">
         <v>14898056.0</v>
       </c>
       <c r="AZ14">
+        <v>14898056.0</v>
+      </c>
+      <c r="BA14">
         <v>10302918.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>7080833.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6850667.0</v>
       </c>
       <c r="BC14">
         <v>6850667.0</v>
       </c>
       <c r="BD14">
         <v>6850667.0</v>
       </c>
       <c r="BE14">
         <v>6850667.0</v>
       </c>
       <c r="BF14">
         <v>6850667.0</v>
       </c>
-      <c r="BG14"/>
-      <c r="BH14">
+      <c r="BG14">
         <v>6850667.0</v>
       </c>
-      <c r="BI14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:61">
+      <c r="BH14"/>
+      <c r="BI14">
+        <v>6850667.0</v>
+      </c>
+      <c r="BJ14"/>
+    </row>
+    <row r="15" spans="1:62">
       <c r="A15" t="s">
         <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>50000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45000.0</v>
       </c>
       <c r="O15">
         <v>45000.0</v>
       </c>
-      <c r="P15"/>
+      <c r="P15">
+        <v>45000.0</v>
+      </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
-[...1 lines deleted...]
-      </c>
+      <c r="T15"/>
       <c r="U15">
         <v>38772.0</v>
       </c>
       <c r="V15">
         <v>38772.0</v>
       </c>
       <c r="W15">
         <v>38772.0</v>
       </c>
       <c r="X15">
         <v>38772.0</v>
       </c>
       <c r="Y15">
         <v>38772.0</v>
       </c>
       <c r="Z15">
         <v>38772.0</v>
       </c>
       <c r="AA15">
         <v>38772.0</v>
       </c>
       <c r="AB15">
+        <v>38772.0</v>
+      </c>
+      <c r="AC15">
         <v>38722.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38772.0</v>
       </c>
       <c r="AD15">
         <v>38772.0</v>
       </c>
       <c r="AE15">
         <v>38772.0</v>
       </c>
       <c r="AF15">
         <v>38772.0</v>
       </c>
       <c r="AG15">
         <v>38772.0</v>
       </c>
       <c r="AH15">
         <v>38772.0</v>
       </c>
       <c r="AI15">
-        <v>32480.0</v>
+        <v>38772.0</v>
       </c>
       <c r="AJ15">
         <v>32480.0</v>
       </c>
       <c r="AK15">
         <v>32480.0</v>
       </c>
       <c r="AL15">
-        <v>26730.0</v>
+        <v>32480.0</v>
       </c>
       <c r="AM15">
         <v>26730.0</v>
       </c>
       <c r="AN15">
         <v>26730.0</v>
       </c>
       <c r="AO15">
         <v>26730.0</v>
       </c>
       <c r="AP15">
         <v>26730.0</v>
       </c>
       <c r="AQ15">
         <v>26730.0</v>
       </c>
       <c r="AR15">
-        <v>14898.0</v>
+        <v>26730.0</v>
       </c>
       <c r="AS15">
         <v>14898.0</v>
       </c>
       <c r="AT15">
         <v>14898.0</v>
       </c>
       <c r="AU15">
         <v>14898.0</v>
       </c>
       <c r="AV15">
         <v>14898.0</v>
       </c>
       <c r="AW15">
         <v>14898.0</v>
       </c>
       <c r="AX15">
         <v>14898.0</v>
       </c>
       <c r="AY15">
         <v>14898.0</v>
       </c>
       <c r="AZ15">
+        <v>14898.0</v>
+      </c>
+      <c r="BA15">
         <v>10305.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>9851.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6851.0</v>
       </c>
       <c r="BC15">
         <v>6851.0</v>
       </c>
       <c r="BD15">
         <v>6851.0</v>
       </c>
       <c r="BE15">
         <v>6851.0</v>
       </c>
       <c r="BF15">
         <v>6851.0</v>
       </c>
-      <c r="BG15"/>
+      <c r="BG15">
+        <v>6851.0</v>
+      </c>
       <c r="BH15"/>
       <c r="BI15"/>
-    </row>
-    <row r="16" spans="1:61">
+      <c r="BJ15"/>
+    </row>
+    <row r="16" spans="1:62">
       <c r="A16" t="s">
         <v>30</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>-239733000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16">
         <v>-259374000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-267835442703.0</v>
       </c>
-      <c r="S16"/>
-      <c r="T16">
+      <c r="T16"/>
+      <c r="U16">
         <v>13258902.0</v>
       </c>
-      <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16">
         <v>-111736940000.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16">
+      <c r="AA16"/>
+      <c r="AB16">
         <v>-135240084000.0</v>
       </c>
-      <c r="AB16"/>
-      <c r="AC16">
+      <c r="AC16"/>
+      <c r="AD16">
         <v>-137360355000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-133410829000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-135503385000.0</v>
       </c>
-      <c r="AF16"/>
-      <c r="AG16">
+      <c r="AG16"/>
+      <c r="AH16">
         <v>-131872593000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-136085421000.0</v>
       </c>
-      <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
-    </row>
-    <row r="17" spans="1:61">
+      <c r="BJ16"/>
+    </row>
+    <row r="17" spans="1:62">
       <c r="A17" t="s">
         <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5237,123 +5270,125 @@
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
-    </row>
-    <row r="18" spans="1:61">
+      <c r="BJ17"/>
+    </row>
+    <row r="18" spans="1:62">
       <c r="A18" t="s">
         <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>1640000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>5293000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>4568000.0</v>
       </c>
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
-    </row>
-    <row r="19" spans="1:61">
+      <c r="BJ18"/>
+    </row>
+    <row r="19" spans="1:62">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5373,52 +5408,53 @@
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
-    </row>
-    <row r="20" spans="1:61">
+      <c r="BJ19"/>
+    </row>
+    <row r="20" spans="1:62">
       <c r="A20" t="s">
         <v>34</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -5438,52 +5474,53 @@
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
-    </row>
-    <row r="21" spans="1:61">
+      <c r="BJ20"/>
+    </row>
+    <row r="21" spans="1:62">
       <c r="A21" t="s">
         <v>35</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
@@ -5503,725 +5540,735 @@
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
-    </row>
-    <row r="22" spans="1:61">
+      <c r="BJ21"/>
+    </row>
+    <row r="22" spans="1:62">
       <c r="A22" t="s">
         <v>36</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
-[...1 lines deleted...]
-      </c>
+      <c r="H22"/>
       <c r="I22">
         <v>1.0</v>
       </c>
-      <c r="J22"/>
-      <c r="K22">
+      <c r="J22">
         <v>1.0</v>
       </c>
-      <c r="L22"/>
-      <c r="M22">
+      <c r="K22"/>
+      <c r="L22">
         <v>1.0</v>
       </c>
+      <c r="M22"/>
       <c r="N22">
+        <v>1.0</v>
+      </c>
+      <c r="O22">
         <v>61671000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1.0</v>
       </c>
-      <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
-      <c r="S22">
+      <c r="S22"/>
+      <c r="T22">
         <v>49877633285.0</v>
       </c>
-      <c r="T22">
-[...1 lines deleted...]
-      </c>
       <c r="U22">
+        <v>0.0</v>
+      </c>
+      <c r="V22">
         <v>69321852756.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>31277073775.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>57450569252.0</v>
       </c>
-      <c r="X22"/>
-      <c r="Y22">
+      <c r="Y22"/>
+      <c r="Z22">
         <v>1.0</v>
       </c>
-      <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
+      <c r="AD22"/>
+      <c r="AE22">
         <v>1.0</v>
       </c>
-      <c r="AE22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF22"/>
       <c r="AG22">
         <v>1.0</v>
       </c>
       <c r="AH22">
         <v>1.0</v>
       </c>
-      <c r="AI22"/>
-      <c r="AJ22">
+      <c r="AI22">
         <v>1.0</v>
       </c>
-      <c r="AK22"/>
-      <c r="AL22">
+      <c r="AJ22"/>
+      <c r="AK22">
         <v>1.0</v>
       </c>
-      <c r="AM22"/>
-      <c r="AN22">
+      <c r="AL22"/>
+      <c r="AM22">
         <v>1.0</v>
       </c>
-      <c r="AO22"/>
-      <c r="AP22">
+      <c r="AN22"/>
+      <c r="AO22">
         <v>1.0</v>
       </c>
-      <c r="AQ22"/>
-      <c r="AR22">
+      <c r="AP22"/>
+      <c r="AQ22">
         <v>1.0</v>
       </c>
-      <c r="AS22"/>
-      <c r="AT22">
+      <c r="AR22"/>
+      <c r="AS22">
         <v>1.0</v>
       </c>
-      <c r="AU22"/>
+      <c r="AT22"/>
+      <c r="AU22">
+        <v>1.0</v>
+      </c>
       <c r="AV22"/>
-      <c r="AW22">
+      <c r="AW22"/>
+      <c r="AX22">
         <v>1.0</v>
       </c>
-      <c r="AX22"/>
       <c r="AY22"/>
-      <c r="AZ22">
+      <c r="AZ22"/>
+      <c r="BA22">
         <v>1.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-1.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>1.0</v>
       </c>
-      <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
-    </row>
-    <row r="23" spans="1:61">
+      <c r="BJ22"/>
+    </row>
+    <row r="23" spans="1:62">
       <c r="A23" t="s">
         <v>37</v>
       </c>
       <c r="B23">
+        <v>2747936000.0</v>
+      </c>
+      <c r="C23">
         <v>2716082000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2913681000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2521602000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2471848000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2344201000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2108845000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1756896000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1615840000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1359059000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1179611000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1183223000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1224438000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1226683000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1227474000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1291154000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1287891000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1265351659.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1170856000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1102800222.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1138528385.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1098840607.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1148287215.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1171667257.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1222614615.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1294381872.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1152375812.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1103939390.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1012072953.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1018677458.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1076443353.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>941881927.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>886702459.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>881844720.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>747345399.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>777253754.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>781102190.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>696607247.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>631420095.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>572684443.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>499995671.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>477855512.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>416120337.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>373438527.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>354373808.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>356245621.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>372874476.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>381607816.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>402690483.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>385027996.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>328801867.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>263248953.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>187876844.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>186128979.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>178366661.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>159612539.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>151174164.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>142841380.0</v>
       </c>
-      <c r="BG23"/>
-      <c r="BH23">
+      <c r="BH23"/>
+      <c r="BI23">
         <v>103106996.0</v>
       </c>
-      <c r="BI23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:61">
+      <c r="BJ23"/>
+    </row>
+    <row r="24" spans="1:62">
       <c r="A24" t="s">
         <v>38</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>259646000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>256304000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>279088000.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
-      <c r="X24">
+      <c r="X24"/>
+      <c r="Y24">
         <v>687487973.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>736880345.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>692261026.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>359561929.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>137526651.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>486300160.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>479278487.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>467632200.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>390783509.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>323395007.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>328897000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>256857000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>293663000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>300421000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>299859000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>232389000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>190375000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>127992000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>95698000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>29600000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>140016000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>117593000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>136008000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>146948000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>154901000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>173200000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>139200000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>99599000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>85600000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>34200000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>85775000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>75123000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>54128000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>47561000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>34749000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>24650000.0</v>
       </c>
-      <c r="BH24"/>
       <c r="BI24"/>
-    </row>
-    <row r="25" spans="1:61">
+      <c r="BJ24"/>
+    </row>
+    <row r="25" spans="1:62">
       <c r="A25" t="s">
         <v>39</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>259646000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>256304000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>279088000.0</v>
       </c>
-      <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>736880350.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>692261030.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>623550510.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>549655730.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>486300160.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>479278490.0</v>
       </c>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
-    </row>
-    <row r="26" spans="1:61">
+      <c r="BJ25"/>
+    </row>
+    <row r="26" spans="1:62">
       <c r="A26" t="s">
         <v>40</v>
       </c>
       <c r="B26">
+        <v>2580281000.0</v>
+      </c>
+      <c r="C26">
         <v>2605347000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>2773328000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>2403515000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>2344052000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>2193910000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1983504000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1658944000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1477883000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1270927000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1067174000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1105265000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1164032000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1151137000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1164254000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1226442000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1192612000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1179821542.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1081619412.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1035823673.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1069137141.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1067345382.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1086928467.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1104353251.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1178959859.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1176115914.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1081706909.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1072153766.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>961461609.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>979663315.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1000613293.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>907152787.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>833787192.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>739429774.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>710498782.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>698929681.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>731482714.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>656868887.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>598887525.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>550999281.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>483279794.0</v>
       </c>
-      <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>391311890.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>348428492.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
-    </row>
-    <row r="27" spans="1:61">
+      <c r="BJ26"/>
+    </row>
+    <row r="27" spans="1:62">
       <c r="A27" t="s">
         <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6241,1275 +6288,1297 @@
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
-    </row>
-    <row r="28" spans="1:61">
+      <c r="BJ27"/>
+    </row>
+    <row r="28" spans="1:62">
       <c r="A28" t="s">
         <v>42</v>
       </c>
       <c r="B28">
+        <v>1545828000.0</v>
+      </c>
+      <c r="C28">
         <v>1536742000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1654082000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1288582000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1254392000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1240045000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1064983000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>811791000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>736218000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>595256000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>394877000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>493546000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>583632000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>627343000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>621291000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>715596000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>695822000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>688902679.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>602807000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>517324312.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>515871126.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>556406552.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>595696689.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>634082048.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>706886593.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>635968485.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>560212784.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>112162617.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>452558121.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>444098091.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>63279202.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>103743280.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>83464697.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>8300083.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-18910756.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-48951746.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-43974053.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-24203565.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-28910973.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-16790402.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-13445729.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-14035946.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>8171486.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-10475621.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-9835853.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-10385490.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-13113817.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-9940930.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-5080140.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-5315022.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>95021751.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-6936175.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-2725248.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-3987645.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-3845803.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-3328639.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-1687480.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-2499412.0</v>
       </c>
-      <c r="BG28"/>
-      <c r="BH28">
+      <c r="BH28"/>
+      <c r="BI28">
         <v>-10451169.0</v>
       </c>
-      <c r="BI28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:61">
+      <c r="BJ28"/>
+    </row>
+    <row r="29" spans="1:62">
       <c r="A29" t="s">
         <v>43</v>
       </c>
       <c r="B29">
+        <v>2706356000.0</v>
+      </c>
+      <c r="C29">
         <v>2672439000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2851286000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2478825000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2432881000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2304958000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2054327000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1713107000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1582181000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1329095000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1149037000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1161065000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1188457000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1193808000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1199871000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1261125000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1265872000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1247575109.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1143244621.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1062658735.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1075418180.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1077245602.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1130479009.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1158822351.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1206709619.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
-    </row>
-    <row r="30" spans="1:61">
+      <c r="BJ29"/>
+    </row>
+    <row r="30" spans="1:62">
       <c r="A30" t="s">
         <v>44</v>
       </c>
       <c r="B30">
+        <v>12611000.0</v>
+      </c>
+      <c r="C30">
         <v>13017000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>15522000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>13367000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>14170000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>43003000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>13093000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>13210000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>12705000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>12286000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>10988000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>18049000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>9460000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>21666000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>10984000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>12818000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>43858000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>24166966.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>39411000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>18273806.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2818433.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2820458.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>3673502.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>13293711.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>13196825.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>61570657.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>6889838.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>6343668.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>16763212.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>3182120.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>2813808.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>2846350.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>3789329.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>13823042.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>16706356.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>28110094.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>4638808.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>14446320.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>2480406.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>3201502.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>2188947.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>2273976.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1959404.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>2987473.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>8434725.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>2162761.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>10775808.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>5199311.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>7867612.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>8266518.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>5799987.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>5401258.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>1231099.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1089228.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>2375145.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>1022489.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1085930.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>8753766.0</v>
       </c>
-      <c r="BG30"/>
-      <c r="BH30">
+      <c r="BH30"/>
+      <c r="BI30">
         <v>646069.0</v>
       </c>
-      <c r="BI30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:61">
+      <c r="BJ30"/>
+    </row>
+    <row r="31" spans="1:62">
       <c r="A31" t="s">
         <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>653605000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>608427000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>554669000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>513530000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>527092000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>504913000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>519986000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>497405488.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>490611256.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>496631680.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>492974243.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>492350939.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>477270392.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>471334378.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>469829274.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>501980364.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>503057511.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>506733731.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>513264956.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>529786722.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>535841568.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>535878316.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>541959970.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>537420251.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>457906274.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>456311718.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>456226690.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>377137666.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>375906828.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>367638633.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>361837362.0</v>
       </c>
-      <c r="AP31"/>
-      <c r="AQ31">
+      <c r="AQ31"/>
+      <c r="AR31">
         <v>372890449.0</v>
       </c>
-      <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
-      <c r="AU31">
+      <c r="AU31"/>
+      <c r="AV31">
         <v>214527710.0</v>
       </c>
-      <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
-    </row>
-    <row r="32" spans="1:61">
+      <c r="BJ31"/>
+    </row>
+    <row r="32" spans="1:62">
       <c r="A32" t="s">
         <v>46</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
-      <c r="X32">
+      <c r="X32"/>
+      <c r="Y32">
         <v>54469100.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>27749760.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
-    </row>
-    <row r="33" spans="1:61">
+      <c r="BJ32"/>
+    </row>
+    <row r="33" spans="1:62">
       <c r="A33" t="s">
         <v>47</v>
       </c>
       <c r="B33">
+        <v>2626065000.0</v>
+      </c>
+      <c r="C33">
         <v>2620814000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2775471000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2405505000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2344052000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2193910000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1983504000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1658944000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1477883000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1270927000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1067174000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1105265000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1164032000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1151137000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1164254000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1226442000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1192613000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1179821542.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1081619000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1035823673.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1069137141.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1067345382.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1086928467.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1104353251.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1178959859.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1176115914.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1081706909.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1072153766.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>961461609.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>979663315.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1000613293.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>907152787.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>833787192.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>739429774.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>710498782.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>698929681.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>731482714.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>656868887.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>598887525.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>550999281.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>483279794.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>460065575.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>391311890.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>358819617.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>335524541.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>343194642.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>348428492.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>365891603.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>389208433.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>370925077.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>317803894.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>250514412.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>183869762.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>180795910.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>171834400.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>154979350.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>146188132.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>129328344.0</v>
       </c>
-      <c r="BG33"/>
       <c r="BH33"/>
       <c r="BI33"/>
-    </row>
-    <row r="34" spans="1:61">
+      <c r="BJ33"/>
+    </row>
+    <row r="34" spans="1:62">
       <c r="A34" t="s">
         <v>48</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>248891000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>244025000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>233600000.0</v>
       </c>
-      <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
-    </row>
-    <row r="35" spans="1:61">
+      <c r="BJ34"/>
+    </row>
+    <row r="35" spans="1:62">
       <c r="A35" t="s">
         <v>49</v>
       </c>
       <c r="B35">
+        <v>1669257000.0</v>
+      </c>
+      <c r="C35">
         <v>1633238000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1792805000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1403576000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1378224000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1356143000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1186522000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>907160000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>871329000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>672876000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>505179000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>561743000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>642856000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>228999000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>687911000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>768013000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>757116000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>759154874.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>657554000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>572109640.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>588374469.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>591336720.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>659931997.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>687487973.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>736880345.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>692261026.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>359561929.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>137526651.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>137360355.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>133410829.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>135503385.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>134921350.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>131872593.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>136085421.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>256858457.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>293663760.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>300420904.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>299859712.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>232389498.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>190374979.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>127992417.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>95698125.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>29600000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>140015250.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>117593250.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>136008125.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>146949000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>154900000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>173200000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>139200000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>100534555.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>85600000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>34200000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>85775000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>75122500.0</v>
       </c>
-      <c r="BD35"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BE35"/>
       <c r="BF35">
         <v>2161880.0</v>
       </c>
-      <c r="BG35"/>
+      <c r="BG35">
+        <v>2161880.0</v>
+      </c>
       <c r="BH35"/>
       <c r="BI35"/>
-    </row>
-    <row r="36" spans="1:61">
+      <c r="BJ35"/>
+    </row>
+    <row r="36" spans="1:62">
       <c r="A36" t="s">
         <v>50</v>
       </c>
       <c r="B36">
+        <v>2626065000.0</v>
+      </c>
+      <c r="C36">
         <v>2620814000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>2143000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1990000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>2344052000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>2193910000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1983504000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1658944000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1477883000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1270927000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-1067174000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>1105265000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>1164032000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-1151137000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1164254000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>1226442000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>1192613000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>1179821542.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>1081619000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>1035823673.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1069137141.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>1067345382.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1086928467.0</v>
       </c>
-      <c r="X36"/>
-      <c r="Y36">
+      <c r="Y36"/>
+      <c r="Z36">
         <v>1178959859.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>1176115914.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>1081706909.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>1072153766.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>961461609.0</v>
       </c>
-      <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
       <c r="AI36"/>
       <c r="AJ36"/>
       <c r="AK36"/>
       <c r="AL36"/>
       <c r="AM36"/>
       <c r="AN36"/>
       <c r="AO36"/>
       <c r="AP36"/>
       <c r="AQ36"/>
       <c r="AR36"/>
       <c r="AS36"/>
       <c r="AT36"/>
       <c r="AU36"/>
       <c r="AV36"/>
       <c r="AW36"/>
       <c r="AX36"/>
       <c r="AY36"/>
       <c r="AZ36"/>
       <c r="BA36"/>
       <c r="BB36"/>
-      <c r="BC36">
+      <c r="BC36"/>
+      <c r="BD36">
         <v>-171834400.0</v>
       </c>
-      <c r="BD36"/>
       <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
-    </row>
-    <row r="37" spans="1:61">
+      <c r="BJ36"/>
+    </row>
+    <row r="37" spans="1:62">
       <c r="A37" t="s">
         <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -7529,861 +7598,875 @@
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
-    </row>
-    <row r="38" spans="1:61">
+      <c r="BJ37"/>
+    </row>
+    <row r="38" spans="1:62">
       <c r="A38" t="s">
         <v>52</v>
       </c>
       <c r="B38">
+        <v>2703898000.0</v>
+      </c>
+      <c r="C38">
         <v>2662922000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>2777161000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>2406937000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>2349396000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>5026000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>1.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>-65000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>817000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>670000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>895000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>8861000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>1224438000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>-856866000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>427055000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>24096000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1357000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>96209.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>-1169685615528.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1102800222.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>-69321852756.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>-31277073775.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>-1147138927785.0</v>
       </c>
-      <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
-      <c r="AE38">
+      <c r="AE38"/>
+      <c r="AF38">
         <v>1001405000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>907858000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>834505000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>740237000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>711728000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>700192000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>732489000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>657956000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>600029000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>552692000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>484360000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>461546000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>392732000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>359975000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>336103000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>343698000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>348985000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>366468000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>389743000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>371447000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>318425000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>250912000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>183921000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>181052000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>172145000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>155262000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>146239000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>129426000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>110887000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>92009758.0</v>
       </c>
-      <c r="BI38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:61">
+      <c r="BJ38"/>
+    </row>
+    <row r="39" spans="1:62">
       <c r="A39" t="s">
         <v>53</v>
       </c>
-      <c r="B39"/>
-      <c r="C39">
+      <c r="B39">
+        <v>121532000.0</v>
+      </c>
+      <c r="C39"/>
+      <c r="D39">
         <v>-1690000.0</v>
       </c>
-      <c r="D39"/>
-      <c r="E39">
+      <c r="E39"/>
+      <c r="F39">
         <v>2268000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>5026000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>198000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>152000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>-137957000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>20000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>894000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>817000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>791000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>-74601000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>748000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>11278000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>1356000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>96209.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>-28373541.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>30428937.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>-2818433.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>186656.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>173318.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>614370.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>464179.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>402760.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>441337.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>77922.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>106097.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>651627.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>792069.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>704720.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>718042.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>806566.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>1229505.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>1262233.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>1006615.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>1088475.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>1141191.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>1693258.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>1081201.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>1480015.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>1420529.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>1155816.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>578689.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>502728.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>556359.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>575972.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>534298.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>521379.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>619737.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>397108.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>50735.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>256196.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>311313.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>282061.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>50742.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>97978.0</v>
       </c>
-      <c r="BG39"/>
       <c r="BH39"/>
       <c r="BI39"/>
-    </row>
-    <row r="40" spans="1:61">
+      <c r="BJ39"/>
+    </row>
+    <row r="40" spans="1:62">
       <c r="A40" t="s">
         <v>54</v>
       </c>
       <c r="B40">
+        <v>12864000.0</v>
+      </c>
+      <c r="C40">
         <v>13474000.0</v>
       </c>
-      <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40">
         <v>-184415000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>-184220000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>-171270000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>-183832000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>22499000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>8295000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>8306000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>22587999.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>13603000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-26913000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-20381000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-12471000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>6461000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>-10789000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>-8791297.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-22691000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>-23003303.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>-57179673.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-15152948.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>-11084826.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>6516813.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>7318390.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>-327126078.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>270763750.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>417738895.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>354802332.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>350013875.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>339189327.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>261815903.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>196749891.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>197867194.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>263929219.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>298582598.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>304354910.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>304430237.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>237506014.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>192223643.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>130015412.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>97154382.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>1498398.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>142227321.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>120183840.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>138777717.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>153559035.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>161517979.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>178784856.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>144634809.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>2685816.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>87589031.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>36392038.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>89587231.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>78555681.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>54927817.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>1242887.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>1111025.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>774000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>888000.0</v>
       </c>
-      <c r="BI40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:61">
+      <c r="BJ40"/>
+    </row>
+    <row r="41" spans="1:62">
       <c r="A41" t="s">
         <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>1794000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>1640000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>5293000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>4568000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5340000.0</v>
       </c>
       <c r="Q41">
         <v>5340000.0</v>
       </c>
       <c r="R41">
+        <v>5340000.0</v>
+      </c>
+      <c r="S41">
         <v>1539871.0</v>
       </c>
-      <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
-      <c r="AG41">
+      <c r="AG41"/>
+      <c r="AH41">
         <v>9826176.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>5599239.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>21730512.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>18421879.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>16745000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>11827362.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>14935970.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>9833911.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>5223906.0</v>
       </c>
-      <c r="AP41"/>
-      <c r="AQ41">
+      <c r="AQ41"/>
+      <c r="AR41">
         <v>9367500.0</v>
       </c>
-      <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
-      <c r="AU41">
+      <c r="AU41"/>
+      <c r="AV41">
         <v>2705882.0</v>
       </c>
-      <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
-      <c r="BG41">
+      <c r="BG41"/>
+      <c r="BH41">
         <v>2323000.0</v>
       </c>
-      <c r="BH41"/>
       <c r="BI41"/>
-    </row>
-    <row r="42" spans="1:61">
+      <c r="BJ41"/>
+    </row>
+    <row r="42" spans="1:62">
       <c r="A42" t="s">
         <v>56</v>
       </c>
       <c r="B42">
         <v>1219502000.0</v>
       </c>
       <c r="C42">
         <v>1219502000.0</v>
       </c>
       <c r="D42">
+        <v>1219502000.0</v>
+      </c>
+      <c r="E42">
         <v>1221478000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1189888000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1058949000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>976744000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>915684000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>815587000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>765187000.0</v>
       </c>
       <c r="K42">
         <v>765187000.0</v>
       </c>
       <c r="L42">
+        <v>765187000.0</v>
+      </c>
+      <c r="M42">
         <v>730528000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>666924000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>619019000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>618028000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>570663000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>568869000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>542281346.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>538814000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>538151527.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>538151528.0</v>
       </c>
       <c r="V42">
         <v>538151528.0</v>
       </c>
       <c r="W42">
         <v>538151528.0</v>
       </c>
       <c r="X42">
-        <v>538632828.0</v>
+        <v>538151528.0</v>
       </c>
       <c r="Y42">
         <v>538632828.0</v>
       </c>
       <c r="Z42">
         <v>538632828.0</v>
       </c>
       <c r="AA42">
         <v>538632828.0</v>
       </c>
       <c r="AB42">
-        <v>539462336.0</v>
+        <v>538632828.0</v>
       </c>
       <c r="AC42">
         <v>539462336.0</v>
       </c>
       <c r="AD42">
+        <v>539462336.0</v>
+      </c>
+      <c r="AE42">
         <v>537822925.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>541793566.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>543553644.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>546840343.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>543576589.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>446131371.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>447100617.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>450846345.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>375002438.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>374074028.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>367450567.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>361240342.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>368205459.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>371502801.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>200309628.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>199657359.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>199186637.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>203868903.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>205797959.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>206614785.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>204067592.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>207481368.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>135738918.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>134357573.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>93423072.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>94602200.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97251174.0</v>
       </c>
       <c r="BE42">
         <v>97251174.0</v>
       </c>
       <c r="BF42">
         <v>97251174.0</v>
       </c>
-      <c r="BG42"/>
-      <c r="BH42">
+      <c r="BG42">
+        <v>97251174.0</v>
+      </c>
+      <c r="BH42"/>
+      <c r="BI42">
         <v>96296688.0</v>
       </c>
-      <c r="BI42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:61">
+      <c r="BJ42"/>
+    </row>
+    <row r="43" spans="1:62">
       <c r="A43" t="s">
         <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8403,52 +8486,53 @@
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
-    </row>
-    <row r="44" spans="1:61">
+      <c r="BJ43"/>
+    </row>
+    <row r="44" spans="1:62">
       <c r="A44" t="s">
         <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -8468,52 +8552,53 @@
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
-    </row>
-    <row r="45" spans="1:61">
+      <c r="BJ44"/>
+    </row>
+    <row r="45" spans="1:62">
       <c r="A45" t="s">
         <v>59</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
@@ -8533,52 +8618,53 @@
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
-    </row>
-    <row r="46" spans="1:61">
+      <c r="BJ45"/>
+    </row>
+    <row r="46" spans="1:62">
       <c r="A46" t="s">
         <v>60</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
@@ -8598,52 +8684,53 @@
       <c r="AK46"/>
       <c r="AL46"/>
       <c r="AM46"/>
       <c r="AN46"/>
       <c r="AO46"/>
       <c r="AP46"/>
       <c r="AQ46"/>
       <c r="AR46"/>
       <c r="AS46"/>
       <c r="AT46"/>
       <c r="AU46"/>
       <c r="AV46"/>
       <c r="AW46"/>
       <c r="AX46"/>
       <c r="AY46"/>
       <c r="AZ46"/>
       <c r="BA46"/>
       <c r="BB46"/>
       <c r="BC46"/>
       <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
-    </row>
-    <row r="47" spans="1:61">
+      <c r="BJ46"/>
+    </row>
+    <row r="47" spans="1:62">
       <c r="A47" t="s">
         <v>61</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
@@ -8663,810 +8750,823 @@
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
-    </row>
-    <row r="48" spans="1:61">
+      <c r="BJ47"/>
+    </row>
+    <row r="48" spans="1:62">
       <c r="A48" t="s">
         <v>62</v>
       </c>
       <c r="B48">
+        <v>-180944000.0</v>
+      </c>
+      <c r="C48">
         <v>-179172000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-145085000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-134064000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-122853000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-96383000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-99528000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-99030000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-94939000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-107233000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-111641000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-122157000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-112305000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-105534000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-90981000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-65791000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-48924000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-44915009.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-48242000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-41558619.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-45216057.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-45839361.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-60919908.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-67337222.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-68842326.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-36691236.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-35614089.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-32767327.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-26236152.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-6667211.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-3659540.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-8889947.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-7885040.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-7697948.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>7453034.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>5594229.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>4214642.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>2935885.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>3182858.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>1739571.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>2338148.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>1623214.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>7387335.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>9830820.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>9990938.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>9032982.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>7761000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>5109588.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>4071294.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>3886462.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>4049702.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>3913129.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>1740678.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>717089.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-89087.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-1216181.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-1452769.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-1456269.0</v>
       </c>
-      <c r="BG48"/>
       <c r="BH48"/>
       <c r="BI48"/>
-    </row>
-    <row r="49" spans="1:61">
+      <c r="BJ48"/>
+    </row>
+    <row r="49" spans="1:62">
       <c r="A49" t="s">
         <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-112305000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-105534000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-90981000.0</v>
       </c>
-      <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
-    </row>
-    <row r="50" spans="1:61">
+      <c r="BJ49"/>
+    </row>
+    <row r="50" spans="1:62">
       <c r="A50" t="s">
         <v>64</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-      <c r="Z50">
+      <c r="Z50"/>
+      <c r="AA50">
         <v>334040510.0</v>
       </c>
-      <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>390783509.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>323395007.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>328894720.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>256858457.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>293663760.0</v>
       </c>
-      <c r="AK50"/>
       <c r="AL50"/>
-      <c r="AM50">
+      <c r="AM50"/>
+      <c r="AN50">
         <v>232389498.0</v>
       </c>
-      <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>29600000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>146949000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
-    </row>
-    <row r="51" spans="1:61">
+      <c r="BJ50"/>
+    </row>
+    <row r="51" spans="1:62">
       <c r="A51" t="s">
         <v>65</v>
       </c>
       <c r="B51">
+        <v>1667699000.0</v>
+      </c>
+      <c r="C51">
         <v>1632010000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1776770000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1391312000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1365750000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1342307000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1177033000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>896381000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>861470000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>671082000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>495432000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>552638000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>633787000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>740458000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>672779000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>756212000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>745886000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>750169621.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>652633000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>566027055.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>582443937.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>584894663.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>653208617.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>687487973.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>112473820350.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1026301540.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>135863634510.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>137526651.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>137846655160.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>133890107490.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>135503385.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>134921350.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>131872593.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>136085421.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>256858457.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>293663760.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>300420904.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>299859712.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>232389498.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>190374979.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>127992417.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>95698125.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>29600000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>140015250.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>117593250.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>136008125.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>146949000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>154900000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>173200000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>139200000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>99600000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>85600000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>34200000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>85775000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>75122500.0</v>
       </c>
-      <c r="BD51"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BE51"/>
       <c r="BF51">
         <v>2161880.0</v>
       </c>
-      <c r="BG51"/>
+      <c r="BG51">
+        <v>2161880.0</v>
+      </c>
       <c r="BH51"/>
       <c r="BI51"/>
-    </row>
-    <row r="52" spans="1:61">
+      <c r="BJ51"/>
+    </row>
+    <row r="52" spans="1:62">
       <c r="A52" t="s">
         <v>66</v>
       </c>
       <c r="B52">
+        <v>380866000.0</v>
+      </c>
+      <c r="C52">
         <v>184803000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>184609000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>184415000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>184220000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>184026000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>183832000.0</v>
       </c>
-      <c r="H52"/>
-      <c r="I52">
+      <c r="I52"/>
+      <c r="J52">
         <v>183443000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>183248000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>259273000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>262120000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>259646000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>484154000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>217350000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>276799000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>270163000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>267844234000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>208284688000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>133066500.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>211056682000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>106567218000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>129295008000.0</v>
       </c>
-      <c r="X52"/>
-      <c r="Y52">
+      <c r="Y52"/>
+      <c r="Z52">
         <v>111736940000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>334040510.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>135240084000.0</v>
       </c>
-      <c r="AB52"/>
-      <c r="AC52">
+      <c r="AC52"/>
+      <c r="AD52">
         <v>137360355000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>133410829000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>135503385000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>390783509.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>131872593000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>136085421000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>256858457.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>293663760.0</v>
       </c>
-      <c r="AK52"/>
       <c r="AL52"/>
-      <c r="AM52">
+      <c r="AM52"/>
+      <c r="AN52">
         <v>232389498.0</v>
       </c>
-      <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
-      <c r="AQ52">
+      <c r="AQ52"/>
+      <c r="AR52">
         <v>29600000.0</v>
       </c>
-      <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
-      <c r="AU52">
+      <c r="AU52"/>
+      <c r="AV52">
         <v>146949000.0</v>
       </c>
-      <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
-    </row>
-    <row r="53" spans="1:61">
+      <c r="BJ52"/>
+    </row>
+    <row r="53" spans="1:62">
       <c r="A53" t="s">
         <v>67</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
-      <c r="M53">
+      <c r="M53"/>
+      <c r="N53">
         <v>1164032000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>870741000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>754722000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>944658000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>933041000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>945338180.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>1080537792588.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>39110076.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>1068068003859.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>1066278036618.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>1085841538533.0</v>
       </c>
-      <c r="X53"/>
-      <c r="Y53">
+      <c r="Y53"/>
+      <c r="Z53">
         <v>1177780899141.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>1174939798086.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>1080625202091.0</v>
       </c>
-      <c r="AB53"/>
-      <c r="AC53">
+      <c r="AC53"/>
+      <c r="AD53">
         <v>960500147391.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>978683651685.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>999612679707.0</v>
       </c>
-      <c r="AF53"/>
-      <c r="AG53">
+      <c r="AG53"/>
+      <c r="AH53">
         <v>832953404808.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>738690344226.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>709788283218.0</v>
       </c>
-      <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
-      <c r="AM53">
+      <c r="AM53"/>
+      <c r="AN53">
         <v>598288637475.0</v>
       </c>
-      <c r="AN53"/>
-      <c r="AO53">
+      <c r="AO53"/>
+      <c r="AP53">
         <v>482796514206.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>459605509425.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>390920578110.0</v>
       </c>
-      <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
-    </row>
-    <row r="54" spans="1:61">
+      <c r="BJ53"/>
+    </row>
+    <row r="54" spans="1:62">
       <c r="A54" t="s">
         <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -9486,780 +9586,793 @@
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
-    </row>
-    <row r="55" spans="1:61">
+      <c r="BJ54"/>
+    </row>
+    <row r="55" spans="1:62">
       <c r="A55" t="s">
         <v>69</v>
       </c>
       <c r="B55">
+        <v>2747936000.0</v>
+      </c>
+      <c r="C55">
         <v>2716082000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2913681000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2521602000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2471848000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2344201000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2108845000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1756896000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1615840000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1359059000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1179611000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1183223000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1224438000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1226683000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1227474000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1291154000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1287891000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1265351659.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1170856000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1102800222.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1138528385.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1098840607.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1148287215.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1171667257.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1222614615.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1294381872.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1152375812.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1103939390.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1012072953.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1018677458.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1076443353.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>941881927.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>886702459.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>881844720.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>747345399.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>777253754.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>781102190.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>696607247.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>631420095.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>572684443.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>499995671.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>477855512.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>416120337.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>373438527.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>354373808.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>356245621.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>372874476.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>381607816.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>402690483.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>385027996.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>328801867.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>263248953.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>187876844.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>186128979.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>178366661.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>159612539.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>151174164.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>142841380.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>121075000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>103106996.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>10000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:61">
+    <row r="56" spans="1:62">
       <c r="A56" t="s">
         <v>70</v>
       </c>
       <c r="B56">
+        <v>121871000.0</v>
+      </c>
+      <c r="C56">
         <v>95268000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>136520000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>116097000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>127796000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>150291000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>125341000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>97952000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>137957000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>88132000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>112437000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>77958000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>60406000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>932412000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>63220000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>64712000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>95278000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>85530117.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>89237000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>66976549.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>69391244.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>31495225.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>61358748.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>67314006.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>43654756.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>118265958.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>70668903.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>31785624.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>50611344.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>39014143.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>75830060.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>34729140.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>52915267.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>142414946.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>36846617.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>78324073.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>49619476.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>39738360.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>32532570.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>21685162.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>16715877.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>17789937.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>24808447.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>14618910.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>18849267.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>13050979.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>24445984.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>15716213.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>13482050.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>14102919.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>10997973.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>12734541.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>4007082.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>5333069.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>6532261.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>4633189.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>4986032.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>13513036.0</v>
       </c>
-      <c r="BG56"/>
-      <c r="BH56">
+      <c r="BH56"/>
+      <c r="BI56">
         <v>11097238.0</v>
       </c>
-      <c r="BI56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:61">
+      <c r="BJ56"/>
+    </row>
+    <row r="57" spans="1:62">
       <c r="A57" t="s">
         <v>71</v>
       </c>
       <c r="B57">
+        <v>40022000.0</v>
+      </c>
+      <c r="C57">
         <v>42415000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>46360000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>30513000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>26493000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>25407000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>45029000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>33010000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>23800000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>28170000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>20827000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>13053000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>26913000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>484154000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>12471000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>18228000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>10789000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>8791297.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>22691000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>34058902.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>57179673.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>15152948.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>11084826.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>12844906.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>15904996.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>100140482.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>289756372.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>459679008.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>361447642.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>355479907.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>405098400.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>271082261.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>212869896.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>208339048.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>289439125.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>320942036.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>324875500.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>319469581.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>255513267.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>205045810.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>138158309.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>110836255.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>13629888.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>159986737.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>141402850.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>145302184.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>158346766.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>165335750.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>187337716.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>172890051.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>18200918.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>119155827.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>48997359.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>90315211.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>82622784.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>64112732.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>52289979.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>46940870.0</v>
       </c>
-      <c r="BG57"/>
       <c r="BH57"/>
       <c r="BI57"/>
-    </row>
-    <row r="58" spans="1:61">
+      <c r="BJ57"/>
+    </row>
+    <row r="58" spans="1:62">
       <c r="A58" t="s">
         <v>72</v>
       </c>
       <c r="B58">
+        <v>1709279000.0</v>
+      </c>
+      <c r="C58">
         <v>1675653000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1839165000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1434089000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1404717000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1381550000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1231551000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>940170000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>895129000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>701046000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>526006000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>574796000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>669769000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>713153000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>700382000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>786241000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>767905000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>767946171.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>680245000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>606168542.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>645554142.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>606489668.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>671016823.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>700332879.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>752785341.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>792401508.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>649318301.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>597205659.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>498807997.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>488890736.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>540601785.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>406003611.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>344742489.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>344424469.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>289439125.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>320942036.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>324875500.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>319469581.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>255513267.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>205045810.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>138158309.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>110836255.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>43229888.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>159986737.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>141402850.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>145302184.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>158346766.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>165335750.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>187337716.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>172890051.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>118735473.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>119155827.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>48997359.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>90315211.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>82622784.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>64112732.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>54451859.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>49102750.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>29003000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>6803000.0</v>
       </c>
-      <c r="BI58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:61">
+      <c r="BJ58"/>
+    </row>
+    <row r="59" spans="1:62">
       <c r="A59" t="s">
         <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -10279,237 +10392,241 @@
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
-    </row>
-    <row r="60" spans="1:61">
+      <c r="BJ59"/>
+    </row>
+    <row r="60" spans="1:62">
       <c r="A60" t="s">
         <v>74</v>
       </c>
       <c r="B60">
+        <v>1038657000.0</v>
+      </c>
+      <c r="C60">
         <v>1040429000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1074516000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1087513000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1067131000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>962651000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>877294000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>816726000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>720711000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>658013000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>653605000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>608427000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>554669000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>513530000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>527092000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>504913000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>519986000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>497405488.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>490611000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>496631680.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>492974243.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>492350939.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>477270392.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>471334378.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>469829274.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>501980364.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>503057511.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>506733731.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>513264956.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>529786722.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>535841568.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>535878316.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>541959970.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>537420251.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>457906274.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>456311718.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>456226690.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>377137666.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>375906828.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>367638633.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>361837362.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>367019257.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>372890449.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>213451790.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>212970958.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>210943437.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>214527710.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>216272066.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>215352767.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>212137945.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>210066394.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>144093126.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>138879485.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>95813768.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>95743877.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>95499807.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>96722305.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>93738630.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>92072000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>96303539.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>10000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:61">
+    <row r="61" spans="1:62">
       <c r="A61" t="s">
         <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -10529,52 +10646,53 @@
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
-    </row>
-    <row r="62" spans="1:61">
+      <c r="BJ61"/>
+    </row>
+    <row r="62" spans="1:62">
       <c r="A62" t="s">
         <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -10594,50 +10712,51 @@
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
+      <c r="BJ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -10690,1139 +10809,1139 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B2">
         <v>93226000.0</v>
       </c>
       <c r="C2">
         <v>59221000.0</v>
       </c>
       <c r="D2">
         <v>29274000.0</v>
       </c>
       <c r="E2">
         <v>1835000.0</v>
       </c>
       <c r="F2">
         <v>16918183.0</v>
       </c>
       <c r="G2">
         <v>22128613.0</v>
       </c>
       <c r="H2">
         <v>38953780.0</v>
       </c>
       <c r="I2">
         <v>14359908.0</v>
       </c>
       <c r="J2">
         <v>8338880.0</v>
       </c>
       <c r="K2">
         <v>4923219.0</v>
       </c>
       <c r="L2">
         <v>3251761.0</v>
       </c>
       <c r="M2">
         <v>3471347.0</v>
       </c>
       <c r="N2">
         <v>1853958.0</v>
       </c>
       <c r="O2">
         <v>1494616.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3">
         <v>-106641000.0</v>
       </c>
       <c r="E3">
         <v>20318000.0</v>
       </c>
       <c r="F3">
         <v>-41294899000.0</v>
       </c>
       <c r="G3">
         <v>26467308000.0</v>
       </c>
       <c r="H3">
         <v>-72519198.0</v>
       </c>
       <c r="I3">
         <v>25518141.0</v>
       </c>
       <c r="J3">
         <v>28469721.0</v>
       </c>
       <c r="K3">
         <v>10528117.0</v>
       </c>
       <c r="L3">
         <v>-2301478.0</v>
       </c>
       <c r="M3">
         <v>-712930.0</v>
       </c>
       <c r="N3">
         <v>-426924.0</v>
       </c>
       <c r="O3">
         <v>-3545562.0</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5">
         <v>37734000.0</v>
       </c>
       <c r="E5">
         <v>38176000.0</v>
       </c>
       <c r="F5">
         <v>56916043.0</v>
       </c>
       <c r="G5">
         <v>18813044.0</v>
       </c>
       <c r="H5">
         <v>68001906.0</v>
       </c>
       <c r="I5">
         <v>23131989.0</v>
       </c>
       <c r="J5">
         <v>16494439.0</v>
       </c>
       <c r="K5">
         <v>27883765.0</v>
       </c>
       <c r="L5">
         <v>17107201.0</v>
       </c>
       <c r="M5">
         <v>21299377.0</v>
       </c>
       <c r="N5">
         <v>12927126.0</v>
       </c>
       <c r="O5">
         <v>17030806.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B6">
         <v>67497000.0</v>
       </c>
       <c r="C6">
         <v>92922000.0</v>
       </c>
       <c r="D6">
         <v>37734000.0</v>
       </c>
       <c r="E6">
         <v>58494000.0</v>
       </c>
       <c r="F6">
         <v>-41237982957.0</v>
       </c>
       <c r="G6">
         <v>26486121044.0</v>
       </c>
       <c r="H6">
         <v>68001906.0</v>
       </c>
       <c r="I6">
         <v>48650130.0</v>
       </c>
       <c r="J6">
         <v>44964160.0</v>
       </c>
       <c r="K6">
         <v>38411882.0</v>
       </c>
       <c r="L6">
         <v>16196006.0</v>
       </c>
       <c r="M6">
         <v>24464743.0</v>
       </c>
       <c r="N6">
         <v>13961673.0</v>
       </c>
       <c r="O6">
         <v>13485244.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B9">
         <v>78294000.0</v>
       </c>
       <c r="C9">
         <v>108602000.0</v>
       </c>
       <c r="D9">
         <v>42155000.0</v>
       </c>
       <c r="E9">
         <v>11614000.0</v>
       </c>
       <c r="F9">
         <v>61914444.0</v>
       </c>
       <c r="G9">
         <v>22677350.0</v>
       </c>
       <c r="H9">
         <v>19947704.0</v>
       </c>
       <c r="I9">
         <v>49619902.0</v>
       </c>
       <c r="J9">
         <v>40918016.0</v>
       </c>
       <c r="K9">
         <v>37723923.0</v>
       </c>
       <c r="L9">
         <v>17260200.0</v>
       </c>
       <c r="M9">
         <v>23596611.0</v>
       </c>
       <c r="N9">
         <v>14387741.0</v>
       </c>
       <c r="O9">
         <v>12713634.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B10">
         <v>67497000.0</v>
       </c>
       <c r="C10">
         <v>92922000.0</v>
       </c>
       <c r="D10">
         <v>37734000.0</v>
       </c>
       <c r="E10">
         <v>8421000.0</v>
       </c>
       <c r="F10">
         <v>56916043.0</v>
       </c>
       <c r="G10">
         <v>18813044.0</v>
       </c>
       <c r="H10">
         <v>11416106.0</v>
       </c>
       <c r="I10">
         <v>34290222.0</v>
       </c>
       <c r="J10">
         <v>36625280.0</v>
       </c>
       <c r="K10">
         <v>33488663.0</v>
       </c>
       <c r="L10">
         <v>12944245.0</v>
       </c>
       <c r="M10">
         <v>20993396.0</v>
       </c>
       <c r="N10">
         <v>12107715.0</v>
       </c>
       <c r="O10">
         <v>12002905.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B11">
         <v>1132000.0</v>
       </c>
       <c r="C11">
         <v>1083000.0</v>
       </c>
       <c r="D11">
         <v>-1527000.0</v>
       </c>
       <c r="E11">
         <v>4968000.0</v>
       </c>
       <c r="F11">
         <v>400000.0</v>
       </c>
       <c r="G11">
         <v>400000.0</v>
       </c>
       <c r="H11">
         <v>22540098.0</v>
       </c>
       <c r="I11">
         <v>800000.0</v>
       </c>
       <c r="J11">
         <v>300000.0</v>
       </c>
       <c r="K11">
         <v>5830941.0</v>
       </c>
       <c r="L11">
         <v>440000.0</v>
       </c>
       <c r="M11">
         <v>479425.0</v>
       </c>
       <c r="N11">
         <v>122897.0</v>
       </c>
       <c r="O11">
         <v>42027.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B12">
         <v>93226000.0</v>
       </c>
       <c r="C12">
         <v>59221000.0</v>
       </c>
       <c r="D12">
         <v>38166000.0</v>
       </c>
       <c r="E12">
         <v>29755000.0</v>
       </c>
       <c r="F12">
         <v>21650557.0</v>
       </c>
       <c r="G12">
         <v>27108452.0</v>
       </c>
       <c r="H12">
         <v>22540098.0</v>
       </c>
       <c r="I12">
         <v>14359908.0</v>
       </c>
       <c r="J12">
         <v>8338880.0</v>
       </c>
       <c r="K12">
         <v>4923219.0</v>
       </c>
       <c r="L12">
         <v>3251761.0</v>
       </c>
       <c r="M12">
         <v>3471347.0</v>
       </c>
       <c r="N12">
         <v>1853958.0</v>
       </c>
       <c r="O12">
         <v>1482339.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B13">
         <v>238858000.0</v>
       </c>
       <c r="C13">
         <v>163490000.0</v>
       </c>
       <c r="D13">
         <v>119696000.0</v>
       </c>
       <c r="E13">
         <v>85249000.0</v>
       </c>
       <c r="F13">
         <v>69428072.0</v>
       </c>
       <c r="G13">
         <v>85935066.0</v>
       </c>
       <c r="H13">
         <v>34045700.0</v>
       </c>
       <c r="I13">
         <v>2526130.0</v>
       </c>
       <c r="J13">
         <v>2879920.0</v>
       </c>
       <c r="K13">
         <v>6152500.0</v>
       </c>
       <c r="L13">
         <v>5155750.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B15">
         <v>66365000.0</v>
       </c>
       <c r="C15">
         <v>91839000.0</v>
       </c>
       <c r="D15">
         <v>39261000.0</v>
       </c>
       <c r="E15">
         <v>3453000.0</v>
       </c>
       <c r="F15">
         <v>56516043.0</v>
       </c>
       <c r="G15">
         <v>18413044.0</v>
       </c>
       <c r="H15">
         <v>-11123992.0</v>
       </c>
       <c r="I15">
         <v>33490222.0</v>
       </c>
       <c r="J15">
         <v>36325280.0</v>
       </c>
       <c r="K15">
         <v>33488663.0</v>
       </c>
       <c r="L15">
         <v>12504245.0</v>
       </c>
       <c r="M15">
         <v>20513971.0</v>
       </c>
       <c r="N15">
         <v>11984818.0</v>
       </c>
       <c r="O15">
         <v>11960878.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16">
         <v>39261000.0</v>
       </c>
       <c r="E16">
         <v>3453000.0</v>
       </c>
       <c r="F16">
         <v>56516043.0</v>
       </c>
       <c r="G16">
         <v>18413044.0</v>
       </c>
       <c r="H16">
         <v>11416106.0</v>
       </c>
       <c r="I16">
         <v>33490222.0</v>
       </c>
       <c r="J16">
         <v>36325280.0</v>
       </c>
       <c r="K16">
         <v>33488663.0</v>
       </c>
       <c r="L16">
         <v>12504250.0</v>
       </c>
       <c r="M16">
         <v>20514000.0</v>
       </c>
       <c r="N16">
         <v>11985000.0</v>
       </c>
       <c r="O16">
         <v>11961000.0</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B17">
         <v>66365000.0</v>
       </c>
       <c r="C17">
         <v>91839000.0</v>
       </c>
       <c r="D17">
         <v>39261000.0</v>
       </c>
       <c r="E17">
         <v>3453000.0</v>
       </c>
       <c r="F17">
         <v>56516043.0</v>
       </c>
       <c r="G17">
         <v>18413044.0</v>
       </c>
       <c r="H17">
         <v>11416106.0</v>
       </c>
       <c r="I17">
         <v>33490222.0</v>
       </c>
       <c r="J17">
         <v>36325280.0</v>
       </c>
       <c r="K17">
         <v>33488663.0</v>
       </c>
       <c r="L17">
         <v>12504245.0</v>
       </c>
       <c r="M17">
         <v>20513971.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B18">
         <v>145632000.0</v>
       </c>
       <c r="C18">
         <v>104269000.0</v>
       </c>
       <c r="D18">
         <v>81530000.0</v>
       </c>
       <c r="E18">
         <v>55494000.0</v>
       </c>
       <c r="F18">
         <v>47777515.0</v>
       </c>
       <c r="G18">
         <v>58826614.0</v>
       </c>
       <c r="H18">
         <v>-27057390.0</v>
       </c>
       <c r="I18">
         <v>-25229006.0</v>
       </c>
       <c r="J18">
         <v>-8451616.0</v>
       </c>
       <c r="K18">
         <v>-5830941.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>11106000.0</v>
       </c>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>112736.0</v>
       </c>
       <c r="K20">
         <v>907722.0</v>
       </c>
       <c r="L20">
         <v>2301478.0</v>
       </c>
       <c r="M20">
         <v>712930.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B21">
         <v>67497000.0</v>
       </c>
       <c r="C21">
         <v>92922000.0</v>
       </c>
       <c r="D21">
         <v>37734000.0</v>
       </c>
       <c r="E21">
         <v>38176000.0</v>
       </c>
       <c r="F21">
         <v>56916043.0</v>
       </c>
       <c r="G21">
         <v>18813044.0</v>
       </c>
       <c r="H21">
         <v>68001906.0</v>
       </c>
       <c r="I21">
         <v>34290222.0</v>
       </c>
       <c r="J21">
         <v>36625280.0</v>
       </c>
       <c r="K21">
         <v>33488663.0</v>
       </c>
       <c r="L21">
         <v>12944245.0</v>
       </c>
       <c r="M21">
         <v>20993396.0</v>
       </c>
       <c r="N21">
         <v>12107715.0</v>
       </c>
       <c r="O21">
         <v>6309681.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B23">
         <v>104023000.0</v>
       </c>
       <c r="C23">
         <v>74901000.0</v>
       </c>
       <c r="D23">
         <v>4421000.0</v>
       </c>
       <c r="E23">
         <v>3193000.0</v>
       </c>
       <c r="F23">
         <v>4998401.0</v>
       </c>
       <c r="G23">
         <v>3864306.0</v>
       </c>
       <c r="H23">
         <v>20427984.0</v>
       </c>
       <c r="I23">
         <v>29689588.0</v>
       </c>
       <c r="J23">
         <v>12631616.0</v>
       </c>
       <c r="K23">
         <v>9158479.0</v>
       </c>
       <c r="L23">
         <v>7567716.0</v>
       </c>
       <c r="M23">
         <v>6074562.0</v>
       </c>
       <c r="N23">
         <v>4133984.0</v>
       </c>
       <c r="O23">
         <v>3994880.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.32</v>
       </c>
       <c r="E26">
         <v>0.04</v>
       </c>
       <c r="F26">
         <v>0.81</v>
       </c>
       <c r="G26">
         <v>0.22</v>
       </c>
       <c r="H26">
         <v>0.19</v>
       </c>
       <c r="I26">
         <v>0.48</v>
       </c>
       <c r="J26">
         <v>0.6</v>
       </c>
       <c r="K26">
         <v>0.75</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B28">
         <v>7500000.0</v>
       </c>
       <c r="C28">
         <v>6654000.0</v>
       </c>
       <c r="D28">
         <v>4421000.0</v>
       </c>
       <c r="E28">
         <v>3193000.0</v>
       </c>
       <c r="F28">
         <v>2100000.0</v>
       </c>
       <c r="G28">
         <v>3864306.0</v>
       </c>
       <c r="H28">
         <v>4014306.0</v>
       </c>
       <c r="I28">
         <v>4460582.0</v>
       </c>
       <c r="J28">
         <v>4180000.0</v>
       </c>
       <c r="K28">
         <v>3327538.0</v>
       </c>
       <c r="L28">
         <v>2014477.0</v>
       </c>
       <c r="M28">
         <v>1890285.0</v>
       </c>
       <c r="N28">
         <v>1853102.0</v>
       </c>
       <c r="O28">
         <v>1893697.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B29">
         <v>1132000.0</v>
       </c>
       <c r="C29">
         <v>1083000.0</v>
       </c>
       <c r="D29">
         <v>-1527000.0</v>
       </c>
       <c r="E29">
         <v>4968000.0</v>
       </c>
       <c r="F29">
         <v>400000.0</v>
       </c>
       <c r="G29">
         <v>400000.0</v>
       </c>
       <c r="H29">
         <v>200000.0</v>
       </c>
       <c r="I29">
         <v>800000.0</v>
       </c>
       <c r="J29">
         <v>300000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B30">
         <v>10797000.0</v>
       </c>
       <c r="C30">
         <v>15680000.0</v>
       </c>
       <c r="D30">
         <v>4421000.0</v>
       </c>
       <c r="E30">
         <v>3193000.0</v>
       </c>
       <c r="F30">
         <v>4998401.0</v>
       </c>
       <c r="G30">
         <v>3864306.0</v>
       </c>
       <c r="H30">
         <v>8531598.0</v>
       </c>
       <c r="I30">
         <v>15329680.0</v>
       </c>
       <c r="J30">
         <v>4292736.0</v>
       </c>
       <c r="K30">
         <v>4235260.0</v>
       </c>
       <c r="L30">
         <v>4315955.0</v>
       </c>
       <c r="M30">
         <v>2603215.0</v>
       </c>
       <c r="N30">
         <v>2280026.0</v>
       </c>
       <c r="O30">
         <v>2205345.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B31">
         <v>-96523000.0</v>
       </c>
       <c r="C31">
         <v>-53746000.0</v>
       </c>
       <c r="D31">
         <v>-38166000.0</v>
       </c>
       <c r="E31">
         <v>-29755000.0</v>
       </c>
       <c r="F31">
         <v>-21650557.0</v>
       </c>
       <c r="G31">
         <v>-27108452.0</v>
       </c>
       <c r="H31">
         <v>-56585800.0</v>
       </c>
       <c r="I31">
         <v>-22702873.0</v>
       </c>
       <c r="J31">
         <v>-5571699.0</v>
       </c>
       <c r="K31">
         <v>321562.0</v>
       </c>
       <c r="L31">
         <v>-10708991.0</v>
       </c>
       <c r="M31">
         <v>-305981.0</v>
       </c>
       <c r="N31">
         <v>-819411.0</v>
       </c>
       <c r="O31">
         <v>5693224.0</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B32">
         <v>171520000.0</v>
       </c>
       <c r="C32">
         <v>167823000.0</v>
       </c>
       <c r="D32">
         <v>42155000.0</v>
       </c>
       <c r="E32">
         <v>11614000.0</v>
       </c>
       <c r="F32">
         <v>61914444.0</v>
       </c>
       <c r="G32">
         <v>22677350.0</v>
       </c>
       <c r="H32">
         <v>19947704.0</v>
       </c>
       <c r="I32">
         <v>63979810.0</v>
       </c>
@@ -11844,621 +11963,626 @@
       <c r="O32">
         <v>14208250.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BG32"/>
+  <dimension ref="A1:BH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:59">
+    <row r="1" spans="1:60">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>77</v>
       </c>
       <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
         <v>80</v>
       </c>
       <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
         <v>83</v>
       </c>
       <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
         <v>86</v>
       </c>
       <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
         <v>89</v>
       </c>
       <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
         <v>92</v>
       </c>
       <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
         <v>95</v>
       </c>
       <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
         <v>98</v>
       </c>
       <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
         <v>101</v>
       </c>
       <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
         <v>104</v>
       </c>
       <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
         <v>107</v>
       </c>
       <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
         <v>110</v>
       </c>
       <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
         <v>113</v>
       </c>
       <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
         <v>116</v>
       </c>
       <c r="BC1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BE1" t="s">
         <v>118</v>
       </c>
       <c r="BF1" t="s">
         <v>119</v>
       </c>
       <c r="BG1" t="s">
         <v>120</v>
       </c>
-    </row>
-    <row r="2" spans="1:59">
+      <c r="BH1" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="2" spans="1:60">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B2">
+        <v>13764000.0</v>
+      </c>
+      <c r="C2">
         <v>27154000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>25789000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>22547000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>22529000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>22361000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>19298000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>16293000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>14688000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>8942000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>8571000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>9985000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>9752000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>9858000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>9042000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>7369000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>6705000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>6639000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>5625377.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>5903000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>4781000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>5341340.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>5521593.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>6653045.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>7626550.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>7307264.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>6255257.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>5663183.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>5316180.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>5305478.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>4402189.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3862037.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3477374.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2618308.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2141288.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2398520.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1998347.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1800725.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1584356.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1276288.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1122893.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>939682.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>804129.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>785899.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>775975.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>885758.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>882504.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>888718.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>963688.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>736437.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>511855.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>375640.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>495395.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>471068.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>424746.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>383673.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>370352.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>315845.0</v>
       </c>
-      <c r="BG2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:59">
+      <c r="BH2"/>
+    </row>
+    <row r="3" spans="1:60">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
-      <c r="F3">
+      <c r="F3"/>
+      <c r="G3">
         <v>362000.0</v>
       </c>
-      <c r="G3"/>
-      <c r="H3">
+      <c r="H3"/>
+      <c r="I3">
         <v>-37790000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>-34323000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>-28545000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>-27235000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>-28637000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>122085.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>-24124000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>-21798000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>-19292000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>-18188000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>-19460000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>-17938000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>-16282000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>-14799000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>-15555445.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>-15941564.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>-16950885.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>-19474395.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>-18526604.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>-17655302.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>-16995587.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>-17106509.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>-20761800.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>-16271073.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>-15897219.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>-13077266.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>-10869098.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>-8094512.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>-112736.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>-10117065.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>-8647422.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>-6440206.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>-8106159.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>-8387610.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>-907722.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>-2139167.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>-162311.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>-5342054.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>-6464204.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>-6322223.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>-5371656.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>-4818198.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>-712930.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>73076.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>-3622571.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>-500000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>-2564013.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>-413490.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1868818.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>-2637679.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>-1451286.0</v>
       </c>
-      <c r="BG3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:59">
+      <c r="BH3"/>
+    </row>
+    <row r="4" spans="1:60">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -12496,432 +12620,437 @@
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
-      <c r="BG4"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:59">
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
+      <c r="BH4"/>
+    </row>
+    <row r="5" spans="1:60">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-      <c r="F5">
+      <c r="F5"/>
+      <c r="G5">
         <v>44396000.0</v>
       </c>
-      <c r="G5"/>
-      <c r="H5">
+      <c r="H5"/>
+      <c r="I5">
         <v>71097000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>80122000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>51168000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>55549000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>34380000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>13669915.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>27880416.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-4823880.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>15185000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>17766935.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>21071889.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>12528410.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>20656206.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>16454459.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>31516715.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>22607647.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>16898135.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-13374499.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>18479304.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>17608835.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>16950941.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>17060533.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>16209147.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>11013293.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>4968387.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>15589760.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>11747536.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>20740509.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>10786495.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>7283145.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>8848909.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>16180176.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>16212318.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>2436176.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>3594283.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>2128908.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>5784987.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>6124487.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>438202.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>9602271.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>4941774.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>7237297.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>7616148.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>4045881.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>1596482.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>2694661.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>1765431.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>1543389.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>1846493.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>1544900.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>4835431.0</v>
       </c>
-      <c r="BG5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:59">
+      <c r="BH5"/>
+    </row>
+    <row r="6" spans="1:60">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B6">
+        <v>52877000.0</v>
+      </c>
+      <c r="C6">
         <v>-3989000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>18792000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>19801000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1003000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>44758000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>21759000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>17113000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>31428000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>22623000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>28314000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>5743000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>4039000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-361000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-13811000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-4985000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>11148000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>16073000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>4104632.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>14807000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>11774000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>26230588.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>17086054.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>19308190.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-13374499.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>17380158.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>13629077.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>10181999.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-155545.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>10300673.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>15615482.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>9030424.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>19267134.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>4737090.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>13087665.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>11830369.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>9371492.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>10674634.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>17470622.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>14695630.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>3559069.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>2686561.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>2128908.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>5622676.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>7010462.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>1433960.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>3280048.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>5950492.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>8330985.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>6903218.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>5984509.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>1972122.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>3734471.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>2270571.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>1129899.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>3715311.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-1092779.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>3384145.0</v>
       </c>
-      <c r="BG6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:59">
+      <c r="BH6"/>
+    </row>
+    <row r="7" spans="1:60">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -12959,88 +13088,89 @@
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
-      <c r="BG7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:59">
+      <c r="BG7">
+        <v>0.0</v>
+      </c>
+      <c r="BH7"/>
+    </row>
+    <row r="8" spans="1:60">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -13078,919 +13208,935 @@
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
-      <c r="BG8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:59">
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
+      <c r="BH8"/>
+    </row>
+    <row r="9" spans="1:60">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B9">
+        <v>44657000.0</v>
+      </c>
+      <c r="C9">
         <v>-1391000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>20792000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>24606000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>3295000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>39696000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>32391000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>18707000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>33268000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>24237000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>29426000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>7354000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>4888000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>489000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-13013000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-4186000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>11947000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>16872000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>7353033.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>15157000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>12474000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>26930588.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>18052130.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>13621222.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-20034972.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>11038971.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>8339897.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>5484893.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-4500635.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>10623549.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>12314349.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>6290412.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>16908510.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>14106631.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>12120128.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>10713334.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>8291895.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>9792659.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>16628236.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>14320897.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>3371875.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>3402914.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>4155001.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>5435260.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>6678534.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>991405.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>2843190.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>5579759.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>7802311.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>7371351.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>5843404.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>2057726.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>4164464.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>2322148.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>5172044.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>2817029.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>2573378.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>2151183.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>975178.0</v>
       </c>
     </row>
-    <row r="10" spans="1:59">
+    <row r="10" spans="1:60">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B10">
+        <v>28738000.0</v>
+      </c>
+      <c r="C10">
         <v>-3989000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>18792000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>19801000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1003000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>27995000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>21759000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>17113000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>31428000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>22623000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>28314000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>5743000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>4039000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-361000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-13811000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-4985000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>11148000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>16073000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>4104632.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>14807000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>11774000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>26230588.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>17086054.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>12655145.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-21001049.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>10072894.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>7373820.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>4518816.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-5471725.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>4995195.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>11213293.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>5168387.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>15789760.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>2118782.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>10946377.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>9431849.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>7373145.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>8873909.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>15886266.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>13419342.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>2436176.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1746879.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1324779.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>4836777.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>6234487.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>548202.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>2397544.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>5061774.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>7367297.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>6166781.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>5472654.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1596482.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>3239076.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1799503.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>6309681000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>387407.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>4525075.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>3105165.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-663981.0</v>
       </c>
     </row>
-    <row r="11" spans="1:59">
+    <row r="11" spans="1:60">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B11">
+        <v>661000.0</v>
+      </c>
+      <c r="C11">
         <v>-411000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1279000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>503000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-222000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-334000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>419000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>193000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>317000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>154000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>268000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>150000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-3204000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1259000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-672000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>100000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>3900000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1640000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="T11">
         <v>100000.0</v>
       </c>
       <c r="U11">
         <v>100000.0</v>
       </c>
       <c r="V11">
         <v>100000.0</v>
       </c>
       <c r="W11">
         <v>100000.0</v>
       </c>
       <c r="X11">
         <v>100000.0</v>
       </c>
       <c r="Y11">
         <v>100000.0</v>
       </c>
       <c r="Z11">
         <v>100000.0</v>
       </c>
       <c r="AA11">
+        <v>100000.0</v>
+      </c>
+      <c r="AB11">
         <v>23910559.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>22658770.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>5321193.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>9817757.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="AF11">
         <v>200000.0</v>
       </c>
       <c r="AG11">
         <v>200000.0</v>
       </c>
       <c r="AH11">
         <v>200000.0</v>
       </c>
       <c r="AI11">
+        <v>200000.0</v>
+      </c>
+      <c r="AJ11">
         <v>95000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90000.0</v>
       </c>
       <c r="AK11">
         <v>90000.0</v>
       </c>
       <c r="AL11">
+        <v>90000.0</v>
+      </c>
+      <c r="AM11">
         <v>25000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-9278752000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>9382447.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>9510503.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>1847404.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>110000.0</v>
       </c>
       <c r="AR11">
         <v>110000.0</v>
       </c>
       <c r="AS11">
         <v>110000.0</v>
       </c>
       <c r="AT11">
         <v>110000.0</v>
       </c>
       <c r="AU11">
+        <v>110000.0</v>
+      </c>
+      <c r="AV11">
         <v>119425.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>120000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>130000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>110000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>26129.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>29355.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>33341.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>34072.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>8017647.0</v>
       </c>
-      <c r="BD11">
-[...1 lines deleted...]
-      </c>
       <c r="BE11">
         <v>0.0</v>
       </c>
       <c r="BF11">
         <v>0.0</v>
       </c>
-      <c r="BG11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:59">
+      <c r="BG11">
+        <v>0.0</v>
+      </c>
+      <c r="BH11"/>
+    </row>
+    <row r="12" spans="1:60">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B12">
+        <v>24139000.0</v>
+      </c>
+      <c r="C12">
         <v>27154000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>25789000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>22547000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>22529000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>22361000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>19298000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>16293000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>14688000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>8942000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>8571000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>9985000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>9752000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>9858000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>9042000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>7369000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>6705000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>6639000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>5625377.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>5903000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4781000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>5341340.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>5521593.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>6653045.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>7626550.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>7307264.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>6255257.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>5663183.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>5316180.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>5305478.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>4402189.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>3862037.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3477374.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2618308.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2141288.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2398520.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1998347.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1800725.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1584356.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1276288.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1122893.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>939682.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>804129.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>785899.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>775975.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>885758.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>882504.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>888718.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>963688.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>736437.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>511855.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>375640.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>495395.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>471068.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>451131.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>409732.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>342496.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>278980.0</v>
       </c>
-      <c r="BG12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:59">
+      <c r="BH12"/>
+    </row>
+    <row r="13" spans="1:60">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B13">
+        <v>59387000.0</v>
+      </c>
+      <c r="C13">
         <v>64376000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>63799000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>58229000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>56560000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>60271000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>49202000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>43297000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>38790000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>32202000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>31555000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>30139000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>30359000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>27644000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>24751000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>20929000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>19435000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>20135072.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>17374345.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>17425963.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>16566995.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>18060769.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>19350204.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>20683351.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>32848890.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1146450.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>4026230.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>6813590.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>17257040.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
-    </row>
-    <row r="14" spans="1:59">
+      <c r="BH13"/>
+    </row>
+    <row r="14" spans="1:60">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -14028,1083 +14174,1099 @@
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
-      <c r="BG14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:59">
+      <c r="BG14">
+        <v>0.0</v>
+      </c>
+      <c r="BH14"/>
+    </row>
+    <row r="15" spans="1:60">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B15">
+        <v>28738000.0</v>
+      </c>
+      <c r="C15">
         <v>-3578000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>17513000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>19298000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1225000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>28329000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>21340000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>16920000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>31111000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>22469000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>28046000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>5593000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>7243000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-1620000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-13139000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-5085000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>7248000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>14433000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>4004632.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>14707000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>11674000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>26130588.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>16986054.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>12555145.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-21101049.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>9972894.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>7373820.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>4518816.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-5471725.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>4995195.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>11013293.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>4968387.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>15589760.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1918782.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>10851377.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>9341849.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>7283145.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>8848909.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>15886266.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>13419342.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>2436176.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>1746879.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>1214779.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>4726777.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>6124487.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>438202.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>2278119.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>4941774.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>7237297.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>6056781.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>5446525.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>1567127.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>3205735.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>1765431.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>3943231.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>387407.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>4525075.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>3105165.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-663981.0</v>
       </c>
     </row>
-    <row r="16" spans="1:59">
+    <row r="16" spans="1:60">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>28046000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>5593000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>7243000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>13669000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-13139000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-5085000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>7246000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>14433107.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>4004632.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>14707479.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>11673345.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>26130588.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>16986054.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>12555145.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-21101049.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>9972894.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>7373820.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>4518816.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-5471730.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>4995195.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>11013293.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>4968387.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>15589760.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1919000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>10851000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>9342000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>7283000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>8849000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>15887000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>13419000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>2436000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1747000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1215000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>4726000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>6125000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>438000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>2278000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>4942000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>7237000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>6057000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>5447000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1567000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>3206000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1765000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>3943000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>388000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>4525000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>3105000.0</v>
       </c>
-      <c r="BG16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:59">
+      <c r="BH16"/>
+    </row>
+    <row r="17" spans="1:60">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B17">
+        <v>28738000.0</v>
+      </c>
+      <c r="C17">
         <v>-3578000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>17513000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>19298000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>1225000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>28329000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>21340000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>16920000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>31111000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>22469000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>28046000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>5593000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>16744000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>13669000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-13139000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-5085000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>7248000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>14433107.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>4004632.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>14707479.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>11673345.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>26130588.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>16986054.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>12555145.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-21101049.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>9972894.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>7373820.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>4518816.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-5471725.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>4995195.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>11013293.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>4968387.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>15589760.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>1918782.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>32700812.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>14039141.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-19263582.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>8848909.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>20069321.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>10983166.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>2436176.0</v>
       </c>
-      <c r="AP17">
-[...1 lines deleted...]
-      </c>
       <c r="AQ17">
+        <v>0.0</v>
+      </c>
+      <c r="AR17">
         <v>12504245.0</v>
       </c>
-      <c r="AR17">
-[...1 lines deleted...]
-      </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
         <v>0.0</v>
       </c>
       <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
         <v>20513971.0</v>
       </c>
-      <c r="AV17">
-[...1 lines deleted...]
-      </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
-      <c r="BG17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:59">
+      <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17"/>
+    </row>
+    <row r="18" spans="1:60">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B18">
+        <v>35248000.0</v>
+      </c>
+      <c r="C18">
         <v>37222000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>38010000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>35682000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>34031000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>37910000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>29904000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>27004000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>24102000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>23260000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>22984000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>20154000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>20607000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>17786000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>15709000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>13560000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>12730000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>13496290.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>11748968.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>11523236.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>11785881.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>12719429.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>13828611.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>14030306.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-7626550.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-7307264.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-6255257.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-5663183.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-5316180.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
-    </row>
-    <row r="19" spans="1:59">
+      <c r="BH18"/>
+    </row>
+    <row r="19" spans="1:60">
       <c r="A19" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>-63000.0</v>
       </c>
-      <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
-    </row>
-    <row r="20" spans="1:59">
+      <c r="BH19"/>
+    </row>
+    <row r="20" spans="1:60">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
         <v>-10869098.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>10869098.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112736.0</v>
       </c>
       <c r="AJ20">
         <v>112736.0</v>
       </c>
       <c r="AK20">
+        <v>112736.0</v>
+      </c>
+      <c r="AL20">
         <v>-225472.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>112736.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>907722.0</v>
       </c>
-      <c r="AN20">
-[...1 lines deleted...]
-      </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>2301478.0</v>
       </c>
-      <c r="AR20">
-[...1 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>712930.0</v>
       </c>
-      <c r="AV20">
-[...1 lines deleted...]
-      </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
-      <c r="BG20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:59">
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20"/>
+    </row>
+    <row r="21" spans="1:60">
       <c r="A21" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B21">
+        <v>54257000.0</v>
+      </c>
+      <c r="C21">
         <v>-3989000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>18792000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>19801000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1003000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>25015000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>21759000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>17113000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>31428000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>22623000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>28314000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>5743000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>4039000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-361000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-13811000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-4985000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>11148000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>16073000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>4104632.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>14807000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>11774000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>26230588.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>17086054.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>12655145.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-21001049.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>10072894.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>7373820.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>4518816.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-5471725.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>4995195.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>11213293.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>5168387.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>15789760.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>2118782.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>10946377.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>9431849.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>7373145.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>8873909.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>15886266.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>13419342.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>2436176.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1746879.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>1324779.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>4836777.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>6234487.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>548202.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>2397544.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>5061774.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>7367297.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>6166781.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>5472654.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>1596482.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>3239076.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>1799503.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>1543389.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>1846493.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>1544900.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>1374899.0</v>
       </c>
-      <c r="BG21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:59">
+      <c r="BH21"/>
+    </row>
+    <row r="22" spans="1:60">
       <c r="A22" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -15142,234 +15304,240 @@
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
-      <c r="BG22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:59">
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22"/>
+    </row>
+    <row r="23" spans="1:60">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B23">
+        <v>4163999.0</v>
+      </c>
+      <c r="C23">
         <v>29752000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>27789000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>27352000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>24821000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>36936323.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>29930000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>17887000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>16528000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>10556000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>9683000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>11596000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>10601000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>10708000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>9840000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>8168000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>7504000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>7438000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>8873778.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>6253000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>5481000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>6041340.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>6487669.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>7619122.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>8592627.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>8273341.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>7221334.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>6629260.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>6287270.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>10933832.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>5503245.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>4984062.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>4596124.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>14606157.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>3315039.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>3680005.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2917097.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2719475.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2326326.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2177843.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2058592.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2595717.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>3634351.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1384382.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1220022.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1328961.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1328150.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1406703.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1398702.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1941007.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>882605.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>836884.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1420783.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>993713.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1180920.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>944477.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1056334.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>813149.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>975178.0</v>
       </c>
     </row>
-    <row r="24" spans="1:59">
+    <row r="24" spans="1:60">
       <c r="A24" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -15385,170 +15553,170 @@
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
-    </row>
-    <row r="25" spans="1:59">
+      <c r="BH24"/>
+    </row>
+    <row r="25" spans="1:60">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>15813000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>20318000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-2772294.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-19824294.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3497294.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-41294899000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-48776861.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-34606642.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-22790.04</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-19946219000.0</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
-    </row>
-    <row r="26" spans="1:59">
+      <c r="BH25"/>
+    </row>
+    <row r="26" spans="1:60">
       <c r="A26" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -15586,953 +15754,972 @@
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
-      <c r="BG26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:59">
+      <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26"/>
+    </row>
+    <row r="27" spans="1:60">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>539000.0</v>
       </c>
-      <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>9215000.0</v>
       </c>
-      <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-      <c r="BC27">
+      <c r="BC27"/>
+      <c r="BD27">
         <v>1308971911.0</v>
       </c>
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
-    </row>
-    <row r="28" spans="1:59">
+      <c r="BH27"/>
+    </row>
+    <row r="28" spans="1:60">
       <c r="A28" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B28">
+        <v>1428000.0</v>
+      </c>
+      <c r="C28">
         <v>1221000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1950000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1850000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1200000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1700000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1500000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1840000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1614000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1112000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1611000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>849000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>850000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>798000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>799000.0</v>
       </c>
       <c r="Q28">
         <v>799000.0</v>
       </c>
       <c r="R28">
         <v>799000.0</v>
       </c>
       <c r="S28">
-        <v>350000.0</v>
+        <v>799000.0</v>
       </c>
       <c r="T28">
         <v>350000.0</v>
       </c>
       <c r="U28">
-        <v>700000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="V28">
         <v>700000.0</v>
       </c>
       <c r="W28">
+        <v>700000.0</v>
+      </c>
+      <c r="X28">
         <v>966076.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>966077.0</v>
       </c>
       <c r="Y28">
         <v>966077.0</v>
       </c>
       <c r="Z28">
         <v>966077.0</v>
       </c>
       <c r="AA28">
         <v>966077.0</v>
       </c>
       <c r="AB28">
         <v>966077.0</v>
       </c>
       <c r="AC28">
         <v>966077.0</v>
       </c>
       <c r="AD28">
+        <v>966077.0</v>
+      </c>
+      <c r="AE28">
         <v>1116075.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1101056.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1122025.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1118750.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1118751.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1173751.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1168749.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>918750.0</v>
       </c>
       <c r="AL28">
         <v>918750.0</v>
       </c>
       <c r="AM28">
+        <v>918750.0</v>
+      </c>
+      <c r="AN28">
         <v>741970.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>901555.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>935699.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>748313.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>691055.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>436172.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>444047.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>443203.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>445646.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>517985.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>435014.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>491640.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>443826.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>461244.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>425388.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>522645.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>1309398018.0</v>
       </c>
-      <c r="BD28">
-[...1 lines deleted...]
-      </c>
       <c r="BE28">
+        <v>0.0</v>
+      </c>
+      <c r="BF28">
         <v>685982.0</v>
       </c>
-      <c r="BF28">
-[...1 lines deleted...]
-      </c>
       <c r="BG28">
+        <v>0.0</v>
+      </c>
+      <c r="BH28">
         <v>303424.0</v>
       </c>
     </row>
-    <row r="29" spans="1:59">
+    <row r="29" spans="1:60">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B29">
+        <v>354000.0</v>
+      </c>
+      <c r="C29">
         <v>-411000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1279000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>503000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-222000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-334000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>419000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>193000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>317000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>154000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>268000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>150000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-3204000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1259000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-672000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>100000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3900000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1639871.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="T29">
         <v>100000.0</v>
       </c>
       <c r="U29">
         <v>100000.0</v>
       </c>
       <c r="V29">
         <v>100000.0</v>
       </c>
       <c r="W29">
         <v>100000.0</v>
       </c>
       <c r="X29">
         <v>100000.0</v>
       </c>
       <c r="Y29">
         <v>100000.0</v>
       </c>
       <c r="Z29">
         <v>100000.0</v>
       </c>
       <c r="AA29">
-        <v>0.0</v>
+        <v>100000.0</v>
       </c>
       <c r="AB29">
         <v>0.0</v>
       </c>
       <c r="AC29">
         <v>0.0</v>
       </c>
-      <c r="AD29"/>
+      <c r="AD29">
+        <v>0.0</v>
+      </c>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
-    </row>
-    <row r="30" spans="1:59">
+      <c r="BH29"/>
+    </row>
+    <row r="30" spans="1:60">
       <c r="A30" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B30">
+        <v>-9600000.0</v>
+      </c>
+      <c r="C30">
         <v>2598000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>4805000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2292000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>14681000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>10632000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1594000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1840000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1614000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1112000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1611000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>849000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>850000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>798000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>799000.0</v>
       </c>
       <c r="Q30">
         <v>799000.0</v>
       </c>
       <c r="R30">
         <v>799000.0</v>
       </c>
       <c r="S30">
+        <v>799000.0</v>
+      </c>
+      <c r="T30">
         <v>3248401.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>350000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="V30">
         <v>700000.0</v>
       </c>
       <c r="W30">
+        <v>700000.0</v>
+      </c>
+      <c r="X30">
         <v>966076.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>966077.0</v>
       </c>
       <c r="Y30">
         <v>966077.0</v>
       </c>
       <c r="Z30">
         <v>966077.0</v>
       </c>
       <c r="AA30">
         <v>966077.0</v>
       </c>
       <c r="AB30">
         <v>966077.0</v>
       </c>
       <c r="AC30">
+        <v>966077.0</v>
+      </c>
+      <c r="AD30">
         <v>971090.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>5628354.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1101056.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1122025.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1118750.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>11987849.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1173751.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1281485.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>918750.0</v>
       </c>
       <c r="AL30">
         <v>918750.0</v>
       </c>
       <c r="AM30">
+        <v>918750.0</v>
+      </c>
+      <c r="AN30">
         <v>741970.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>901555.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>935699.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1656035.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>2830222.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>598483.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>444047.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>443203.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>445646.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>517985.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>435014.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1204570.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>370750.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>461244.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>925388.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>522645.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>461255.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>560804.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>685982.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>497304.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>975178.0</v>
       </c>
     </row>
-    <row r="31" spans="1:59">
+    <row r="31" spans="1:60">
       <c r="A31" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B31">
+        <v>-25519000.0</v>
+      </c>
+      <c r="C31">
         <v>-27154000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-25789000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-25402000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>6140000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>2980000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>103873000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-20677000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-14688000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-5922000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>961000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-22894000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>4039000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-9952000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-22726672.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-17786000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-10840000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-5026893.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-13833000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-1474521.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-3025655.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>10675143.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1144490.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-4295740.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-40475444.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-8453710.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-10281482.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-12476771.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-22578234.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-15766605.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-5057781.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-10728832.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>2712494.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-9628754.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>2851865.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-1354646.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-2743920.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>226487.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>6146296.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>5313183.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-5951434.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-5186483.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-5366843.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-318579.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>892433.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-5916002.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-3924678.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-309882.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>2549099.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>1379481.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>1426772.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-2026089.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>544415.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-764510.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>1913563.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-1459086.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>2980175.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>1730266.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-663981.0</v>
       </c>
     </row>
-    <row r="32" spans="1:59">
+    <row r="32" spans="1:60">
       <c r="A32" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B32">
+        <v>58421000.0</v>
+      </c>
+      <c r="C32">
         <v>25763000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>46581000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>47153000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>25824000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>62057000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>51689000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>35000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>47956000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>33179000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>37997000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>17339000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>14640000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>10347000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-3971000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>3183000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>18652000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>23511000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>12978410.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>21060000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>17255000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>32271928.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>23573723.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>20274267.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-12408422.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>18346235.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>14595154.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>11148076.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>815545.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>15929027.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>16716538.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>10152449.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>20385884.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>16724939.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>14261416.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>13111854.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>10290242.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>11593384.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>18212592.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>15597185.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>4494768.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>4342596.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>4959130.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>6221159.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>7454509.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>1877163.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>3725694.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>6468477.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>8765999.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>8107788.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>6355259.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>2433366.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>4659859.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>2793216.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>5596790.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>3200702.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>2943730.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>2467028.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>975178.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P30"/>
@@ -16591,1159 +16778,1159 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B2">
         <v>112050000.0</v>
       </c>
       <c r="C2">
         <v>100555000.0</v>
       </c>
       <c r="D2">
         <v>51488000.0</v>
       </c>
       <c r="E2">
         <v>49826000.0</v>
       </c>
       <c r="F2">
         <v>57511928.0</v>
       </c>
       <c r="G2">
         <v>63337728.0</v>
       </c>
       <c r="H2">
         <v>72224183.0</v>
       </c>
       <c r="I2">
         <v>18910756.0</v>
       </c>
       <c r="J2">
         <v>28910973.0</v>
       </c>
       <c r="K2">
         <v>21428514.0</v>
       </c>
       <c r="L2">
         <v>13113817.0</v>
       </c>
       <c r="M2">
         <v>4578249.0</v>
       </c>
       <c r="N2">
         <v>3845803.0</v>
       </c>
       <c r="O2">
         <v>6987450.0</v>
       </c>
       <c r="P2">
         <v>10000.0</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>4</v>
       </c>
       <c r="G3">
         <v>5</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-68972000.0</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B6">
         <v>10638000.0</v>
       </c>
       <c r="C6">
         <v>11495000.0</v>
       </c>
       <c r="D6">
         <v>49067000.0</v>
       </c>
       <c r="E6">
         <v>-1946000.0</v>
       </c>
       <c r="F6">
         <v>-7686401.0</v>
       </c>
       <c r="G6">
         <v>-5825800.0</v>
       </c>
       <c r="H6">
         <v>-8886455.0</v>
       </c>
       <c r="I6">
         <v>53313427.0</v>
       </c>
       <c r="J6">
         <v>-10000217.0</v>
       </c>
       <c r="K6">
         <v>7482459.0</v>
       </c>
       <c r="L6">
         <v>8314697.0</v>
       </c>
       <c r="M6">
         <v>8535568.0</v>
       </c>
       <c r="N6">
         <v>732446.0</v>
       </c>
       <c r="O6">
         <v>-3141647.0</v>
       </c>
       <c r="P6">
         <v>6980000.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B7">
         <v>1014999.0</v>
       </c>
       <c r="C7">
         <v>20721000.0</v>
       </c>
       <c r="D7">
         <v>-8781000.0</v>
       </c>
       <c r="E7">
         <v>18876000.0</v>
       </c>
       <c r="F7">
         <v>-25768041.0</v>
       </c>
       <c r="G7">
         <v>-4877203.0</v>
       </c>
       <c r="H7">
         <v>-50927094.0</v>
       </c>
       <c r="I7">
         <v>54121161.0</v>
       </c>
       <c r="J7">
         <v>-5403615.0</v>
       </c>
       <c r="K7">
         <v>9252217.0</v>
       </c>
       <c r="L7">
         <v>11151326.0</v>
       </c>
       <c r="M7">
         <v>-14458722.0</v>
       </c>
       <c r="N7">
         <v>8266841.0</v>
       </c>
       <c r="O7">
         <v>4023984.0</v>
       </c>
       <c r="P7">
         <v>-113830000.0</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B9">
         <v>-2429000.0</v>
       </c>
       <c r="C9">
         <v>-2105000.0</v>
       </c>
       <c r="D9">
         <v>-4000.0</v>
       </c>
       <c r="E9">
         <v>28428000.0</v>
       </c>
       <c r="F9">
         <v>-35738031.0</v>
       </c>
       <c r="G9">
         <v>218790000.0</v>
       </c>
       <c r="H9">
         <v>-4076030.0</v>
       </c>
       <c r="I9">
         <v>13892548.0</v>
       </c>
       <c r="J9">
         <v>-14225950.0</v>
       </c>
       <c r="K9">
         <v>-521002.0</v>
       </c>
       <c r="L9">
         <v>8816404.0</v>
       </c>
       <c r="M9">
         <v>-4975821.0</v>
       </c>
       <c r="N9">
         <v>-3424842.0</v>
       </c>
       <c r="O9">
         <v>825050.0</v>
       </c>
       <c r="P9"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>2131000.0</v>
       </c>
       <c r="E11">
         <v>-13546000.0</v>
       </c>
       <c r="F11">
         <v>9745522.0</v>
       </c>
       <c r="G11">
         <v>-8233794.0</v>
       </c>
       <c r="H11">
         <v>-47553428.0</v>
       </c>
       <c r="I11">
         <v>37856710.0</v>
       </c>
       <c r="J11">
         <v>6794542.0</v>
       </c>
       <c r="K11">
         <v>5568470.0</v>
       </c>
       <c r="L11">
         <v>6205500.0</v>
       </c>
       <c r="M11">
         <v>-10859588.0</v>
       </c>
       <c r="N11">
         <v>12000000.0</v>
       </c>
       <c r="O11">
         <v>3346000.0</v>
       </c>
       <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>98784000.0</v>
       </c>
       <c r="E12">
         <v>-73028000.0</v>
       </c>
       <c r="F12">
         <v>17863120.0</v>
       </c>
       <c r="G12">
         <v>-19021225.0</v>
       </c>
       <c r="H12">
         <v>-81929194.0</v>
       </c>
       <c r="I12">
         <v>-295889939.0</v>
       </c>
       <c r="J12">
         <v>-107634624.0</v>
       </c>
       <c r="K12">
         <v>-208203583.0</v>
       </c>
       <c r="L12">
         <v>-25861148.0</v>
       </c>
       <c r="M12">
         <v>-28304271.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>-1018000.0</v>
       </c>
       <c r="E13">
         <v>3994000.0</v>
       </c>
       <c r="F13">
         <v>224468.0</v>
       </c>
       <c r="G13">
         <v>140255.0</v>
       </c>
       <c r="H13">
         <v>702364.0</v>
       </c>
       <c r="I13">
         <v>2371903.0</v>
       </c>
       <c r="J13">
         <v>2027793.0</v>
       </c>
       <c r="K13">
         <v>4204749.0</v>
       </c>
       <c r="L13">
         <v>-3870578.0</v>
       </c>
       <c r="M13">
         <v>1376687.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B14">
         <v>25147000.0</v>
       </c>
       <c r="C14">
         <v>-19096000.0</v>
       </c>
       <c r="D14">
         <v>7365000.0</v>
       </c>
       <c r="E14">
         <v>20318000.0</v>
       </c>
       <c r="F14">
         <v>-44537707000.0</v>
       </c>
       <c r="G14">
         <v>24801046000.0</v>
       </c>
       <c r="H14">
         <v>1122459000.0</v>
       </c>
       <c r="I14">
         <v>1495725000.0</v>
       </c>
       <c r="J14">
         <v>-2803362000.0</v>
       </c>
       <c r="K14">
         <v>-8690295000.0</v>
       </c>
       <c r="L14">
         <v>4859833000.0</v>
       </c>
       <c r="M14">
         <v>-2807547000.0</v>
       </c>
       <c r="N14">
         <v>557187000.0</v>
       </c>
       <c r="O14">
         <v>-5066224000.0</v>
       </c>
       <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B15">
         <v>111562000.0</v>
       </c>
       <c r="C15">
         <v>78813000.0</v>
       </c>
       <c r="D15">
         <v>565000.0</v>
       </c>
       <c r="E15">
         <v>46067000.0</v>
       </c>
       <c r="F15">
         <v>44200165.0</v>
       </c>
       <c r="G15">
         <v>44200163.0</v>
       </c>
       <c r="H15">
         <v>44200163.0</v>
       </c>
       <c r="I15">
         <v>42976944.0</v>
       </c>
       <c r="J15">
         <v>34296034.0</v>
       </c>
       <c r="K15">
         <v>30472284.0</v>
       </c>
       <c r="L15">
         <v>17660884.0</v>
       </c>
       <c r="M15">
         <v>16015410.0</v>
       </c>
       <c r="N15">
         <v>9161230.0</v>
       </c>
       <c r="O15">
         <v>6165599.0</v>
       </c>
       <c r="P15">
         <v>1230000.0</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B16">
         <v>122688000.0</v>
       </c>
       <c r="C16">
         <v>112050000.0</v>
       </c>
       <c r="D16">
         <v>100555000.0</v>
       </c>
       <c r="E16">
         <v>47880000.0</v>
       </c>
       <c r="F16">
         <v>49825527.0</v>
       </c>
       <c r="G16">
         <v>57511928.0</v>
       </c>
       <c r="H16">
         <v>63337728.0</v>
       </c>
       <c r="I16">
         <v>72224183.0</v>
       </c>
       <c r="J16">
         <v>18910756.0</v>
       </c>
       <c r="K16">
         <v>28910973.0</v>
       </c>
       <c r="L16">
         <v>21428514.0</v>
       </c>
       <c r="M16">
         <v>13113817.0</v>
       </c>
       <c r="N16">
         <v>4578249.0</v>
       </c>
       <c r="O16">
         <v>3845803.0</v>
       </c>
       <c r="P16">
         <v>6990000.0</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B18">
         <v>95037000.0</v>
       </c>
       <c r="C18">
         <v>-801378000.0</v>
       </c>
       <c r="D18">
         <v>140562000.0</v>
       </c>
       <c r="E18">
         <v>-49962000.0</v>
       </c>
       <c r="F18">
         <v>49571630.0</v>
       </c>
       <c r="G18">
         <v>-4940894.0</v>
       </c>
       <c r="H18">
         <v>-121419944.0</v>
       </c>
       <c r="I18">
         <v>-208278556.0</v>
       </c>
       <c r="J18">
         <v>-76712959.0</v>
       </c>
       <c r="K18">
         <v>-165462703.0</v>
       </c>
       <c r="L18">
         <v>-2205577.0</v>
       </c>
       <c r="M18">
         <v>-22249022.0</v>
       </c>
       <c r="N18">
         <v>-124405780.0</v>
       </c>
       <c r="O18">
         <v>-47826048.0</v>
       </c>
       <c r="P18">
         <v>-113690000.0</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B20">
         <v>245479000.0</v>
       </c>
       <c r="C20">
         <v>213910000.0</v>
       </c>
       <c r="D20">
         <v>162814000.0</v>
       </c>
       <c r="E20">
         <v>81936000.0</v>
       </c>
       <c r="F20">
         <v>1403004.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>89031800.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B21">
         <v>601000000.0</v>
       </c>
       <c r="C21">
         <v>683236000.0</v>
       </c>
       <c r="D21">
         <v>-180496000.0</v>
       </c>
       <c r="E21">
         <v>13800000.0</v>
       </c>
       <c r="F21">
         <v>-13144479.0</v>
       </c>
       <c r="G21">
         <v>43291000.0</v>
       </c>
       <c r="H21">
         <v>155881587.0</v>
       </c>
       <c r="I21">
         <v>218524078.0</v>
       </c>
       <c r="J21">
         <v>20875800.0</v>
       </c>
       <c r="K21">
         <v>203307500.0</v>
       </c>
       <c r="L21">
         <v>-116800000.0</v>
       </c>
       <c r="M21">
         <v>46800000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B22">
         <v>66364999.0</v>
       </c>
       <c r="C22">
         <v>91839000.0</v>
       </c>
       <c r="D22">
         <v>39261000.0</v>
       </c>
       <c r="E22">
         <v>3453000.0</v>
       </c>
       <c r="F22">
         <v>56516043.0</v>
       </c>
       <c r="G22">
         <v>18413044.0</v>
       </c>
       <c r="H22">
         <v>11416106.0</v>
       </c>
       <c r="I22">
         <v>33490222.0</v>
       </c>
       <c r="J22">
         <v>36325280.0</v>
       </c>
       <c r="K22">
         <v>33488663.0</v>
       </c>
       <c r="L22">
         <v>12504245.0</v>
       </c>
       <c r="M22">
         <v>20513971.0</v>
       </c>
       <c r="N22">
         <v>11984818.0</v>
       </c>
       <c r="O22">
         <v>11960878.0</v>
       </c>
       <c r="P22">
         <v>-3470000.0</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B23">
         <v>731221000.0</v>
       </c>
       <c r="C23">
         <v>-5464000.0</v>
       </c>
       <c r="D23">
         <v>-90967000.0</v>
       </c>
       <c r="E23">
         <v>229614000.0</v>
       </c>
       <c r="F23">
         <v>442969955.0</v>
       </c>
       <c r="G23">
         <v>265000000.0</v>
       </c>
       <c r="H23">
         <v>595001607.0</v>
       </c>
       <c r="I23">
         <v>-1012044.0</v>
       </c>
       <c r="J23">
         <v>-470000.0</v>
       </c>
       <c r="K23">
         <v>260707500.0</v>
       </c>
       <c r="L23">
         <v>144981158.0</v>
       </c>
       <c r="M23">
         <v>148200000.0</v>
       </c>
       <c r="N23">
         <v>-1188572.0</v>
       </c>
       <c r="O23">
         <v>97650000.0</v>
       </c>
       <c r="P23">
         <v>-4905.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>893382000.0</v>
       </c>
       <c r="D24">
         <v>-74539000.0</v>
       </c>
       <c r="E24">
         <v>112574000.0</v>
       </c>
       <c r="F24">
         <v>-41015566.0</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B25">
         <v>27657000.0</v>
       </c>
       <c r="C25">
         <v>-894760000.0</v>
       </c>
       <c r="D25">
         <v>135971000.0</v>
       </c>
       <c r="E25">
         <v>-92609000.0</v>
       </c>
       <c r="F25">
         <v>44556530628.0</v>
       </c>
       <c r="G25">
         <v>-24819522735.0</v>
       </c>
       <c r="H25">
         <v>-81908956.0</v>
       </c>
       <c r="I25">
         <v>-295889939.0</v>
       </c>
       <c r="J25">
         <v>-107634624.0</v>
       </c>
       <c r="K25">
         <v>-208203583.0</v>
       </c>
       <c r="L25">
         <v>-25861148.0</v>
       </c>
       <c r="M25">
         <v>-28304271.0</v>
       </c>
       <c r="N25">
         <v>-144657439.0</v>
       </c>
       <c r="O25">
         <v>-63810910.0</v>
       </c>
       <c r="P25">
         <v>140000.0</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>155262000.0</v>
       </c>
       <c r="E26">
         <v>-81936000.0</v>
       </c>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>89031800.0</v>
       </c>
       <c r="J26">
         <v>80986450.0</v>
       </c>
       <c r="K26">
         <v>80986450.0</v>
       </c>
       <c r="L26">
         <v>80986450.0</v>
       </c>
       <c r="M26">
         <v>80986450.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26">
         <v>102760000.0</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>100689000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B28">
         <v>731221000.0</v>
       </c>
       <c r="C28">
         <v>812869000.0</v>
       </c>
       <c r="D28">
         <v>-91532000.0</v>
       </c>
       <c r="E28">
         <v>47696000.0</v>
       </c>
       <c r="F28">
         <v>-56312685.0</v>
       </c>
       <c r="G28">
         <v>-909163.0</v>
       </c>
       <c r="H28">
         <v>111681424.0</v>
       </c>
       <c r="I28">
         <v>263566890.0</v>
       </c>
       <c r="J28">
         <v>67096216.0</v>
       </c>
       <c r="K28">
         <v>172835216.0</v>
       </c>
       <c r="L28">
         <v>10520274.0</v>
       </c>
       <c r="M28">
         <v>30784590.0</v>
       </c>
       <c r="N28">
         <v>125138226.0</v>
       </c>
       <c r="O28">
         <v>44684401.0</v>
       </c>
       <c r="P28">
         <v>120670000.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B29">
         <v>95037000.0</v>
       </c>
       <c r="C29">
         <v>-801378000.0</v>
       </c>
       <c r="D29">
         <v>140562000.0</v>
       </c>
       <c r="E29">
         <v>-49962000.0</v>
       </c>
       <c r="F29">
         <v>49571630.0</v>
       </c>
       <c r="G29">
         <v>-4940894.0</v>
       </c>
       <c r="H29">
         <v>-121419944.0</v>
       </c>
       <c r="I29">
         <v>-208278556.0</v>
       </c>
       <c r="J29">
         <v>-76712959.0</v>
       </c>
       <c r="K29">
         <v>-165462703.0</v>
       </c>
       <c r="L29">
         <v>-2205577.0</v>
       </c>
       <c r="M29">
         <v>-22249022.0</v>
       </c>
       <c r="N29">
         <v>-124405780.0</v>
       </c>
       <c r="O29">
         <v>-47826048.0</v>
       </c>
       <c r="P29">
         <v>-113690000.0</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B30">
         <v>-815618000.0</v>
       </c>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30">
         <v>-112574000.0</v>
       </c>
       <c r="F30">
         <v>41015566.0</v>
       </c>
       <c r="G30">
         <v>-39838889.0</v>
       </c>
       <c r="H30">
         <v>-112856854000.0</v>
       </c>
       <c r="I30">
         <v>-291293158000.0</v>
       </c>
       <c r="J30">
         <v>-102422814.0</v>
       </c>
       <c r="K30">
@@ -17762,421 +17949,427 @@
         <v>-57174339000.0</v>
       </c>
       <c r="P30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BG30"/>
+  <dimension ref="A1:BH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:59">
+    <row r="1" spans="1:60">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>77</v>
       </c>
       <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
         <v>80</v>
       </c>
       <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
         <v>83</v>
       </c>
       <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
         <v>86</v>
       </c>
       <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
         <v>89</v>
       </c>
       <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
         <v>92</v>
       </c>
       <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
         <v>95</v>
       </c>
       <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
         <v>98</v>
       </c>
       <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
         <v>101</v>
       </c>
       <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
         <v>104</v>
       </c>
       <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
         <v>107</v>
       </c>
       <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
         <v>110</v>
       </c>
       <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
         <v>113</v>
       </c>
       <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
         <v>116</v>
       </c>
       <c r="BC1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BE1" t="s">
         <v>118</v>
       </c>
       <c r="BF1" t="s">
         <v>119</v>
       </c>
       <c r="BG1" t="s">
         <v>120</v>
       </c>
-    </row>
-    <row r="2" spans="1:59">
+      <c r="BH1" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="2" spans="1:60">
       <c r="A2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B2">
+        <v>95268000.0</v>
+      </c>
+      <c r="C2">
         <v>122688000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>102730000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>111358000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>102262000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>112050000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>84590000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>125252000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>75826000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>100555000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>59092000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>50155000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>52935000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>47880000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>40616000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>50064000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>61267000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>49826000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>48702743.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>66573000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>28488111.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>57511928.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>53405925.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>29993752.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>56292541.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>63337728.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>25364034.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>33742035.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>35180396.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>72224183.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>31178070.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>48407896.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>127785338.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>18910756.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>48951746.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>43974053.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>24203565.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>28910973.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>16790402.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>13445729.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>14035946.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>21428514.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>10475621.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>9835853.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>10385490.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>13113817.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>9940930.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>5080140.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>5315022.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>4578249.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>6936175.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>2725248.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>3987645.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>3845803.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>3328639.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>3849360.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>4661292.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>6987450.0</v>
       </c>
-      <c r="BG2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:59">
+      <c r="BH2"/>
+    </row>
+    <row r="3" spans="1:60">
       <c r="A3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
@@ -18308,121 +18501,125 @@
       </c>
       <c r="AZ3">
         <v>0</v>
       </c>
       <c r="BA3">
         <v>0</v>
       </c>
       <c r="BB3">
         <v>0</v>
       </c>
       <c r="BC3">
         <v>0</v>
       </c>
       <c r="BD3">
         <v>0</v>
       </c>
       <c r="BE3">
         <v>0</v>
       </c>
       <c r="BF3">
         <v>0</v>
       </c>
       <c r="BG3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:59">
+      <c r="BH3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:60">
       <c r="A4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-50820000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-3957000.0</v>
       </c>
-      <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
-    </row>
-    <row r="5" spans="1:59">
+      <c r="BH4"/>
+    </row>
+    <row r="5" spans="1:60">
       <c r="A5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -18438,408 +18635,415 @@
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
-    </row>
-    <row r="6" spans="1:59">
+      <c r="BH5"/>
+    </row>
+    <row r="6" spans="1:60">
       <c r="A6" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B6">
+        <v>26603000.0</v>
+      </c>
+      <c r="C6">
         <v>-27420000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>19958000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-8628000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>9096000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-9788000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>27460000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-40662000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>49426000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-24729000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>41463000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>8937000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-2780000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>5055000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>7264000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-9448000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-11204000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>11441000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1122784.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-17870000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>38084889.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-29023817.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>4106003.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>23412173.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-26298789.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-7045187.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>37973694.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-8378001.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-1438361.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-37043787.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>41046113.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-17229826.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-79377442.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>108874582.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-30040990.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>4977693.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>19770488.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-4707408.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>12120571.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>3344673.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-590217.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-7392568.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>10952893.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>639768.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-549637.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-2728327.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>3172887.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>4860790.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-234882.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>736773.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-2357926.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>4210927.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-1262397.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>141842.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>517164.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-520721.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-811932.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-2326158.0</v>
       </c>
-      <c r="BG6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:59">
+      <c r="BH6"/>
+    </row>
+    <row r="7" spans="1:60">
       <c r="A7" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B7">
-        <v>-15918000.0</v>
+        <v>-32710000.0</v>
       </c>
       <c r="C7">
+        <v>-16554000.0</v>
+      </c>
+      <c r="D7">
         <v>17158000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>4348000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>30386000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-50877000.0</v>
       </c>
-      <c r="G7">
-[...1 lines deleted...]
-      </c>
       <c r="H7">
+        <v>10428000.0</v>
+      </c>
+      <c r="I7">
         <v>8574000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2835000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-1034000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>11271000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-22965000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>14810000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-2007000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1381000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>29015000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-16806000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>5286000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-33674336.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-38422000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>41702495.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>4626505.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>14622586.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-3307166.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-35923074.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>19730451.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-22691725.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>45489807.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-10139970.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-63585206.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>57694676.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-5171079.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>15939970.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-14342406.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>16738858.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-20903224.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>14187849.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-15427098.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>9726101.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>2880327.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-4488395.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>1134184.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-7242665.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>1032012.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>8093126.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>9268853.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-4594868.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-1781221.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-18790348.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>10707715.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-16378186.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>13939751.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>12341442.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-1636166.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-5921356.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>5053622.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>217928.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>4512420.0</v>
       </c>
-      <c r="BG7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:59">
+      <c r="BH7"/>
+    </row>
+    <row r="8" spans="1:60">
       <c r="A8" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -18855,1210 +19059,1227 @@
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
-    </row>
-    <row r="9" spans="1:59">
+      <c r="BH8"/>
+    </row>
+    <row r="9" spans="1:60">
       <c r="A9" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B9">
+        <v>-30406000.0</v>
+      </c>
+      <c r="C9">
         <v>2229000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-2155000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>803000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>28833000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-29910000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>117000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-505000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-419000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-1298000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>7061000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8589000.0</v>
       </c>
       <c r="M9">
         <v>-8589000.0</v>
       </c>
       <c r="N9">
+        <v>-8589000.0</v>
+      </c>
+      <c r="O9">
         <v>-10682000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>2984000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>29892000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-19693000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>15245000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-21137727.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-15455000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1956.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>853044.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>9620209.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1128114.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>48373832.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-54680819.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-546170.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>10419544.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-13581092.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-368312.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>32542.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>942979.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>10033713.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>2883314.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>11403738.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-23471286.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>9807512.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-11965914.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>721096.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-1012555.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>85029.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-314572.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1028069.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>5447252.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-6271964.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>8613047.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-5576497.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>2668301.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>398906.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-2466531.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-398729.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-4170159.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-141871.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>1285917.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-1514026.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>63441.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>7667836.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-5553571.0</v>
       </c>
-      <c r="BG9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:59">
+      <c r="BH9"/>
+    </row>
+    <row r="10" spans="1:60">
       <c r="A10" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>1298000.0</v>
       </c>
-      <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
-      <c r="O10">
+      <c r="O10"/>
+      <c r="P10">
         <v>-5340000.0</v>
       </c>
-      <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
-    </row>
-    <row r="11" spans="1:59">
+      <c r="BH10"/>
+    </row>
+    <row r="11" spans="1:60">
       <c r="A11" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>4408000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-12638000.0</v>
       </c>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>10715000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-15140000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>9800000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2741251.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-10947251.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-13731632.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-23192208.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>40891286.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>5778076.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>3800000.0</v>
       </c>
-      <c r="X11">
-[...1 lines deleted...]
-      </c>
       <c r="Y11">
+        <v>0.0</v>
+      </c>
+      <c r="Z11">
         <v>-85457647.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>73423853.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-24446206.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>36480000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-161625.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-59425597.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>55157210.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-5396164.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>4226937.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-16131273.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>8911000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>3609000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>785000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-3513900.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>9494000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1040000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-4972238.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>1508000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>2650000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>11206000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>15043000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>602000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-10859588.0</v>
       </c>
-      <c r="AV11"/>
       <c r="AW11"/>
-      <c r="AX11">
+      <c r="AX11"/>
+      <c r="AY11">
         <v>13076000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>12000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>27758000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>9300000.0</v>
       </c>
-      <c r="BB11"/>
-      <c r="BC11">
+      <c r="BC11"/>
+      <c r="BD11">
         <v>3346000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>7886000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>2665000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>10163000.0</v>
       </c>
-      <c r="BG11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:59">
+      <c r="BH11"/>
+    </row>
+    <row r="12" spans="1:60">
       <c r="A12" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>35531000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63954000.0</v>
       </c>
       <c r="M12">
         <v>63954000.0</v>
       </c>
       <c r="N12">
+        <v>63954000.0</v>
+      </c>
+      <c r="O12">
         <v>-2962000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>73022000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-33477000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-10084641.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-102104359.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-45504230.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>30081399.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>7890127.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>25395824.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>26285164.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>86551351.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-35994283.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-95863457.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-10072633.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-110484481.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>23623668.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>15004252.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-93951468.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-71114786.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-98637807.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-32185878.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-107634624.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>34386255.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-74670582.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-56913040.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-208203583.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-68043592.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>-22940166.0</v>
       </c>
-      <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>-25861148.0</v>
       </c>
-      <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
-      <c r="AU12">
+      <c r="AU12"/>
+      <c r="AV12">
         <v>-28304271.0</v>
       </c>
-      <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
-    </row>
-    <row r="13" spans="1:59">
+      <c r="BH12"/>
+    </row>
+    <row r="13" spans="1:60">
       <c r="A13" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>-198000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1738000.0</v>
       </c>
       <c r="M13">
         <v>-1738000.0</v>
       </c>
       <c r="N13">
+        <v>-1738000.0</v>
+      </c>
+      <c r="O13">
         <v>-2040000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>13537000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-10677000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>146542.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>987458.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1195023.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>223490.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>810570.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-2004615.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2427377.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-4435280.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1160741.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>987417.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>2300651.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-1409737.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>3602747.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-3791297.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>2504924.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-717894.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>1679320.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-1094447.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>2027793.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>891183.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>81860.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>52716.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>4204749.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-612057.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>398814.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>-3870578.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>1376687.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
-    </row>
-    <row r="14" spans="1:59">
+      <c r="BH13"/>
+    </row>
+    <row r="14" spans="1:60">
       <c r="A14" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B14">
+        <v>-14179000.0</v>
+      </c>
+      <c r="C14">
         <v>30655000.0</v>
       </c>
-      <c r="C14"/>
-      <c r="D14">
+      <c r="D14"/>
+      <c r="E14">
         <v>31356000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>42308000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>23274000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-11899000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>487000.0</v>
       </c>
-      <c r="I14"/>
-      <c r="J14">
+      <c r="J14"/>
+      <c r="K14">
         <v>-7197000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-8448000.0</v>
       </c>
-      <c r="L14"/>
       <c r="M14"/>
-      <c r="N14">
+      <c r="N14"/>
+      <c r="O14">
         <v>15813000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>20318000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-2772294.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-19824294.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>2139614000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-44537707000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-48776861.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-34606642.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-23347444000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>24801046000.0</v>
       </c>
-      <c r="X14"/>
       <c r="Y14"/>
-      <c r="Z14">
+      <c r="Z14"/>
+      <c r="AA14">
         <v>3033410000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1122459000.0</v>
       </c>
-      <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
+      <c r="AD14"/>
+      <c r="AE14">
         <v>11989527000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1495725000.0</v>
       </c>
-      <c r="AF14"/>
-      <c r="AG14">
+      <c r="AG14"/>
+      <c r="AH14">
         <v>-411525.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>-3510855000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>-2803362000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>-461592.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>-488587.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>-2971747000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>-8690295000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>-499168.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>-426953.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>371280000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>4859833000.0</v>
       </c>
-      <c r="AR14"/>
       <c r="AS14"/>
-      <c r="AT14">
+      <c r="AT14"/>
+      <c r="AU14">
         <v>4604818000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>-2807547000.0</v>
       </c>
-      <c r="AV14"/>
       <c r="AW14"/>
-      <c r="AX14">
+      <c r="AX14"/>
+      <c r="AY14">
         <v>-2536586000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>557187000.0</v>
       </c>
-      <c r="AZ14"/>
       <c r="BA14"/>
-      <c r="BB14">
+      <c r="BB14"/>
+      <c r="BC14">
         <v>122225.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>-5066224000.0</v>
       </c>
-      <c r="BD14"/>
-      <c r="BE14">
+      <c r="BE14"/>
+      <c r="BF14">
         <v>-112000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>-1214438.0</v>
       </c>
-      <c r="BG14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:59">
+      <c r="BH14"/>
+    </row>
+    <row r="15" spans="1:60">
       <c r="A15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B15">
+        <v>30509000.0</v>
+      </c>
+      <c r="C15">
         <v>30510000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>30509000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>29967000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>26769000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>24317000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>22285000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>20110000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>18357000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>18061000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>17539000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>14920000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>13356000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>12924000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>12163000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>11666000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>11160000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>11078000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>11050042.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>11050000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>11049959.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>11050041.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>11050040.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11050041.0</v>
       </c>
       <c r="Y15">
         <v>11050041.0</v>
       </c>
       <c r="Z15">
         <v>11050041.0</v>
       </c>
       <c r="AA15">
+        <v>11050041.0</v>
+      </c>
+      <c r="AB15">
         <v>11050040.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11050041.0</v>
       </c>
       <c r="AC15">
         <v>11050041.0</v>
       </c>
       <c r="AD15">
         <v>11050041.0</v>
       </c>
       <c r="AE15">
         <v>11050041.0</v>
       </c>
       <c r="AF15">
         <v>11050041.0</v>
       </c>
       <c r="AG15">
         <v>11050041.0</v>
       </c>
       <c r="AH15">
+        <v>11050041.0</v>
+      </c>
+      <c r="AI15">
         <v>9826821.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9256821.0</v>
       </c>
       <c r="AJ15">
         <v>9256821.0</v>
       </c>
       <c r="AK15">
+        <v>9256821.0</v>
+      </c>
+      <c r="AL15">
         <v>8164321.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7618071.0</v>
       </c>
       <c r="AM15">
         <v>7618071.0</v>
       </c>
       <c r="AN15">
         <v>7618071.0</v>
       </c>
       <c r="AO15">
         <v>7618071.0</v>
       </c>
       <c r="AP15">
         <v>7618071.0</v>
       </c>
       <c r="AQ15">
+        <v>7618071.0</v>
+      </c>
+      <c r="AR15">
         <v>5369988.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>4245945.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>4022476.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4022475.0</v>
       </c>
       <c r="AU15">
         <v>4022475.0</v>
       </c>
       <c r="AV15">
         <v>4022475.0</v>
       </c>
       <c r="AW15">
         <v>4022475.0</v>
       </c>
       <c r="AX15">
+        <v>4022475.0</v>
+      </c>
+      <c r="AY15">
         <v>3947985.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>3425794.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>2351301.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>1705722.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>1678413.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>1644159.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>1575653.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>1507147.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>1438640.0</v>
       </c>
-      <c r="BG15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:59">
+      <c r="BH15"/>
+    </row>
+    <row r="16" spans="1:60">
       <c r="A16" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B16">
+        <v>121871000.0</v>
+      </c>
+      <c r="C16">
         <v>95268000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>122688000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>102730000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>111358000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>102262000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>112050000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>84590000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>125252000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>75826000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>100555000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>59092000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>50155000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>52935000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>47880000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>40616000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>50063000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>61267000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>49825527.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>48703000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>66573000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>28488111.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>57511928.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>53405925.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>29993752.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>56292541.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>63337728.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>25364034.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>33742035.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>35180396.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>72224183.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>31178070.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>48407896.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>127785338.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>18910756.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>48951746.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>43974053.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>24203565.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>28910973.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>16790402.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>13445729.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>14035946.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>21428514.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>10475621.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>9835853.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>10385490.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>13113817.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>9940930.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>5080140.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>5315022.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>4578249.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>6936175.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>2725248.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>3987645.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>3845803.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>3328639.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>3849360.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>4661292.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>6987450.0</v>
       </c>
     </row>
-    <row r="17" spans="1:59">
+    <row r="17" spans="1:60">
       <c r="A17" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -20074,231 +20295,235 @@
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
-    </row>
-    <row r="18" spans="1:59">
+      <c r="BH17"/>
+    </row>
+    <row r="18" spans="1:60">
       <c r="A18" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B18">
+        <v>-8942000.0</v>
+      </c>
+      <c r="C18">
         <v>148585000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>42210000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>27042000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-118116000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-232670000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-291737000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-155091000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-172629000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-181921000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>27735000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>46933000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>10666000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>7763000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>61616000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-9548000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-19645000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-82386000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-74859133.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>6680000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>62293416.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>55457584.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>58051521.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>95957031.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-92861435.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-66088011.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-25370300.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-60475858.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>8011973.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-43585759.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-25243499.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-71317478.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-67108077.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-44609502.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>17152978.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>22824880.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-53199588.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-63491229.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-22251898.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-51743923.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-24992385.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-66474497.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-18558277.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-17514287.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>21672839.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>12194148.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>15695362.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>27183265.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-30212407.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-34915242.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-77286588.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-51137772.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>12473325.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-8454745.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-18938677.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-5545068.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-12004785.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-11337518.0</v>
       </c>
-      <c r="BG18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:59">
+      <c r="BH18"/>
+    </row>
+    <row r="19" spans="1:60">
       <c r="A19" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -20314,1547 +20539,1577 @@
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
-    </row>
-    <row r="20" spans="1:59">
+      <c r="BH19"/>
+    </row>
+    <row r="20" spans="1:60">
       <c r="A20" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
         <v>31668000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>131103000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>82708000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>62835000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>99684000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>51391000.0</v>
       </c>
-      <c r="J20">
-[...1 lines deleted...]
-      </c>
       <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20">
         <v>35194000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>64060000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>48159000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>995000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>49600000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>1822000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>26994135.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>3519865.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
-    </row>
-    <row r="21" spans="1:59">
+      <c r="BH20"/>
+    </row>
+    <row r="21" spans="1:60">
       <c r="A21" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B21">
+        <v>35368000.0</v>
+      </c>
+      <c r="C21">
         <v>-145500000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>385000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>24999000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>26000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>165001000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>280301000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-55000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-86709000.0</v>
       </c>
       <c r="M21">
         <v>-86709000.0</v>
       </c>
       <c r="N21">
+        <v>-86709000.0</v>
+      </c>
+      <c r="O21">
         <v>9213000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-90000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>10000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-6999021.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>100799021.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>86000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-13500000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-13159000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-72485479.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-43000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-61709000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>78000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>70000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>78000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>63000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1400000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>17179980.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>78054210.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>65500000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-195000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>75164868.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>20875800.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-8700000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>600000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>66402000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>203307500.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>62700000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>31907500.0</v>
       </c>
-      <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>-116800000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>46800000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
-    </row>
-    <row r="22" spans="1:59">
+      <c r="BH21"/>
+    </row>
+    <row r="22" spans="1:60">
       <c r="A22" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B22">
+        <v>28738000.0</v>
+      </c>
+      <c r="C22">
         <v>-3578000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>17513000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>19298000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1224000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>28329000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>21340000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>16920000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>31110000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>22469000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>28046000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>5592000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>7243000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-1620000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-13140000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-5086000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>7246000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>14433000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>4004632.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>14707000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>11673412.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>26130588.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>16986054.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>12555145.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-21101049.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>9972894.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>7373820.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>4518816.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-5471725.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>4995195.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>11013293.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>4968387.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>15589760.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1918782.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>10851377.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>9341849.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>7283145.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>8848909.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>15886266.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>13419342.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>2436176.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>1746879.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>1214779.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>4726777.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>6124487.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>438202.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>2278119.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>4941774.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>7237297.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>6056781.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>5446525.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>1567127.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>3205735.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>1765431.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>3943231.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>387407.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>4525075.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>3105165.0</v>
       </c>
-      <c r="BG22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:59">
+      <c r="BH22"/>
+    </row>
+    <row r="23" spans="1:60">
       <c r="A23" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B23">
+        <v>-2536000.0</v>
+      </c>
+      <c r="C23">
         <v>-176010000.0</v>
       </c>
-      <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>-75000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-3123000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-496000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1657000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>420000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-4227000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-198795000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>77128000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>34560000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-250000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>29985000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-1488000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-27000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-405000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-53000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1031959.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-41.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>439.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>27500000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-39838889000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>20000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>159000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>86000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-3698393.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>93000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>86200000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>104500000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-291293158000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>82500000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>50000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-1012044.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>49878000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>63300000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-470000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>91902000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>63900000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>74900000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>52607500.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>69300000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>144981158.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>48500000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>20600000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>34300000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>17700000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>18000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>57700000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>54800000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-788572.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>76200000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>41600000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>30950000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>26200000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>17400000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>31050000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>23000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-5449947.0</v>
       </c>
     </row>
-    <row r="24" spans="1:59">
+    <row r="24" spans="1:60">
       <c r="A24" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>175</v>
+      </c>
+      <c r="B24">
+        <v>-2.0</v>
+      </c>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>205616000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>170955000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>205616000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>317883000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>183318000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>193386000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>-29663000.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
-      <c r="P24">
+      <c r="P24"/>
+      <c r="Q24">
         <v>49795000.0</v>
       </c>
-      <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
-    </row>
-    <row r="25" spans="1:59">
+      <c r="BH24"/>
+    </row>
+    <row r="25" spans="1:60">
       <c r="A25" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B25">
-        <v>134484000.0</v>
+        <v>-4970000.0</v>
       </c>
       <c r="C25">
+        <v>168717000.0</v>
+      </c>
+      <c r="D25">
         <v>7539000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3396000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-149726000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-210122000.0</v>
       </c>
-      <c r="G25">
-[...1 lines deleted...]
-      </c>
       <c r="H25">
+        <v>-323505000.0</v>
+      </c>
+      <c r="I25">
         <v>-180585000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-206574000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-203356000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-11582000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>64306000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-11387000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-5148000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>73375000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-33477000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-10085000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-102105000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-45189429.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>30395000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>8917509.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>24700491.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>26442881.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>86709052.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-35837312.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-95791356.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-10052395.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-110484481.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>23623668.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>15004252.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-93951468.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-71114786.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-98637807.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-32185878.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-10437257.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>34386255.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-74670582.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-56913040.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-47864265.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-68043592.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-22940166.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-69355560.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-12530391.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-23273076.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>7455226.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>2487093.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>18012111.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>24022712.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-18659356.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-51679738.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-66354927.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-66644650.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-3073852.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-8584010.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-16960552.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-10986097.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-16747788.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-18955103.0</v>
       </c>
-      <c r="BG25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:59">
+      <c r="BH25"/>
+    </row>
+    <row r="26" spans="1:60">
       <c r="A26" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>-307000000.0</v>
       </c>
-      <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>-48159000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-995000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
+      <c r="AE26"/>
+      <c r="AF26">
         <v>89031800.0</v>
       </c>
-      <c r="AF26"/>
       <c r="AG26"/>
-      <c r="AH26">
+      <c r="AH26"/>
+      <c r="AI26">
         <v>89031800.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>80986450.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>89031800.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80516450.0</v>
       </c>
       <c r="AL26">
         <v>80516450.0</v>
       </c>
       <c r="AM26">
+        <v>80516450.0</v>
+      </c>
+      <c r="AN26">
         <v>80986450.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>80516450.0</v>
       </c>
-      <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>80986450.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>80986450.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
-    </row>
-    <row r="27" spans="1:59">
+      <c r="BH26"/>
+    </row>
+    <row r="27" spans="1:60">
       <c r="A27" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>49762000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>-3779471299.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
-    </row>
-    <row r="28" spans="1:59">
+      <c r="BH27"/>
+    </row>
+    <row r="28" spans="1:60">
       <c r="A28" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B28">
+        <v>2323000.0</v>
+      </c>
+      <c r="C28">
         <v>-176010000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>354489000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>26625000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>127211000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>222896000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>319194000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>114434000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>222066000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>157175000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-37345000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-38009000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-13447000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-2731000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-54051000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>129000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>8430000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>93188000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>75981917.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-24550000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-24209480.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-83535520.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-54050040.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-72759041.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>66949959.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>58949959.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>63251567.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>51949959.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-9650041.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>6129939.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>67004169.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>54449959.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-11245041.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>153357803.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-46683021.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-17956821.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>72952129.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>58783929.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>34381929.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>55081929.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>24289429.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>59081929.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>29511170.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>18154055.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-22222476.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-14922475.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-12522475.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-22322475.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>29977525.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>35652015.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>74928662.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>55348699.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-13735722.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>8596587.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>19455841.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>5024347.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>11192853.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>9011360.0</v>
       </c>
-      <c r="BG28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:59">
+      <c r="BH28"/>
+    </row>
+    <row r="29" spans="1:60">
       <c r="A29" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B29">
+        <v>-8942000.0</v>
+      </c>
+      <c r="C29">
         <v>148585000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>42210000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>27042000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-118116000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-232670000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-291737000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-155091000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-172629000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-181921000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>27735000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>46933000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>10666000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>7763000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>61616000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-9548000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-19645000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-82386000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-74859133.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>6680000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>62293416.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>55457584.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>58051521.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>95957031.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-92861435.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-66088011.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-25370300.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-60475858.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>8011973.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-43585759.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-25243499.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-71317478.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-67108077.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-44609502.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>17152978.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>22824880.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-53199588.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-63491229.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-22251898.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-51743923.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-24992385.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-66474497.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-18558277.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-17514287.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>21672839.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>12194148.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>15695362.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>27183265.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-30212407.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-34915242.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-77286588.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-51137772.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>12473325.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-8454745.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-18938677.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-5545068.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-12004785.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-11337518.0</v>
       </c>
-      <c r="BG29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:59">
+      <c r="BH29"/>
+    </row>
+    <row r="30" spans="1:60">
       <c r="A30" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B30">
+        <v>33226999.0</v>
+      </c>
+      <c r="C30">
         <v>236031000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-376739000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-62308000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-170955000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-205616000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-317883000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-183318000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-193386000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-198795000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>47465000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>52452000.0</v>
       </c>
-      <c r="M30"/>
-      <c r="N30">
+      <c r="N30"/>
+      <c r="O30">
         <v>-2589000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-112574000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>473.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-96734935000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>41015566000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>35613789.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>11829490.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>42639468000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-39838889000.0</v>
       </c>
-      <c r="X30"/>
       <c r="Y30"/>
-      <c r="Z30">
+      <c r="Z30"/>
+      <c r="AA30">
         <v>-95700116000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-112856854000.0</v>
       </c>
-      <c r="AB30"/>
       <c r="AC30"/>
-      <c r="AD30">
+      <c r="AD30"/>
+      <c r="AE30">
         <v>9562580000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-291293158000.0</v>
       </c>
-      <c r="AF30"/>
       <c r="AG30"/>
-      <c r="AH30">
+      <c r="AH30"/>
+      <c r="AI30">
         <v>-27784492000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-102422814000.0</v>
       </c>
-      <c r="AJ30"/>
       <c r="AK30"/>
-      <c r="AL30">
+      <c r="AL30"/>
+      <c r="AM30">
         <v>-54421021000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-200264008000.0</v>
       </c>
-      <c r="AN30"/>
       <c r="AO30"/>
-      <c r="AP30">
+      <c r="AP30"/>
+      <c r="AQ30">
         <v>-72338838000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-29120539000.0</v>
       </c>
-      <c r="AR30"/>
       <c r="AS30"/>
-      <c r="AT30">
+      <c r="AT30"/>
+      <c r="AU30">
         <v>-2082711000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-22509973000.0</v>
       </c>
-      <c r="AV30"/>
       <c r="AW30"/>
-      <c r="AX30">
+      <c r="AX30"/>
+      <c r="AY30">
         <v>-48498053000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-141545515000.0</v>
       </c>
-      <c r="AZ30"/>
       <c r="BA30"/>
-      <c r="BB30">
+      <c r="BB30"/>
+      <c r="BC30">
         <v>-8575414.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-57174339000.0</v>
       </c>
-      <c r="BD30"/>
       <c r="BE30"/>
-      <c r="BF30">
+      <c r="BF30"/>
+      <c r="BG30">
         <v>-17046210.0</v>
       </c>
-      <c r="BG30"/>
+      <c r="BH30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>