--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -3113,51 +3113,51 @@
       </c>
       <c r="N34">
         <v>194586000000.0</v>
       </c>
       <c r="O34">
         <v>148739000000.0</v>
       </c>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
     </row>
     <row r="35" spans="1:27">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
-        <v>327101100000.0</v>
+        <v>311144600000.0</v>
       </c>
       <c r="C35">
         <v>300335900000.0</v>
       </c>
       <c r="D35">
         <v>292161700000.0</v>
       </c>
       <c r="E35">
         <v>261398800000.0</v>
       </c>
       <c r="F35">
         <v>285798900000.0</v>
       </c>
       <c r="G35">
         <v>6610000000.0</v>
       </c>
       <c r="H35">
         <v>5530700000.0</v>
       </c>
       <c r="I35">
         <v>4218000000.0</v>
       </c>
       <c r="J35">
         <v>240861800000.0</v>
       </c>
@@ -3504,57 +3504,57 @@
       </c>
       <c r="V39">
         <v>122784900000.0</v>
       </c>
       <c r="W39">
         <v>110274400000.0</v>
       </c>
       <c r="X39">
         <v>103125300000.0</v>
       </c>
       <c r="Y39">
         <v>86485100000.0</v>
       </c>
       <c r="Z39">
         <v>84619000000.0</v>
       </c>
       <c r="AA39">
         <v>81887000000.0</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
-        <v>1856400000.0</v>
+        <v>17812900000.0</v>
       </c>
       <c r="C40">
-        <v>1697400000.0</v>
+        <v>19809700000.0</v>
       </c>
       <c r="D40">
-        <v>1601400000.0</v>
+        <v>21242800000.0</v>
       </c>
       <c r="E40">
         <v>19200000.0</v>
       </c>
       <c r="F40">
         <v>2304700000.0</v>
       </c>
       <c r="G40">
         <v>-22300000.0</v>
       </c>
       <c r="H40">
         <v>-16200000.0</v>
       </c>
       <c r="I40">
         <v>-68200000.0</v>
       </c>
       <c r="J40">
         <v>-56200000.0</v>
       </c>
       <c r="K40">
         <v>-64300000.0</v>
       </c>
       <c r="L40">
         <v>-199500000.0</v>
       </c>
@@ -4727,51 +4727,51 @@
       </c>
       <c r="V56">
         <v>2365700000.0</v>
       </c>
       <c r="W56">
         <v>1215100000.0</v>
       </c>
       <c r="X56">
         <v>3875700000.0</v>
       </c>
       <c r="Y56">
         <v>2698400000.0</v>
       </c>
       <c r="Z56">
         <v>86603900000.0</v>
       </c>
       <c r="AA56">
         <v>82814000000.0</v>
       </c>
     </row>
     <row r="57" spans="1:27">
       <c r="A57" t="s">
         <v>82</v>
       </c>
       <c r="B57">
-        <v>1884100000.0</v>
+        <v>17840600000.0</v>
       </c>
       <c r="C57">
         <v>1858700000.0</v>
       </c>
       <c r="D57">
         <v>1674400000.0</v>
       </c>
       <c r="E57">
         <v>20536000000.0</v>
       </c>
       <c r="F57">
         <v>2400000000.0</v>
       </c>
       <c r="G57">
         <v>84700000.0</v>
       </c>
       <c r="H57">
         <v>93400000.0</v>
       </c>
       <c r="I57">
         <v>42900000.0</v>
       </c>
       <c r="J57">
         <v>56200000.0</v>
       </c>
@@ -5176,51 +5176,51 @@
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CY62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:103">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
         <v>2</v>
       </c>
@@ -7310,51 +7310,51 @@
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
     </row>
     <row r="12" spans="1:103">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
-        <v>4054000000.0</v>
+        <v>31664600000.0</v>
       </c>
       <c r="C12">
         <v>33491300000.0</v>
       </c>
       <c r="D12">
         <v>5137100000.0</v>
       </c>
       <c r="E12">
         <v>30939300000.0</v>
       </c>
       <c r="F12">
         <v>3875700000.0</v>
       </c>
       <c r="G12">
         <v>73486200000.0</v>
       </c>
       <c r="H12">
         <v>31565800000.0</v>
       </c>
       <c r="I12">
         <v>28686800000.0</v>
       </c>
       <c r="J12">
         <v>27525100000.0</v>
       </c>
@@ -12938,51 +12938,51 @@
       </c>
       <c r="CT35">
         <v>1344000000.0</v>
       </c>
       <c r="CU35">
         <v>1378000000.0</v>
       </c>
       <c r="CV35">
         <v>1384000000.0</v>
       </c>
       <c r="CW35">
         <v>1391000000.0</v>
       </c>
       <c r="CX35">
         <v>1294000000.0</v>
       </c>
       <c r="CY35">
         <v>1337000000.0</v>
       </c>
     </row>
     <row r="36" spans="1:103">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
-        <v>-110857600000.0</v>
+        <v>-76520600000.0</v>
       </c>
       <c r="C36">
         <v>194638000000.0</v>
       </c>
       <c r="D36">
         <v>-296859600000.0</v>
       </c>
       <c r="E36">
         <v>238682900000.0</v>
       </c>
       <c r="F36">
         <v>-73462800000.0</v>
       </c>
       <c r="G36">
         <v>174269800000.0</v>
       </c>
       <c r="H36">
         <v>181595300000.0</v>
       </c>
       <c r="I36">
         <v>-71862400000.0</v>
       </c>
       <c r="J36">
         <v>-71976000000.0</v>
       </c>
@@ -13773,51 +13773,51 @@
       <c r="CS38">
         <v>75062000000.0</v>
       </c>
       <c r="CT38">
         <v>74884100000.0</v>
       </c>
       <c r="CU38">
         <v>72782000000.0</v>
       </c>
       <c r="CV38">
         <v>69840600000.0</v>
       </c>
       <c r="CW38">
         <v>70835000000.0</v>
       </c>
       <c r="CX38"/>
       <c r="CY38">
         <v>68525500000.0</v>
       </c>
     </row>
     <row r="39" spans="1:103">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
-        <v>-3643200000.0</v>
+        <v>-31253800000.0</v>
       </c>
       <c r="C39">
         <v>-3894500000.0</v>
       </c>
       <c r="D39">
         <v>-23029300000.0</v>
       </c>
       <c r="E39">
         <v>-27280300000.0</v>
       </c>
       <c r="F39">
         <v>-23118600000.0</v>
       </c>
       <c r="G39">
         <v>-53198700000.0</v>
       </c>
       <c r="H39">
         <v>-54495000000.0</v>
       </c>
       <c r="I39">
         <v>-52411500000.0</v>
       </c>
       <c r="J39">
         <v>-51543400000.0</v>
       </c>
@@ -14083,53 +14083,55 @@
         <v>85567600000.0</v>
       </c>
       <c r="CT39">
         <v>85646500000.0</v>
       </c>
       <c r="CU39">
         <v>84619000000.0</v>
       </c>
       <c r="CV39">
         <v>80490300000.0</v>
       </c>
       <c r="CW39">
         <v>82858000000.0</v>
       </c>
       <c r="CX39">
         <v>80221000000.0</v>
       </c>
       <c r="CY39">
         <v>81887000000.0</v>
       </c>
     </row>
     <row r="40" spans="1:103">
       <c r="A40" t="s">
         <v>65</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>17453100000.0</v>
+      </c>
       <c r="C40">
-        <v>1856400000.0</v>
+        <v>19669300000.0</v>
       </c>
       <c r="D40">
         <v>18113200000.0</v>
       </c>
       <c r="E40">
         <v>-18800000.0</v>
       </c>
       <c r="F40">
         <v>18212300000.0</v>
       </c>
       <c r="G40">
         <v>1697400000.0</v>
       </c>
       <c r="H40">
         <v>1760900000.0</v>
       </c>
       <c r="I40">
         <v>-60300000.0</v>
       </c>
       <c r="J40">
         <v>-58400000.0</v>
       </c>
       <c r="K40">
         <v>-73000000.0</v>
       </c>
@@ -22941,87 +22943,87 @@
         <v>1988200000.0</v>
       </c>
     </row>
     <row r="3" spans="1:106">
       <c r="A3" t="s">
         <v>165</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3">
         <v>41700000.0</v>
       </c>
       <c r="G3"/>
       <c r="H3">
         <v>-1969500000.0</v>
       </c>
       <c r="I3">
         <v>10400000.0</v>
       </c>
       <c r="J3">
         <v>9500000.0</v>
       </c>
       <c r="K3">
-        <v>11000000.0</v>
+        <v>272700000.0</v>
       </c>
       <c r="L3">
         <v>10000000.0</v>
       </c>
       <c r="M3">
         <v>9000000.0</v>
       </c>
       <c r="N3">
         <v>8300000.0</v>
       </c>
       <c r="O3">
-        <v>9000000.0</v>
+        <v>295900000.0</v>
       </c>
       <c r="P3">
         <v>8400000.0</v>
       </c>
       <c r="Q3">
         <v>8600000.0</v>
       </c>
       <c r="R3">
         <v>9600000.0</v>
       </c>
       <c r="S3">
         <v>8300000.0</v>
       </c>
       <c r="T3">
         <v>8000000.0</v>
       </c>
       <c r="U3">
         <v>9000000.0</v>
       </c>
       <c r="V3">
         <v>7100000.0</v>
       </c>
       <c r="W3">
-        <v>-591600000.0</v>
+        <v>251900000.0</v>
       </c>
       <c r="X3">
         <v>-275100000.0</v>
       </c>
       <c r="Y3">
         <v>-498600000.0</v>
       </c>
       <c r="Z3">
         <v>-328200000.0</v>
       </c>
       <c r="AA3">
         <v>63000000.0</v>
       </c>
       <c r="AB3">
         <v>59600000.0</v>
       </c>
       <c r="AC3">
         <v>53200000.0</v>
       </c>
       <c r="AD3">
         <v>51000000.0</v>
       </c>
       <c r="AE3">
         <v>53200000.0</v>
       </c>
@@ -23187,51 +23189,51 @@
       <c r="CG3">
         <v>86600000.0</v>
       </c>
       <c r="CH3">
         <v>87500000.0</v>
       </c>
       <c r="CI3">
         <v>87200000.0</v>
       </c>
       <c r="CJ3">
         <v>25900000.0</v>
       </c>
       <c r="CK3">
         <v>25900000.0</v>
       </c>
       <c r="CL3">
         <v>27000000.0</v>
       </c>
       <c r="CM3">
         <v>136000000.0</v>
       </c>
       <c r="CN3">
         <v>183900000.0</v>
       </c>
       <c r="CO3">
-        <v>-84600000.0</v>
+        <v>239100000.0</v>
       </c>
       <c r="CP3">
         <v>135800000.0</v>
       </c>
       <c r="CQ3">
         <v>317000000.0</v>
       </c>
       <c r="CR3">
         <v>-24100000.0</v>
       </c>
       <c r="CS3">
         <v>212000000.0</v>
       </c>
       <c r="CT3">
         <v>110500000.0</v>
       </c>
       <c r="CU3">
         <v>249800000.0</v>
       </c>
       <c r="CV3">
         <v>31900000.0</v>
       </c>
       <c r="CW3">
         <v>147800000.0</v>
       </c>
@@ -23501,93 +23503,93 @@
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:106">
       <c r="A5" t="s">
         <v>167</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>71600000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5">
         <v>1675700000.0</v>
       </c>
       <c r="I5">
-        <v>-13700000.0</v>
+        <v>443900000.0</v>
       </c>
       <c r="J5">
         <v>627100000.0</v>
       </c>
       <c r="K5">
         <v>-1107200000.0</v>
       </c>
       <c r="L5">
-        <v>1594900000.0</v>
+        <v>1604900000.0</v>
       </c>
       <c r="M5">
-        <v>444600000.0</v>
+        <v>453600000.0</v>
       </c>
       <c r="N5">
-        <v>-220800000.0</v>
+        <v>-212500000.0</v>
       </c>
       <c r="O5">
-        <v>266800000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="P5">
-        <v>1725800000.0</v>
+        <v>1640400000.0</v>
       </c>
       <c r="Q5">
-        <v>3873300000.0</v>
+        <v>3970600000.0</v>
       </c>
       <c r="R5">
-        <v>413900000.0</v>
+        <v>378400000.0</v>
       </c>
       <c r="S5">
-        <v>567300000.0</v>
+        <v>609000000.0</v>
       </c>
       <c r="T5">
-        <v>415700000.0</v>
+        <v>428100000.0</v>
       </c>
       <c r="U5">
-        <v>413800000.0</v>
+        <v>432600000.0</v>
       </c>
       <c r="V5">
         <v>607600000.0</v>
       </c>
       <c r="W5">
-        <v>1164300000.0</v>
+        <v>591600000.0</v>
       </c>
       <c r="X5">
         <v>550300000.0</v>
       </c>
       <c r="Y5">
         <v>979400000.0</v>
       </c>
       <c r="Z5">
         <v>660300000.0</v>
       </c>
       <c r="AA5">
         <v>371300000.0</v>
       </c>
       <c r="AB5">
         <v>345700000.0</v>
       </c>
       <c r="AC5">
         <v>450300000.0</v>
       </c>
       <c r="AD5">
         <v>526000000.0</v>
       </c>
       <c r="AE5">
         <v>242900000.0</v>
       </c>
@@ -23774,140 +23776,140 @@
       <c r="CN5">
         <v>294400000.0</v>
       </c>
       <c r="CO5">
         <v>202100000.0</v>
       </c>
       <c r="CP5">
         <v>222200000.0</v>
       </c>
       <c r="CQ5">
         <v>122500000.0</v>
       </c>
       <c r="CR5">
         <v>45000000.0</v>
       </c>
       <c r="CS5">
         <v>109500000.0</v>
       </c>
       <c r="CT5">
         <v>1024600000.0</v>
       </c>
       <c r="CU5">
         <v>8700000.0</v>
       </c>
       <c r="CV5">
-        <v>148600000.0</v>
+        <v>807700000.0</v>
       </c>
       <c r="CW5">
         <v>151000000.0</v>
       </c>
       <c r="CX5">
         <v>129700000.0</v>
       </c>
       <c r="CY5">
         <v>280800000.0</v>
       </c>
       <c r="CZ5">
         <v>0.0</v>
       </c>
       <c r="DA5">
         <v>0.0</v>
       </c>
       <c r="DB5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:106">
       <c r="A6" t="s">
         <v>168</v>
       </c>
       <c r="B6">
         <v>522900000.0</v>
       </c>
       <c r="C6">
         <v>635600000.0</v>
       </c>
       <c r="D6">
         <v>248400000.0</v>
       </c>
       <c r="E6">
         <v>503100000.0</v>
       </c>
       <c r="F6">
         <v>28900000.0</v>
       </c>
       <c r="G6">
         <v>1112400000.0</v>
       </c>
       <c r="H6">
         <v>-293800000.0</v>
       </c>
       <c r="I6">
-        <v>443900000.0</v>
+        <v>454300000.0</v>
       </c>
       <c r="J6">
-        <v>627100000.0</v>
+        <v>636600000.0</v>
       </c>
       <c r="K6">
-        <v>-1107200000.0</v>
+        <v>-834500000.0</v>
       </c>
       <c r="L6">
-        <v>1604900000.0</v>
+        <v>1614900000.0</v>
       </c>
       <c r="M6">
-        <v>453600000.0</v>
+        <v>462600000.0</v>
       </c>
       <c r="N6">
-        <v>-212500000.0</v>
+        <v>-204200000.0</v>
       </c>
       <c r="O6">
-        <v>4900000.0</v>
+        <v>300800000.0</v>
       </c>
       <c r="P6">
-        <v>1640400000.0</v>
+        <v>1648800000.0</v>
       </c>
       <c r="Q6">
-        <v>3970600000.0</v>
+        <v>3979200000.0</v>
       </c>
       <c r="R6">
-        <v>378400000.0</v>
+        <v>388000000.0</v>
       </c>
       <c r="S6">
-        <v>609000000.0</v>
+        <v>617300000.0</v>
       </c>
       <c r="T6">
-        <v>428100000.0</v>
+        <v>436100000.0</v>
       </c>
       <c r="U6">
-        <v>432600000.0</v>
+        <v>441600000.0</v>
       </c>
       <c r="V6">
         <v>613900000.0</v>
       </c>
       <c r="W6">
-        <v>591600000.0</v>
+        <v>843500000.0</v>
       </c>
       <c r="X6">
         <v>275100000.0</v>
       </c>
       <c r="Y6">
         <v>498600000.0</v>
       </c>
       <c r="Z6">
         <v>328200000.0</v>
       </c>
       <c r="AA6">
         <v>434300000.0</v>
       </c>
       <c r="AB6">
         <v>405300000.0</v>
       </c>
       <c r="AC6">
         <v>503500000.0</v>
       </c>
       <c r="AD6">
         <v>577000000.0</v>
       </c>
       <c r="AE6">
         <v>296100000.0</v>
       </c>
@@ -24073,72 +24075,72 @@
       <c r="CG6">
         <v>369500000.0</v>
       </c>
       <c r="CH6">
         <v>367100000.0</v>
       </c>
       <c r="CI6">
         <v>362600000.0</v>
       </c>
       <c r="CJ6">
         <v>261300000.0</v>
       </c>
       <c r="CK6">
         <v>189000000.0</v>
       </c>
       <c r="CL6">
         <v>234800000.0</v>
       </c>
       <c r="CM6">
         <v>298200000.0</v>
       </c>
       <c r="CN6">
         <v>478300000.0</v>
       </c>
       <c r="CO6">
-        <v>117500000.0</v>
+        <v>441200000.0</v>
       </c>
       <c r="CP6">
         <v>358000000.0</v>
       </c>
       <c r="CQ6">
         <v>439500000.0</v>
       </c>
       <c r="CR6">
         <v>20900000.0</v>
       </c>
       <c r="CS6">
         <v>321500000.0</v>
       </c>
       <c r="CT6">
         <v>1135100000.0</v>
       </c>
       <c r="CU6">
         <v>258500000.0</v>
       </c>
       <c r="CV6">
-        <v>807700000.0</v>
+        <v>839600000.0</v>
       </c>
       <c r="CW6">
         <v>298800000.0</v>
       </c>
       <c r="CX6">
         <v>289200000.0</v>
       </c>
       <c r="CY6">
         <v>375200000.0</v>
       </c>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
     </row>
     <row r="7" spans="1:106">
       <c r="A7" t="s">
         <v>169</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
@@ -32425,51 +32427,51 @@
       </c>
       <c r="V23">
         <v>1117000000.0</v>
       </c>
       <c r="W23">
         <v>1807200000.0</v>
       </c>
       <c r="X23">
         <v>-82500000.0</v>
       </c>
       <c r="Y23">
         <v>29800000.0</v>
       </c>
       <c r="Z23">
         <v>-1075400000.0</v>
       </c>
       <c r="AA23">
         <v>-1006900000.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
         <v>219</v>
       </c>
       <c r="B24">
-        <v>-4135800000.0</v>
+        <v>-513200000.0</v>
       </c>
       <c r="C24">
         <v>-5330200000.0</v>
       </c>
       <c r="D24">
         <v>12300000.0</v>
       </c>
       <c r="E24">
         <v>21889200000.0</v>
       </c>
       <c r="F24">
         <v>13722000000.0</v>
       </c>
       <c r="G24">
         <v>2300000.0</v>
       </c>
       <c r="H24">
         <v>96300000.0</v>
       </c>
       <c r="I24">
         <v>-1243700000.0</v>
       </c>
       <c r="J24">
         <v>-602400000.0</v>
       </c>
@@ -32508,51 +32510,51 @@
       </c>
       <c r="V24">
         <v>4223000000.0</v>
       </c>
       <c r="W24">
         <v>-3606800000.0</v>
       </c>
       <c r="X24">
         <v>134300000.0</v>
       </c>
       <c r="Y24">
         <v>264300000.0</v>
       </c>
       <c r="Z24">
         <v>835300000.0</v>
       </c>
       <c r="AA24">
         <v>-970300000.0</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
         <v>220</v>
       </c>
       <c r="B25">
-        <v>749500000.0</v>
+        <v>388200000.0</v>
       </c>
       <c r="C25">
         <v>-21400000.0</v>
       </c>
       <c r="D25">
         <v>7700000.0</v>
       </c>
       <c r="E25">
         <v>-4446000000.0</v>
       </c>
       <c r="F25">
         <v>-605900000.0</v>
       </c>
       <c r="G25">
         <v>-210400000.0</v>
       </c>
       <c r="H25">
         <v>-433000000.0</v>
       </c>
       <c r="I25">
         <v>-434700000.0</v>
       </c>
       <c r="J25">
         <v>-486000000.0</v>
       </c>
@@ -34603,51 +34605,53 @@
       </c>
       <c r="CU6">
         <v>392700000.0</v>
       </c>
       <c r="CV6">
         <v>-118500000.0</v>
       </c>
       <c r="CW6">
         <v>-153700000.0</v>
       </c>
       <c r="CX6">
         <v>-401000000.0</v>
       </c>
       <c r="CY6">
         <v>113100000.0</v>
       </c>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
     </row>
     <row r="7" spans="1:106">
       <c r="A7" t="s">
         <v>203</v>
       </c>
       <c r="B7"/>
-      <c r="C7"/>
+      <c r="C7">
+        <v>2615000000.0</v>
+      </c>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7">
         <v>2733300000.0</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7">
         <v>2064900000.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7">
         <v>-7588600000.0</v>
       </c>
       <c r="P7">
         <v>1171000000.0</v>
       </c>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7">
         <v>1268600000.0</v>
@@ -35001,51 +35005,53 @@
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
     </row>
     <row r="9" spans="1:106">
       <c r="A9" t="s">
         <v>205</v>
       </c>
       <c r="B9"/>
-      <c r="C9"/>
+      <c r="C9">
+        <v>-181000000.0</v>
+      </c>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9">
         <v>53100000.0</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9">
         <v>-36700000.0</v>
       </c>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9">
         <v>-3630000000.0</v>
       </c>
       <c r="P9">
         <v>-3630000000.0</v>
       </c>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9">
         <v>8300000.0</v>
@@ -36034,58 +36040,66 @@
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
     </row>
     <row r="14" spans="1:106">
       <c r="A14" t="s">
         <v>210</v>
       </c>
-      <c r="B14"/>
-[...2 lines deleted...]
-      <c r="E14"/>
+      <c r="B14">
+        <v>39600000.0</v>
+      </c>
+      <c r="C14">
+        <v>608900000.0</v>
+      </c>
+      <c r="D14">
+        <v>123000000.0</v>
+      </c>
+      <c r="E14">
+        <v>-41700000.0</v>
+      </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
-        <v>9800000.0</v>
+        <v>140700000.0</v>
       </c>
       <c r="I14">
         <v>10400000.0</v>
       </c>
       <c r="J14">
         <v>9500000.0</v>
       </c>
       <c r="K14">
         <v>272700000.0</v>
       </c>
       <c r="L14">
         <v>10000000.0</v>
       </c>
       <c r="M14">
         <v>9000000.0</v>
       </c>
       <c r="N14">
         <v>8300000.0</v>
       </c>
       <c r="O14">
         <v>295900000.0</v>
       </c>
       <c r="P14">
         <v>8400000.0</v>
       </c>
@@ -38284,51 +38298,51 @@
       </c>
       <c r="CX22">
         <v>105300000.0</v>
       </c>
       <c r="CY22">
         <v>201000000.0</v>
       </c>
       <c r="CZ22">
         <v>173900000.0</v>
       </c>
       <c r="DA22">
         <v>52200000.0</v>
       </c>
       <c r="DB22">
         <v>193100000.0</v>
       </c>
     </row>
     <row r="23" spans="1:106">
       <c r="A23" t="s">
         <v>218</v>
       </c>
       <c r="B23">
         <v>785000000.0</v>
       </c>
       <c r="C23">
-        <v>1079300000.0</v>
+        <v>1076000000.0</v>
       </c>
       <c r="D23">
         <v>711400000.0</v>
       </c>
       <c r="E23">
         <v>-57900000.0</v>
       </c>
       <c r="F23">
         <v>40800000.0</v>
       </c>
       <c r="G23">
         <v>655000000.0</v>
       </c>
       <c r="H23">
         <v>649900000.0</v>
       </c>
       <c r="I23">
         <v>-97600000.0</v>
       </c>
       <c r="J23">
         <v>607500000.0</v>
       </c>
       <c r="K23">
         <v>-229900000.0</v>
       </c>
@@ -38595,71 +38609,75 @@
       </c>
       <c r="CU23">
         <v>-431700000.0</v>
       </c>
       <c r="CV23">
         <v>-506300000.0</v>
       </c>
       <c r="CW23">
         <v>12100000.0</v>
       </c>
       <c r="CX23">
         <v>681100000.0</v>
       </c>
       <c r="CY23">
         <v>-226400000.0</v>
       </c>
       <c r="CZ23"/>
       <c r="DA23"/>
       <c r="DB23"/>
     </row>
     <row r="24" spans="1:106">
       <c r="A24" t="s">
         <v>219</v>
       </c>
       <c r="B24">
-        <v>-926000000.0</v>
-[...1 lines deleted...]
-      <c r="C24"/>
+        <v>300000.0</v>
+      </c>
+      <c r="C24">
+        <v>-290100000.0</v>
+      </c>
       <c r="D24">
         <v>66800000.0</v>
       </c>
       <c r="E24">
         <v>-412500000.0</v>
       </c>
       <c r="F24">
-        <v>-936300000.0</v>
+        <v>122600000.0</v>
       </c>
       <c r="G24">
         <v>-1009300000.0</v>
       </c>
       <c r="H24">
         <v>177100000.0</v>
       </c>
-      <c r="I24"/>
+      <c r="I24">
+        <v>89900000.0</v>
+      </c>
       <c r="J24">
-        <v>-1326400000.0</v>
+        <v>-253100000.0</v>
       </c>
       <c r="K24">
         <v>-187100000.0</v>
       </c>
       <c r="L24">
         <v>-27700000.0</v>
       </c>
       <c r="M24">
         <v>2754800000.0</v>
       </c>
       <c r="N24">
         <v>2721300000.0</v>
       </c>
       <c r="O24">
         <v>4868800000.0</v>
       </c>
       <c r="P24">
         <v>-332600000.0</v>
       </c>
       <c r="Q24">
         <v>348400000.0</v>
       </c>
       <c r="R24">
         <v>-799400000.0</v>
       </c>
@@ -38903,69 +38921,69 @@
       </c>
       <c r="CU24">
         <v>925000000.0</v>
       </c>
       <c r="CV24">
         <v>-394100000.0</v>
       </c>
       <c r="CW24">
         <v>-992500000.0</v>
       </c>
       <c r="CX24">
         <v>-1635100000.0</v>
       </c>
       <c r="CY24">
         <v>-855500000.0</v>
       </c>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
     </row>
     <row r="25" spans="1:106">
       <c r="A25" t="s">
         <v>220</v>
       </c>
       <c r="B25">
-        <v>-237500000.0</v>
+        <v>-320700000.0</v>
       </c>
       <c r="C25">
-        <v>1319300000.0</v>
+        <v>-2014500000.0</v>
       </c>
       <c r="D25">
-        <v>1003800000.0</v>
+        <v>667000000.0</v>
       </c>
       <c r="E25">
-        <v>811900000.0</v>
+        <v>447400000.0</v>
       </c>
       <c r="F25">
         <v>977300000.0</v>
       </c>
       <c r="G25">
         <v>-1274300000.0</v>
       </c>
       <c r="H25">
-        <v>1348000000.0</v>
+        <v>1180900000.0</v>
       </c>
       <c r="I25">
         <v>1041900000.0</v>
       </c>
       <c r="J25">
         <v>11600000.0</v>
       </c>
       <c r="K25">
         <v>-1229900000.0</v>
       </c>
       <c r="L25">
         <v>-219700001.0</v>
       </c>
       <c r="M25">
         <v>679600000.0</v>
       </c>
       <c r="N25">
         <v>829800000.0</v>
       </c>
       <c r="O25">
         <v>3512400000.0</v>
       </c>
       <c r="P25">
         <v>-1385500000.0</v>
       </c>
@@ -39518,60 +39536,62 @@
       <c r="CQ26">
         <v>-243600000.0</v>
       </c>
       <c r="CR26">
         <v>-233000000.0</v>
       </c>
       <c r="CS26">
         <v>-242500000.0</v>
       </c>
       <c r="CT26">
         <v>-23300000.0</v>
       </c>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
     </row>
     <row r="27" spans="1:106">
       <c r="A27" t="s">
         <v>222</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>43600000.0</v>
+      </c>
       <c r="C27">
-        <v>-92600000.0</v>
+        <v>17300000.0</v>
       </c>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27">
-        <v>-56900000.0</v>
+        <v>26400000.0</v>
       </c>
       <c r="I27">
         <v>26300000.0</v>
       </c>
       <c r="J27">
         <v>30600000.0</v>
       </c>
       <c r="K27">
         <v>22000000.0</v>
       </c>
       <c r="L27">
         <v>24100000.0</v>
       </c>
       <c r="M27">
         <v>25100000.0</v>
       </c>
       <c r="N27">
         <v>28200000.0</v>
       </c>
       <c r="O27">
         <v>91300000.0</v>
       </c>
       <c r="P27">
         <v>20100000.0</v>
       </c>
@@ -39780,51 +39800,51 @@
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27">
         <v>-5999000000.0</v>
       </c>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
     </row>
     <row r="28" spans="1:106">
       <c r="A28" t="s">
         <v>223</v>
       </c>
       <c r="B28">
         <v>395700000.0</v>
       </c>
       <c r="C28">
-        <v>654700000.0</v>
+        <v>651400000.0</v>
       </c>
       <c r="D28">
         <v>306500000.0</v>
       </c>
       <c r="E28">
         <v>-778900000.0</v>
       </c>
       <c r="F28">
         <v>-360800000.0</v>
       </c>
       <c r="G28">
         <v>348800000.0</v>
       </c>
       <c r="H28">
         <v>227500000.0</v>
       </c>
       <c r="I28">
         <v>-494700000.0</v>
       </c>
       <c r="J28">
         <v>219700000.0</v>
       </c>
       <c r="K28">
         <v>-585600000.0</v>
       </c>
@@ -40408,51 +40428,51 @@
       </c>
       <c r="CV29">
         <v>1057200000.0</v>
       </c>
       <c r="CW29">
         <v>1131700000.0</v>
       </c>
       <c r="CX29">
         <v>682300000.0</v>
       </c>
       <c r="CY29">
         <v>1469800000.0</v>
       </c>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
     </row>
     <row r="30" spans="1:106">
       <c r="A30" t="s">
         <v>225</v>
       </c>
       <c r="B30">
         <v>-959800000.0</v>
       </c>
       <c r="C30">
-        <v>-3104500000.0</v>
+        <v>-3101200000.0</v>
       </c>
       <c r="D30">
         <v>167800000.0</v>
       </c>
       <c r="E30">
         <v>-249700000.0</v>
       </c>
       <c r="F30">
         <v>-952700000.0</v>
       </c>
       <c r="G30">
         <v>-3770400000.0</v>
       </c>
       <c r="H30">
         <v>2400000.0</v>
       </c>
       <c r="I30">
         <v>-288800000.0</v>
       </c>
       <c r="J30">
         <v>-1343200000.0</v>
       </c>
       <c r="K30">
         <v>-215000000.0</v>
       </c>