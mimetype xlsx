--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="226">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="227">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1671,54 +1674,54 @@
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
         <v>33491300000.0</v>
       </c>
       <c r="C12">
-        <v>73486200000.0</v>
+        <v>72462900000.0</v>
       </c>
       <c r="D12">
-        <v>71217000000.0</v>
+        <v>70380800000.0</v>
       </c>
       <c r="E12">
         <v>67737900000.0</v>
       </c>
       <c r="F12">
         <v>80908700000.0</v>
       </c>
       <c r="G12">
         <v>81560100000.0</v>
       </c>
       <c r="H12">
         <v>72622100000.0</v>
       </c>
       <c r="I12">
         <v>63086000000.0</v>
       </c>
       <c r="J12">
         <v>61955200000.0</v>
       </c>
       <c r="K12">
         <v>57664600000.0</v>
       </c>
       <c r="L12">
         <v>52635800000.0</v>
       </c>
@@ -2230,54 +2233,54 @@
       </c>
       <c r="W20">
         <v>232900000.0</v>
       </c>
       <c r="X20">
         <v>184200000.0</v>
       </c>
       <c r="Y20">
         <v>106500000.0</v>
       </c>
       <c r="Z20">
         <v>1228400000.0</v>
       </c>
       <c r="AA20">
         <v>1375900000.0</v>
       </c>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21">
         <v>5338600000.0</v>
       </c>
       <c r="C21">
-        <v>5396800000.0</v>
+        <v>1389900000.0</v>
       </c>
       <c r="D21">
-        <v>5420300000.0</v>
+        <v>1469800000.0</v>
       </c>
       <c r="E21">
         <v>1533300000.0</v>
       </c>
       <c r="F21">
         <v>5358100000.0</v>
       </c>
       <c r="G21">
         <v>1723000000.0</v>
       </c>
       <c r="H21">
         <v>1786700000.0</v>
       </c>
       <c r="I21">
         <v>1315100000.0</v>
       </c>
       <c r="J21">
         <v>1314700000.0</v>
       </c>
       <c r="K21">
         <v>1325300000.0</v>
       </c>
       <c r="L21">
         <v>1359200000.0</v>
       </c>
@@ -2815,54 +2818,54 @@
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
         <v>23765500000.0</v>
       </c>
       <c r="C30">
-        <v>24090200000.0</v>
+        <v>23261600000.0</v>
       </c>
       <c r="D30">
-        <v>25396700000.0</v>
+        <v>24610500000.0</v>
       </c>
       <c r="E30">
         <v>26312900000.0</v>
       </c>
       <c r="F30">
         <v>2538200000.0</v>
       </c>
       <c r="G30">
         <v>1723800000.0</v>
       </c>
       <c r="H30">
         <v>1740300000.0</v>
       </c>
       <c r="I30">
         <v>1413100000.0</v>
       </c>
       <c r="J30">
         <v>1469800000.0</v>
       </c>
       <c r="K30">
         <v>1361900000.0</v>
       </c>
       <c r="L30">
         <v>1429300000.0</v>
       </c>
@@ -2980,54 +2983,54 @@
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
     </row>
     <row r="33" spans="1:27">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
         <v>284119700000.0</v>
       </c>
       <c r="C33">
-        <v>216087200000.0</v>
+        <v>217939100000.0</v>
       </c>
       <c r="D33">
-        <v>208433000000.0</v>
+        <v>210055400000.0</v>
       </c>
       <c r="E33">
         <v>4127600000.0</v>
       </c>
       <c r="F33">
         <v>221210300000.0</v>
       </c>
       <c r="G33">
         <v>85708800000.0</v>
       </c>
       <c r="H33">
         <v>77109700000.0</v>
       </c>
       <c r="I33">
         <v>65770700000.0</v>
       </c>
       <c r="J33">
         <v>4235500000.0</v>
       </c>
       <c r="K33">
         <v>4017500000.0</v>
       </c>
       <c r="L33">
         <v>3699200000.0</v>
       </c>
@@ -3116,54 +3119,54 @@
       </c>
       <c r="O34">
         <v>148739000000.0</v>
       </c>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
     </row>
     <row r="35" spans="1:27">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
         <v>311144600000.0</v>
       </c>
       <c r="C35">
-        <v>300335900000.0</v>
+        <v>283929600000.0</v>
       </c>
       <c r="D35">
-        <v>292161700000.0</v>
+        <v>274133600000.0</v>
       </c>
       <c r="E35">
         <v>261398800000.0</v>
       </c>
       <c r="F35">
         <v>285798900000.0</v>
       </c>
       <c r="G35">
         <v>6610000000.0</v>
       </c>
       <c r="H35">
         <v>5530700000.0</v>
       </c>
       <c r="I35">
         <v>4218000000.0</v>
       </c>
       <c r="J35">
         <v>240861800000.0</v>
       </c>
       <c r="K35">
         <v>217558700000.0</v>
       </c>
       <c r="L35">
         <v>209023300000.0</v>
       </c>
@@ -3199,54 +3202,54 @@
       </c>
       <c r="W35">
         <v>105694200000.0</v>
       </c>
       <c r="X35">
         <v>4411300000.0</v>
       </c>
       <c r="Y35">
         <v>2510200000.0</v>
       </c>
       <c r="Z35">
         <v>1378000000.0</v>
       </c>
       <c r="AA35">
         <v>1337000000.0</v>
       </c>
     </row>
     <row r="36" spans="1:27">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
         <v>194638000000.0</v>
       </c>
       <c r="C36">
-        <v>174269800000.0</v>
+        <v>142660800000.0</v>
       </c>
       <c r="D36">
-        <v>168654700000.0</v>
+        <v>138051300000.0</v>
       </c>
       <c r="E36">
         <v>-66566000000.0</v>
       </c>
       <c r="F36">
         <v>182857400000.0</v>
       </c>
       <c r="G36">
         <v>-2330800000.0</v>
       </c>
       <c r="H36">
         <v>-1796600000.0</v>
       </c>
       <c r="I36">
         <v>-958400000.0</v>
       </c>
       <c r="J36">
         <v>-61821000000.0</v>
       </c>
       <c r="K36">
         <v>-56756800000.0</v>
       </c>
       <c r="L36">
         <v>-51960500000.0</v>
       </c>
@@ -3507,54 +3510,54 @@
       </c>
       <c r="W39">
         <v>110274400000.0</v>
       </c>
       <c r="X39">
         <v>103125300000.0</v>
       </c>
       <c r="Y39">
         <v>86485100000.0</v>
       </c>
       <c r="Z39">
         <v>84619000000.0</v>
       </c>
       <c r="AA39">
         <v>81887000000.0</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
         <v>17812900000.0</v>
       </c>
       <c r="C40">
-        <v>19809700000.0</v>
+        <v>18103700000.0</v>
       </c>
       <c r="D40">
-        <v>21242800000.0</v>
+        <v>19629500000.0</v>
       </c>
       <c r="E40">
         <v>19200000.0</v>
       </c>
       <c r="F40">
         <v>2304700000.0</v>
       </c>
       <c r="G40">
         <v>-22300000.0</v>
       </c>
       <c r="H40">
         <v>-16200000.0</v>
       </c>
       <c r="I40">
         <v>-68200000.0</v>
       </c>
       <c r="J40">
         <v>-56200000.0</v>
       </c>
       <c r="K40">
         <v>-64300000.0</v>
       </c>
       <c r="L40">
         <v>-199500000.0</v>
       </c>
@@ -4432,54 +4435,54 @@
       </c>
       <c r="W52">
         <v>281700000.0</v>
       </c>
       <c r="X52">
         <v>1617800000.0</v>
       </c>
       <c r="Y52">
         <v>564800000.0</v>
       </c>
       <c r="Z52">
         <v>511600000.0</v>
       </c>
       <c r="AA52">
         <v>460000000.0</v>
       </c>
     </row>
     <row r="53" spans="1:27">
       <c r="A53" t="s">
         <v>78</v>
       </c>
       <c r="B53">
         <v>29060300000.0</v>
       </c>
       <c r="C53">
-        <v>69274300000.0</v>
+        <v>68251000000.0</v>
       </c>
       <c r="D53">
-        <v>66509300000.0</v>
+        <v>65673100000.0</v>
       </c>
       <c r="E53">
         <v>62889900000.0</v>
       </c>
       <c r="F53">
         <v>78576700000.0</v>
       </c>
       <c r="G53">
         <v>78710300000.0</v>
       </c>
       <c r="H53">
         <v>70106200000.0</v>
       </c>
       <c r="I53">
         <v>60108500000.0</v>
       </c>
       <c r="J53">
         <v>59484400000.0</v>
       </c>
       <c r="K53">
         <v>54945000000.0</v>
       </c>
       <c r="L53">
         <v>50071000000.0</v>
       </c>
@@ -4647,54 +4650,54 @@
       </c>
       <c r="W55">
         <v>113798100000.0</v>
       </c>
       <c r="X55">
         <v>107754400000.0</v>
       </c>
       <c r="Y55">
         <v>89861300000.0</v>
       </c>
       <c r="Z55">
         <v>88350500000.0</v>
       </c>
       <c r="AA55">
         <v>84405000000.0</v>
       </c>
     </row>
     <row r="56" spans="1:27">
       <c r="A56" t="s">
         <v>81</v>
       </c>
       <c r="B56">
         <v>57256800000.0</v>
       </c>
       <c r="C56">
-        <v>97576400000.0</v>
+        <v>95724500000.0</v>
       </c>
       <c r="D56">
-        <v>96613700000.0</v>
+        <v>94991300000.0</v>
       </c>
       <c r="E56">
         <v>10923900000.0</v>
       </c>
       <c r="F56">
         <v>83446900000.0</v>
       </c>
       <c r="G56">
         <v>83283900000.0</v>
       </c>
       <c r="H56">
         <v>74362400000.0</v>
       </c>
       <c r="I56">
         <v>64499100000.0</v>
       </c>
       <c r="J56">
         <v>2566800000.0</v>
       </c>
       <c r="K56">
         <v>2818500000.0</v>
       </c>
       <c r="L56">
         <v>2669300000.0</v>
       </c>
@@ -4730,54 +4733,54 @@
       </c>
       <c r="W56">
         <v>1215100000.0</v>
       </c>
       <c r="X56">
         <v>3875700000.0</v>
       </c>
       <c r="Y56">
         <v>2698400000.0</v>
       </c>
       <c r="Z56">
         <v>86603900000.0</v>
       </c>
       <c r="AA56">
         <v>82814000000.0</v>
       </c>
     </row>
     <row r="57" spans="1:27">
       <c r="A57" t="s">
         <v>82</v>
       </c>
       <c r="B57">
         <v>17840600000.0</v>
       </c>
       <c r="C57">
-        <v>1858700000.0</v>
+        <v>18265000000.0</v>
       </c>
       <c r="D57">
-        <v>1674400000.0</v>
+        <v>19702500000.0</v>
       </c>
       <c r="E57">
         <v>20536000000.0</v>
       </c>
       <c r="F57">
         <v>2400000000.0</v>
       </c>
       <c r="G57">
         <v>84700000.0</v>
       </c>
       <c r="H57">
         <v>93400000.0</v>
       </c>
       <c r="I57">
         <v>42900000.0</v>
       </c>
       <c r="J57">
         <v>56200000.0</v>
       </c>
       <c r="K57">
         <v>64300000.0</v>
       </c>
       <c r="L57">
         <v>199500000.0</v>
       </c>
@@ -5167,610 +5170,616 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CY62"/>
+  <dimension ref="A1:CZ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:103">
+    <row r="1" spans="1:104">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
         <v>157</v>
       </c>
       <c r="CQ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CS1" t="s">
         <v>159</v>
       </c>
       <c r="CT1" t="s">
         <v>160</v>
       </c>
       <c r="CU1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CW1" t="s">
         <v>162</v>
       </c>
       <c r="CX1" t="s">
         <v>163</v>
       </c>
       <c r="CY1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="2" spans="1:103">
+    <row r="2" spans="1:104">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2">
+        <v>17370200000.0</v>
+      </c>
+      <c r="C2">
         <v>17453100000.0</v>
       </c>
-      <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
-      <c r="F2">
+      <c r="F2"/>
+      <c r="G2">
         <v>18212300000.0</v>
       </c>
-      <c r="G2"/>
-      <c r="H2">
+      <c r="H2"/>
+      <c r="I2">
         <v>19076300000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>18554600000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>19060400000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>19629500000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>18557700000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>19921800000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>20524400000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>20436100000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>20669700000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>22530800000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>34700000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>15500000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2626800000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2591300000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>26100000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>22300000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>15700000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>16300000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>14700000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>16200000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2341700000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2308800000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>22300000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>25300000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>29300000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>19800000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>17600000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>16700000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>53700000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>16500000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>15000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>12900000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>11600000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>10200000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>16400000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>18400000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>16700000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>16000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>12000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>11500000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>18100000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>9300000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>6400000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>5200000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>7900000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>7200000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>9800000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>15300000.0</v>
       </c>
-      <c r="BD2">
-[...1 lines deleted...]
-      </c>
       <c r="BE2">
         <v>0.0</v>
       </c>
       <c r="BF2">
         <v>0.0</v>
       </c>
       <c r="BG2">
         <v>0.0</v>
       </c>
       <c r="BH2">
+        <v>0.0</v>
+      </c>
+      <c r="BI2">
         <v>2800000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>2500000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>3600000.0</v>
       </c>
-      <c r="BK2">
-[...1 lines deleted...]
-      </c>
       <c r="BL2">
         <v>0.0</v>
       </c>
       <c r="BM2">
         <v>0.0</v>
       </c>
       <c r="BN2">
         <v>0.0</v>
       </c>
       <c r="BO2">
         <v>0.0</v>
       </c>
       <c r="BP2">
         <v>0.0</v>
       </c>
       <c r="BQ2">
         <v>0.0</v>
       </c>
-      <c r="BR2"/>
+      <c r="BR2">
+        <v>0.0</v>
+      </c>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
       <c r="CQ2"/>
       <c r="CR2"/>
       <c r="CS2"/>
       <c r="CT2"/>
       <c r="CU2"/>
       <c r="CV2"/>
       <c r="CW2"/>
       <c r="CX2"/>
       <c r="CY2"/>
+      <c r="CZ2"/>
     </row>
-    <row r="3" spans="1:103">
+    <row r="3" spans="1:104">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5832,52 +5841,53 @@
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
+      <c r="CZ3"/>
     </row>
-    <row r="4" spans="1:103">
+    <row r="4" spans="1:104">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5939,429 +5949,431 @@
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
+      <c r="CZ4"/>
     </row>
-    <row r="5" spans="1:103">
+    <row r="5" spans="1:104">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5">
+        <v>-4065800000.0</v>
+      </c>
+      <c r="C5">
         <v>-4343700000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-4188400000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-4306600000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-6713520000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-4785900000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-5224800000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-4585000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-5411800000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-5256100000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-5345300000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-6840900000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>52450000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-6201300000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-7199000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-8070600000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-5630100000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1920600000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1610900000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1619200000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1803800000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>953800000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>2383100000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1747100000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>1450700000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-599200000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1037900000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1307100000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>647700000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-418900000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-1565100000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1347600000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-1137900000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-469300000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>165500000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>47000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-116100000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-455100000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-675200000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>91800000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-19300000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-356100000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-882500000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-524400000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-326600000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>28000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>50400000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>380100000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>599400000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>361800000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>183200000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-17700000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-500000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>621000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>631900000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>880800000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>550500000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>488100000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>201900000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>409200000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>698800000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>525500000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>272400000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>476800000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-351000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-577900000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-1042000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-1434100000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-3042400000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-4841100000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-4911600000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-1887300000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-773900000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-359100000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>420200000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>388400000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>554000000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>897700000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>846900000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>777600000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>218500000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>639300000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>994800000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>1164500000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>1453900000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>1046400000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>1313300000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>1282200000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>761100000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>1539600000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>1171300000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>1202400000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>1420600000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>841500000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>635800000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>507900000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>163000000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-27600000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>147500000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>166300000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-8000000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>23000000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-60000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:103">
+    <row r="6" spans="1:104">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
+      <c r="AF6"/>
+      <c r="AG6">
         <v>10026200000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>9993600000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>9981800000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>9925200000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>9886800000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>9845100000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>9780500000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>9686000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>9646500000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>9615700000.0</v>
       </c>
-      <c r="AP6">
-[...1 lines deleted...]
-      </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
@@ -6399,86 +6411,89 @@
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
       <c r="BM6">
         <v>0.0</v>
       </c>
       <c r="BN6">
         <v>0.0</v>
       </c>
       <c r="BO6">
         <v>0.0</v>
       </c>
       <c r="BP6">
         <v>0.0</v>
       </c>
       <c r="BQ6">
         <v>0.0</v>
       </c>
-      <c r="BR6"/>
+      <c r="BR6">
+        <v>0.0</v>
+      </c>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
+      <c r="CZ6"/>
     </row>
-    <row r="7" spans="1:103">
+    <row r="7" spans="1:104">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -6540,116 +6555,119 @@
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
+      <c r="CZ7"/>
     </row>
-    <row r="8" spans="1:103">
+    <row r="8" spans="1:104">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8">
         <v>5000000.0</v>
       </c>
       <c r="C8">
         <v>5000000.0</v>
       </c>
       <c r="D8">
         <v>5000000.0</v>
       </c>
       <c r="E8">
         <v>5000000.0</v>
       </c>
       <c r="F8">
         <v>5000000.0</v>
       </c>
       <c r="G8">
-        <v>4900000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="H8">
         <v>4900000.0</v>
       </c>
       <c r="I8">
         <v>4900000.0</v>
       </c>
       <c r="J8">
         <v>4900000.0</v>
       </c>
       <c r="K8">
         <v>4900000.0</v>
       </c>
       <c r="L8">
         <v>4900000.0</v>
       </c>
       <c r="M8">
         <v>4900000.0</v>
       </c>
       <c r="N8">
         <v>4900000.0</v>
       </c>
       <c r="O8">
         <v>4900000.0</v>
       </c>
       <c r="P8">
         <v>4900000.0</v>
       </c>
       <c r="Q8">
         <v>4900000.0</v>
       </c>
       <c r="R8">
         <v>4900000.0</v>
       </c>
       <c r="S8">
-        <v>4800000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="T8">
         <v>4800000.0</v>
       </c>
       <c r="U8">
         <v>4800000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>4800000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -6687,562 +6705,567 @@
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
+      <c r="CZ8"/>
     </row>
-    <row r="9" spans="1:103">
+    <row r="9" spans="1:104">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>10831900000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>10790900000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>10740400000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>10637500000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>10553500000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>10402400000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>10495000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>10436500000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>10399700000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>10351800000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>10321600000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>10291200000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>10259600000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>10216500000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>10182600000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>10162600000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>10130700000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>10090800000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>10060700000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>10026200000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>9993600000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>9981800000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>9925200000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>9886800000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>9845100000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>9780500000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>9686000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>9646500000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>9615700000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>9598100000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>9544800000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>9524200000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>9473800000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>9975600000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>9945500000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>9916900000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>9839200000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>9813100000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>9798900000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>9749300000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>9819800000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>9771500000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>9730900000.0</v>
       </c>
-      <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
-      <c r="BH9">
+      <c r="BH9"/>
+      <c r="BI9">
         <v>9617900000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>9593700000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>9580100000.0</v>
       </c>
-      <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
+      <c r="CZ9"/>
     </row>
-    <row r="10" spans="1:103">
+    <row r="10" spans="1:104">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
+        <v>5259500000.0</v>
+      </c>
+      <c r="C10">
         <v>4054000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4431000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>5137100000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3659000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>3875700000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4211900000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>6174500000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>4816600000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>4168400000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>4707700000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>4564300000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>4073900000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>4640900000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>4848000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>4239600000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>3173100000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>2741200000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>2332000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>3145400000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2417400000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2003500000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>2849800000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>3556700000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>3150400000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>3482700000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>2515900000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>3198000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>3315900000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>2259700000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>2977500000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>2926700000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>2342000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>2335700000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>2470800000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>2795000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>2006400000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1534700000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>2719600000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>2218200000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>2255400000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>2142900000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>2564800000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>2514200000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>2264400000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1452000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1863900000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1270800000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1742300000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1393100000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>2371800000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1707100000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1110500000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1661200000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>4177200000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>2279000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1646600000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1651900000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>2833900000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1434200000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>2169600000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>1984200000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>1877400000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>2268800000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>1827300000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>1629700000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>2240400000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>3241200000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>4328500000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>2699600000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>2608000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>2269000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>1524500000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>1120700000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1344400000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>2558700000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>1858000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>1476500000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>1590800000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>1396600000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>1216900000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>1608200000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>1641300000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>1116600000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>1171600000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>548500000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>452500000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>1902500000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>1475900000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>1608600000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>1692900000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>1008000000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>1525200000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>966900000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>1038600000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>631500000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>1261100000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>557500000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>623800000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>231100000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>372000000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>526000000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>927000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:103">
+    <row r="11" spans="1:104">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7304,590 +7327,594 @@
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
+      <c r="CZ11"/>
     </row>
-    <row r="12" spans="1:103">
+    <row r="12" spans="1:104">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
+        <v>5259500000.0</v>
+      </c>
+      <c r="C12">
         <v>31664600000.0</v>
       </c>
-      <c r="C12">
-[...1 lines deleted...]
-      </c>
       <c r="D12">
+        <v>32247500000.0</v>
+      </c>
+      <c r="E12">
         <v>5137100000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>30939300000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3875700000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>73486200000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>31565800000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>28686800000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>27525100000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>70380800000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>66146300000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>4073900000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>70037800000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>67737900000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>66648700000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>70378700000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>74154800000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>80486500000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>79702500000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>78867800000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>77744400000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>81560100000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>80050800000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>77419600000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>72190500000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>72622100000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>71269200000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>68584000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>65382700000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>63086000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>63373900000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>61653700000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>62945900000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>61955200000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>62051100000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>59909900000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>58637800000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>57664600000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>58482900000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>57641900000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>55292000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>52635800000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>52760100000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>51390200000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>51352600000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>51657700000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>51023100000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>52133300000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>51577300000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>51239400000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>50736000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>50437400000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>52892300000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>55253000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>2279000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1646600000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1651900000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>2833900000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1434200000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>2169600000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1984200000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1877400000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>2268800000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1827300000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1629700000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>2240400000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>3241200000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>4328500000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>2699600000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>4422800000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>2269000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>1524500000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>3710500000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>3463000000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>4438400000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>3634600000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>2981400000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>3001500000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>2658200000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>2585700000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>2808000000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>2754800000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>2252700000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>2378600000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>1980400000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>2038200000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>3126100000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>2758700000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>2940300000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>3155900000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>2226600000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>2803300000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>2050600000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>2238700000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>1742900000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>2123100000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>1249700000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>1453600000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>1201900000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>372000000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>526000000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>927000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:103">
+    <row r="13" spans="1:104">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
         <v>5000000.0</v>
       </c>
       <c r="C13">
         <v>5000000.0</v>
       </c>
       <c r="D13">
         <v>5000000.0</v>
       </c>
       <c r="E13">
         <v>5000000.0</v>
       </c>
       <c r="F13">
         <v>5000000.0</v>
       </c>
       <c r="G13">
-        <v>4900000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="H13">
         <v>4900000.0</v>
       </c>
       <c r="I13">
         <v>4900000.0</v>
       </c>
       <c r="J13">
         <v>4900000.0</v>
       </c>
       <c r="K13">
         <v>4900000.0</v>
       </c>
       <c r="L13">
         <v>4900000.0</v>
       </c>
       <c r="M13">
         <v>4900000.0</v>
       </c>
       <c r="N13">
         <v>4900000.0</v>
       </c>
       <c r="O13">
         <v>4900000.0</v>
       </c>
       <c r="P13">
         <v>4900000.0</v>
       </c>
       <c r="Q13">
         <v>4900000.0</v>
       </c>
       <c r="R13">
         <v>4900000.0</v>
       </c>
       <c r="S13">
-        <v>4800000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="T13">
         <v>4800000.0</v>
       </c>
       <c r="U13">
         <v>4800000.0</v>
       </c>
       <c r="V13">
         <v>4800000.0</v>
       </c>
       <c r="W13">
         <v>4800000.0</v>
       </c>
       <c r="X13">
         <v>4800000.0</v>
       </c>
       <c r="Y13">
         <v>4800000.0</v>
       </c>
       <c r="Z13">
         <v>4800000.0</v>
       </c>
       <c r="AA13">
         <v>4800000.0</v>
       </c>
       <c r="AB13">
         <v>4800000.0</v>
       </c>
       <c r="AC13">
         <v>4800000.0</v>
       </c>
       <c r="AD13">
         <v>4800000.0</v>
       </c>
       <c r="AE13">
         <v>4800000.0</v>
       </c>
       <c r="AF13">
         <v>4800000.0</v>
       </c>
       <c r="AG13">
         <v>4800000.0</v>
       </c>
       <c r="AH13">
-        <v>4700000.0</v>
+        <v>4800000.0</v>
       </c>
       <c r="AI13">
         <v>4700000.0</v>
       </c>
       <c r="AJ13">
         <v>4700000.0</v>
       </c>
       <c r="AK13">
         <v>4700000.0</v>
       </c>
       <c r="AL13">
         <v>4700000.0</v>
       </c>
       <c r="AM13">
         <v>4700000.0</v>
       </c>
       <c r="AN13">
         <v>4700000.0</v>
       </c>
       <c r="AO13">
         <v>4700000.0</v>
       </c>
       <c r="AP13">
         <v>4700000.0</v>
       </c>
       <c r="AQ13">
         <v>4700000.0</v>
       </c>
       <c r="AR13">
         <v>4700000.0</v>
       </c>
       <c r="AS13">
-        <v>4600000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="AT13">
         <v>4600000.0</v>
       </c>
       <c r="AU13">
         <v>4600000.0</v>
       </c>
       <c r="AV13">
         <v>4600000.0</v>
       </c>
       <c r="AW13">
         <v>4600000.0</v>
       </c>
       <c r="AX13">
         <v>4600000.0</v>
       </c>
       <c r="AY13">
         <v>4600000.0</v>
       </c>
       <c r="AZ13">
         <v>4600000.0</v>
       </c>
       <c r="BA13">
         <v>4600000.0</v>
       </c>
       <c r="BB13">
         <v>4600000.0</v>
       </c>
       <c r="BC13">
-        <v>4500000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="BD13">
         <v>4500000.0</v>
       </c>
       <c r="BE13">
         <v>4500000.0</v>
       </c>
       <c r="BF13">
         <v>4500000.0</v>
       </c>
       <c r="BG13">
         <v>4500000.0</v>
       </c>
       <c r="BH13">
         <v>4500000.0</v>
       </c>
       <c r="BI13">
         <v>4500000.0</v>
       </c>
       <c r="BJ13">
         <v>4500000.0</v>
       </c>
       <c r="BK13">
         <v>4500000.0</v>
       </c>
       <c r="BL13">
         <v>4500000.0</v>
       </c>
       <c r="BM13">
         <v>4500000.0</v>
       </c>
       <c r="BN13">
         <v>4500000.0</v>
       </c>
       <c r="BO13">
         <v>4500000.0</v>
       </c>
       <c r="BP13">
         <v>4500000.0</v>
       </c>
       <c r="BQ13">
         <v>4500000.0</v>
       </c>
       <c r="BR13">
-        <v>3900000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="BS13">
         <v>3900000.0</v>
       </c>
       <c r="BT13">
         <v>3900000.0</v>
       </c>
       <c r="BU13">
         <v>3900000.0</v>
       </c>
       <c r="BV13">
         <v>3900000.0</v>
       </c>
       <c r="BW13">
         <v>3900000.0</v>
       </c>
       <c r="BX13">
-        <v>3800000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="BY13">
         <v>3800000.0</v>
       </c>
       <c r="BZ13">
         <v>3800000.0</v>
       </c>
       <c r="CA13">
         <v>3800000.0</v>
       </c>
       <c r="CB13">
         <v>3800000.0</v>
       </c>
       <c r="CC13">
         <v>3800000.0</v>
       </c>
       <c r="CD13">
         <v>3800000.0</v>
       </c>
       <c r="CE13">
         <v>3800000.0</v>
       </c>
       <c r="CF13">
         <v>3800000.0</v>
       </c>
@@ -7914,572 +7941,576 @@
       </c>
       <c r="CN13">
         <v>3800000.0</v>
       </c>
       <c r="CO13">
         <v>3800000.0</v>
       </c>
       <c r="CP13">
         <v>3800000.0</v>
       </c>
       <c r="CQ13">
         <v>3800000.0</v>
       </c>
       <c r="CR13">
         <v>3800000.0</v>
       </c>
       <c r="CS13">
         <v>3800000.0</v>
       </c>
       <c r="CT13">
         <v>3800000.0</v>
       </c>
       <c r="CU13">
         <v>3800000.0</v>
       </c>
-      <c r="CV13"/>
+      <c r="CV13">
+        <v>3800000.0</v>
+      </c>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
+      <c r="CZ13"/>
     </row>
-    <row r="14" spans="1:103">
+    <row r="14" spans="1:104">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
+        <v>218700000.0</v>
+      </c>
+      <c r="C14">
         <v>220300000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>222400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>226500000.0</v>
       </c>
       <c r="E14">
         <v>226500000.0</v>
       </c>
       <c r="F14">
+        <v>226500000.0</v>
+      </c>
+      <c r="G14">
         <v>224971715.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>231200000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>230700000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>236600000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>239400000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>236438294.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>244300000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>245500000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>243400000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>243500000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>251900000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>256300000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>263800000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>268399999.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>272651515.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>275530303.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>276300000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>277200000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>277647058.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>275600000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>277788461.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>281708074.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>282755102.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>281970802.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>280980392.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>285200000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>287800000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>289200000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>292900000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>294033098.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>293550724.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>292700000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>293193277.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>292000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>291400000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>293000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>294400000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>296200000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>298500000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>298400000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>298500000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>300042387.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>299220779.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>298300000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>299500000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>299300222.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>299634146.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>297200000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>297100000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>297300363.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>297500000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>301900000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>304700000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>300900000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>314800000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>323200000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>324700000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>321300000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>323181818.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>322900000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>322100000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>319800000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>321500000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>291400000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>260500000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>260000000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>261000000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>261200000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>261300000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>260000000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>267300000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>270300000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>270631579.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>267812500.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>272826087.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>276973684.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>282871287.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>280098039.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>283783784.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>291341463.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>302205882.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>297826087.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>314526316.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>323513514.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>322666667.0</v>
       </c>
       <c r="CM14">
         <v>322666667.0</v>
       </c>
       <c r="CN14">
+        <v>322666667.0</v>
+      </c>
+      <c r="CO14">
         <v>323684211.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>326129032.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>331276596.0</v>
       </c>
       <c r="CQ14">
         <v>331276596.0</v>
       </c>
       <c r="CR14">
+        <v>331276596.0</v>
+      </c>
+      <c r="CS14">
         <v>352000000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>360800000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>360700000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>349000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>360600000.0</v>
       </c>
       <c r="CW14">
         <v>360600000.0</v>
       </c>
       <c r="CX14">
         <v>360600000.0</v>
       </c>
       <c r="CY14">
         <v>360600000.0</v>
       </c>
+      <c r="CZ14">
+        <v>360600000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:103">
+    <row r="15" spans="1:104">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>4900000.0</v>
       </c>
       <c r="O15">
         <v>4900000.0</v>
       </c>
       <c r="P15">
         <v>4900000.0</v>
       </c>
       <c r="Q15">
         <v>4900000.0</v>
       </c>
       <c r="R15">
         <v>4900000.0</v>
       </c>
       <c r="S15">
-        <v>4800000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="T15">
         <v>4800000.0</v>
       </c>
       <c r="U15">
         <v>4800000.0</v>
       </c>
       <c r="V15">
         <v>4800000.0</v>
       </c>
       <c r="W15">
         <v>4800000.0</v>
       </c>
       <c r="X15">
         <v>4800000.0</v>
       </c>
       <c r="Y15">
         <v>4800000.0</v>
       </c>
       <c r="Z15">
         <v>4800000.0</v>
       </c>
       <c r="AA15">
         <v>4800000.0</v>
       </c>
       <c r="AB15">
         <v>4800000.0</v>
       </c>
       <c r="AC15">
         <v>4800000.0</v>
       </c>
       <c r="AD15">
         <v>4800000.0</v>
       </c>
       <c r="AE15">
         <v>4800000.0</v>
       </c>
       <c r="AF15">
         <v>4800000.0</v>
       </c>
       <c r="AG15">
         <v>4800000.0</v>
       </c>
       <c r="AH15">
-        <v>4700000.0</v>
+        <v>4800000.0</v>
       </c>
       <c r="AI15">
         <v>4700000.0</v>
       </c>
       <c r="AJ15">
         <v>4700000.0</v>
       </c>
       <c r="AK15">
         <v>4700000.0</v>
       </c>
       <c r="AL15">
         <v>4700000.0</v>
       </c>
       <c r="AM15">
         <v>4700000.0</v>
       </c>
       <c r="AN15">
         <v>4700000.0</v>
       </c>
       <c r="AO15">
         <v>4700000.0</v>
       </c>
       <c r="AP15">
         <v>4700000.0</v>
       </c>
       <c r="AQ15">
         <v>4700000.0</v>
       </c>
       <c r="AR15">
         <v>4700000.0</v>
       </c>
       <c r="AS15">
-        <v>4600000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="AT15">
         <v>4600000.0</v>
       </c>
       <c r="AU15">
         <v>4600000.0</v>
       </c>
       <c r="AV15">
         <v>4600000.0</v>
       </c>
       <c r="AW15">
         <v>4600000.0</v>
       </c>
       <c r="AX15">
         <v>4600000.0</v>
       </c>
       <c r="AY15">
         <v>4600000.0</v>
       </c>
       <c r="AZ15">
         <v>4600000.0</v>
       </c>
       <c r="BA15">
         <v>4600000.0</v>
       </c>
       <c r="BB15">
         <v>4600000.0</v>
       </c>
       <c r="BC15">
-        <v>4500000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="BD15">
         <v>4500000.0</v>
       </c>
       <c r="BE15">
         <v>4500000.0</v>
       </c>
       <c r="BF15">
         <v>4500000.0</v>
       </c>
       <c r="BG15">
         <v>4500000.0</v>
       </c>
       <c r="BH15">
         <v>4500000.0</v>
       </c>
       <c r="BI15">
         <v>4500000.0</v>
       </c>
       <c r="BJ15">
         <v>4500000.0</v>
       </c>
       <c r="BK15">
         <v>4500000.0</v>
       </c>
       <c r="BL15">
         <v>4500000.0</v>
       </c>
       <c r="BM15">
         <v>4500000.0</v>
       </c>
       <c r="BN15">
         <v>4500000.0</v>
       </c>
       <c r="BO15">
         <v>4500000.0</v>
       </c>
       <c r="BP15">
         <v>4500000.0</v>
       </c>
       <c r="BQ15">
         <v>4500000.0</v>
       </c>
       <c r="BR15">
-        <v>3900000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="BS15">
         <v>3900000.0</v>
       </c>
       <c r="BT15">
         <v>3900000.0</v>
       </c>
       <c r="BU15">
         <v>3900000.0</v>
       </c>
       <c r="BV15">
         <v>3900000.0</v>
       </c>
       <c r="BW15">
         <v>3900000.0</v>
       </c>
       <c r="BX15">
-        <v>3800000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="BY15">
         <v>3800000.0</v>
       </c>
       <c r="BZ15">
         <v>3800000.0</v>
       </c>
       <c r="CA15">
         <v>3800000.0</v>
       </c>
       <c r="CB15">
         <v>3800000.0</v>
       </c>
       <c r="CC15">
         <v>3800000.0</v>
       </c>
       <c r="CD15">
         <v>3800000.0</v>
       </c>
       <c r="CE15">
         <v>3800000.0</v>
       </c>
       <c r="CF15">
         <v>3800000.0</v>
       </c>
@@ -8506,88 +8537,91 @@
       </c>
       <c r="CN15">
         <v>3800000.0</v>
       </c>
       <c r="CO15">
         <v>3800000.0</v>
       </c>
       <c r="CP15">
         <v>3800000.0</v>
       </c>
       <c r="CQ15">
         <v>3800000.0</v>
       </c>
       <c r="CR15">
         <v>3800000.0</v>
       </c>
       <c r="CS15">
         <v>3800000.0</v>
       </c>
       <c r="CT15">
         <v>3800000.0</v>
       </c>
       <c r="CU15">
         <v>3800000.0</v>
       </c>
-      <c r="CV15"/>
+      <c r="CV15">
+        <v>3800000.0</v>
+      </c>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
+      <c r="CZ15"/>
     </row>
-    <row r="16" spans="1:103">
+    <row r="16" spans="1:104">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>19132400000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-18544200000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-19052700000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-19568400000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>1079300000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1421800000.0</v>
       </c>
-      <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
@@ -8629,52 +8663,53 @@
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
+      <c r="CZ16"/>
     </row>
-    <row r="17" spans="1:103">
+    <row r="17" spans="1:104">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -8736,273 +8771,275 @@
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
+      <c r="CZ17"/>
     </row>
-    <row r="18" spans="1:103">
+    <row r="18" spans="1:104">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>1406000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1417100000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1206800000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1079300000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>1421800000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>1373900000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>2320200000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>187200000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>187000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>2065900000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>2330800000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>2106900000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>2061500000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1450300000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>1796600000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>149400000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>147400000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>1318700000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>958400000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>911400000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>887900000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>909000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>1092500000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>1515200000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>1281800000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>1048100000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>972400000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>1229900000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>1234700000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>1044500000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>697200000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>878800000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>819700000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>968500000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>1035300000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>1150600000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>1080400000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>889700000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>824000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>634600000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>578700000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>791400000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>626500000.0</v>
       </c>
-      <c r="BD18">
-[...1 lines deleted...]
-      </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
+        <v>0.0</v>
+      </c>
+      <c r="BI18">
         <v>707900000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>779800000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>542700000.0</v>
       </c>
-      <c r="BK18">
-[...1 lines deleted...]
-      </c>
       <c r="BL18">
         <v>0.0</v>
       </c>
       <c r="BM18">
         <v>0.0</v>
       </c>
       <c r="BN18">
         <v>0.0</v>
       </c>
       <c r="BO18">
         <v>0.0</v>
       </c>
       <c r="BP18">
         <v>0.0</v>
       </c>
       <c r="BQ18">
         <v>0.0</v>
       </c>
-      <c r="BR18"/>
+      <c r="BR18">
+        <v>0.0</v>
+      </c>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
+      <c r="CZ18"/>
     </row>
-    <row r="19" spans="1:103">
+    <row r="19" spans="1:104">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9064,730 +9101,735 @@
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
+      <c r="CZ19"/>
     </row>
-    <row r="20" spans="1:103">
+    <row r="20" spans="1:104">
       <c r="A20" t="s">
         <v>45</v>
       </c>
       <c r="B20">
+        <v>1595400000.0</v>
+      </c>
+      <c r="C20">
         <v>1588000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>1600500000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>1577600000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>1583200000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>1567400000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>1549700000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>1597100000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>1569800000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>1569100000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>1608500000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>1593600000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>1638400000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>1636100000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>1598200000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>1548300000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>1588500000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>1661300000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>1627600000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>1648400000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>1699800000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>1701200000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>1711000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>1653300000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>1630900000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>1616400000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>1693800000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>1690700000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>1111500000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>1110600000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>1100000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>1128700000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>1103200000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>1096700000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>1068800000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>1055200000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>1033300000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>1032900000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>1020800000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>1034700000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>1037200000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>1037600000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>1009000000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>1005200000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>970700000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>981000000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>1007400000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>1034400000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>1085300000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>1075200000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>1100300000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>1127500000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>1138500000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>1197400000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>543400000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>548900000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>542000000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>490700000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>482300000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>413900000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>345600000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>344500000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>345400000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>343800000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>381800000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>384000000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>386400000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>382600000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>384100000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>379900000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>375500000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>382300000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>385100000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>381400000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>374700000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>370900000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>360400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>361900000.0</v>
       </c>
       <c r="CA20">
         <v>361900000.0</v>
       </c>
       <c r="CB20">
+        <v>361900000.0</v>
+      </c>
+      <c r="CC20">
         <v>298300000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>297800000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>299200000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>282300000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>281400000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>275700000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>273600000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>232900000.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CK20">
         <v>234900000.0</v>
       </c>
-      <c r="CK20">
+      <c r="CL20">
         <v>231800000.0</v>
       </c>
-      <c r="CL20">
+      <c r="CM20">
         <v>250100000.0</v>
       </c>
-      <c r="CM20">
+      <c r="CN20">
         <v>184200000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CO20">
         <v>154300000.0</v>
       </c>
-      <c r="CO20">
+      <c r="CP20">
         <v>157500000.0</v>
       </c>
-      <c r="CP20">
+      <c r="CQ20">
         <v>121700000.0</v>
       </c>
-      <c r="CQ20">
+      <c r="CR20">
         <v>106500000.0</v>
       </c>
-      <c r="CR20">
+      <c r="CS20">
         <v>126000000.0</v>
       </c>
-      <c r="CS20">
+      <c r="CT20">
         <v>170700000.0</v>
       </c>
-      <c r="CT20">
+      <c r="CU20">
         <v>151700000.0</v>
       </c>
-      <c r="CU20">
+      <c r="CV20">
         <v>1228400000.0</v>
       </c>
-      <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
-      <c r="CY20">
+      <c r="CY20"/>
+      <c r="CZ20">
         <v>1375900000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:103">
+    <row r="21" spans="1:104">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21">
+        <v>1263100000.0</v>
+      </c>
+      <c r="C21">
         <v>1272900000.0</v>
       </c>
-      <c r="C21">
-[...1 lines deleted...]
-      </c>
       <c r="D21">
+        <v>1267000000.0</v>
+      </c>
+      <c r="E21">
         <v>1268500000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1282900000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1290500000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>5396800000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>5416600000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1419000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1435500000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1469800000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1480400000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1518300000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1535500000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1533300000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1524600000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1546000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1601000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1600600000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1629400000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1677300000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1698100000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1723000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1705500000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1709300000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1716600000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1786700000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1801700000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1300700000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1310300000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1315100000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1353900000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1355400000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1392400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1314700000.0</v>
       </c>
       <c r="AJ21">
         <v>1314700000.0</v>
       </c>
       <c r="AK21">
+        <v>1314700000.0</v>
+      </c>
+      <c r="AL21">
         <v>1311300000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1322600000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1325300000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1346400000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1358500000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1370900000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>1359200000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>1398900000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1268800000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1291200000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>1323500000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>1361400000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>1418500000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>1421800000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>1459000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>1497400000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>1517300000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>1590300000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>927200000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>927400000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>934900000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>893900000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>890600000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>872800000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>827400000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>829300000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>834600000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>842100000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>842900000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>851900000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>851700000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>864900000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>878400000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>880400000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>925300000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>976100000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>995700000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>998100000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>1006900000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>1013300000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>953500000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>965100000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>981000000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>228000000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>199300000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>209300000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>202600000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>208300000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>211500000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>209900000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>196500000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>155700000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>156800000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>156400000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>121400000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>123400000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>118500000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>110900000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>88800000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>55800000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>724700000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>700500000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>1228400000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>1200800000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>1487000000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>1164000000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>1084000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:103">
+    <row r="22" spans="1:104">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>-52411500000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-51543400000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-57703400000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-34662200000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-34279000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-100985500000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-94640300000.0</v>
       </c>
-      <c r="P22"/>
-      <c r="Q22">
+      <c r="Q22"/>
+      <c r="R22">
         <v>-10884400000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-7898200000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-6549700000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-86102200000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-85259600000.0</v>
       </c>
-      <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-      <c r="AA22">
+      <c r="AA22"/>
+      <c r="AB22">
         <v>-7292100000.0</v>
       </c>
-      <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
-      <c r="AF22">
-[...1 lines deleted...]
-      </c>
+      <c r="AF22"/>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
@@ -9855,1126 +9897,1139 @@
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
       <c r="BN22">
         <v>0.0</v>
       </c>
       <c r="BO22">
         <v>0.0</v>
       </c>
       <c r="BP22">
         <v>0.0</v>
       </c>
       <c r="BQ22">
         <v>0.0</v>
       </c>
-      <c r="BR22"/>
+      <c r="BR22">
+        <v>0.0</v>
+      </c>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
+      <c r="CZ22"/>
     </row>
-    <row r="23" spans="1:103">
+    <row r="23" spans="1:104">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
+        <v>352752300000.0</v>
+      </c>
+      <c r="C23">
         <v>332704500000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>341376500000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>334491800000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>323103800000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>313003300000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>313663600000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>322857700000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>308777300000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>308683500000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>305046700000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>287948000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>10643700000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>10517300000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>303004800000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>292343400000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>304547100000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>291538500000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>304657200000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>298908400000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>302165500000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>295634600000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>313472900000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>278484800000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>271309400000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>246903900000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>291050700000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>270169800000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>267850700000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>259352100000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>243036100000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>258758300000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>252104000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>253636500000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>253941200000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>247933600000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>240153900000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>235496000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>228014300000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>230367600000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>223074200000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>217570000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>218685900000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>215365400000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>222270700000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>222494900000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>219087000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>216422800000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>218322300000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>211193900000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>208191400000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>201687400000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>196512700000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>200762900000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>161926500000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>159193300000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>152050700000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>153738200000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>148298000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>143302300000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>149278400000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>147549700000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>145631100000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>143456600000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>136596500000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>140836700000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>137759400000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>137379500000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>130706600000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>123234800000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>128182400000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>143409700000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>151526900000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>152001200000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>154520200000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>155617900000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>150758300000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>146617400000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>143658100000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>136165600000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>131429400000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>131974500000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>127035400000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>121105500000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>117192600000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>113529100000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>113798100000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>109776400000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>111372900000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>110812800000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>107754400000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>103769500000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>98621700000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>91840500000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>89861300000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>88270700000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>90193400000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>88758700000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>88350500000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>83955200000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>85229000000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>82413000000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>84405000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:103">
+    <row r="24" spans="1:104">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24">
+        <v>4324400000.0</v>
+      </c>
+      <c r="C24">
         <v>3927700000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2800000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>3924600000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>3923000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>4321300000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>3955300000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>3932900000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>3932200000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>3931500000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>3930900000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>3930200000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>23914700000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>25213000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>24433100000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>24650700000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>26811500000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>4280400000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>4280200000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>4279700000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>4279500000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>4279400000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>4279200000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>4279000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>4163400000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>3670100000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>3734100000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>3763900000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>3762400000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>3266400000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>3259600000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>3245500000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>3219900000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>3196600000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>3178400000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>3175400000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>3126800000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>3126200000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>3125700000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>3278200000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>3270200000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>3269100000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>3290800000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>3286100000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>3315900000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>2514600000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>2531200000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>2529200000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>2529400000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>2516000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>2601400000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>2593300000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>2578600000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>2790500000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>2671300000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>2180000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>1576900000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>1570800000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>1568900000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>1570400000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>1582100000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>1579800000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>1579600000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>1582100000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>1572400000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>1578300000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>1576700000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>1586100000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>2033300000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>1292700000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>829400000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>1378600000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>1384000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>1406600000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>1320600000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>1523300000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>1536400000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>1547000000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>1410300000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>873600000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>894200000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>893600000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>857100000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>806700000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>839500000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>848100000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>797400000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>847200000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>1069700000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>2555100000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>1987900000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>2745900000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>1360200000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>1335600000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>1215600000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>1303700000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>1342200000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>1343500000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>1213300000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>1383500000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>1390600000.0</v>
       </c>
-      <c r="CX24"/>
-      <c r="CY24">
+      <c r="CY24"/>
+      <c r="CZ24">
         <v>1217600000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:103">
+    <row r="25" spans="1:104">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>23914700000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>25213000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>24433100000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>24650700000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>26811500000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>4280400000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>4280200000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>4279700000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>4279500000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>4279400000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>4279200000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>4279000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>4163400000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>3670100000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>3734100000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>3797400000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>3795400000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>3266400000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>3259600000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>3245500000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>3219900000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>3196600000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>3178400000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>3175400000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>3126800000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>3126200000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>3125700000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>3278200000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>3270200000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>3269100000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>3290800000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>3286100000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>3315900000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>2514600000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>2531200000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>2529200000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>2529400000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>2516000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>2601400000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>2593300000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>2578600000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>2790500000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>2671300000.0</v>
       </c>
-      <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
-      <c r="BH25">
+      <c r="BH25"/>
+      <c r="BI25">
         <v>1570400000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>1582100000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>1579800000.0</v>
       </c>
-      <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
+      <c r="CZ25"/>
     </row>
-    <row r="26" spans="1:103">
+    <row r="26" spans="1:104">
       <c r="A26" t="s">
         <v>51</v>
       </c>
       <c r="B26">
+        <v>77677400000.0</v>
+      </c>
+      <c r="C26">
         <v>76520600000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>76841800000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>74328700000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>73381300000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>73462800000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>71569300000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>71589100000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>68067700000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>68057900000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>67987400000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>64064400000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>97570400000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>98828900000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>95831400000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>94605400000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>98554100000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>103921300000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>109601700000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>107622100000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>79402100000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>105498600000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>107017500000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>103762400000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>101260700000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>95497000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>97038000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>70651500000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>67850100000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>89223500000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>85402800000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>84667900000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>83032600000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>82588800000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>82713300000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>81838000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>79655900000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>78437200000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>76416100000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>78371900000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>77250400000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>74387800000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>70366100000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>70132300000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>68675300000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>69393600000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>68939700000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>68640000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>69111500000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>68647500000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>67289000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>67839500000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>68346900000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>70010300000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>69395700000.0</v>
       </c>
-      <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
-      <c r="BH26">
+      <c r="BH26"/>
+      <c r="BI26">
         <v>63236500000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>62808600000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>62345900000.0</v>
       </c>
-      <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
+      <c r="CZ26"/>
     </row>
-    <row r="27" spans="1:103">
+    <row r="27" spans="1:104">
       <c r="A27" t="s">
         <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -11036,442 +11091,448 @@
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
+      <c r="CZ27"/>
     </row>
-    <row r="28" spans="1:103">
+    <row r="28" spans="1:104">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
+        <v>-918900000.0</v>
+      </c>
+      <c r="C28">
         <v>-108100000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-477000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1199500000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>288100000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>474500000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-103900000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-2204300000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-834500000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-186200000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-715700000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-610300000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-54700000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>71900000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-770300000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-192100000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1174500000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1818600000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2028000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1208600000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1944800000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2359900000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1514100000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>798900000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1089300000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>293000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1311600000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>662000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>523300000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1050600000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>325000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>354900000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>942400000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>939000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>747100000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>439200000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1162400000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1651000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>457500000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1099900000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1040700000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1248800000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>907100000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>993500000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1078100000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1089800000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>695300000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1384700000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>935700000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1271700000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>380200000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1061700000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1643400000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>1175800000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-1465100000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-70500000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>193200000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>20100000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-1163900000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>210000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-479600000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-297600000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-185800000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-554600000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-128400000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>80200000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-554200000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-1548000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-2135700000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-876100000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-816600000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-540300000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>74600000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>461000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>345200000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-978700000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-263400000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>129300000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>47100000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-408300000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>101700000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-318200000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-266100000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>69500000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>124200000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>1061300000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>672700000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-909900000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>220000000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>1932800000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>2692200000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>4548700000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>500400000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>1127300000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>858700000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>1146500000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>481300000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>1479200000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>1266200000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>1866200000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>1695000000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>1318000000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>870000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:103">
+    <row r="29" spans="1:104">
       <c r="A29" t="s">
         <v>54</v>
       </c>
       <c r="B29">
+        <v>16483400000.0</v>
+      </c>
+      <c r="C29">
         <v>15761200000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>15837900000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>15603100000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>15362400000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>15567000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>15194400000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>15207600000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>14995500000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>15167700000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>14908000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>10722900000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>10389500000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>10260800000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>10001700000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>9446200000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>11036800000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>11897600000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>16125800000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>16129200000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>16233100000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>15405500000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>20922800000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>20006500000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>19482800000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>16683200000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -11504,556 +11565,561 @@
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
+      <c r="CZ29"/>
     </row>
-    <row r="30" spans="1:103">
+    <row r="30" spans="1:104">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
+        <v>3796500000.0</v>
+      </c>
+      <c r="C30">
         <v>3643200000.0</v>
       </c>
-      <c r="C30">
-[...1 lines deleted...]
-      </c>
       <c r="D30">
+        <v>22894600000.0</v>
+      </c>
+      <c r="E30">
         <v>23029300000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3789800000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>23118600000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>24090200000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>24628300000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>23724700000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>24018300000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>24610500000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>24116100000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>24154700000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>24719100000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>26312900000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>27229600000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>28285000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>2374400000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1842400000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1713200000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1675700000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1708300000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1723800000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1530200000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1760000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1691000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1740300000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1635700000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1549200000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1641100000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1413100000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1514400000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1455600000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1638400000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1469800000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1516600000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1381400000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1447000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1361900000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1382800000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1504800000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1309500000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1429300000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1401600000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1282700000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1230000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1213000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1189300000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1232300000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1199300000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1241000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>1160700000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>1219000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1175200000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>1084400000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>1192200000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1097000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>1118800000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>1245200000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>1237400000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>1361700000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>1309900000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>1063000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>1294700000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>1232600000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>1190700000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>1065400000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>1135800000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>1046500000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>1183000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>988100000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>1598400000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>892100000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>940400000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>951200000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>904700000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>936100000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>843500000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>1252300000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>682900000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>626800000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>673600000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>592700000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>1109700000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>719600000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>573800000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>628500000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>874900000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>594300000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>543700000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>719800000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>792200000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>438800000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>543700000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>459700000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>786600000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>1092400000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>494700000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>531300000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>553800000.0</v>
       </c>
-      <c r="CW30"/>
       <c r="CX30"/>
       <c r="CY30"/>
+      <c r="CZ30"/>
     </row>
-    <row r="31" spans="1:103">
+    <row r="31" spans="1:104">
       <c r="A31" t="s">
         <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>7454500000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>7319000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>7132200000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>6628400000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>8170800000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>8942100000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>13173700000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>12792900000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>12856000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>12269700000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>13380500000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>12570600000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>12175600000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>9814200000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>11402400000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>11311800000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>11622500000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>10811200000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>9366100000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>9366700000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>9319600000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>9825600000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>10567100000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>9755600000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>8918600000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>8355700000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>7978700000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>8603400000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>8441100000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>7894000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>7029100000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>7294200000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>7525500000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>8215300000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>7911000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>7976600000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>8180300000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>7771000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>7372000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>6887900000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>6701100000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>6994700000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>8342900000.0</v>
       </c>
-      <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
-      <c r="BH31">
+      <c r="BH31"/>
+      <c r="BI31">
         <v>8693500000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>9229100000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>9013700000.0</v>
       </c>
-      <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
+      <c r="CZ31"/>
     </row>
-    <row r="32" spans="1:103">
+    <row r="32" spans="1:104">
       <c r="A32" t="s">
         <v>57</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -12115,2918 +12181,2943 @@
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
+      <c r="CZ32"/>
     </row>
-    <row r="33" spans="1:103">
+    <row r="33" spans="1:104">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
+        <v>3637200000.0</v>
+      </c>
+      <c r="C33">
         <v>3575800000.0</v>
       </c>
-      <c r="C33">
-[...1 lines deleted...]
-      </c>
       <c r="D33">
+        <v>286234400000.0</v>
+      </c>
+      <c r="E33">
         <v>3562300000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>315655000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3600600000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>216087200000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>266663600000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>277758700000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>278176000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>7967200000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>5513500000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>5520400000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>5574900000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>4127600000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>4079000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>73424500000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>78371300000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>85190100000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>6688800000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>6732400000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>6508900000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>85708800000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>6464500000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>6394800000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>5757100000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>77109700000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>6382200000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>5059200000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>4672800000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>4140800000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>4164600000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>4109400000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>4173300000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>4235500000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>4639700000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>4376700000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>4122400000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>4017500000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>4285500000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>4298300000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>4110300000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>3699200000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>3894500000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>3661100000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>3848100000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>3956400000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>4136500000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>4158200000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>3932700000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>3884000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>3738600000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>3710900000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>4051700000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>2561300000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>2896200000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>2515300000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>2354100000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>2363500000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>2442800000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>2401300000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>2165200000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>2048600000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>2205600000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>1893700000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>1843000000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>1847600000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>1860400000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>1885300000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>1884900000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>1921800000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>2017700000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>2036700000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>2062900000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>2426900000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>2522700000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>2512000000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>2615200000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>2682600000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>1838600000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>1528200000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>1640700000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>1879500000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>1932700000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>2103800000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>1912100000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>1990500000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>42626200000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>40347000000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>41675800000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>40481500000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>39347000000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>39928100000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>37966700000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>36544000000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>666000000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>1410300000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>1367800000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>1746600000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>1709200000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>2000000000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>1665000000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>1591000000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:103">
+    <row r="34" spans="1:104">
       <c r="A34" t="s">
         <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>263176100000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>262195800000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>256195000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>247022200000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>253550600000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>273310600000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>281503200000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>275728100000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>278849700000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>273453400000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>273037800000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>256007000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>249408200000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>228450900000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>255496800000.0</v>
       </c>
-      <c r="AB34"/>
       <c r="AC34"/>
-      <c r="AD34">
+      <c r="AD34"/>
+      <c r="AE34">
         <v>241468700000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>226902700000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>242618800000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>236066500000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>237051600000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>236590900000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>230934100000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>224353700000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>220467200000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>213460600000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>214754300000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>207628400000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>202746900000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>205035300000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>201198400000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>208258300000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>208415500000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>205191000000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>202173500000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>203812900000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>197294900000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>194586000000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>188668200000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>183710400000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>187239200000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>148739000000.0</v>
       </c>
-      <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
-      <c r="BH34">
+      <c r="BH34"/>
+      <c r="BI34">
         <v>130658000000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>136138500000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>134944000000.0</v>
       </c>
-      <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
+      <c r="CZ34"/>
     </row>
-    <row r="35" spans="1:103">
+    <row r="35" spans="1:104">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
+        <v>322459600000.0</v>
+      </c>
+      <c r="C35">
         <v>302794400000.0</v>
       </c>
-      <c r="C35">
-[...1 lines deleted...]
-      </c>
       <c r="D35">
+        <v>311144600000.0</v>
+      </c>
+      <c r="E35">
         <v>304211200000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>310343300000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>283158900000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>300335900000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>309456900000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>297440900000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>297082300000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>293836100000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>258374100000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>268575000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>268301500000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>261398800000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>252082500000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>66900000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>279400000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>79800000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>282353400000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>285453800000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>279798700000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>6610000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>262392900000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>255633100000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>233571300000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>5530700000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>254878600000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>253414900000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>246053800000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>231120700000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>246775700000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>240174300000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>241157200000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>240861800000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>235624700000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>228762300000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>224641500000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>217558700000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>219262400000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>212133300000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>207060500000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>209023300000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>205363300000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>212393900000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>211898600000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>208757500000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>205853300000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>207422700000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>200700600000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>198011400000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>191896100000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>186867700000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>190821100000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>152036800000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>149251300000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>142290000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>143882200000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>138176700000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>132936300000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>138500400000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>137066500000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>135632000000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>133286500000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>127395800000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>132014500000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>129638600000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>129663700000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>124767800000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>119993900000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>125206800000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>137403400000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>144639100000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>144938500000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>146766100000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>147690900000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>142712000000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>138450000000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>135709000000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>128362300000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>124159800000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>123978900000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>118751800000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>112926000000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>108884200000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>105424300000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>105694200000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>1966800000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>2020300000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>4404900000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>4411300000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>4456800000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>3004200000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>2726300000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>2510200000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>1304000000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>1342000000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>1344000000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>1378000000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>1384000000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>1391000000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>1294000000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>1337000000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:103">
+    <row r="36" spans="1:104">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
+        <v>-315397600000.0</v>
+      </c>
+      <c r="C36">
         <v>-76520600000.0</v>
       </c>
-      <c r="C36">
-[...1 lines deleted...]
-      </c>
       <c r="D36">
+        <v>205823700000.0</v>
+      </c>
+      <c r="E36">
         <v>-296859600000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>238682900000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>-73462800000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>174269800000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>181595300000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-71862400000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-71976000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-72004100000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-68096500000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-66779100000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-67918100000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-65359200000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-65807300000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-1421800000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-78371300000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>-85190100000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-83742000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-83809900000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-83203100000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>-2330800000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>-83274600000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>-80964800000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>-75274700000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>-1796600000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>-70651500000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>-67850100000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>-65656000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>-62588300000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>-62975100000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>-61869100000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>-61268300000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>-61821000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>-61159500000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>-59731200000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>-58887400000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>-56756800000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>-58255600000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>-57374500000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>-55098600000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>-51960500000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>-51825200000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>-50577900000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>-51349700000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>-51238600000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>-51169300000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>-51844600000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>-51483700000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>-50147600000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>-50268000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>-50553400000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>-52592200000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>-51955300000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>-52723100000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>-50933400000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>-51044800000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>-50460300000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>-50828900000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>-50487300000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>-49877300000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>-50243400000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>-51199500000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>-49869400000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>-49542100000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>-47688500000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>-47110600000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>-43551100000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>-41138300000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>-41361300000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>-46055300000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>-48295400000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>-50274300000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>-49973000000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>-48857900000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>-47217400000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>-47561600000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>-46985200000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>-46512000000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>-44739700000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>-44700000000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>-44158600000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>-43497900000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>-44181000000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>-42884600000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>-43357600000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>-42626200000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>-40347000000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>-41675800000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>-40481500000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>-39347000000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>-39928100000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>-37966700000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>-36544000000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>-34640800000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>-33319900000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>-32464600000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>-31693500000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>-32137200000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>-43905000000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>-43404000000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>-41177000000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:103">
+    <row r="37" spans="1:104">
       <c r="A37" t="s">
         <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-      <c r="M37">
+      <c r="M37"/>
+      <c r="N37">
         <v>45000000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>42900000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>41100000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>42100000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>41800000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>55100000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>56400000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>58500000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>58400000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>56800000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>58400000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>70200000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>67900000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>65100000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>67800000.0</v>
       </c>
-      <c r="AB37"/>
       <c r="AC37"/>
-      <c r="AD37">
+      <c r="AD37"/>
+      <c r="AE37">
         <v>67800000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>66000000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>67900000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>67200000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>68900000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>72600000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>70900000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>69900000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AM37">
         <v>68800000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AN37">
         <v>66500000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AO37">
         <v>69200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68000000.0</v>
       </c>
       <c r="AP37">
         <v>68000000.0</v>
       </c>
       <c r="AQ37">
+        <v>68000000.0</v>
+      </c>
+      <c r="AR37">
         <v>65800000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AS37">
         <v>65500000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AT37">
         <v>69200000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AU37">
         <v>69500000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AV37">
         <v>48000000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AW37">
         <v>52600000.0</v>
       </c>
-      <c r="AW37">
+      <c r="AX37">
         <v>57500000.0</v>
       </c>
-      <c r="AX37">
+      <c r="AY37">
         <v>70000000.0</v>
       </c>
-      <c r="AY37">
+      <c r="AZ37">
         <v>92800000.0</v>
       </c>
-      <c r="AZ37">
+      <c r="BA37">
         <v>95000000.0</v>
       </c>
-      <c r="BA37">
+      <c r="BB37">
         <v>105500000.0</v>
       </c>
-      <c r="BB37">
+      <c r="BC37">
         <v>103000000.0</v>
       </c>
-      <c r="BC37">
+      <c r="BD37">
         <v>20000000.0</v>
       </c>
-      <c r="BD37">
-[...1 lines deleted...]
-      </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
+        <v>0.0</v>
+      </c>
+      <c r="BI37">
         <v>309100000.0</v>
       </c>
-      <c r="BI37">
+      <c r="BJ37">
         <v>265400000.0</v>
       </c>
-      <c r="BJ37">
+      <c r="BK37">
         <v>185200000.0</v>
       </c>
-      <c r="BK37">
-[...1 lines deleted...]
-      </c>
       <c r="BL37">
         <v>0.0</v>
       </c>
       <c r="BM37">
         <v>0.0</v>
       </c>
       <c r="BN37">
         <v>0.0</v>
       </c>
       <c r="BO37">
         <v>0.0</v>
       </c>
       <c r="BP37">
         <v>0.0</v>
       </c>
       <c r="BQ37">
         <v>0.0</v>
       </c>
-      <c r="BR37"/>
+      <c r="BR37">
+        <v>0.0</v>
+      </c>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
+      <c r="CZ37"/>
     </row>
-    <row r="38" spans="1:103">
+    <row r="38" spans="1:104">
       <c r="A38" t="s">
         <v>63</v>
       </c>
       <c r="B38">
+        <v>343855600000.0</v>
+      </c>
+      <c r="C38">
         <v>325074700000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>333376600000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>325792400000.0</v>
       </c>
-      <c r="E38"/>
-      <c r="F38">
+      <c r="F38"/>
+      <c r="G38">
         <v>305527000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>313663600000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>322857700000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>308777300000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>308683500000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>305046700000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>287948000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>1049400000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>301500000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>287953300000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>278415000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>132458900000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>291538500000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>304657200000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>298908400000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>302165500000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>295634600000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>144480200000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>278484800000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>271309400000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>246903900000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>139578600000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>260589600000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>259475600000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>252419600000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>235917800000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>251667000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>245652600000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>247127500000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>247138900000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>240380600000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>233667100000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>229724900000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>221178300000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>223761500000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>216415300000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>211213100000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>212317400000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>208491400000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>216169100000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>217049900000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>213143700000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>210890700000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>212304400000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>205732000000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>201825100000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>196127700000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>191556000000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>194903000000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>155051500000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>153874500000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>147749800000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>149593800000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>143023500000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>139304800000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>144551400000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>143224500000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>141535200000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>138808400000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>132704200000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>137182100000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>133457400000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>132059500000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>124280300000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>118457500000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>123409900000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>138876800000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>147704100000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>148549000000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>150432500000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>150156200000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>146024800000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>142128900000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>138718100000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>132258700000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>128007100000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>128003200000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>122790200000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>117263900000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>113149900000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>110307400000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>110592500000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>63149200000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>67672900000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>65653000000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>63397200000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>61403700000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>55451500000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>51279500000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>50618900000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>73676800000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>75062000000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>74884100000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>72782000000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>69840600000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>70835000000.0</v>
       </c>
-      <c r="CX38"/>
-      <c r="CY38">
+      <c r="CY38"/>
+      <c r="CZ38">
         <v>68525500000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:103">
+    <row r="39" spans="1:104">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
+        <v>-3796500000.0</v>
+      </c>
+      <c r="C39">
         <v>-31253800000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>-3894500000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>-23029300000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>-27280300000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>-23118600000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>-53198700000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>-54495000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>-52411500000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>-51543400000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>-94991300000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>-90262400000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>10124300000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>10869500000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>11513400000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>-84028900000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>10884400000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>-76529200000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>-82328900000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>-81415700000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>-80543500000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>-79452700000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>127635000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>-81581000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>-79179600000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>-73881500000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>7292100000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>25396600000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>25041700000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>24459400000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>23881200000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>22706300000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>22265300000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>20340200000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>21759100000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>21065300000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>20371000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>19887100000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>20109200000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>20724400000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>20359100000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>19929200000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>18865800000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>18484800000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>18266800000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>18263000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>17932900000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>-50134000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>-50817500000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>-50659300000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>-49391700000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>-49523400000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>-49909200000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>-51674100000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>-51907400000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>-954600000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>-872700000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>66795700000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>65523500000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>66215100000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>65216700000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>64722400000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>65580600000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>66710200000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>65333100000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>65058100000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>132727600000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>131260500000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>123563600000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>117576200000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>120953500000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>137674300000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>147240300000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>145490300000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>148257000000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>148441800000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>144431600000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>141043500000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>137640300000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>131879500000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>127300900000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>127564900000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>122784900000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>116838100000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>113189400000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>110056900000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>110274400000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>104953300000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>107194900000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>106479000000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>103125300000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>100022600000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>94644600000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>88543100000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>86485100000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>85075200000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>85567600000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>85646500000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>84619000000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>80490300000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>82858000000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>80221000000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>81887000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:103">
+    <row r="40" spans="1:104">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
+        <v>17370200000.0</v>
+      </c>
+      <c r="C40">
         <v>17453100000.0</v>
       </c>
-      <c r="C40">
-[...1 lines deleted...]
-      </c>
       <c r="D40">
+        <v>17812900000.0</v>
+      </c>
+      <c r="E40">
         <v>18113200000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>-18800000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>18212300000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1697400000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1760900000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>-60300000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>-58400000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>-73000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-33800000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>7600000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>24600000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>19200000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-1060800000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>-23952600000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>-314100000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-95300000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>-82500000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>-89600000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-110100000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>-22300000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>-92300000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>-92600000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>-120300000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>-16200000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>21600000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>19800000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>-66200000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>-68200000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>-65400000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>-84300000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>-95700000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>-56200000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>-112500000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>-58500000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>-74500000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>-64300000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>-51500000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>10200000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>-139000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>-199500000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>-238300000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>-42600000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>-39200000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>-39500000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>-144400000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>-157900000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>-155200000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>-155800000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>-183400000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>7200000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>9800000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>15300000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>6600000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>2399999.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>2900000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>3100000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>2800000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>2500000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>3600000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>6200000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>3700000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>2500000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>2400000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>2800000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>2000000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>2800000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>1199999.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>1900000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>43600000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>52800000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>45500000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>41600000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>2000000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>1400000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>1600000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>4200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="CC40">
         <v>500000.0</v>
       </c>
       <c r="CD40">
         <v>500000.0</v>
       </c>
       <c r="CE40">
+        <v>500000.0</v>
+      </c>
+      <c r="CF40">
         <v>-476400000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>-379400000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>-456300000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>-761700000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>277900000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>-729700000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>-123900000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>-146000000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>-90000000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>-2810800000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>-178200000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>-758600000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>-564800000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>79532100000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>81614900000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>80123400000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>79639900000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>75033100000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>76634000000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>74128000000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>76355000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:103">
+    <row r="41" spans="1:104">
       <c r="A41" t="s">
         <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>262651200000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>253655000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>244596600000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>251655700000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>271650300000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>283823400000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>278073700000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>281174300000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>272786900000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>272172300000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>255473900000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>248844300000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>227271100000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>254164400000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>247940600000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>246724400000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>240002400000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>225116700000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>240909500000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>234227700000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>235189100000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>236566000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>230934100000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>224353700000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>220467200000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>213454100000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>214754300000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>207628400000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>202746900000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>205025700000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>201198400000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>208258300000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>208415500000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>205175800000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>202173500000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>203812900000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>197294900000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>194567000000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>188668200000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>183710400000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>187239200000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>148726300000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>146119800000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>140144400000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>141818600000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>136067600000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>130658000000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>136138500000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>134944000000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>133634200000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>131145800000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>125626100000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>130309600000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>127926700000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>127961500000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>122617800000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>118593800000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>123802700000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>135876300000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>143090100000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>143330000000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>144780400000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>145479900000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>140420900000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>136038000000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>133238000000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>126595400000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>122654700000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>122373700000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>116878200000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>111093200000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>106847400000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>103584100000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>103719000000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>99240100000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>101463400000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>97288600000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>94235700000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>89005200000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>87234900000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>81518800000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>80129100000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>78632200000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>80811300000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>79366400000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>78745100000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>74118900000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>75891100000.0</v>
       </c>
-      <c r="CX41"/>
-      <c r="CY41">
+      <c r="CY41"/>
+      <c r="CZ41">
         <v>75760600000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:103">
+    <row r="42" spans="1:104">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
+        <v>-2338600000.0</v>
+      </c>
+      <c r="C42">
         <v>-2164900000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-2004000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-1762900000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>431220000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-1461600000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-1277200000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-1029500000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-815000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-613900000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-427100000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-209400000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-6297750000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>58400000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>153500000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>301000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>676400000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>722500000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>1569200000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>1862800000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>2029500000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>2247700000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>2333000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>2377600000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>2346200000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>2303100000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>2501000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>2564500000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>2576400000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>2536600000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>2660100000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>2835700000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>2868100000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>3053200000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>3196200000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>3160100000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>3167300000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>3129100000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>3177400000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>3170000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>3174700000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>3261200000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>3313500000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>3405300000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>3467500000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>3969500000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>4014800000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>3986400000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>3981400000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>4016100000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>4090900000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>4041500000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>4174000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>4126200000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>4176500000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>4157800000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>4200500000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>4323700000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>5703400000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>4436200000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>4632200000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>4848900000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>4838500000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>4822500000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>4801100000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>4788100000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>4770200000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>4758000000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>4737500000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>3620500000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>3657900000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>3648100000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>3632100000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>3607800000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>3583200000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>3858700000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>4043800000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>4124200000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>4185900000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>4150800000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>4117500000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>7594800000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>4799900000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>4687800000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>4660400000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>4797900000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>4937700000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>5165900000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>5430500000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>5619600000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>5594100000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>5658300000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>5727300000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>5806400000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>5988200000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>6224500000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>6447100000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>6685800000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>6698100000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>166300000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>-1000000.0</v>
       </c>
-      <c r="CX42"/>
       <c r="CY42"/>
+      <c r="CZ42"/>
     </row>
-    <row r="43" spans="1:103">
+    <row r="43" spans="1:104">
       <c r="A43" t="s">
         <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -15088,129 +15179,128 @@
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
+      <c r="CZ43"/>
     </row>
-    <row r="44" spans="1:103">
+    <row r="44" spans="1:104">
       <c r="A44" t="s">
         <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
-        <v>100000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AU44">
         <v>100000.0</v>
       </c>
       <c r="AV44">
         <v>100000.0</v>
       </c>
       <c r="AW44">
         <v>100000.0</v>
       </c>
       <c r="AX44">
         <v>100000.0</v>
       </c>
       <c r="AY44">
         <v>100000.0</v>
       </c>
       <c r="AZ44">
         <v>100000.0</v>
       </c>
       <c r="BA44">
         <v>100000.0</v>
       </c>
       <c r="BB44">
         <v>100000.0</v>
       </c>
@@ -15285,1603 +15375,1617 @@
       </c>
       <c r="BZ44">
         <v>100000.0</v>
       </c>
       <c r="CA44">
         <v>100000.0</v>
       </c>
       <c r="CB44">
         <v>100000.0</v>
       </c>
       <c r="CC44">
         <v>100000.0</v>
       </c>
       <c r="CD44">
         <v>100000.0</v>
       </c>
       <c r="CE44">
         <v>100000.0</v>
       </c>
       <c r="CF44">
         <v>100000.0</v>
       </c>
       <c r="CG44">
         <v>100000.0</v>
       </c>
-      <c r="CH44"/>
+      <c r="CH44">
+        <v>100000.0</v>
+      </c>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
+      <c r="CZ44"/>
     </row>
-    <row r="45" spans="1:103">
+    <row r="45" spans="1:104">
       <c r="A45" t="s">
         <v>70</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>1030700000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>1043700000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>1019000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>998800000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>993100000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>973800000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>967700000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>961700000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>959500000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>933200000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>767300000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>770600000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>762900000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>775200000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>759500000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>754600000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>750300000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>718800000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>699000000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>674500000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>667900000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>657300000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>633800000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>611600000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>601900000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>607400000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>590200000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>590100000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>574000000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>546000000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>500700000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>479100000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>476400000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>472600000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>464200000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>468400000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>469700000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>476700000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>457200000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>448200000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>448500000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>448700000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>458700000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>461100000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>471700000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>480500000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>489300000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>496800000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>506100000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>517200000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>518200000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>510800000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>490900000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>481500000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>469000000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>450800000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>443400000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>423200000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>422500000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>419000000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>420200000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>420600000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>419800000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>416900000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>419300000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>436500000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>429400000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>431500000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>436400000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>443300000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>447800000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>450400000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>459000000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>470500000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>482500000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>484200000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>514900000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>515600000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>518200000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>508400000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>513000000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>501000000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>507000000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:103">
+    <row r="46" spans="1:104">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="B46">
+        <v>778700000.0</v>
+      </c>
+      <c r="C46">
         <v>714900000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>701400000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>716200000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>724700000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>742700000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>769400000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>798200000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>805900000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>913500000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>938400000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>958100000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>957700000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>986200000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>996100000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1006100000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>993300000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1020200000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1038000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1065400000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1030700000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1043700000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>1019000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>998800000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>993100000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>973800000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>967700000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>961700000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>959500000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>933200000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>767300000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>770600000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>762900000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>775200000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>759500000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>754600000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>750300000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>718800000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>699000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>674500000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>667900000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>657300000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>633800000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>611600000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>601900000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>607400000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>590200000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>590100000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>574000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>546000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>500700000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>479100000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>476400000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>472600000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>464200000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>468400000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>469700000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>476700000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>457200000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>448200000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>448500000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>448700000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>458700000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>461100000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>471700000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>480500000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>489300000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>496800000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>506100000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>517200000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>518200000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>510800000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>490900000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>481500000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>469000000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>450800000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>443400000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>423200000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>422500000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>419000000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>420200000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>420600000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>419800000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>416900000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>419300000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>436500000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>429400000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>431500000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>436400000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>443300000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>447800000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>450400000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>459000000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>470500000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>482500000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>484200000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>514900000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>515600000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>518200000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>508400000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>513000000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>501000000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>507000000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:103">
+    <row r="47" spans="1:104">
       <c r="A47" t="s">
         <v>72</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>986200000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>996100000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1006100000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>993300000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1020200000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1038000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1065400000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1030700000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1043700000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>1019000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>998800000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>993100000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>973800000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>967700000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>961700000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>959500000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>933200000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>767300000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>770600000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>762900000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>775200000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>759500000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>754600000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>750300000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>718800000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>699000000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>674500000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>667900000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>657300000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>633800000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>611600000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>601900000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>607400000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>590200000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>590100000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>574000000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>546000000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>500700000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>479100000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>476400000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>472600000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>464200000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>468400000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>469700000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>476700000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>457200000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>448200000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>448500000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>448700000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>458700000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>461100000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>471700000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>480500000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>489300000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>496800000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>506100000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>517200000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>518200000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>510800000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>490900000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>481500000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>469000000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>450800000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>443400000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>423200000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>422500000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>419000000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>420200000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>420600000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>419800000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>416900000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>419300000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>436500000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>429400000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>431500000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>436400000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>443300000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>447800000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>450400000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>459000000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>470500000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>482500000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>484200000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>514900000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>515600000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>518200000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>508400000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>513400000.0</v>
       </c>
-      <c r="CX47"/>
-      <c r="CY47">
+      <c r="CY47"/>
+      <c r="CZ47">
         <v>507000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:103">
+    <row r="48" spans="1:104">
       <c r="A48" t="s">
         <v>73</v>
       </c>
       <c r="B48">
+        <v>18542200000.0</v>
+      </c>
+      <c r="C48">
         <v>18318900000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>18071300000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>17730000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>17692600000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>17459300000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>17583500000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>16847000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>17235300000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>17050600000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>16683500000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>17717000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>16629900000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>16398800000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>17042300000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>17210900000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>15985600000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>13090800000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>12884500000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>12583900000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>12395000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>12199200000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>11838000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>11521400000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>11441400000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>11198800000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>11074300000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>10927800000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>10805800000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>10571900000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>10290200000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>10207900000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>9904300000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>9598300000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>9482900000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>8784600000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>8112200000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>7937400000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>7720400000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>7528100000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>7339600000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>7131800000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>6875900000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>6734700000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>6547900000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>6420400000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>6114100000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>5945200000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>5816300000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>5605300000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>5405400000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>5249900000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>5125200000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>4971700000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>4940200000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>4784300000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>4667100000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>4548500000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>5077500000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>5130300000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>5066600000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>4808600000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>4612300000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>4591600000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>4474800000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>4340800000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>4160700000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>4180200000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>3995500000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>3845200000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>3722500000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>3847800000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>3757700000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>3589400000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>3414300000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>3617300000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>3385000000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>3081200000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>2824100000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>2755800000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>2504800000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>2294300000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>2008600000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>1943900000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>1733900000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>1495000000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>1289500000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>1242500000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>943700000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>824000000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>630400000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>603600000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>387300000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>185100000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>29400000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>-102200000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>56200000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>-64000000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>-29100000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>6652700000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>6537000000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>6418000000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>6313000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:103">
+    <row r="49" spans="1:104">
       <c r="A49" t="s">
         <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>16629900000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>16398800000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>17042300000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>17210900000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>15985600000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>13090800000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>12884500000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>12583900000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>12395000000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>12199200000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>11838000000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>11521400000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>11441400000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>11198800000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>11074300000.0</v>
       </c>
-      <c r="AB49"/>
       <c r="AC49"/>
-      <c r="AD49">
+      <c r="AD49"/>
+      <c r="AE49">
         <v>10571900000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>10290200000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>10207900000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>9904300000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>9598300000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>9482900000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>8784600000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>8112200000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>7937400000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>7720400000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>7528100000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>7339600000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>7131800000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>6875900000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>6734700000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>6547900000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>6420400000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>6114100000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>5945200000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>5816300000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>5605300000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>5405400000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>5249900000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>5125200000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>4971700000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>4940200000.0</v>
       </c>
-      <c r="BD49">
-[...1 lines deleted...]
-      </c>
       <c r="BE49">
         <v>0.0</v>
       </c>
       <c r="BF49">
         <v>0.0</v>
       </c>
       <c r="BG49">
         <v>0.0</v>
       </c>
       <c r="BH49">
+        <v>0.0</v>
+      </c>
+      <c r="BI49">
         <v>5130300000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>5066600000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>4808600000.0</v>
       </c>
-      <c r="BK49">
-[...1 lines deleted...]
-      </c>
       <c r="BL49">
         <v>0.0</v>
       </c>
       <c r="BM49">
         <v>0.0</v>
       </c>
       <c r="BN49">
         <v>0.0</v>
       </c>
       <c r="BO49">
         <v>0.0</v>
       </c>
       <c r="BP49">
         <v>0.0</v>
       </c>
       <c r="BQ49">
         <v>0.0</v>
       </c>
-      <c r="BR49"/>
+      <c r="BR49">
+        <v>0.0</v>
+      </c>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
+      <c r="CZ49"/>
     </row>
-    <row r="50" spans="1:103">
+    <row r="50" spans="1:104">
       <c r="A50" t="s">
         <v>75</v>
       </c>
       <c r="B50">
+        <v>16200000.0</v>
+      </c>
+      <c r="C50">
         <v>18200000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>3951200000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>13000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>24100000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>28900000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>152700000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>37300000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>49900000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>50700000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>61100000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>23800000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>26300000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>24200000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>80700000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>66500000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>66900000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>279400000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>79800000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>74300000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>82700000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>84000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>84700000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>76600000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>76300000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>105600000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>93400000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>96100000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>76800000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>43900000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>65400000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>53700000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>49000000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>49500000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>56500000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>69500000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>3245400000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>59500000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>271900000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>39900000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>25900000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>122600000.0</v>
       </c>
-      <c r="AQ50">
+      <c r="AR50">
         <v>388000000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>515300000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
@@ -16893,1017 +16997,1025 @@
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
+      <c r="CZ50"/>
     </row>
-    <row r="51" spans="1:103">
+    <row r="51" spans="1:104">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
+        <v>4340600000.0</v>
+      </c>
+      <c r="C51">
         <v>3945900000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>3954000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>3937600000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>3947100000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>4350200000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>4108000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>3970200000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>3982100000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>3982200000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>3992000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>3954000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>23941000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>25237200000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>24513800000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>24717200000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>26878400000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>4559800000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>4360000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>4354000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>4362200000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>4363400000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>4363900000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>4355600000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>4239700000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>3775700000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>3827500000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>3893500000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>3872200000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>3310300000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>3302500000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>3281600000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>3284400000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>3274700000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>3217900000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>3234200000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>3168800000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>3185700000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>3177100000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>3318100000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>3296100000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>3391700000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>3471900000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>3507700000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>3342500000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>2541800000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>2559200000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>2655500000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>2678000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>2664800000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>2752000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>2768800000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>2753900000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>2837000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>2712100000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>2208500000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>1839800000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>1672000000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>1670000000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>1644200000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>1690000000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>1686600000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>1691600000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>1714200000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>1698900000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>1709900000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>1686200000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>1693200000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>2192800000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>1823500000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>1791400000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>1728700000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>1599100000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>1581700000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>1689600000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>1580000000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>1594600000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>1605800000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>1637900000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>988300000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>1318600000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>1290000000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>1375200000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>1186100000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>1295800000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>1609800000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>1125200000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>992600000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>1695900000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>3541400000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>4385100000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>5556700000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>2025600000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>2094200000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>1897300000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>1778000000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>1742400000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>2036700000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>1890000000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>2097300000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>2067000000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>1844000000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>1797000000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:103">
+    <row r="52" spans="1:104">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
+        <v>16200000.0</v>
+      </c>
+      <c r="C52">
         <v>18200000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>27700000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>13000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>24100000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>28900000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>152700000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>37300000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>49900000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>50700000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>61100000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>23800000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>26300000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>24200000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>80700000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>66500000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>66900000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>279400000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>79800000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>74300000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>82700000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>84000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>84700000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>76600000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>76300000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>105600000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>93400000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>96100000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>76800000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>43900000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>42900000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>36100000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>64500000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>78100000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>39500000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>58800000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>42000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>59500000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>51400000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>39900000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>25900000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>122600000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>181100000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>221600000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>26600000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>27200000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>28000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>126300000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>148600000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>148800000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>150600000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>175500000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>175300000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>46500000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>40800000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>28500000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>262900000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>101200000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>105200000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>73800000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>107900000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>106800000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>107900000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>132100000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>126500000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>131600000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>101600000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>107100000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>159500000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>530800000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>500900000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>350100000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>215100000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>175100000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>290800000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>56700000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>58200000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>58800000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>84100000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>114700000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>424400000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>396400000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>476400000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>379400000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>456300000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>761700000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>281700000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>145400000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>626200000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>986300000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>1617800000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>2810800000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>665400000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>758600000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>564800000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>474300000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>400200000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>693200000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>511600000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>713800000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>676000000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>550000000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>460000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:103">
+    <row r="53" spans="1:104">
       <c r="A53" t="s">
         <v>78</v>
       </c>
       <c r="B53">
+        <v>27835600000.0</v>
+      </c>
+      <c r="C53">
         <v>27610600000.0</v>
       </c>
-      <c r="C53">
-[...1 lines deleted...]
-      </c>
       <c r="D53">
+        <v>27816500000.0</v>
+      </c>
+      <c r="E53">
         <v>26856900000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>27280300000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>26339500000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>69274300000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>25391300000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>23870200000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>23356700000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>65673100000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>61582000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>64241800000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>65396900000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>62889900000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>62409100000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>67205600000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>71413600000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>78154500000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>76557100000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>76450400000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>75740900000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>78710300000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>76494100000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>74269200000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>68707800000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>70106200000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>68071200000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>65268100000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>63123000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>60108500000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>60447200000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>59311700000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>60610200000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>59484400000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>59256100000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>57903500000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>57103100000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>54945000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>56264700000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>55386500000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>53149100000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>50071000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>50245900000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>49125800000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>49900600000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>49793800000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>49752300000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>50391000000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>50184200000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>48867600000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>49028900000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>49326900000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>51231100000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>51075800000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>143600000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>139000000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>138400000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>77100000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>120500000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>156100000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>175800000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>169900000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>173800000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>171300000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>181900000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>214000000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>218400000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>212500000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>192800000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>1814800000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>246200000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>261600000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>2589800000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>2118600000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>1879700000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>1776600000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>1504900000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>1410700000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>1261600000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>1368800000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>1199800000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>1113500000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>1136100000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>1207000000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>1431900000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>1585700000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>1223600000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>1282800000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>1331700000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>1463000000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>1218600000.0</v>
       </c>
-      <c r="CO53">
+      <c r="CP53">
         <v>1278100000.0</v>
       </c>
-      <c r="CP53">
+      <c r="CQ53">
         <v>1083700000.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CR53">
         <v>1200100000.0</v>
       </c>
-      <c r="CR53">
+      <c r="CS53">
         <v>1111400000.0</v>
       </c>
-      <c r="CS53">
+      <c r="CT53">
         <v>862000000.0</v>
       </c>
-      <c r="CT53">
+      <c r="CU53">
         <v>692200000.0</v>
       </c>
-      <c r="CU53">
+      <c r="CV53">
         <v>829800000.0</v>
       </c>
-      <c r="CV53">
+      <c r="CW53">
         <v>970800000.0</v>
       </c>
-      <c r="CW53"/>
       <c r="CX53"/>
-      <c r="CY53">
+      <c r="CY53"/>
+      <c r="CZ53">
         <v>1113000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:103">
+    <row r="54" spans="1:104">
       <c r="A54" t="s">
         <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -17971,1366 +18083,1379 @@
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
       <c r="BM54">
         <v>0.0</v>
       </c>
       <c r="BN54">
         <v>0.0</v>
       </c>
       <c r="BO54">
         <v>0.0</v>
       </c>
       <c r="BP54">
         <v>0.0</v>
       </c>
       <c r="BQ54">
         <v>0.0</v>
       </c>
-      <c r="BR54"/>
+      <c r="BR54">
+        <v>0.0</v>
+      </c>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
+      <c r="CZ54"/>
     </row>
-    <row r="55" spans="1:103">
+    <row r="55" spans="1:104">
       <c r="A55" t="s">
         <v>80</v>
       </c>
       <c r="B55">
+        <v>352752300000.0</v>
+      </c>
+      <c r="C55">
         <v>332704500000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>341376500000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>334491800000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>323103800000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>313003300000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>313663600000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>322857700000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>308777300000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>308683500000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>305046700000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>287948000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>10643700000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>10517300000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>303004800000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>292343400000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>304547100000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>291538500000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>304657200000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>298908400000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>302165500000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>295634600000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>313472900000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>278484800000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>271309400000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>246903900000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>291050700000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>270169800000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>267850700000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>259352100000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>243036100000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>258758300000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>252104000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>253636500000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>253941200000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>247933600000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>240153900000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>235496000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>228014300000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>230367600000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>223074200000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>217570000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>218685900000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>215365400000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>222270700000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>222494900000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>219087000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>216422800000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>218322300000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>211193900000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>208191400000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>201687400000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>196512700000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>200762900000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>161926500000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>159193300000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>152050700000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>153738200000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>148298000000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>143302300000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>149278400000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>147549700000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>145631100000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>143456600000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>136596500000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>140836700000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>137759400000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>137379500000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>130706600000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>123234800000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>128182400000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>143409700000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>151526900000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>152001200000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>154520200000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>155617900000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>150758300000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>146617400000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>143658100000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>136165600000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>131429400000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>131974500000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>127035400000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>121105500000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>117192600000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>113529100000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>113798100000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>109776400000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>111372900000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>110812800000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>107754400000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>103769500000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>98621700000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>91840500000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>89861300000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>88270700000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>90193400000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>88758700000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>88350500000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>83955200000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>85230000000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>82412000000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>84405000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:103">
+    <row r="56" spans="1:104">
       <c r="A56" t="s">
         <v>81</v>
       </c>
       <c r="B56">
+        <v>5259500000.0</v>
+      </c>
+      <c r="C56">
         <v>4054000000.0</v>
       </c>
-      <c r="C56">
-[...1 lines deleted...]
-      </c>
       <c r="D56">
+        <v>55142100000.0</v>
+      </c>
+      <c r="E56">
         <v>5137100000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>7448800000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>3875700000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>97576400000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>56194100000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>11071500000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>10207300000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>4707700000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>4564300000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>4073900000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>4640900000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>10923900000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>9849400000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>98663700000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>76529200000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>82328900000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>3145400000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>2417400000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>2003500000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>83283900000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>3556700000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>3150400000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>3482700000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>74362400000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>3198000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>3315900000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>2259700000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>2977500000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>2926700000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>2342000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>2335700000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>2566800000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>2913300000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>2110100000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>1648700000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>2818500000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>2320600000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>2360600000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>2246600000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>2669300000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>2979500000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>2440500000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>1596900000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>1986900000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>1395600000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>1859700000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>1529200000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>2482300000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>1821100000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>1245800000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>1808200000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>4313700000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>2422600000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>1785600000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>1790300000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>2911000000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>1554700000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>2325700000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>2160000000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>2047300000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>2442600000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>1998600000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>1811600000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>2454400000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>3459600000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>4541000000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>2892400000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>2850700000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>2515200000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>1786100000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>1389300000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>1660800000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>2939000000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>2221500000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>1873300000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>2257400000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>2068300000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>1894100000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>2330600000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>2365700000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>1908900000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>1938900000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>1309600000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>1215100000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>4001000000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>3353000000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>3484000000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>3875700000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>3018800000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>3242100000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>2594300000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>2698400000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>87604700000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>88783100000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>87390900000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>86603900000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>82246000000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>83230000000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>80747000000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>82814000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:103">
+    <row r="57" spans="1:104">
       <c r="A57" t="s">
         <v>82</v>
       </c>
       <c r="B57">
+        <v>17403200000.0</v>
+      </c>
+      <c r="C57">
         <v>17517300000.0</v>
       </c>
-      <c r="C57">
-[...1 lines deleted...]
-      </c>
       <c r="D57">
+        <v>17840600000.0</v>
+      </c>
+      <c r="E57">
         <v>18152600000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>24100000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>18249400000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1858700000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1807600000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>22006800000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>21964500000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>61100000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>18591500000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>19955700000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>20573200000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>20536000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>20754700000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>66900000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>279400000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>79800000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>82500000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>89600000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>110100000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>84700000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>92300000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>92600000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>120300000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>93400000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>117700000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>96600000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>66200000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>68200000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>65400000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>84300000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>95700000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>56200000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>112500000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>58500000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>74500000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>64300000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>51500000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>36100000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>139000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>199500000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>238300000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>42600000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>39200000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>39500000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>144400000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>157900000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>155200000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>155800000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>183400000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>182500000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>56300000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>56100000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>35100000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>265300000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>104100000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>108300000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>76600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>110400000.0</v>
       </c>
       <c r="BJ57">
         <v>110400000.0</v>
       </c>
       <c r="BK57">
+        <v>110400000.0</v>
+      </c>
+      <c r="BL57">
         <v>114100000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>135800000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>129000000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>134000000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>104400000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>109100000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>162300000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>532000000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>502800000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>393700000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>267900000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>220600000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>332400000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>58700000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>59600000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>60400000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>88300000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>115200000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>424900000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>396900000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>476400000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>379400000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>456300000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>761700000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>559600000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>145400000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>626200000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>986300000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>1617800000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>2810800000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>665400000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>758600000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>564800000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>80333000000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>82181000000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>80817000000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>80152000000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>75752000000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>77310000000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>74678000000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>76815000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:103">
+    <row r="58" spans="1:104">
       <c r="A58" t="s">
         <v>83</v>
       </c>
       <c r="B58">
+        <v>339862800000.0</v>
+      </c>
+      <c r="C58">
         <v>320311700000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>328985200000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>322363800000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>311245300000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>301408300000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>302194600000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>311264500000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>297440900000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>297082300000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>293836100000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>276965600000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>299200000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>299400000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>292700000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>282600000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>293200000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>279279000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>288198900000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>282435900000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>285543400000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>279908800000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>296600000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>262485200000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>255725700000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>233691600000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>276100000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>255365600000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>253816000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>246657700000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>231188900000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>246841100000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>240258600000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>241252900000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>240918000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>235737200000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>228820800000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>224716000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>217623000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>219313900000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>212169400000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>207199500000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>209222800000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>205601600000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>212436500000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>211937800000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>208797000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>205997700000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>207580600000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>200855800000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>198167200000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>192079500000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>187050200000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>190877400000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>152092900000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>149286400000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>142555300000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>143986300000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>138285000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>133012900000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>138610800000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>137176900000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>135746100000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>133422300000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>127524800000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>132148500000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>129743000000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>129772800000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>124930100000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>120525900000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>125709600000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>137797100000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>144907000000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>145159100000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>147098500000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>147749600000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>142771600000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>138510400000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>135797300000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>128477500000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>124584700000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>124375800000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>119228200000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>113305400000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>109340500000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>106186000000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>106253800000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>102082000000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>104233800000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>102825800000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>100354800000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>96301400000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>91082700000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>85003700000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>83204100000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>81636700000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>83523300000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>82160700000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>81530200000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>77136200000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>78701000000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>75972000000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>78152000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:103">
+    <row r="59" spans="1:104">
       <c r="A59" t="s">
         <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -19398,857 +19523,865 @@
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
       <c r="BM59">
         <v>0.0</v>
       </c>
       <c r="BN59">
         <v>0.0</v>
       </c>
       <c r="BO59">
         <v>0.0</v>
       </c>
       <c r="BP59">
         <v>0.0</v>
       </c>
       <c r="BQ59">
         <v>0.0</v>
       </c>
-      <c r="BR59"/>
+      <c r="BR59">
+        <v>0.0</v>
+      </c>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
+      <c r="CZ59"/>
     </row>
-    <row r="60" spans="1:103">
+    <row r="60" spans="1:104">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
+        <v>12142800000.0</v>
+      </c>
+      <c r="C60">
         <v>11815300000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>11883900000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>11665500000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>11415300000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>11216800000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>11086400000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>11237400000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>11013400000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>11185500000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>10916000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>10671600000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>10389500000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>10260800000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>10001700000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>9446200000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>11036800000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>11897600000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>16069400000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>16070700000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>16233100000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>15405500000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>16558900000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>15650900000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>15243100000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>12907500000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>14618000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>14804200000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>14034700000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>12694400000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>11390000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>11700800000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>11639300000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>12186900000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>12849300000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>11996400000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>11168100000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>10616100000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>10227300000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>10794600000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>10499700000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>10041600000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>9311600000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>9620300000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>9693400000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>10422600000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>10184000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>10316400000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>10401800000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>9987900000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>9684200000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>9278400000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>9303400000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>9723600000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>9753200000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>9827500000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>9422700000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>9364900000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>9637000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>9980300000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>10402200000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>10187600000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>9727800000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>9895500000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>8929500000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>8555600000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>7893500000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>7508700000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>5695200000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>2628600000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>2472800000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>5612600000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>6619900000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>6842100000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>7421700000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>7868300000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>7986700000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>8107000000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>7860800000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>7688100000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>6844700000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>7598700000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>7807200000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>7800100000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>7852100000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>7343100000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>7544300000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>7694400000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>7139100000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>7987000000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>7399600000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>7468100000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>7539000000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>6836800000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>6657200000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>6634000000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>6670100000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>6598000000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>6820300000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>6819000000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>6528000000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>6441000000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>6253000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:103">
+    <row r="61" spans="1:104">
       <c r="A61" t="s">
         <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-      <c r="Q61">
+      <c r="Q61"/>
+      <c r="R61">
         <v>-9877100000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-9679900000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-8925800000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-8573700000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-8370200000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-8104100000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-7988600000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-7913600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7913400000.0</v>
       </c>
       <c r="Z61">
         <v>-7913400000.0</v>
       </c>
       <c r="AA61">
+        <v>-7913400000.0</v>
+      </c>
+      <c r="AB61">
         <v>-7681600000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-7598100000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-7554300000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-7554200000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-7400600000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-7190500000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-7125500000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-6928600000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-6729000000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-6726700000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-6677800000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-6651400000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-6508600000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-6476500000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-6441000000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-6336900000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-6231300000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-6118900000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-6006300000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-6006100000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-5930700000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-5930500000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-5857800000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-5797000000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-5708000000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-5707800000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-5645800000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-5645300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5554400000.0</v>
       </c>
       <c r="BD61">
         <v>-5554400000.0</v>
       </c>
       <c r="BE61">
+        <v>-5554400000.0</v>
+      </c>
+      <c r="BF61">
         <v>-5484900000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-5345900000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-5281700000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BI61">
         <v>-5181700000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-4961500000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-4731200000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-4725300000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BM61">
         <v>-4725000000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BN61">
         <v>-4724700000.0</v>
       </c>
-      <c r="BN61">
+      <c r="BO61">
         <v>-4724400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4722700000.0</v>
       </c>
       <c r="BP61">
         <v>-4722700000.0</v>
       </c>
       <c r="BQ61">
+        <v>-4722700000.0</v>
+      </c>
+      <c r="BR61">
         <v>-4722300000.0</v>
       </c>
-      <c r="BR61">
+      <c r="BS61">
         <v>-4721600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4718600000.0</v>
       </c>
       <c r="BT61">
         <v>-4718600000.0</v>
       </c>
       <c r="BU61">
-        <v>-4718300000.0</v>
+        <v>-4718600000.0</v>
       </c>
       <c r="BV61">
         <v>-4718300000.0</v>
       </c>
       <c r="BW61">
+        <v>-4718300000.0</v>
+      </c>
+      <c r="BX61">
         <v>-4712200000.0</v>
       </c>
-      <c r="BX61">
+      <c r="BY61">
         <v>-4392100000.0</v>
       </c>
-      <c r="BY61">
+      <c r="BZ61">
         <v>-4179900000.0</v>
       </c>
-      <c r="BZ61">
+      <c r="CA61">
         <v>-4062000000.0</v>
       </c>
-      <c r="CA61">
+      <c r="CB61">
         <v>-3955900000.0</v>
       </c>
-      <c r="CB61">
+      <c r="CC61">
         <v>-3955800000.0</v>
       </c>
-      <c r="CC61">
+      <c r="CD61">
         <v>-3951300000.0</v>
       </c>
-      <c r="CD61">
+      <c r="CE61">
         <v>-3363600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3200100000.0</v>
       </c>
       <c r="CF61">
         <v>-3200100000.0</v>
       </c>
       <c r="CG61">
         <v>-3200100000.0</v>
       </c>
       <c r="CH61">
+        <v>-3200100000.0</v>
+      </c>
+      <c r="CI61">
         <v>-2496300000.0</v>
       </c>
-      <c r="CI61">
+      <c r="CJ61">
         <v>-2331700000.0</v>
       </c>
-      <c r="CJ61">
+      <c r="CK61">
         <v>-2065200000.0</v>
       </c>
-      <c r="CK61">
+      <c r="CL61">
         <v>-1781400000.0</v>
       </c>
-      <c r="CL61">
+      <c r="CM61">
         <v>-1559500000.0</v>
       </c>
-      <c r="CM61">
+      <c r="CN61">
         <v>-1559100000.0</v>
       </c>
-      <c r="CN61">
+      <c r="CO61">
         <v>-1484100000.0</v>
       </c>
-      <c r="CO61">
+      <c r="CP61">
         <v>-1406100000.0</v>
       </c>
-      <c r="CP61">
+      <c r="CQ61">
         <v>-1302200000.0</v>
       </c>
-      <c r="CQ61">
+      <c r="CR61">
         <v>-1118100000.0</v>
       </c>
-      <c r="CR61">
+      <c r="CS61">
         <v>-874500000.0</v>
       </c>
-      <c r="CS61">
+      <c r="CT61">
         <v>-641500000.0</v>
       </c>
-      <c r="CT61">
+      <c r="CU61">
         <v>-397700000.0</v>
       </c>
-      <c r="CU61">
+      <c r="CV61">
         <v>-374400000.0</v>
       </c>
-      <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
+      <c r="CZ61"/>
     </row>
-    <row r="62" spans="1:103">
+    <row r="62" spans="1:104">
       <c r="A62" t="s">
         <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
-      <c r="M62">
+      <c r="M62"/>
+      <c r="N62">
         <v>266700000.0</v>
       </c>
-      <c r="N62">
+      <c r="O62">
         <v>272700000.0</v>
       </c>
-      <c r="O62">
+      <c r="P62">
         <v>262000000.0</v>
       </c>
-      <c r="P62">
+      <c r="Q62">
         <v>255100000.0</v>
       </c>
-      <c r="Q62">
+      <c r="R62">
         <v>268500000.0</v>
       </c>
-      <c r="R62">
+      <c r="S62">
         <v>306800000.0</v>
       </c>
-      <c r="S62">
+      <c r="T62">
         <v>332500000.0</v>
       </c>
-      <c r="T62">
+      <c r="U62">
         <v>343300000.0</v>
       </c>
-      <c r="U62">
+      <c r="V62">
         <v>330600000.0</v>
       </c>
-      <c r="V62">
+      <c r="W62">
         <v>263500000.0</v>
       </c>
-      <c r="W62">
+      <c r="X62">
         <v>255600000.0</v>
       </c>
-      <c r="X62">
+      <c r="Y62">
         <v>278500000.0</v>
       </c>
-      <c r="Y62">
+      <c r="Z62">
         <v>272700000.0</v>
       </c>
-      <c r="Z62">
+      <c r="AA62">
         <v>239700000.0</v>
       </c>
-      <c r="AA62">
+      <c r="AB62">
         <v>264900000.0</v>
       </c>
-      <c r="AB62"/>
       <c r="AC62"/>
-      <c r="AD62">
+      <c r="AD62"/>
+      <c r="AE62">
         <v>537700000.0</v>
       </c>
-      <c r="AE62">
+      <c r="AF62">
         <v>391200000.0</v>
       </c>
-      <c r="AF62">
+      <c r="AG62">
         <v>148500000.0</v>
       </c>
-      <c r="AG62">
+      <c r="AH62">
         <v>138900000.0</v>
       </c>
-      <c r="AH62">
+      <c r="AI62">
         <v>127800000.0</v>
       </c>
-      <c r="AI62">
+      <c r="AJ62">
         <v>101300000.0</v>
       </c>
-      <c r="AJ62">
+      <c r="AK62">
         <v>129100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>95100000.0</v>
       </c>
       <c r="AL62">
         <v>95100000.0</v>
       </c>
       <c r="AM62">
+        <v>95100000.0</v>
+      </c>
+      <c r="AN62">
         <v>97500000.0</v>
       </c>
-      <c r="AN62">
+      <c r="AO62">
         <v>189900000.0</v>
       </c>
-      <c r="AO62">
+      <c r="AP62">
         <v>337100000.0</v>
       </c>
-      <c r="AP62">
+      <c r="AQ62">
         <v>260900000.0</v>
       </c>
-      <c r="AQ62">
+      <c r="AR62">
         <v>85700000.0</v>
       </c>
-      <c r="AR62">
+      <c r="AS62">
         <v>78000000.0</v>
       </c>
-      <c r="AS62">
+      <c r="AT62">
         <v>71600000.0</v>
       </c>
-      <c r="AT62">
+      <c r="AU62">
         <v>65000000.0</v>
       </c>
-      <c r="AU62">
+      <c r="AV62">
         <v>58000000.0</v>
       </c>
-      <c r="AV62">
+      <c r="AW62">
         <v>56100000.0</v>
       </c>
-      <c r="AW62">
+      <c r="AX62">
         <v>282400000.0</v>
       </c>
-      <c r="AX62">
+      <c r="AY62">
         <v>280200000.0</v>
       </c>
-      <c r="AY62">
+      <c r="AZ62">
         <v>247200000.0</v>
       </c>
-      <c r="AZ62">
+      <c r="BA62">
         <v>234500000.0</v>
       </c>
-      <c r="BA62">
+      <c r="BB62">
         <v>53600000.0</v>
       </c>
-      <c r="BB62">
+      <c r="BC62">
         <v>58900000.0</v>
       </c>
-      <c r="BC62">
+      <c r="BD62">
         <v>60400000.0</v>
       </c>
-      <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
+      <c r="CZ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -20323,51 +20456,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B2">
         <v>8564500000.0</v>
       </c>
       <c r="C2">
         <v>8774300000.0</v>
       </c>
       <c r="D2">
         <v>7765700000.0</v>
       </c>
       <c r="E2">
         <v>6492100000.0</v>
       </c>
       <c r="F2">
         <v>7352100000.0</v>
       </c>
       <c r="G2">
         <v>8281500000.0</v>
       </c>
       <c r="H2">
         <v>9905800000.0</v>
       </c>
       <c r="I2">
         <v>8192500000.0</v>
       </c>
@@ -20406,51 +20539,51 @@
       </c>
       <c r="U2">
         <v>5692400000.0</v>
       </c>
       <c r="V2">
         <v>5282900000.0</v>
       </c>
       <c r="W2">
         <v>4959500000.0</v>
       </c>
       <c r="X2">
         <v>4861300000.0</v>
       </c>
       <c r="Y2">
         <v>5216900000.0</v>
       </c>
       <c r="Z2">
         <v>5795800000.0</v>
       </c>
       <c r="AA2">
         <v>8024400000.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B3">
         <v>251400000.0</v>
       </c>
       <c r="C3">
         <v>256200000.0</v>
       </c>
       <c r="D3">
         <v>272700000.0</v>
       </c>
       <c r="E3">
         <v>295900000.0</v>
       </c>
       <c r="F3">
         <v>275300000.0</v>
       </c>
       <c r="G3">
         <v>251900000.0</v>
       </c>
       <c r="H3">
         <v>226800000.0</v>
       </c>
       <c r="I3">
         <v>205100000.0</v>
       </c>
@@ -20489,82 +20622,82 @@
       </c>
       <c r="U3">
         <v>101300000.0</v>
       </c>
       <c r="V3">
         <v>101600000.0</v>
       </c>
       <c r="W3">
         <v>321600000.0</v>
       </c>
       <c r="X3">
         <v>255800000.0</v>
       </c>
       <c r="Y3">
         <v>249300000.0</v>
       </c>
       <c r="Z3">
         <v>476300000.0</v>
       </c>
       <c r="AA3">
         <v>549500000.0</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B5">
         <v>1418200000.0</v>
       </c>
       <c r="C5">
         <v>1889600000.0</v>
       </c>
       <c r="D5">
         <v>738800000.0</v>
       </c>
       <c r="E5">
         <v>5987000000.0</v>
       </c>
       <c r="F5">
         <v>1910900000.0</v>
       </c>
       <c r="G5">
         <v>1693500000.0</v>
       </c>
       <c r="H5">
         <v>1693300000.0</v>
       </c>
       <c r="I5">
         <v>1784400000.0</v>
       </c>
@@ -20603,51 +20736,51 @@
       </c>
       <c r="U5">
         <v>1331300000.0</v>
       </c>
       <c r="V5">
         <v>1124300000.0</v>
       </c>
       <c r="W5">
         <v>881600000.0</v>
       </c>
       <c r="X5">
         <v>-458400000.0</v>
       </c>
       <c r="Y5">
         <v>-525700000.0</v>
       </c>
       <c r="Z5">
         <v>-570600000.0</v>
       </c>
       <c r="AA5">
         <v>620200000.0</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B6">
         <v>1669600000.0</v>
       </c>
       <c r="C6">
         <v>2145800000.0</v>
       </c>
       <c r="D6">
         <v>1011500000.0</v>
       </c>
       <c r="E6">
         <v>6282900000.0</v>
       </c>
       <c r="F6">
         <v>2186200000.0</v>
       </c>
       <c r="G6">
         <v>1945400000.0</v>
       </c>
       <c r="H6">
         <v>1920100000.0</v>
       </c>
       <c r="I6">
         <v>1989500000.0</v>
       </c>
@@ -20686,125 +20819,125 @@
       </c>
       <c r="U6">
         <v>1432600000.0</v>
       </c>
       <c r="V6">
         <v>1225900000.0</v>
       </c>
       <c r="W6">
         <v>1203200000.0</v>
       </c>
       <c r="X6">
         <v>-202600000.0</v>
       </c>
       <c r="Y6">
         <v>-276400000.0</v>
       </c>
       <c r="Z6">
         <v>-94300000.0</v>
       </c>
       <c r="AA6">
         <v>1169700000.0</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>596700000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8">
         <v>20200000.0</v>
       </c>
       <c r="U8">
         <v>30600000.0</v>
       </c>
       <c r="V8">
         <v>27100000.0</v>
       </c>
       <c r="W8">
         <v>123100000.0</v>
       </c>
       <c r="X8">
         <v>18400000.0</v>
       </c>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B9">
         <v>7061000000.0</v>
       </c>
       <c r="C9">
         <v>7353400000.0</v>
       </c>
       <c r="D9">
         <v>5900100000.0</v>
       </c>
       <c r="E9">
         <v>11044000000.0</v>
       </c>
       <c r="F9">
         <v>7075700000.0</v>
       </c>
       <c r="G9">
         <v>6460200000.0</v>
       </c>
       <c r="H9">
         <v>6316300000.0</v>
       </c>
       <c r="I9">
         <v>6044700000.0</v>
       </c>
@@ -20843,51 +20976,51 @@
       </c>
       <c r="U9">
         <v>4180700000.0</v>
       </c>
       <c r="V9">
         <v>3724800000.0</v>
       </c>
       <c r="W9">
         <v>3344200000.0</v>
       </c>
       <c r="X9">
         <v>3130800000.0</v>
       </c>
       <c r="Y9">
         <v>2414100000.0</v>
       </c>
       <c r="Z9">
         <v>2002600000.0</v>
       </c>
       <c r="AA9">
         <v>8205400000.0</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B10">
         <v>1416000000.0</v>
       </c>
       <c r="C10">
         <v>1889600000.0</v>
       </c>
       <c r="D10">
         <v>738800000.0</v>
       </c>
       <c r="E10">
         <v>5987000000.0</v>
       </c>
       <c r="F10">
         <v>1910900000.0</v>
       </c>
       <c r="G10">
         <v>1693500000.0</v>
       </c>
       <c r="H10">
         <v>1693300000.0</v>
       </c>
       <c r="I10">
         <v>1784400000.0</v>
       </c>
@@ -20926,51 +21059,51 @@
       </c>
       <c r="U10">
         <v>1331300000.0</v>
       </c>
       <c r="V10">
         <v>1124300000.0</v>
       </c>
       <c r="W10">
         <v>881600000.0</v>
       </c>
       <c r="X10">
         <v>820600000.0</v>
       </c>
       <c r="Y10">
         <v>371500000.0</v>
       </c>
       <c r="Z10">
         <v>333200000.0</v>
       </c>
       <c r="AA10">
         <v>1541100000.0</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B11">
         <v>160500000.0</v>
       </c>
       <c r="C11">
         <v>291700000.0</v>
       </c>
       <c r="D11">
         <v>68700000.0</v>
       </c>
       <c r="E11">
         <v>1189500000.0</v>
       </c>
       <c r="F11">
         <v>283900000.0</v>
       </c>
       <c r="G11">
         <v>265000000.0</v>
       </c>
       <c r="H11">
         <v>249200000.0</v>
       </c>
       <c r="I11">
         <v>230700000.0</v>
       </c>
@@ -21009,51 +21142,51 @@
       </c>
       <c r="U11">
         <v>295900000.0</v>
       </c>
       <c r="V11">
         <v>232400000.0</v>
       </c>
       <c r="W11">
         <v>179100000.0</v>
       </c>
       <c r="X11">
         <v>177000000.0</v>
       </c>
       <c r="Y11">
         <v>-74900000.0</v>
       </c>
       <c r="Z11">
         <v>83400000.0</v>
       </c>
       <c r="AA11">
         <v>920900000.0</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B12">
         <v>2200000.0</v>
       </c>
       <c r="C12">
         <v>2600000.0</v>
       </c>
       <c r="D12">
         <v>1900000.0</v>
       </c>
       <c r="E12">
         <v>1200000.0</v>
       </c>
       <c r="F12">
         <v>1000000.0</v>
       </c>
       <c r="G12">
         <v>1000000.0</v>
       </c>
       <c r="H12">
         <v>1000000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
@@ -21092,84 +21225,84 @@
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>1000000.0</v>
       </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B14">
         <v>-70400000.0</v>
       </c>
       <c r="C14">
         <v>-26900000.0</v>
       </c>
       <c r="D14">
         <v>-46900000.0</v>
       </c>
       <c r="E14">
         <v>40600000.0</v>
       </c>
       <c r="F14">
         <v>46800000.0</v>
       </c>
       <c r="G14">
         <v>314000000.0</v>
       </c>
       <c r="H14">
         <v>-49900000.0</v>
       </c>
       <c r="I14">
         <v>-7200000.0</v>
       </c>
@@ -21190,51 +21323,51 @@
       </c>
       <c r="O14">
         <v>18800000.0</v>
       </c>
       <c r="P14">
         <v>36200000.0</v>
       </c>
       <c r="Q14">
         <v>17900000.0</v>
       </c>
       <c r="R14">
         <v>23000000.0</v>
       </c>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B15">
         <v>1185100000.0</v>
       </c>
       <c r="C15">
         <v>1571000000.0</v>
       </c>
       <c r="D15">
         <v>623200000.0</v>
       </c>
       <c r="E15">
         <v>4756900000.0</v>
       </c>
       <c r="F15">
         <v>1580200000.0</v>
       </c>
       <c r="G15">
         <v>1395800000.0</v>
       </c>
       <c r="H15">
         <v>1394200000.0</v>
       </c>
       <c r="I15">
         <v>1546500000.0</v>
       </c>
@@ -21273,51 +21406,51 @@
       </c>
       <c r="U15">
         <v>1064300000.0</v>
       </c>
       <c r="V15">
         <v>919000000.0</v>
       </c>
       <c r="W15">
         <v>825600000.0</v>
       </c>
       <c r="X15">
         <v>746300000.0</v>
       </c>
       <c r="Y15">
         <v>142300000.0</v>
       </c>
       <c r="Z15">
         <v>358800000.0</v>
       </c>
       <c r="AA15">
         <v>620200000.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>4811600000.0</v>
       </c>
       <c r="F16">
         <v>1710600000.0</v>
       </c>
       <c r="G16">
         <v>1395800000.0</v>
       </c>
       <c r="H16">
         <v>1394200000.0</v>
       </c>
       <c r="I16">
         <v>1546500000.0</v>
       </c>
       <c r="J16">
         <v>2310400000.0</v>
       </c>
       <c r="K16">
         <v>1316500000.0</v>
       </c>
@@ -21350,51 +21483,51 @@
       </c>
       <c r="U16">
         <v>1000700000.0</v>
       </c>
       <c r="V16">
         <v>874200000.0</v>
       </c>
       <c r="W16">
         <v>702500000.0</v>
       </c>
       <c r="X16">
         <v>727900000.0</v>
       </c>
       <c r="Y16">
         <v>619900000.0</v>
       </c>
       <c r="Z16">
         <v>369500000.0</v>
       </c>
       <c r="AA16">
         <v>620200000.0</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B17">
         <v>1255500000.0</v>
       </c>
       <c r="C17">
         <v>1597900000.0</v>
       </c>
       <c r="D17">
         <v>670100000.0</v>
       </c>
       <c r="E17">
         <v>4852200000.0</v>
       </c>
       <c r="F17">
         <v>1757400000.0</v>
       </c>
       <c r="G17">
         <v>1428500000.0</v>
       </c>
       <c r="H17">
         <v>32616700000.0</v>
       </c>
       <c r="I17">
         <v>27333800000.0</v>
       </c>
@@ -21409,158 +21542,158 @@
       </c>
       <c r="M17">
         <v>18447200000.0</v>
       </c>
       <c r="N17">
         <v>936100000.0</v>
       </c>
       <c r="O17">
         <v>824700000.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19">
         <v>302600000.0</v>
       </c>
       <c r="H19">
         <v>-52800000.0</v>
       </c>
       <c r="I19">
         <v>-75400000.0</v>
       </c>
       <c r="J19">
         <v>524200000.0</v>
       </c>
       <c r="K19">
         <v>171100000.0</v>
       </c>
       <c r="L19">
         <v>-51100000.0</v>
       </c>
       <c r="M19">
         <v>14700000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B21">
         <v>1416000000.0</v>
       </c>
       <c r="C21">
         <v>1889600000.0</v>
       </c>
       <c r="D21">
         <v>738800000.0</v>
       </c>
       <c r="E21">
         <v>5987000000.0</v>
       </c>
       <c r="F21">
         <v>1910900000.0</v>
       </c>
       <c r="G21">
         <v>1693500000.0</v>
       </c>
       <c r="H21">
         <v>1693300000.0</v>
       </c>
       <c r="I21">
         <v>1784400000.0</v>
       </c>
@@ -21599,82 +21732,82 @@
       </c>
       <c r="U21">
         <v>1331300000.0</v>
       </c>
       <c r="V21">
         <v>1124300000.0</v>
       </c>
       <c r="W21">
         <v>881600000.0</v>
       </c>
       <c r="X21">
         <v>-458400000.0</v>
       </c>
       <c r="Y21">
         <v>-525700000.0</v>
       </c>
       <c r="Z21">
         <v>-570600000.0</v>
       </c>
       <c r="AA21">
         <v>620200000.0</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B23">
         <v>14209500000.0</v>
       </c>
       <c r="C23">
         <v>14238100000.0</v>
       </c>
       <c r="D23">
         <v>12927000000.0</v>
       </c>
       <c r="E23">
         <v>11549100000.0</v>
       </c>
       <c r="F23">
         <v>12516900000.0</v>
       </c>
       <c r="G23">
         <v>13048200000.0</v>
       </c>
       <c r="H23">
         <v>14528800000.0</v>
       </c>
       <c r="I23">
         <v>12452800000.0</v>
       </c>
@@ -21713,225 +21846,225 @@
       </c>
       <c r="U23">
         <v>8541800000.0</v>
       </c>
       <c r="V23">
         <v>7883400000.0</v>
       </c>
       <c r="W23">
         <v>7422100000.0</v>
       </c>
       <c r="X23">
         <v>8450500000.0</v>
       </c>
       <c r="Y23">
         <v>8156700000.0</v>
       </c>
       <c r="Z23">
         <v>8369000000.0</v>
       </c>
       <c r="AA23">
         <v>7585200000.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24">
         <v>-16500000.0</v>
       </c>
       <c r="M24">
         <v>-33000000.0</v>
       </c>
       <c r="N24">
         <v>33000000.0</v>
       </c>
       <c r="O24">
         <v>33000000.0</v>
       </c>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B25">
         <v>251400000.0</v>
       </c>
       <c r="C25">
         <v>256200000.0</v>
       </c>
       <c r="D25">
         <v>272700000.0</v>
       </c>
       <c r="E25">
         <v>295900000.0</v>
       </c>
       <c r="F25">
         <v>275300000.0</v>
       </c>
       <c r="G25">
         <v>251900000.0</v>
       </c>
       <c r="H25">
         <v>226800000.0</v>
       </c>
       <c r="I25">
         <v>205100000.0</v>
       </c>
       <c r="J25">
         <v>195700000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26">
         <v>0.0</v>
       </c>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27">
         <v>86600000.0</v>
       </c>
       <c r="Q27">
         <v>559800000.0</v>
       </c>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28">
         <v>4825100000.0</v>
       </c>
       <c r="G28">
         <v>4646500000.0</v>
       </c>
       <c r="H28">
         <v>4503900000.0</v>
       </c>
       <c r="I28">
         <v>4136700000.0</v>
       </c>
       <c r="J28">
         <v>3893800000.0</v>
       </c>
       <c r="K28">
         <v>3732600000.0</v>
       </c>
       <c r="L28">
         <v>3672400000.0</v>
@@ -21948,51 +22081,51 @@
       <c r="P28">
         <v>2971100000.0</v>
       </c>
       <c r="Q28">
         <v>2988300000.0</v>
       </c>
       <c r="R28">
         <v>0.0</v>
       </c>
       <c r="S28">
         <v>2995100000.0</v>
       </c>
       <c r="T28"/>
       <c r="U28">
         <v>2558700000.0</v>
       </c>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B29">
         <v>160500000.0</v>
       </c>
       <c r="C29">
         <v>291700000.0</v>
       </c>
       <c r="D29">
         <v>68700000.0</v>
       </c>
       <c r="E29">
         <v>1207900000.0</v>
       </c>
       <c r="F29">
         <v>326200000.0</v>
       </c>
       <c r="G29">
         <v>265000000.0</v>
       </c>
       <c r="H29">
         <v>249200000.0</v>
       </c>
       <c r="I29">
         <v>230700000.0</v>
       </c>
@@ -22001,51 +22134,51 @@
       </c>
       <c r="K29">
         <v>229900000.0</v>
       </c>
       <c r="L29">
         <v>177600000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B30">
         <v>5645000000.0</v>
       </c>
       <c r="C30">
         <v>5463800000.0</v>
       </c>
       <c r="D30">
         <v>5161300000.0</v>
       </c>
       <c r="E30">
         <v>5057000000.0</v>
       </c>
       <c r="F30">
         <v>5164800000.0</v>
       </c>
       <c r="G30">
         <v>4766700000.0</v>
       </c>
       <c r="H30">
         <v>4623000000.0</v>
       </c>
       <c r="I30">
         <v>4260300000.0</v>
       </c>
@@ -22084,51 +22217,51 @@
       </c>
       <c r="U30">
         <v>2849400000.0</v>
       </c>
       <c r="V30">
         <v>2600500000.0</v>
       </c>
       <c r="W30">
         <v>2462600000.0</v>
       </c>
       <c r="X30">
         <v>3589200000.0</v>
       </c>
       <c r="Y30">
         <v>2939800000.0</v>
       </c>
       <c r="Z30">
         <v>2573200000.0</v>
       </c>
       <c r="AA30">
         <v>-7585200000.0</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B31">
         <v>-8953000000.0</v>
       </c>
       <c r="C31">
         <v>1889600000.0</v>
       </c>
       <c r="D31">
         <v>-7854900000.0</v>
       </c>
       <c r="E31">
         <v>-6586900000.0</v>
       </c>
       <c r="F31">
         <v>-7274200000.0</v>
       </c>
       <c r="G31">
         <v>-8401700000.0</v>
       </c>
       <c r="H31">
         <v>-10024900000.0</v>
       </c>
       <c r="I31">
         <v>-8316100000.0</v>
       </c>
@@ -22165,51 +22298,51 @@
       </c>
       <c r="U31">
         <v>-28700000.0</v>
       </c>
       <c r="V31">
         <v>500000.0</v>
       </c>
       <c r="W31">
         <v>61000000.0</v>
       </c>
       <c r="X31">
         <v>1279000000.0</v>
       </c>
       <c r="Y31">
         <v>897200000.0</v>
       </c>
       <c r="Z31">
         <v>903800000.0</v>
       </c>
       <c r="AA31">
         <v>920900000.0</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B32">
         <v>15625500000.0</v>
       </c>
       <c r="C32">
         <v>16127700000.0</v>
       </c>
       <c r="D32">
         <v>13665800000.0</v>
       </c>
       <c r="E32">
         <v>17536100000.0</v>
       </c>
       <c r="F32">
         <v>14427800000.0</v>
       </c>
       <c r="G32">
         <v>14741700000.0</v>
       </c>
       <c r="H32">
         <v>16222100000.0</v>
       </c>
       <c r="I32">
         <v>14237200000.0</v>
       </c>
@@ -22267,1044 +22400,1049 @@
       <c r="AA32">
         <v>8205400000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DB32"/>
+  <dimension ref="A1:DC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:106">
+    <row r="1" spans="1:107">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
         <v>157</v>
       </c>
       <c r="CQ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CS1" t="s">
         <v>159</v>
       </c>
       <c r="CT1" t="s">
         <v>160</v>
       </c>
       <c r="CU1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CW1" t="s">
         <v>162</v>
       </c>
       <c r="CX1" t="s">
         <v>163</v>
       </c>
       <c r="CY1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="DA1" t="s">
         <v>196</v>
       </c>
       <c r="DB1" t="s">
         <v>197</v>
       </c>
+      <c r="DC1" t="s">
+        <v>198</v>
+      </c>
     </row>
-    <row r="2" spans="1:106">
+    <row r="2" spans="1:107">
       <c r="A2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B2">
+        <v>1992100000.0</v>
+      </c>
+      <c r="C2">
         <v>1626400000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2428700000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2029000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1849900000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2256900000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2243900000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1954600000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2522300000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2053500000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2485700000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1686700000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1827900000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1765400000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1897500000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1749600000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1333700000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1513000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2138600000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1770900000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1812800000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1374700000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1981700000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1839800000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1601300000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2858700000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2424500000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2840100000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2446100000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2195100000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2440100000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2642100000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1699200000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1411100000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1801900000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2504600000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1858800000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1657300000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2112600000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1482200000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1659900000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1658500000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1537200000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1869600000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2054600000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1236300000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1621300000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1113800000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1268400000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1227500000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1397200000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1096200000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1095700000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1094500000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1154400000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1647000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1110000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1212500000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1117100000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1114900000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1193900000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1188900000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1405800000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1320300000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1337000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1275300000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1376500000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1317100000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1897000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1995000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>1516700000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>1597200000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>2376600000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>2222700000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1709400000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1643200000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1584700000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>1498000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1538100000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1426200000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1459600000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>1341800000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1283800000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1355200000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1336700000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1307200000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>1094600000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>1310000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>1295500000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>1259400000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>1069900000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>1747600000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>1259100000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>1275300000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>1033200000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>1310700000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>1587400000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>1285600000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>1318100000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>1676400000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>1875300000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>2025100000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>2114800000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>1894700000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>2026700000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>1988200000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:106">
+    <row r="3" spans="1:107">
       <c r="A3" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
-      <c r="F3">
+      <c r="F3"/>
+      <c r="G3">
         <v>41700000.0</v>
       </c>
-      <c r="G3"/>
-      <c r="H3">
+      <c r="H3"/>
+      <c r="I3">
         <v>-1969500000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>10400000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>9500000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>272700000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>10000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>9000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>8300000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>295900000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>8400000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>8600000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>9600000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>8300000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>8000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>9000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>7100000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>251900000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>-275100000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>-498600000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>-328200000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>63000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>59600000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>53200000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>51000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>53200000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>50700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50600000.0</v>
       </c>
       <c r="AH3">
         <v>50600000.0</v>
       </c>
       <c r="AI3">
+        <v>50600000.0</v>
+      </c>
+      <c r="AJ3">
         <v>50900000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>49300000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>47400000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>48100000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>47000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>46400000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>47400000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>45800000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>43700000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>66000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>41700000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>41600000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>46700000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>41300000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>41000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>40500000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>39400000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>39300000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>40300000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>34900000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>32100000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>32900000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>33400000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>32800000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>28400000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>28100000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>27900000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>31400000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>-178100000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>71900000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>29400000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>29900000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>-36300000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>69800000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>-13400000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>118400000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>-173000000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>121800000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>93100000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>103100000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>107000000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>162500000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>103500000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>112400000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>77700000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>80500000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>89900000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>94100000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>-151500000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>79000000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>86600000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>87500000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>87200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25900000.0</v>
       </c>
       <c r="CK3">
         <v>25900000.0</v>
       </c>
       <c r="CL3">
+        <v>25900000.0</v>
+      </c>
+      <c r="CM3">
         <v>27000000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>136000000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>183900000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>239100000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>135800000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>317000000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>-24100000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>212000000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>110500000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>249800000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>31900000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>147800000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>159500000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>94400000.0</v>
       </c>
-      <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
+      <c r="DC3"/>
     </row>
-    <row r="4" spans="1:106">
+    <row r="4" spans="1:107">
       <c r="A4" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -23486,711 +23624,716 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:106">
+    <row r="5" spans="1:107">
       <c r="A5" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-      <c r="F5">
+      <c r="F5"/>
+      <c r="G5">
         <v>71600000.0</v>
       </c>
-      <c r="G5"/>
-      <c r="H5">
+      <c r="H5"/>
+      <c r="I5">
         <v>1675700000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>443900000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>627100000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1107200000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1604900000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>453600000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-212500000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>4900000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1640400000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>3970600000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>378400000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>609000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>428100000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>432600000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>607600000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>591600000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>550300000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>979400000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>660300000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>371300000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>345700000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>450300000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>526000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>242900000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>569100000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>515400000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>457000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>314800000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>1157800000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>365600000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>414000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>381300000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>370700000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>399900000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>439800000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>309000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>369200000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>294500000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>458100000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>317200000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>393800000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>407500000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>376400000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>309900000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>320300000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>265600000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>228200000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>265900000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>191600000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>236300000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>278000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>193600000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>139800000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>311900000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>261500000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>263700000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>165700000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>157800000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>256300000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>169500000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>248300000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>197900000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>130100000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-60500000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>106500000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>212500000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>207200000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-30000000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>331600000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>412700000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>334300000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>327100000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>330900000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>296600000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>373300000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>275400000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>286400000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>282900000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>279600000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>275400000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>235400000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>163100000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>207800000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>162200000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>294400000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>202100000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>222200000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>122500000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>45000000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>109500000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>1024600000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>8700000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>807700000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>151000000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>129700000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>280800000.0</v>
       </c>
-      <c r="CZ5">
-[...1 lines deleted...]
-      </c>
       <c r="DA5">
         <v>0.0</v>
       </c>
       <c r="DB5">
         <v>0.0</v>
       </c>
+      <c r="DC5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:106">
+    <row r="6" spans="1:107">
       <c r="A6" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B6">
+        <v>496300000.0</v>
+      </c>
+      <c r="C6">
         <v>522900000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>635600000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>248400000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>503100000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>28900000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1112400000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-293800000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>454300000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>636600000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-834500000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1614900000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>462600000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-204200000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>300800000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1648800000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>3979200000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>388000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>617300000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>436100000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>441600000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>613900000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>843500000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>275100000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>498600000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>328200000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>434300000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>405300000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>503500000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>577000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>296100000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>619800000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>566000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>507600000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>365700000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>1207100000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>413000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>462100000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>428300000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>417100000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>447300000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>485600000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>352700000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>435200000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>336200000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>499700000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>363900000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>435100000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>448500000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>416900000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>349300000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>359600000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>305900000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>263100000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>298000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>224500000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>269700000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>310800000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>222000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>167900000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>339800000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>292900000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>85600000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>237600000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>187200000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>286200000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>133200000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>318100000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>184500000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>248500000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-233500000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>228300000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>305600000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>310300000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>77000000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>494100000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>516200000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>446700000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>404800000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>411400000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>386500000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>467400000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>123900000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>365400000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>369500000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>367100000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>362600000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>261300000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>189000000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>234800000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>298200000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>478300000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>441200000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>358000000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>439500000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>20900000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>321500000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>1135100000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>258500000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>839600000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>298800000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>289200000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>375200000.0</v>
       </c>
-      <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
+      <c r="DC6"/>
     </row>
-    <row r="7" spans="1:106">
+    <row r="7" spans="1:107">
       <c r="A7" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -24372,87 +24515,88 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:106">
+    <row r="8" spans="1:107">
       <c r="A8" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -24539,1256 +24683,1268 @@
       <c r="BO8">
         <v>0.0</v>
       </c>
       <c r="BP8">
         <v>0.0</v>
       </c>
       <c r="BQ8">
         <v>0.0</v>
       </c>
       <c r="BR8">
         <v>0.0</v>
       </c>
       <c r="BS8">
         <v>0.0</v>
       </c>
       <c r="BT8">
         <v>0.0</v>
       </c>
       <c r="BU8">
         <v>0.0</v>
       </c>
       <c r="BV8">
         <v>0.0</v>
       </c>
       <c r="BW8">
+        <v>0.0</v>
+      </c>
+      <c r="BX8">
         <v>20200000.0</v>
       </c>
-      <c r="BX8">
-[...1 lines deleted...]
-      </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
       <c r="BZ8">
         <v>0.0</v>
       </c>
       <c r="CA8">
+        <v>0.0</v>
+      </c>
+      <c r="CB8">
         <v>30600000.0</v>
       </c>
-      <c r="CB8">
-[...1 lines deleted...]
-      </c>
       <c r="CC8">
         <v>0.0</v>
       </c>
       <c r="CD8">
         <v>0.0</v>
       </c>
       <c r="CE8">
+        <v>0.0</v>
+      </c>
+      <c r="CF8">
         <v>27100000.0</v>
       </c>
-      <c r="CF8">
-[...1 lines deleted...]
-      </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
         <v>0.0</v>
       </c>
       <c r="CI8">
+        <v>0.0</v>
+      </c>
+      <c r="CJ8">
         <v>123100000.0</v>
       </c>
-      <c r="CJ8">
-[...1 lines deleted...]
-      </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
       <c r="CL8">
         <v>0.0</v>
       </c>
       <c r="CM8">
+        <v>0.0</v>
+      </c>
+      <c r="CN8">
         <v>18400000.0</v>
       </c>
-      <c r="CN8">
-[...1 lines deleted...]
-      </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:106">
+    <row r="9" spans="1:107">
       <c r="A9" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B9">
+        <v>1913700000.0</v>
+      </c>
+      <c r="C9">
         <v>1902700000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2148000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1652600000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1821400000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1439000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2508100000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1057000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1788500000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1999800000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>205100000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>2912000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1729400000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1053600000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1224500000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2875700000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>5330800000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1582500000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1952500000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1652800000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1726600000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1833800000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1783400000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1470900000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1513300000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1692600000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1622700000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1618300000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1526500000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1548800000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1330500000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1706000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1535700000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1472500000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1435800000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>2123200000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1319500000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1392100000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1401200000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1335800000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1365800000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1378100000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1269800000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>1371300000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1204600000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1421000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1286700000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>1370500000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1338300000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>1251100000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>1275400000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>1143400000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>1114900000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>1072200000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>1141500000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>1057700000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>1008600000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>883400000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>941900000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>978700000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>1102500000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>1033000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>966700000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>968200000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>896600000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>988700000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>855900000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>953200000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>260800000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>193600000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>762500000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>900600000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>281500000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>278000000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>855100000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>1206400000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>1247100000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>1163000000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>1053400000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>1023400000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>1000200000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>1060400000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>1161400000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>863200000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>863700000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>836500000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>1144100000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>778700000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>684200000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>737300000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>1359000000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>2266100000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>692400000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>1021500000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>1230100000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>685200000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>748100000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>942200000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>722200000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>728600000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>1215900000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>1477200000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>1471800000.0</v>
       </c>
-      <c r="CZ9">
-[...1 lines deleted...]
-      </c>
       <c r="DA9">
         <v>0.0</v>
       </c>
       <c r="DB9">
         <v>0.0</v>
       </c>
+      <c r="DC9">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:106">
+    <row r="10" spans="1:107">
       <c r="A10" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B10">
+        <v>496300000.0</v>
+      </c>
+      <c r="C10">
         <v>481800000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>635600000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>248400000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>503100000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>28900000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1112400000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-293800000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>443900000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>627100000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-1107200000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1604900000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>453600000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-212500000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>4900000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1640400000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>3970600000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>378400000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>609000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>428100000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>432600000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>613900000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>591600000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>275100000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>498600000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>328200000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>371300000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>345700000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>450300000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>526000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>242900000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>569100000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>515400000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>457000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>314800000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1157800000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>365600000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>414000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>381300000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>370700000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>399900000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>439800000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>309000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>369200000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>294500000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>458100000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>317200000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>393800000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>407500000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>376400000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>309900000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>320300000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>265600000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>228200000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>265900000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>191600000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>229500000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>278000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>193600000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>151100000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>310200000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>261500000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>263700000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>163500000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>157800000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>256300000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>169500000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>248300000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>197900000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>130100000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-60500000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>106500000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>212500000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>207200000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-30000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>331600000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>412700000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>334300000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>327100000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>330900000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>296600000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>373300000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>275400000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>286400000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>282900000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>279600000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>275400000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>235400000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>163100000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>207800000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>162200000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>284200000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>202100000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>222200000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>122500000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>45000000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>148300000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>350000000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>8700000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>154400000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>155100000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>140400000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>280800000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>229100000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>68200000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>282400000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:106">
+    <row r="11" spans="1:107">
       <c r="A11" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B11">
+        <v>66000000.0</v>
+      </c>
+      <c r="C11">
         <v>68900000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>110400000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>14500000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>69600000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-34000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>209900000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-100400000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>87100000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>95100000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-268000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>354800000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>59900000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-78000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-10600000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>328800000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>836700000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>35200000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>103800000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>63800000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>61000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>97600000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>100100000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>39200000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>82500000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>43200000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>56000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>61100000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>58200000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>73900000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>11200000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>109100000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>55900000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>54500000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-528100000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>344600000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>50800000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>60400000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>43100000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>43300000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>72900000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>70600000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>50700000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>68300000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>29600000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>29000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>36900000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>141000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>88300000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>52300000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>59500000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>61200000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>29000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>38200000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>35500000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-7200000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>50900000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>56700000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>21700000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>76600000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>61000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>52700000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>45600000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>12200000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>13600000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>52700000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>14600000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>44100000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>33900000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>7500000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-61300000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>-2200000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>29400000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>29600000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>-52200000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>90900000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>100400000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>69000000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>65300000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>72100000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>77700000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>79600000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>31300000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>67100000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>59300000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>74700000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>59800000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>40700000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>34200000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>44400000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>-600000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>78100000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>50000000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>65800000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>-94700000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>2400000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>31900000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>106300000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>-9900000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>34500000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>31900000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>24400000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>79800000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>55200000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>16000000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>89300000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:106">
+    <row r="12" spans="1:107">
       <c r="A12" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="B12"/>
+        <v>175</v>
+      </c>
+      <c r="B12">
+        <v>10000000.0</v>
+      </c>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
-      <c r="F12">
+      <c r="F12"/>
+      <c r="G12">
         <v>42700000.0</v>
       </c>
-      <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>5600000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>5600000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>25000000.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
-      <c r="R12">
+      <c r="R12"/>
+      <c r="S12">
         <v>4500000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>33400000.0</v>
       </c>
-      <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-      <c r="AE12">
-[...1 lines deleted...]
-      </c>
+      <c r="AE12"/>
       <c r="AF12">
         <v>36800000.0</v>
       </c>
       <c r="AG12">
+        <v>36800000.0</v>
+      </c>
+      <c r="AH12">
         <v>36700000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>39500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37100000.0</v>
       </c>
       <c r="AJ12">
         <v>37100000.0</v>
       </c>
       <c r="AK12">
         <v>37100000.0</v>
       </c>
       <c r="AL12">
+        <v>37100000.0</v>
+      </c>
+      <c r="AM12">
         <v>37000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>40100000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>41300000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>41600000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>41800000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>111400000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>41300000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>37500000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>32600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33000000.0</v>
       </c>
       <c r="AV12">
         <v>33000000.0</v>
       </c>
       <c r="AW12">
+        <v>33000000.0</v>
+      </c>
+      <c r="AX12">
         <v>33100000.0</v>
       </c>
-      <c r="AX12">
-[...1 lines deleted...]
-      </c>
       <c r="AY12">
+        <v>0.0</v>
+      </c>
+      <c r="AZ12">
         <v>35400000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>34900000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>36100000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>36000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>39900000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>31200000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1300000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>31100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600000.0</v>
       </c>
       <c r="BH12">
         <v>1600000.0</v>
       </c>
       <c r="BI12">
+        <v>1600000.0</v>
+      </c>
+      <c r="BJ12">
         <v>1700000.0</v>
       </c>
-      <c r="BJ12">
-[...1 lines deleted...]
-      </c>
       <c r="BK12">
+        <v>0.0</v>
+      </c>
+      <c r="BL12">
         <v>30100000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>2200000.0</v>
       </c>
-      <c r="BM12">
-[...1 lines deleted...]
-      </c>
       <c r="BN12">
         <v>0.0</v>
       </c>
       <c r="BO12">
         <v>0.0</v>
       </c>
       <c r="BP12">
         <v>0.0</v>
       </c>
       <c r="BQ12">
         <v>0.0</v>
       </c>
       <c r="BR12">
         <v>0.0</v>
       </c>
       <c r="BS12">
         <v>0.0</v>
       </c>
       <c r="BT12">
         <v>0.0</v>
       </c>
       <c r="BU12">
         <v>0.0</v>
       </c>
       <c r="BV12">
@@ -25868,90 +26024,93 @@
       </c>
       <c r="CU12">
         <v>0.0</v>
       </c>
       <c r="CV12">
         <v>0.0</v>
       </c>
       <c r="CW12">
         <v>0.0</v>
       </c>
       <c r="CX12">
         <v>0.0</v>
       </c>
       <c r="CY12">
         <v>0.0</v>
       </c>
       <c r="CZ12">
         <v>0.0</v>
       </c>
       <c r="DA12">
         <v>0.0</v>
       </c>
       <c r="DB12">
         <v>0.0</v>
       </c>
+      <c r="DC12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:106">
+    <row r="13" spans="1:107">
       <c r="A13" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
-      <c r="AA13">
+      <c r="AA13"/>
+      <c r="AB13">
         <v>200000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>300000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>200000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -25984,274 +26143,275 @@
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
+      <c r="DC13"/>
     </row>
-    <row r="14" spans="1:106">
+    <row r="14" spans="1:107">
       <c r="A14" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B14">
+        <v>-26900000.0</v>
+      </c>
+      <c r="C14">
         <v>11700000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-8200000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-20100000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-27300000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-14800000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2900000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-26600000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-3700000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>500000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-32500000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-3900000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>4900000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>5600000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>25000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-4100000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>15200000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>4500000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>31800000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>4400000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>389000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>800000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>314000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>100000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>-17800000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>3900000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>332700000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>437900000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>371800000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>-22200000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>4800000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>-3700000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>-2900000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>-5400000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>-1100000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>-3000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>-5300000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>-4700000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>-20200000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>-19200000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>-4700000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>-1200000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>-4700000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>-500000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>-7300000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>-6700000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>-63000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>3900000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>4600000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>22200000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>8700000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>5200000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3500000.0</v>
       </c>
       <c r="BC14">
         <v>3500000.0</v>
       </c>
       <c r="BD14">
+        <v>3500000.0</v>
+      </c>
+      <c r="BE14">
         <v>3400000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>2700000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>9200000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>36200000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>-5600000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>23600000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>18600000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>10500000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>900000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>1900000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>4600000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>4700000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>11300000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>5400000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>1600000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>-10400000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>10400000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>6500000.0</v>
       </c>
-      <c r="BV14">
-[...1 lines deleted...]
-      </c>
       <c r="BW14">
         <v>0.0</v>
       </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
       <c r="BZ14">
         <v>0.0</v>
       </c>
       <c r="CA14">
         <v>0.0</v>
       </c>
       <c r="CB14">
         <v>0.0</v>
       </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
       <c r="CE14">
@@ -26304,859 +26464,866 @@
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
       <c r="DB14">
         <v>0.0</v>
       </c>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:106">
+    <row r="15" spans="1:107">
       <c r="A15" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B15">
+        <v>403400000.0</v>
+      </c>
+      <c r="C15">
         <v>412900000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>517000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>213800000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>406200000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>48100000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>905400000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-220000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>353100000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>532500000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-871700000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1246200000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>388800000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-140100000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-9500000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1315700000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>3118700000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>338700000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>471800000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>359900000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>361800000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>517100000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>472600000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>236000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>398300000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>288900000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>300900000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>277100000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>386300000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>429900000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>236500000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>456300000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>456600000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>397100000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>841800000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>810200000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>309500000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>348900000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>318000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>308200000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>322300000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>368000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>253600000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>300400000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>257600000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>422400000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>278700000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>248900000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>314600000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>301900000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>241700000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>253900000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>230600000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>186500000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>226900000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>195400000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>175900000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>212100000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>172300000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>80100000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>225600000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>190200000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>207600000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>150400000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>142300000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>199000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>150200000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>192900000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>158600000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>121000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>800000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>98300000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>176600000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>182400000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>42400000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>240500000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>312100000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>265300000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>292400000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>259200000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>218800000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>293900000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>255200000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>219400000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>238900000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>205500000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>213500000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>298800000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>119700000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>193600000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>172100000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>216300000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>202200000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>155700000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>215400000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>-158400000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>120200000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>-34900000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>18600000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>115800000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>119100000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>105300000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>201000000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>173900000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>52200000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>193100000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:106">
+    <row r="16" spans="1:107">
       <c r="A16" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>388800000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-140100000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-9500000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1385500000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>3059400000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>376200000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>471800000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>359900000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>361800000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>517100000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>472600000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>236000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>398300000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>288900000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>300900000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>277100000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>386300000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>429900000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>236500000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>456300000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>456600000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>397100000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>841800000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>810200000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>309500000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>348900000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>318000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>308200000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>322300000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>368000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>253600000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>300400000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>241100000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>414200000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>270400000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>240700000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>306300000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>293700000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>233400000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>245700000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>222300000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>178300000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>214900000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>187200000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>167600000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>203900000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>148500000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>63700000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>258000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>196300000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>199300000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>142200000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>134000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>190800000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>141900000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>184700000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>150300000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>112800000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>335000000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>90100000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>168300000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>174200000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>13500000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>232500000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>304000000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>257100000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>254000000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>250600000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>210600000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>285500000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>235800000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>209900000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>223600000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>204900000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>215000000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>194700000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>128400000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>162800000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>227900000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>168700000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>152100000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>98600000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>217200000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>42600000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>116400000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>243700000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>21600000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>119900000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>118300000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>120900000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>201000000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>173900000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>52200000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>193100000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:106">
+    <row r="17" spans="1:107">
       <c r="A17" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B17">
+        <v>430300000.0</v>
+      </c>
+      <c r="C17">
         <v>412900000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>525200000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>233900000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>433500000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>62900000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>902500000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-193400000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>356800000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>532000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-839200000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>1250100000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>393700000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-134500000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>15500000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>1381400000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>3074600000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>380700000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-4050100000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>364300000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>371600000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>5071600000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>491500000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>6194300000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>5456900000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>9576300000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>315300000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>284600000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>392100000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>7326400000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>7874000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>8729000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>5838000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>4892800000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>5579300000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>9154500000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>6104300000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>5619400000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>7017100000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>5065200000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>5706300000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>5783700000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>5239200000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>6445800000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>6657800000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>4488800000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>16987900000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>534800000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>495800000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>428700000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>250400000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>259100000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>236600000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>190000000.0</v>
       </c>
-      <c r="BC17">
-[...1 lines deleted...]
-      </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>66300000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>289900000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>223100000.0</v>
       </c>
-      <c r="BK17">
-[...1 lines deleted...]
-      </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
@@ -27242,54 +27409,57 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:106">
+    <row r="18" spans="1:107">
       <c r="A18" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -27352,148 +27522,149 @@
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
+      <c r="DC18"/>
     </row>
-    <row r="19" spans="1:106">
+    <row r="19" spans="1:107">
       <c r="A19" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
-      <c r="V19">
+      <c r="V19"/>
+      <c r="W19">
         <v>151400000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>133100000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>65500000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-27400000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>131400000.0</v>
       </c>
-      <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-      <c r="AD19">
+      <c r="AD19"/>
+      <c r="AE19">
         <v>84500000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-112200000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-5500000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>67400000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-25100000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-39900000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>676600000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-95900000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-16600000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-43400000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>44200000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>33700000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>136600000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-41100000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>38400000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-114600000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>66200000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>14700000.0</v>
       </c>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
@@ -27508,87 +27679,86 @@
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
+      <c r="DC19"/>
     </row>
-    <row r="20" spans="1:106">
+    <row r="20" spans="1:107">
       <c r="A20" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -27770,407 +27940,411 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:106">
+    <row r="21" spans="1:107">
       <c r="A21" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B21">
+        <v>496300000.0</v>
+      </c>
+      <c r="C21">
         <v>522900000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>635600000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>248400000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>503100000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>28900000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1112400000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-293800000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>443900000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>627100000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-1107200000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1604900000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>453600000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-212500000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>4900000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1640400000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>3970600000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>378400000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>609000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>428100000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>432600000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>613900000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>591600000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>275100000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>498600000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>328200000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>371300000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>345700000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>450300000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>526000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>242900000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>569100000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>515400000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>457000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>314800000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1157800000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>365600000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>414000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>381300000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>370700000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>399900000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>439800000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>309000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>369200000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>294500000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>458100000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>317200000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>393800000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>407500000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>376400000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>309900000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>320300000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>265600000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>228200000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>265900000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>191600000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>229500000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>278000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>193600000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>151100000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>310200000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>261500000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>263700000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>163500000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>157800000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>256300000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>169500000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>248300000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>197900000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>130100000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-60500000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>106500000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>212500000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>207200000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>-30000000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>331600000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>412700000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>334300000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>327100000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>330900000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>296600000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>373300000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>275400000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>286400000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>282900000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>279600000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>275400000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>235400000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>163100000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>207800000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>162200000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>294400000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>202100000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>222200000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>122500000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>45000000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>109500000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>1024600000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>8700000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>807700000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>155100000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>140400000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>280800000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>229100000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>68200000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>282400000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:106">
+    <row r="22" spans="1:107">
       <c r="A22" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -28352,811 +28526,817 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:106">
+    <row r="23" spans="1:107">
       <c r="A23" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B23">
+        <v>3409500000.0</v>
+      </c>
+      <c r="C23">
         <v>3006200000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3941100000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3433200000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3168200000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3667000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3639600000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3305400000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3866900000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3426200000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3798000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2993800000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3103700000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3031500000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3117100000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2984900000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2693900000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2717100000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3482100000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2995600000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3106800000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2594600000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3173500000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3035600000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2616000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>4223100000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3675900000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>4112700000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>3522300000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>3217900000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>3527700000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>3779000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2719500000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2426600000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2922900000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>3470000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2812700000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2635400000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>3132500000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2447300000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2625800000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2596800000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2498000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2871700000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2964700000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2199200000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2590800000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2090500000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2199200000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2102200000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2362700000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1919300000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1945000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1938500000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2030000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2513100000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1889100000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1817900000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1865400000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1942500000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1986200000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1960400000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>2108800000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>2125000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>2075800000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>2007700000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>2062900000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>2022000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1959900000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>2058500000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>2339700000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>2391300000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>2445600000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>2293500000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>2594500000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>2518000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>2419100000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>2326700000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>2264400000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>2118700000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>2163200000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>2028900000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>2169800000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>1932000000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>1917500000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>1864100000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>1963300000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>1853300000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>1816600000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>1788900000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>2266700000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>1981900000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>1749400000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>2074600000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>2140800000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>1950900000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>2226000000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>1203200000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>2031600000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>1597300000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>1804800000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>2095600000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>2114800000.0</v>
       </c>
-      <c r="CZ23">
-[...1 lines deleted...]
-      </c>
       <c r="DA23">
         <v>0.0</v>
       </c>
       <c r="DB23">
         <v>0.0</v>
       </c>
+      <c r="DC23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:106">
+    <row r="24" spans="1:107">
       <c r="A24" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
-      <c r="AS24">
+      <c r="AS24"/>
+      <c r="AT24">
         <v>-8300000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-8200000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-57700000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>8200000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>8300000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>8200000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>8300000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>8200000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>8300000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>8200000.0</v>
       </c>
-      <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
-      <c r="BH24">
+      <c r="BH24"/>
+      <c r="BI24">
         <v>8200000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>8300000.0</v>
       </c>
-      <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
+      <c r="DC24"/>
     </row>
-    <row r="25" spans="1:106">
+    <row r="25" spans="1:107">
       <c r="A25" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>295900000.0</v>
       </c>
-      <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>275300000.0</v>
       </c>
-      <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
-      <c r="W25">
+      <c r="W25"/>
+      <c r="X25">
         <v>251000.0</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
-      <c r="AA25">
+      <c r="AA25"/>
+      <c r="AB25">
         <v>63000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>59600000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>53200000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>51000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>53200000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>50700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50600000.0</v>
       </c>
       <c r="AH25">
         <v>50600000.0</v>
       </c>
       <c r="AI25">
+        <v>50600000.0</v>
+      </c>
+      <c r="AJ25">
         <v>50900000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>49300000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>47400000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>48100000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>47000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>46400000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>47400000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>45800000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>43700000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>66000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>41700000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>41600000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>46700000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>41300000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>41000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>40500000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>39400000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>39300000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>40300000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>34900000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>32100000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>41000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>31400000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>36800000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>28400000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>28100000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>27900000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>31400000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-178100000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>133600000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>106500000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>102700000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-36300000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>69800000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-13400000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>118400000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-173000000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>121800000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>93100000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>103100000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>107000000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>163100000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>104300000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>113100000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>77700000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>80600000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>162800000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>23400000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-151500000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>78300000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>86400000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>88400000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>87200000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>87500000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>24100000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>122800000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>136000000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>183900000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>239100000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>135800000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>317000000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-24100000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>212000000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>110500000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>249800000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>31900000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>147800000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>159500000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>94400000.0</v>
       </c>
-      <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
+      <c r="DC25"/>
     </row>
-    <row r="26" spans="1:106">
+    <row r="26" spans="1:107">
       <c r="A26" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -29338,54 +29518,57 @@
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:106">
+    <row r="27" spans="1:107">
       <c r="A27" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -29396,282 +29579,283 @@
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-      <c r="BC27">
+      <c r="BC27"/>
+      <c r="BD27">
         <v>478700000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>160200000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>158700000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>159800000.0</v>
       </c>
-      <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
-      <c r="BK27">
-[...1 lines deleted...]
-      </c>
+      <c r="BK27"/>
       <c r="BL27">
         <v>136800000.0</v>
       </c>
-      <c r="BM27"/>
+      <c r="BM27">
+        <v>136800000.0</v>
+      </c>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
-      <c r="CW27">
+      <c r="CW27"/>
+      <c r="CX27">
         <v>1723700000.0</v>
       </c>
-      <c r="CX27">
+      <c r="CY27">
         <v>2014600000.0</v>
       </c>
-      <c r="CY27">
+      <c r="CZ27">
         <v>2033700000.0</v>
       </c>
-      <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
+      <c r="DC27"/>
     </row>
-    <row r="28" spans="1:106">
+    <row r="28" spans="1:107">
       <c r="A28" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>191</v>
+      </c>
+      <c r="B28">
+        <v>1400600000.0</v>
+      </c>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
-      <c r="S28">
+      <c r="S28"/>
+      <c r="T28">
         <v>3663300000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1196500000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1265100000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1201700000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1161800000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1165900000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>983300000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1335500000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1222600000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1242300000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1046300000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>992700000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1056600000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1105000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>990100000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>985000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1089100000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>932800000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>928700000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>943200000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>985600000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>919600000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>927900000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>899500000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>920800000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>961400000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>869000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>921200000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>926600000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>932500000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>886200000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>829000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>920800000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>774600000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>801800000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>795700000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>1632300000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>816400000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>729600000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>555100000.0</v>
       </c>
-      <c r="BG28">
-[...1 lines deleted...]
-      </c>
       <c r="BH28">
         <v>0.0</v>
       </c>
       <c r="BI28">
         <v>0.0</v>
       </c>
       <c r="BJ28">
+        <v>0.0</v>
+      </c>
+      <c r="BK28">
         <v>717900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1542300000.0</v>
       </c>
       <c r="BL28">
         <v>1542300000.0</v>
       </c>
       <c r="BM28">
-        <v>0.0</v>
+        <v>1542300000.0</v>
       </c>
       <c r="BN28">
         <v>0.0</v>
       </c>
       <c r="BO28">
         <v>0.0</v>
       </c>
       <c r="BP28">
         <v>0.0</v>
       </c>
       <c r="BQ28">
         <v>0.0</v>
       </c>
       <c r="BR28">
         <v>0.0</v>
       </c>
       <c r="BS28">
         <v>0.0</v>
       </c>
       <c r="BT28">
         <v>0.0</v>
       </c>
       <c r="BU28">
         <v>0.0</v>
       </c>
@@ -29720,175 +29904,180 @@
       <c r="CJ28">
         <v>0.0</v>
       </c>
       <c r="CK28">
         <v>0.0</v>
       </c>
       <c r="CL28">
         <v>0.0</v>
       </c>
       <c r="CM28">
         <v>0.0</v>
       </c>
       <c r="CN28">
         <v>0.0</v>
       </c>
       <c r="CO28">
         <v>0.0</v>
       </c>
       <c r="CP28">
         <v>0.0</v>
       </c>
       <c r="CQ28">
         <v>0.0</v>
       </c>
       <c r="CR28">
+        <v>0.0</v>
+      </c>
+      <c r="CS28">
         <v>1231600000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>638600000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>1203200000.0</v>
       </c>
-      <c r="CU28">
-[...1 lines deleted...]
-      </c>
       <c r="CV28">
+        <v>0.0</v>
+      </c>
+      <c r="CW28">
         <v>1597300000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>81100000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>81000000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>81100000.0</v>
       </c>
-      <c r="CZ28">
-[...1 lines deleted...]
-      </c>
       <c r="DA28">
         <v>0.0</v>
       </c>
       <c r="DB28">
         <v>0.0</v>
       </c>
+      <c r="DC28">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:106">
+    <row r="29" spans="1:107">
       <c r="A29" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B29">
+        <v>66000000.0</v>
+      </c>
+      <c r="C29">
         <v>68900000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>110400000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>14500000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>69600000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-34000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>209900000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-100400000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>87100000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>95100000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-268000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>354800000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>59900000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-78000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-10600000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>348700000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>822500000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>47300000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>103800000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>63800000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>61000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>97600000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>100100000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>39200000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>82500000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>43200000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>56000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>61100000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>58200000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>73900000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -29920,1004 +30109,1012 @@
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
+      <c r="DC29"/>
     </row>
-    <row r="30" spans="1:106">
+    <row r="30" spans="1:107">
       <c r="A30" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B30">
+        <v>1417400000.0</v>
+      </c>
+      <c r="C30">
         <v>1379800000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1512400000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1404200000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1318300000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1410100000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1395700000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1350800000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1344600000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1372700000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1312300000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1307100000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1275800000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1266100000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1219600000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1235300000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1360200000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1204100000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1343500000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1224700000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1294000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1219900000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1191800000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1195800000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1014700000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1364400000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1251400000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1272600000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1076200000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1022800000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1087600000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1136900000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1020300000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1015500000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1121000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>965400000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>953900000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>978100000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1019900000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>965100000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>965900000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>938300000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>960800000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1002100000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>910100000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>962900000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>969500000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>976700000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>930800000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>874700000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>965500000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>823100000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>849300000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>844000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>875600000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>866100000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>779100000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>605400000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>748300000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>827600000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>792300000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>771500000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>703000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>804700000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>738800000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>732400000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>686400000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>704900000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>62900000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>63500000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>823000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>794100000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>69000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>70800000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>885100000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>874800000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>834400000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>828700000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>726300000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>692500000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>703600000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>687100000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>886000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>576800000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>580800000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>556900000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>868700000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>543300000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>521100000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>529500000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>1196800000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-1971700000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>490300000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>799300000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>1107600000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>640200000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>638600000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-82400000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>713500000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-79100000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>1804800000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>2095600000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>2114800000.0</v>
       </c>
-      <c r="CZ30">
-[...1 lines deleted...]
-      </c>
       <c r="DA30">
         <v>0.0</v>
       </c>
       <c r="DB30">
         <v>0.0</v>
       </c>
+      <c r="DC30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:106">
+    <row r="31" spans="1:107">
       <c r="A31" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="B31">
+        <v>194</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31">
         <v>-41100000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-2745200000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-388000000.0</v>
       </c>
-      <c r="E31"/>
       <c r="F31"/>
-      <c r="G31">
+      <c r="G31"/>
+      <c r="H31">
         <v>1112400000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-293800000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-2546200000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-2082800000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-20500000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1707700000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1851000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1788600000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>737300000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1759300000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-1303100000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>373900000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-2158100000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-1799100000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-1841700000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-1392900000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-2011700000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-1869700000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1632700000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-2887600000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-2453300000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-2870400000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-2476000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-2225200000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>14846200000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-2674000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-1729400000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-1441600000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>15064100000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-2537200000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-1884000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-1730500000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>12994200000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-1527700000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-1697900000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-1740600000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-1619700000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-1933300000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-2095700000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-1312600000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-1558200000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-1158000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-1313000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-1309800000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>9111000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-1144700000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>94900000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-37500000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-28500000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>191600000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-1300000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-26100000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>9901900000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-1600000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-1700000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>18600000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>9808800000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-2200000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>157800000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>256300000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>9312800000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>248300000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>197900000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>130100000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>10591300000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>599000000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>622500000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>613400000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>11441200000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>738500000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>622900000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>630100000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>10164800000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>454000000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>451300000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>448800000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>275400000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>286400000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>268100000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>417200000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>146600000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>235400000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>163100000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>207800000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>162200000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>525100000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>202100000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>222200000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>122500000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>45000000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>38800000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-674600000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>505200000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-653300000.0</v>
       </c>
-      <c r="CW31">
-[...1 lines deleted...]
-      </c>
       <c r="CX31">
         <v>0.0</v>
       </c>
       <c r="CY31">
         <v>0.0</v>
       </c>
       <c r="CZ31">
         <v>0.0</v>
       </c>
       <c r="DA31">
         <v>0.0</v>
       </c>
       <c r="DB31">
         <v>0.0</v>
       </c>
+      <c r="DC31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:106">
+    <row r="32" spans="1:107">
       <c r="A32" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B32">
+        <v>3905800000.0</v>
+      </c>
+      <c r="C32">
         <v>3529100000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>4576700000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3681600000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>3671300000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>3695900000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>4752000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>3011600000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>4310800000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>4053300000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2690800000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>4598700000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>3557300000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>2819000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>3122000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>4625300000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>6664500000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>3095500000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>4091100000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>3423700000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>3539400000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>3208500000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>3765100000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>3310700000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>3114600000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>4551300000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>4047200000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>4458400000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>3972600000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>3743900000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>3770600000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>4348100000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>3234900000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>2883600000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>3237700000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>4627800000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>3178300000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>3049400000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>3513800000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>2818000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>3025700000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>3036600000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>2807000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>3240900000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>3259200000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>2657300000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>2908000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>2484300000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>2606700000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>2478600000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>2672600000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>2239600000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>2210600000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>2166700000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>2295900000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>2704700000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>2118600000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>2095900000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>2059000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>2093600000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>2296400000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>2221900000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>2372500000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>2288500000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>2233600000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>2264000000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>2232400000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>2270300000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>2157800000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>2188600000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>2279200000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>2497800000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>2658100000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>2500700000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>2564500000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>2849600000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>2831800000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>2661000000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>2591500000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>2449600000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>2459800000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>2402200000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>2445200000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>2218400000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>2200400000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>2143700000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>2238700000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>2088700000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>1979700000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>1996700000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>2428900000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>2266100000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>1951500000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>2296800000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>2263300000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>1995900000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>2335500000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>2227800000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>2040300000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>2405000000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>1215900000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>1477200000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>1471800000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>2123800000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>2094900000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>2270600000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA30"/>
@@ -30994,51 +31191,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B2">
         <v>4211900000.0</v>
       </c>
       <c r="C2">
         <v>4707700000.0</v>
       </c>
       <c r="D2">
         <v>4848000000.0</v>
       </c>
       <c r="E2">
         <v>2332000000.0</v>
       </c>
       <c r="F2">
         <v>2849800000.0</v>
       </c>
       <c r="G2">
         <v>2515900000.0</v>
       </c>
       <c r="H2">
         <v>2977500000.0</v>
       </c>
       <c r="I2">
         <v>2470800000.0</v>
       </c>
@@ -31077,51 +31274,51 @@
       </c>
       <c r="U2">
         <v>1641300000.0</v>
       </c>
       <c r="V2">
         <v>452500000.0</v>
       </c>
       <c r="W2">
         <v>1192500000.0</v>
       </c>
       <c r="X2">
         <v>1038600000.0</v>
       </c>
       <c r="Y2">
         <v>561200000.0</v>
       </c>
       <c r="Z2">
         <v>926600000.0</v>
       </c>
       <c r="AA2">
         <v>570000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B3">
         <v>98000000</v>
       </c>
       <c r="C3">
         <v>68800000</v>
       </c>
       <c r="D3">
         <v>102000000</v>
       </c>
       <c r="E3">
         <v>116300000</v>
       </c>
       <c r="F3">
         <v>129900000</v>
       </c>
       <c r="G3">
         <v>108800000</v>
       </c>
       <c r="H3">
         <v>132400000</v>
       </c>
       <c r="I3">
         <v>92300000</v>
       </c>
@@ -31160,51 +31357,51 @@
       </c>
       <c r="U3">
         <v>79600000</v>
       </c>
       <c r="V3">
         <v>260900000</v>
       </c>
       <c r="W3">
         <v>389400000</v>
       </c>
       <c r="X3">
         <v>1381700000</v>
       </c>
       <c r="Y3">
         <v>1265000000</v>
       </c>
       <c r="Z3">
         <v>1348300000</v>
       </c>
       <c r="AA3">
         <v>303000000</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>2516000000.0</v>
       </c>
       <c r="F4">
         <v>-517800000.0</v>
       </c>
       <c r="G4">
         <v>333900000.0</v>
       </c>
       <c r="H4">
         <v>-461600000.0</v>
       </c>
       <c r="I4">
         <v>506700000.0</v>
       </c>
       <c r="J4">
         <v>-248800000.0</v>
       </c>
       <c r="K4">
         <v>154800000.0</v>
       </c>
@@ -31213,82 +31410,82 @@
       </c>
       <c r="M4">
         <v>-507900000.0</v>
       </c>
       <c r="N4">
         <v>-1805400000.0</v>
       </c>
       <c r="O4">
         <v>1343300000.0</v>
       </c>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B6">
         <v>219100000.0</v>
       </c>
       <c r="C6">
         <v>-495800000.0</v>
       </c>
       <c r="D6">
         <v>-140300000.0</v>
       </c>
       <c r="E6">
         <v>2516000000.0</v>
       </c>
       <c r="F6">
         <v>-517800000.0</v>
       </c>
       <c r="G6">
         <v>333900000.0</v>
       </c>
       <c r="H6">
         <v>-461600000.0</v>
       </c>
       <c r="I6">
         <v>506700000.0</v>
       </c>
@@ -31327,60 +31524,60 @@
       </c>
       <c r="U6">
         <v>-50500000.0</v>
       </c>
       <c r="V6">
         <v>1188800000.0</v>
       </c>
       <c r="W6">
         <v>-740000000.0</v>
       </c>
       <c r="X6">
         <v>654300000.0</v>
       </c>
       <c r="Y6">
         <v>477400000.0</v>
       </c>
       <c r="Z6">
         <v>-302800000.0</v>
       </c>
       <c r="AA6">
         <v>357100000.0</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B7">
         <v>2602100000.0</v>
       </c>
       <c r="C7">
-        <v>2661500000.0</v>
+        <v>2692400000.0</v>
       </c>
       <c r="D7">
-        <v>2789400000.0</v>
+        <v>1934400000.0</v>
       </c>
       <c r="E7">
         <v>2379500000.0</v>
       </c>
       <c r="F7">
         <v>1546900000.0</v>
       </c>
       <c r="G7">
         <v>2081300000.0</v>
       </c>
       <c r="H7">
         <v>3860400000.0</v>
       </c>
       <c r="I7">
         <v>3478300000.0</v>
       </c>
       <c r="J7">
         <v>2428900000.0</v>
       </c>
       <c r="K7">
         <v>2416300000.0</v>
       </c>
       <c r="L7">
         <v>2764000000.0</v>
       </c>
@@ -31410,82 +31607,82 @@
       </c>
       <c r="U7">
         <v>2484500000.0</v>
       </c>
       <c r="V7">
         <v>1429900000.0</v>
       </c>
       <c r="W7">
         <v>2938500000.0</v>
       </c>
       <c r="X7">
         <v>1216200000.0</v>
       </c>
       <c r="Y7">
         <v>1453600000.0</v>
       </c>
       <c r="Z7">
         <v>3163800000.0</v>
       </c>
       <c r="AA7">
         <v>92000000.0</v>
       </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B9">
         <v>-181000000.0</v>
       </c>
       <c r="C9">
         <v>53100000.0</v>
       </c>
       <c r="D9">
         <v>-36700000.0</v>
       </c>
       <c r="E9">
         <v>-3630000000.0</v>
       </c>
       <c r="F9">
         <v>-100900000.0</v>
       </c>
       <c r="G9">
         <v>16400000.0</v>
       </c>
       <c r="H9">
         <v>-247600000.0</v>
       </c>
       <c r="I9">
         <v>37800000.0</v>
       </c>
@@ -31522,149 +31719,149 @@
       <c r="T9">
         <v>-40000000.0</v>
       </c>
       <c r="U9">
         <v>-320200000.0</v>
       </c>
       <c r="V9">
         <v>-28300000.0</v>
       </c>
       <c r="W9">
         <v>-46700000.0</v>
       </c>
       <c r="X9">
         <v>-69700000.0</v>
       </c>
       <c r="Y9">
         <v>25200000.0</v>
       </c>
       <c r="Z9">
         <v>-25600000.0</v>
       </c>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
       <c r="N10">
         <v>0.0</v>
       </c>
       <c r="O10">
         <v>0.0</v>
       </c>
       <c r="P10">
         <v>0.0</v>
       </c>
       <c r="Q10">
         <v>0.0</v>
       </c>
       <c r="R10">
         <v>0.0</v>
       </c>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-1679300000.0</v>
       </c>
       <c r="F12">
         <v>1461400000.0</v>
       </c>
       <c r="G12">
         <v>2310100000.0</v>
       </c>
       <c r="H12">
         <v>4049100000.0</v>
       </c>
       <c r="I12">
         <v>3602800000.0</v>
       </c>
       <c r="J12">
         <v>1863500000.0</v>
       </c>
       <c r="K12">
         <v>2496000000.0</v>
       </c>
@@ -31683,100 +31880,100 @@
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12">
         <v>37500000.0</v>
       </c>
       <c r="X12">
         <v>312300000.0</v>
       </c>
       <c r="Y12">
         <v>408400000.0</v>
       </c>
       <c r="Z12">
         <v>54500000.0</v>
       </c>
       <c r="AA12">
         <v>75000000.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>5319400000.0</v>
       </c>
       <c r="F13">
         <v>1315800000.0</v>
       </c>
       <c r="G13">
         <v>1657300000.0</v>
       </c>
       <c r="H13">
         <v>4022000000.0</v>
       </c>
       <c r="I13">
         <v>3343900000.0</v>
       </c>
       <c r="J13">
         <v>2958500000.0</v>
       </c>
       <c r="K13">
         <v>2275000000.0</v>
       </c>
       <c r="L13">
         <v>3399200000.0</v>
       </c>
       <c r="M13">
         <v>1256100000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B14">
         <v>251400000.0</v>
       </c>
       <c r="C14">
         <v>256200000.0</v>
       </c>
       <c r="D14">
         <v>272700000.0</v>
       </c>
       <c r="E14">
         <v>295900000.0</v>
       </c>
       <c r="F14">
         <v>275300000.0</v>
       </c>
       <c r="G14">
         <v>251900000.0</v>
       </c>
       <c r="H14">
         <v>226800000.0</v>
       </c>
       <c r="I14">
         <v>205100000.0</v>
       </c>
@@ -31815,51 +32012,51 @@
       </c>
       <c r="U14">
         <v>344500000.0</v>
       </c>
       <c r="V14">
         <v>101600000.0</v>
       </c>
       <c r="W14">
         <v>321600000.0</v>
       </c>
       <c r="X14">
         <v>694800000.0</v>
       </c>
       <c r="Y14">
         <v>615400000.0</v>
       </c>
       <c r="Z14">
         <v>723500000.0</v>
       </c>
       <c r="AA14">
         <v>549500000.0</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B15">
         <v>684000000.0</v>
       </c>
       <c r="C15">
         <v>658400000.0</v>
       </c>
       <c r="D15">
         <v>625500000.0</v>
       </c>
       <c r="E15">
         <v>642300000.0</v>
       </c>
       <c r="F15">
         <v>654100000.0</v>
       </c>
       <c r="G15">
         <v>614500000.0</v>
       </c>
       <c r="H15">
         <v>606000000.0</v>
       </c>
       <c r="I15">
         <v>598600000.0</v>
       </c>
@@ -31896,51 +32093,51 @@
       <c r="T15">
         <v>41200000.0</v>
       </c>
       <c r="U15">
         <v>24700000.0</v>
       </c>
       <c r="V15">
         <v>17700000.0</v>
       </c>
       <c r="W15">
         <v>166500000.0</v>
       </c>
       <c r="X15">
         <v>145300000.0</v>
       </c>
       <c r="Y15">
         <v>83800000.0</v>
       </c>
       <c r="Z15">
         <v>1177500000.0</v>
       </c>
       <c r="AA15"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B16">
         <v>4431000000.0</v>
       </c>
       <c r="C16">
         <v>4211900000.0</v>
       </c>
       <c r="D16">
         <v>4707700000.0</v>
       </c>
       <c r="E16">
         <v>4848000000.0</v>
       </c>
       <c r="F16">
         <v>2332000000.0</v>
       </c>
       <c r="G16">
         <v>2849800000.0</v>
       </c>
       <c r="H16">
         <v>2515900000.0</v>
       </c>
       <c r="I16">
         <v>2977500000.0</v>
       </c>
@@ -31979,82 +32176,82 @@
       </c>
       <c r="U16">
         <v>1590800000.0</v>
       </c>
       <c r="V16">
         <v>1641300000.0</v>
       </c>
       <c r="W16">
         <v>452500000.0</v>
       </c>
       <c r="X16">
         <v>1692900000.0</v>
       </c>
       <c r="Y16">
         <v>1038600000.0</v>
       </c>
       <c r="Z16">
         <v>623800000.0</v>
       </c>
       <c r="AA16">
         <v>927100000.0</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B18">
         <v>4438700000.0</v>
       </c>
       <c r="C18">
         <v>4534100000.0</v>
       </c>
       <c r="D18">
         <v>3690400000.0</v>
       </c>
       <c r="E18">
         <v>3056600000.0</v>
       </c>
       <c r="F18">
         <v>3088900000.0</v>
       </c>
       <c r="G18">
         <v>3629800000.0</v>
       </c>
       <c r="H18">
         <v>5360800000.0</v>
       </c>
       <c r="I18">
         <v>5064200000.0</v>
       </c>
@@ -32093,51 +32290,51 @@
       </c>
       <c r="U18">
         <v>2198900000.0</v>
       </c>
       <c r="V18">
         <v>2123300000.0</v>
       </c>
       <c r="W18">
         <v>1866500000.0</v>
       </c>
       <c r="X18">
         <v>2332100000.0</v>
       </c>
       <c r="Y18">
         <v>4299000000.0</v>
       </c>
       <c r="Z18">
         <v>2596500000.0</v>
       </c>
       <c r="AA18">
         <v>2334300000.0</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B19">
         <v>-3519000000.0</v>
       </c>
       <c r="C19">
         <v>-5399000000.0</v>
       </c>
       <c r="D19">
         <v>-563400000.0</v>
       </c>
       <c r="E19">
         <v>-20714400000.0</v>
       </c>
       <c r="F19">
         <v>-19250200000.0</v>
       </c>
       <c r="G19">
         <v>15713400000.0</v>
       </c>
       <c r="H19">
         <v>14137100000.0</v>
       </c>
       <c r="I19">
         <v>13909800000.0</v>
       </c>
@@ -32152,98 +32349,98 @@
       </c>
       <c r="M19">
         <v>9054000000.0</v>
       </c>
       <c r="N19">
         <v>9025200000.0</v>
       </c>
       <c r="O19">
         <v>-1415300000.0</v>
       </c>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B20">
         <v>43700000.0</v>
       </c>
       <c r="C20">
         <v>67700000.0</v>
       </c>
       <c r="D20">
         <v>123100000.0</v>
       </c>
       <c r="E20">
         <v>181700000.0</v>
       </c>
       <c r="F20">
         <v>86700000.0</v>
       </c>
       <c r="G20">
         <v>42800000.0</v>
       </c>
       <c r="H20">
         <v>37700000.0</v>
       </c>
       <c r="I20">
         <v>64000000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B21">
         <v>-409100000.0</v>
       </c>
       <c r="C21">
         <v>119600000.0</v>
       </c>
       <c r="D21">
         <v>-91000000.0</v>
       </c>
       <c r="E21">
         <v>-336300000.0</v>
       </c>
       <c r="F21">
         <v>-31500000.0</v>
       </c>
       <c r="G21">
         <v>30900000.0</v>
       </c>
       <c r="H21">
         <v>26900000.0</v>
       </c>
       <c r="I21">
         <v>65900000.0</v>
       </c>
@@ -32258,60 +32455,60 @@
       </c>
       <c r="M21">
         <v>58000000.0</v>
       </c>
       <c r="N21">
         <v>48000000.0</v>
       </c>
       <c r="O21">
         <v>924100000.0</v>
       </c>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B22">
         <v>1185100000.0</v>
       </c>
       <c r="C22">
         <v>1597900000.0</v>
       </c>
       <c r="D22">
-        <v>623200000.0</v>
+        <v>670100000.0</v>
       </c>
       <c r="E22">
         <v>4852200000.0</v>
       </c>
       <c r="F22">
         <v>1757400000.0</v>
       </c>
       <c r="G22">
         <v>1428500000.0</v>
       </c>
       <c r="H22">
         <v>1444100000.0</v>
       </c>
       <c r="I22">
         <v>1553700000.0</v>
       </c>
       <c r="J22">
         <v>2324500000.0</v>
       </c>
       <c r="K22">
         <v>1361800000.0</v>
       </c>
       <c r="L22">
         <v>1253200000.0</v>
       </c>
@@ -32341,51 +32538,51 @@
       </c>
       <c r="U22">
         <v>1033700000.0</v>
       </c>
       <c r="V22">
         <v>891900000.0</v>
       </c>
       <c r="W22">
         <v>696800000.0</v>
       </c>
       <c r="X22">
         <v>724500000.0</v>
       </c>
       <c r="Y22">
         <v>339000000.0</v>
       </c>
       <c r="Z22">
         <v>358800000.0</v>
       </c>
       <c r="AA22">
         <v>620200000.0</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B23">
         <v>1770300000.0</v>
       </c>
       <c r="C23">
         <v>1813800000.0</v>
       </c>
       <c r="D23">
         <v>-1186700000.0</v>
       </c>
       <c r="E23">
         <v>742200000.0</v>
       </c>
       <c r="F23">
         <v>3427900000.0</v>
       </c>
       <c r="G23">
         <v>2578200000.0</v>
       </c>
       <c r="H23">
         <v>2615200000.0</v>
       </c>
       <c r="I23">
         <v>2170900000.0</v>
       </c>
@@ -32424,57 +32621,57 @@
       </c>
       <c r="U23">
         <v>2324100000.0</v>
       </c>
       <c r="V23">
         <v>1117000000.0</v>
       </c>
       <c r="W23">
         <v>1807200000.0</v>
       </c>
       <c r="X23">
         <v>-82500000.0</v>
       </c>
       <c r="Y23">
         <v>29800000.0</v>
       </c>
       <c r="Z23">
         <v>-1075400000.0</v>
       </c>
       <c r="AA23">
         <v>-1006900000.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B24">
         <v>-513200000.0</v>
       </c>
       <c r="C24">
-        <v>-5330200000.0</v>
+        <v>-595800000.0</v>
       </c>
       <c r="D24">
         <v>12300000.0</v>
       </c>
       <c r="E24">
         <v>21889200000.0</v>
       </c>
       <c r="F24">
         <v>13722000000.0</v>
       </c>
       <c r="G24">
         <v>2300000.0</v>
       </c>
       <c r="H24">
         <v>96300000.0</v>
       </c>
       <c r="I24">
         <v>-1243700000.0</v>
       </c>
       <c r="J24">
         <v>-602400000.0</v>
       </c>
       <c r="K24">
         <v>-930000000.0</v>
       </c>
@@ -32507,60 +32704,60 @@
       </c>
       <c r="U24">
         <v>-8534600000.0</v>
       </c>
       <c r="V24">
         <v>4223000000.0</v>
       </c>
       <c r="W24">
         <v>-3606800000.0</v>
       </c>
       <c r="X24">
         <v>134300000.0</v>
       </c>
       <c r="Y24">
         <v>264300000.0</v>
       </c>
       <c r="Z24">
         <v>835300000.0</v>
       </c>
       <c r="AA24">
         <v>-970300000.0</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B25">
         <v>388200000.0</v>
       </c>
       <c r="C25">
-        <v>-21400000.0</v>
+        <v>-52300000.0</v>
       </c>
       <c r="D25">
-        <v>7700000.0</v>
+        <v>815800000.0</v>
       </c>
       <c r="E25">
         <v>-4446000000.0</v>
       </c>
       <c r="F25">
         <v>-605900000.0</v>
       </c>
       <c r="G25">
         <v>-210400000.0</v>
       </c>
       <c r="H25">
         <v>-433000000.0</v>
       </c>
       <c r="I25">
         <v>-434700000.0</v>
       </c>
       <c r="J25">
         <v>-486000000.0</v>
       </c>
       <c r="K25">
         <v>-305300000.0</v>
       </c>
       <c r="L25">
         <v>-239500000.0</v>
       </c>
@@ -32590,51 +32787,51 @@
       </c>
       <c r="U25">
         <v>-1755900000.0</v>
       </c>
       <c r="V25">
         <v>413300000.0</v>
       </c>
       <c r="W25">
         <v>-1781900000.0</v>
       </c>
       <c r="X25">
         <v>766000000.0</v>
       </c>
       <c r="Y25">
         <v>2747600000.0</v>
       </c>
       <c r="Z25">
         <v>-355800000.0</v>
       </c>
       <c r="AA25">
         <v>1300600000.0</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B26">
         <v>-902700000.0</v>
       </c>
       <c r="C26">
         <v>-1042400000.0</v>
       </c>
       <c r="D26">
         <v>-740400000.0</v>
       </c>
       <c r="E26">
         <v>-1695000000.0</v>
       </c>
       <c r="F26">
         <v>-937200000.0</v>
       </c>
       <c r="G26">
         <v>-307000000.0</v>
       </c>
       <c r="H26">
         <v>-281000000.0</v>
       </c>
       <c r="I26">
         <v>-671600000.0</v>
       </c>
@@ -32671,51 +32868,51 @@
       <c r="T26">
         <v>-756300000.0</v>
       </c>
       <c r="U26">
         <v>-755800000.0</v>
       </c>
       <c r="V26">
         <v>-952400000.0</v>
       </c>
       <c r="W26">
         <v>-772600000.0</v>
       </c>
       <c r="X26">
         <v>-453000000.0</v>
       </c>
       <c r="Y26">
         <v>-742400000.0</v>
       </c>
       <c r="Z26">
         <v>-367700000.0</v>
       </c>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B27">
         <v>109900000.0</v>
       </c>
       <c r="C27">
         <v>108700000.0</v>
       </c>
       <c r="D27">
         <v>99400000.0</v>
       </c>
       <c r="E27">
         <v>91300000.0</v>
       </c>
       <c r="F27">
         <v>96100000.0</v>
       </c>
       <c r="G27">
         <v>87600000.0</v>
       </c>
       <c r="H27">
         <v>82600000.0</v>
       </c>
       <c r="I27">
         <v>77400000.0</v>
       </c>
@@ -32746,51 +32943,51 @@
       <c r="R27">
         <v>37200000.0</v>
       </c>
       <c r="S27">
         <v>31500000.0</v>
       </c>
       <c r="T27">
         <v>1200000.0</v>
       </c>
       <c r="U27">
         <v>2100000.0</v>
       </c>
       <c r="V27">
         <v>900000.0</v>
       </c>
       <c r="W27">
         <v>43400000.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B28">
         <v>-181800000.0</v>
       </c>
       <c r="C28">
         <v>300300000.0</v>
       </c>
       <c r="D28">
         <v>-2585800000.0</v>
       </c>
       <c r="E28">
         <v>-1715400000.0</v>
       </c>
       <c r="F28">
         <v>1921500000.0</v>
       </c>
       <c r="G28">
         <v>1621100000.0</v>
       </c>
       <c r="H28">
         <v>1733700000.0</v>
       </c>
       <c r="I28">
         <v>1052700000.0</v>
       </c>
@@ -32829,51 +33026,51 @@
       </c>
       <c r="U28">
         <v>1585900000.0</v>
       </c>
       <c r="V28">
         <v>414500000.0</v>
       </c>
       <c r="W28">
         <v>182800000.0</v>
       </c>
       <c r="X28">
         <v>-511200000.0</v>
       </c>
       <c r="Y28">
         <v>-1008500000.0</v>
       </c>
       <c r="Z28">
         <v>-549200000.0</v>
       </c>
       <c r="AA28">
         <v>-1006900000.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B29">
         <v>4536700000.0</v>
       </c>
       <c r="C29">
         <v>4602900000.0</v>
       </c>
       <c r="D29">
         <v>3792400000.0</v>
       </c>
       <c r="E29">
         <v>3172900000.0</v>
       </c>
       <c r="F29">
         <v>3218800000.0</v>
       </c>
       <c r="G29">
         <v>3738600000.0</v>
       </c>
       <c r="H29">
         <v>5493200000.0</v>
       </c>
       <c r="I29">
         <v>5156500000.0</v>
       </c>
@@ -32912,51 +33109,51 @@
       </c>
       <c r="U29">
         <v>2278500000.0</v>
       </c>
       <c r="V29">
         <v>2384200000.0</v>
       </c>
       <c r="W29">
         <v>2255900000.0</v>
       </c>
       <c r="X29">
         <v>3713800000.0</v>
       </c>
       <c r="Y29">
         <v>5564000000.0</v>
       </c>
       <c r="Z29">
         <v>3944800000.0</v>
       </c>
       <c r="AA29">
         <v>2637300000.0</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B30">
         <v>-4135800000.0</v>
       </c>
       <c r="C30">
         <v>-5399000000.0</v>
       </c>
       <c r="D30">
         <v>-1346900000.0</v>
       </c>
       <c r="E30">
         <v>1058500000.0</v>
       </c>
       <c r="F30">
         <v>-5658100000.0</v>
       </c>
       <c r="G30">
         <v>-5025800000.0</v>
       </c>
       <c r="H30">
         <v>-7688500000.0</v>
       </c>
       <c r="I30">
         <v>-5702500000.0</v>
       </c>
@@ -33014,1215 +33211,1225 @@
       <c r="AA30">
         <v>-1273300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DB30"/>
+  <dimension ref="A1:DC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:106">
+    <row r="1" spans="1:107">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
         <v>157</v>
       </c>
       <c r="CQ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CS1" t="s">
         <v>159</v>
       </c>
       <c r="CT1" t="s">
         <v>160</v>
       </c>
       <c r="CU1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CW1" t="s">
         <v>162</v>
       </c>
       <c r="CX1" t="s">
         <v>163</v>
       </c>
       <c r="CY1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="DA1" t="s">
         <v>196</v>
       </c>
       <c r="DB1" t="s">
         <v>197</v>
       </c>
+      <c r="DC1" t="s">
+        <v>198</v>
+      </c>
     </row>
-    <row r="2" spans="1:106">
+    <row r="2" spans="1:107">
       <c r="A2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B2">
+        <v>4054000000.0</v>
+      </c>
+      <c r="C2">
         <v>4431000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5137100000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3659000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3875700000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4211900000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6174500000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4816600000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4168400000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4707700000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4564300000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4073900000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4640900000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4848000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4239600000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3173100000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2741200000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2332000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3145400000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2417400000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2003500000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2849800000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3556700000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3150400000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3482700000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2515900000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3198000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3315900000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2259700000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2977500000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2926700000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2342000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2335700000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2470800000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2795000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2006400000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1534700000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2719600000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2218200000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2255400000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2142900000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2564800000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2514200000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2264400000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1452000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1863900000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1270800000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1742300000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1393100000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2371800000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1707100000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1110500000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1661200000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>4177200000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2279000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1646600000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1651900000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>2833900000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1434200000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2169600000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1984200000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1877400000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>2268800000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1827300000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1629700000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>2240400000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>3241200000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>4328500000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>2699600000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>2608000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>2269000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>1524500000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>1120700000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1344400000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>2558700000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1858000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1476500000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>1590800000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1396600000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1216900000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1608200000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>1641300000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1116600000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1171600000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>548500000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>452500000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>1902500000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>1475900000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>1608600000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>1692900000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>1008000000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>1525200000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>966900000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>1038600000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>631500000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>1261100000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>557500000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>623800000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>231100000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>372000000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>526000000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>927000000.0</v>
       </c>
-      <c r="CY2">
-[...2 lines deleted...]
-      <c r="CZ2"/>
+      <c r="CZ2">
+        <v>0.0</v>
+      </c>
       <c r="DA2"/>
       <c r="DB2"/>
+      <c r="DC2"/>
     </row>
-    <row r="3" spans="1:106">
+    <row r="3" spans="1:107">
       <c r="A3" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B3">
+        <v>67600000</v>
+      </c>
+      <c r="C3">
         <v>33800000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>34400000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>24000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>23200000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>16400000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>16900000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>17200000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>17900000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>16800000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>27900000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>21800000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>20900000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>31400000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>30000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>34600000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>26300000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>25400000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>21000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>63100000</v>
-      </c>
-[...1 lines deleted...]
-        <v>22900000</v>
       </c>
       <c r="V3">
         <v>22900000</v>
       </c>
       <c r="W3">
+        <v>22900000</v>
+      </c>
+      <c r="X3">
         <v>25900000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>36500000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>28400000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>18000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>34300000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>32700000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>36000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>29400000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>18900000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>29800000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>17600000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>26000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>31500000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>29200000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>60300000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>43800000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>45800000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>34400000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>30500000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>44200000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>40100000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>29000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>34500000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>32800000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>18500000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>24200000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>43500000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>49800000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>36700000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>10800000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>11900000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>6700000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>3300000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>10900000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>7400000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>17300000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>24300000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>14100000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>14400000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>4100000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>10100000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>2800000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>4400000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>4200000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>70700000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>12200000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>41700000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>16900000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>21700000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>33800000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>17200000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>32300000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>60300000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>45300000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>77500000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>30500000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>22900000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>14800000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>16300000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>25600000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>66600000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>15100000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>147800000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>31400000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>148600000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>110700000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>7600000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>122500000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>215100000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>352900000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>401100000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>412600000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>384300000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>248100000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>255500000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>377100000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>1062700000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>275300000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>305000000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>129300000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>274800000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="DA3">
         <v>0</v>
       </c>
       <c r="DB3">
         <v>0</v>
       </c>
+      <c r="DC3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:106">
+    <row r="4" spans="1:107">
       <c r="A4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-567000000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-207100000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>608400000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>1066500000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>431900000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>409200000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-813400000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>728000000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>413900000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-846300000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-706900000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>406300000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-332300000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>966800000.0</v>
       </c>
-      <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
+      <c r="AD4"/>
+      <c r="AE4">
         <v>-717800000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>50800000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>584700000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>6300000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-135100000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-324200000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>788600000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>471700000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-1184900000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>501400000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-37200000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>112500000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-421900000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>50600000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>249800000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>812400000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-411900000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>593100000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-471500000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>349200000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-978700000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>664700000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>596600000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-550700000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-2516000000.0</v>
       </c>
-      <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
-      <c r="BH4">
+      <c r="BH4"/>
+      <c r="BI4">
         <v>-735400000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>185400000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>106800000.0</v>
       </c>
-      <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
+      <c r="DC4"/>
     </row>
-    <row r="5" spans="1:106">
+    <row r="5" spans="1:107">
       <c r="A5" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -34285,658 +34492,663 @@
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
+      <c r="DC5"/>
     </row>
-    <row r="6" spans="1:106">
+    <row r="6" spans="1:107">
       <c r="A6" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B6">
+        <v>1205500000.0</v>
+      </c>
+      <c r="C6">
         <v>-377000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-706100000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1478100000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-216700000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-336200000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1962600000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1357900000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>648200000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-539300000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>143400000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>490400000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-567000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-207100000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>608400000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1066500000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>431900000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>409200000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-813400000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>728000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>413900000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-846300000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-706900000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>406300000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-332300000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>966800000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-682100000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-117900000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>1056200000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-717800000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>50800000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>584700000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>6300000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-135100000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-324200000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>788600000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>471700000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-1184900000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>501400000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-37200000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>112500000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-421900000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>50600000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>249800000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>812400000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-411900000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>593100000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-471500000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>349200000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-978700000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>664700000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>596600000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-550700000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-2516000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>1898200000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>632400000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-5300000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-1182000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>1399700000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-735400000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>185400000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>106800000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-391400000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>441500000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>197600000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-610700000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-1000800000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-1087300000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>1628900000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>91600000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>339000000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>744500000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>403800000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-223700000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-1214300000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>700700000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>381500000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-114300000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>194200000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>179700000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-391300000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-33100000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>524700000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-55000000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>623100000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>96000000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-1450000000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>426600000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-132700000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-84300000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>684900000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-517200000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>558300000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-71700000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>407100000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-629600000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>703600000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-66300000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>392700000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-118500000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-153700000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-401000000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>113100000.0</v>
       </c>
-      <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
+      <c r="DC6"/>
     </row>
-    <row r="7" spans="1:106">
+    <row r="7" spans="1:107">
       <c r="A7" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>2615000000.0</v>
       </c>
-      <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-      <c r="G7">
+      <c r="G7"/>
+      <c r="H7">
         <v>2733300000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>2064900000.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>-7588600000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1171000000.0</v>
       </c>
-      <c r="Q7"/>
       <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7">
         <v>1268600000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>736000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-286708000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>288608000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>1673700000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>355979700000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>131346600000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>26835200000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>553600000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>1404000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>1111400000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>791400000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>1045400000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>1569400000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>563300000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>300200000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-563700000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>1572000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>920200000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>500400000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>719600000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>272600000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>672300000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>751800000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>602900000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>764600000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>1171700000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>224800000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>364600000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>496800000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>546100000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>405400000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>573300000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>552500000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>389100000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>156100000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>1076800000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>682300000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>277300000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>517900000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>512200000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-204200000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>2900000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>200600000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>561200000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>139300000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>452700000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-60800000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>350900000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>25500000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>468100000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>135900000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>617900000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>378800000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>179800000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>173600000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>1529500000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-2370300000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>796900000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>1208100000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>53000000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>1312300000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>886600000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>232600000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-802100000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>886600000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>746600000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>598800000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>1100900000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>687600000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>455300000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>694700000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-1272400000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>2774200000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-1215600000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>930000000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-1198900000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>2820700000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-143600000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-24600000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>453900000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>574000000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-149000000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>70000000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>5999000000.0</v>
       </c>
-      <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
+      <c r="DC7"/>
     </row>
-    <row r="8" spans="1:106">
+    <row r="8" spans="1:107">
       <c r="A8" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -34999,368 +35211,368 @@
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
+      <c r="DC8"/>
     </row>
-    <row r="9" spans="1:106">
+    <row r="9" spans="1:107">
       <c r="A9" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>-181000000.0</v>
       </c>
-      <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-      <c r="G9">
+      <c r="G9"/>
+      <c r="H9">
         <v>53100000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>-36700000.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-      <c r="O9">
-[...1 lines deleted...]
-      </c>
+      <c r="O9"/>
       <c r="P9">
         <v>-3630000000.0</v>
       </c>
-      <c r="Q9"/>
+      <c r="Q9">
+        <v>-3630000000.0</v>
+      </c>
       <c r="R9"/>
-      <c r="S9">
+      <c r="S9"/>
+      <c r="T9">
         <v>8300000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-100900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9000000.0</v>
       </c>
       <c r="V9">
         <v>-9000000.0</v>
       </c>
       <c r="W9">
-        <v>16400000.0</v>
+        <v>-9000000.0</v>
       </c>
       <c r="X9">
         <v>16400000.0</v>
       </c>
       <c r="Y9">
         <v>16400000.0</v>
       </c>
       <c r="Z9">
         <v>16400000.0</v>
       </c>
       <c r="AA9">
+        <v>16400000.0</v>
+      </c>
+      <c r="AB9">
         <v>-124300000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-52500000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>119000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-189800000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>71500000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-60000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>83300000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-57000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>44000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-144400000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>30300000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-44100000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>29800000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>11200000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-66500000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>124200000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-46100000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-117200000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-60000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>11800000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-58100000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>34100000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-23100000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>74000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-88100000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>700000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-53200000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>8700000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>4900000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-16700000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>108100000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>97300000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-31600000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-2800000.0</v>
       </c>
-      <c r="BI9">
-[...1 lines deleted...]
-      </c>
       <c r="BJ9">
         <v>0.0</v>
       </c>
       <c r="BK9">
+        <v>0.0</v>
+      </c>
+      <c r="BL9">
         <v>16200000.0</v>
       </c>
-      <c r="BL9">
-[...1 lines deleted...]
-      </c>
       <c r="BM9">
         <v>0.0</v>
       </c>
       <c r="BN9">
         <v>0.0</v>
       </c>
       <c r="BO9">
         <v>0.0</v>
       </c>
       <c r="BP9">
         <v>0.0</v>
       </c>
       <c r="BQ9">
         <v>0.0</v>
       </c>
-      <c r="BR9"/>
-      <c r="BS9">
+      <c r="BR9">
+        <v>0.0</v>
+      </c>
+      <c r="BS9"/>
+      <c r="BT9">
         <v>-2500000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>10000000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>53100000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>2500000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-311500000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>-30900000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>-36500000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>338900000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>-568200000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>103300000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>233800000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>-89100000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>-35300000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>27400000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>-26700000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>6300000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>-59800000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>-43500000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>-15800000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>72400000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>-93400000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>23700000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>-33200000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>56900000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>61200000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>-111900000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>17800000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>58100000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>71300000.0</v>
       </c>
-      <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
+      <c r="DC9"/>
     </row>
-    <row r="10" spans="1:106">
+    <row r="10" spans="1:107">
       <c r="A10" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
-      <c r="AF10">
-[...1 lines deleted...]
-      </c>
+      <c r="AF10"/>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
       <c r="AI10">
         <v>0.0</v>
       </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
         <v>0.0</v>
       </c>
       <c r="AM10">
         <v>0.0</v>
       </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
@@ -35428,106 +35640,107 @@
       </c>
       <c r="BJ10">
         <v>0.0</v>
       </c>
       <c r="BK10">
         <v>0.0</v>
       </c>
       <c r="BL10">
         <v>0.0</v>
       </c>
       <c r="BM10">
         <v>0.0</v>
       </c>
       <c r="BN10">
         <v>0.0</v>
       </c>
       <c r="BO10">
         <v>0.0</v>
       </c>
       <c r="BP10">
         <v>0.0</v>
       </c>
       <c r="BQ10">
         <v>0.0</v>
       </c>
-      <c r="BR10"/>
+      <c r="BR10">
+        <v>0.0</v>
+      </c>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
+      <c r="DC10"/>
     </row>
-    <row r="11" spans="1:106">
+    <row r="11" spans="1:107">
       <c r="A11" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
@@ -35557,74 +35770,76 @@
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
       <c r="AI11">
         <v>0.0</v>
       </c>
       <c r="AJ11">
         <v>0.0</v>
       </c>
       <c r="AK11">
         <v>0.0</v>
       </c>
       <c r="AL11">
+        <v>0.0</v>
+      </c>
+      <c r="AM11">
         <v>480100000.0</v>
       </c>
-      <c r="AM11">
-[...1 lines deleted...]
-      </c>
       <c r="AN11">
+        <v>0.0</v>
+      </c>
+      <c r="AO11">
         <v>245100000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>750700000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>674200000.0</v>
       </c>
-      <c r="AQ11">
-[...2 lines deleted...]
-      <c r="AR11"/>
+      <c r="AR11">
+        <v>0.0</v>
+      </c>
       <c r="AS11"/>
       <c r="AT11"/>
-      <c r="AU11">
-[...2 lines deleted...]
-      <c r="AV11"/>
+      <c r="AU11"/>
+      <c r="AV11">
+        <v>0.0</v>
+      </c>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
@@ -35639,388 +35854,390 @@
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
+      <c r="DC11"/>
     </row>
-    <row r="12" spans="1:106">
+    <row r="12" spans="1:107">
       <c r="A12" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
+      <c r="M12"/>
       <c r="N12">
         <v>713700000.0</v>
       </c>
       <c r="O12">
+        <v>713700000.0</v>
+      </c>
+      <c r="P12">
         <v>-1679300000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-214500000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-2252200000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-344700000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1461400000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-254700000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>631000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-376300000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2310100000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>828300000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>58700000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1300200000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-13500000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-141000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-121700000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>724300000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1210900000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1615700000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>432200000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>344000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-283600000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>986400000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>991400000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>169300000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>592300000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>474300000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>903100000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>526300000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>795800000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>904700000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1221600000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>201800000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>625000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>567500000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>466800000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>267200000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>572900000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>355200000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>-48900000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>405900000.0</v>
       </c>
-      <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
-      <c r="BH12">
+      <c r="BH12"/>
+      <c r="BI12">
         <v>33600000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>300100000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>972400000.0</v>
       </c>
-      <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
-      <c r="CI12">
+      <c r="CI12"/>
+      <c r="CJ12">
         <v>37500000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>496700000.0</v>
       </c>
-      <c r="CK12"/>
-      <c r="CL12">
+      <c r="CL12"/>
+      <c r="CM12">
         <v>75500000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>312300000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>232500000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>264400000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>63300000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>408400000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>310400000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>326700000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>96500000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>54500000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>20900000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>41700000.0</v>
       </c>
-      <c r="CX12"/>
-      <c r="CY12">
+      <c r="CY12"/>
+      <c r="CZ12">
         <v>75000000.0</v>
       </c>
-      <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
+      <c r="DC12"/>
     </row>
-    <row r="13" spans="1:106">
+    <row r="13" spans="1:107">
       <c r="A13" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-      <c r="O13">
-[...1 lines deleted...]
-      </c>
+      <c r="O13"/>
       <c r="P13">
         <v>5319400000.0</v>
       </c>
-      <c r="Q13"/>
+      <c r="Q13">
+        <v>5319400000.0</v>
+      </c>
       <c r="R13"/>
-      <c r="S13">
-[...1 lines deleted...]
-      </c>
+      <c r="S13"/>
       <c r="T13">
         <v>1315800000.0</v>
       </c>
       <c r="U13">
         <v>1315800000.0</v>
       </c>
       <c r="V13">
         <v>1315800000.0</v>
       </c>
       <c r="W13">
-        <v>1657300000.0</v>
+        <v>1315800000.0</v>
       </c>
       <c r="X13">
         <v>1657300000.0</v>
       </c>
       <c r="Y13">
         <v>1657300000.0</v>
       </c>
       <c r="Z13">
         <v>1657300000.0</v>
       </c>
       <c r="AA13">
+        <v>1657300000.0</v>
+      </c>
+      <c r="AB13">
         <v>732000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1391800000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>983100000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>915100000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>867600000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>1608800000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>449100000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>418400000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>2958500000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>1052600000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>684700000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-350900000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>2275000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>164100000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>86300000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-255800000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>3399200000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>1256100000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
@@ -36035,978 +36252,988 @@
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
+      <c r="DC13"/>
     </row>
-    <row r="14" spans="1:106">
+    <row r="14" spans="1:107">
       <c r="A14" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B14">
+        <v>-39600000.0</v>
+      </c>
+      <c r="C14">
         <v>39600000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>608900000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>123000000.0</v>
       </c>
-      <c r="E14">
-[...2 lines deleted...]
-      <c r="F14"/>
+      <c r="F14">
+        <v>41200000.0</v>
+      </c>
       <c r="G14"/>
-      <c r="H14">
+      <c r="H14"/>
+      <c r="I14">
         <v>140700000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>10400000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>9500000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>272700000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>10000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>9000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>8300000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>295900000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>8400000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>8600000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>9600000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>8300000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>8000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>9000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>275300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>251900000.0</v>
       </c>
       <c r="X14">
         <v>251900000.0</v>
       </c>
       <c r="Y14">
         <v>251900000.0</v>
       </c>
       <c r="Z14">
         <v>251900000.0</v>
       </c>
       <c r="AA14">
+        <v>251900000.0</v>
+      </c>
+      <c r="AB14">
         <v>63000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>59600000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>53200000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>51000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>53200000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>50700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50600000.0</v>
       </c>
       <c r="AH14">
         <v>50600000.0</v>
       </c>
       <c r="AI14">
+        <v>50600000.0</v>
+      </c>
+      <c r="AJ14">
         <v>50900000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>49300000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>47400000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>48100000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>47000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>46400000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>47400000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>45800000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>43700000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>66000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>41700000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>41600000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>46700000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>41300000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>41000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>40500000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>39400000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>39300000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>40300000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>34900000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>32100000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>41000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>31400000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>36800000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>28400000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>28100000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>27900000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>31400000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>-178100000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>133600000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>106500000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>102700000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>-36300000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>69800000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>-13400000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>118400000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>-173000000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>121800000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>93100000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>103100000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>107000000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>163100000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>104300000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>113100000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>77700000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>80600000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>162800000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>23400000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>-151500000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>78300000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>86400000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>88400000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>87200000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>87500000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>24100000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>122800000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>136000000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>183900000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>239100000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>135800000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>317000000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>-24100000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>212000000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>110500000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>249800000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>31900000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>147800000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>159500000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>94400000.0</v>
       </c>
-      <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
+      <c r="DC14"/>
     </row>
-    <row r="15" spans="1:106">
+    <row r="15" spans="1:107">
       <c r="A15" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B15">
+        <v>176500000.0</v>
+      </c>
+      <c r="C15">
         <v>173500000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>172400000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>172900000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>169700000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>169000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>165700000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>165100000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>165200000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>162400000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>159000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>156100000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>154900000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>155500000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>156200000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>157400000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>161700000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>167000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>168500000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>168200000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>165200000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>152200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>153700000.0</v>
       </c>
       <c r="X15">
         <v>153700000.0</v>
       </c>
       <c r="Y15">
+        <v>153700000.0</v>
+      </c>
+      <c r="Z15">
         <v>153500000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>153600000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>152400000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>153000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>150400000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>150200000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>152100000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>150700000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>148500000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>147300000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>141500000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>135800000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>132700000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>130000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>123800000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>117900000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>112800000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>110400000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>110800000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>111900000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>120300000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>114500000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>108200000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>108100000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>110600000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>82700000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>85000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>93000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>75800000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>67600000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>78200000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>69900000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>53700000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>62500000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>222000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>8200000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>8300000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>8200000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>184500000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>8200000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>8300000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>8200000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>167800000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>8200000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>8300000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>8200000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>125000000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>8200000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>8300000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>8200000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>16500000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>8200000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>4100000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>16500000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>8200000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>317500000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>8300000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>8200000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>8300000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>9400000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>264500000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>389700000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>1981200000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>48800000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>691500000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>634100000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>1299700000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>104400000.0</v>
       </c>
-      <c r="CO15"/>
       <c r="CP15"/>
-      <c r="CQ15">
+      <c r="CQ15"/>
+      <c r="CR15">
         <v>6327600000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>1224400000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>3572200000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>1564500000.0</v>
       </c>
-      <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
+      <c r="DC15"/>
     </row>
-    <row r="16" spans="1:106">
+    <row r="16" spans="1:107">
       <c r="A16" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B16">
+        <v>5259500000.0</v>
+      </c>
+      <c r="C16">
         <v>4054000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>4431000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>5137100000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>3659000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>3875700000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>4211900000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>6174500000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>4816600000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>4168400000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>4707700000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>4564300000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>4073900000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>4640900000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>4848000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>4239600000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>3173100000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>2741200000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2332000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>3145400000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2417400000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2003500000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>2849800000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>3556700000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>3150400000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>3482700000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>2515900000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>3198000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>3315900000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>2259700000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>2977500000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>2926700000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>2342000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>2335700000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>2470800000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>2795000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>2006400000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1534700000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>2719600000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>2218200000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>2255400000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>2142900000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>2564800000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>2514200000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>2264400000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1452000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1863900000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1270800000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1742300000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1393100000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>2371800000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1707100000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1110500000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1661200000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>4177200000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>2279000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1646600000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1651900000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>2833900000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>1434200000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>2169600000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>1984200000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>1877400000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>2268800000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1827300000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>1629700000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>2240400000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>3241200000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>4328500000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>2699600000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>2608000000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>2269000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>1524500000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>1120700000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>1344400000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>2558700000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>1858000000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>1476500000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>1590800000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>1396600000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>1216900000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>1608200000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>1641300000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>1116600000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>1171600000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>548500000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>452500000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>1902500000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>1475900000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>1608600000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>1692900000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>1008000000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>1525200000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>966900000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>1038600000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>631500000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>1261100000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>557500000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>623800000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>253500000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>372300000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>526000000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>113100000.0</v>
       </c>
-      <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
+      <c r="DC16"/>
     </row>
-    <row r="17" spans="1:106">
+    <row r="17" spans="1:107">
       <c r="A17" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -37069,652 +37296,661 @@
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
+      <c r="DC17"/>
     </row>
-    <row r="18" spans="1:106">
+    <row r="18" spans="1:107">
       <c r="A18" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B18">
+        <v>2009800000.0</v>
+      </c>
+      <c r="C18">
         <v>153300000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1709300000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>979800000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>788700000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>960900000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1442100000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1110800000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1413800000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>567400000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>916100000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>1028799999.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1081600000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>663900000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1133200000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1136400000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>780900000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>6100000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>1090800000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>910300000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>969900000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>117900000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>602300000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>1027800000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>428600000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1571100000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>994100000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1753700000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>1466000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>1147000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>1423700000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>2045900000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>874100000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>720500000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>527800000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>1770400000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>1245900000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>479100000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>884700000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>767300000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>1199600000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>851300000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>1014000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>1176600000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>1452000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>598100000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>886800000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>796100000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>742500000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>541500000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>786600000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>603500000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>175800000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>602600000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>703900000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>860800000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>592900000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>884400000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>803600000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>85800000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>575600000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>1191400000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>852100000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>442400000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>826700000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>649000000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>519300000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>367300000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>423300000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>933000000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>335900000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>760300000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>58100000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>965500000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-145600000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>1078100000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>618900000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>1195000000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>204500000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>931500000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>663100000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>399800000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>805100000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>692100000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>734000000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-107900000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>112200000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>891600000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-595400000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>1458100000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>472900000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>-151500000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>1467500000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>543200000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>1384100000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>1547100000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>1259900000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>107900000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>74100000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>781900000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>826700000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>553000000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>1195000000.0</v>
       </c>
-      <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
+      <c r="DC18"/>
     </row>
-    <row r="19" spans="1:106">
+    <row r="19" spans="1:107">
       <c r="A19" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B19">
+        <v>-1054400000.0</v>
+      </c>
+      <c r="C19">
         <v>-770000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-2771100000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>167800000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-249700000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-952700000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-3770400000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>2400000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-287800000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1343200000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-215000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-49500000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-2712200000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-3794000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-4270300000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-3884800000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-6275200000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-6284100000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-5862500000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-777700000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>435000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>3867600000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>3652800000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>4343300000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>4527200000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>3190100000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-2762300000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-2582200000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-852900000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>2886700000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>2917500000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>3627900000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>4033600000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>3330800000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>2945900000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>3188800000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>2929900000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>4307000000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>3173800000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>3113100000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>3918300000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>3558600000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>2867700000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>2224100000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>2608400000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>2220100000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>2458000000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>2002900000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>1933600000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>2659500000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>2012900000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>2090700000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>2474500000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>2447100000.0</v>
       </c>
-      <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
-      <c r="BH19">
+      <c r="BH19"/>
+      <c r="BI19">
         <v>-831500000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>8100000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>788400000.0</v>
       </c>
-      <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
+      <c r="DC19"/>
     </row>
-    <row r="20" spans="1:106">
+    <row r="20" spans="1:107">
       <c r="A20" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B20">
+        <v>40800000.0</v>
+      </c>
+      <c r="C20">
         <v>28200000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>10100000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>6300000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>13300000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>14000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>24600000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>9200000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>21000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>12900000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>14400000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>10000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>13600000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>19800000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>79700000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>53000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>29400000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>19600000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>29400000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>14400000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>25600000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
@@ -37755,3026 +37991,3061 @@
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
+      <c r="DC20"/>
     </row>
-    <row r="21" spans="1:106">
+    <row r="21" spans="1:107">
       <c r="A21" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B21">
+        <v>392700000.0</v>
+      </c>
+      <c r="C21">
         <v>-9000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>13100000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-10600000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-405300000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-6300000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>141000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-14700000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>-708500000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>619200000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>8900000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-311800000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-213200000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>179800000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-2700000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-300000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-700000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>8800000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>8700000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>7500000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>7600000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>7100000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-31400000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>26500000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>528600000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>6500000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>12200000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>15800000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>18600000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>19300000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>18100000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>18600000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>20000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>20900000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>20400000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>24300000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>21700000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>21300000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>21100000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>21400000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>20200000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>19300000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>16500000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>15900000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>12900000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>12700000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>11100000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>12600000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>11600000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>12700000.0</v>
       </c>
-      <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
-      <c r="BH21">
+      <c r="BH21"/>
+      <c r="BI21">
         <v>-44100000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-26000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-900000.0</v>
       </c>
-      <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
+      <c r="DC21"/>
     </row>
-    <row r="22" spans="1:106">
+    <row r="22" spans="1:107">
       <c r="A22" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B22">
+        <v>-424600000.0</v>
+      </c>
+      <c r="C22">
         <v>424600000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>517000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>213800000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>406200000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>48100000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>905400000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-220000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>353100000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>532500000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-871700000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1246200000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>388800000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-134500000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>4852200000.0</v>
       </c>
-      <c r="P22">
-[...1 lines deleted...]
-      </c>
       <c r="Q22">
+        <v>1315700000.0</v>
+      </c>
+      <c r="R22">
         <v>3059400000.0</v>
       </c>
-      <c r="R22">
-[...1 lines deleted...]
-      </c>
       <c r="S22">
+        <v>338700000.0</v>
+      </c>
+      <c r="T22">
         <v>505200000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>359900000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>361800000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>517100000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>472600000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>236000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>398300000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>288900000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>315300000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>284600000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>392100000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>452100000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>231700000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>460000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>459500000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>402500000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>842900000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>813200000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>314800000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>353600000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>338200000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>327400000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>327000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>369200000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>258300000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>300900000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>264900000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>429100000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>280300000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>252800000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>319200000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>324100000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>250400000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>259100000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>236600000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>190000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>230400000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>191300000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>184100000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>218900000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>171900000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>66300000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>289900000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>223100000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>218100000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>151300000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>144200000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>203600000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>154900000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>204200000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>164000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>122600000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>800000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>98300000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>176600000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>182400000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>22200000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>240500000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>312100000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>265300000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>261800000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>259200000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>218800000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>293900000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>244100000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>219000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>223300000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>205500000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>215600000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>194600000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>93000000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>193600000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>161600000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>203900000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>202600000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>156400000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>217200000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>36500000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>120200000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>-34900000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>18600000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>115800000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>119100000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>105300000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>201000000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>173900000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>52200000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>193100000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:106">
+    <row r="23" spans="1:107">
       <c r="A23" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B23">
+        <v>550000000.0</v>
+      </c>
+      <c r="C23">
         <v>785000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1076000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>711400000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-57900000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>40800000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>655000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>649900000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-97600000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>607500000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-229900000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-354600000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-750900000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>587700000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-795800000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>161500000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>281700000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1099700000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1347200000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2036900000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-249100000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>282900000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>271700000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>790900000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>199700000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>731300000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1311200000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>839400000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>12700000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-111600000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>229600000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>758900000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>797000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>357000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-6100000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-1200000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-44600000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>317600000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-274100000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>116300000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>918300000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>738700000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>611400000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>86300000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-652100000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-624600000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>131700000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-832700000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-627500000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-493000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-333600000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-409500000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-208200000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-1451400000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>703000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>422800000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-449600000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-1268300000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1016800000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>311700000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-254900000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-1806000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-764000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-784600000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-646000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-831700000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-1142200000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-849400000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-1556700000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-887300000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-1088600000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1529500000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1620600000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-127800000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>696100000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1604400000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>131400000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-505300000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>253000000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>282900000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>516700000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>768300000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>27700000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-416300000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>1202000000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>532900000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>1747900000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>1023400000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>1107000000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-187000000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>336300000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-149000000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>339000000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>625400000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-733500000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>46400000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>223500000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>168200000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-431700000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-506300000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>12100000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>681100000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>-226400000.0</v>
       </c>
-      <c r="CZ23"/>
       <c r="DA23"/>
       <c r="DB23"/>
+      <c r="DC23"/>
     </row>
-    <row r="24" spans="1:106">
+    <row r="24" spans="1:107">
       <c r="A24" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B24">
+        <v>-2279900000.0</v>
+      </c>
+      <c r="C24">
         <v>300000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-290100000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>66800000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-412500000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>122600000.0</v>
       </c>
-      <c r="G24">
-[...1 lines deleted...]
-      </c>
       <c r="H24">
+        <v>-16900000.0</v>
+      </c>
+      <c r="I24">
         <v>177100000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>89900000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-253100000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-187100000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-27700000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2754800000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>2721300000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>4868800000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-332600000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>348400000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-799400000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-211900000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-1083700000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-335700000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-859700000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-418800000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-221300000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-75200000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-285300000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-38500000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-388400000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-502900000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-253200000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-658400000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-564900000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>64300000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-269400000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-206800000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>176300000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-383700000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-188200000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-164300000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-411700000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-312900000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-41100000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-171300000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-546300000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-295600000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-190300000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-116500000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-255600000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-119200000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-166400000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-943500000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>237200000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-685500000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-78500000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-262300000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-225200000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-39000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-558200000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>109000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-336800000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>129300000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>199800000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-26500000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-5200000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-8900000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-9700000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>78900000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>315100000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>491400000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>191000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>22500000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>13300000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-142300000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>17200000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>46800000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>919900000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-1520800000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>601400000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-5643400000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-2728500000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>10500000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>900000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>3877300000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>20400000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>203400000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>63800000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-3840200000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>959500000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-772300000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>46200000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>7459600000.0</v>
       </c>
-      <c r="CN24"/>
-      <c r="CO24">
+      <c r="CO24"/>
+      <c r="CP24">
         <v>-5317100000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>26100000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>11937700000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>-4492100000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>-3366900000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>-3588500000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>925000000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>-394100000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>-992500000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>-1635100000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>-855500000.0</v>
       </c>
-      <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
+      <c r="DC24"/>
     </row>
-    <row r="25" spans="1:106">
+    <row r="25" spans="1:107">
       <c r="A25" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B25">
+        <v>2585200000.0</v>
+      </c>
+      <c r="C25">
         <v>-320700000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-2014500000.0</v>
       </c>
-      <c r="D25">
-[...1 lines deleted...]
-      </c>
       <c r="E25">
-        <v>447400000.0</v>
+        <v>694700000.0</v>
       </c>
       <c r="F25">
+        <v>336800000.0</v>
+      </c>
+      <c r="G25">
         <v>977300000.0</v>
       </c>
-      <c r="G25">
-[...1 lines deleted...]
-      </c>
       <c r="H25">
+        <v>553600000.0</v>
+      </c>
+      <c r="I25">
         <v>1180900000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1041900000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>11600000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-1229900000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-219700001.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>679600000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>829800000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3512400000.0</v>
       </c>
-      <c r="P25">
-[...1 lines deleted...]
-      </c>
       <c r="Q25">
+        <v>-164800000.0</v>
+      </c>
+      <c r="R25">
         <v>-2282600000.0</v>
       </c>
-      <c r="R25">
-[...1 lines deleted...]
-      </c>
       <c r="S25">
-        <v>606600000.0</v>
+        <v>-335600000.0</v>
       </c>
       <c r="T25">
-        <v>613500000.0</v>
+        <v>1111800000.0</v>
       </c>
       <c r="U25">
+        <v>593000000.0</v>
+      </c>
+      <c r="V25">
         <v>631000000.0</v>
       </c>
-      <c r="V25">
-[...1 lines deleted...]
-      </c>
       <c r="W25">
+        <v>-429900000.0</v>
+      </c>
+      <c r="X25">
         <v>155600000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>828300000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>58700000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1300200000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-45600000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-150600000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-128200000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-108600000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-112800000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-63700000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-166400000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-91800000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>176200000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-43400000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-148600000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-470200000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-264500000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>88500000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>127300000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-256600000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>42700000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-25500000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-165000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-91700000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>86100000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-175900000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-119300000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-274600000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-151000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-337400000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-621200000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>89000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-674400000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-42900000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>80000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>134100000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>115500000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>161300000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>281000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>682300000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>208700000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>4900000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>135900000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>359400000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>31100000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>90600000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-305700000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>559500000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>39400000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>262200000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-583500000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>504200000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-1578900000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>3024500000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-537000000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-367600000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-322700000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-754800000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-517600000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-173100000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>1613100000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-472000000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-176700000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-562300000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-727100000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-469400000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-1079400000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>494000000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>1602000000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-2947700000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>2441400000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-329700000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>2335100000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-1021600000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>1096600000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>337500000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>380900000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>315000000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>1008400000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>311200000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>986700000.0</v>
       </c>
-      <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
+      <c r="DC25"/>
     </row>
-    <row r="26" spans="1:106">
+    <row r="26" spans="1:107">
       <c r="A26" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B26">
+        <v>-257700000.0</v>
+      </c>
+      <c r="C26">
         <v>-235000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-275400000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-227700000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-159300000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-240300000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-306100000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-251800000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-250300000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-234200000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-250700000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-200800000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-100400000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-188500000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-250400000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-450500000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-100000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-894100000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-352100000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-203500000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-266100000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-115500000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-75000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-200000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>468500000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-231800000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-83500000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-43800000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-100000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-153600000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-210100000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-65000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-196900000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-199600000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-2300000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-48900000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-26400000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-142800000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-32100000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-35500000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-104100000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-105600000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-112400000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-112600000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-200000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-75400000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-200000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-72700000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-60800000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-89000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-200000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-62000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-500000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-90900000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>272700000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-69500000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-139000000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-64200000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-100000000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-220200000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-230300000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-5900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="BL26">
         <v>-300000.0</v>
       </c>
       <c r="BM26">
         <v>-300000.0</v>
       </c>
       <c r="BN26">
+        <v>-300000.0</v>
+      </c>
+      <c r="BO26">
         <v>-1700000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>4100000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-400000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>-700000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>-3000000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>6400000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>-300000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>2100000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-6100000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-320100000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>-212200000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>-117900000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>-106100000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>-100000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>-4500000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>-587700000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>-163500000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>-84000000.0</v>
       </c>
-      <c r="CF26"/>
-      <c r="CG26">
+      <c r="CG26"/>
+      <c r="CH26">
         <v>-703800000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>-164600000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>-266500000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>-283800000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>-221900000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>-400000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>-75000000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>-78000000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>-112900000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>-187100000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>-243600000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>-233000000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>-242500000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>-23300000.0</v>
       </c>
-      <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
+      <c r="DC26"/>
     </row>
-    <row r="27" spans="1:106">
+    <row r="27" spans="1:107">
       <c r="A27" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B27">
+        <v>-43600000.0</v>
+      </c>
+      <c r="C27">
         <v>43600000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>17300000.0</v>
       </c>
-      <c r="D27"/>
-[...1 lines deleted...]
-      <c r="F27"/>
+      <c r="E27">
+        <v>-27700000.0</v>
+      </c>
+      <c r="F27">
+        <v>27700000.0</v>
+      </c>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>26400000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>26300000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>30600000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>22000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>24100000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>25100000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>28200000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>91300000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>20100000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>21800000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>28400000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>22000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>20500000.0</v>
       </c>
-      <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>53600000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>20600000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>19700000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>23800000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>23500000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>15900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20900000.0</v>
       </c>
       <c r="AC27">
         <v>20900000.0</v>
       </c>
       <c r="AD27">
+        <v>20900000.0</v>
+      </c>
+      <c r="AE27">
         <v>24900000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>17100000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>19500000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>19200000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>21600000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>20500000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>18200000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>21900000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>22100000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>25700000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>18600000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>17800000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>22300000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>17800000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>16400000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>18500000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>31800000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>16900000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>19100000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>17700000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>21600000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>16800000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>15500000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>16800000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>19400000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>13600000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>12700000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>12400000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>25100000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>10900000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>11500000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>11800000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>9200000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>13500000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>10800000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>12600000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>10700000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>10300000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>10400000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>11200000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>5300000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>-1300000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>6400000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>263900000.0</v>
       </c>
-      <c r="BV27"/>
-      <c r="BW27">
+      <c r="BW27"/>
+      <c r="BX27">
         <v>1200000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>-3700000.0</v>
       </c>
-      <c r="BY27"/>
       <c r="BZ27"/>
-      <c r="CA27">
+      <c r="CA27"/>
+      <c r="CB27">
         <v>2100000.0</v>
       </c>
-      <c r="CB27"/>
       <c r="CC27"/>
-      <c r="CD27">
+      <c r="CD27"/>
+      <c r="CE27">
         <v>12300000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>900000.0</v>
       </c>
-      <c r="CF27"/>
       <c r="CG27"/>
-      <c r="CH27">
+      <c r="CH27"/>
+      <c r="CI27">
         <v>11200000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>43400000.0</v>
       </c>
-      <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
-      <c r="CY27">
+      <c r="CY27"/>
+      <c r="CZ27">
         <v>-5999000000.0</v>
       </c>
-      <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
+      <c r="DC27"/>
     </row>
-    <row r="28" spans="1:106">
+    <row r="28" spans="1:107">
       <c r="A28" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B28">
+        <v>549300000.0</v>
+      </c>
+      <c r="C28">
         <v>395700000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>651400000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>306500000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-778900000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-360800000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>348800000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>227500000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-494700000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>219700000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-585600000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-510700000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-1691200000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>201700000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1123300000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-692400000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-150600000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>250900000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>865600000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1679100000.0</v>
       </c>
-      <c r="U28">
-[...1 lines deleted...]
-      </c>
       <c r="V28">
+        <v>-655500000.0</v>
+      </c>
+      <c r="W28">
         <v>32100000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>50800000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>760800000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>519100000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>290400000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1051800000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>677900000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>407100000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-403100000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-98000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>576200000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>476200000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>98300000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-148400000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-197600000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-161200000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>123200000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>227200000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-15300000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>703100000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>535900000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>397300000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-126100000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>33500000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-813300000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>33200000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-961100000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-775500000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-734700000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-365100000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-507500000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-341200000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-1586500000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>1083200000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>653100000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-469300000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-1393200000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>684800000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>47700000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-482600000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-1804600000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-975200000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-742600000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-662500000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-801900000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-1320000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-1390200000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-55500000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-871700000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-1119700000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>1642000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>1686400000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-252700000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>536300000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>1371900000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>24700000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-640800000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>1086800000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-39700000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>9700000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>529100000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>252100000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-513300000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>203800000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>471900000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-325000000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>38000000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>1533400000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-1063600000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-890600000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-404200000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>149400000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>634200000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-853600000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-184200000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-308200000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>337500000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-736100000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-506300000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>12100000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>681100000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-226400000.0</v>
       </c>
-      <c r="CZ28"/>
       <c r="DA28"/>
       <c r="DB28"/>
+      <c r="DC28"/>
     </row>
-    <row r="29" spans="1:106">
+    <row r="29" spans="1:107">
       <c r="A29" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B29">
+        <v>2077400000.0</v>
+      </c>
+      <c r="C29">
         <v>187100000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1743700000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1003800000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>811900000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>977300000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1459000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1128000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1431700000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>584200000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>944000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1050599999.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1102500000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>695300000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1163200000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1171000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>807200000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>31500000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1111800000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>973400000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>992800000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>140800000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>628200000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1064300000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>457000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1589100000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1028400000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1786400000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1502000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>1176400000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>1442600000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>2075700000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>891700000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>746500000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>559300000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>1799600000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>1306200000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>522900000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>930500000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>801700000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>1230100000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>895500000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>1054100000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>1205600000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>1486500000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>630900000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>905300000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>820300000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>786000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>591300000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>823300000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>614300000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>187700000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>595900000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>707200000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>871700000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>600300000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>901700000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>827900000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>99900000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>590000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>1195500000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>862200000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>445200000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>831100000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>653200000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>448600000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>379500000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>465000000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>949900000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>357600000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>794100000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>75300000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>997800000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-85300000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>1123400000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>696400000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>1225500000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>227400000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>946300000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>679400000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>425400000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>871700000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>707200000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>881800000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>-76500000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>260800000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>1002300000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>-587800000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>1580600000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>688000000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>201400000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>1868600000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>955800000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>1768400000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>1795200000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>1515400000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>485000000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>1136800000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>1057200000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>1131700000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>682300000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>1469800000.0</v>
       </c>
-      <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
+      <c r="DC29"/>
     </row>
-    <row r="30" spans="1:106">
+    <row r="30" spans="1:107">
       <c r="A30" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B30">
+        <v>-1421200000.0</v>
+      </c>
+      <c r="C30">
         <v>-959800000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-3101200000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>167800000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-249700000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-952700000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-3770400000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2400000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-288800000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1343200000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-215000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-49500000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>21700000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-1104100000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>568500000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>587900000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-224700000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>126800000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-2790800000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-1924500000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>76400000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-1019200000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-1385900000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-1418800000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-1308400000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-912700000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-2762300000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-2582200000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-852900000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-1491100000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-1293800000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-2067200000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-1361600000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-979900000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-735100000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-813400000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-673300000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-1831000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-656300000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-823600000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-1820700000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-1853300000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-1400800000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-829700000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-707600000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-229500000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-345400000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-330700000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>338700000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-835300000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>206500000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>489800000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-397200000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-1525400000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>107800000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-892400000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-136300000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-690500000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-113000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-883000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>78000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>715900000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-278400000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>738900000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>29000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-462000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-129400000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-76600000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>1219400000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>13400000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>1101100000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-1691600000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-1357900000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-968800000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-1666000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-1794600000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-339600000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-699000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-1118000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-726900000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-1080400000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-987600000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-599100000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-247600000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-461900000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-299400000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-1385800000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-613700000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-577900000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-601300000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>887500000.0</v>
       </c>
-      <c r="CN30"/>
-      <c r="CO30">
+      <c r="CO30"/>
+      <c r="CP30">
         <v>-1459700000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-1661700000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-507700000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-2178000000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-503600000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-888800000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-8000000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-669400000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-1297500000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-1764400000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-1130300000.0</v>
       </c>
-      <c r="CZ30"/>
       <c r="DA30"/>
       <c r="DB30"/>
+      <c r="DC30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>