--- v1 (2026-09-14)
+++ v2 (2026-11-01)
@@ -22503,51 +22503,53 @@
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
     </row>
     <row r="5" spans="1:106">
       <c r="A5" t="s">
         <v>170</v>
       </c>
       <c r="B5">
         <v>-6670000.0</v>
       </c>
       <c r="C5">
         <v>-5692000.0</v>
       </c>
       <c r="D5">
         <v>-10469000.0</v>
       </c>
       <c r="E5">
         <v>-8185000.0</v>
       </c>
-      <c r="F5"/>
+      <c r="F5">
+        <v>-6874000.0</v>
+      </c>
       <c r="G5">
         <v>-450000.0</v>
       </c>
       <c r="H5">
         <v>554000.0</v>
       </c>
       <c r="I5">
         <v>4386000.0</v>
       </c>
       <c r="J5">
         <v>-3480000.0</v>
       </c>
       <c r="K5"/>
       <c r="L5">
         <v>1280000.0</v>
       </c>
       <c r="M5">
         <v>-2128000.0</v>
       </c>
       <c r="N5">
         <v>-7112000.0</v>
       </c>
       <c r="O5">
         <v>-769000.0</v>
       </c>
@@ -22819,51 +22821,53 @@
         <v>-248212.0</v>
       </c>
       <c r="DA5">
         <v>-960837.0</v>
       </c>
       <c r="DB5">
         <v>-1360000.0</v>
       </c>
     </row>
     <row r="6" spans="1:106">
       <c r="A6" t="s">
         <v>171</v>
       </c>
       <c r="B6">
         <v>-4522000.0</v>
       </c>
       <c r="C6">
         <v>-3265000.0</v>
       </c>
       <c r="D6">
         <v>-8070000.0</v>
       </c>
       <c r="E6">
         <v>-5907000.0</v>
       </c>
-      <c r="F6"/>
+      <c r="F6">
+        <v>-4591000.0</v>
+      </c>
       <c r="G6">
         <v>1136000.0</v>
       </c>
       <c r="H6">
         <v>2212000.0</v>
       </c>
       <c r="I6">
         <v>6107000.0</v>
       </c>
       <c r="J6">
         <v>-1585000.0</v>
       </c>
       <c r="K6"/>
       <c r="L6">
         <v>2993000.0</v>
       </c>
       <c r="M6">
         <v>-450000.0</v>
       </c>
       <c r="N6">
         <v>-6118000.0</v>
       </c>
       <c r="O6">
         <v>172000.0</v>
       </c>