--- v0 (2026-06-15)
+++ v1 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="226">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="227">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-03-31</t>
   </si>
   <si>
     <t>2020-03-31</t>
   </si>
   <si>
     <t>2019-03-31</t>
   </si>
   <si>
@@ -286,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3144,51 +3147,51 @@
       </c>
       <c r="X35">
         <v>68443.0</v>
       </c>
       <c r="Y35">
         <v>278099.0</v>
       </c>
       <c r="Z35">
         <v>49446.0</v>
       </c>
       <c r="AA35">
         <v>2190842.0</v>
       </c>
     </row>
     <row r="36" spans="1:27">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
         <v>-5300000.0</v>
       </c>
       <c r="C36">
         <v>4986000.0</v>
       </c>
       <c r="D36">
-        <v>-5000001.0</v>
+        <v>-5000000.0</v>
       </c>
       <c r="E36">
         <v>-25324000.0</v>
       </c>
       <c r="F36">
         <v>-26310000.0</v>
       </c>
       <c r="G36">
         <v>-26305000.0</v>
       </c>
       <c r="H36">
         <v>-27996000.0</v>
       </c>
       <c r="I36">
         <v>860000.0</v>
       </c>
       <c r="J36">
         <v>860000.0</v>
       </c>
       <c r="K36">
         <v>863000.0</v>
       </c>
       <c r="L36">
         <v>840000.0</v>
       </c>
@@ -4873,697 +4876,703 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DA62"/>
+  <dimension ref="A1:DB62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:105">
+    <row r="1" spans="1:106">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
         <v>92</v>
       </c>
       <c r="H1" t="s">
         <v>93</v>
       </c>
       <c r="I1" t="s">
+        <v>94</v>
+      </c>
+      <c r="J1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="K1" t="s">
         <v>95</v>
       </c>
       <c r="L1" t="s">
         <v>96</v>
       </c>
       <c r="M1" t="s">
+        <v>97</v>
+      </c>
+      <c r="N1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="O1" t="s">
         <v>98</v>
       </c>
       <c r="P1" t="s">
         <v>99</v>
       </c>
       <c r="Q1" t="s">
+        <v>100</v>
+      </c>
+      <c r="R1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="S1" t="s">
         <v>101</v>
       </c>
       <c r="T1" t="s">
         <v>102</v>
       </c>
       <c r="U1" t="s">
+        <v>103</v>
+      </c>
+      <c r="V1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="W1" t="s">
         <v>104</v>
       </c>
       <c r="X1" t="s">
         <v>105</v>
       </c>
       <c r="Y1" t="s">
+        <v>106</v>
+      </c>
+      <c r="Z1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AA1" t="s">
         <v>107</v>
       </c>
       <c r="AB1" t="s">
         <v>108</v>
       </c>
       <c r="AC1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AD1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AE1" t="s">
         <v>110</v>
       </c>
       <c r="AF1" t="s">
         <v>111</v>
       </c>
       <c r="AG1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AH1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AI1" t="s">
         <v>113</v>
       </c>
       <c r="AJ1" t="s">
         <v>114</v>
       </c>
       <c r="AK1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AL1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AM1" t="s">
         <v>116</v>
       </c>
       <c r="AN1" t="s">
         <v>117</v>
       </c>
       <c r="AO1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AP1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AQ1" t="s">
         <v>119</v>
       </c>
       <c r="AR1" t="s">
         <v>120</v>
       </c>
       <c r="AS1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AT1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AU1" t="s">
         <v>122</v>
       </c>
       <c r="AV1" t="s">
         <v>123</v>
       </c>
       <c r="AW1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AX1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AY1" t="s">
         <v>125</v>
       </c>
       <c r="AZ1" t="s">
         <v>126</v>
       </c>
       <c r="BA1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BB1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BC1" t="s">
         <v>128</v>
       </c>
       <c r="BD1" t="s">
         <v>129</v>
       </c>
       <c r="BE1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BF1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BG1" t="s">
         <v>131</v>
       </c>
       <c r="BH1" t="s">
         <v>132</v>
       </c>
       <c r="BI1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BJ1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BK1" t="s">
         <v>134</v>
       </c>
       <c r="BL1" t="s">
         <v>135</v>
       </c>
       <c r="BM1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BN1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BO1" t="s">
         <v>137</v>
       </c>
       <c r="BP1" t="s">
         <v>138</v>
       </c>
       <c r="BQ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BR1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BS1" t="s">
         <v>140</v>
       </c>
       <c r="BT1" t="s">
         <v>141</v>
       </c>
       <c r="BU1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BV1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BW1" t="s">
         <v>143</v>
       </c>
       <c r="BX1" t="s">
         <v>144</v>
       </c>
       <c r="BY1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BZ1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CA1" t="s">
         <v>146</v>
       </c>
       <c r="CB1" t="s">
         <v>147</v>
       </c>
       <c r="CC1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CD1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CE1" t="s">
         <v>149</v>
       </c>
       <c r="CF1" t="s">
         <v>150</v>
       </c>
       <c r="CG1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CH1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CI1" t="s">
         <v>152</v>
       </c>
       <c r="CJ1" t="s">
         <v>153</v>
       </c>
       <c r="CK1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CL1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CM1" t="s">
         <v>155</v>
       </c>
       <c r="CN1" t="s">
         <v>156</v>
       </c>
       <c r="CO1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CP1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CQ1" t="s">
         <v>158</v>
       </c>
       <c r="CR1" t="s">
         <v>159</v>
       </c>
       <c r="CS1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CT1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CU1" t="s">
         <v>161</v>
       </c>
       <c r="CV1" t="s">
         <v>162</v>
       </c>
       <c r="CW1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CX1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CY1" t="s">
         <v>164</v>
       </c>
       <c r="CZ1" t="s">
         <v>165</v>
       </c>
       <c r="DA1" t="s">
+        <v>166</v>
+      </c>
+      <c r="DB1" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="2" spans="1:105">
+    <row r="2" spans="1:106">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2">
+        <v>12298000.0</v>
+      </c>
+      <c r="C2">
         <v>20906000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>20300000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>19119000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>20041000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>10945000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>16951000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>24467000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>37024000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>38851000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>25379000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>40037000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>25208000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>24317000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>23980000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>17031000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>27500000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>21935000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>11183000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>24714000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>39548000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>21869000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>16058000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>20975000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>19658000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>16635000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>15155000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>15689000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>16275000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>20283000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>14278000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>21182000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>15274000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>12426000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>10376000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>9978000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>15221000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>5391000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>6147000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>7281000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>5004000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>5365000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>7277000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>9980000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>5153000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>3876000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>5248000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>8589000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>5768000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>4043000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>8319000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>10272000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>6454000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>5974000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>6956000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>7252000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>6619000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>6141000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>6409000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>8152000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>6452000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>3085000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>4331000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>6020000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>4776000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>3478000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>5422000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>10124000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>4817000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>6279299.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>7900669.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>8786065.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>4358774.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>2660589.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>7281685.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>5724897.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>5859756.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>3652398.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>5798892.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>4931812.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>3052953.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>1859103.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>2482004.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>4171099.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>2724990.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1574568.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>3298472.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>5661727.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>3273062.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>2535937.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>3068508.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>3503423.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>2570459.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>4712055.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>4472618.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>3456290.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>2724995.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>2946114.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>3239616.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>2372371.0</v>
       </c>
-      <c r="CW2"/>
-      <c r="CX2">
+      <c r="CX2"/>
+      <c r="CY2">
         <v>1153584.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>1326639.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>1570785.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>1300000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:105">
+    <row r="3" spans="1:106">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5627,52 +5636,53 @@
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
+      <c r="DB3"/>
     </row>
-    <row r="4" spans="1:105">
+    <row r="4" spans="1:106">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5736,374 +5746,374 @@
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
+      <c r="DB4"/>
     </row>
-    <row r="5" spans="1:105">
+    <row r="5" spans="1:106">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
-[...1 lines deleted...]
-      </c>
+      <c r="G5"/>
       <c r="H5">
         <v>-9000.0</v>
       </c>
       <c r="I5">
         <v>-9000.0</v>
       </c>
-      <c r="J5"/>
-      <c r="K5">
+      <c r="J5">
         <v>-9000.0</v>
       </c>
+      <c r="K5"/>
       <c r="L5">
         <v>-9000.0</v>
       </c>
       <c r="M5">
-        <v>0.0</v>
+        <v>-9000.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
       <c r="O5">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>0.0</v>
       </c>
-      <c r="Q5"/>
+      <c r="Q5">
+        <v>0.0</v>
+      </c>
       <c r="R5"/>
       <c r="S5"/>
-      <c r="T5">
-[...1 lines deleted...]
-      </c>
+      <c r="T5"/>
       <c r="U5">
+        <v>0.0</v>
+      </c>
+      <c r="V5">
         <v>-10328000.0</v>
       </c>
-      <c r="V5">
-[...5 lines deleted...]
-      </c>
+      <c r="W5">
+        <v>0.0</v>
+      </c>
+      <c r="X5"/>
       <c r="Y5">
+        <v>0.0</v>
+      </c>
+      <c r="Z5">
         <v>-10654000.0</v>
       </c>
-      <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
-      <c r="AC5">
+      <c r="AC5"/>
+      <c r="AD5">
         <v>-8397000.0</v>
       </c>
-      <c r="AD5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE5"/>
       <c r="AF5">
         <v>0.0</v>
       </c>
       <c r="AG5">
+        <v>0.0</v>
+      </c>
+      <c r="AH5">
         <v>-6173000.0</v>
       </c>
-      <c r="AH5">
-[...1 lines deleted...]
-      </c>
       <c r="AI5">
         <v>0.0</v>
       </c>
       <c r="AJ5">
         <v>0.0</v>
       </c>
       <c r="AK5">
+        <v>0.0</v>
+      </c>
+      <c r="AL5">
         <v>-4047000.0</v>
       </c>
-      <c r="AL5">
-[...1 lines deleted...]
-      </c>
       <c r="AM5">
         <v>0.0</v>
       </c>
       <c r="AN5">
         <v>0.0</v>
       </c>
       <c r="AO5">
+        <v>0.0</v>
+      </c>
+      <c r="AP5">
         <v>-8397000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-87000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-73000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-89000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-54000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-50000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-30000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-29000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-37000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-38000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-48000.0</v>
       </c>
       <c r="AZ5">
         <v>-48000.0</v>
       </c>
       <c r="BA5">
+        <v>-48000.0</v>
+      </c>
+      <c r="BB5">
         <v>-2000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-14000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>69000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>53000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>44000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>10000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>1000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-48000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-141000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-147000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-77000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-99789.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-108000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-187500.0</v>
       </c>
       <c r="BO5">
         <v>-187500.0</v>
       </c>
       <c r="BP5">
-        <v>-219750.0</v>
+        <v>-187500.0</v>
       </c>
       <c r="BQ5">
         <v>-219750.0</v>
       </c>
       <c r="BR5">
-        <v>-2915997.0</v>
+        <v>-219750.0</v>
       </c>
       <c r="BS5">
         <v>-2915997.0</v>
       </c>
       <c r="BT5">
         <v>-2915997.0</v>
       </c>
       <c r="BU5">
         <v>-2915997.0</v>
       </c>
       <c r="BV5">
-        <v>-2326007.0</v>
+        <v>-2915997.0</v>
       </c>
       <c r="BW5">
         <v>-2326007.0</v>
       </c>
       <c r="BX5">
         <v>-2326007.0</v>
       </c>
       <c r="BY5">
         <v>-2326007.0</v>
       </c>
       <c r="BZ5">
-        <v>-1795717.0</v>
+        <v>-2326007.0</v>
       </c>
       <c r="CA5">
         <v>-1795717.0</v>
       </c>
       <c r="CB5">
         <v>-1795717.0</v>
       </c>
       <c r="CC5">
         <v>-1795717.0</v>
       </c>
       <c r="CD5">
-        <v>-1964211.0</v>
+        <v>-1795717.0</v>
       </c>
       <c r="CE5">
         <v>-1964211.0</v>
       </c>
       <c r="CF5">
         <v>-1964211.0</v>
       </c>
       <c r="CG5">
         <v>-1964211.0</v>
       </c>
       <c r="CH5">
-        <v>-1390394.0</v>
+        <v>-1964211.0</v>
       </c>
       <c r="CI5">
         <v>-1390394.0</v>
       </c>
       <c r="CJ5">
         <v>-1390394.0</v>
       </c>
       <c r="CK5">
         <v>-1390394.0</v>
       </c>
       <c r="CL5">
+        <v>-1390394.0</v>
+      </c>
+      <c r="CM5">
         <v>-84001.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-840000.0</v>
       </c>
       <c r="CN5">
         <v>-840000.0</v>
       </c>
       <c r="CO5">
         <v>-840000.0</v>
       </c>
       <c r="CP5">
-        <v>-831856.0</v>
+        <v>-840000.0</v>
       </c>
       <c r="CQ5">
         <v>-831856.0</v>
       </c>
       <c r="CR5">
         <v>-831856.0</v>
       </c>
       <c r="CS5">
         <v>-831856.0</v>
       </c>
       <c r="CT5">
-        <v>-771037.0</v>
+        <v>-831856.0</v>
       </c>
       <c r="CU5">
         <v>-771037.0</v>
       </c>
       <c r="CV5">
         <v>-771037.0</v>
       </c>
       <c r="CW5">
         <v>-771037.0</v>
       </c>
       <c r="CX5">
+        <v>-771037.0</v>
+      </c>
+      <c r="CY5">
         <v>-1000000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-585453.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-499741.0</v>
       </c>
-      <c r="DA5"/>
+      <c r="DB5"/>
     </row>
-    <row r="6" spans="1:105">
+    <row r="6" spans="1:106">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -6147,137 +6157,142 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
+      <c r="DB6"/>
     </row>
-    <row r="7" spans="1:105">
+    <row r="7" spans="1:106">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7">
+        <v>414000.0</v>
+      </c>
+      <c r="C7">
         <v>535000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>652000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>768000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>883000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1105000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1214000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1321000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1454000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1642000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1837000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>2067000.0</v>
       </c>
-      <c r="M7">
-[...2 lines deleted...]
-      <c r="N7"/>
+      <c r="N7">
+        <v>0.0</v>
+      </c>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
@@ -6325,57 +6340,58 @@
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
+      <c r="DB7"/>
     </row>
-    <row r="8" spans="1:105">
+    <row r="8" spans="1:106">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8">
-        <v>30000.0</v>
+        <v>31000.0</v>
       </c>
       <c r="C8">
         <v>30000.0</v>
       </c>
       <c r="D8">
         <v>30000.0</v>
       </c>
       <c r="E8">
         <v>30000.0</v>
       </c>
       <c r="F8">
         <v>30000.0</v>
       </c>
       <c r="G8">
         <v>30000.0</v>
       </c>
       <c r="H8">
         <v>30000.0</v>
       </c>
       <c r="I8">
         <v>30000.0</v>
       </c>
       <c r="J8">
         <v>30000.0</v>
       </c>
@@ -6385,53 +6401,55 @@
       <c r="L8">
         <v>30000.0</v>
       </c>
       <c r="M8">
         <v>30000.0</v>
       </c>
       <c r="N8">
         <v>30000.0</v>
       </c>
       <c r="O8">
         <v>30000.0</v>
       </c>
       <c r="P8">
         <v>30000.0</v>
       </c>
       <c r="Q8">
         <v>30000.0</v>
       </c>
       <c r="R8">
         <v>30000.0</v>
       </c>
       <c r="S8">
         <v>30000.0</v>
       </c>
       <c r="T8">
+        <v>30000.0</v>
+      </c>
+      <c r="U8">
         <v>29000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6472,562 +6490,567 @@
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
+      <c r="DB8"/>
     </row>
-    <row r="9" spans="1:105">
+    <row r="9" spans="1:106">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>20037000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>18277000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>16647000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>14877000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>13196000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>11660000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>10151000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>8711000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>7829000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>7111000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>6098000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>5317000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>4544000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>3804000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>3063000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>2347000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1617000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>12478000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>11693000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>10881000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>10100000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>9381000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>8664000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>7952000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>7300000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>6806000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>6430000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>5932000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>5334000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>4871000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>4398000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>3987000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>3488000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>3117000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>2735000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>2370000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>1950000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1578000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>1228000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>732000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>362000.0</v>
       </c>
-      <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
-      <c r="BD9">
+      <c r="BD9"/>
+      <c r="BE9">
         <v>554000.0</v>
       </c>
-      <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
+      <c r="DB9"/>
     </row>
-    <row r="10" spans="1:105">
+    <row r="10" spans="1:106">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
+        <v>13079000.0</v>
+      </c>
+      <c r="C10">
         <v>21412000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>26914000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>36098000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>41127000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>50101000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>52045000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>45992000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>55296000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>49440000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>53471000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>61534000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>104086000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>102428000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>96546000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>105414000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>111080000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>108911000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>106562000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>111786000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>118718000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>106501000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>106344000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>86821000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>103762000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>92374000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>94897000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>83398000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>100529000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>93166000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>87132000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>94561000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>77936000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>80997000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>68443000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>68525000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>58730000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>47904000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>51896000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>44307000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>37639000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>47129000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>42180000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>42685000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>35613000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>37068000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>34579000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>29141000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>18305000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>25937000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>35913000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>34998000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>18155000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>30018000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>47041000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>57351000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>46801000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>41965000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>47138000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>49413000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>49660000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>61254000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>60506000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>66886745.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>53143000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>56601631.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>56188238.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>59503377.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>30126041.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>27190543.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>28967135.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>38592784.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>20267829.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>2140272.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>7390269.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>2000337.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>316470.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>38169594.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>37663345.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>33122948.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>23216907.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>26640511.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>25617096.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>20707737.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>12680962.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>7826020.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>10789914.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>5162754.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>3278926.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>1326.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>4693846.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>1492504.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>984169.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>131273.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>1083804.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>229003.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>737284.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>435649.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>117313.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>248825.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>408699.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>591922.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>223045.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>183136.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:105">
+    <row r="11" spans="1:106">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7091,478 +7114,482 @@
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
+      <c r="DB11"/>
     </row>
-    <row r="12" spans="1:105">
+    <row r="12" spans="1:106">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
+        <v>13079000.0</v>
+      </c>
+      <c r="C12">
         <v>21412000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>26914000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>36098000.0</v>
       </c>
-      <c r="E12"/>
-      <c r="F12">
+      <c r="F12"/>
+      <c r="G12">
         <v>50101000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>52045000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>45992000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>55296000.0</v>
       </c>
-      <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>53471000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>61534000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>104086000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>102428000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>96546000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>105414000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>111080000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>108911000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>106562000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>111786000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>118718000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>106501000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>106344000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>86821000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>103762000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>92374000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>94897000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>83398000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>100529000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>93166000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>87132000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>94561000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>77936000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>80997000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>68443000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>68525000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>58730000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>47904000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>51896000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>44307000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>37639000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>62737000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>57784000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>58257000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>51204000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>52647000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>50162000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>44708000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>33844000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>41453000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>51399000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>50463000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>33645000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>45473000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>62466000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>67733000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>57148000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>52265000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>57404000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>59632000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>59776000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>71331000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>70603000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>76911812.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>53143000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>56601631.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>56188238.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>59503377.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>30126041.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>43680543.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>52592135.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>40617784.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>25047829.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>47000272.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>52240269.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>47425337.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>39441470.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>38169594.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>37663345.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>33122948.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>23216907.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>26640511.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>25617096.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>20707737.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>12680962.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>7826020.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>10789914.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>5162754.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>3278926.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>1326.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>4693846.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>1492504.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>984169.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>131273.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>1083804.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>229003.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>737284.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>435649.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>117313.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>248825.0</v>
       </c>
-      <c r="CW12"/>
-      <c r="CX12">
+      <c r="CX12"/>
+      <c r="CY12">
         <v>591922.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>223045.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>483136.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>600000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:105">
+    <row r="13" spans="1:106">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
-        <v>21000.0</v>
+        <v>22000.0</v>
       </c>
       <c r="C13">
         <v>21000.0</v>
       </c>
       <c r="D13">
         <v>21000.0</v>
       </c>
-      <c r="E13"/>
-      <c r="F13">
+      <c r="E13">
         <v>21000.0</v>
       </c>
+      <c r="F13"/>
       <c r="G13">
         <v>21000.0</v>
       </c>
       <c r="H13">
         <v>21000.0</v>
       </c>
       <c r="I13">
         <v>21000.0</v>
       </c>
-      <c r="J13"/>
-      <c r="K13">
+      <c r="J13">
         <v>21000.0</v>
       </c>
+      <c r="K13"/>
       <c r="L13">
         <v>21000.0</v>
       </c>
       <c r="M13">
         <v>21000.0</v>
       </c>
       <c r="N13">
         <v>21000.0</v>
       </c>
       <c r="O13">
         <v>21000.0</v>
       </c>
       <c r="P13">
         <v>21000.0</v>
       </c>
       <c r="Q13">
         <v>21000.0</v>
       </c>
       <c r="R13">
         <v>21000.0</v>
       </c>
       <c r="S13">
         <v>21000.0</v>
       </c>
       <c r="T13">
-        <v>20000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="U13">
         <v>20000.0</v>
       </c>
       <c r="V13">
         <v>20000.0</v>
       </c>
       <c r="W13">
         <v>20000.0</v>
       </c>
       <c r="X13">
         <v>20000.0</v>
       </c>
       <c r="Y13">
         <v>20000.0</v>
       </c>
       <c r="Z13">
         <v>20000.0</v>
       </c>
       <c r="AA13">
         <v>20000.0</v>
       </c>
       <c r="AB13">
         <v>20000.0</v>
       </c>
       <c r="AC13">
-        <v>21000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="AD13">
         <v>21000.0</v>
       </c>
       <c r="AE13">
         <v>21000.0</v>
       </c>
       <c r="AF13">
         <v>21000.0</v>
       </c>
       <c r="AG13">
         <v>21000.0</v>
       </c>
       <c r="AH13">
         <v>21000.0</v>
       </c>
       <c r="AI13">
         <v>21000.0</v>
       </c>
       <c r="AJ13">
         <v>21000.0</v>
       </c>
       <c r="AK13">
         <v>21000.0</v>
       </c>
       <c r="AL13">
         <v>21000.0</v>
       </c>
       <c r="AM13">
         <v>21000.0</v>
       </c>
       <c r="AN13">
-        <v>20000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="AO13">
         <v>20000.0</v>
       </c>
       <c r="AP13">
         <v>20000.0</v>
       </c>
       <c r="AQ13">
         <v>20000.0</v>
       </c>
       <c r="AR13">
         <v>20000.0</v>
       </c>
       <c r="AS13">
         <v>20000.0</v>
       </c>
       <c r="AT13">
         <v>20000.0</v>
       </c>
       <c r="AU13">
         <v>20000.0</v>
       </c>
       <c r="AV13">
         <v>20000.0</v>
       </c>
@@ -7575,604 +7602,608 @@
       <c r="AY13">
         <v>20000.0</v>
       </c>
       <c r="AZ13">
         <v>20000.0</v>
       </c>
       <c r="BA13">
         <v>20000.0</v>
       </c>
       <c r="BB13">
         <v>20000.0</v>
       </c>
       <c r="BC13">
         <v>20000.0</v>
       </c>
       <c r="BD13">
         <v>20000.0</v>
       </c>
       <c r="BE13">
         <v>20000.0</v>
       </c>
       <c r="BF13">
         <v>20000.0</v>
       </c>
       <c r="BG13">
-        <v>21000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="BH13">
         <v>21000.0</v>
       </c>
       <c r="BI13">
+        <v>21000.0</v>
+      </c>
+      <c r="BJ13">
         <v>22000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000.0</v>
       </c>
       <c r="BK13">
         <v>23000.0</v>
       </c>
       <c r="BL13">
+        <v>23000.0</v>
+      </c>
+      <c r="BM13">
         <v>22981.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>23000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>22847.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>22835.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>22728.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>22687.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>23476.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>23773.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>23724.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>23734.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>24298.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>24474.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>24383.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>24309.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>24216.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>24213.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>24043.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>23967.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>23729.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>23618.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>23496.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>23459.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>23419.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>23019.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>22059.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>21860.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>19634.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>19629.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>19141.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>18461.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17658.0</v>
       </c>
       <c r="CQ13">
         <v>17658.0</v>
       </c>
       <c r="CR13">
+        <v>17658.0</v>
+      </c>
+      <c r="CS13">
         <v>16960.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16360.0</v>
       </c>
       <c r="CT13">
         <v>16360.0</v>
       </c>
       <c r="CU13">
         <v>16360.0</v>
       </c>
       <c r="CV13">
         <v>16360.0</v>
       </c>
-      <c r="CW13"/>
-      <c r="CX13">
+      <c r="CW13">
+        <v>16360.0</v>
+      </c>
+      <c r="CX13"/>
+      <c r="CY13">
         <v>16385.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6385.0</v>
       </c>
       <c r="CZ13">
         <v>6385.0</v>
       </c>
-      <c r="DA13"/>
+      <c r="DA13">
+        <v>6385.0</v>
+      </c>
+      <c r="DB13"/>
     </row>
-    <row r="14" spans="1:105">
+    <row r="14" spans="1:106">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
+        <v>21682381.0</v>
+      </c>
+      <c r="C14">
         <v>21033007.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>21008521.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>20889124.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>20835210.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>20634651.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>20940161.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>20941505.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>20443052.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>21160739.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>20382979.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>20333000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>20329000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>20301000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>20344000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>20291000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>20335000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>20329000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>20568000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>20200000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>20177000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>20104000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>20154000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>20042000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>20010000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>19994000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>19973000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>20245000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>20501000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>20493000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>20520000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>20449000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>20422000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>20425000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>20437000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>20448000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>20392000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>20408000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>20377000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>20333000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>20322000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>20251000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>20246000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>20198000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>20146000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>20162000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>20146000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>20092000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>20046000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>20079000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>20044000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>20004000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>19968000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>19923000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>20062000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>20245000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>20119000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>20180000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>20710000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>21767000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>21648000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>22655000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>22741000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>22867663.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>22721949.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>22789731.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>22755245.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>22681612.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>22523962.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>23542000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>23669854.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>23671933.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>23523297.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>24386821.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>24467039.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>24336100.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>24149321.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>24382861.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>24240345.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>24300946.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>24009276.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>24255705.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>24111210.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>23969197.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>23471264.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>23903297.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>23860513.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>23882936.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>22017221.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>23739336.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>23425269.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>23012611.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>19010438.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>21662154.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>21356196.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>20092544.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>16590779.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>18263436.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>18101946.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16360010.0</v>
       </c>
       <c r="CW14">
         <v>16360010.0</v>
       </c>
       <c r="CX14">
+        <v>16360010.0</v>
+      </c>
+      <c r="CY14">
         <v>13051676.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>6385010.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>6379947.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>6370000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:105">
+    <row r="15" spans="1:106">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>21000.0</v>
       </c>
       <c r="N15">
         <v>21000.0</v>
       </c>
       <c r="O15">
         <v>21000.0</v>
       </c>
       <c r="P15">
         <v>21000.0</v>
       </c>
       <c r="Q15">
         <v>21000.0</v>
       </c>
       <c r="R15">
         <v>21000.0</v>
       </c>
       <c r="S15">
         <v>21000.0</v>
       </c>
       <c r="T15">
-        <v>20000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="U15">
         <v>20000.0</v>
       </c>
       <c r="V15">
         <v>20000.0</v>
       </c>
       <c r="W15">
         <v>20000.0</v>
       </c>
       <c r="X15">
         <v>20000.0</v>
       </c>
       <c r="Y15">
         <v>20000.0</v>
       </c>
       <c r="Z15">
         <v>20000.0</v>
       </c>
       <c r="AA15">
         <v>20000.0</v>
       </c>
       <c r="AB15">
         <v>20000.0</v>
       </c>
       <c r="AC15">
-        <v>21000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="AD15">
         <v>21000.0</v>
       </c>
       <c r="AE15">
         <v>21000.0</v>
       </c>
       <c r="AF15">
         <v>21000.0</v>
       </c>
       <c r="AG15">
         <v>21000.0</v>
       </c>
       <c r="AH15">
         <v>21000.0</v>
       </c>
       <c r="AI15">
         <v>21000.0</v>
       </c>
       <c r="AJ15">
         <v>21000.0</v>
       </c>
       <c r="AK15">
         <v>21000.0</v>
       </c>
       <c r="AL15">
         <v>21000.0</v>
       </c>
       <c r="AM15">
         <v>21000.0</v>
       </c>
       <c r="AN15">
-        <v>20000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="AO15">
         <v>20000.0</v>
       </c>
       <c r="AP15">
         <v>20000.0</v>
       </c>
       <c r="AQ15">
         <v>20000.0</v>
       </c>
       <c r="AR15">
         <v>20000.0</v>
       </c>
       <c r="AS15">
         <v>20000.0</v>
       </c>
       <c r="AT15">
         <v>20000.0</v>
       </c>
       <c r="AU15">
         <v>20000.0</v>
       </c>
       <c r="AV15">
         <v>20000.0</v>
       </c>
@@ -8185,230 +8216,235 @@
       <c r="AY15">
         <v>20000.0</v>
       </c>
       <c r="AZ15">
         <v>20000.0</v>
       </c>
       <c r="BA15">
         <v>20000.0</v>
       </c>
       <c r="BB15">
         <v>20000.0</v>
       </c>
       <c r="BC15">
         <v>20000.0</v>
       </c>
       <c r="BD15">
         <v>20000.0</v>
       </c>
       <c r="BE15">
         <v>20000.0</v>
       </c>
       <c r="BF15">
         <v>20000.0</v>
       </c>
       <c r="BG15">
-        <v>21000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="BH15">
         <v>21000.0</v>
       </c>
       <c r="BI15">
+        <v>21000.0</v>
+      </c>
+      <c r="BJ15">
         <v>22000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000.0</v>
       </c>
       <c r="BK15">
         <v>23000.0</v>
       </c>
       <c r="BL15">
         <v>23000.0</v>
       </c>
       <c r="BM15">
         <v>23000.0</v>
       </c>
       <c r="BN15">
         <v>23000.0</v>
       </c>
       <c r="BO15">
         <v>23000.0</v>
       </c>
       <c r="BP15">
         <v>23000.0</v>
       </c>
       <c r="BQ15">
+        <v>23000.0</v>
+      </c>
+      <c r="BR15">
         <v>22687.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>23476.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>23773.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>23724.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>23734.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>24298.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>24474.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>24383.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>24309.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>24216.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>24213.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>24043.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>23967.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>23729.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>23618.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>23496.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>23459.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>23419.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>23019.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>22059.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>21860.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>19634.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>19629.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>19141.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>18461.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17658.0</v>
       </c>
       <c r="CQ15">
         <v>17658.0</v>
       </c>
       <c r="CR15">
+        <v>17658.0</v>
+      </c>
+      <c r="CS15">
         <v>16960.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16360.0</v>
       </c>
       <c r="CT15">
         <v>16360.0</v>
       </c>
       <c r="CU15">
         <v>16360.0</v>
       </c>
       <c r="CV15">
         <v>16360.0</v>
       </c>
       <c r="CW15">
         <v>16360.0</v>
       </c>
       <c r="CX15">
+        <v>16360.0</v>
+      </c>
+      <c r="CY15">
         <v>16385.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6385.0</v>
       </c>
       <c r="CZ15">
         <v>6385.0</v>
       </c>
-      <c r="DA15"/>
+      <c r="DA15">
+        <v>6385.0</v>
+      </c>
+      <c r="DB15"/>
     </row>
-    <row r="16" spans="1:105">
+    <row r="16" spans="1:106">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16">
+        <v>629000.0</v>
+      </c>
+      <c r="C16">
         <v>689000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>832000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>995000.0</v>
       </c>
-      <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16">
         <v>1156000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1650000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2146000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2603000.0</v>
       </c>
-      <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>3573000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>3246000.0</v>
       </c>
-      <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>-471000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-389000.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
@@ -8434,154 +8470,155 @@
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
-      <c r="CH16">
+      <c r="CH16"/>
+      <c r="CI16">
         <v>483247.0</v>
       </c>
-      <c r="CI16"/>
-      <c r="CJ16">
+      <c r="CJ16"/>
+      <c r="CK16">
         <v>525852.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>722350.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>445269.0</v>
       </c>
-      <c r="CM16"/>
       <c r="CN16"/>
-      <c r="CO16">
+      <c r="CO16"/>
+      <c r="CP16">
         <v>-170752.0</v>
       </c>
-      <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
-      <c r="CT16">
+      <c r="CT16"/>
+      <c r="CU16">
         <v>21478.0</v>
       </c>
-      <c r="CU16"/>
-      <c r="CV16">
+      <c r="CV16"/>
+      <c r="CW16">
         <v>21478.0</v>
       </c>
-      <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
+      <c r="DB16"/>
     </row>
-    <row r="17" spans="1:105">
+    <row r="17" spans="1:106">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
-      <c r="AM17">
+      <c r="AM17"/>
+      <c r="AN17">
         <v>499000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>907000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>863000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>101000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>74000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>50000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>23000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>5000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>44000.0</v>
       </c>
-      <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
@@ -8595,237 +8632,239 @@
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
+      <c r="DB17"/>
     </row>
-    <row r="18" spans="1:105">
+    <row r="18" spans="1:106">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
-      <c r="R18">
+      <c r="R18"/>
+      <c r="S18">
         <v>1262000.0</v>
       </c>
-      <c r="S18"/>
-      <c r="T18">
+      <c r="T18"/>
+      <c r="U18">
         <v>1114000.0</v>
       </c>
-      <c r="U18"/>
-      <c r="V18">
+      <c r="V18"/>
+      <c r="W18">
         <v>1323000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1378000.0</v>
       </c>
-      <c r="X18"/>
-      <c r="Y18">
+      <c r="Y18"/>
+      <c r="Z18">
         <v>970000.0</v>
       </c>
-      <c r="Z18"/>
       <c r="AA18"/>
-      <c r="AB18">
+      <c r="AB18"/>
+      <c r="AC18">
         <v>939000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>1121000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>1007000.0</v>
       </c>
-      <c r="AE18">
-[...1 lines deleted...]
-      </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18">
         <v>676000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>1304000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>985000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>1088000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>301000.0</v>
       </c>
-      <c r="AM18">
-[...1 lines deleted...]
-      </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
         <v>0.0</v>
       </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
         <v>0.0</v>
       </c>
       <c r="AV18">
         <v>0.0</v>
       </c>
       <c r="AW18">
+        <v>0.0</v>
+      </c>
+      <c r="AX18">
         <v>65000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>99000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>150000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>204000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>168000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>247000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>227000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>270000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>492000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>359000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>346000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>340000.0</v>
       </c>
-      <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
+      <c r="DB18"/>
     </row>
-    <row r="19" spans="1:105">
+    <row r="19" spans="1:106">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8889,104 +8928,103 @@
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
+      <c r="DB19"/>
     </row>
-    <row r="20" spans="1:105">
+    <row r="20" spans="1:106">
       <c r="A20" t="s">
         <v>45</v>
       </c>
-      <c r="B20">
-[...1 lines deleted...]
-      </c>
+      <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
         <v>26658000.0</v>
       </c>
-      <c r="E20">
-[...1 lines deleted...]
-      </c>
       <c r="F20">
-        <v>26658000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G20">
         <v>26658000.0</v>
       </c>
       <c r="H20">
         <v>26658000.0</v>
       </c>
       <c r="I20">
         <v>26658000.0</v>
       </c>
       <c r="J20">
-        <v>26657000.0</v>
+        <v>26658000.0</v>
       </c>
       <c r="K20">
         <v>26657000.0</v>
       </c>
       <c r="L20">
+        <v>26657000.0</v>
+      </c>
+      <c r="M20">
         <v>20735000.0</v>
       </c>
-      <c r="M20">
-[...1 lines deleted...]
-      </c>
       <c r="N20">
+        <v>0.0</v>
+      </c>
+      <c r="O20">
         <v>5000000.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-      <c r="V20">
-[...1 lines deleted...]
-      </c>
+      <c r="V20"/>
       <c r="W20">
         <v>860000.0</v>
       </c>
       <c r="X20">
         <v>860000.0</v>
       </c>
       <c r="Y20">
         <v>860000.0</v>
       </c>
       <c r="Z20">
         <v>860000.0</v>
       </c>
       <c r="AA20">
         <v>860000.0</v>
       </c>
       <c r="AB20">
         <v>860000.0</v>
       </c>
       <c r="AC20">
         <v>860000.0</v>
       </c>
       <c r="AD20">
         <v>860000.0</v>
       </c>
       <c r="AE20">
@@ -9064,75 +9102,75 @@
       <c r="BC20">
         <v>860000.0</v>
       </c>
       <c r="BD20">
         <v>860000.0</v>
       </c>
       <c r="BE20">
         <v>860000.0</v>
       </c>
       <c r="BF20">
         <v>860000.0</v>
       </c>
       <c r="BG20">
         <v>860000.0</v>
       </c>
       <c r="BH20">
         <v>860000.0</v>
       </c>
       <c r="BI20">
         <v>860000.0</v>
       </c>
       <c r="BJ20">
         <v>860000.0</v>
       </c>
       <c r="BK20">
-        <v>850000.0</v>
+        <v>860000.0</v>
       </c>
       <c r="BL20">
         <v>850000.0</v>
       </c>
       <c r="BM20">
         <v>850000.0</v>
       </c>
       <c r="BN20">
         <v>850000.0</v>
       </c>
       <c r="BO20">
         <v>850000.0</v>
       </c>
       <c r="BP20">
         <v>850000.0</v>
       </c>
       <c r="BQ20">
         <v>850000.0</v>
       </c>
       <c r="BR20">
         <v>850000.0</v>
       </c>
       <c r="BS20">
-        <v>365000.0</v>
+        <v>850000.0</v>
       </c>
       <c r="BT20">
         <v>365000.0</v>
       </c>
       <c r="BU20">
         <v>365000.0</v>
       </c>
       <c r="BV20">
         <v>365000.0</v>
       </c>
       <c r="BW20">
         <v>365000.0</v>
       </c>
       <c r="BX20">
         <v>365000.0</v>
       </c>
       <c r="BY20">
         <v>365000.0</v>
       </c>
       <c r="BZ20">
         <v>365000.0</v>
       </c>
       <c r="CA20">
         <v>365000.0</v>
       </c>
@@ -9162,109 +9200,112 @@
       </c>
       <c r="CJ20">
         <v>365000.0</v>
       </c>
       <c r="CK20">
         <v>365000.0</v>
       </c>
       <c r="CL20">
         <v>365000.0</v>
       </c>
       <c r="CM20">
         <v>365000.0</v>
       </c>
       <c r="CN20">
         <v>365000.0</v>
       </c>
       <c r="CO20">
         <v>365000.0</v>
       </c>
       <c r="CP20">
         <v>365000.0</v>
       </c>
       <c r="CQ20">
         <v>365000.0</v>
       </c>
-      <c r="CR20"/>
+      <c r="CR20">
+        <v>365000.0</v>
+      </c>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
+      <c r="DB20"/>
     </row>
-    <row r="21" spans="1:105">
+    <row r="21" spans="1:106">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21">
+        <v>5249000.0</v>
+      </c>
+      <c r="C21">
         <v>10789000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>5978000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>6467000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>6956000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>9735000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>10224000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>10714000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>11203000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>11692000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>12181000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>17671000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>5860000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>860000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>5860000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>860000.0</v>
       </c>
       <c r="Q21">
         <v>860000.0</v>
       </c>
       <c r="R21">
         <v>860000.0</v>
       </c>
       <c r="S21">
         <v>860000.0</v>
       </c>
       <c r="T21">
         <v>860000.0</v>
       </c>
       <c r="U21">
         <v>860000.0</v>
       </c>
       <c r="V21">
         <v>860000.0</v>
       </c>
       <c r="W21">
         <v>860000.0</v>
       </c>
       <c r="X21">
         <v>860000.0</v>
       </c>
@@ -9361,75 +9402,75 @@
       <c r="BC21">
         <v>860000.0</v>
       </c>
       <c r="BD21">
         <v>860000.0</v>
       </c>
       <c r="BE21">
         <v>860000.0</v>
       </c>
       <c r="BF21">
         <v>860000.0</v>
       </c>
       <c r="BG21">
         <v>860000.0</v>
       </c>
       <c r="BH21">
         <v>860000.0</v>
       </c>
       <c r="BI21">
         <v>860000.0</v>
       </c>
       <c r="BJ21">
         <v>860000.0</v>
       </c>
       <c r="BK21">
-        <v>850000.0</v>
+        <v>860000.0</v>
       </c>
       <c r="BL21">
         <v>850000.0</v>
       </c>
       <c r="BM21">
         <v>850000.0</v>
       </c>
       <c r="BN21">
         <v>850000.0</v>
       </c>
       <c r="BO21">
         <v>850000.0</v>
       </c>
       <c r="BP21">
         <v>850000.0</v>
       </c>
       <c r="BQ21">
         <v>850000.0</v>
       </c>
       <c r="BR21">
         <v>850000.0</v>
       </c>
       <c r="BS21">
-        <v>365000.0</v>
+        <v>850000.0</v>
       </c>
       <c r="BT21">
         <v>365000.0</v>
       </c>
       <c r="BU21">
         <v>365000.0</v>
       </c>
       <c r="BV21">
         <v>365000.0</v>
       </c>
       <c r="BW21">
         <v>365000.0</v>
       </c>
       <c r="BX21">
         <v>365000.0</v>
       </c>
       <c r="BY21">
         <v>365000.0</v>
       </c>
       <c r="BZ21">
         <v>365000.0</v>
       </c>
       <c r="CA21">
         <v>365000.0</v>
       </c>
@@ -9462,726 +9503,733 @@
       </c>
       <c r="CK21">
         <v>365000.0</v>
       </c>
       <c r="CL21">
         <v>365000.0</v>
       </c>
       <c r="CM21">
         <v>365000.0</v>
       </c>
       <c r="CN21">
         <v>365000.0</v>
       </c>
       <c r="CO21">
         <v>365000.0</v>
       </c>
       <c r="CP21">
         <v>365000.0</v>
       </c>
       <c r="CQ21">
         <v>365000.0</v>
       </c>
       <c r="CR21">
         <v>365000.0</v>
       </c>
-      <c r="CS21"/>
+      <c r="CS21">
+        <v>365000.0</v>
+      </c>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
+      <c r="DB21"/>
     </row>
-    <row r="22" spans="1:105">
+    <row r="22" spans="1:106">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22">
+        <v>8468000.0</v>
+      </c>
+      <c r="C22">
         <v>13608000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>12206000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>14768000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>18361000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>11795000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>13092000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>25520000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>28556000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>34577000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>18902000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>32324000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>19023000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>22402000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>34022000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>22575000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>32455000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>27640000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>19733000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>29174000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>34420000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>28165000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>21451000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>43071000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>17884000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>24165000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>19061000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>30168000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>21370000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>32247000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>28616000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>25046000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>23337000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>21907000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>23005000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>23032000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>20228000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>14925000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>14820000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>27026000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>25586000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>18861000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>24404000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>27220000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>25068000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>21613000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>20535000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>32887000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>35727000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>24541000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>17341000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>21576000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>31601000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>18719000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>19590000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>18314000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>26217000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>25946000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>19114000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>26074000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>25140000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>14885000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>14735000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>15784538.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>29064000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>19025264.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>15945945.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>16133770.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>26778096.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>19654770.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>14583895.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>24753310.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>17909549.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>20112153.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>14950086.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>15674851.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>16086207.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>10031304.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>9863560.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>13738142.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>14997675.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>11572899.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>8367724.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>10096170.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>11180333.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>13456217.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>9412843.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>14169941.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>11179858.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>13614280.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>6976984.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>6885161.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>4268146.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>6643721.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>3898739.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>4299055.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>2306620.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>1823436.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>2064621.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>959892.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>631394.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>484371.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>655239.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>1340928.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>1800000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:105">
+    <row r="23" spans="1:106">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
+        <v>63762000.0</v>
+      </c>
+      <c r="C23">
         <v>81191000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>87965000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>100301000.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23">
+      <c r="F23"/>
+      <c r="G23">
         <v>144795000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>146034000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>152714000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>175093000.0</v>
       </c>
-      <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23">
         <v>162698000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>180737000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>164117000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>165121000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>169265000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>164739000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>176319000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>168429000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>159386000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>173323000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>187497000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>167371000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>158949000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>162755000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>155323000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>149544000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>145537000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>144837000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>154427000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>156917000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>148071000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>152667000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>134836000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>135591000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>124882000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>125665000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>112809000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>97620000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>96527000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>99806000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>90279000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>88583000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>88400000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>93443000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>82852000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>79842000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>79429000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>86023000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>78375000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>75109000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>77835000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>81426000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>73179000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>70731000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>89363000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>94543000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>91064000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>88403000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>87973000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>99416000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>106287000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>108260000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>108589000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>115158526.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>104170000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>98353211.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>96607304.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>101128906.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>81962939.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>91430442.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>89274148.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>87874035.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>73454647.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>72720321.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>74531870.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>70039119.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>61218487.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>54409719.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>53502446.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>51708924.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>42624159.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>41398080.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>37530072.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>35066197.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>28119483.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>24288805.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>23740590.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>23189644.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>18480808.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>16672257.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>15303571.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>12831377.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>9025796.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>9463000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>7805963.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>6429750.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>4654236.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>3645345.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>3652785.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>2489467.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>4504757.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>4403035.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>4334502.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>5330602.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>6300000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:105">
+    <row r="24" spans="1:106">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-      <c r="AE24">
-[...1 lines deleted...]
-      </c>
+      <c r="AE24"/>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
@@ -10225,117 +10273,120 @@
       </c>
       <c r="BA24">
         <v>0.0</v>
       </c>
       <c r="BB24">
         <v>0.0</v>
       </c>
       <c r="BC24">
         <v>0.0</v>
       </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
       <c r="BF24">
         <v>0.0</v>
       </c>
       <c r="BG24">
         <v>0.0</v>
       </c>
       <c r="BH24">
         <v>0.0</v>
       </c>
-      <c r="BI24"/>
+      <c r="BI24">
+        <v>0.0</v>
+      </c>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
-      <c r="CL24">
+      <c r="CL24"/>
+      <c r="CM24">
         <v>17000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>34000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>51000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>68000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>86000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>103000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>261000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>278000.0</v>
       </c>
-      <c r="CT24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CU24"/>
       <c r="CV24">
         <v>32000.0</v>
       </c>
-      <c r="CW24"/>
+      <c r="CW24">
+        <v>32000.0</v>
+      </c>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
+      <c r="DB24"/>
     </row>
-    <row r="25" spans="1:105">
+    <row r="25" spans="1:106">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
@@ -10399,193 +10450,197 @@
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
+      <c r="DB25"/>
     </row>
-    <row r="26" spans="1:105">
+    <row r="26" spans="1:106">
       <c r="A26" t="s">
         <v>51</v>
       </c>
       <c r="B26">
         <v>5300000.0</v>
       </c>
       <c r="C26">
         <v>5300000.0</v>
       </c>
       <c r="D26">
         <v>5300000.0</v>
       </c>
       <c r="E26">
         <v>5300000.0</v>
       </c>
       <c r="F26">
         <v>5300000.0</v>
       </c>
       <c r="G26">
         <v>5300000.0</v>
       </c>
       <c r="H26">
         <v>5300000.0</v>
       </c>
       <c r="I26">
         <v>5300000.0</v>
       </c>
       <c r="J26">
         <v>5300000.0</v>
       </c>
       <c r="K26">
-        <v>5000000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="L26">
         <v>5000000.0</v>
       </c>
       <c r="M26">
         <v>5000000.0</v>
       </c>
-      <c r="N26"/>
+      <c r="N26">
+        <v>5000000.0</v>
+      </c>
       <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>5000000.0</v>
       </c>
-      <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
-      <c r="BF26">
+      <c r="BF26"/>
+      <c r="BG26">
         <v>1480000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>2689000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>4761000.0</v>
       </c>
-      <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
+      <c r="DB26"/>
     </row>
-    <row r="27" spans="1:105">
+    <row r="27" spans="1:106">
       <c r="A27" t="s">
         <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -10649,441 +10704,447 @@
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
+      <c r="DB27"/>
     </row>
-    <row r="28" spans="1:105">
+    <row r="28" spans="1:106">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
+        <v>-12665000.0</v>
+      </c>
+      <c r="C28">
         <v>-20877000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-26262000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-35330000.0</v>
       </c>
-      <c r="E28"/>
-      <c r="F28">
+      <c r="F28"/>
+      <c r="G28">
         <v>-48996000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-50831000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-44671000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-53842000.0</v>
       </c>
-      <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28">
         <v>-51634000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-59467000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-104086000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-102428000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-96546000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-105414000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-111080000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-108911000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-106562000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-111786000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-118718000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-106501000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-106344000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-86821000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-103762000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-92374000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-94897000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-83398000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-100529000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-93166000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-87132000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-94561000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-77936000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-80997000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-68443000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-68525000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-58730000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-47904000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-51896000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-44307000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-37639000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-47129000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-42180000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-42685000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-35613000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-37068000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-34579000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-29141000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-18305000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-25937000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-35913000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-34998000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-18155000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-30018000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-47041000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-57351000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-46801000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-41965000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-47138000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-49413000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-49660000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-61254000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-60506000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-66886745.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-53143000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-56601631.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-56188238.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-59503377.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-30126041.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-27190543.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-28967135.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-38592784.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-20267829.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-2140272.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-7390269.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-2000337.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-316470.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-38169594.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-37663345.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-33122948.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-23216907.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-26640511.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-25617096.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-20707737.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-12680962.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-7774688.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-10789914.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-5111422.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-3210484.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>1384227.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-4591183.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-1372730.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-847284.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>1022722.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-912698.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>100428.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-390743.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-171225.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>191397.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>122017.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>1546557.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>1426684.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>1850206.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>2413252.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>2500000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:105">
+    <row r="29" spans="1:106">
       <c r="A29" t="s">
         <v>54</v>
       </c>
       <c r="B29">
+        <v>22980000.0</v>
+      </c>
+      <c r="C29">
         <v>28931000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>32757000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>43055000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>51537000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>96175000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>96425000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>93522000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>96722000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>100051000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>113662000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>118313000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>123786000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>133576000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>138144000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>140191000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>142177000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>140893000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>141478000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>140338000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>141272000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>139118000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>136400000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>132862000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>130001000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -11119,652 +11180,659 @@
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
+      <c r="DB29"/>
     </row>
-    <row r="30" spans="1:105">
+    <row r="30" spans="1:106">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
+        <v>1706000.0</v>
+      </c>
+      <c r="C30">
         <v>1908000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1559000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1965000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1605000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2259000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1620000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2261000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3283000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1930000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2174000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1894000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1740000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1944000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1590000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1782000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1913000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1267000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1854000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>2162000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2587000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1831000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>2212000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>2710000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3843000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>2052000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1466000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>2145000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>2542000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1269000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1786000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>2431000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>2292000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1715000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>2012000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>2059000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1808000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1544000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1369000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>2075000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1724000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1365000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1624000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>3089000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1931000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1352000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1957000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1598000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1761000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1650000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1384000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>2527000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>1439000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>744000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>1888000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>2392000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1572000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>1639000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>1433000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>2304000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>1985000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>802000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>1452000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>2671000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>2097000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>1182000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>2747000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>3313000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>2881000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>2075862.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>2548038.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>3045816.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>1575263.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>788746.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>1535442.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>2106908.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>1369521.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>921151.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>1503233.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>1385615.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>1155781.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>658726.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>995273.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>1912458.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>1796756.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>298437.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>761861.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>1076851.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>1133301.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>433516.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>769308.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>1297609.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>651883.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>411346.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>575860.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>340635.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>291513.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>148859.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>314249.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>219209.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>162468.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>65283.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>102922.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>125330.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:105">
+    <row r="31" spans="1:106">
       <c r="A31" t="s">
         <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>79907000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>123786000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>127716000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>132284000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>139331000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>141317000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>140033000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>140618000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>139478000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>141272000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>138258000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>135540000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>132862000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>130001000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>127701000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>124722000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>122774000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>134671000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>132849000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>129832000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>123012000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>115722000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>109972000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>104314000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>99022000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>92497000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>88516000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>87095000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>85498000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>82326000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>80006000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>78375000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>77013000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>74566000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>72678000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>70978000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>71270000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>69348000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>67904000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>66289000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>65200000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>63145000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>61201000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>79244000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>81776000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>80312000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>78944000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>78063000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>85272000.0</v>
       </c>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
+      <c r="DB31"/>
     </row>
-    <row r="32" spans="1:105">
+    <row r="32" spans="1:106">
       <c r="A32" t="s">
         <v>57</v>
       </c>
       <c r="B32">
+        <v>-12993000.0</v>
+      </c>
+      <c r="C32">
         <v>-8470000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-6263000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2772000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>10276000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>20424000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>21947000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>19324000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>21490000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>23149000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>44965000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>48508000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>94954000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>102948000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>107651000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>110289000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>117798000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>116639000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>117173000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>115321000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>116252000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>114088000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>111458000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>106710000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>104675000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -11800,391 +11868,395 @@
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
+      <c r="DB32"/>
     </row>
-    <row r="33" spans="1:105">
+    <row r="33" spans="1:106">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
+        <v>36157000.0</v>
+      </c>
+      <c r="C33">
         <v>37627000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>39459000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>40846000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>41946000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>76412000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>75255000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>75090000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>81445000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>77801000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>78058000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>74907000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>32666000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>31102000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>31048999.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>30553000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>25324000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>25525000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>25941000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>26140000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>26310000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>26362000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>26329000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>26876000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>26305000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>26777000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>27272000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>27620000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>27996000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>28444000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>28943000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>29351000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>29601000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>29998000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>30316000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>30536000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>31024000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>29931000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>21935000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>22533000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>22652000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>2163000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>2301000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>2398000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>2452000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>2087000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>2265000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>4227000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>4166000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>4327000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>2545000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>2748000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>2992000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>3155000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>3171000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>3336000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>3457000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>5222000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>6459000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>8795000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>16683000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>16980000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>17140000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>17451179.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>17671000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>17807469.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>17914541.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>20169729.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>20337811.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>21357691.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>18134718.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>18469460.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>28230147.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>3703134.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>3629650.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>3620469.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>3250118.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>3308587.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>2770589.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>2772630.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>2670758.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>2151641.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>2038258.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>2145929.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>2248280.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>2411966.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>2445080.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>2557000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>2656505.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>2393458.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>2437422.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>2697708.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>2643490.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>2085744.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>2069777.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>1402008.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>1170211.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>1147514.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>1056573.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>1045699.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>3280082.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>3228070.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>3285676.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>3349881.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>3400000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:105">
+    <row r="34" spans="1:106">
       <c r="A34" t="s">
         <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-      <c r="K34">
-[...1 lines deleted...]
-      </c>
+      <c r="K34"/>
       <c r="L34">
         <v>3825000.0</v>
       </c>
       <c r="M34">
         <v>3825000.0</v>
       </c>
-      <c r="N34"/>
+      <c r="N34">
+        <v>3825000.0</v>
+      </c>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
@@ -12232,697 +12304,700 @@
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
+      <c r="DB34"/>
     </row>
-    <row r="35" spans="1:105">
+    <row r="35" spans="1:106">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
+        <v>175000.0</v>
+      </c>
+      <c r="C35">
         <v>217000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>430000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>554000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>677000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>652000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>768000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>883000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>6204000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>890000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1080000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>5093000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>3825000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>465000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>547000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>642000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>936000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1262000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1627000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1114000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1281000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1323000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1378000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>715000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>970000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1109000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1395000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>939000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1121000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1007000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1185000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>831000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>996000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>676000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>1304000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>985000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>1088000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>301000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>6147000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>301000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>5004000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>5365000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>7277000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>9980000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>5153000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>3876000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>5248000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>8589000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>65000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>99000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>150000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>204000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>168000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>247000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>227000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>270000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>492000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>359000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>346000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>340000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>321000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>715000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>760000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>803556.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>225000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>544000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>5422000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>544000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>4817097.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>6279299.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>7900669.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>8786065.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>4358774.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>2660589.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>7281685.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>5724897.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>5859756.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>3652398.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>5798892.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>4931812.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>3052953.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>1859103.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>2482004.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>4171099.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>2724990.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>1625900.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>3298472.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>5713059.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>3341504.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>17111.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>34221.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>51332.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>68443.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>85553.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>102664.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>260989.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>278099.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31865.0</v>
       </c>
       <c r="CU35">
         <v>31865.0</v>
       </c>
       <c r="CV35">
         <v>31865.0</v>
       </c>
       <c r="CW35">
+        <v>31865.0</v>
+      </c>
+      <c r="CX35">
         <v>49446.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>61783.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>374830.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>578286.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>2200000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:105">
+    <row r="36" spans="1:106">
       <c r="A36" t="s">
         <v>61</v>
       </c>
-      <c r="B36">
+      <c r="B36"/>
+      <c r="C36">
         <v>-5300000.0</v>
       </c>
-      <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
-      <c r="G36">
+      <c r="G36"/>
+      <c r="H36">
         <v>-10600000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-5300000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-5000000.0</v>
       </c>
-      <c r="J36"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K36"/>
       <c r="L36">
         <v>-5000000.0</v>
       </c>
       <c r="M36">
+        <v>-5000000.0</v>
+      </c>
+      <c r="N36">
         <v>5860000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-5000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-31049000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>5000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-1053000.0</v>
       </c>
-      <c r="R36"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S36"/>
       <c r="T36">
         <v>860000.0</v>
       </c>
       <c r="U36">
+        <v>860000.0</v>
+      </c>
+      <c r="V36">
         <v>-26310000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>860000.0</v>
       </c>
       <c r="W36">
         <v>860000.0</v>
       </c>
       <c r="X36">
         <v>860000.0</v>
       </c>
       <c r="Y36">
+        <v>860000.0</v>
+      </c>
+      <c r="Z36">
         <v>-26305000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>860000.0</v>
       </c>
       <c r="AA36">
         <v>860000.0</v>
       </c>
       <c r="AB36">
         <v>860000.0</v>
       </c>
       <c r="AC36">
         <v>860000.0</v>
       </c>
       <c r="AD36">
         <v>860000.0</v>
       </c>
       <c r="AE36">
         <v>860000.0</v>
       </c>
       <c r="AF36">
         <v>860000.0</v>
       </c>
       <c r="AG36">
         <v>860000.0</v>
       </c>
       <c r="AH36">
+        <v>860000.0</v>
+      </c>
+      <c r="AI36">
         <v>-1164000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>860000.0</v>
       </c>
       <c r="AJ36">
         <v>860000.0</v>
       </c>
       <c r="AK36">
         <v>860000.0</v>
       </c>
       <c r="AL36">
+        <v>860000.0</v>
+      </c>
+      <c r="AM36">
         <v>-907000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>499000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>907000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>863000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>101000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>74000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>50000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>840000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>5000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>44000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>2209000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>1996000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>1993000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>-771000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>-983000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>1430000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>-1062000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>-852000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>-1110000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>-1230000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>-1216000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>-914000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>-1177000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>-1003000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>-1543000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>-1279000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>-1458000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>-1255000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>-1150000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>-964000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>-1084000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>-724561.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-350000.0</v>
       </c>
       <c r="BS36">
         <v>-350000.0</v>
       </c>
       <c r="BT36">
+        <v>-350000.0</v>
+      </c>
+      <c r="BU36">
         <v>-125000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>-260000.0</v>
       </c>
-      <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
-      <c r="CB36">
-[...1 lines deleted...]
-      </c>
+      <c r="CB36"/>
       <c r="CC36">
         <v>14167.0</v>
       </c>
       <c r="CD36">
         <v>14167.0</v>
       </c>
       <c r="CE36">
         <v>14167.0</v>
       </c>
       <c r="CF36">
         <v>14167.0</v>
       </c>
       <c r="CG36">
         <v>14167.0</v>
       </c>
       <c r="CH36">
         <v>14167.0</v>
       </c>
       <c r="CI36">
         <v>14167.0</v>
       </c>
       <c r="CJ36">
         <v>14167.0</v>
       </c>
       <c r="CK36">
-        <v>21822.0</v>
+        <v>14167.0</v>
       </c>
       <c r="CL36">
         <v>21822.0</v>
       </c>
       <c r="CM36">
         <v>21822.0</v>
       </c>
       <c r="CN36">
+        <v>21822.0</v>
+      </c>
+      <c r="CO36">
         <v>171822.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200155.0</v>
       </c>
       <c r="CP36">
         <v>200155.0</v>
       </c>
       <c r="CQ36">
         <v>200155.0</v>
       </c>
       <c r="CR36">
+        <v>200155.0</v>
+      </c>
+      <c r="CS36">
         <v>-314845.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>50155.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>90571.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>91196.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>90946.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>94231.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>106473.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>109285.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>112097.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:105">
+    <row r="37" spans="1:106">
       <c r="A37" t="s">
         <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -12966,1056 +13041,1066 @@
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
+      <c r="DB37"/>
     </row>
-    <row r="38" spans="1:105">
+    <row r="38" spans="1:106">
       <c r="A38" t="s">
         <v>63</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
-      <c r="AD38">
-[...1 lines deleted...]
-      </c>
+      <c r="AD38"/>
       <c r="AE38">
         <v>860000.0</v>
       </c>
       <c r="AF38">
         <v>860000.0</v>
       </c>
       <c r="AG38">
         <v>860000.0</v>
       </c>
       <c r="AH38">
         <v>860000.0</v>
       </c>
       <c r="AI38">
         <v>860000.0</v>
       </c>
       <c r="AJ38">
         <v>860000.0</v>
       </c>
       <c r="AK38">
         <v>860000.0</v>
       </c>
       <c r="AL38">
         <v>860000.0</v>
       </c>
       <c r="AM38">
+        <v>860000.0</v>
+      </c>
+      <c r="AN38">
         <v>1359000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>1767000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>1723000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>961000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>934000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>910000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>883000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>865000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>904000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>3074000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>2856000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>2853000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>860000.0</v>
       </c>
       <c r="AZ38">
         <v>860000.0</v>
       </c>
       <c r="BA38">
         <v>860000.0</v>
       </c>
       <c r="BB38">
         <v>860000.0</v>
       </c>
       <c r="BC38">
         <v>860000.0</v>
       </c>
       <c r="BD38">
         <v>860000.0</v>
       </c>
       <c r="BE38">
         <v>860000.0</v>
       </c>
       <c r="BF38">
+        <v>860000.0</v>
+      </c>
+      <c r="BG38">
         <v>2340000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>3549000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>5621000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>13250000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>13241000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>13231000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13242000.0</v>
       </c>
       <c r="BM38">
         <v>13242000.0</v>
       </c>
       <c r="BN38">
-        <v>13162000.0</v>
+        <v>13242000.0</v>
       </c>
       <c r="BO38">
         <v>13162000.0</v>
       </c>
       <c r="BP38">
-        <v>15280000.0</v>
+        <v>13162000.0</v>
       </c>
       <c r="BQ38">
         <v>15280000.0</v>
       </c>
       <c r="BR38">
+        <v>15280000.0</v>
+      </c>
+      <c r="BS38">
         <v>16409000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>16194000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>16509000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>26327000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>1795000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>1605000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>1502000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>1259000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>1384000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>1238000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>1208000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>1173000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>1010000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>980000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>975000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>962000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>1038000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>959000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>961000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>969000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>968000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>969000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>1118000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>1147000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>565000.0</v>
       </c>
       <c r="CQ38">
         <v>565000.0</v>
       </c>
       <c r="CR38">
-        <v>50000.0</v>
+        <v>565000.0</v>
       </c>
       <c r="CS38">
         <v>50000.0</v>
       </c>
       <c r="CT38">
+        <v>50000.0</v>
+      </c>
+      <c r="CU38">
         <v>90000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91000.0</v>
       </c>
       <c r="CV38">
         <v>91000.0</v>
       </c>
-      <c r="CW38"/>
+      <c r="CW38">
+        <v>91000.0</v>
+      </c>
       <c r="CX38"/>
       <c r="CY38"/>
       <c r="CZ38"/>
       <c r="DA38"/>
+      <c r="DB38"/>
     </row>
-    <row r="39" spans="1:105">
+    <row r="39" spans="1:106">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
+        <v>4352000.0</v>
+      </c>
+      <c r="C39">
         <v>6636000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>7827000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>6624000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>6500000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>4228000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>4022000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>3851000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>6513000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>8804000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>10093000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>8530000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>4719000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>7245000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>6058000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>4415000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>5547000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>5086000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>5296000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>4061000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>5462000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>4512000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>2613000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>3277000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>3529000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>4176000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>2841000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1506000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1990000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1791000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1594000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1278000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>1670000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>974000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>2212000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>3026000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>1019000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>3316000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>6507000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>3865000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>2678000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>3457000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>2287000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>2479000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>3577000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>2143000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>4510000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>2603000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>2877000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>3138000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>5166000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>4112000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>3502000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>2640000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>2248000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>2768000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>2670000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>3331000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>3563000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>2611000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>2703000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>4262000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>4659000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>2341000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>2195000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>3737000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>3812000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>2009000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>1840000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>4661576.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>1415362.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>987665.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>691859.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>1116016.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>2176423.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>1211554.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>1071171.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>1979083.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>1701719.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>689589.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>583038.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>374303.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>511721.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>203903.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>213152.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>296165.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>330892.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>223097.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>232218.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>229677.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>426011.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>458395.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>478108.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>190915.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>177783.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>159049.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>148608.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>89887.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>100029.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>15842.0</v>
       </c>
-      <c r="CW39"/>
-      <c r="CX39">
+      <c r="CX39"/>
+      <c r="CY39">
         <v>33389.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>67620.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>31327.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:105">
+    <row r="40" spans="1:106">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
+        <v>27257000.0</v>
+      </c>
+      <c r="C40">
         <v>29688000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>32894000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>35829000.0</v>
       </c>
-      <c r="E40"/>
-      <c r="F40">
+      <c r="F40"/>
+      <c r="G40">
         <v>35065000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>29418000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>30532000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>6918000.0</v>
       </c>
-      <c r="J40"/>
-      <c r="K40">
+      <c r="K40"/>
+      <c r="L40">
         <v>30073000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>13240000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>11289000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>5915000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>5990000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>6027000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>4480000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>2460000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>4190000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>6579000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>4428000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>4429000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>4486000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>5169000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>4214000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>3195000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>2871000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>3325000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>1941000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>-478000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>2149000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>3526000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>2299000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>3034000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>2871000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>9444000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>2475000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>-1112000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>2395000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>2503000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>1621000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>-1009000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>1819000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>2229000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>2214000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>2136000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>464000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>2406000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>1847000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>-442000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>1429000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>2245000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>2381000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>2194000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>1718000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>2162000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>2273000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>-213000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>1596000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>2480000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>1845000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>-1698000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>642000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>2474095.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>1982000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>-2009000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>863331.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>3176956.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>1816192.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>4708678.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>2068272.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>5835677.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>2061898.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>1791632.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>1622155.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>5171541.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>1495158.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>854802.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>1008076.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>3782601.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>1931677.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>5523290.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>4254520.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>3014239.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>1177429.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>1080513.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>1033469.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>1404448.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>1144795.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>1003886.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>1617655.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>997105.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>725764.0</v>
       </c>
-      <c r="CP40"/>
       <c r="CQ40"/>
       <c r="CR40"/>
       <c r="CS40"/>
-      <c r="CT40">
+      <c r="CT40"/>
+      <c r="CU40">
         <v>22000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>44478.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>58173.0</v>
       </c>
-      <c r="CW40"/>
-      <c r="CX40">
+      <c r="CX40"/>
+      <c r="CY40">
         <v>342831.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>379887.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>176409.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>1200000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:105">
+    <row r="41" spans="1:106">
       <c r="A41" t="s">
         <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>465000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>547000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>642000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>936000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>1262000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>1627000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>1114000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>1281000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>1323000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>1378000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>715000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>970000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>1109000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>1395000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>939000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>1121000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>1007000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>1185000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>831000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>996000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>676000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>1304000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>985000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>1088000.0</v>
       </c>
-      <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
@@ -14039,363 +14124,367 @@
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
       <c r="CQ41"/>
       <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
+      <c r="DB41"/>
     </row>
-    <row r="42" spans="1:105">
+    <row r="42" spans="1:106">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
+        <v>19840000.0</v>
+      </c>
+      <c r="C42">
         <v>19647000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>19416000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>19161000.0</v>
       </c>
-      <c r="E42"/>
-      <c r="F42">
+      <c r="F42"/>
+      <c r="G42">
         <v>17967000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>17515000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>16942000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>25146000.0</v>
       </c>
-      <c r="J42"/>
-      <c r="K42">
+      <c r="K42"/>
+      <c r="L42">
         <v>21765000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>20046000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>18277000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>16647000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>14877000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>13196000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>11660000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>10151000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>8711000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>7829000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>7111000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>6098000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>5317000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>4544000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>3804000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>3063000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>2347000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>1617000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>12478000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>11693000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>10881000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>10100000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>9381000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>8664000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>7952000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>7300000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>6806000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>6430000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>5932000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>5334000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>4871000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>4398000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>3987000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>3488000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>3117000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>2735000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>2370000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>1950000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>1578000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>1228000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>732000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>362000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>7465000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>-67000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>69000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>554000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>6420000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>58000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>-903000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>-58000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>4919000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>-47000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>-77000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>2856000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>2628000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>1958000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>1375973.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>765400.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>3453788.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>4443674.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>8190887.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>13791113.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>14193994.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>14499000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>16268736.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>14309204.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>15213254.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>14876332.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>14423528.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>14037702.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>13433054.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>12948460.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>12398524.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>12196783.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>12074611.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>11914777.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>11647213.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>10123316.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>9864025.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>8957531.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>8949324.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>8464330.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>7279207.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6999910.0</v>
       </c>
       <c r="CQ42">
         <v>6999910.0</v>
       </c>
       <c r="CR42">
+        <v>6999910.0</v>
+      </c>
+      <c r="CS42">
         <v>6687285.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6528885.0</v>
       </c>
       <c r="CT42">
         <v>6528885.0</v>
       </c>
       <c r="CU42">
         <v>6528885.0</v>
       </c>
       <c r="CV42">
+        <v>6528885.0</v>
+      </c>
+      <c r="CW42">
         <v>7299922.0</v>
       </c>
-      <c r="CW42"/>
-      <c r="CX42">
+      <c r="CX42"/>
+      <c r="CY42">
         <v>6533628.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4585718.0</v>
       </c>
       <c r="CZ42">
         <v>4585718.0</v>
       </c>
       <c r="DA42">
+        <v>4585718.0</v>
+      </c>
+      <c r="DB42">
         <v>4600000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:105">
+    <row r="43" spans="1:106">
       <c r="A43" t="s">
         <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -14459,68 +14548,67 @@
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
+      <c r="DB43"/>
     </row>
-    <row r="44" spans="1:105">
+    <row r="44" spans="1:106">
       <c r="A44" t="s">
         <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
-      <c r="L44">
-[...1 lines deleted...]
-      </c>
+      <c r="L44"/>
       <c r="M44">
         <v>9000.0</v>
       </c>
       <c r="N44">
         <v>9000.0</v>
       </c>
       <c r="O44">
         <v>9000.0</v>
       </c>
       <c r="P44">
         <v>9000.0</v>
       </c>
       <c r="Q44">
         <v>9000.0</v>
       </c>
       <c r="R44">
         <v>9000.0</v>
       </c>
       <c r="S44">
         <v>9000.0</v>
       </c>
       <c r="T44">
         <v>9000.0</v>
       </c>
       <c r="U44">
@@ -14741,1490 +14829,1504 @@
       </c>
       <c r="CO44">
         <v>9000.0</v>
       </c>
       <c r="CP44">
         <v>9000.0</v>
       </c>
       <c r="CQ44">
         <v>9000.0</v>
       </c>
       <c r="CR44">
         <v>9000.0</v>
       </c>
       <c r="CS44">
         <v>9000.0</v>
       </c>
       <c r="CT44">
         <v>9000.0</v>
       </c>
       <c r="CU44">
         <v>9000.0</v>
       </c>
       <c r="CV44">
         <v>9000.0</v>
       </c>
-      <c r="CW44"/>
+      <c r="CW44">
+        <v>9000.0</v>
+      </c>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
+      <c r="DB44"/>
     </row>
-    <row r="45" spans="1:105">
+    <row r="45" spans="1:106">
       <c r="A45" t="s">
         <v>70</v>
       </c>
       <c r="B45">
+        <v>25608000.0</v>
+      </c>
+      <c r="C45">
         <v>58750000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>28181000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>29079000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>29690000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>29502000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>27392000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>27406000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>48217000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>28437000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>28794000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>29231000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>26178000.0</v>
       </c>
-      <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
-      <c r="Q45">
+      <c r="Q45"/>
+      <c r="R45">
         <v>24464000.0</v>
       </c>
-      <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>25280000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>25450000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>25502000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>25469000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>26016000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>25445000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>25917000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>26412000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>26760000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>27136000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>27584000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>28083000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>28491000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>28741000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>29138000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>29456000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>29676000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>30164000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>29071000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>20576000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>20766000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>20929000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>1202000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>1367000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>1488000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>1569000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>1222000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>1361000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>1153000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>1310000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>1474000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>1685000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>1888000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>2132000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>2295000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>2311000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>2476000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>2597000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>2882000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>2910000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>3174000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>3433000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>3739000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>3909000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>4209000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>4429000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>4645000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>4752000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>4890000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>5057561.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>4948932.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>1940566.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>1960433.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>1903294.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>1907580.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>2025129.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>2118602.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>1990578.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>1924848.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>1531926.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>1565265.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>1497589.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>1141641.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>1057892.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>1170826.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>1286267.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>1373988.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>1484557.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>1596478.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>1688327.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>1425280.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>1469244.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>1579530.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>1496979.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>1520589.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>1504622.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>1351853.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>1120056.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>1056943.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>965377.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>954753.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>3185851.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>3121597.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>3176391.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>3237784.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>3300000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:105">
+    <row r="46" spans="1:106">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="B46">
+        <v>25608000.0</v>
+      </c>
+      <c r="C46">
         <v>26838000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>28181000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>29079000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>29690000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>29502000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>27392000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>27406000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>28089000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>28437000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>28794000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>29231000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>26178000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>25242000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>25189000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>24693000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>24464000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>24665000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>25081000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>25280000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>25450000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>25502000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>25469000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>26016000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>25445000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>25917000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>26412000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>26760000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>27136000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>27584000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>28083000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>28491000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>28741000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>29138000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>29456000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>29676000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>30164000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>29071000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>20576000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>20766000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>20929000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>1202000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>1367000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>1488000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>1569000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>1222000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>1361000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>1153000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>1310000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>1474000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>1685000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>1888000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>2132000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>2295000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>2311000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>2476000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>2597000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>2882000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>2910000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>3174000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>3433000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>3739000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>3909000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>4209054.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>4429000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>4644969.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>4752041.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>4889479.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>5057561.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>4948932.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>1940566.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>1960433.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>1903294.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>1907580.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>2025129.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>2118602.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>1990578.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>1924848.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>1531926.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>1565265.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>1497589.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>1141641.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>1057892.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>1170826.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>1286267.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>1373988.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>1484557.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>1596478.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>1688327.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>1425280.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>1469244.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>1579530.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>1496979.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>1520589.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>1504622.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>1351853.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>1120056.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>1056943.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>965377.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>954753.0</v>
       </c>
-      <c r="CW46"/>
-      <c r="CX46">
+      <c r="CX46"/>
+      <c r="CY46">
         <v>3121597.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>3176391.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>3237784.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>3300000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:105">
+    <row r="47" spans="1:106">
       <c r="A47" t="s">
         <v>72</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>27207000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>26178000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>25242000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>25189000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>24693000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>24464000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>24665000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>25081000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>25280000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>25450000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>25502000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>25469000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>26016000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>25445000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>25917000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>26412000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>26760000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>27136000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>27584000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>28083000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>28491000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>28741000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>29138000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>29456000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>29676000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>30164000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>29071000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>20576000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>20766000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>20929000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>1202000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>1367000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>1488000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>1569000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>1222000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>1361000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>1153000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>1310000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>1474000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>1685000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>1888000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>2132000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>2295000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>2311000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>2476000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>2597000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>2882000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>2910000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>3174000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>3433000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>3739000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>3909000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>4209000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>4429000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>4645000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>4752000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>4890000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>5058000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>4948000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>1941000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>1960000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>1903000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>1908000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>2025000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>2118000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>1991000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>1925000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>1532000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>1565000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>1498000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>1142000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>1058000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>1171000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>1286000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>1374000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>1486000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>1596000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>1688000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>1425000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>1469000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>1579000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>1497000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>1521000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>1505000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>1352000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>1120000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>1057000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>966000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>954000.0</v>
       </c>
-      <c r="CW47"/>
       <c r="CX47"/>
       <c r="CY47"/>
       <c r="CZ47"/>
       <c r="DA47"/>
+      <c r="DB47"/>
     </row>
-    <row r="48" spans="1:105">
+    <row r="48" spans="1:106">
       <c r="A48" t="s">
         <v>73</v>
       </c>
       <c r="B48">
+        <v>3118000.0</v>
+      </c>
+      <c r="C48">
         <v>9263000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>13320000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>23873000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>32393000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>78187000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>78889000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>76559000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>71555000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>76557000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>78584000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>98255000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>105488000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>116908000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>123246000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>126974000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>130496000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>130721000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>132746000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>132489000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>134141000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>133000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>131063000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>128298000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>126177000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>124618000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>123215000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>121997000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>122172000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>121135000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>118930000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>113751000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>106320000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>101287000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>96341000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>91701000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>86530000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>82925000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>82002000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>81004000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>78295000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>76535000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>75301000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>74454000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>72343000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>70833000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>69478000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>70189000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>68647000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>67554000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>66445000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>65726000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>63987000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>62055000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>80015000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>82009000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>81108000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>79774000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>79825000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>86159000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>97115000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>102431000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>101180000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>99231244.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>94305000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>90519129.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>87212863.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>83230945.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>75156169.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>75966417.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>71081649.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>65260552.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>58639343.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>53735904.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>49325922.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>44800196.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>38617112.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>34993073.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>32238839.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>28923868.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>24173610.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>21034600.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>18362508.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>15651682.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>12110096.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>9686630.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>7729519.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>5917864.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>4099726.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>2760818.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>1536894.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>-281294.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>-1713878.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>-3429517.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>-3864227.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>-4069114.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>-4971443.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>-6140814.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>-6494162.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>-6887540.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>-5796856.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>-4670897.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>-4306695.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>-4008093.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>-3000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:105">
+    <row r="49" spans="1:106">
       <c r="A49" t="s">
         <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>98255000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>105488000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>116908000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>123246000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>126974000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>130496000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>130721000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>132746000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>132489000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>134141000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>133000000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>131063000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>128298000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>126177000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>124618000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>123215000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>121997000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>122172000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>121135000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>118930000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>113751000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>106320000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>101287000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>96341000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>91701000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>86530000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>82925000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>82002000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>81004000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>78295000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>76535000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>75301000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>74454000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>72343000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>70833000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>69478000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>70189000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>68647000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>67554000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>66445000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>65726000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>63987000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>62055000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>80015000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>82009000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>81108000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>79774000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>79825000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>86159000.0</v>
       </c>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
+      <c r="DB49"/>
     </row>
-    <row r="50" spans="1:105">
+    <row r="50" spans="1:106">
       <c r="A50" t="s">
         <v>75</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
@@ -16288,85 +16390,88 @@
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
+      <c r="DB50"/>
     </row>
-    <row r="51" spans="1:105">
+    <row r="51" spans="1:106">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
+        <v>414000.0</v>
+      </c>
+      <c r="C51">
         <v>535000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>652000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>768000.0</v>
       </c>
-      <c r="E51"/>
-      <c r="F51">
+      <c r="F51"/>
+      <c r="G51">
         <v>1105000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1214000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1321000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1454000.0</v>
       </c>
-      <c r="J51"/>
-      <c r="K51">
+      <c r="K51"/>
+      <c r="L51">
         <v>1837000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>2067000.0</v>
       </c>
-      <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
@@ -16395,143 +16500,146 @@
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
-      <c r="CH51">
+      <c r="CH51"/>
+      <c r="CI51">
         <v>51332.0</v>
       </c>
-      <c r="CI51"/>
-      <c r="CJ51">
+      <c r="CJ51"/>
+      <c r="CK51">
         <v>51332.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>68442.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>1385553.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>102663.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>119774.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>136885.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>1153995.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>171106.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>329431.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>346541.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>264424.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>308710.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>370842.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>1955256.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>2018606.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>2073251.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>2596388.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>2800000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:105">
+    <row r="52" spans="1:106">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
+        <v>414000.0</v>
+      </c>
+      <c r="C52">
         <v>493000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>485000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>477000.0</v>
       </c>
-      <c r="E52"/>
-      <c r="F52">
+      <c r="F52"/>
+      <c r="G52">
         <v>453000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>446000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>438000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>459000.0</v>
       </c>
-      <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52">
         <v>757000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>799000.0</v>
       </c>
-      <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
@@ -16560,348 +16668,348 @@
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
-      <c r="CH52">
+      <c r="CH52"/>
+      <c r="CI52">
         <v>51332.0</v>
       </c>
-      <c r="CI52"/>
-      <c r="CJ52">
+      <c r="CJ52"/>
+      <c r="CK52">
         <v>51332.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>68442.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>1368442.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68442.0</v>
       </c>
       <c r="CN52">
         <v>68442.0</v>
       </c>
       <c r="CO52">
         <v>68442.0</v>
       </c>
       <c r="CP52">
+        <v>68442.0</v>
+      </c>
+      <c r="CQ52">
         <v>1068442.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68442.0</v>
       </c>
       <c r="CR52">
         <v>68442.0</v>
       </c>
       <c r="CS52">
         <v>68442.0</v>
       </c>
       <c r="CT52">
+        <v>68442.0</v>
+      </c>
+      <c r="CU52">
         <v>264424.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>276845.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>338977.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>1905810.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>1956823.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>1958840.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>2412214.0</v>
       </c>
-      <c r="DA52"/>
+      <c r="DB52"/>
     </row>
-    <row r="53" spans="1:105">
+    <row r="53" spans="1:106">
       <c r="A53" t="s">
         <v>78</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
-[...1 lines deleted...]
-      </c>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
+        <v>0.0</v>
+      </c>
+      <c r="AQ53">
         <v>15608000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>15604000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>15572000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>15591000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>15579000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>15583000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>15567000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>15539000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>15516000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>15486000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>15465000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>15490000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>15455000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>15425000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>10382000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>10347000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>10300000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>10266000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>10219000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>10116000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>10077000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>10097000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>10025067.0</v>
       </c>
-      <c r="BM53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BN53"/>
       <c r="BO53">
         <v>-500.0</v>
       </c>
       <c r="BP53">
+        <v>-500.0</v>
+      </c>
+      <c r="BQ53">
         <v>-250.0</v>
       </c>
-      <c r="BQ53"/>
-      <c r="BR53">
+      <c r="BR53"/>
+      <c r="BS53">
         <v>16490000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>23625000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>2025000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>4780000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>44860000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>44850000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>45425000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>39125000.0</v>
       </c>
-      <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
-      <c r="CX53">
+      <c r="CX53"/>
+      <c r="CY53">
         <v>300000.0</v>
       </c>
-      <c r="CY53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CZ53"/>
       <c r="DA53">
         <v>300000.0</v>
       </c>
+      <c r="DB53">
+        <v>300000.0</v>
+      </c>
     </row>
-    <row r="54" spans="1:105">
+    <row r="54" spans="1:106">
       <c r="A54" t="s">
         <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -16945,1400 +17053,1413 @@
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
+      <c r="DB54"/>
     </row>
-    <row r="55" spans="1:105">
+    <row r="55" spans="1:106">
       <c r="A55" t="s">
         <v>80</v>
       </c>
       <c r="B55">
+        <v>63762000.0</v>
+      </c>
+      <c r="C55">
         <v>81191000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>87965000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>100301000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>109839000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>144795000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>146034000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>152714000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>175093000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>173350000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>162698000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>180737000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>164117000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>165121000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>169265000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>164739000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>176319000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>168429000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>159386000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>173323000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>187497000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>167371000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>158949000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>162755000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>155323000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>149544000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>145537000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>144837000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>154427000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>156917000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>148071000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>152667000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>134836000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>135591000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>124882000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>125665000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>112809000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>97620000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>96527000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>99806000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>90279000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>88583000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>88400000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>93443000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>82852000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>79842000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>79429000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>86023000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>78375000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>75109000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>77835000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>81426000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>73179000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>70731000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>89363000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>94543000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>91064000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>88403000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>87973000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>99416000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>106287000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>108260000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>108589000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>115158526.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>104170000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>98353211.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>96607304.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>101128906.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>81962939.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>91430442.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>89274148.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>87874035.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>73454647.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>72720321.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>74531870.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>70039119.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>61218487.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>54409719.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>53502446.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>51708924.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>42624159.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>41398080.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>37530072.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>35066197.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>28119483.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>24288805.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>23740590.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>23189644.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>18480808.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>16672257.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>15303571.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>12831377.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>9025796.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>9463000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>7805963.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>6429750.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>4654236.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>3645345.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>3652785.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>2489467.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>4504757.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>4403035.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>4334502.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>5330602.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>6300000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:105">
+    <row r="56" spans="1:106">
       <c r="A56" t="s">
         <v>81</v>
       </c>
       <c r="B56">
+        <v>27605000.0</v>
+      </c>
+      <c r="C56">
         <v>43564000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>48506000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>59455000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>67892000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>68383000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>70779000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>77624000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>93648000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>95549000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>84640000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>105830000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>131451000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>134019000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>138216000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>134186000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>150995000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>142904000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>133445000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>147183000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>161187000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>141009000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>132620000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>135879000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>129018000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>122767000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>118265000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>117217000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>126431000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>128473000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>119128000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>123316000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>105235000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>105593000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>94566000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>95129000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>81785000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>67689000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>74592000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>77273000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>67627000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>86420000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>86099000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>91045000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>80400000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>77755000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>77164000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>81796000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>74209000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>70782000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>75290000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>78678000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>70187000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>67576000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>86192000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>91207000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>87607000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>83181000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>81514000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>90621000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>89604000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>91280000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>91449000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>97707347.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>86499000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>80545742.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>78692763.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>80959177.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>61625128.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>70072751.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>71139430.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>69404575.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>45224500.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>69017187.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>70902220.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>66418650.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>57968369.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>51101132.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>50731857.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>48936294.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>39953401.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>39246439.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>35491814.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>32920268.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>25871203.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>21876839.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>21295510.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>20632643.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>15824303.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>14278799.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>12866149.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>10133669.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>6382306.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>7377255.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>5736186.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>5027742.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>3484025.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>2497831.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>2596212.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>1443768.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>1224675.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>1174965.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>1048826.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>1980721.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>2900000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:105">
+    <row r="57" spans="1:106">
       <c r="A57" t="s">
         <v>82</v>
       </c>
       <c r="B57">
+        <v>40598000.0</v>
+      </c>
+      <c r="C57">
         <v>52034000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>54769000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>56683000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>57616000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>47959000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>48832000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>58300000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>72158000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>72400000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>61239000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>57322000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>36497000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>31071000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>30565000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>23897000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>33197000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>26265000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>16272000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>31862000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>44935000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>26921000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>21162000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>29169000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>24343000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>20725000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>18551000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>20255000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>18626000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>23052000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>17045000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>27955000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>18109000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>24934000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>19255000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>25649000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>18355000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>7934000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>8563000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>13439000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>7084000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>7708000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>9156000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>15561000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>7417000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>6295000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>7582000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>13884000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>8093000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>6237000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>10527000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>15153000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>8997000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>8414000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>9023000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>11628000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>9391000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>8231000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>8695000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>12935000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>8961000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>5229000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>6694000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>12335746.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>7088000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>6031854.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>8174331.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>17320256.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>6994935.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>10987977.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>9968941.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>14621742.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>6420672.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>4452221.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>8903840.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>10896438.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>7354914.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>4507200.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>6806968.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>8714413.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>4984630.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>7382393.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>6736524.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>7185338.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>3902419.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>2655081.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>4331941.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>7117507.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>4486299.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>4908265.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>4754605.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>4568970.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>3364665.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>5780497.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>4541060.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>3524732.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>2793437.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>3232016.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>3560939.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>2791000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>3698024.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>3453238.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>3665366.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>4159408.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>2500000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:105">
+    <row r="58" spans="1:106">
       <c r="A58" t="s">
         <v>83</v>
       </c>
       <c r="B58">
+        <v>40773000.0</v>
+      </c>
+      <c r="C58">
         <v>52251000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>55199000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>57237000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>58293000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>48611000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>49600000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>59183000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>78362000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>73290000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>62319000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>62415000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>40322000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>31536000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>31112000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>24539000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>34133000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>27527000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>17899000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>32976000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>46216000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>28244000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>22540000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>29884000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>25313000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>21834000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>19946000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>21194000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>19747000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>24059000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>18230000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>28786000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>19105000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>25610000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>20559000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>26634000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>19443000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>8235000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>8563000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>13439000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>7084000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>7708000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>9156000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>15561000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>7417000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>6295000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>7582000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>13884000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>8158000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>6336000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>10677000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>15357000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>9165000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>8661000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>9250000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>11898000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>9883000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>8590000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>9041000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>13275000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>9282000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>5944000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>7454000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>13139302.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>7313000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>6031854.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>8174331.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>17320256.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>6994935.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>10987977.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>9968941.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>14621742.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>6420672.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>4452221.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>8903840.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>10896438.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>7354914.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>4507200.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>6806968.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>8714413.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>4984630.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>7382393.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>6736524.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>7185338.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>3902419.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>2655081.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>4331941.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>7117507.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>4486299.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>4925376.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>4788826.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>4620302.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>3433108.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>5866050.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>4643724.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>3785721.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>3071536.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>3232016.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>3592804.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>2822864.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>3747470.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>3515021.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>4040196.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>4737694.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>4700000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:105">
+    <row r="59" spans="1:106">
       <c r="A59" t="s">
         <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -18382,447 +18503,451 @@
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
+      <c r="DB59"/>
     </row>
-    <row r="60" spans="1:105">
+    <row r="60" spans="1:106">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
+        <v>22989000.0</v>
+      </c>
+      <c r="C60">
         <v>28940000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>32766000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>43064000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>51546000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>96184000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>96434000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>93531000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>96731000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>100060000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>100379000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>118322000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>123795000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>133585000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>138153000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>140200000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>142186000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>140902000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>141487000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>140347000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>141281000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>139127000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>136409000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>132871000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>130010000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>127710000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>125591000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>123643000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>134680000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>132858000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>129841000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>123881000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>115731000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>109981000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>104323000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>99031000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>93366000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>89385000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>87964000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>86367000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>83195000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>80875000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>79244000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>77882000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>75435000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>73547000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>71847000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>72139000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>70217000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>68773000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>67158000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>66069000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>64014000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>62070000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>80113000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>82645000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>81181000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>79813000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>78932000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>86141000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>97005000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>102316000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>101135000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>102019224.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>96857000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>92321357.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>88432973.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>83808650.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>74968004.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>80442465.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>79305207.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>73252293.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>67033975.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>68268100.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>65628030.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>59142681.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>53863573.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>49902519.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>46695478.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>42994511.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>37639529.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>34015687.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>30793548.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>27880859.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>24217064.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>21633724.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>19408649.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>16072137.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>13994509.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>11746881.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>10514745.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>8211075.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>5592688.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>3596949.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>3162239.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>2644029.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>1582700.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>413329.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>59981.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>-333397.0</v>
       </c>
-      <c r="CW60"/>
-      <c r="CX60">
+      <c r="CX60"/>
+      <c r="CY60">
         <v>888014.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>294306.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>592908.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>1600000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:105">
+    <row r="61" spans="1:106">
       <c r="A61" t="s">
         <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
@@ -18861,114 +18986,117 @@
       <c r="AY61">
         <v>0.0</v>
       </c>
       <c r="AZ61">
         <v>0.0</v>
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
+        <v>0.0</v>
+      </c>
+      <c r="BH61">
         <v>-924000.0</v>
       </c>
-      <c r="BH61">
-[...2 lines deleted...]
-      <c r="BI61"/>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
       <c r="BJ61"/>
       <c r="BK61"/>
-      <c r="BL61">
+      <c r="BL61"/>
+      <c r="BM61">
         <v>-3000.0</v>
       </c>
-      <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
-      <c r="BT61">
+      <c r="BT61"/>
+      <c r="BU61">
         <v>-559000.0</v>
       </c>
-      <c r="BU61">
+      <c r="BV61">
         <v>-34000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BW61">
         <v>-179000.0</v>
       </c>
-      <c r="BW61">
+      <c r="BX61">
         <v>-51000.0</v>
       </c>
-      <c r="BX61">
+      <c r="BY61">
         <v>-1255000.0</v>
       </c>
-      <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
+      <c r="DB61"/>
     </row>
-    <row r="62" spans="1:105">
+    <row r="62" spans="1:106">
       <c r="A62" t="s">
         <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -19032,50 +19160,51 @@
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
+      <c r="DB62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -19150,51 +19279,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B2">
         <v>138192000.0</v>
       </c>
       <c r="C2">
         <v>196383000.0</v>
       </c>
       <c r="D2">
         <v>185844000.0</v>
       </c>
       <c r="E2">
         <v>198079000.0</v>
       </c>
       <c r="F2">
         <v>219267000.0</v>
       </c>
       <c r="G2">
         <v>202879000.0</v>
       </c>
       <c r="H2">
         <v>188105000.0</v>
       </c>
       <c r="I2">
         <v>175993000.0</v>
       </c>
@@ -19233,51 +19362,51 @@
       </c>
       <c r="U2">
         <v>83244366.0</v>
       </c>
       <c r="V2">
         <v>64700002.0</v>
       </c>
       <c r="W2">
         <v>55824406.0</v>
       </c>
       <c r="X2">
         <v>31517639.0</v>
       </c>
       <c r="Y2">
         <v>18894493.0</v>
       </c>
       <c r="Z2">
         <v>6367604.0</v>
       </c>
       <c r="AA2">
         <v>9061762.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B3">
         <v>9387000.0</v>
       </c>
       <c r="C3">
         <v>7056000.0</v>
       </c>
       <c r="D3">
         <v>3546000.0</v>
       </c>
       <c r="E3">
         <v>2738000.0</v>
       </c>
       <c r="F3">
         <v>2427000.0</v>
       </c>
       <c r="G3">
         <v>2257000.0</v>
       </c>
       <c r="H3">
         <v>2225000.0</v>
       </c>
       <c r="I3">
         <v>2126000.0</v>
       </c>
@@ -19316,82 +19445,82 @@
       </c>
       <c r="U3">
         <v>544535.0</v>
       </c>
       <c r="V3">
         <v>573817.0</v>
       </c>
       <c r="W3">
         <v>550392.0</v>
       </c>
       <c r="X3">
         <v>367673.0</v>
       </c>
       <c r="Y3">
         <v>236715.0</v>
       </c>
       <c r="Z3">
         <v>-88287.0</v>
       </c>
       <c r="AA3">
         <v>-169977.0</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B5">
         <v>-31415000.0</v>
       </c>
       <c r="C5">
         <v>-6273000.0</v>
       </c>
       <c r="D5">
         <v>7445000.0</v>
       </c>
       <c r="E5">
         <v>27071000.0</v>
       </c>
       <c r="F5">
         <v>30531000.0</v>
       </c>
       <c r="G5">
         <v>33893000.0</v>
       </c>
       <c r="H5">
         <v>49121000.0</v>
       </c>
       <c r="I5">
         <v>52136000.0</v>
       </c>
@@ -19430,51 +19559,51 @@
       </c>
       <c r="U5">
         <v>18145244.0</v>
       </c>
       <c r="V5">
         <v>12501626.0</v>
       </c>
       <c r="W5">
         <v>9211394.0</v>
       </c>
       <c r="X5">
         <v>3483007.0</v>
       </c>
       <c r="Y5">
         <v>887988.0</v>
       </c>
       <c r="Z5">
         <v>-2176959.0</v>
       </c>
       <c r="AA5">
         <v>-1585555.0</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B6">
         <v>-22028000.0</v>
       </c>
       <c r="C6">
         <v>783000.0</v>
       </c>
       <c r="D6">
         <v>10991000.0</v>
       </c>
       <c r="E6">
         <v>29809000.0</v>
       </c>
       <c r="F6">
         <v>32958000.0</v>
       </c>
       <c r="G6">
         <v>36150000.0</v>
       </c>
       <c r="H6">
         <v>51346000.0</v>
       </c>
       <c r="I6">
         <v>54262000.0</v>
       </c>
@@ -19513,115 +19642,115 @@
       </c>
       <c r="U6">
         <v>18689779.0</v>
       </c>
       <c r="V6">
         <v>13075443.0</v>
       </c>
       <c r="W6">
         <v>9761786.0</v>
       </c>
       <c r="X6">
         <v>3850680.0</v>
       </c>
       <c r="Y6">
         <v>1124703.0</v>
       </c>
       <c r="Z6">
         <v>-2265246.0</v>
       </c>
       <c r="AA6">
         <v>-1755532.0</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>2480000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B9">
         <v>40829000.0</v>
       </c>
       <c r="C9">
         <v>77712000.0</v>
       </c>
       <c r="D9">
         <v>71014000.0</v>
       </c>
       <c r="E9">
         <v>75338000.0</v>
       </c>
       <c r="F9">
         <v>84316000.0</v>
       </c>
       <c r="G9">
         <v>81246000.0</v>
       </c>
       <c r="H9">
         <v>95314000.0</v>
       </c>
       <c r="I9">
         <v>97807000.0</v>
       </c>
@@ -19660,51 +19789,51 @@
       </c>
       <c r="U9">
         <v>54338789.0</v>
       </c>
       <c r="V9">
         <v>43657745.0</v>
       </c>
       <c r="W9">
         <v>38169827.0</v>
       </c>
       <c r="X9">
         <v>23457277.0</v>
       </c>
       <c r="Y9">
         <v>13131438.0</v>
       </c>
       <c r="Z9">
         <v>3638681.0</v>
       </c>
       <c r="AA9">
         <v>5615384.0</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B10">
         <v>-57359000.0</v>
       </c>
       <c r="C10">
         <v>-6273000.0</v>
       </c>
       <c r="D10">
         <v>7445000.0</v>
       </c>
       <c r="E10">
         <v>27071000.0</v>
       </c>
       <c r="F10">
         <v>30950000.0</v>
       </c>
       <c r="G10">
         <v>33893000.0</v>
       </c>
       <c r="H10">
         <v>49121000.0</v>
       </c>
       <c r="I10">
         <v>53789000.0</v>
       </c>
@@ -19743,51 +19872,51 @@
       </c>
       <c r="U10">
         <v>19035194.0</v>
       </c>
       <c r="V10">
         <v>12603415.0</v>
       </c>
       <c r="W10">
         <v>9213525.0</v>
       </c>
       <c r="X10">
         <v>3480406.0</v>
       </c>
       <c r="Y10">
         <v>825413.0</v>
       </c>
       <c r="Z10">
         <v>-2826707.0</v>
       </c>
       <c r="AA10">
         <v>-1599906.0</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B11">
         <v>-73000.0</v>
       </c>
       <c r="C11">
         <v>1191000.0</v>
       </c>
       <c r="D11">
         <v>2305000.0</v>
       </c>
       <c r="E11">
         <v>5971000.0</v>
       </c>
       <c r="F11">
         <v>7031000.0</v>
       </c>
       <c r="G11">
         <v>8042000.0</v>
       </c>
       <c r="H11">
         <v>11381000.0</v>
       </c>
       <c r="I11">
         <v>16506000.0</v>
       </c>
@@ -19826,51 +19955,51 @@
       </c>
       <c r="U11">
         <v>6971680.0</v>
       </c>
       <c r="V11">
         <v>4593045.0</v>
       </c>
       <c r="W11">
         <v>3399921.0</v>
       </c>
       <c r="X11">
         <v>222841.0</v>
       </c>
       <c r="Y11">
         <v>-77473.0</v>
       </c>
       <c r="Z11">
         <v>187609.0</v>
       </c>
       <c r="AA11">
         <v>208682.0</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B12">
         <v>511000.0</v>
       </c>
       <c r="C12">
         <v>3014000.0</v>
       </c>
       <c r="D12">
         <v>3014000.0</v>
       </c>
       <c r="E12">
         <v>335000.0</v>
       </c>
       <c r="F12">
         <v>1210000.0</v>
       </c>
       <c r="G12">
         <v>2916000.0</v>
       </c>
       <c r="H12">
         <v>2947000.0</v>
       </c>
       <c r="I12">
         <v>1653000.0</v>
       </c>
@@ -19909,129 +20038,129 @@
       </c>
       <c r="U12">
         <v>889950.0</v>
       </c>
       <c r="V12">
         <v>101789.0</v>
       </c>
       <c r="W12">
         <v>2131.0</v>
       </c>
       <c r="X12">
         <v>2601.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>187609.0</v>
       </c>
       <c r="AA12">
         <v>14351.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>2070000.0</v>
       </c>
       <c r="E13">
         <v>335000.0</v>
       </c>
       <c r="F13">
         <v>314000.0</v>
       </c>
       <c r="G13">
         <v>1747000.0</v>
       </c>
       <c r="H13">
         <v>1864000.0</v>
       </c>
       <c r="I13">
         <v>658000.0</v>
       </c>
       <c r="J13">
         <v>141000.0</v>
       </c>
       <c r="K13">
         <v>116000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B15">
         <v>-57286000.0</v>
       </c>
       <c r="C15">
         <v>-7464000.0</v>
       </c>
       <c r="D15">
         <v>5140000.0</v>
       </c>
       <c r="E15">
         <v>21100000.0</v>
       </c>
       <c r="F15">
         <v>23919000.0</v>
       </c>
       <c r="G15">
         <v>25851000.0</v>
       </c>
       <c r="H15">
         <v>37740000.0</v>
       </c>
       <c r="I15">
         <v>37283000.0</v>
       </c>
@@ -20070,51 +20199,51 @@
       </c>
       <c r="U15">
         <v>12063514.0</v>
       </c>
       <c r="V15">
         <v>8010370.0</v>
       </c>
       <c r="W15">
         <v>5813604.0</v>
       </c>
       <c r="X15">
         <v>3257565.0</v>
       </c>
       <c r="Y15">
         <v>825413.0</v>
       </c>
       <c r="Z15">
         <v>-2826707.0</v>
       </c>
       <c r="AA15">
         <v>-1794237.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16">
         <v>233000.0</v>
       </c>
       <c r="E16">
         <v>21100000.0</v>
       </c>
       <c r="F16">
         <v>30603000.0</v>
       </c>
       <c r="G16">
         <v>25851000.0</v>
       </c>
       <c r="H16">
         <v>37740000.0</v>
       </c>
       <c r="I16">
         <v>37283000.0</v>
       </c>
       <c r="J16">
         <v>23819000.0</v>
       </c>
       <c r="K16">
@@ -20145,51 +20274,51 @@
         <v>20022000.0</v>
       </c>
       <c r="T16">
         <v>14444000.0</v>
       </c>
       <c r="U16">
         <v>12064000.0</v>
       </c>
       <c r="V16">
         <v>8010000.0</v>
       </c>
       <c r="W16">
         <v>5814000.0</v>
       </c>
       <c r="X16">
         <v>3258000.0</v>
       </c>
       <c r="Y16">
         <v>825000.0</v>
       </c>
       <c r="Z16"/>
       <c r="AA16"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B17">
         <v>-57286000.0</v>
       </c>
       <c r="C17">
         <v>-7464000.0</v>
       </c>
       <c r="D17">
         <v>233000.0</v>
       </c>
       <c r="E17">
         <v>21100000.0</v>
       </c>
       <c r="F17">
         <v>30603000.0</v>
       </c>
       <c r="G17">
         <v>25851000.0</v>
       </c>
       <c r="H17">
         <v>37740000.0</v>
       </c>
       <c r="I17">
         <v>37283000.0</v>
       </c>
@@ -20204,100 +20333,100 @@
       </c>
       <c r="M17">
         <v>17972000.0</v>
       </c>
       <c r="N17">
         <v>17165000.0</v>
       </c>
       <c r="O17">
         <v>16659000.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B18">
         <v>511000.0</v>
       </c>
       <c r="C18">
         <v>511000.0</v>
       </c>
       <c r="D18">
         <v>2070000.0</v>
       </c>
       <c r="E18">
         <v>335000.0</v>
       </c>
       <c r="F18">
         <v>314000.0</v>
       </c>
       <c r="G18">
         <v>1747000.0</v>
       </c>
       <c r="H18">
         <v>1864000.0</v>
       </c>
       <c r="I18">
         <v>658000.0</v>
       </c>
       <c r="J18">
         <v>141000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19">
         <v>3014000.0</v>
       </c>
       <c r="E19">
         <v>1361000.0</v>
       </c>
       <c r="F19">
         <v>1629000.0</v>
       </c>
       <c r="G19">
         <v>2916000.0</v>
       </c>
       <c r="H19">
         <v>2947000.0</v>
       </c>
       <c r="I19">
         <v>1653000.0</v>
       </c>
       <c r="J19">
         <v>441000.0</v>
       </c>
       <c r="K19">
@@ -20308,82 +20437,82 @@
       </c>
       <c r="M19">
         <v>181000.0</v>
       </c>
       <c r="N19">
         <v>301000.0</v>
       </c>
       <c r="O19">
         <v>349000.0</v>
       </c>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B21">
         <v>-31415000.0</v>
       </c>
       <c r="C21">
         <v>-6962000.0</v>
       </c>
       <c r="D21">
         <v>6551000.0</v>
       </c>
       <c r="E21">
         <v>25710000.0</v>
       </c>
       <c r="F21">
         <v>30531000.0</v>
       </c>
       <c r="G21">
         <v>30977000.0</v>
       </c>
       <c r="H21">
         <v>46174000.0</v>
       </c>
       <c r="I21">
         <v>52136000.0</v>
       </c>
@@ -20422,82 +20551,82 @@
       </c>
       <c r="U21">
         <v>18145244.0</v>
       </c>
       <c r="V21">
         <v>12501626.0</v>
       </c>
       <c r="W21">
         <v>9211394.0</v>
       </c>
       <c r="X21">
         <v>3483007.0</v>
       </c>
       <c r="Y21">
         <v>747940.0</v>
       </c>
       <c r="Z21">
         <v>-2639098.0</v>
       </c>
       <c r="AA21">
         <v>-1585555.0</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B23">
         <v>210436000.0</v>
       </c>
       <c r="C23">
         <v>281057000.0</v>
       </c>
       <c r="D23">
         <v>250028000.0</v>
       </c>
       <c r="E23">
         <v>247707000.0</v>
       </c>
       <c r="F23">
         <v>273052000.0</v>
       </c>
       <c r="G23">
         <v>253148000.0</v>
       </c>
       <c r="H23">
         <v>237245000.0</v>
       </c>
       <c r="I23">
         <v>221664000.0</v>
       </c>
@@ -20536,174 +20665,174 @@
       </c>
       <c r="U23">
         <v>119437911.0</v>
       </c>
       <c r="V23">
         <v>95856121.0</v>
       </c>
       <c r="W23">
         <v>84782839.0</v>
       </c>
       <c r="X23">
         <v>51491909.0</v>
       </c>
       <c r="Y23">
         <v>31277991.0</v>
       </c>
       <c r="Z23">
         <v>12645383.0</v>
       </c>
       <c r="AA23">
         <v>16262701.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B25">
         <v>9387000.0</v>
       </c>
       <c r="C25">
         <v>7056000.0</v>
       </c>
       <c r="D25">
         <v>3546000.0</v>
       </c>
       <c r="E25">
         <v>2738000.0</v>
       </c>
       <c r="F25">
         <v>2427000.0</v>
       </c>
       <c r="G25">
         <v>2257000.0</v>
       </c>
       <c r="H25">
         <v>2225000.0</v>
       </c>
       <c r="I25">
         <v>2126000.0</v>
       </c>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B27">
         <v>21511000.0</v>
       </c>
       <c r="C27">
         <v>24508000.0</v>
       </c>
       <c r="D27">
         <v>19424000.0</v>
       </c>
       <c r="E27">
         <v>18799000.0</v>
       </c>
       <c r="F27">
         <v>21641000.0</v>
       </c>
       <c r="G27">
         <v>22748000.0</v>
       </c>
       <c r="H27">
         <v>22148000.0</v>
       </c>
       <c r="I27">
         <v>19255000.0</v>
       </c>
@@ -20740,51 +20869,51 @@
       <c r="T27">
         <v>25243029.0</v>
       </c>
       <c r="U27">
         <v>21570667.0</v>
       </c>
       <c r="V27">
         <v>19185982.0</v>
       </c>
       <c r="W27">
         <v>17653614.0</v>
       </c>
       <c r="X27">
         <v>11649811.0</v>
       </c>
       <c r="Y27">
         <v>5717242.0</v>
       </c>
       <c r="Z27">
         <v>1397418.0</v>
       </c>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B28">
         <v>50733000.0</v>
       </c>
       <c r="C28">
         <v>55246000.0</v>
       </c>
       <c r="D28">
         <v>49474000.0</v>
       </c>
       <c r="E28">
         <v>30829000.0</v>
       </c>
       <c r="F28">
         <v>28293000.0</v>
       </c>
       <c r="G28">
         <v>25264000.0</v>
       </c>
       <c r="H28">
         <v>24767000.0</v>
       </c>
       <c r="I28">
         <v>24290000.0</v>
       </c>
@@ -20823,102 +20952,102 @@
       </c>
       <c r="U28">
         <v>14078343.0</v>
       </c>
       <c r="V28">
         <v>11396320.0</v>
       </c>
       <c r="W28">
         <v>10754427.0</v>
       </c>
       <c r="X28">
         <v>7956786.0</v>
       </c>
       <c r="Y28">
         <v>6094493.0</v>
       </c>
       <c r="Z28">
         <v>4506509.0</v>
       </c>
       <c r="AA28">
         <v>7370916.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B29">
         <v>-73000.0</v>
       </c>
       <c r="C29">
         <v>1191000.0</v>
       </c>
       <c r="D29">
         <v>1351000.0</v>
       </c>
       <c r="E29">
         <v>5971000.0</v>
       </c>
       <c r="F29">
         <v>8613000.0</v>
       </c>
       <c r="G29">
         <v>8042000.0</v>
       </c>
       <c r="H29">
         <v>11381000.0</v>
       </c>
       <c r="I29">
         <v>16506000.0</v>
       </c>
       <c r="J29">
         <v>14105000.0</v>
       </c>
       <c r="K29">
         <v>12000000.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B30">
         <v>72244000.0</v>
       </c>
       <c r="C30">
         <v>84674000.0</v>
       </c>
       <c r="D30">
         <v>64684000.0</v>
       </c>
       <c r="E30">
         <v>49628000.0</v>
       </c>
       <c r="F30">
         <v>53785000.0</v>
       </c>
       <c r="G30">
         <v>50269000.0</v>
       </c>
       <c r="H30">
         <v>49140000.0</v>
       </c>
       <c r="I30">
         <v>45671000.0</v>
       </c>
@@ -20957,51 +21086,51 @@
       </c>
       <c r="U30">
         <v>36193545.0</v>
       </c>
       <c r="V30">
         <v>31156119.0</v>
       </c>
       <c r="W30">
         <v>28958433.0</v>
       </c>
       <c r="X30">
         <v>19974270.0</v>
       </c>
       <c r="Y30">
         <v>12383498.0</v>
       </c>
       <c r="Z30">
         <v>6277779.0</v>
       </c>
       <c r="AA30">
         <v>7200939.0</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B31">
         <v>-25944000.0</v>
       </c>
       <c r="C31">
         <v>689000.0</v>
       </c>
       <c r="D31">
         <v>894000.0</v>
       </c>
       <c r="E31">
         <v>1361000.0</v>
       </c>
       <c r="F31">
         <v>419000.0</v>
       </c>
       <c r="G31">
         <v>2916000.0</v>
       </c>
       <c r="H31">
         <v>2947000.0</v>
       </c>
       <c r="I31">
         <v>1653000.0</v>
       </c>
@@ -21040,51 +21169,51 @@
       </c>
       <c r="U31">
         <v>889950.0</v>
       </c>
       <c r="V31">
         <v>101789.0</v>
       </c>
       <c r="W31">
         <v>2131.0</v>
       </c>
       <c r="X31">
         <v>-2601.0</v>
       </c>
       <c r="Y31">
         <v>77473.0</v>
       </c>
       <c r="Z31">
         <v>-187609.0</v>
       </c>
       <c r="AA31">
         <v>-14351.0</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B32">
         <v>179021000.0</v>
       </c>
       <c r="C32">
         <v>274095000.0</v>
       </c>
       <c r="D32">
         <v>256579000.0</v>
       </c>
       <c r="E32">
         <v>273417000.0</v>
       </c>
       <c r="F32">
         <v>303583000.0</v>
       </c>
       <c r="G32">
         <v>284125000.0</v>
       </c>
       <c r="H32">
         <v>283419000.0</v>
       </c>
       <c r="I32">
         <v>273800000.0</v>
       </c>
@@ -21142,1049 +21271,1056 @@
       <c r="AA32">
         <v>14677146.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DA32"/>
+  <dimension ref="A1:DB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:105">
+    <row r="1" spans="1:106">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
         <v>92</v>
       </c>
       <c r="H1" t="s">
         <v>93</v>
       </c>
       <c r="I1" t="s">
+        <v>94</v>
+      </c>
+      <c r="J1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="K1" t="s">
         <v>95</v>
       </c>
       <c r="L1" t="s">
         <v>96</v>
       </c>
       <c r="M1" t="s">
+        <v>97</v>
+      </c>
+      <c r="N1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="O1" t="s">
         <v>98</v>
       </c>
       <c r="P1" t="s">
         <v>99</v>
       </c>
       <c r="Q1" t="s">
+        <v>100</v>
+      </c>
+      <c r="R1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="S1" t="s">
         <v>101</v>
       </c>
       <c r="T1" t="s">
         <v>102</v>
       </c>
       <c r="U1" t="s">
+        <v>103</v>
+      </c>
+      <c r="V1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="W1" t="s">
         <v>104</v>
       </c>
       <c r="X1" t="s">
         <v>105</v>
       </c>
       <c r="Y1" t="s">
+        <v>106</v>
+      </c>
+      <c r="Z1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AA1" t="s">
         <v>107</v>
       </c>
       <c r="AB1" t="s">
         <v>108</v>
       </c>
       <c r="AC1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AD1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AE1" t="s">
         <v>110</v>
       </c>
       <c r="AF1" t="s">
         <v>111</v>
       </c>
       <c r="AG1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AH1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AI1" t="s">
         <v>113</v>
       </c>
       <c r="AJ1" t="s">
         <v>114</v>
       </c>
       <c r="AK1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AL1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AM1" t="s">
         <v>116</v>
       </c>
       <c r="AN1" t="s">
         <v>117</v>
       </c>
       <c r="AO1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AP1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AQ1" t="s">
         <v>119</v>
       </c>
       <c r="AR1" t="s">
         <v>120</v>
       </c>
       <c r="AS1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AT1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AU1" t="s">
         <v>122</v>
       </c>
       <c r="AV1" t="s">
         <v>123</v>
       </c>
       <c r="AW1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AX1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AY1" t="s">
         <v>125</v>
       </c>
       <c r="AZ1" t="s">
         <v>126</v>
       </c>
       <c r="BA1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BB1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BC1" t="s">
         <v>128</v>
       </c>
       <c r="BD1" t="s">
         <v>129</v>
       </c>
       <c r="BE1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BF1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BG1" t="s">
         <v>131</v>
       </c>
       <c r="BH1" t="s">
         <v>132</v>
       </c>
       <c r="BI1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BJ1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BK1" t="s">
         <v>134</v>
       </c>
       <c r="BL1" t="s">
         <v>135</v>
       </c>
       <c r="BM1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BN1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BO1" t="s">
         <v>137</v>
       </c>
       <c r="BP1" t="s">
         <v>138</v>
       </c>
       <c r="BQ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BR1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BS1" t="s">
         <v>140</v>
       </c>
       <c r="BT1" t="s">
         <v>141</v>
       </c>
       <c r="BU1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BV1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BW1" t="s">
         <v>143</v>
       </c>
       <c r="BX1" t="s">
         <v>144</v>
       </c>
       <c r="BY1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BZ1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CA1" t="s">
         <v>146</v>
       </c>
       <c r="CB1" t="s">
         <v>147</v>
       </c>
       <c r="CC1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CD1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CE1" t="s">
         <v>149</v>
       </c>
       <c r="CF1" t="s">
         <v>150</v>
       </c>
       <c r="CG1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CH1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CI1" t="s">
         <v>152</v>
       </c>
       <c r="CJ1" t="s">
         <v>153</v>
       </c>
       <c r="CK1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CL1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CM1" t="s">
         <v>155</v>
       </c>
       <c r="CN1" t="s">
         <v>156</v>
       </c>
       <c r="CO1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CP1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CQ1" t="s">
         <v>158</v>
       </c>
       <c r="CR1" t="s">
         <v>159</v>
       </c>
       <c r="CS1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CT1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CU1" t="s">
         <v>161</v>
       </c>
       <c r="CV1" t="s">
         <v>162</v>
       </c>
       <c r="CW1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CX1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CY1" t="s">
         <v>164</v>
       </c>
       <c r="CZ1" t="s">
         <v>165</v>
       </c>
       <c r="DA1" t="s">
+        <v>166</v>
+      </c>
+      <c r="DB1" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="2" spans="1:105">
+    <row r="2" spans="1:106">
       <c r="A2" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B2">
+        <v>29682000.0</v>
+      </c>
+      <c r="C2">
         <v>35979000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>31204000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>31949000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>36777000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>38075000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>42259000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>51702000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>50222000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>47434000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>52650000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>55718000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>45025000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>43632000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>46943000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>50244000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>46605000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>42992000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>48212000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>57532000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>51157000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>46273000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>52418000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>69419000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>52600000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>42218000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>49934000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>58127000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>43841000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>40687000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>46141000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>57436000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>42403000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>38166000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>43232000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>52192000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>40877000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>36223000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>42727000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>50035000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>37729000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>34179000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>37812000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>48668000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>33055000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>32184000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>39117000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>48769000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>31169000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>33197000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>41227000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>50181000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>32885000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>32397000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>38775000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>46651000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>36957000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>33369000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>38291000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>49468000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>33435000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>28193000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>38915000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>47143032.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>30232000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>29525562.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>38764973.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>47882455.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>28708877.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>26088572.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>36710850.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>42576381.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>23731798.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>22175847.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>31882937.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>36331851.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>21677697.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>18563400.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>26890113.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>30549028.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>17055657.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>15613715.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>23801822.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>26773172.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>13794417.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>12337310.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>17141556.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>21426719.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>12376387.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>10119515.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>14745824.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>18582680.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>8578399.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>6341577.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>8029410.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>8568253.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>6096159.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>4666066.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>4681379.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>3450889.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>1570647.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>1176658.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>1817244.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>1803055.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>2320000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:105">
+    <row r="3" spans="1:106">
       <c r="A3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B3">
+        <v>2148000.0</v>
+      </c>
+      <c r="C3">
         <v>2427000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2399000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2278000.0</v>
       </c>
-      <c r="E3"/>
-      <c r="F3">
+      <c r="F3"/>
+      <c r="G3">
         <v>1586000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1658000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1721000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1895000.0</v>
       </c>
-      <c r="J3"/>
-      <c r="K3">
+      <c r="K3"/>
+      <c r="L3">
         <v>1713000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1678000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>994000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>941000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>858000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>753000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>687000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>710000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>694000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>647000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>636000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>622000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>607000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>562000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>555000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>562000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>572000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>568000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>561000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>556000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>552000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>556000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>536000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>532000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>527000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>531000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>514000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>457000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>204000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>194000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>226000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>167000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>186000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>191000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>173000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>165000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>159000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>163000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>170000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>219000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>230000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>248000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>260000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>254000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>249000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>328000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>365000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>359000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>346000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>341000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>352000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>358000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>314637.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>350363.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>339000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>336834.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>322478.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>322335.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>311265.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>185649.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>162076.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>155552.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>154956.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>155385.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>151715.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>127934.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>134933.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>129355.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>130851.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>135301.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>149607.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>135638.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>131745.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>127545.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>112855.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>146609.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>155294.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>159059.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>153287.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>137705.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>132049.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>127351.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>102962.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>97939.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>86108.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>80664.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>91793.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>52336.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>54627.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>37959.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>-34237.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>-5631.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>-25042.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>-23377.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>20000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:105">
+    <row r="4" spans="1:106">
       <c r="A4" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-      <c r="AG4">
-[...1 lines deleted...]
-      </c>
+      <c r="AG4"/>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
@@ -22342,720 +22478,727 @@
       </c>
       <c r="CO4">
         <v>0.0</v>
       </c>
       <c r="CP4">
         <v>0.0</v>
       </c>
       <c r="CQ4">
         <v>0.0</v>
       </c>
       <c r="CR4">
         <v>0.0</v>
       </c>
       <c r="CS4">
         <v>0.0</v>
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
-      <c r="CW4"/>
+      <c r="CW4">
+        <v>0.0</v>
+      </c>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
+      <c r="DB4"/>
     </row>
-    <row r="5" spans="1:105">
+    <row r="5" spans="1:106">
       <c r="A5" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B5">
+        <v>-6670000.0</v>
+      </c>
+      <c r="C5">
         <v>-5692000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-10469000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-8185000.0</v>
       </c>
-      <c r="E5"/>
-      <c r="F5">
+      <c r="F5"/>
+      <c r="G5">
         <v>-450000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>554000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>4386000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-3480000.0</v>
       </c>
-      <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5">
         <v>1280000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-2128000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-7112000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-769000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>2961000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>3311000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>7434000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>5518000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>8331000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>5788000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>8849000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>9711000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>10875000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>9781000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>9120000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>8654000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>9134000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>6985000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>7801000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>10176000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>13886000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>15757000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>14004000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>11468000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>12248000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>14416000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>11697000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>7655000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>7731000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>10400000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>8585000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>7622000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>7090000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>9091000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>7819000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>7666000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>6004000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>7838000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>7142000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>7047000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>6532000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>7497000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>7266000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>7209000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>6326000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>5876000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>6275000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>5743000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>5734000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>7224000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>6442000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>7027000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>7727363.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>11826637.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>9728000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>8385166.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>9830522.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>12598665.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>8806428.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>7212351.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>8419595.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>9762413.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>7135311.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>6305000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>6086098.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>8469203.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>5622566.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>3865329.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>4800446.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>7211684.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>4992739.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>3891063.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>3987598.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>5273844.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>3789391.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>3129631.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>2856588.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>2726016.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>2158994.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>1976108.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>2929004.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>2147288.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>1190749.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>693269.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>307754.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>1291235.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>1225504.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>391433.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>91419.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-820368.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-1103485.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-326564.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-248212.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-960837.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-1360000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:105">
+    <row r="6" spans="1:106">
       <c r="A6" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B6">
+        <v>-4522000.0</v>
+      </c>
+      <c r="C6">
         <v>-3265000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-8070000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-5907000.0</v>
       </c>
-      <c r="E6"/>
-      <c r="F6">
+      <c r="F6"/>
+      <c r="G6">
         <v>1136000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>2212000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>6107000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1585000.0</v>
       </c>
-      <c r="J6"/>
-      <c r="K6">
+      <c r="K6"/>
+      <c r="L6">
         <v>2993000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-450000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-6118000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>172000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>3819000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>4064000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>8121000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>6228000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>9025000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>6435000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>9485000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>10333000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>11482000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>10343000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>9675000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>9216000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>9706000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>7553000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>8362000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>10732000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>14438000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>16313000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>14540000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>12000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>12775000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>14947000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>12211000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>8112000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>7935000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>10594000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>8811000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>7789000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>7276000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>9282000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>7992000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>7831000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>6163000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>8001000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>7312000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>7266000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>6762000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>7745000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>7526000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>7463000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>6575000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>6204000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>6640000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>6102000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>6080000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>7565000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>6794000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>7385000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>8042000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>12177000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>10067000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>8722000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>10153000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>12921000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>9117693.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>7398000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>8581671.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>9917965.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>7290267.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>6460385.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>6237813.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>8597137.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>5757499.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>3994684.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>4931297.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>7346985.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>5142346.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>4026701.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>4119343.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>5401389.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>3902246.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>3276240.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>3011882.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>2885075.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>2312281.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>2113813.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>3061053.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>2274639.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>1293711.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>791208.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>393862.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>1371899.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>1317297.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>443769.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>146046.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-782409.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-1137722.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-332195.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-273254.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-984214.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-1340000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:105">
+    <row r="7" spans="1:106">
       <c r="A7" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-      <c r="AG7">
-[...1 lines deleted...]
-      </c>
+      <c r="AG7"/>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
@@ -23213,94 +23356,95 @@
       </c>
       <c r="CO7">
         <v>0.0</v>
       </c>
       <c r="CP7">
         <v>0.0</v>
       </c>
       <c r="CQ7">
         <v>0.0</v>
       </c>
       <c r="CR7">
         <v>0.0</v>
       </c>
       <c r="CS7">
         <v>0.0</v>
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
-      <c r="CW7"/>
+      <c r="CW7">
+        <v>0.0</v>
+      </c>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
+      <c r="DB7"/>
     </row>
-    <row r="8" spans="1:105">
+    <row r="8" spans="1:106">
       <c r="A8" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-      <c r="AG8">
-[...1 lines deleted...]
-      </c>
+      <c r="AG8"/>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
@@ -23458,1377 +23602,1392 @@
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
-      <c r="CW8"/>
+      <c r="CW8">
+        <v>0.0</v>
+      </c>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
+      <c r="DB8"/>
     </row>
-    <row r="9" spans="1:105">
+    <row r="9" spans="1:106">
       <c r="A9" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B9">
+        <v>11333000.0</v>
+      </c>
+      <c r="C9">
         <v>6838000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>9456000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>12415000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>14403000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>14909000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>17311000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>16250000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>16282000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>17883000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>18349000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>22526000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>17382000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>15238000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>18451000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>19943000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>19397000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>17725000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>19174000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>21780000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>20522000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>19623000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>23018000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>26785000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>21686000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>17697000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>20002000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>21861000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>20724000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>19381000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>25255000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>29954000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>24919000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>21944000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>23479000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>27465000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>22155000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>16643000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>18064000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>22452000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>17663000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>16754000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>18913000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>22966000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>16939000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>17100000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>18459000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>23772000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>17463000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>16889000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>19252000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>24013000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>18235000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>17212000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>19370000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>22304000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>18967000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>17154000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>19934000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>24110000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>17475000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>16925000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>22330000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>27225871.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>20065000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>18828045.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>23682204.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>29286127.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>19361700.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>17317274.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>22858291.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>25790302.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>16691372.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>15173020.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>19654260.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>22695384.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>14730326.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>12788877.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>16922641.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>20124325.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>12352971.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>10276380.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>14850852.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>16858586.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>9737268.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>8445527.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>11613141.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>13861809.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>9091484.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>7050056.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>10223404.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>11804883.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>6285936.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>4708547.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>6200292.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>6262502.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>4554396.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>3582835.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>3081446.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>1912761.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>1336148.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>618781.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>850092.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>833660.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>760000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:105">
+    <row r="10" spans="1:106">
       <c r="A10" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B10">
+        <v>-6132000.0</v>
+      </c>
+      <c r="C10">
         <v>-4163000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-10542000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-8511000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-34143000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-242000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>925000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>4712000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-3480000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-2645000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1280000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-1002000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-6029000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>198000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>3610000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>3717000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>7434000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>5518000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>8331000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>5788000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>8849000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>9711000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>10875000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>9781000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>9120000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>8654000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>9134000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>6985000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>8607000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>10176000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>13886000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>16453000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>14485000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>11924000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>12640000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>14740000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>11836000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>7821000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>7786000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>10481000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>8616000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>7673000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>7141000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>9137000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>7863000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>7712000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>4332000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>7891000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>7186000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>7090000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>6581000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>7542000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>7306000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>7347000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>6390000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>6263000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>6334000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>6171000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>6216000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>7650000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>6541000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>6981000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>7858000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>11895887.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>9759000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>8432114.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>9889456.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>12661628.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>9001519.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>7481950.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>8941066.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>10232111.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>7687807.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>6869854.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>6760423.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>9093061.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>6075286.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>4289434.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>5274026.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>7562003.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>5243692.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>4155800.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>4222134.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>5413568.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>3834329.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>3163946.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>2875643.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>2729497.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>2159530.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>1974070.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>2932561.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>2147364.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>1181068.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>701145.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>306080.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>1292113.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>974429.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-1090684.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>393378.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-1090684.0</v>
       </c>
-      <c r="CW10"/>
-      <c r="CX10">
+      <c r="CX10"/>
+      <c r="CY10">
         <v>-324303.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>-247816.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>-961380.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>-1320000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:105">
+    <row r="11" spans="1:106">
       <c r="A11" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B11">
+        <v>13000.0</v>
+      </c>
+      <c r="C11">
         <v>-102000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>11000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>9000.0</v>
       </c>
-      <c r="E11"/>
-      <c r="F11">
+      <c r="F11"/>
+      <c r="G11">
         <v>465000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-1401000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>958000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1536000.0</v>
       </c>
-      <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>565000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-115000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-927000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>217000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1031000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1030000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1368000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1261000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1982000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1360000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2037000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>2100000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>2463000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>2013000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>2117000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>1814000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>2469000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1642000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1987000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>2389000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>3134000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>3871000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>4302000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>2860000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>3880000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>5464000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>4333000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>2998000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>2887000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>3887000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>3198000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>2783000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>2639000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>3380000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>2912000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>2915000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>1600000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>2918000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>2660000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>2549000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>2431000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>2787000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>2704000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>2770000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>2356000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>2311000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>2340000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>2273000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>2286000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>2813000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>2395000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>2459000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>2881000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>4671291.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>3687000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>2841964.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>3624451.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>4586852.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>3352182.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>2597182.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>3119969.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>3610902.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>2784368.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>2459872.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>2234697.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>2909977.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>2451247.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>1535200.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>1959055.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>2811745.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>2104682.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>1483708.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>1511308.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>1871982.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>1410863.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>1206835.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>1063988.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>911359.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>820622.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>750146.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>1114373.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>714780.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>-534571.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>266435.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>101193.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>389784.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>34655.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>15085.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>-337132.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>22474.0</v>
       </c>
-      <c r="CW11"/>
-      <c r="CX11">
+      <c r="CX11"/>
+      <c r="CY11">
         <v>37638.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>50390.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>77107.0</v>
       </c>
-      <c r="DA11"/>
+      <c r="DB11"/>
     </row>
-    <row r="12" spans="1:105">
+    <row r="12" spans="1:106">
       <c r="A12" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B12">
+        <v>338000.0</v>
+      </c>
+      <c r="C12">
         <v>1256000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>221000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>326000.0</v>
       </c>
-      <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
-      <c r="I12">
+      <c r="I12"/>
+      <c r="J12">
         <v>30000.0</v>
       </c>
-      <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>1083000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>708000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>388000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>117000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>92000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>270000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>244000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>470000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>462000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>432000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>404000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>331000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>607000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>4939000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>763000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>947000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>805000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>763000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>683000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>696000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>481000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2280000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>392000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3060000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>139000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>166000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>55000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2563000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>31000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>551000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>51000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>648000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>44000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>50000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>42000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>49000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>45000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>193000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>49000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>281000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>40000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>518000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>64000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>321000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>59000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>455000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>136000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>609000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>99000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>46000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>131000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>69000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>31000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>47000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>59000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>63000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>195091.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>269401.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>521471.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>469698.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>552496.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>1599349.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>674325.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>623858.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>452720.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>424105.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>473580.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>350319.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>250953.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>1069664.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>234536.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>729770.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>44938.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>298957.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>19055.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>261161.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>536.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>35442.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>3557.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>37404.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>9681.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>7876.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>1674.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>1554833.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>4000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>1459117.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>337132.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>209919.0</v>
       </c>
-      <c r="CW12"/>
-      <c r="CX12">
+      <c r="CX12"/>
+      <c r="CY12">
         <v>2261.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>396.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>543.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>40000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:105">
+    <row r="13" spans="1:106">
       <c r="A13" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
-      <c r="F13">
+      <c r="F13"/>
+      <c r="G13">
         <v>28000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>185000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>95000.0</v>
       </c>
-      <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13">
         <v>136000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>570000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>620000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>857000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>708000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>388000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>117000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>92000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>84000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>74000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85000.0</v>
       </c>
       <c r="U13">
         <v>85000.0</v>
       </c>
       <c r="V13">
+        <v>85000.0</v>
+      </c>
+      <c r="W13">
         <v>73000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>66000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>90000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>300000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>421000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>459000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>567000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>549000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -24860,89 +25019,88 @@
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
+      <c r="DB13"/>
     </row>
-    <row r="14" spans="1:105">
+    <row r="14" spans="1:106">
       <c r="A14" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
-      <c r="AG14">
-[...1 lines deleted...]
-      </c>
+      <c r="AG14"/>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
@@ -25100,844 +25258,851 @@
       </c>
       <c r="CO14">
         <v>0.0</v>
       </c>
       <c r="CP14">
         <v>0.0</v>
       </c>
       <c r="CQ14">
         <v>0.0</v>
       </c>
       <c r="CR14">
         <v>0.0</v>
       </c>
       <c r="CS14">
         <v>0.0</v>
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
-      <c r="CW14"/>
+      <c r="CW14">
+        <v>0.0</v>
+      </c>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
+      <c r="DB14"/>
     </row>
-    <row r="15" spans="1:105">
+    <row r="15" spans="1:106">
       <c r="A15" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B15">
+        <v>-6145000.0</v>
+      </c>
+      <c r="C15">
         <v>-4061000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-10553000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-8520000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-34152000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-707000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>2326000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>3754000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-5016000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-2027000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>715000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-887000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-5102000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-19000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>2579000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>2775000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>6066000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>4257000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>6349000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>4428000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>6812000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>7611000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>8412000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>7768000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>7003000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>6840000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>6665000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>5343000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>6619000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>7787000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>10752000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>12582000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>10183000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>9064000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>8760000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>9276000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>7503000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>4823000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>4899000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>6594000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>5418000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>4890000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>4502000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>5757000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>4951000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>4797000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>2732000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>4973000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>4526000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>4541000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>4150000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>4755000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>4602000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>4577000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>4034000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>3952000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>3994000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>3898000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>3930000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>4837000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>4146000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>4522000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>4977000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>7225000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>6072000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>5590000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>6265000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>8075000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>5649337.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>4884000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>5821097.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>6621209.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>4903439.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>4409982.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>4525726.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>6183084.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>3624039.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>2754234.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>3314971.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>4750258.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>3139010.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>2672092.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>2710826.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>3541586.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>2423466.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>1957111.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>1811655.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>1818138.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>1338908.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>1223924.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>1818188.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>1432584.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>1715639.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>434710.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>204887.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>902329.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>1169371.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>353348.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>393378.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>-1090684.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>-1125959.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>-364202.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>-298602.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>-1037944.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>-1320000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:105">
+    <row r="16" spans="1:106">
       <c r="A16" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-887000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-5102000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-19000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>2579000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2775000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>6066000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>4257000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>6349000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>4428000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>6812000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>7611000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>8412000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>7768000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>7003000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>6840000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>6665000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>5343000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>6619000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>7787000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>10752000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>12582000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>10183000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>9064000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>8760000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>9276000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>7503000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>4823000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>4899000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>6594000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>5418000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>4890000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>4502000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>5757000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>4951000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>4797000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>2732000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>4973000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>4526000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>4541000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>4150000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>4755000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>4602000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>4577000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>4034000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>3952000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>3994000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>3898000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>3930000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>4837000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>4146000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>4522000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>4978000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>7225000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>6072000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>5590000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>6265000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>8075000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>5649000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>4885000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>5821000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>6621000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>4903000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>4410000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>4526000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>6183000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>3625000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>2754000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>3315000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>4750000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>3139000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>2673000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>2710000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>3542000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>2423000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>1957000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>1812000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>1818000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>1339000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>1224000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>1818000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>1433000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>1716000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>435000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>205000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>902000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>1169000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>353000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>394000.0</v>
       </c>
-      <c r="CV16">
-[...2 lines deleted...]
-      <c r="CW16"/>
+      <c r="CW16">
+        <v>0.0</v>
+      </c>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
+      <c r="DB16"/>
     </row>
-    <row r="17" spans="1:105">
+    <row r="17" spans="1:106">
       <c r="A17" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B17">
+        <v>-6145000.0</v>
+      </c>
+      <c r="C17">
         <v>-4061000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-10553000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-8520000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-34152000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-707000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>2326000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>3754000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-5016000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-2027000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-70000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-887000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-5102000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-19000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>2579000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>2775000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>6066000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>4257000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>6349000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>4428000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>6812000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>7611000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>8412000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>7768000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>7003000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>6840000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>6665000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>5343000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>6619000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>7787000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>10752000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>12582000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>10183000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>9064000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>8760000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>9276000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>7503000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>4823000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>4899000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>6594000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>5418000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>4890000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>4502000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>5757000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>4951000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>4797000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>2732000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>4973000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>4526000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>4541000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>4150000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>4755000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>4602000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>4577000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>4034000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>3952000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>3994000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>3898000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>3930000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>4837000.0</v>
       </c>
-      <c r="BI17">
-[...1 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
@@ -26011,145 +26176,150 @@
       </c>
       <c r="CO17">
         <v>0.0</v>
       </c>
       <c r="CP17">
         <v>0.0</v>
       </c>
       <c r="CQ17">
         <v>0.0</v>
       </c>
       <c r="CR17">
         <v>0.0</v>
       </c>
       <c r="CS17">
         <v>0.0</v>
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
-      <c r="CW17"/>
+      <c r="CW17">
+        <v>0.0</v>
+      </c>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
+      <c r="DB17"/>
     </row>
-    <row r="18" spans="1:105">
+    <row r="18" spans="1:106">
       <c r="A18" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B18">
+        <v>-338000.0</v>
+      </c>
+      <c r="C18">
         <v>1256000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-221000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-326000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-198000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>28000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>185000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>95000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>30000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>136000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>570000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>620000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>857000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>708000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>388000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>117000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>92000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>84000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>74000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85000.0</v>
       </c>
       <c r="U18">
         <v>85000.0</v>
       </c>
       <c r="V18">
+        <v>85000.0</v>
+      </c>
+      <c r="W18">
         <v>73000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>66000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>90000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>300000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>421000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>459000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>567000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>549000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -26181,296 +26351,296 @@
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
+      <c r="DB18"/>
     </row>
-    <row r="19" spans="1:105">
+    <row r="19" spans="1:106">
       <c r="A19" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>1126000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>1083000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>967000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>649000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>315000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>377000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>371000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>244000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>369000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>462000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>418000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>404000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>345000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>607000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>722000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>763000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>824000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>805000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>763000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>683000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>696000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>481000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>456000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>392000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>324000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>139000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>166000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>55000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>81000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>31000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51000.0</v>
       </c>
       <c r="AQ19">
         <v>51000.0</v>
       </c>
       <c r="AR19">
+        <v>51000.0</v>
+      </c>
+      <c r="AS19">
         <v>46000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>44000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>46000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>42000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>53000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>44000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>43000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>49000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>45000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>40000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>138000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>64000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59000.0</v>
       </c>
       <c r="BE19">
         <v>59000.0</v>
       </c>
       <c r="BF19">
+        <v>59000.0</v>
+      </c>
+      <c r="BG19">
         <v>69000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>136000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>85000.0</v>
       </c>
-      <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
+      <c r="DB19"/>
     </row>
-    <row r="20" spans="1:105">
+    <row r="20" spans="1:106">
       <c r="A20" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-      <c r="AG20">
-[...1 lines deleted...]
-      </c>
+      <c r="AG20"/>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
@@ -26628,411 +26798,415 @@
       </c>
       <c r="CO20">
         <v>0.0</v>
       </c>
       <c r="CP20">
         <v>0.0</v>
       </c>
       <c r="CQ20">
         <v>0.0</v>
       </c>
       <c r="CR20">
         <v>0.0</v>
       </c>
       <c r="CS20">
         <v>0.0</v>
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
-      <c r="CW20"/>
+      <c r="CW20">
+        <v>0.0</v>
+      </c>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
+      <c r="DB20"/>
     </row>
-    <row r="21" spans="1:105">
+    <row r="21" spans="1:106">
       <c r="A21" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B21">
+        <v>-6232000.0</v>
+      </c>
+      <c r="C21">
         <v>-5692000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-10469000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-8380000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-6874000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-450000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>554000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>4386000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-3935000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-3074000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>875000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-2128000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-7112000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-769000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>2961000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>3490000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>7057000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>5147000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>8087000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>5419000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>8387000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>9293000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>10471000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>9436000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>8513000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>7932000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>8371000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>6161000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>7802000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>9413000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>13203000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>15757000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>14004000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>11468000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>12248000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>14416000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>11697000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>7655000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>7731000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>10400000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>8585000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>7622000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>7090000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>9091000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>7819000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>7666000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>4290000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>7838000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>7142000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>7047000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>6532000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>7497000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>7266000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>7209000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>6326000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>6204000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>6275000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>6102000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>6080000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>7565000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>6442000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>7027000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>7727000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>11827238.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>9728000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>8384861.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>9831207.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>12598623.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>8806428.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>7212549.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>8419595.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>9762413.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>7135311.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>6305000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>6086098.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>8469203.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>5622566.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>3865329.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>4800446.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>7211684.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>4992739.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>3891063.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>3987598.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>5273844.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>3789391.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>3129631.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>2856588.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>2726016.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>2158994.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>1976108.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>2929004.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>2147288.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>1190749.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>693269.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>307754.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>1291235.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>1204026.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>368433.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>56246.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>-880765.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>-1103485.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>-326564.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>-248212.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>-960837.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>-1290000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:105">
+    <row r="22" spans="1:106">
       <c r="A22" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-      <c r="AG22">
-[...1 lines deleted...]
-      </c>
+      <c r="AG22"/>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
@@ -27190,372 +27364,378 @@
       </c>
       <c r="CO22">
         <v>0.0</v>
       </c>
       <c r="CP22">
         <v>0.0</v>
       </c>
       <c r="CQ22">
         <v>0.0</v>
       </c>
       <c r="CR22">
         <v>0.0</v>
       </c>
       <c r="CS22">
         <v>0.0</v>
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
-      <c r="CW22"/>
+      <c r="CW22">
+        <v>0.0</v>
+      </c>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
+      <c r="DB22"/>
     </row>
-    <row r="23" spans="1:105">
+    <row r="23" spans="1:106">
       <c r="A23" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B23">
+        <v>47247000.0</v>
+      </c>
+      <c r="C23">
         <v>48509000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>51129000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>52744000.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23">
+      <c r="F23"/>
+      <c r="G23">
         <v>53434000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>59016000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>63566000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>70439000.0</v>
       </c>
-      <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23">
         <v>70124000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>80372000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>69519000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>59639000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>62433000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>66697000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>58945000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>55570000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>59299000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>73893000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>63292000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>56603000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>64965000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>86768000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>65773000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>51983000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>61565000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>73827000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>56763000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>50655000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>58193000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>71633000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>53318000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>48642000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>54463000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>65241000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>51335000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>45211000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>53060000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>62087000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>46807000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>43311000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>49635000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>62543000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>42175000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>41618000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>51572000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>64703000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>41490000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>43039000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>53947000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>66697000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>43854000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>42400000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>51819000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>62751000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>49649000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>44421000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>52145000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>66013000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>44468000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>38091000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>53518000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>62541665.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>40569000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>39968746.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>52615970.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>64569959.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>39264149.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>36193297.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>51149546.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>58604270.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>33287859.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>31043867.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>45451099.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>50558032.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>30785457.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>27486948.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>39012308.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>43461669.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>24415889.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>21999032.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>34665076.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>38357914.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>19742294.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>17653206.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>25898109.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>32562512.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>19308877.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>15193463.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>22040224.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>28240275.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>13673586.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>10356855.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>13921948.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>13539520.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>9446529.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>7880468.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>7706579.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>6244415.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>4010280.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>2122003.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>2915548.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>3597552.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>4370000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:105">
+    <row r="24" spans="1:106">
       <c r="A24" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -27617,403 +27797,405 @@
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
+      <c r="DB24"/>
     </row>
-    <row r="25" spans="1:105">
+    <row r="25" spans="1:106">
       <c r="A25" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B25">
+        <v>2148000.0</v>
+      </c>
+      <c r="C25">
         <v>2427000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2399000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2278000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2283000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1586000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1658000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1721000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1895000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1770000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1713000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1678000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>994000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>941000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>858000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>753000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>687000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>710000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>694000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>647000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>636000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>622000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>607000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>562000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>555000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>562000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>572000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>568000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>561000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>556000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>552000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>556000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>536000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>532000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>527000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>531000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>514000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>457000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>204000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>194000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>226000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>167000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>186000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>191000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>173000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>165000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>159000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>163000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>170000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>219000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>230000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>248000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>260000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>254000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>249000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>328000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>365000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>359000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>346000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>341000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>352000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>358000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>315000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>350000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>339000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>337000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>323000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>322000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>311265.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>185649.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>162076.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>155552.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>154956.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>155385.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>151715.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>127934.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>134933.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>129355.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>130851.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>135301.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>149607.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>135638.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>131745.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>127545.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>112855.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>146609.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>155294.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>159059.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>153287.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>137705.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>132049.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>127351.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>102962.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>97939.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>86108.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>80664.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>91793.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>52336.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>54627.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-34237.0</v>
       </c>
       <c r="CW25">
         <v>-34237.0</v>
       </c>
       <c r="CX25">
+        <v>-34237.0</v>
+      </c>
+      <c r="CY25">
         <v>-5631.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>-25042.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>-23377.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>20000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:105">
+    <row r="26" spans="1:106">
       <c r="A26" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -28180,771 +28362,782 @@
       </c>
       <c r="CO26">
         <v>0.0</v>
       </c>
       <c r="CP26">
         <v>0.0</v>
       </c>
       <c r="CQ26">
         <v>0.0</v>
       </c>
       <c r="CR26">
         <v>0.0</v>
       </c>
       <c r="CS26">
         <v>0.0</v>
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
-      <c r="CW26"/>
+      <c r="CW26">
+        <v>0.0</v>
+      </c>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
+      <c r="DB26"/>
     </row>
-    <row r="27" spans="1:105">
+    <row r="27" spans="1:106">
       <c r="A27" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B27">
+        <v>4220000.0</v>
+      </c>
+      <c r="C27">
         <v>5792000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>5332000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4341000.0</v>
       </c>
-      <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>2987000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>4606000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>6990000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>5969000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>5512000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>7265000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>4555000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>4641000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3879000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>6349000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3364000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>4327000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>3435000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>7673000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>4256000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>3221000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>5131000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>9033000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>6205000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>3163000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>4756000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>8624000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>6522000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>3619000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>5300000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>6707000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>4311000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>4126000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>4526000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>6292000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>4351000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>3170000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>4382000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>5760000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>3715000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>3988000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>6249000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>7885000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>4048000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>4323000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>6915000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>9896000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>5283000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>4517000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>6985000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>10395000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>5557000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>4602000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>7424000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>9850000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>6916000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>5449000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>7904000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>10100000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>5498000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>4444000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>8575000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>8840272.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>4856000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>5176965.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>7751821.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>9871809.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>5087784.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>4899893.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>8659586.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>10060123.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>4536021.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>4170113.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>8072127.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>8482781.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>4472329.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>4771341.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>7670641.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>8328718.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>3854433.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>3189099.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>6922832.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>7604303.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>3173072.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>2628090.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>5629991.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>7754829.0</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>4082495.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>2618149.0</v>
       </c>
-      <c r="CM27">
+      <c r="CN27">
         <v>4443980.0</v>
       </c>
-      <c r="CN27">
+      <c r="CO27">
         <v>6508990.0</v>
       </c>
-      <c r="CO27">
+      <c r="CP27">
         <v>2894132.0</v>
       </c>
-      <c r="CP27">
+      <c r="CQ27">
         <v>2116258.0</v>
       </c>
-      <c r="CQ27">
+      <c r="CR27">
         <v>3832241.0</v>
       </c>
-      <c r="CR27">
+      <c r="CS27">
         <v>2807180.0</v>
       </c>
-      <c r="CS27">
+      <c r="CT27">
         <v>1382625.0</v>
       </c>
-      <c r="CT27">
+      <c r="CU27">
         <v>1549154.0</v>
       </c>
-      <c r="CU27">
+      <c r="CV27">
         <v>1437810.0</v>
       </c>
-      <c r="CV27">
+      <c r="CW27">
         <v>1347653.0</v>
       </c>
-      <c r="CW27"/>
-      <c r="CX27">
+      <c r="CX27"/>
+      <c r="CY27">
         <v>5631.0</v>
       </c>
-      <c r="CY27">
+      <c r="CZ27">
         <v>25042.0</v>
       </c>
-      <c r="CZ27">
+      <c r="DA27">
         <v>140000.0</v>
       </c>
-      <c r="DA27"/>
+      <c r="DB27"/>
     </row>
-    <row r="28" spans="1:105">
+    <row r="28" spans="1:106">
       <c r="A28" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B28">
+        <v>11197000.0</v>
+      </c>
+      <c r="C28">
         <v>11415000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>12194000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>14176000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>18994000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>10786000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>10493000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4874000.0</v>
       </c>
-      <c r="I28">
-[...1 lines deleted...]
-      </c>
       <c r="J28">
+        <v>14248000.0</v>
+      </c>
+      <c r="K28">
         <v>19187000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>11962000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>15711000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>18945000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>10425000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>10753000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>9351000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>8289000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>7541000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>6958000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>8041000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>7243000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>6487000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>6809000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>7754000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>6413000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>6040000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>6303000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>6508000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>5840000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>5793000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>6200000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>6934000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>6068000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>5818000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>6178000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>6226000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>5593000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>5361000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>5747000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>6098000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>5137000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>4977000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>5388000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>5799000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>4899000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>4946000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>5381000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>5875000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>4868000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>5106000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>5505000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>5873000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>5152000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>5147000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>5371000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>5922000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>5411000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>5244000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>5604000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>6104000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>5183000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>5096000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>5713000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>6207998.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>5142000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>4929385.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>5776698.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>6493360.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>5156223.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>5019183.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>5617034.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>5812214.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>4865084.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>4542522.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>5344320.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>5615466.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>4500498.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>4022852.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>4320703.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>4448622.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>3356192.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>3060580.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>3808677.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>3852894.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>2661950.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>2541197.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>2971268.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>3221905.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>2696708.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>2318094.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>2718371.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>3021254.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>2098093.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>1801081.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>1974189.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>2083423.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>1659474.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>1589912.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>1497590.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>1347517.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>2011731.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>950976.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>1123346.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>1817874.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>1910000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:105">
+    <row r="29" spans="1:106">
       <c r="A29" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B29">
+        <v>13000.0</v>
+      </c>
+      <c r="C29">
         <v>-102000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>11000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000.0</v>
       </c>
       <c r="E29">
         <v>9000.0</v>
       </c>
       <c r="F29">
+        <v>9000.0</v>
+      </c>
+      <c r="G29">
         <v>465000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-1401000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>958000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1536000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-618000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>453000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-115000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-927000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>217000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1031000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1030000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1368000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1261000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1982000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1360000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2037000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2100000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2463000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2013000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2117000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1814000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>2469000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1642000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1987000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -28976,1043 +29169,1053 @@
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
+      <c r="DB29"/>
     </row>
-    <row r="30" spans="1:105">
+    <row r="30" spans="1:106">
       <c r="A30" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B30">
+        <v>17565000.0</v>
+      </c>
+      <c r="C30">
         <v>12530000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>19925000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>20795000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>58054000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>15359000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>16757000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>11864000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>20217000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>68391000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>17474000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>24654000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>24494000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>16007000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>15490000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>16453000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>12340000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>12578000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>11087000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>16361000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>12135000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>10330000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>12547000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>17349000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>13173000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>9765000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>11631000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>15700000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>12922000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>9968000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>12052000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>14197000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>10915000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>10476000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>11231000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>13049000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>10458000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>8988000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>10333000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>12052000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>9078000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>9132000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>11823000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>13875000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>9120000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>9434000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>12455000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>15934000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>10321000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>9842000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>12720000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>16516000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>10969000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>10003000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>13044000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>16100000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>12692000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>11052000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>13854000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>16545000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>11033000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>9898000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>14603000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>15398633.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>10337000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>10443184.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>13850997.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>16687504.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>10555272.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>10104725.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>14438696.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>16027889.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>9556061.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>8868020.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>13568162.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>14226181.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>9107760.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>8923548.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>12122195.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>12912641.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>7360232.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>6385317.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>10863254.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>11584742.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>5947877.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>5315896.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>8756553.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>11135793.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>6932490.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>5073948.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>7294400.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>9657595.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>5095187.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>4015278.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>5892538.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>4971267.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>3350370.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>3214402.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>3025200.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>2793526.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>2439633.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>945345.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>1098304.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>1794497.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>2050000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:105">
+    <row r="31" spans="1:106">
       <c r="A31" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B31">
+        <v>100000.0</v>
+      </c>
+      <c r="C31">
         <v>1529000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-73000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-131000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-27071000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>208000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>371000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>326000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>455000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>293000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>405000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>506000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1083000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>967000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>649000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>227000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>377000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>371000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>244000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>369000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>462000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>418000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>404000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>345000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>607000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>722000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>763000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>824000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>805000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>763000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>683000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>696000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>481000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>456000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>392000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>324000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>139000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>166000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>55000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>81000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>31000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51000.0</v>
       </c>
       <c r="AQ31">
         <v>51000.0</v>
       </c>
       <c r="AR31">
+        <v>51000.0</v>
+      </c>
+      <c r="AS31">
         <v>46000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>44000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>46000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>42000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>53000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>44000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>43000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>49000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>45000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>40000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>138000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>64000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59000.0</v>
       </c>
       <c r="BE31">
         <v>59000.0</v>
       </c>
       <c r="BF31">
+        <v>59000.0</v>
+      </c>
+      <c r="BG31">
         <v>69000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>136000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>85000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>99000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-46000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>131000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>68762.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>31000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>47139.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>57793.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>63377.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>195091.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>269401.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>521471.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>469698.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>552496.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>564854.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>674325.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>623858.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>452720.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>424105.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>473580.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>350319.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>250953.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>264737.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>234536.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>139724.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>44938.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>34315.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>19055.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>3481.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>536.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-2038.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>3557.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>76.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-9681.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>7876.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-1674.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>878.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-229597.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-368433.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>337132.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-209919.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-11232.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>2261.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>396.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-543.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-30000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:105">
+    <row r="32" spans="1:106">
       <c r="A32" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B32">
+        <v>41015000.0</v>
+      </c>
+      <c r="C32">
         <v>42817000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>40660000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>44364000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>51180000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>52984000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>59570000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>67952000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>66504000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>65317000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>70999000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>78244000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>62407000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>58870000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>65394000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>70187000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>66002000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>60717000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>67386000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>79312000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>71679000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>65896000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>75436000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>96204000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>74286000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>59915000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>69936000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>79988000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>64565000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>60068000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>71396000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>87390000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>67322000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>60110000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>66711000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>79657000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>63032000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>52866000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>60791000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>72487000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>55392000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>50933000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>56725000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>71634000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>49994000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>49284000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>57576000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>72541000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>48632000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>50086000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>60479000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>74194000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>51120000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>49609000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>58145000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>68955000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>55924000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>50523000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>58225000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>73578000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>50910000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>45118000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>61245000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>74368903.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>50297000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>48353607.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>62447177.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>77168582.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>48070577.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>43405846.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>59569141.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>68366683.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>40423170.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>37348867.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>51537197.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>59027235.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>36408023.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>31352277.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>43812754.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>50673353.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>29408628.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>25890095.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>38652674.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>43631758.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>23531685.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>20782837.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>28754697.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>35288528.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>21467871.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>17169571.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>24969228.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>30387563.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>14864335.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>11050124.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>14229702.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>14830755.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>10650555.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>8248901.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>7762825.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>5363650.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>2906795.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>1795439.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>2667336.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>2636715.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>3080000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D1" t="s">
         <v>2</v>
       </c>
       <c r="E1" t="s">
         <v>3</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>6</v>
       </c>
       <c r="I1" t="s">
         <v>7</v>
       </c>
       <c r="J1" t="s">
         <v>8</v>
       </c>
       <c r="K1" t="s">
         <v>9</v>
       </c>
@@ -30048,51 +30251,51 @@
       </c>
       <c r="V1" t="s">
         <v>20</v>
       </c>
       <c r="W1" t="s">
         <v>21</v>
       </c>
       <c r="X1" t="s">
         <v>22</v>
       </c>
       <c r="Y1" t="s">
         <v>23</v>
       </c>
       <c r="Z1" t="s">
         <v>24</v>
       </c>
       <c r="AA1" t="s">
         <v>25</v>
       </c>
       <c r="AB1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B2">
         <v>54720000.0</v>
       </c>
       <c r="C2">
         <v>55296000.0</v>
       </c>
       <c r="D2">
         <v>104086000.0</v>
       </c>
       <c r="E2">
         <v>111080000.0</v>
       </c>
       <c r="F2">
         <v>118718000.0</v>
       </c>
       <c r="G2">
         <v>103762000.0</v>
       </c>
       <c r="H2">
         <v>100529000.0</v>
       </c>
       <c r="I2">
         <v>77936000.0</v>
       </c>
@@ -30134,51 +30337,51 @@
       </c>
       <c r="V2">
         <v>12680962.0</v>
       </c>
       <c r="W2">
         <v>3278926.0</v>
       </c>
       <c r="X2">
         <v>984169.0</v>
       </c>
       <c r="Y2">
         <v>737284.0</v>
       </c>
       <c r="Z2">
         <v>408699.0</v>
       </c>
       <c r="AA2">
         <v>311846.0</v>
       </c>
       <c r="AB2">
         <v>685749.0</v>
       </c>
     </row>
     <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B3">
         <v>4615000</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>4511000</v>
       </c>
       <c r="E3">
         <v>5260000</v>
       </c>
       <c r="F3">
         <v>1752000</v>
       </c>
       <c r="G3">
         <v>2432000</v>
       </c>
       <c r="H3">
         <v>2311000</v>
       </c>
       <c r="I3">
         <v>620000</v>
       </c>
@@ -30220,51 +30423,51 @@
       </c>
       <c r="V3">
         <v>758176</v>
       </c>
       <c r="W3">
         <v>171757</v>
       </c>
       <c r="X3">
         <v>741740</v>
       </c>
       <c r="Y3">
         <v>744596</v>
       </c>
       <c r="Z3">
         <v>555645</v>
       </c>
       <c r="AA3">
         <v>241888</v>
       </c>
       <c r="AB3">
         <v>552096</v>
       </c>
     </row>
     <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-6994000.0</v>
       </c>
       <c r="F4">
         <v>-7638000.0</v>
       </c>
       <c r="G4">
         <v>14956000.0</v>
       </c>
       <c r="H4">
         <v>3233000.0</v>
       </c>
       <c r="I4">
         <v>22593000.0</v>
       </c>
       <c r="J4">
         <v>19206000.0</v>
       </c>
       <c r="K4">
         <v>21091000.0</v>
       </c>
@@ -30276,51 +30479,51 @@
       </c>
       <c r="N4">
         <v>150000.0</v>
       </c>
       <c r="O4">
         <v>-28646000.0</v>
       </c>
       <c r="P4">
         <v>-2859000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-1055000.0</v>
       </c>
       <c r="F5">
         <v>-85000.0</v>
       </c>
       <c r="G5">
         <v>-1933000.0</v>
       </c>
       <c r="H5">
         <v>206000.0</v>
       </c>
       <c r="I5">
         <v>-320000.0</v>
       </c>
       <c r="J5">
         <v>-651000.0</v>
       </c>
       <c r="K5">
         <v>1659000.0</v>
       </c>
@@ -30332,51 +30535,51 @@
       </c>
       <c r="N5">
         <v>-1291000.0</v>
       </c>
       <c r="O5">
         <v>-1080000.0</v>
       </c>
       <c r="P5">
         <v>260000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B6">
         <v>-33308000.0</v>
       </c>
       <c r="C6"/>
       <c r="D6">
         <v>-48790000.0</v>
       </c>
       <c r="E6">
         <v>-6994000.0</v>
       </c>
       <c r="F6">
         <v>-7638000.0</v>
       </c>
       <c r="G6">
         <v>14956000.0</v>
       </c>
       <c r="H6">
         <v>3233000.0</v>
       </c>
       <c r="I6">
         <v>22593000.0</v>
       </c>
       <c r="J6">
         <v>19206000.0</v>
@@ -30416,51 +30619,51 @@
       </c>
       <c r="V6">
         <v>10535945.0</v>
       </c>
       <c r="W6">
         <v>9402036.0</v>
       </c>
       <c r="X6">
         <v>2294757.0</v>
       </c>
       <c r="Y6">
         <v>246885.0</v>
       </c>
       <c r="Z6">
         <v>328585.0</v>
       </c>
       <c r="AA6">
         <v>96853.0</v>
       </c>
       <c r="AB6">
         <v>-373903.0</v>
       </c>
     </row>
     <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B7">
         <v>-8392000.0</v>
       </c>
       <c r="C7"/>
       <c r="D7">
         <v>-2760000.0</v>
       </c>
       <c r="E7">
         <v>18757000.0</v>
       </c>
       <c r="F7">
         <v>-9709000.0</v>
       </c>
       <c r="G7">
         <v>3297000.0</v>
       </c>
       <c r="H7">
         <v>7874000.0</v>
       </c>
       <c r="I7">
         <v>1866000.0</v>
       </c>
       <c r="J7">
         <v>-4625000.0</v>
@@ -30500,51 +30703,51 @@
       </c>
       <c r="V7">
         <v>-2462333.0</v>
       </c>
       <c r="W7">
         <v>-1168739.0</v>
       </c>
       <c r="X7">
         <v>-5854705.0</v>
       </c>
       <c r="Y7">
         <v>-2245195.0</v>
       </c>
       <c r="Z7">
         <v>-907298.0</v>
       </c>
       <c r="AA7">
         <v>1887418.0</v>
       </c>
       <c r="AB7">
         <v>1036476.0</v>
       </c>
     </row>
     <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-41000.0</v>
       </c>
       <c r="F8">
         <v>509000.0</v>
       </c>
       <c r="G8">
         <v>1126000.0</v>
       </c>
       <c r="H8">
         <v>-1492000.0</v>
       </c>
       <c r="I8">
         <v>-335000.0</v>
       </c>
       <c r="J8">
         <v>-596000.0</v>
       </c>
       <c r="K8">
         <v>-505000.0</v>
       </c>
@@ -30556,51 +30759,51 @@
       </c>
       <c r="N8">
         <v>-417000.0</v>
       </c>
       <c r="O8">
         <v>77000.0</v>
       </c>
       <c r="P8">
         <v>366000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
     </row>
     <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B9">
         <v>445000.0</v>
       </c>
       <c r="C9"/>
       <c r="D9">
         <v>-1742000.0</v>
       </c>
       <c r="E9">
         <v>-41000.0</v>
       </c>
       <c r="F9">
         <v>509000.0</v>
       </c>
       <c r="G9">
         <v>1126000.0</v>
       </c>
       <c r="H9">
         <v>-1492000.0</v>
       </c>
       <c r="I9">
         <v>-335000.0</v>
       </c>
       <c r="J9">
         <v>-596000.0</v>
@@ -30626,51 +30829,51 @@
       <c r="Q9">
         <v>64000.0</v>
       </c>
       <c r="R9">
         <v>766483.0</v>
       </c>
       <c r="S9">
         <v>-1379803.0</v>
       </c>
       <c r="T9">
         <v>-246565.0</v>
       </c>
       <c r="U9"/>
       <c r="V9">
         <v>643000.0</v>
       </c>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
     </row>
     <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B10">
         <v>471000.0</v>
       </c>
       <c r="C10"/>
       <c r="D10">
         <v>-6417000.0</v>
       </c>
       <c r="E10">
         <v>13432000.0</v>
       </c>
       <c r="F10">
         <v>1965000.0</v>
       </c>
       <c r="G10">
         <v>-16536000.0</v>
       </c>
       <c r="H10">
         <v>3486000.0</v>
       </c>
       <c r="I10">
         <v>1967000.0</v>
       </c>
       <c r="J10">
         <v>-3109000.0</v>
@@ -30710,51 +30913,51 @@
       </c>
       <c r="V10">
         <v>-3817342.0</v>
       </c>
       <c r="W10">
         <v>-475.0</v>
       </c>
       <c r="X10">
         <v>-6911712.0</v>
       </c>
       <c r="Y10">
         <v>-1961526.0</v>
       </c>
       <c r="Z10">
         <v>-1675226.0</v>
       </c>
       <c r="AA10">
         <v>1121302.0</v>
       </c>
       <c r="AB10">
         <v>-175983.0</v>
       </c>
     </row>
     <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>6421000.0</v>
       </c>
       <c r="F11">
         <v>-12048000.0</v>
       </c>
       <c r="G11">
         <v>20640000.0</v>
       </c>
       <c r="H11">
         <v>5674000.0</v>
       </c>
       <c r="I11">
         <v>554000.0</v>
       </c>
       <c r="J11">
         <v>-269000.0</v>
       </c>
       <c r="K11">
         <v>11197000.0</v>
       </c>
@@ -30774,51 +30977,51 @@
         <v>535000.0</v>
       </c>
       <c r="Q11">
         <v>1964000.0</v>
       </c>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11">
         <v>870000.0</v>
       </c>
       <c r="Y11">
         <v>571000.0</v>
       </c>
       <c r="Z11">
         <v>1072000.0</v>
       </c>
       <c r="AA11"/>
       <c r="AB11"/>
     </row>
     <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>5267000.0</v>
       </c>
       <c r="F12">
         <v>4369000.0</v>
       </c>
       <c r="G12">
         <v>3748000.0</v>
       </c>
       <c r="H12">
         <v>2862000.0</v>
       </c>
       <c r="I12">
         <v>3307000.0</v>
       </c>
       <c r="J12">
         <v>2595000.0</v>
       </c>
       <c r="K12">
         <v>4307000.0</v>
       </c>
@@ -30836,101 +31039,101 @@
       </c>
       <c r="P12">
         <v>2237000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12">
         <v>357000.0</v>
       </c>
       <c r="W12">
         <v>179000.0</v>
       </c>
       <c r="X12">
         <v>252000.0</v>
       </c>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
     </row>
     <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>-413000.0</v>
       </c>
       <c r="G13">
         <v>247000.0</v>
       </c>
       <c r="H13">
         <v>1444000.0</v>
       </c>
       <c r="I13">
         <v>-973000.0</v>
       </c>
       <c r="J13">
         <v>474000.0</v>
       </c>
       <c r="K13">
         <v>1737000.0</v>
       </c>
       <c r="L13">
         <v>-1120000.0</v>
       </c>
       <c r="M13">
         <v>601000.0</v>
       </c>
       <c r="N13">
         <v>-1291000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
     </row>
     <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B14">
         <v>9387000.0</v>
       </c>
       <c r="C14"/>
       <c r="D14">
         <v>7056000.0</v>
       </c>
       <c r="E14">
         <v>3546000.0</v>
       </c>
       <c r="F14">
         <v>2738000.0</v>
       </c>
       <c r="G14">
         <v>2427000.0</v>
       </c>
       <c r="H14">
         <v>2257000.0</v>
       </c>
       <c r="I14">
         <v>2225000.0</v>
       </c>
       <c r="J14">
         <v>2126000.0</v>
@@ -30970,51 +31173,51 @@
       </c>
       <c r="V14">
         <v>544535.0</v>
       </c>
       <c r="W14">
         <v>573817.0</v>
       </c>
       <c r="X14">
         <v>550392.0</v>
       </c>
       <c r="Y14">
         <v>367673.0</v>
       </c>
       <c r="Z14">
         <v>236715.0</v>
       </c>
       <c r="AA14">
         <v>-88287.0</v>
       </c>
       <c r="AB14">
         <v>-169977.0</v>
       </c>
     </row>
     <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B15">
         <v>21000.0</v>
       </c>
       <c r="C15"/>
       <c r="D15">
         <v>12437000.0</v>
       </c>
       <c r="E15">
         <v>24537000.0</v>
       </c>
       <c r="F15">
         <v>24384000.0</v>
       </c>
       <c r="G15">
         <v>22687000.0</v>
       </c>
       <c r="H15">
         <v>21803000.0</v>
       </c>
       <c r="I15">
         <v>21925000.0</v>
       </c>
       <c r="J15">
         <v>17470000.0</v>
@@ -31034,51 +31237,51 @@
       <c r="O15">
         <v>31972000.0</v>
       </c>
       <c r="P15">
         <v>10964000.0</v>
       </c>
       <c r="Q15">
         <v>10727000.0</v>
       </c>
       <c r="R15">
         <v>6805335.0</v>
       </c>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
     </row>
     <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B16">
         <v>21412000.0</v>
       </c>
       <c r="C16">
         <v>55296000.0</v>
       </c>
       <c r="D16">
         <v>55296000.0</v>
       </c>
       <c r="E16">
         <v>104086000.0</v>
       </c>
       <c r="F16">
         <v>111080000.0</v>
       </c>
       <c r="G16">
         <v>118718000.0</v>
       </c>
       <c r="H16">
         <v>103762000.0</v>
       </c>
       <c r="I16">
         <v>100529000.0</v>
       </c>
@@ -31120,83 +31323,83 @@
       </c>
       <c r="V16">
         <v>23216907.0</v>
       </c>
       <c r="W16">
         <v>12680962.0</v>
       </c>
       <c r="X16">
         <v>3278926.0</v>
       </c>
       <c r="Y16">
         <v>984169.0</v>
       </c>
       <c r="Z16">
         <v>737284.0</v>
       </c>
       <c r="AA16">
         <v>408699.0</v>
       </c>
       <c r="AB16">
         <v>311846.0</v>
       </c>
     </row>
     <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
     </row>
     <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B18">
         <v>-33009000.0</v>
       </c>
       <c r="C18"/>
       <c r="D18">
         <v>-194000.0</v>
       </c>
       <c r="E18">
         <v>22543000.0</v>
       </c>
       <c r="F18">
         <v>16746000.0</v>
       </c>
       <c r="G18">
         <v>37643000.0</v>
       </c>
       <c r="H18">
         <v>36533000.0</v>
       </c>
       <c r="I18">
         <v>44518000.0</v>
       </c>
       <c r="J18">
         <v>36676000.0</v>
@@ -31236,51 +31439,51 @@
       </c>
       <c r="V18">
         <v>9519314.0</v>
       </c>
       <c r="W18">
         <v>8177042.0</v>
       </c>
       <c r="X18">
         <v>363855.0</v>
       </c>
       <c r="Y18">
         <v>225705.0</v>
       </c>
       <c r="Z18">
         <v>-79621.0</v>
       </c>
       <c r="AA18">
         <v>-1288471.0</v>
       </c>
       <c r="AB18">
         <v>-869337.0</v>
       </c>
     </row>
     <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19">
         <v>-40670000.0</v>
       </c>
       <c r="E19">
         <v>-10260000.0</v>
       </c>
       <c r="F19">
         <v>-1752000.0</v>
       </c>
       <c r="G19">
         <v>-2432000.0</v>
       </c>
       <c r="H19">
         <v>-2311000.0</v>
       </c>
       <c r="I19">
         <v>-620000.0</v>
       </c>
       <c r="J19">
         <v>-703000.0</v>
       </c>
       <c r="K19">
@@ -31294,115 +31497,115 @@
       </c>
       <c r="N19">
         <v>-84000.0</v>
       </c>
       <c r="O19">
         <v>-5189000.0</v>
       </c>
       <c r="P19">
         <v>12344000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
     </row>
     <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
     </row>
     <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
     </row>
     <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B22">
         <v>-57286000.0</v>
       </c>
       <c r="C22">
         <v>-6271000.0</v>
       </c>
       <c r="D22">
         <v>-7464000.0</v>
       </c>
       <c r="E22">
         <v>233000.0</v>
       </c>
       <c r="F22">
         <v>21100000.0</v>
       </c>
       <c r="G22">
         <v>30603000.0</v>
       </c>
       <c r="H22">
         <v>25851000.0</v>
       </c>
       <c r="I22">
         <v>37740000.0</v>
       </c>
@@ -31444,51 +31647,51 @@
       </c>
       <c r="V22">
         <v>12063514.0</v>
       </c>
       <c r="W22">
         <v>8010370.0</v>
       </c>
       <c r="X22">
         <v>5813604.0</v>
       </c>
       <c r="Y22">
         <v>3257565.0</v>
       </c>
       <c r="Z22">
         <v>825413.0</v>
       </c>
       <c r="AA22">
         <v>-2826707.0</v>
       </c>
       <c r="AB22">
         <v>-1794237.0</v>
       </c>
     </row>
     <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B23">
         <v>-278000.0</v>
       </c>
       <c r="C23"/>
       <c r="D23">
         <v>-40670000.0</v>
       </c>
       <c r="E23">
         <v>-10260000.0</v>
       </c>
       <c r="F23">
         <v>-1752000.0</v>
       </c>
       <c r="G23">
         <v>-2432000.0</v>
       </c>
       <c r="H23">
         <v>-2311000.0</v>
       </c>
       <c r="I23">
         <v>-620000.0</v>
       </c>
       <c r="J23">
         <v>-703000.0</v>
@@ -31528,51 +31731,51 @@
       </c>
       <c r="V23">
         <v>-757576.0</v>
       </c>
       <c r="W23">
         <v>-68442.0</v>
       </c>
       <c r="X23">
         <v>-68443.0</v>
       </c>
       <c r="Y23">
         <v>-209656.0</v>
       </c>
       <c r="Z23">
         <v>-1608715.0</v>
       </c>
       <c r="AA23">
         <v>-879247.0</v>
       </c>
       <c r="AB23">
         <v>604520.0</v>
       </c>
     </row>
     <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24">
         <v>5000000.0</v>
       </c>
       <c r="E24">
         <v>5000000.0</v>
       </c>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>15645000.0</v>
       </c>
       <c r="M24">
         <v>-68000.0</v>
       </c>
@@ -31598,51 +31801,51 @@
         <v>9605000.0</v>
       </c>
       <c r="U24">
         <v>400.0</v>
       </c>
       <c r="V24">
         <v>600.0</v>
       </c>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24">
         <v>-350000.0</v>
       </c>
       <c r="Z24">
         <v>2016921.0</v>
       </c>
       <c r="AA24">
         <v>311429.0</v>
       </c>
       <c r="AB24">
         <v>-366084.0</v>
       </c>
     </row>
     <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B25">
         <v>26620000.0</v>
       </c>
       <c r="C25"/>
       <c r="D25">
         <v>324000.0</v>
       </c>
       <c r="E25">
         <v>214000.0</v>
       </c>
       <c r="F25">
         <v>165000.0</v>
       </c>
       <c r="G25">
         <v>130000.0</v>
       </c>
       <c r="H25">
         <v>191000.0</v>
       </c>
       <c r="I25">
         <v>85000.0</v>
       </c>
       <c r="J25">
         <v>112000.0</v>
@@ -31682,51 +31885,51 @@
       </c>
       <c r="V25">
         <v>342930.0</v>
       </c>
       <c r="W25">
         <v>934841.0</v>
       </c>
       <c r="X25">
         <v>596304.0</v>
       </c>
       <c r="Y25">
         <v>171614.0</v>
       </c>
       <c r="Z25">
         <v>321194.0</v>
       </c>
       <c r="AA25">
         <v>-19007.0</v>
       </c>
       <c r="AB25">
         <v>610497.0</v>
       </c>
     </row>
     <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>-11497000.0</v>
       </c>
       <c r="I26"/>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
@@ -31742,51 +31945,51 @@
         <v>-23685000.0</v>
       </c>
       <c r="Q26">
         <v>-12247000.0</v>
       </c>
       <c r="R26"/>
       <c r="S26">
         <v>-18447539.0</v>
       </c>
       <c r="T26">
         <v>-11600721.0</v>
       </c>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26">
         <v>-1000.0</v>
       </c>
       <c r="AB26"/>
     </row>
     <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B27">
         <v>1365000.0</v>
       </c>
       <c r="C27"/>
       <c r="D27">
         <v>6869000.0</v>
       </c>
       <c r="E27">
         <v>6617000.0</v>
       </c>
       <c r="F27">
         <v>4549000.0</v>
       </c>
       <c r="G27">
         <v>3307000.0</v>
       </c>
       <c r="H27">
         <v>2822000.0</v>
       </c>
       <c r="I27">
         <v>3097000.0</v>
       </c>
       <c r="J27">
         <v>2575000.0</v>
@@ -31812,51 +32015,51 @@
       <c r="Q27">
         <v>2171000.0</v>
       </c>
       <c r="R27">
         <v>1594082.0</v>
       </c>
       <c r="S27">
         <v>1464225.0</v>
       </c>
       <c r="T27">
         <v>1679600.0</v>
       </c>
       <c r="U27">
         <v>1250.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
     </row>
     <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B28">
         <v>-299000.0</v>
       </c>
       <c r="C28"/>
       <c r="D28">
         <v>-12437000.0</v>
       </c>
       <c r="E28">
         <v>-24537000.0</v>
       </c>
       <c r="F28">
         <v>-24384000.0</v>
       </c>
       <c r="G28">
         <v>-22687000.0</v>
       </c>
       <c r="H28">
         <v>-33300000.0</v>
       </c>
       <c r="I28">
         <v>-21925000.0</v>
       </c>
       <c r="J28">
         <v>-17470000.0</v>
@@ -31896,51 +32099,51 @@
       </c>
       <c r="V28">
         <v>1016031.0</v>
       </c>
       <c r="W28">
         <v>1224994.0</v>
       </c>
       <c r="X28">
         <v>1930902.0</v>
       </c>
       <c r="Y28">
         <v>371180.0</v>
       </c>
       <c r="Z28">
         <v>-1608715.0</v>
       </c>
       <c r="AA28">
         <v>1073895.0</v>
       </c>
       <c r="AB28">
         <v>861518.0</v>
       </c>
     </row>
     <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B29">
         <v>-28394000.0</v>
       </c>
       <c r="C29"/>
       <c r="D29">
         <v>4317000.0</v>
       </c>
       <c r="E29">
         <v>27803000.0</v>
       </c>
       <c r="F29">
         <v>18498000.0</v>
       </c>
       <c r="G29">
         <v>40075000.0</v>
       </c>
       <c r="H29">
         <v>38844000.0</v>
       </c>
       <c r="I29">
         <v>45138000.0</v>
       </c>
       <c r="J29">
         <v>37379000.0</v>
@@ -31980,51 +32183,51 @@
       </c>
       <c r="V29">
         <v>10277490.0</v>
       </c>
       <c r="W29">
         <v>8348799.0</v>
       </c>
       <c r="X29">
         <v>1105595.0</v>
       </c>
       <c r="Y29">
         <v>970301.0</v>
       </c>
       <c r="Z29">
         <v>476024.0</v>
       </c>
       <c r="AA29">
         <v>-1046583.0</v>
       </c>
       <c r="AB29">
         <v>-317241.0</v>
       </c>
     </row>
     <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B30">
         <v>-4615000.0</v>
       </c>
       <c r="C30"/>
       <c r="D30">
         <v>-40670000.0</v>
       </c>
       <c r="E30">
         <v>-10260000.0</v>
       </c>
       <c r="F30">
         <v>-1752000.0</v>
       </c>
       <c r="G30">
         <v>-2432000.0</v>
       </c>
       <c r="H30">
         <v>-2311000.0</v>
       </c>
       <c r="I30">
         <v>-620000.0</v>
       </c>
       <c r="J30">
         <v>-703000.0</v>
@@ -32083,3441 +32286,3467 @@
       <c r="AB30">
         <v>-918180.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DA30"/>
+  <dimension ref="A1:DB30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:105">
+    <row r="1" spans="1:106">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
         <v>92</v>
       </c>
       <c r="H1" t="s">
         <v>93</v>
       </c>
       <c r="I1" t="s">
+        <v>94</v>
+      </c>
+      <c r="J1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="K1" t="s">
         <v>95</v>
       </c>
       <c r="L1" t="s">
         <v>96</v>
       </c>
       <c r="M1" t="s">
+        <v>97</v>
+      </c>
+      <c r="N1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="O1" t="s">
         <v>98</v>
       </c>
       <c r="P1" t="s">
         <v>99</v>
       </c>
       <c r="Q1" t="s">
+        <v>100</v>
+      </c>
+      <c r="R1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="S1" t="s">
         <v>101</v>
       </c>
       <c r="T1" t="s">
         <v>102</v>
       </c>
       <c r="U1" t="s">
+        <v>103</v>
+      </c>
+      <c r="V1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="W1" t="s">
         <v>104</v>
       </c>
       <c r="X1" t="s">
         <v>105</v>
       </c>
       <c r="Y1" t="s">
+        <v>106</v>
+      </c>
+      <c r="Z1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AA1" t="s">
         <v>107</v>
       </c>
       <c r="AB1" t="s">
         <v>108</v>
       </c>
       <c r="AC1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AD1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AE1" t="s">
         <v>110</v>
       </c>
       <c r="AF1" t="s">
         <v>111</v>
       </c>
       <c r="AG1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AH1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AI1" t="s">
         <v>113</v>
       </c>
       <c r="AJ1" t="s">
         <v>114</v>
       </c>
       <c r="AK1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AL1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AM1" t="s">
         <v>116</v>
       </c>
       <c r="AN1" t="s">
         <v>117</v>
       </c>
       <c r="AO1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AP1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AQ1" t="s">
         <v>119</v>
       </c>
       <c r="AR1" t="s">
         <v>120</v>
       </c>
       <c r="AS1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AT1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AU1" t="s">
         <v>122</v>
       </c>
       <c r="AV1" t="s">
         <v>123</v>
       </c>
       <c r="AW1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AX1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AY1" t="s">
         <v>125</v>
       </c>
       <c r="AZ1" t="s">
         <v>126</v>
       </c>
       <c r="BA1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BB1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BC1" t="s">
         <v>128</v>
       </c>
       <c r="BD1" t="s">
         <v>129</v>
       </c>
       <c r="BE1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BF1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BG1" t="s">
         <v>131</v>
       </c>
       <c r="BH1" t="s">
         <v>132</v>
       </c>
       <c r="BI1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BJ1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BK1" t="s">
         <v>134</v>
       </c>
       <c r="BL1" t="s">
         <v>135</v>
       </c>
       <c r="BM1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BN1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BO1" t="s">
         <v>137</v>
       </c>
       <c r="BP1" t="s">
         <v>138</v>
       </c>
       <c r="BQ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BR1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BS1" t="s">
         <v>140</v>
       </c>
       <c r="BT1" t="s">
         <v>141</v>
       </c>
       <c r="BU1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BV1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BW1" t="s">
         <v>143</v>
       </c>
       <c r="BX1" t="s">
         <v>144</v>
       </c>
       <c r="BY1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BZ1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CA1" t="s">
         <v>146</v>
       </c>
       <c r="CB1" t="s">
         <v>147</v>
       </c>
       <c r="CC1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CD1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CE1" t="s">
         <v>149</v>
       </c>
       <c r="CF1" t="s">
         <v>150</v>
       </c>
       <c r="CG1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CH1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CI1" t="s">
         <v>152</v>
       </c>
       <c r="CJ1" t="s">
         <v>153</v>
       </c>
       <c r="CK1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CL1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CM1" t="s">
         <v>155</v>
       </c>
       <c r="CN1" t="s">
         <v>156</v>
       </c>
       <c r="CO1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CP1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CQ1" t="s">
         <v>158</v>
       </c>
       <c r="CR1" t="s">
         <v>159</v>
       </c>
       <c r="CS1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CT1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CU1" t="s">
         <v>161</v>
       </c>
       <c r="CV1" t="s">
         <v>162</v>
       </c>
       <c r="CW1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CX1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CY1" t="s">
         <v>164</v>
       </c>
       <c r="CZ1" t="s">
         <v>165</v>
       </c>
       <c r="DA1" t="s">
+        <v>166</v>
+      </c>
+      <c r="DB1" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="2" spans="1:105">
+    <row r="2" spans="1:106">
       <c r="A2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B2">
+        <v>21412000.0</v>
+      </c>
+      <c r="C2">
         <v>26914000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>36098000.0</v>
       </c>
-      <c r="D2">
-[...1 lines deleted...]
-      </c>
       <c r="E2">
+        <v>41127000.0</v>
+      </c>
+      <c r="F2">
         <v>50101000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>52045000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>45992000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>55296000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>49440000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>53471000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>61534000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>104086000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>102428000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>96546000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>105414000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>111080000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>108911000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>106562000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>111786000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>118718000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>106501000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>106344000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>86821000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>103762000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>92374000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>94897000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>83398000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>100529000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>93166000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>87132000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>94561000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>77936000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>80997000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>68443000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>68525000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>58730000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>47904000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>51896000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>44307000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>37639000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>47129000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>42180000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>42685000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>35613000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>37068000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>34579000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>29141000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>18305000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>25937000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>35913000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>34998000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>18155000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>30018000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>47041000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>57351000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>46801000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>41965000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>47138000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>49413000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>49660000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>61254000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>60506000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>66886745.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>53143450.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>56602000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>56188238.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>59503377.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>30126041.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>27190543.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>28967135.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>38592784.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>20267829.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>2140272.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>7390269.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>2000337.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>316470.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>38169594.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>37663345.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>33122948.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>23216907.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>26640511.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>25617096.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>20707737.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>12680962.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>7826020.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>10789914.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>5162754.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>3278926.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>1326.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>4693846.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>1492504.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>984169.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>131273.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>1083804.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>229003.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>737284.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>435649.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>117313.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>248825.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>408699.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>591922.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>223045.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>183136.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>311846.0</v>
       </c>
-      <c r="DA2"/>
+      <c r="DB2"/>
     </row>
-    <row r="3" spans="1:105">
+    <row r="3" spans="1:106">
       <c r="A3" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B3">
+        <v>641000</v>
+      </c>
+      <c r="C3">
         <v>720000</v>
       </c>
-      <c r="C3">
-[...1 lines deleted...]
-      </c>
       <c r="D3">
-        <v>1528000</v>
+        <v>21000</v>
       </c>
       <c r="E3">
+        <v>2624000</v>
+      </c>
+      <c r="F3">
         <v>1292000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>777000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1265000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>683000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1251000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1123000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>984000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1153000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1931000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>993000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1354000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>982000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>486000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>294000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>495000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>477000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>584000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>655000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1048000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>145000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>484000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1411000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>224000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>192000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>113000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>57000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>144000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>306000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>139000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>214000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>307000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>43000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>744000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>4001000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>3255000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>2604000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>19953000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>2000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>65000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>110000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>520000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>26000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>366000</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000</v>
       </c>
       <c r="AW3">
         <v>6000</v>
       </c>
       <c r="AX3">
+        <v>6000</v>
+      </c>
+      <c r="AY3">
         <v>8000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>27000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>4000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>97000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>238000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>84000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>207000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>81000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>331000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>211000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>82000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>176000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>198000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>172432</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>130568</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>194000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>269857</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>274623</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>308492</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>1459726</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>1877989</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>142210</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>212690</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>150670</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>37836</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>58242</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>255958</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>200663</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>522277</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>97512</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>204627</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>507874</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>219387</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>18811</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>12104</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>25134</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>36040</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>43373</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>67210</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>416333</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>93742</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>21763</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>209902</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>79344</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>113914</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>238877</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>312461</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>265660</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>165543</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>100007</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>24435</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>160044</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>33001</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>26318</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>22525</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>150000</v>
       </c>
     </row>
-    <row r="4" spans="1:105">
+    <row r="4" spans="1:106">
       <c r="A4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-42552000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>1658000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>5882000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-8868000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-5666000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>2169000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>2349000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-5224000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-6932000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>12217000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>157000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>19523000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-16941000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>11388000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-2523000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>11499000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-17131000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>7363000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>6034000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-7429000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>16625000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-3061000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>12554000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-82000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>9795000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>10826000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-3992000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>7589000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>6668000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-9490000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>4949000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-505000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>7072000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-1455000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>2489000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>5438000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>10836000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-7632000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-9976000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>915000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>16843000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-11863000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-17023000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-10310000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>10550000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>4836000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-5173000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>-2275000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>-247000.0</v>
       </c>
-      <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
+      <c r="DB4"/>
     </row>
-    <row r="5" spans="1:105">
+    <row r="5" spans="1:106">
       <c r="A5" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-1811000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>643000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1187000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1643000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1132000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-461000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>210000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1235000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1401000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-950000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1899000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>1653000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-737000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>1048000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>9000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1335000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>484000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-199000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-197000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-316000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>392000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-696000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>132000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>407000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-494000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>1434000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-1761000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>600000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>1386000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-69000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-1083000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>15000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-161000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-101000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>2514000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-64000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>81000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>323000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>261000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-1266000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-609000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-942000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-182000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>262000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-218000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>675000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>534000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-1215000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>266000.0</v>
       </c>
-      <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
+      <c r="DB5"/>
     </row>
-    <row r="6" spans="1:105">
+    <row r="6" spans="1:106">
       <c r="A6" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B6">
+        <v>-8333000.0</v>
+      </c>
+      <c r="C6">
         <v>-5502000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-9184000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-5029000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-13593000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-1944000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>6053000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-9304000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>5856000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-4031000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-8063000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-42552000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1658000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>5882000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-8868000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-5666000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>2169000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>2349000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-5224000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-6932000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>12217000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>157000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>19523000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-16941000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>11388000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-2523000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>11499000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-17131000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>7363000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>6034000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-7429000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>16625000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-3061000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>12554000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-82000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>9795000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>10826000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-3992000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>7589000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>6668000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-9490000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>4949000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-505000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>7072000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-1455000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>2489000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>5438000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>10836000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-7632000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-9976000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>915000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>16843000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-11863000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-17023000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-10310000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>10550000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>4836000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-5173000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-2275000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-247000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-11594000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>748000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-6380745.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>13743295.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-3459000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>413393.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-3315139.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>29377336.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>2935498.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-1776592.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-9625649.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>18324955.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>18127557.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-5249997.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>5389932.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>1683867.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-37853124.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>506249.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>4540397.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>9906041.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-3423604.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>1023415.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>4909359.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>8026775.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>4854942.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-2963894.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>5627160.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>1883828.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>3277600.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-4692520.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>3201342.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>508335.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>852896.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-952531.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>854801.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-508281.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>301635.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>318336.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-131512.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-159874.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-183223.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>368877.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>39909.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-128710.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-450000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:105">
+    <row r="7" spans="1:106">
       <c r="A7" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B7">
-        <v>-543000.0</v>
+        <v>-3888000.0</v>
       </c>
       <c r="C7">
-        <v>-3412000.0</v>
+        <v>-2669000.0</v>
       </c>
       <c r="D7">
+        <v>-1286000.0</v>
+      </c>
+      <c r="E7">
         <v>3808000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-8245000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-3110000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>3468000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-5904000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>7575000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-3771000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-4535000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-1558000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>13373000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>10135000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-6316000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1565000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>720000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>2618000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-6970000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-6077000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>9984000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-2544000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>15907000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-20050000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>9017000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-3586000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>8796000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-6353000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>4998000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>2646000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-14088000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>8310000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-9562000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>7136000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-5870000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>3671000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>6214000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-2737000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>8566000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>5666000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-7752000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>3222000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-2075000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>4472000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-3028000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>693000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>3998000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>8821000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-9159000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-11566000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-420000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>14421000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-13880000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>999000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-3065000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>9057000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>1624000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-7015000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>2538000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>2937000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-6594000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-348000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-5747599.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>17982599.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-7636000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-3454024.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-10257901.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>20402739.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-7371418.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-8636271.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>5591394.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-453037.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>3784380.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-7800221.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-1659286.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>3050290.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-2761163.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-2151267.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>849120.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>4627802.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-6542764.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-2084813.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>1906977.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>4258267.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>2077294.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-5201701.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>2224377.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-268709.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>2594738.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-7244222.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>814757.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-2019978.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>424307.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-2349888.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>1002817.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-1322431.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-904734.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>122240.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-420618.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>295814.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-195076.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-129104.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>600449.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>1185752.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>400000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:105">
+    <row r="8" spans="1:106">
       <c r="A8" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-46000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>283000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-581000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>171000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>86000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-707000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>541000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>279000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>396000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-802000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>358000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>470000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>1100000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-1880000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-624000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>640000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>372000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-1309000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>517000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>628000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-171000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-617000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>271000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>29000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-279000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-317000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-191000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>587000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-584000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-376000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>242000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>1407000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-1326000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-607000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>578000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-381000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>146000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-131000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-292000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>1118000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-1112000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-714000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>1134000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>488000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-831000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>60000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>-221000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BH8">
         <v>865000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BI8">
         <v>-338000.0</v>
       </c>
-      <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
+      <c r="DB8"/>
     </row>
-    <row r="9" spans="1:105">
+    <row r="9" spans="1:106">
       <c r="A9" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B9">
+        <v>202000.0</v>
+      </c>
+      <c r="C9">
         <v>-326000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>425000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-372000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>718000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-788000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>608000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>880000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-1623000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>226000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-299000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-46000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>283000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-581000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>171000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>86000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-707000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>541000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>279000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>396000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-802000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>358000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>470000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1100000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-1880000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-624000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>640000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>372000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-1309000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>517000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>628000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-171000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-617000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>271000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>29000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-279000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-317000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-191000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>587000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-584000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-376000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>242000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1407000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-1326000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-607000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>578000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-381000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>146000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-131000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-292000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>1118000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-1112000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-714000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>1134000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>488000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-831000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>60000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-221000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>865000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-338000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-1201000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>640000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>1206719.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-581719.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-904000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>1583080.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>542652.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-455506.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>134736.0</v>
       </c>
-      <c r="BR9"/>
       <c r="BS9"/>
-      <c r="BT9">
+      <c r="BT9"/>
+      <c r="BU9">
         <v>-1514539.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>515642.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>564000.0</v>
       </c>
-      <c r="BW9"/>
-      <c r="BX9">
+      <c r="BX9"/>
+      <c r="BY9">
         <v>-762207.0</v>
       </c>
-      <c r="BY9"/>
-      <c r="BZ9">
+      <c r="BZ9"/>
+      <c r="CA9">
         <v>219000.0</v>
       </c>
-      <c r="CA9"/>
       <c r="CB9"/>
-      <c r="CC9">
+      <c r="CC9"/>
+      <c r="CD9">
         <v>643000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>1154000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>817000.0</v>
       </c>
-      <c r="CF9"/>
       <c r="CG9"/>
-      <c r="CH9">
+      <c r="CH9"/>
+      <c r="CI9">
         <v>850000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>366000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>56000.0</v>
       </c>
-      <c r="CK9"/>
-      <c r="CL9">
+      <c r="CL9"/>
+      <c r="CM9">
         <v>226000.0</v>
       </c>
-      <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
-      <c r="CT9">
+      <c r="CT9"/>
+      <c r="CU9">
         <v>6000.0</v>
       </c>
-      <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
+      <c r="DB9"/>
     </row>
-    <row r="10" spans="1:105">
+    <row r="10" spans="1:106">
       <c r="A10" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B10">
-        <v>-1402000.0</v>
+        <v>5140000.0</v>
       </c>
       <c r="C10">
-        <v>436000.0</v>
+        <v>-3528000.0</v>
       </c>
       <c r="D10">
+        <v>2562000.0</v>
+      </c>
+      <c r="E10">
         <v>3593000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-2156000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1297000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>12428000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3036000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>6021000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-15675000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>13422000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-10185000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>3379000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>11620000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-11447000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>9880000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-4815000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-7907000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>9441000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>5246000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-6255000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-6714000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>21620000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-25187000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>6281000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-5104000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>11107000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-8798000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>10877000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-3631000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-3570000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-1709000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-1430000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1098000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>27000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-2804000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-5303000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-104000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>12205000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-1440000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-6725000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>5543000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>2816000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-2152000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-3455000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-1078000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>12352000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>2840000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-11186000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-7200000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>4235000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>10025000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-12882000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>871000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-1276000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>7903000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-271000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-6832000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>6960000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-934000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-10255000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-149000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>1048898.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>13279102.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-10039000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-3079319.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>187825.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>10644326.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-7123326.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-5070875.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>10169415.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-6843761.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>2202604.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-5162067.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>724765.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>411356.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-6054903.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-167744.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>3874582.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>1259533.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-3424776.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-3205175.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>1728446.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>1084163.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>2275884.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-4043374.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>4757098.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-2990083.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>2434422.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-6637296.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-91823.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>-2617015.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>2375575.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-2744982.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>400316.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-1992435.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-483184.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>241185.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-1104729.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-328498.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>-147023.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>170868.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>685689.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>411768.0</v>
       </c>
-      <c r="DA10"/>
+      <c r="DB10"/>
     </row>
-    <row r="11" spans="1:105">
+    <row r="11" spans="1:106">
       <c r="A11" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>10484000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>9068000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>283000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>6949000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-10469000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>6703000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>10752000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-15455000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-14834000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>17991000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>5711000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-7836000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>4774000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>3568000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>2133000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-1616000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1589000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-4371000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>5957000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-10830000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>9798000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-6819000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>5635000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-6333000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>7248000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>10400000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-681000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-4826000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>6304000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-582000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-1480000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-6313000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>8111000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>1135000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-1321000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-6195000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>5754000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>1835000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-4335000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-4507000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>6117000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>658000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-824000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-2539000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>2203000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>1160000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-496000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-4072000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>3943000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>1964000.0</v>
       </c>
-      <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
-      <c r="BS11">
+      <c r="BS11"/>
+      <c r="BT11">
         <v>3542000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>4427000.0</v>
       </c>
-      <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
-      <c r="CA11">
+      <c r="CA11"/>
+      <c r="CB11">
         <v>2746000.0</v>
       </c>
-      <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
-      <c r="CJ11">
+      <c r="CJ11"/>
+      <c r="CK11">
         <v>2389000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>870000.0</v>
       </c>
-      <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
-      <c r="CO11">
+      <c r="CO11"/>
+      <c r="CP11">
         <v>571000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>1987000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>1748000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>731000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>1072000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>1294000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>1588000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>720000.0</v>
       </c>
-      <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
+      <c r="DB11"/>
     </row>
-    <row r="12" spans="1:105">
+    <row r="12" spans="1:106">
       <c r="A12" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>1329000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>459000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1914000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1607000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1287000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1244000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1121000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1424000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>580000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1017000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>749000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1464000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>518000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>691000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>468000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1225000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>478000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>935000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>634000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1152000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>586000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1077000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>110000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>990000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>418000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1331000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1314000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1010000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>652000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>266000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>315000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>617000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>391000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>419000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>283000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>730000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>300000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>295000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>122000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>553000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>421000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>467000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>277000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>715000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>464000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>686000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>285000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>837000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>429000.0</v>
       </c>
-      <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
-      <c r="BL12">
+      <c r="BL12"/>
+      <c r="BM12">
         <v>3842000.0</v>
       </c>
-      <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
-      <c r="BP12">
+      <c r="BP12"/>
+      <c r="BQ12">
         <v>4019000.0</v>
       </c>
-      <c r="BQ12"/>
-      <c r="BR12">
+      <c r="BR12"/>
+      <c r="BS12">
         <v>2501000.0</v>
       </c>
-      <c r="BS12"/>
-      <c r="BT12">
+      <c r="BT12"/>
+      <c r="BU12">
         <v>3400000.0</v>
       </c>
-      <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
-      <c r="BX12">
+      <c r="BX12"/>
+      <c r="BY12">
         <v>2641000.0</v>
       </c>
-      <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
-      <c r="CB12">
+      <c r="CB12"/>
+      <c r="CC12">
         <v>1657000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>357000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>3975000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>2637000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>1205000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>179000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>123000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>162000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>456000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>252000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>388000.0</v>
       </c>
-      <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
+      <c r="DB12"/>
     </row>
-    <row r="13" spans="1:105">
+    <row r="13" spans="1:106">
       <c r="A13" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13">
         <v>-228000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-555000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>548000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-512000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>203000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-1691000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1587000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>944000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-2004000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1141000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>166000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>2017000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>292000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-1701000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>836000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-505000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-338000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-377000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>247000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-101000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>251000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-372000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-494000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>1737000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-1761000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>600000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>1386000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-1120000.0</v>
       </c>
-      <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
-      <c r="AS13">
+      <c r="AS13"/>
+      <c r="AT13">
         <v>601000.0</v>
       </c>
-      <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
-      <c r="AW13">
+      <c r="AW13"/>
+      <c r="AX13">
         <v>-1291000.0</v>
       </c>
-      <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
@@ -35529,931 +35758,941 @@
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
+      <c r="DB13"/>
     </row>
-    <row r="14" spans="1:105">
+    <row r="14" spans="1:106">
       <c r="A14" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B14">
-        <v>2426999.0</v>
+        <v>2148000.0</v>
       </c>
       <c r="C14">
-        <v>2190000.0</v>
+        <v>2427000.0</v>
       </c>
       <c r="D14">
-        <v>2487000.0</v>
+        <v>2399000.0</v>
       </c>
       <c r="E14">
+        <v>2278000.0</v>
+      </c>
+      <c r="F14">
         <v>2283000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1586000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1658000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1721000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1895000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1770000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1713000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1678000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>994000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>941000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>858000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>753000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>687000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>710000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>694000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>647000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>636000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>622000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>607000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>562000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>555000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>562000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>572000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>568000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>561000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>556000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>552000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>556000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>536000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>532000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>527000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>531000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>514000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>457000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>204000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>194000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>226000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>167000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>186000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>191000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>173000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>165000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>159000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>163000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>170000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>219000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>230000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>248000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>260000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>254000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>249000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>328000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>365000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>359000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>346000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>341000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>352000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>358000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>314637.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>350363.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>339000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>336834.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>322478.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>322335.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>311265.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>185649.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>162076.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>155552.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>154956.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>155385.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>151715.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>127934.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>134933.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>129355.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>130851.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>135301.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>149607.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>135638.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>131745.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>127545.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>112855.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>146609.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>155294.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>159059.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>153287.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>137705.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>132049.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>127351.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>102962.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>97939.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>86108.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>80664.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>91793.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>52336.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>54627.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>37959.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>-34237.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>-5631.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>-25042.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>-23377.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>20000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:105">
+    <row r="15" spans="1:106">
       <c r="A15" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B15">
+        <v>0.0</v>
+      </c>
+      <c r="C15">
         <v>3000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1000.0</v>
       </c>
-      <c r="D15">
-[...1 lines deleted...]
-      </c>
       <c r="E15">
-        <v>1000.0</v>
+        <v>22000.0</v>
       </c>
       <c r="F15">
         <v>1000.0</v>
       </c>
       <c r="G15">
+        <v>1000.0</v>
+      </c>
+      <c r="H15">
         <v>71000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>104000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>18000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>15000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>6302000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>6102000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>6135000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>6096000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>6242000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>6064000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>6062000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>6063000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>6226000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>6033000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>5648000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>5626000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>5819000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>5594000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>5393000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>5396000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>5535000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>5479000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>5637000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>5532000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>5653000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>5103000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>5156000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>4074000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>4182000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>4058000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>3877000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>3848000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>3950000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>3834000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>3700000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>3626000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>3745000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>3613000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>3454000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>3407000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>3551000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>3395000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>3412000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>3386000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>3551000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>2977000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>3076000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>22779000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>3099000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>3018000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>3050000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>2510000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>2653000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>2751000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>2794000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>2812000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>2842272.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>2278728.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>2276000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>2265334.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>2264000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>2265000.0</v>
       </c>
-      <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
+      <c r="DB15"/>
     </row>
-    <row r="16" spans="1:105">
+    <row r="16" spans="1:106">
       <c r="A16" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B16">
+        <v>13079000.0</v>
+      </c>
+      <c r="C16">
         <v>21412000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>26914000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>36098000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>54720000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>50101000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>52045000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>45992000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>55296000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>49440000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>53471000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>61534000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>104086000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>102428000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>96546000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>105414000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>111080000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>108911000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>106562000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>111786000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>118718000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>106501000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>106344000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>86821000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>103762000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>92374000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>94897000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>83398000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>100529000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>93166000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>87132000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>94561000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>77936000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>80997000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>68443000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>68525000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>58730000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>47904000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>51896000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>44307000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>37639000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>47129000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>42180000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>42685000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>35613000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>37068000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>34579000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>29141000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>18305000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>25937000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>35913000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>34998000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>18155000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>30018000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>47041000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>57351000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>46801000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>41965000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>47138000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>49413000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>49660000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>61254000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>60506000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>66886745.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>53143000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>56601631.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>56188238.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>59503377.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>30126041.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>27190543.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>28967135.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>38592784.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>20267829.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>2140272.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>7390269.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>2000337.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>316470.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>38169594.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>37663345.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>33122948.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>23216907.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>26640511.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>25617096.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>20707737.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>12680962.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>7826020.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>10789914.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>5162754.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>3278926.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>1326.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>4693846.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>1492504.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>984169.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>131273.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>1083804.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>229003.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>737284.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>435649.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>117313.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>248825.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>408699.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>591922.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>223045.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>183136.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>-450000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:105">
+    <row r="17" spans="1:106">
       <c r="A17" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -36515,568 +36754,573 @@
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
+      <c r="DB17"/>
     </row>
-    <row r="18" spans="1:105">
+    <row r="18" spans="1:106">
       <c r="A18" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B18">
+        <v>-8328000.0</v>
+      </c>
+      <c r="C18">
         <v>-5464000.0</v>
       </c>
-      <c r="C18">
-[...1 lines deleted...]
-      </c>
       <c r="D18">
-        <v>-22985000.0</v>
+        <v>-9184000.0</v>
       </c>
       <c r="E18">
+        <v>-4798000.0</v>
+      </c>
+      <c r="F18">
         <v>-13563000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1943000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>6124000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-9200000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>5875000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-3716000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1761000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-591000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>7793000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>11978000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-2626000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>5398000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>8231000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>8412000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>1002000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-899000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>17865000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>5783000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>25342000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-11347000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>16782000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>2873000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>17034000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-156000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>13000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>11566000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-1776000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>21728000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>2095000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>16628000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>4100000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>13853000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>14818000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-144000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>11424000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>10502000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-21535000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>8592000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>3165000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>10701000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>1995000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>5912000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>8967000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>14251000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-4174000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-6692000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>4486000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>19841000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-8648000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>5869000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>1849000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>13594000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>6588000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-2804000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>7440000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>8462000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-1543000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>4597000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>41568.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>26333432.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-1417000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>2532271.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-3426267.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>28948491.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-2278118.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-4753978.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>11893278.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>6411887.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>9366828.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-3024829.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>3288477.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>9247312.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>1253175.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>341380.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>4420743.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>9524063.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-3778972.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>648114.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>4707496.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>7942676.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>4787341.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-3095894.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>4811384.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>1674211.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>3788712.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>-5983622.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>2831522.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>-272757.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>1682833.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>-1950420.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>1143463.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>-650171.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>219518.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>362622.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>-69588.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>-592173.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>-1126535.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>-532389.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>261047.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>109406.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>-290000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:105">
+    <row r="19" spans="1:106">
       <c r="A19" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
-      <c r="F19">
+      <c r="F19"/>
+      <c r="G19">
         <v>-777000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1265000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-683000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-1251000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1423000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-984000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-37012000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-1931000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-993000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-1354000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-5000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-486000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-294000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-495000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-477000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-584000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-655000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-1048000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-145000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-484000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-1411000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-224000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-192000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-113000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
-      <c r="AO19">
+      <c r="AO19"/>
+      <c r="AP19">
         <v>15695000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-17000.0</v>
       </c>
       <c r="AQ19">
         <v>-17000.0</v>
       </c>
       <c r="AR19">
+        <v>-17000.0</v>
+      </c>
+      <c r="AS19">
         <v>-16000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-15000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-16000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-17000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-20000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-22000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-21000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-20000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-21000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-23000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-113000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-5027000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-26000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>1467000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>1184000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>2074000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>7619000.0</v>
       </c>
-      <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
+      <c r="DB19"/>
     </row>
-    <row r="20" spans="1:105">
+    <row r="20" spans="1:106">
       <c r="A20" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -37138,54 +37382,55 @@
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
+      <c r="DB20"/>
     </row>
-    <row r="21" spans="1:105">
+    <row r="21" spans="1:106">
       <c r="A21" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
@@ -37247,1257 +37492,1268 @@
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
+      <c r="DB21"/>
     </row>
-    <row r="22" spans="1:105">
+    <row r="22" spans="1:106">
       <c r="A22" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B22">
+        <v>-6145000.0</v>
+      </c>
+      <c r="C22">
         <v>-4061000.0</v>
       </c>
-      <c r="C22">
-[...1 lines deleted...]
-      </c>
       <c r="D22">
-        <v>-31028000.0</v>
+        <v>-10553000.0</v>
       </c>
       <c r="E22">
+        <v>-8520000.0</v>
+      </c>
+      <c r="F22">
         <v>-34152000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-707000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2326000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>3754000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-5016000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-2027000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-70000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-887000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-5102000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-19000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>2579000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2775000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>6066000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>4257000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>6349000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>4428000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>6812000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>7611000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>8412000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>7768000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>7003000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>6840000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>6665000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>5343000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>6619000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>7787000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>10752000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>12582000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>10183000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>9064000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>8760000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>9276000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>7503000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>4823000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>4899000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>6594000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>5418000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>4890000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>4502000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>5757000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>4951000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>4797000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>2732000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>4973000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>4526000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>4541000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>4150000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>4755000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>4602000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>4577000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>4034000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>3952000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>3994000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>3898000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>3930000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>4837000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>4146000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>4522000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>4978404.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>7224596.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>6072000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>5590150.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>6265005.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>8074776.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>5649337.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>4884768.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>5821097.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>6621209.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>4903439.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>4409982.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>4525726.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>6183084.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>3624039.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>2754234.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>3314971.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>4750258.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>3139010.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>2672092.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>2710826.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>3541586.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>2423466.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>1957111.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>1811655.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>1818138.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>1338908.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>1223924.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>1818188.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>1432584.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>1715639.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>434710.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>204887.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>902329.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>1169371.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>353348.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>393378.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>-1090684.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>-1125959.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>-364202.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>-298602.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>-1037944.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>-1320000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:105">
+    <row r="23" spans="1:106">
       <c r="A23" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B23">
-        <v>-35000.0</v>
+        <v>-5000.0</v>
       </c>
       <c r="C23">
-        <v>26000.0</v>
+        <v>-41000.0</v>
       </c>
       <c r="D23">
-        <v>-213000.0</v>
-[...1 lines deleted...]
-      <c r="E23"/>
+        <v>238000.0</v>
+      </c>
+      <c r="E23">
+        <v>-209000.0</v>
+      </c>
       <c r="F23"/>
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23">
         <v>-1265000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-683000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1251000.0</v>
       </c>
-      <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23">
         <v>-984000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-37012000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-1931000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-993000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-1354000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-5982000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-486000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-294000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-495000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-477000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-584000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-655000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-1048000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-145000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-484000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>11496000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-224000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-192000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-113000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-57000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-144000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-306000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-139000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-214000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-307000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-43000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-115000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-4001000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>115000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-2604000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>50000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-19000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>92000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-126000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>19000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-42000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>39000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-26000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-24000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>123000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-47000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-25000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-116000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-351000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-4033000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-233000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-169000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>853000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-71000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>7537000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-193000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>25000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-2843000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>376000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>234000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-2118878.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>225000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>429000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1927494.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1657621.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>78695.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>31684.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>16674.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>86158.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>173108.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>8365.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>11681.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>151318.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-97512.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>79719.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-507274.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-219387.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-18811.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-12104.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-25134.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-36040.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-51332.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-17110.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-1317111.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>1282890.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-17111.0</v>
       </c>
       <c r="CN23">
         <v>-17111.0</v>
       </c>
       <c r="CO23">
+        <v>-17111.0</v>
+      </c>
+      <c r="CP23">
         <v>-1017110.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>823889.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-158325.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-17110.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>82117.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-44286.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-62132.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-64349.0</v>
       </c>
       <c r="CW23">
         <v>-64349.0</v>
       </c>
       <c r="CX23">
+        <v>-64349.0</v>
+      </c>
+      <c r="CY23">
         <v>957910.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>-523137.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>190000.0</v>
       </c>
       <c r="DA23">
         <v>190000.0</v>
       </c>
+      <c r="DB23">
+        <v>190000.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:105">
+    <row r="24" spans="1:106">
       <c r="A24" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>1096000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-1096000.0</v>
       </c>
-      <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>300000.0</v>
       </c>
-      <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>-35859000.0</v>
       </c>
-      <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>10000000.0</v>
       </c>
-      <c r="O24"/>
-      <c r="P24">
+      <c r="P24"/>
+      <c r="Q24">
         <v>5000000.0</v>
       </c>
-      <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-      <c r="AE24">
-[...1 lines deleted...]
-      </c>
+      <c r="AE24"/>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
+        <v>0.0</v>
+      </c>
+      <c r="AP24">
         <v>15695000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-17000.0</v>
       </c>
       <c r="AQ24">
         <v>-17000.0</v>
       </c>
       <c r="AR24">
+        <v>-17000.0</v>
+      </c>
+      <c r="AS24">
         <v>-16000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-15000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-16000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-17000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-20000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-22000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-21000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-20000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-21000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-23000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-113000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-5027000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-26000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>1467000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>1184000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>2074000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>7619000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-42000.0</v>
       </c>
-      <c r="BJ24"/>
       <c r="BK24"/>
-      <c r="BL24">
+      <c r="BL24"/>
+      <c r="BM24">
         <v>-10017000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>2150000.0</v>
       </c>
-      <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
-      <c r="BQ24">
+      <c r="BQ24"/>
+      <c r="BR24">
         <v>16492000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-12620000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-21375000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-7135000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>15340000.0</v>
       </c>
-      <c r="BV24"/>
       <c r="BW24"/>
-      <c r="BX24">
+      <c r="BX24"/>
+      <c r="BY24">
         <v>-6300000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-16275000.0</v>
       </c>
-      <c r="BZ24"/>
       <c r="CA24"/>
-      <c r="CB24">
+      <c r="CB24"/>
+      <c r="CC24">
         <v>400.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>600.0</v>
       </c>
-      <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
-      <c r="CP24">
+      <c r="CP24"/>
+      <c r="CQ24">
         <v>15000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>-365000.0</v>
       </c>
-      <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
-      <c r="CU24">
+      <c r="CU24"/>
+      <c r="CV24">
         <v>208.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>2016713.0</v>
       </c>
-      <c r="CW24"/>
-      <c r="CX24">
+      <c r="CX24"/>
+      <c r="CY24">
         <v>-1999.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>302000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>-360000.0</v>
       </c>
-      <c r="DA24"/>
+      <c r="DB24"/>
     </row>
-    <row r="25" spans="1:105">
+    <row r="25" spans="1:106">
       <c r="A25" t="s">
-        <v>220</v>
-[...3 lines deleted...]
-      </c>
+        <v>221</v>
+      </c>
+      <c r="B25"/>
       <c r="C25">
-        <v>-26780000.0</v>
+        <v>2103000.0</v>
       </c>
       <c r="D25">
-        <v>28899000.0</v>
-[...2 lines deleted...]
-      <c r="F25">
+        <v>-19000.0</v>
+      </c>
+      <c r="E25">
+        <v>12000.0</v>
+      </c>
+      <c r="F25"/>
+      <c r="G25">
         <v>148000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>34000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>142000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>271000.0</v>
       </c>
-      <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>17000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>19000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-78000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>226000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>21000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>45000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>61000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>46000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29000.0</v>
       </c>
       <c r="T25">
         <v>29000.0</v>
       </c>
       <c r="U25">
+        <v>29000.0</v>
+      </c>
+      <c r="V25">
         <v>46000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>23000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>28000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>33000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>89000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>38000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>39000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>25000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>36000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>5920000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>17000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>32000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>40000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>26000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>18000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>28000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>53000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>16000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>119000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>233000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>17000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>16000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>59000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>168000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>28000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>26000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1737000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>17000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>20000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>26000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>25000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>24000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>19000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>10000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>16000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>11000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>7000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>15000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>6000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>19000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>18000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>10000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>12107.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>7893.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-11000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-18222.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>23772.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>23378.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-1064564.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>419472.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>371046.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>43986.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>466022.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>438894.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>431218.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>24820.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>331830.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>276411.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>268778.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>248275.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>146218.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>174218.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-17978.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>40472.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>122895.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>38127.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>663431.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>32933.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>118112.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>-7287.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>88291.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>397188.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-480731.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-19267.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>88528.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>1728.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>128748.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>241.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>3032.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>189173.0</v>
       </c>
-      <c r="CW25"/>
-      <c r="CX25">
+      <c r="CX25"/>
+      <c r="CY25">
         <v>-451.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>10560.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>7500.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>760000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:105">
+    <row r="26" spans="1:106">
       <c r="A26" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>222</v>
+      </c>
+      <c r="B26">
+        <v>-5000.0</v>
+      </c>
       <c r="C26"/>
-      <c r="D26"/>
+      <c r="D26">
+        <v>-237000.0</v>
+      </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-      <c r="W26">
-[...1 lines deleted...]
-      </c>
+      <c r="W26"/>
       <c r="X26">
         <v>0.0</v>
       </c>
       <c r="Y26">
+        <v>0.0</v>
+      </c>
+      <c r="Z26">
         <v>-1000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-11496000.0</v>
       </c>
-      <c r="AA26">
-[...1 lines deleted...]
-      </c>
       <c r="AB26">
+        <v>0.0</v>
+      </c>
+      <c r="AC26">
         <v>-11496000.0</v>
       </c>
-      <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -38506,1352 +38762,1367 @@
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26">
         <v>-3865000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>123000.0</v>
       </c>
-      <c r="AY26">
-[...1 lines deleted...]
-      </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
+        <v>0.0</v>
+      </c>
+      <c r="BB26">
         <v>-116000.0</v>
       </c>
-      <c r="BB26">
-[...1 lines deleted...]
-      </c>
       <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
         <v>-3865000.0</v>
       </c>
-      <c r="BD26">
-[...1 lines deleted...]
-      </c>
       <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26">
         <v>11438000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-1043000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-9065000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-13577000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-7022000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-1012000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-3542000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-671000.0</v>
       </c>
-      <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
-      <c r="BP26">
-[...1 lines deleted...]
-      </c>
+      <c r="BP26"/>
       <c r="BQ26">
         <v>-11670843.0</v>
       </c>
       <c r="BR26">
+        <v>-11670843.0</v>
+      </c>
+      <c r="BS26">
         <v>-4584720.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>-1105160.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>-1086816.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>-6732229.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-2364436.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-991802.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>-1512254.0</v>
       </c>
-      <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
+      <c r="DB26"/>
     </row>
-    <row r="27" spans="1:105">
+    <row r="27" spans="1:106">
       <c r="A27" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B27">
+        <v>198000.0</v>
+      </c>
+      <c r="C27">
         <v>272000.0</v>
       </c>
-      <c r="C27">
-[...1 lines deleted...]
-      </c>
       <c r="D27">
-        <v>-6340000.0</v>
+        <v>254000.0</v>
       </c>
       <c r="E27">
+        <v>248000.0</v>
+      </c>
+      <c r="F27">
         <v>591000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>452000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>573000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>-8204000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1673000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1707000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1729000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1760000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1630000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1770000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1681000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1536000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1509000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1440000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>882000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>718000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1013000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>781000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>773000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>740000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>741000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>716000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>730000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>635000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>785000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>812000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>781000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>719000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>717000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>712000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>652000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>494000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>491000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>498000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>483000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>463000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>423000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>412000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>406000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>371000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>363000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>365000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>380000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>373000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>374000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>373000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>370000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>362000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>447000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>457000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>485000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>554000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>560000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>559000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>562000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>565000.0</v>
       </c>
       <c r="BI27">
         <v>565000.0</v>
       </c>
       <c r="BJ27">
+        <v>565000.0</v>
+      </c>
+      <c r="BK27">
         <v>562000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>521498.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>522502.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>436000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>435662.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>385326.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>337027.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>1472790.0</v>
       </c>
-      <c r="BR27"/>
       <c r="BS27"/>
-      <c r="BT27">
+      <c r="BT27"/>
+      <c r="BU27">
         <v>304041.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>1320131.0</v>
       </c>
-      <c r="BV27"/>
       <c r="BW27"/>
-      <c r="BX27">
+      <c r="BX27"/>
+      <c r="BY27">
         <v>359469.0</v>
       </c>
-      <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
-      <c r="CB27">
+      <c r="CB27"/>
+      <c r="CC27">
         <v>1250.0</v>
       </c>
-      <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
+      <c r="DB27"/>
     </row>
-    <row r="28" spans="1:105">
+    <row r="28" spans="1:106">
       <c r="A28" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B28">
+        <v>-5000.0</v>
+      </c>
+      <c r="C28">
         <v>-38000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>25000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-231000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-30000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-71000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-104000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-18000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-15000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-6302000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-6102000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-6135000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-6096000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-6242000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-6064000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-6062000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-6063000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-6226000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-6033000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-5648000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-5626000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-5819000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-5594000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-5394000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-5396000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-5535000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-16975000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-5637000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-5532000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-5653000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-5103000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-5156000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-4074000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-4182000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-4058000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-3992000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-3848000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-3835000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-3834000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-3650000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-3626000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-3653000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-3613000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-3435000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-3407000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-3512000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-3395000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-3436000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-3263000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-3551000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-2977000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-3192000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-22779000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-7132000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-3018000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-3219000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-3553000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-11789000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-16328000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-10009000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-3799000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-6384844.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-2573156.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-2042000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-2118878.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-2038872.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>428845.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-11278384.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-4157614.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-143927.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-706932.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-6579271.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-2215168.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>1526455.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-1263445.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>18701.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>164869.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>119654.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>381578.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>354768.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>375301.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>201863.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>84099.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>67601.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>132000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>815776.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>209617.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-511112.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>1291102.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>369820.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>781092.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-829937.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>982889.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>76338.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>141890.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>82117.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-44286.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-62132.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-1584414.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>931883.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>903265.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-523137.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-238116.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>190000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:105">
+    <row r="29" spans="1:106">
       <c r="A29" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B29">
+        <v>-7687000.0</v>
+      </c>
+      <c r="C29">
         <v>-4744000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-9205000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-2174000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-12271000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-1166000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>7389000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-8517000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>7126000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-2593000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-777000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>562000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>9724000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>12971000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-1272000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>6380000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>8717000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>8706000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1497000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-422000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>18449000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>6438000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>26390000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-11202000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>17266000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>4284000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>17258000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>36000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>13113000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>11623000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-1632000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>22034000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>2234000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>16842000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>4407000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>13896000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>15562000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>3857000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>14679000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>13106000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-1582000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>8594000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>3230000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>10811000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>2515000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>5938000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>9333000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>14257000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-4168000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-6684000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>4513000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>19845000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-8551000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>6107000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>1933000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>13801000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>6669000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-2473000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>7651000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>8544000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-1367000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>4795000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>214000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>26464000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-1223000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>2802128.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-3151644.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>29256983.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-818392.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-2875989.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>12035488.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>6624577.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>9517498.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-2986993.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>3346719.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>9503270.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>1453838.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>863657.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>4518255.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>9728690.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-3271098.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>867501.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>4726307.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>7954780.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>4812475.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>-3059854.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>4854757.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>1741421.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>4205045.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>-5889880.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>2853285.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>-62855.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>1762177.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>-1836506.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>1382340.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>-337710.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>485178.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>528165.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>30419.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>-567738.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>-966491.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>-499388.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>287365.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>131931.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>-140000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:105">
+    <row r="30" spans="1:106">
       <c r="A30" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B30">
+        <v>-641000.0</v>
+      </c>
+      <c r="C30">
         <v>-720000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>21000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-2624000.0</v>
       </c>
-      <c r="E30"/>
-      <c r="F30">
+      <c r="F30"/>
+      <c r="G30">
         <v>-777000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1265000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-683000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-1251000.0</v>
       </c>
-      <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30">
         <v>-984000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-37012000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-1931000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-993000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-1354000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-5982000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-486000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-294000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-495000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-477000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-584000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-655000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-1048000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-145000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-484000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-1411000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-224000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-192000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-113000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-57000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-144000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-306000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-139000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-214000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-307000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-43000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-744000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-4001000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-3255000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-2604000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-4258000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-19000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-82000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-126000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-535000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-42000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-383000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-26000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-28000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-29000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-47000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-25000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-120000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-351000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-5111000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-233000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1386000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>853000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>1863000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>7537000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-218000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-248000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-209451.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-10147549.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-194000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-269857.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>1875377.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-308492.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>15032274.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>5257011.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-21517210.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>12407310.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>15189330.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-47836.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>516758.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-6555958.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-16475663.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-522277.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-97512.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-204227.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-507274.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-219387.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-18811.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-12104.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-25134.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-36040.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-43373.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-67210.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-416333.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-93742.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-21763.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-209902.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-79344.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-98914.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-603877.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-312461.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-265660.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-165543.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-99799.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>1992278.0</v>
       </c>
-      <c r="CW30"/>
-      <c r="CX30">
+      <c r="CX30"/>
+      <c r="CY30">
         <v>-35000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>275681.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-22525.0</v>
       </c>
-      <c r="DA30"/>
+      <c r="DB30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>