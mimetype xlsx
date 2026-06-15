--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -247,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -893,12206 +899,12790 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N62"/>
+  <dimension ref="A1:O62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>3574448.0</v>
+      </c>
+      <c r="C2">
         <v>1684868.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6982824.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1219287.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1309403.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1415224.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1197720.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>399447.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4369133.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3471032.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2584249.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2045782.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1086806.0</v>
       </c>
-      <c r="N2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:14">
+      <c r="O2"/>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
-[...1 lines deleted...]
-      </c>
+      <c r="D5"/>
       <c r="E5">
         <v>0.0</v>
       </c>
       <c r="F5">
         <v>0.0</v>
       </c>
       <c r="G5">
+        <v>0.0</v>
+      </c>
+      <c r="H5">
         <v>-94369.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-451664.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-305281.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-122363.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-91392.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-38276.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-7047.0</v>
       </c>
-      <c r="N5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
+        <v>61853.0</v>
+      </c>
+      <c r="C7">
         <v>122972.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>178767.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>452054.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>490354.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>610257.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
+        <v>18111.0</v>
+      </c>
+      <c r="C8">
         <v>12536.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>10921.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>9956.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>9387.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>7346.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>1742.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>10591.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>145550491.0</v>
       </c>
-      <c r="E9"/>
-      <c r="F9">
+      <c r="F9"/>
+      <c r="G9">
         <v>70907315.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>40633670.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>222644980.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>214309370.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>190341770.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>184721780.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>26711969.0</v>
+      </c>
+      <c r="C10">
         <v>41689591.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>56560517.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>73820160.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>65242622.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>28839565.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>12161739.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>34645549.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>88067647.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>106398919.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>130189421.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>13728972.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>7858169.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>140933.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12">
+        <v>26711969.0</v>
+      </c>
+      <c r="C12">
         <v>41689591.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>56560517.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>73820160.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>65242622.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>28839565.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>12161739.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>34645549.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>88067647.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>106398919.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>130189421.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>13728972.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>7858169.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>140933.0</v>
       </c>
     </row>
-    <row r="13" spans="1:14">
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B13">
+        <v>18111.0</v>
+      </c>
+      <c r="C13">
         <v>12536.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>10921.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>9956.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>9387.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>7346.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1742.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>10591.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>10400.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>9756.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>9720.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>770.0</v>
       </c>
       <c r="M13">
         <v>770.0</v>
       </c>
       <c r="N13">
         <v>770.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13">
+        <v>770.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
+        <v>46384280.0</v>
+      </c>
+      <c r="C14">
         <v>36453000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>30952000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>28599000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>25597000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>16745000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>4868000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>3985500.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1519697.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1443000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1402500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>755357.0</v>
       </c>
       <c r="M14">
         <v>755357.0</v>
       </c>
       <c r="N14">
         <v>755357.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14">
+        <v>755357.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>9956.0</v>
       </c>
-      <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>7346.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1742.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>10591.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>10400.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>9756.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>9720.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>770.0</v>
       </c>
       <c r="M15">
         <v>770.0</v>
       </c>
-      <c r="N15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:14">
+      <c r="N15">
+        <v>770.0</v>
+      </c>
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>25000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>6837.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>34389.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-265265.0</v>
       </c>
-      <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>7492.0</v>
       </c>
     </row>
-    <row r="17" spans="1:14">
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
-      <c r="H21">
+      <c r="H21"/>
+      <c r="I21">
         <v>41692.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>46805.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>51918.0</v>
       </c>
-      <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B23">
+        <v>30494083.0</v>
+      </c>
+      <c r="C23">
         <v>45358657.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>59390080.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>77007923.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>67197888.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>30890379.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>14491252.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>36220960.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>92621077.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>110914447.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>134092658.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>17046661.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>8733792.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>163756.0</v>
       </c>
     </row>
-    <row r="24" spans="1:14">
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24">
+        <v>11733350.0</v>
+      </c>
+      <c r="C24">
         <v>9204755.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>19506183.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>23020844.0</v>
       </c>
-      <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>30000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>17382907.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>14953143.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>3025420.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>23020844.0</v>
       </c>
-      <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
-      <c r="I25">
+      <c r="I25"/>
+      <c r="J25">
         <v>17382910.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>14953140.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>3025420.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28">
+        <v>-9786394.0</v>
+      </c>
+      <c r="C28">
         <v>-19861864.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-32708900.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-50347262.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-64752268.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-28229308.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-12161739.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-34615549.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-67609319.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-91445776.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-124892887.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-10936021.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-7858169.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>58258.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>26115555.0</v>
+      </c>
+      <c r="C29">
         <v>40709603.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>49803797.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>67022874.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>63210427.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>27129576.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>11697707.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>29839208.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>82829739.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
-      <c r="I30">
+      <c r="I30"/>
+      <c r="J30">
         <v>3901.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>13493.0</v>
       </c>
-      <c r="K30"/>
       <c r="L30"/>
-      <c r="M30">
+      <c r="M30"/>
+      <c r="N30">
         <v>459018.0</v>
       </c>
-      <c r="N30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:14">
+      <c r="O30"/>
+    </row>
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>44002030.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>63210427.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>27129576.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>11697707.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-2066212.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-656333.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1469780.0</v>
       </c>
-      <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32">
+        <v>18770871.0</v>
+      </c>
+      <c r="C32">
         <v>27967242.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>45425098.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>66659354.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>63084160.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>27066780.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>11676656.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>29269386.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>76187568.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
-    </row>
-    <row r="33" spans="1:14">
+      <c r="O32"/>
+    </row>
+    <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>2239998.0</v>
+      </c>
+      <c r="C33">
         <v>304214.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>335005.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>527533.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>357697.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>553149.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>21051.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>569822.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>3566750.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>3560947.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2822153.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1604664.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>203973.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>16362.0</v>
       </c>
     </row>
-    <row r="34" spans="1:14">
+    <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
-      <c r="D34">
+      <c r="D34"/>
+      <c r="E34">
         <v>164013.0</v>
       </c>
-      <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
-      <c r="I34">
-[...1 lines deleted...]
-      </c>
+      <c r="I34"/>
       <c r="J34">
         <v>0.0</v>
       </c>
-      <c r="K34"/>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-    </row>
-    <row r="35" spans="1:14">
+      <c r="O34"/>
+    </row>
+    <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>11759036.0</v>
+      </c>
+      <c r="C35">
         <v>9266608.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>19629156.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>23184857.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>231430.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>490353.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1197720.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>321225.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>17382907.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>14953143.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>3025423.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>40987201.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>22295196.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>27139.0</v>
       </c>
     </row>
-    <row r="36" spans="1:14">
+    <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36">
+        <v>1996300.0</v>
+      </c>
+      <c r="C36">
         <v>303909786.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>-1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E36">
         <v>0.0</v>
       </c>
       <c r="F36">
         <v>0.0</v>
       </c>
       <c r="G36">
         <v>0.0</v>
       </c>
       <c r="H36">
-        <v>142870.0</v>
+        <v>0.0</v>
       </c>
       <c r="I36">
         <v>142870.0</v>
       </c>
       <c r="J36">
+        <v>142870.0</v>
+      </c>
+      <c r="K36">
         <v>90952.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>55161.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>160682.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>63928.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>8767.0</v>
       </c>
     </row>
-    <row r="37" spans="1:14">
+    <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
-    </row>
-    <row r="38" spans="1:14">
+      <c r="O37"/>
+    </row>
+    <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>1.0</v>
       </c>
-      <c r="D38"/>
       <c r="E38"/>
-      <c r="F38">
+      <c r="F38"/>
+      <c r="G38">
         <v>547706.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38">
         <v>12800.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>11452.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>18052.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>55160.0</v>
       </c>
-      <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
-    </row>
-    <row r="39" spans="1:14">
+      <c r="O38"/>
+    </row>
+    <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B39">
+        <v>1542116.0</v>
+      </c>
+      <c r="C39">
         <v>3364852.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>2494558.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>2660230.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1597569.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1497665.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2308462.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1005589.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>986680.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>130986.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1081084.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1618377.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>212632.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>6461.0</v>
       </c>
     </row>
-    <row r="40" spans="1:14">
+    <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40">
+        <v>742227.0</v>
+      </c>
+      <c r="C40">
         <v>2841214.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>2424692.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>8313708.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>2187704.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1735322.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1595825.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>5982305.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>5422205.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>3213715.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>3699959.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1582162.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>690989.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>3341356.0</v>
       </c>
     </row>
-    <row r="41" spans="1:14">
+    <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
-      <c r="H41">
+      <c r="H41"/>
+      <c r="I41">
         <v>291225.0</v>
       </c>
-      <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-    </row>
-    <row r="42" spans="1:14">
+      <c r="O41"/>
+    </row>
+    <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42">
+        <v>225840226.0</v>
+      </c>
+      <c r="C42">
         <v>201103311.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>170620641.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>145550491.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>123904602.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>70907315.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>40633670.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>222644982.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>214614651.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>190341769.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>184721777.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>2022677.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>693461.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>426053.0</v>
       </c>
     </row>
-    <row r="43" spans="1:14">
+    <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
-    </row>
-    <row r="44" spans="1:14">
+      <c r="O43"/>
+    </row>
+    <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
-    </row>
-    <row r="45" spans="1:14">
+      <c r="O44"/>
+    </row>
+    <row r="45" spans="1:15">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45">
+        <v>419425.0</v>
+      </c>
+      <c r="C45">
         <v>458105.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>467784.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>527533.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>357697.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>553149.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>21051.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>426952.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>3423880.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>3418077.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>2766992.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>1443982.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>140045.0</v>
       </c>
-      <c r="N45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:14">
+      <c r="O45"/>
+    </row>
+    <row r="46" spans="1:15">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
+        <v>243698.0</v>
+      </c>
+      <c r="C46">
         <v>304214.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>335005.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>527533.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>357697.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>553149.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>21051.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>426952.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>3423880.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>3418077.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2766992.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1443982.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>140045.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>7595.0</v>
       </c>
     </row>
-    <row r="47" spans="1:14">
+    <row r="47" spans="1:15">
       <c r="A47" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>527533.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>357697.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>553149.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>21051.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>29508.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>51821.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>73061.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>2766990.0</v>
       </c>
-      <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
-    </row>
-    <row r="48" spans="1:14">
+      <c r="O47"/>
+    </row>
+    <row r="48" spans="1:15">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>-216606504.0</v>
+      </c>
+      <c r="C48">
         <v>-182110999.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-144500615.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-101558417.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-60703562.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-43785085.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-28937705.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-192816365.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-151948359.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-101074968.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-62253970.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-29818918.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-16036831.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-8077495.0</v>
       </c>
     </row>
-    <row r="49" spans="1:14">
+    <row r="49" spans="1:15">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-101558417.0</v>
       </c>
-      <c r="E49"/>
-      <c r="F49">
+      <c r="F49"/>
+      <c r="G49">
         <v>-43785085.0</v>
       </c>
-      <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
-    </row>
-    <row r="50" spans="1:14">
+      <c r="O49"/>
+    </row>
+    <row r="50" spans="1:15">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50">
+        <v>5130372.0</v>
+      </c>
+      <c r="C50">
         <v>12500000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>4166667.0</v>
       </c>
-      <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>3075421.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>0.0</v>
       </c>
-      <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
-    </row>
-    <row r="51" spans="1:14">
+      <c r="O50"/>
+    </row>
+    <row r="51" spans="1:15">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51">
+        <v>16925575.0</v>
+      </c>
+      <c r="C51">
         <v>21827727.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>23851617.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>23472898.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>490354.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>610257.0</v>
       </c>
-      <c r="G51"/>
-      <c r="H51">
+      <c r="H51"/>
+      <c r="I51">
         <v>30000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>20458331.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>14953143.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>5296534.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>2792951.0</v>
       </c>
-      <c r="M51"/>
-      <c r="N51">
+      <c r="N51"/>
+      <c r="O51">
         <v>199191.0</v>
       </c>
     </row>
-    <row r="52" spans="1:14">
+    <row r="52" spans="1:15">
       <c r="A52" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B52">
+        <v>5166539.0</v>
+      </c>
+      <c r="C52">
         <v>12561119.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>4222461.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>288041.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>258924.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>119904.0</v>
       </c>
-      <c r="G52"/>
       <c r="H52"/>
-      <c r="I52">
+      <c r="I52"/>
+      <c r="J52">
         <v>3075421.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>0.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>-313138.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>265265.0</v>
       </c>
-      <c r="M52"/>
-      <c r="N52">
+      <c r="N52"/>
+      <c r="O52">
         <v>172052.0</v>
       </c>
     </row>
-    <row r="53" spans="1:14">
+    <row r="53" spans="1:15">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
-    </row>
-    <row r="54" spans="1:14">
+      <c r="O53"/>
+    </row>
+    <row r="54" spans="1:15">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
-    </row>
-    <row r="55" spans="1:14">
+      <c r="O54"/>
+    </row>
+    <row r="55" spans="1:15">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>30494083.0</v>
+      </c>
+      <c r="C55">
         <v>45358657.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>59390080.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>77007923.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>67197888.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>30890379.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>14491252.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>36220960.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>92621077.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>110914447.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>134092658.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>17046661.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>8733792.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>163756.0</v>
       </c>
     </row>
-    <row r="56" spans="1:14">
+    <row r="56" spans="1:15">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>28254085.0</v>
+      </c>
+      <c r="C56">
         <v>45054443.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>59055075.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>76480390.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>66840191.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>30337230.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>14470201.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>35651138.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>89054327.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>107353500.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>131270505.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>15441997.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>8529819.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>147394.0</v>
       </c>
     </row>
-    <row r="57" spans="1:14">
+    <row r="57" spans="1:15">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>9483214.0</v>
+      </c>
+      <c r="C57">
         <v>17087201.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>13629977.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>9821036.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>3756031.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>3270450.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>2793545.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>6381752.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>12866759.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>6684747.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>8589708.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>3893209.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1788243.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>3520900.0</v>
       </c>
     </row>
-    <row r="58" spans="1:14">
+    <row r="58" spans="1:15">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>21242250.0</v>
+      </c>
+      <c r="C58">
         <v>26353809.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>33259133.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>33005893.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>3987461.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>3760803.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2793545.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>6381752.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>30249666.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>21637890.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>11615131.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>44880410.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>24083439.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>3548039.0</v>
       </c>
     </row>
-    <row r="59" spans="1:14">
+    <row r="59" spans="1:15">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
-    </row>
-    <row r="60" spans="1:14">
+      <c r="O59"/>
+    </row>
+    <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>9251833.0</v>
+      </c>
+      <c r="C60">
         <v>19004848.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>26130947.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>44002030.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>63210427.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>27129576.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>11697707.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>29839208.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>62371411.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>89276557.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>122477527.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>-27833749.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>-15349647.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>-3384283.0</v>
       </c>
     </row>
-    <row r="61" spans="1:14">
+    <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-    </row>
-    <row r="62" spans="1:14">
+      <c r="O61"/>
+    </row>
+    <row r="62" spans="1:15">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
+      <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AT62"/>
+  <dimension ref="A1:AV62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:46">
+    <row r="1" spans="1:48">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AE1" t="s">
-        <v>97</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="AH1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AI1" t="s">
-        <v>100</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>102</v>
       </c>
       <c r="AL1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AM1" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>105</v>
       </c>
       <c r="AP1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AQ1" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="AT1" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:46">
+        <v>109</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="2" spans="1:48">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>3650352.0</v>
+      </c>
+      <c r="C2">
+        <v>3574448.0</v>
+      </c>
+      <c r="D2">
         <v>5180928.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>4497434.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>2859292.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1684868.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1300920.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>3252490.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>6000831.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>6982824.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>5366564.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>4414905.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>2072061.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1219287.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>2037390.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1877991.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>2745709.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1309403.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1445585.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>2375363.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>950598.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1415224.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1559591.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1092527.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>2556703.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1197720.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>1488961.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1853306.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>2665266.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>399447.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>590694.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>1723204.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>2957284.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>4369133.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>2964971.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>4350153.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>2527616.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>3471032.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>1963350.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>2854796.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>2882935.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>2584249.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>2644987.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>1084412.0</v>
       </c>
-      <c r="AR2"/>
-      <c r="AS2">
+      <c r="AT2"/>
+      <c r="AU2">
         <v>2045782.0</v>
       </c>
-      <c r="AT2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:46">
+      <c r="AV2"/>
+    </row>
+    <row r="3" spans="1:48">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
-    </row>
-    <row r="4" spans="1:46">
+      <c r="AU3"/>
+      <c r="AV3"/>
+    </row>
+    <row r="4" spans="1:48">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
-    </row>
-    <row r="5" spans="1:46">
+      <c r="AU4"/>
+      <c r="AV4"/>
+    </row>
+    <row r="5" spans="1:48">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5">
         <v>0.0</v>
       </c>
-      <c r="H5"/>
-[...3 lines deleted...]
-      </c>
+      <c r="J5"/>
       <c r="K5"/>
       <c r="L5">
         <v>0.0</v>
       </c>
-      <c r="M5">
-[...1 lines deleted...]
-      </c>
+      <c r="M5"/>
       <c r="N5">
         <v>0.0</v>
       </c>
-      <c r="O5"/>
+      <c r="O5">
+        <v>0.0</v>
+      </c>
       <c r="P5">
         <v>0.0</v>
       </c>
-      <c r="Q5">
+      <c r="Q5"/>
+      <c r="R5">
         <v>0.0</v>
       </c>
-      <c r="R5"/>
-[...1 lines deleted...]
-      <c r="T5">
+      <c r="S5">
         <v>0.0</v>
       </c>
-      <c r="U5">
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5">
         <v>0.0</v>
       </c>
-      <c r="V5"/>
-[...1 lines deleted...]
-      <c r="X5">
+      <c r="W5">
+        <v>0.0</v>
+      </c>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5">
         <v>-94369.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-94369.0</v>
       </c>
-      <c r="Z5"/>
-      <c r="AA5">
+      <c r="AB5"/>
+      <c r="AC5">
         <v>0.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>0.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-451664.0</v>
       </c>
-      <c r="AD5"/>
-[...1 lines deleted...]
-      <c r="AF5">
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5">
         <v>-609528.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-305281.0</v>
       </c>
-      <c r="AH5"/>
-[...1 lines deleted...]
-      <c r="AJ5">
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5">
         <v>-122363.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-122363.0</v>
       </c>
-      <c r="AL5"/>
-[...1 lines deleted...]
-      <c r="AN5">
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5">
         <v>-91392.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-91392.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-61990.0</v>
       </c>
       <c r="AR5"/>
       <c r="AS5">
+        <v>-61990.0</v>
+      </c>
+      <c r="AT5"/>
+      <c r="AU5">
         <v>-38276.0</v>
       </c>
-      <c r="AT5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:46">
+      <c r="AV5"/>
+    </row>
+    <row r="6" spans="1:48">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
-    </row>
-    <row r="7" spans="1:46">
+      <c r="AU6"/>
+      <c r="AV6"/>
+    </row>
+    <row r="7" spans="1:48">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
+        <v>48655.0</v>
+      </c>
+      <c r="C7">
+        <v>61853.0</v>
+      </c>
+      <c r="D7">
         <v>77659.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>93110.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>108211.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>122972.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>137401.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>151505.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>165292.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>178767.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>191938.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>264464.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>364380.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>452054.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>391105.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>394662.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>458291.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>490354.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>521693.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>552977.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>581945.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>610257.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>637932.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>664983.0</v>
       </c>
-      <c r="X7"/>
-      <c r="Y7"/>
       <c r="Z7"/>
-      <c r="AA7">
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7">
         <v>1266364.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>1380272.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
-    </row>
-    <row r="8" spans="1:46">
+      <c r="AU7"/>
+      <c r="AV7"/>
+    </row>
+    <row r="8" spans="1:48">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
+        <v>18420.0</v>
+      </c>
+      <c r="C8">
+        <v>18111.0</v>
+      </c>
+      <c r="D8">
         <v>15744.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>15390.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>14998.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>12536.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>12150.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>12137.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>12104.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>10921.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>10233.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>10188.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>10139.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>9956.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>9391.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>9391.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>9388.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>9387.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>9383.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>9377.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
-    </row>
-    <row r="9" spans="1:46">
+      <c r="AU8"/>
+      <c r="AV8"/>
+    </row>
+    <row r="9" spans="1:48">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>155187231.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>152219149.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>145550491.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>129470179.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>126412089.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>125041062.0</v>
       </c>
-      <c r="Q9"/>
-      <c r="R9">
+      <c r="S9"/>
+      <c r="T9">
         <v>122231115.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>120405851.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>71200684.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>70907315.0</v>
       </c>
-      <c r="V9"/>
-[...1 lines deleted...]
-      <c r="X9">
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9">
         <v>52805600.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>40633670.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>39414790.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>38686230.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>38642410.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>222644980.0</v>
       </c>
-      <c r="AD9"/>
-      <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
-    </row>
-    <row r="10" spans="1:46">
+      <c r="AU9"/>
+      <c r="AV9"/>
+    </row>
+    <row r="10" spans="1:48">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>21660496.0</v>
+      </c>
+      <c r="C10">
+        <v>26711969.0</v>
+      </c>
+      <c r="D10">
         <v>26198652.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>31873495.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>39978674.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>41689591.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>49751252.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>57733724.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>66634417.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>56560517.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>54251387.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>60624991.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>65199379.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>73820160.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>71642437.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>52984672.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>58881101.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>65242622.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>69744004.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>74749201.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>25037374.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>28839565.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>33468935.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>16934495.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>21037806.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>12161739.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>17406608.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>21734152.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>26592845.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>34645549.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>36814899.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>45978737.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>74996609.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>88067647.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>97307258.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>108714544.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>95590661.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>106398919.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>112784622.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>111022034.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>119942415.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>130189421.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>52879907.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>58465083.0</v>
       </c>
-      <c r="AR10"/>
-      <c r="AS10">
+      <c r="AT10"/>
+      <c r="AU10">
         <v>13728972.0</v>
       </c>
-      <c r="AT10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:46">
+      <c r="AV10"/>
+    </row>
+    <row r="11" spans="1:48">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
-    </row>
-    <row r="12" spans="1:46">
+      <c r="AU11"/>
+      <c r="AV11"/>
+    </row>
+    <row r="12" spans="1:48">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12">
+        <v>21660496.0</v>
+      </c>
+      <c r="C12">
+        <v>26711969.0</v>
+      </c>
+      <c r="D12">
         <v>26198652.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>31873495.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>39978674.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>41689591.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>49751252.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>57733724.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>66634417.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>56560517.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>54251387.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>60624991.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>65199379.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>73820160.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>71642437.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>52984672.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>58881101.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>65242622.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>69744004.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>74749201.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>25037374.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>28839565.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>33468935.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>16934495.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>21037806.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>12161739.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>17406608.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>21734152.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>26592845.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>34645549.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>36814899.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>45978737.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>74996609.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>88067647.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>97307258.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>108714544.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>95590661.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>106398919.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>112784622.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>111022034.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>119942415.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>130189421.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>52879907.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>58465083.0</v>
       </c>
-      <c r="AR12"/>
-      <c r="AS12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>13728972.0</v>
       </c>
-      <c r="AT12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:46">
+      <c r="AV12"/>
+    </row>
+    <row r="13" spans="1:48">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B13">
+        <v>18420.0</v>
+      </c>
+      <c r="C13">
+        <v>18111.0</v>
+      </c>
+      <c r="D13">
         <v>15744.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>15390.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>14998.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>12536.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>12150.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>12137.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>12104.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>10921.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>10233.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>10188.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>10139.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>9956.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>9391.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>9391.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>9388.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>9387.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>9383.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>9377.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7346.0</v>
       </c>
       <c r="V13">
         <v>7346.0</v>
       </c>
       <c r="W13">
+        <v>7346.0</v>
+      </c>
+      <c r="X13">
+        <v>7346.0</v>
+      </c>
+      <c r="Y13">
         <v>5064.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>5064.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>1742.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>1742.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>1709.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>1707.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>10591.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>10551.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>10551.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>10524.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>10400.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>10397.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>10386.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>9786.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>9756.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>9754.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>9733.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>9721.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>9720.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>770.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>8906.0</v>
       </c>
-      <c r="AR13"/>
-      <c r="AS13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>770.0</v>
       </c>
-      <c r="AT13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:46">
+      <c r="AV13"/>
+    </row>
+    <row r="14" spans="1:48">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
+        <v>55496000.0</v>
+      </c>
+      <c r="C14">
+        <v>46384280.0</v>
+      </c>
+      <c r="D14">
         <v>46869531.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>45902502.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>40521000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>36453000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>36807000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>36694000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>34816000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>31669000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>30911000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>30802000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>30428000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>28766985.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>28459000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>28452000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>26161156.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>28425850.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>28426000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>23160000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>22264000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>22301884.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>18962000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>15357000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>10315000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>5285000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>5247000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>5176000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>4625000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>3985500.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>3346000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>3338000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>3099000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>1543000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>1543000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>1520000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>1450000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>1446000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>1445000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>1441000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>1441000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>1364000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>1375000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>1292000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>755357.0</v>
       </c>
       <c r="AT14">
         <v>755357.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:46">
+      <c r="AU14">
+        <v>755357.0</v>
+      </c>
+      <c r="AV14">
+        <v>755357.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:48">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>10188.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>10139.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>9956.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>9391.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>9391.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>9388.0</v>
       </c>
-      <c r="Q15"/>
-      <c r="R15">
+      <c r="S15"/>
+      <c r="T15">
         <v>9383.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>9377.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7346.0</v>
       </c>
       <c r="V15">
         <v>7346.0</v>
       </c>
       <c r="W15">
+        <v>7346.0</v>
+      </c>
+      <c r="X15">
+        <v>7346.0</v>
+      </c>
+      <c r="Y15">
         <v>5064.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>5064.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>1742.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>1742.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>1709.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>1707.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>10591.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>10551.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>10551.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>10524.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>10400.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>10397.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>10386.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>9786.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>9756.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>9754.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>9733.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>9721.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>9720.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>770.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>8906.0</v>
       </c>
-      <c r="AR15"/>
-      <c r="AS15">
+      <c r="AT15"/>
+      <c r="AU15">
         <v>770.0</v>
       </c>
-      <c r="AT15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:46">
+      <c r="AV15"/>
+    </row>
+    <row r="16" spans="1:48">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>-3728994273.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-3372948675.0</v>
       </c>
-      <c r="L16"/>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
-      <c r="U16">
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16">
         <v>20780096.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-116240.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>1194358.0</v>
       </c>
-      <c r="X16"/>
-      <c r="Y16"/>
       <c r="Z16"/>
-      <c r="AA16">
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16">
         <v>638186.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>446962.0</v>
       </c>
-      <c r="AC16"/>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
-      <c r="AP16">
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16">
         <v>-2214934.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>-1640692.0</v>
       </c>
-      <c r="AR16"/>
-      <c r="AS16">
+      <c r="AT16"/>
+      <c r="AU16">
         <v>-265265.0</v>
       </c>
-      <c r="AT16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:46">
+      <c r="AV16"/>
+    </row>
+    <row r="17" spans="1:48">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
-    </row>
-    <row r="18" spans="1:46">
+      <c r="AU17"/>
+      <c r="AV17"/>
+    </row>
+    <row r="18" spans="1:48">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
-    </row>
-    <row r="19" spans="1:46">
+      <c r="AU18"/>
+      <c r="AV18"/>
+    </row>
+    <row r="19" spans="1:48">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-    </row>
-    <row r="20" spans="1:46">
+      <c r="AU19"/>
+      <c r="AV19"/>
+    </row>
+    <row r="20" spans="1:48">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
-    </row>
-    <row r="21" spans="1:46">
+      <c r="AU20"/>
+      <c r="AV20"/>
+    </row>
+    <row r="21" spans="1:48">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
-      <c r="Z21">
-[...4 lines deleted...]
-      </c>
+      <c r="Z21"/>
+      <c r="AA21"/>
       <c r="AB21">
         <v>1223000.0</v>
       </c>
       <c r="AC21">
+        <v>1223000.0</v>
+      </c>
+      <c r="AD21">
+        <v>1223000.0</v>
+      </c>
+      <c r="AE21">
         <v>41692.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>42970.0</v>
       </c>
-      <c r="AE21"/>
-[...1 lines deleted...]
-      <c r="AG21">
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21">
         <v>46805.0</v>
       </c>
-      <c r="AH21"/>
-      <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-    </row>
-    <row r="22" spans="1:46">
+      <c r="AU21"/>
+      <c r="AV21"/>
+    </row>
+    <row r="22" spans="1:48">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
-    </row>
-    <row r="23" spans="1:46">
+      <c r="AU22"/>
+      <c r="AV22"/>
+    </row>
+    <row r="23" spans="1:48">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B23">
+        <v>24663026.0</v>
+      </c>
+      <c r="C23">
+        <v>30494083.0</v>
+      </c>
+      <c r="D23">
         <v>34705801.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>40476065.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>47028542.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>45358657.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>52450653.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>60495947.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>69006366.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>59390080.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>57187821.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>63754250.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>68448626.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>77007923.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>74886759.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>56000770.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>61038834.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>67197888.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>71748022.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>77390726.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>27761665.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>30890379.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>34445255.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>20093219.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>23934333.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>14491252.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>19383496.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>25804346.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>31045738.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>36220960.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>37673121.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>47212349.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>76609301.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>92621077.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>101239204.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>112985972.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>99898111.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>110914447.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>116579228.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>115419833.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>123766068.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>134092658.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>58483452.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>62685415.0</v>
       </c>
-      <c r="AR23"/>
-      <c r="AS23">
+      <c r="AT23"/>
+      <c r="AU23">
         <v>17046661.0</v>
       </c>
-      <c r="AT23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:46">
+      <c r="AV23"/>
+    </row>
+    <row r="24" spans="1:48">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24">
+        <v>10605985.0</v>
+      </c>
+      <c r="C24">
+        <v>11733350.0</v>
+      </c>
+      <c r="D24">
         <v>11889314.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>12943656.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>6352333.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>9204755.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>12031986.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>13810194.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>16651420.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>19506183.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>23412764.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>23254367.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>23142841.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>23020844.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>22909652.0</v>
       </c>
-      <c r="O24"/>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
-      <c r="AB24">
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24">
         <v>902972.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>30000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>30000.0</v>
       </c>
-      <c r="AE24"/>
-[...1 lines deleted...]
-      <c r="AG24">
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24">
         <v>30000.0</v>
       </c>
-      <c r="AH24"/>
-      <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
-    </row>
-    <row r="25" spans="1:46">
+      <c r="AU24"/>
+      <c r="AV24"/>
+    </row>
+    <row r="25" spans="1:48">
       <c r="A25" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>23254367.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>23142841.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>23020844.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>22909652.0</v>
       </c>
-      <c r="O25"/>
-      <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
-    </row>
-    <row r="26" spans="1:46">
+      <c r="AU25"/>
+      <c r="AV25"/>
+    </row>
+    <row r="26" spans="1:48">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-    </row>
-    <row r="27" spans="1:46">
+      <c r="AU26"/>
+      <c r="AV26"/>
+    </row>
+    <row r="27" spans="1:48">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
-    </row>
-    <row r="28" spans="1:46">
+      <c r="AU27"/>
+      <c r="AV27"/>
+    </row>
+    <row r="28" spans="1:48">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28">
+        <v>-5799282.0</v>
+      </c>
+      <c r="C28">
+        <v>-9786394.0</v>
+      </c>
+      <c r="D28">
         <v>-8231679.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-13336729.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-21018130.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-19861864.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-25081865.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-33355358.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-42526038.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-32708900.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-30646685.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-37106160.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-41692158.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-50347262.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-48280407.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-52590010.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-58422810.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-64752268.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-69222311.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-74196224.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-24455429.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-28229308.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-32831003.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-16269512.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-21037806.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-12161739.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-17406608.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-20467788.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-25212573.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-34615549.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-36784899.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-45978737.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-54096609.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-67609319.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-76969408.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-88501117.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-80505502.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-91445776.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-97967140.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-106733010.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-115140516.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-124892887.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-46978889.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-52600683.0</v>
       </c>
-      <c r="AR28"/>
-      <c r="AS28">
+      <c r="AT28"/>
+      <c r="AU28">
         <v>-10936021.0</v>
       </c>
-      <c r="AT28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:46">
+      <c r="AV28"/>
+    </row>
+    <row r="29" spans="1:48">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>19705202.0</v>
+      </c>
+      <c r="C29">
+        <v>26115555.0</v>
+      </c>
+      <c r="D29">
         <v>27342824.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>34403440.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>41214542.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>40709603.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>46532791.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>55144731.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>61126132.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>49803797.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>47896592.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>55698556.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>64153794.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>67022874.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>69968488.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>51425196.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>55873366.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>63210427.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>67856898.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>72992594.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>24374327.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>27129576.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>31024959.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>17014489.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>19887552.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
-    </row>
-    <row r="30" spans="1:46">
+      <c r="AU29"/>
+      <c r="AV29"/>
+    </row>
+    <row r="30" spans="1:48">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
-      <c r="AG30">
+      <c r="AG30"/>
+      <c r="AH30"/>
+      <c r="AI30">
         <v>3901.0</v>
       </c>
-      <c r="AH30"/>
-      <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
-    </row>
-    <row r="31" spans="1:46">
+      <c r="AU30"/>
+      <c r="AV30"/>
+    </row>
+    <row r="31" spans="1:48">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>32444189.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>41010953.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>44002030.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>47058836.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>51425196.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>55873366.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>63210427.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>67856898.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>72992594.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>24374327.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>27129576.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>31024959.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>17014489.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>19887552.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>11697707.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>14359597.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>19382615.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>23224642.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-1742212.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-1121725.0</v>
       </c>
-      <c r="AE31"/>
-      <c r="AF31">
+      <c r="AG31"/>
+      <c r="AH31">
         <v>-656333.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-656333.0</v>
       </c>
-      <c r="AH31"/>
-      <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
-    </row>
-    <row r="32" spans="1:46">
+      <c r="AU31"/>
+      <c r="AV31"/>
+    </row>
+    <row r="32" spans="1:48">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32">
+        <v>12739152.0</v>
+      </c>
+      <c r="C32">
+        <v>18770871.0</v>
+      </c>
+      <c r="D32">
         <v>14563450.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>22116593.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>24203294.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>27967242.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>33791108.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>44486702.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>53622075.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>45425098.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>47684584.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>55446760.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>63843827.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>66659354.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>69570201.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>51226658.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>55712019.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>63084160.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>67763666.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>72931572.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>24327841.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>27066780.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>30943726.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>16914737.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>19870403.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
-    </row>
-    <row r="33" spans="1:46">
+      <c r="AU32"/>
+      <c r="AV32"/>
+    </row>
+    <row r="33" spans="1:48">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>1777149.0</v>
+      </c>
+      <c r="C33">
+        <v>2239998.0</v>
+      </c>
+      <c r="D33">
         <v>6812891.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>6828020.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>4559903.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>304214.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>319342.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>334471.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>320601.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>335005.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>349409.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>403301.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>475259.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>527533.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>475416.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>258188.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>308327.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>357697.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>407208.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>456336.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>504777.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>553149.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>602925.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>652078.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>17149.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>21051.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>1249929.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>2971351.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>3138962.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>569822.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>611040.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>653333.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>695627.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>3566750.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>3605213.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>3634489.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>3607925.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>3560947.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>3434743.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>3603991.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>2981849.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>2822153.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>2886125.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>2255240.0</v>
       </c>
-      <c r="AR33"/>
-      <c r="AS33">
+      <c r="AT33"/>
+      <c r="AU33">
         <v>1604664.0</v>
       </c>
-      <c r="AT33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:46">
+      <c r="AV33"/>
+    </row>
+    <row r="34" spans="1:48">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-      <c r="K34">
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34">
         <v>151505.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>165292.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>164013.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>77129.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>59650.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>146980.0</v>
       </c>
-      <c r="Q34"/>
-      <c r="R34">
+      <c r="S34"/>
+      <c r="T34">
         <v>313976.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>395314.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>458291.0</v>
       </c>
-      <c r="U34"/>
-      <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
-      <c r="AB34">
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34">
         <v>902972.0</v>
       </c>
-      <c r="AC34"/>
-      <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
-    </row>
-    <row r="35" spans="1:46">
+      <c r="AU34"/>
+      <c r="AV34"/>
+    </row>
+    <row r="35" spans="1:48">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>10623658.0</v>
+      </c>
+      <c r="C35">
+        <v>11759036.0</v>
+      </c>
+      <c r="D35">
         <v>11922831.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>12984829.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>6400988.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>9266608.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>12109645.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>13903303.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>16759631.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>19629156.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>23550165.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>23405872.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>23308133.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>23184857.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>22986781.0</v>
       </c>
-      <c r="O35">
-[...2 lines deleted...]
-      <c r="P35">
+      <c r="Q35">
+        <v>59649.0</v>
+      </c>
+      <c r="R35">
         <v>146980.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>231430.0</v>
       </c>
-      <c r="R35">
-[...4 lines deleted...]
-      </c>
       <c r="T35">
+        <v>313975.0</v>
+      </c>
+      <c r="U35">
+        <v>395313.0</v>
+      </c>
+      <c r="V35">
         <v>458291.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>490353.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>521692.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>552326.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>0.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>0.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>157000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>931278.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>1059972.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>321225.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>30000.0</v>
       </c>
-      <c r="AE35"/>
-      <c r="AF35">
+      <c r="AG35"/>
+      <c r="AH35">
         <v>17382907.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>17382907.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>14883240.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>17127131.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>14505605.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>14953143.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>14817482.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>1899802.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>2472414.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>3025423.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>100677077.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>6516249.0</v>
       </c>
-      <c r="AR35"/>
-      <c r="AS35">
+      <c r="AT35"/>
+      <c r="AU35">
         <v>40987201.0</v>
       </c>
-      <c r="AT35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:46">
+      <c r="AV35"/>
+    </row>
+    <row r="36" spans="1:48">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36">
+        <v>1548580.0</v>
+      </c>
+      <c r="C36">
+        <v>1996300.0</v>
+      </c>
+      <c r="D36">
         <v>6554064.0</v>
       </c>
-      <c r="C36">
-[...2 lines deleted...]
-      <c r="D36">
+      <c r="E36">
+        <v>6554064.0</v>
+      </c>
+      <c r="F36">
         <v>4270818.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>171863000.0</v>
       </c>
       <c r="G36"/>
       <c r="H36">
+        <v>171863000.0</v>
+      </c>
+      <c r="I36"/>
+      <c r="J36">
         <v>-1.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>-1.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36">
         <v>0.0</v>
       </c>
       <c r="N36">
         <v>0.0</v>
       </c>
       <c r="O36">
         <v>0.0</v>
       </c>
       <c r="P36">
+        <v>0.0</v>
+      </c>
+      <c r="Q36">
+        <v>0.0</v>
+      </c>
+      <c r="R36">
         <v>308327.0</v>
       </c>
-      <c r="Q36"/>
-      <c r="R36">
+      <c r="S36"/>
+      <c r="T36">
         <v>406171.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>454026.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>501194.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>547706.0</v>
       </c>
-      <c r="V36"/>
-[...1 lines deleted...]
-      <c r="X36">
+      <c r="X36"/>
+      <c r="Y36"/>
+      <c r="Z36">
         <v>17149.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>21051.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>1249929.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>145470.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>155670.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>99900.0</v>
       </c>
       <c r="AE36">
         <v>142870.0</v>
       </c>
       <c r="AF36">
+        <v>99900.0</v>
+      </c>
+      <c r="AG36">
         <v>142870.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>96065.0</v>
       </c>
       <c r="AH36">
         <v>142870.0</v>
       </c>
       <c r="AI36">
-        <v>142870.0</v>
+        <v>96065.0</v>
       </c>
       <c r="AJ36">
         <v>142870.0</v>
       </c>
       <c r="AK36">
         <v>142870.0</v>
       </c>
       <c r="AL36">
         <v>142870.0</v>
       </c>
       <c r="AM36">
         <v>142870.0</v>
       </c>
       <c r="AN36">
         <v>142870.0</v>
       </c>
       <c r="AO36">
+        <v>142870.0</v>
+      </c>
+      <c r="AP36">
+        <v>142870.0</v>
+      </c>
+      <c r="AQ36">
         <v>55161.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>104240.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>120834.0</v>
       </c>
-      <c r="AR36"/>
-      <c r="AS36">
+      <c r="AT36"/>
+      <c r="AU36">
         <v>160682.0</v>
       </c>
-      <c r="AT36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:46">
+      <c r="AV36"/>
+    </row>
+    <row r="37" spans="1:48">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
-    </row>
-    <row r="38" spans="1:46">
+      <c r="AU37"/>
+      <c r="AV37"/>
+    </row>
+    <row r="38" spans="1:48">
       <c r="A38" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38">
         <v>8602570.0</v>
       </c>
-      <c r="D38"/>
-[...3 lines deleted...]
-      </c>
+      <c r="F38"/>
       <c r="G38"/>
       <c r="H38">
+        <v>319022658.0</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="I38">
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38"/>
+      <c r="P38">
         <v>0.0</v>
       </c>
-      <c r="O38"/>
-      <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
-      <c r="U38">
+      <c r="U38"/>
+      <c r="V38"/>
+      <c r="W38">
         <v>547706.0</v>
       </c>
-      <c r="V38"/>
-      <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
-      <c r="AA38">
+      <c r="AA38"/>
+      <c r="AB38"/>
+      <c r="AC38">
         <v>145470.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>155670.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>12800.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>0.0</v>
       </c>
-      <c r="AE38"/>
-[...1 lines deleted...]
-      <c r="AG38">
+      <c r="AG38"/>
+      <c r="AH38"/>
+      <c r="AI38">
         <v>11452.0</v>
       </c>
-      <c r="AH38"/>
-      <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
-    </row>
-    <row r="39" spans="1:46">
+      <c r="AU38"/>
+      <c r="AV38"/>
+    </row>
+    <row r="39" spans="1:48">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B39">
+        <v>1225381.0</v>
+      </c>
+      <c r="C39">
+        <v>1542116.0</v>
+      </c>
+      <c r="D39">
         <v>1694258.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>1774550.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>2489965.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>3364852.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>2380059.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>2427752.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>2051348.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>2494558.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>2587025.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>2725958.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>2773988.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>2660230.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>2768906.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>2757910.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>1849406.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>1597569.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>1596810.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>2185189.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>2219514.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>1497665.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>373395.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>2506646.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>2879378.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>2308462.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>726959.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>1098843.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>1313931.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>18428.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>20438.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>580279.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>917065.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>50901.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>326733.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>636939.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>699525.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>954581.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>359863.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>793808.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>841804.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>1081084.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>2717420.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>1965092.0</v>
       </c>
-      <c r="AR39"/>
-      <c r="AS39">
+      <c r="AT39"/>
+      <c r="AU39">
         <v>1618377.0</v>
       </c>
-      <c r="AT39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:46">
+      <c r="AV39"/>
+    </row>
+    <row r="40" spans="1:48">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40">
+        <v>1258817.0</v>
+      </c>
+      <c r="C40">
+        <v>742227.0</v>
+      </c>
+      <c r="D40">
         <v>2104390.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>1482081.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>2846497.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>2841214.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>4479541.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>1947221.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>1714111.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>2424692.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>3732727.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>3376325.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>1858391.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>8313708.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>2428503.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>2302921.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>1961468.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>2187704.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>1923846.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>1469792.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>1854795.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>1735322.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>1222773.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>1321220.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>1490078.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>1595825.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>2154938.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>1922061.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>2395558.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>5982305.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>6097593.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>12146308.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>8472881.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>5422205.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>3282398.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>4154019.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>3638589.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>3213715.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>2290249.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>1519909.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>1358270.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>3734348.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>3590222.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>1304708.0</v>
       </c>
-      <c r="AR40"/>
-      <c r="AS40">
+      <c r="AT40"/>
+      <c r="AU40">
         <v>1582162.0</v>
       </c>
-      <c r="AT40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:46">
+      <c r="AV40"/>
+    </row>
+    <row r="41" spans="1:48">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
-      <c r="Z41">
-[...4 lines deleted...]
-      </c>
+      <c r="Z41"/>
+      <c r="AA41"/>
       <c r="AB41">
         <v>157000.0</v>
       </c>
-      <c r="AC41"/>
-      <c r="AD41"/>
+      <c r="AC41">
+        <v>157000.0</v>
+      </c>
+      <c r="AD41">
+        <v>157000.0</v>
+      </c>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
-    </row>
-    <row r="42" spans="1:46">
+      <c r="AU41"/>
+      <c r="AV41"/>
+    </row>
+    <row r="42" spans="1:48">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42">
+        <v>227829783.0</v>
+      </c>
+      <c r="C42">
+        <v>225840226.0</v>
+      </c>
+      <c r="D42">
         <v>218481351.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>215978568.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>212947177.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>201103311.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>196147302.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>194337722.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>192275033.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>170620641.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>158075994.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>155187231.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>152219149.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>145550491.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>129470179.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>126412089.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>125041062.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>123904602.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>122231115.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>120405851.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>71200684.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>70907315.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>70775892.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>52861882.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>52805601.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>40633670.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>39414792.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>38686233.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>38642411.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>222644982.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>220705548.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>218798380.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>217057074.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>214309370.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>212688325.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>211021245.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>191895736.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>190341769.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>189058164.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>187546880.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>186137623.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>184721777.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>-90483219.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>94368329.0</v>
       </c>
-      <c r="AR42"/>
-      <c r="AS42">
+      <c r="AT42"/>
+      <c r="AU42">
         <v>2022677.0</v>
       </c>
-      <c r="AT42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:46">
+      <c r="AV42"/>
+    </row>
+    <row r="43" spans="1:48">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
-    </row>
-    <row r="44" spans="1:46">
+      <c r="AU43"/>
+      <c r="AV43"/>
+    </row>
+    <row r="44" spans="1:48">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
-    </row>
-    <row r="45" spans="1:46">
+      <c r="AU44"/>
+      <c r="AV44"/>
+    </row>
+    <row r="45" spans="1:48">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45">
+        <v>228569.0</v>
+      </c>
+      <c r="C45">
+        <v>419425.0</v>
+      </c>
+      <c r="D45">
         <v>258827.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>273956.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>289085.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>458105.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>319342.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>334471.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>320601.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>467784.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>349409.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>403301.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>475259.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>642953.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>475416.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>456336.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>504777.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>553149.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>602925.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>652078.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>17149.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>21051.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>26929.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>1602881.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>1760292.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>426952.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>468170.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>510463.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>552757.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>3423880.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>3462343.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>3491619.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>3465055.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>3418077.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>3291873.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>3461121.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>2838979.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>2766992.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>2781885.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>2134406.0</v>
       </c>
-      <c r="AR45"/>
-      <c r="AS45">
+      <c r="AT45"/>
+      <c r="AU45">
         <v>1443982.0</v>
       </c>
-      <c r="AT45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:46">
+      <c r="AV45"/>
+    </row>
+    <row r="46" spans="1:48">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
-        <v>258826.0</v>
+        <v>228569.0</v>
       </c>
       <c r="C46">
+        <v>243698.0</v>
+      </c>
+      <c r="D46">
+        <v>258827.0</v>
+      </c>
+      <c r="E46">
         <v>273956.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>289085.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>304214.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>319342.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>334471.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>320601.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>335005.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>349409.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>403301.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>475259.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>527533.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>475416.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>258188.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>308327.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>357697.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>407208.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>456336.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>504777.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>553149.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>602925.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>652078.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>17149.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>21051.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>26929.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>1602881.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>1760292.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>426952.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>468170.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>510463.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>552757.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>3423880.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>3462343.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>3491619.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>3465055.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>3418077.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>3291873.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>3461121.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>2838979.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>2766992.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>2781885.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>2134406.0</v>
       </c>
-      <c r="AR46"/>
-      <c r="AS46">
+      <c r="AT46"/>
+      <c r="AU46">
         <v>1443982.0</v>
       </c>
-      <c r="AT46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:46">
+      <c r="AV46"/>
+    </row>
+    <row r="47" spans="1:48">
       <c r="A47" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>143600.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>148334.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>527533.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>475416.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>258188.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>308327.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>357697.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>1037.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>456336.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>3583.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>553149.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>602925.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>652078.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>17149.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>21051.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>26929.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>1602881.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>1760290.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>29508.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>34240.0</v>
       </c>
-      <c r="AE47"/>
-[...1 lines deleted...]
-      <c r="AG47">
+      <c r="AG47"/>
+      <c r="AH47"/>
+      <c r="AI47">
         <v>51821.0</v>
       </c>
-      <c r="AH47"/>
-      <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
-    </row>
-    <row r="48" spans="1:46">
+      <c r="AU47"/>
+      <c r="AV47"/>
+    </row>
+    <row r="48" spans="1:48">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>-223955560.0</v>
+      </c>
+      <c r="C48">
+        <v>-216606504.0</v>
+      </c>
+      <c r="D48">
         <v>-209043585.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-200034174.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-190599966.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-182110999.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-174158647.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-163431989.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-155104092.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-144500615.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-133602399.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-122753230.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-111218335.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-101558417.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-82420734.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-74996284.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-69177084.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-60703562.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-54383600.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-47422634.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-46833703.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-43785085.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-39758279.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-35852457.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-32923113.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-28937705.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-23833937.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-18082327.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-14196476.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-192816365.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-189731265.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-185466094.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-172788462.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-151948359.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-138044737.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-126763258.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-113258775.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-101074968.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-91559771.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-80800509.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-71424380.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-62253970.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-54195499.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-42237881.0</v>
       </c>
-      <c r="AR48"/>
-      <c r="AS48">
+      <c r="AT48"/>
+      <c r="AU48">
         <v>-29818918.0</v>
       </c>
-      <c r="AT48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:46">
+      <c r="AV48"/>
+    </row>
+    <row r="49" spans="1:48">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>-122753230.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>-111218335.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-101558417.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-82420734.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-74996284.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-69177084.0</v>
       </c>
-      <c r="Q49"/>
-      <c r="R49">
+      <c r="S49"/>
+      <c r="T49">
         <v>-54383600.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-47422634.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-46833703.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-43785085.0</v>
       </c>
-      <c r="V49"/>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
-    </row>
-    <row r="50" spans="1:46">
+      <c r="AU49"/>
+      <c r="AV49"/>
+    </row>
+    <row r="50" spans="1:48">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50">
+        <v>5206574.0</v>
+      </c>
+      <c r="C50">
+        <v>5130372.0</v>
+      </c>
+      <c r="D50">
         <v>6000000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>5500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12500000.0</v>
       </c>
       <c r="F50">
         <v>12500000.0</v>
       </c>
       <c r="G50">
+        <v>12500000.0</v>
+      </c>
+      <c r="H50">
+        <v>12500000.0</v>
+      </c>
+      <c r="I50">
         <v>10416667.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>7291667.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>4166667.0</v>
       </c>
-      <c r="J50"/>
-      <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
-      <c r="AB50">
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50">
         <v>477300.0</v>
       </c>
-      <c r="AC50"/>
-      <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-    </row>
-    <row r="51" spans="1:46">
+      <c r="AU50"/>
+      <c r="AV50"/>
+    </row>
+    <row r="51" spans="1:48">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51">
+        <v>15861214.0</v>
+      </c>
+      <c r="C51">
+        <v>16925575.0</v>
+      </c>
+      <c r="D51">
         <v>17966973.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>18536766.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>18960544.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>21827727.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>24669387.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>24378366.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>24108379.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>23851617.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>23604702.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>23518831.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>23507221.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>23472898.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>23362030.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>394662.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>458291.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>490354.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>521693.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>552977.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>581945.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>610257.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>637932.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>664983.0</v>
       </c>
-      <c r="X51"/>
-      <c r="Y51"/>
       <c r="Z51"/>
-      <c r="AA51">
+      <c r="AA51"/>
+      <c r="AB51"/>
+      <c r="AC51">
         <v>1266364.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>1380272.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>30000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>30000.0</v>
       </c>
-      <c r="AE51"/>
-      <c r="AF51">
+      <c r="AG51"/>
+      <c r="AH51">
         <v>20900000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>20458328.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>20337850.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>20213427.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>15085159.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>14953143.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>14817482.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>4289024.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>4801899.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>5296534.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>5901018.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>5864400.0</v>
       </c>
-      <c r="AR51"/>
-      <c r="AS51">
+      <c r="AT51"/>
+      <c r="AU51">
         <v>2792951.0</v>
       </c>
-      <c r="AT51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:46">
+      <c r="AV51"/>
+    </row>
+    <row r="52" spans="1:48">
       <c r="A52" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B52">
+        <v>5237556.0</v>
+      </c>
+      <c r="C52">
+        <v>5166539.0</v>
+      </c>
+      <c r="D52">
         <v>6044142.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>5551937.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>12559556.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>12561119.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>12559742.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>10475063.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>7348748.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>4222461.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>54537.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>112959.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>199088.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>288041.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>375249.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>335012.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>311311.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>258924.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>207717.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>157663.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>123654.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>119904.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>116240.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>112657.0</v>
       </c>
-      <c r="X52"/>
-      <c r="Y52"/>
       <c r="Z52"/>
-      <c r="AA52">
+      <c r="AA52"/>
+      <c r="AB52"/>
+      <c r="AC52">
         <v>492086.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>477300.0</v>
       </c>
-      <c r="AC52"/>
-      <c r="AD52"/>
       <c r="AE52"/>
-      <c r="AF52">
+      <c r="AF52"/>
+      <c r="AG52"/>
+      <c r="AH52">
         <v>20900000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>3075421.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>5454610.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>3086296.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>579554.0</v>
       </c>
-      <c r="AK52"/>
-[...1 lines deleted...]
-      <c r="AM52">
+      <c r="AM52"/>
+      <c r="AN52"/>
+      <c r="AO52">
         <v>2389222.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>2329485.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>2271111.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>2214934.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>1640692.0</v>
       </c>
-      <c r="AR52"/>
-      <c r="AS52">
+      <c r="AT52"/>
+      <c r="AU52">
         <v>265265.0</v>
       </c>
-      <c r="AT52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:46">
+      <c r="AV52"/>
+    </row>
+    <row r="53" spans="1:48">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
-      <c r="F53">
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53">
         <v>49701500748.0</v>
       </c>
-      <c r="G53"/>
-      <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53">
         <v>351768.0</v>
       </c>
-      <c r="AG53"/>
-      <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
-    </row>
-    <row r="54" spans="1:46">
+      <c r="AU53"/>
+      <c r="AV53"/>
+    </row>
+    <row r="54" spans="1:48">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
-    </row>
-    <row r="55" spans="1:46">
+      <c r="AU54"/>
+      <c r="AV54"/>
+    </row>
+    <row r="55" spans="1:48">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>24663026.0</v>
+      </c>
+      <c r="C55">
+        <v>30494083.0</v>
+      </c>
+      <c r="D55">
         <v>34705801.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>40476065.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>47028542.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>45358657.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>52450653.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>60495947.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>69006366.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>59390080.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>57187821.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>63754250.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>68448626.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>77007923.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>74886759.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>56000770.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>61038834.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>67197888.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>71748022.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>77390726.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>27761665.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>30890379.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>34445255.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>20093219.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>23934333.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>14491252.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>19383496.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>25804346.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>31045738.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>36220960.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>37673121.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>47212349.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>76609301.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>92621077.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>101239204.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>112985972.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>99898111.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>110914447.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>116579228.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>115419833.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>123766068.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>134092658.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>58483452.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>62685415.0</v>
       </c>
-      <c r="AR55"/>
-      <c r="AS55">
+      <c r="AT55"/>
+      <c r="AU55">
         <v>17046661.0</v>
       </c>
-      <c r="AT55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:46">
+      <c r="AV55"/>
+    </row>
+    <row r="56" spans="1:48">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>22885877.0</v>
+      </c>
+      <c r="C56">
+        <v>28254085.0</v>
+      </c>
+      <c r="D56">
         <v>27892910.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>33648045.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>42468639.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>45054443.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>52131311.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>60161476.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>68685765.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>59055075.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>56838412.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>63350949.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>67973367.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>76480390.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>74411343.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>55742582.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>60730507.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>66840191.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>71340814.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>76934390.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>27256888.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>30337230.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>33842330.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>19441141.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>23917184.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>14470201.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>18133567.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>22832995.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>27906776.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>35651138.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>37062081.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>46559016.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>75913674.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>89054327.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>97633991.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>109351483.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>96290186.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>107353500.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>113144485.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>111815842.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>120784219.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>131270505.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>55597327.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>60430175.0</v>
       </c>
-      <c r="AR56"/>
-      <c r="AS56">
+      <c r="AT56"/>
+      <c r="AU56">
         <v>15441997.0</v>
       </c>
-      <c r="AT56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:46">
+      <c r="AV56"/>
+    </row>
+    <row r="57" spans="1:48">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>10146725.0</v>
+      </c>
+      <c r="C57">
+        <v>9483214.0</v>
+      </c>
+      <c r="D57">
         <v>13329460.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>11531452.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>18265345.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>17087201.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>18340203.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>15674774.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>15063690.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>13629977.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>9153828.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>7904189.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>4129540.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>9821036.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>4841142.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>4515924.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>5018488.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>3756031.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>3577148.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>4002818.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>2929047.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>3270450.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>2898604.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>2526404.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>4046781.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>2793545.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>3643899.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>4267453.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>5538124.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>6381752.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>6688287.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>13869512.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>32330165.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>12866759.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>11701979.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>11590468.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>6745759.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>6684747.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>4253599.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>6763927.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>6570690.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>8589708.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>8450143.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>4029812.0</v>
       </c>
-      <c r="AR57"/>
-      <c r="AS57">
+      <c r="AT57"/>
+      <c r="AU57">
         <v>3893209.0</v>
       </c>
-      <c r="AT57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:46">
+      <c r="AV57"/>
+    </row>
+    <row r="58" spans="1:48">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>20770383.0</v>
+      </c>
+      <c r="C58">
+        <v>21242250.0</v>
+      </c>
+      <c r="D58">
         <v>25252291.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>24516281.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>24666333.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>26353809.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>30449848.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>29578077.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>31823321.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>33259133.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>32703993.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>31310061.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>27437673.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>33005893.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>27827923.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>4575574.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>5165468.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>3987461.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>3891124.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>4398132.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>3387338.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>3760803.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>3420296.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>3078730.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>4046781.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>2793545.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>3800899.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>5198731.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>6598096.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>6381752.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>6688287.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>13869512.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>32330165.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>30249666.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>26585219.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>28717599.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>21251364.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>21637890.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>19071081.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>8663729.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>9043104.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>11615131.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>109127220.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>10546061.0</v>
       </c>
-      <c r="AR58"/>
-      <c r="AS58">
+      <c r="AT58"/>
+      <c r="AU58">
         <v>44880410.0</v>
       </c>
-      <c r="AT58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:46">
+      <c r="AV58"/>
+    </row>
+    <row r="59" spans="1:48">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
-    </row>
-    <row r="60" spans="1:46">
+      <c r="AU59"/>
+      <c r="AV59"/>
+    </row>
+    <row r="60" spans="1:48">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>3892643.0</v>
+      </c>
+      <c r="C60">
+        <v>9251833.0</v>
+      </c>
+      <c r="D60">
         <v>9453510.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>15959784.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>22362209.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>19004848.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>22000805.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>30917870.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>37183045.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>26130947.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>24483828.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>32444189.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>41010953.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>44002030.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>47058836.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>51425196.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>55873366.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>63210427.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>67856898.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>72992594.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>24374327.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>27129576.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>31024959.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>17014489.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>19887552.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>11697707.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>15582597.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>20605615.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>24447642.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>29839208.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>30984834.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>33342837.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>44279136.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>62371411.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>74653985.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>84268373.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>78646747.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>89276557.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>97508147.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>106756104.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>114722964.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>122477527.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>-50643768.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>52139354.0</v>
       </c>
-      <c r="AR60"/>
-      <c r="AS60">
+      <c r="AT60"/>
+      <c r="AU60">
         <v>-27833749.0</v>
       </c>
-      <c r="AT60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:46">
+      <c r="AV60"/>
+    </row>
+    <row r="61" spans="1:48">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
-    </row>
-    <row r="62" spans="1:46">
+      <c r="AU61"/>
+      <c r="AV61"/>
+    </row>
+    <row r="62" spans="1:48">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N32"/>
+  <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B2">
+        <v>60518.0</v>
+      </c>
+      <c r="C2">
         <v>59791.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>57326.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>49078.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>246388.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>176292.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>98414.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>69118.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>182918.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>100117.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>53116.0</v>
       </c>
-      <c r="L2"/>
       <c r="M2"/>
-      <c r="N2">
+      <c r="N2"/>
+      <c r="O2">
         <v>2183.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B3">
+        <v>21836.0</v>
+      </c>
+      <c r="C3">
         <v>59791.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>57326.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>86.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>5357.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>15608.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>98414.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>69118.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>182918.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>100117.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>53116.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>31229.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>4444.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2183.0</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B5">
+        <v>-30326718.0</v>
+      </c>
+      <c r="C5">
         <v>-33806379.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-40142326.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-40737241.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-21434965.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-14902386.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-7346560.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-3646118.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-51265918.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-39463117.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-28369116.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-12609229.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-7338444.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-4695075.0</v>
       </c>
     </row>
-    <row r="6" spans="1:14">
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B6">
+        <v>-30304882.0</v>
+      </c>
+      <c r="C6">
         <v>-33746588.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-40085000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-40737155.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-21429608.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-14886778.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-7248146.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-3577000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-51083000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-39363000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-28316000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-12578000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-7334000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-4692892.0</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-      <c r="I8">
+      <c r="I8"/>
+      <c r="J8">
         <v>13600000.0</v>
       </c>
-      <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B9">
+        <v>-60518.0</v>
+      </c>
+      <c r="C9">
         <v>-59791.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-57326.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-49078.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-246388.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-176292.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-98414.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-69118.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-183000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-100000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-53116.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>-2183.0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B10">
+        <v>-35665325.0</v>
+      </c>
+      <c r="C10">
         <v>-38479553.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-44348000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-42053760.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-21434965.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-14847380.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-7380119.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-3836000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-53446000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-40667000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-29186000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-12792000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-7342000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-4697728.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B11">
+        <v>-1169820.0</v>
+      </c>
+      <c r="C11">
         <v>-869169.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-1406000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-1198905.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-4516488.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-136000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-381513.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-2782000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-2586000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-1845986.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-1107000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-591000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-459000.0</v>
       </c>
-      <c r="N11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B12">
+        <v>5338607.0</v>
+      </c>
+      <c r="C12">
         <v>4673000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>4206000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1317000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4346.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>32953.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>33559.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1425000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2180000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1204000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>816494.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>183179.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3354.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2653.0</v>
       </c>
     </row>
-    <row r="13" spans="1:14">
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B13">
+        <v>1217241.0</v>
+      </c>
+      <c r="C13">
         <v>2514816.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2822261.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>935180.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>4346.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>55006.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>353490.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>871879.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>700903.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>212299.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>807410.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B15">
+        <v>-34495505.0</v>
+      </c>
+      <c r="C15">
         <v>-37610384.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-42942000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-40854855.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-16918477.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-14847380.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-6998606.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-40868000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-50860000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-38821000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-28079000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-12201000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-6883000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-4697728.0</v>
       </c>
     </row>
-    <row r="16" spans="1:14">
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-40854855.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-16918477.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-14847380.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-6998606.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-3836481.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-3423188.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-4477468.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-32435050.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B17">
+        <v>-34495505.0</v>
+      </c>
+      <c r="C17">
         <v>-37610384.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-51181665.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-40854855.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-16918477.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-14847380.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-6998606.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-40868006.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-50859803.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-38820998.0</v>
       </c>
-      <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B18">
+        <v>-4121366.0</v>
+      </c>
+      <c r="C18">
         <v>-2158358.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1128061.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-381339.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>4346.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>55006.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>319931.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-553376.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1479240.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-991375.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
-      <c r="F19">
+      <c r="F19"/>
+      <c r="G19">
         <v>55006.0</v>
       </c>
-      <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B21">
+        <v>-31543959.0</v>
+      </c>
+      <c r="C21">
         <v>-36321195.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-43045000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-41672421.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-21439311.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-14902386.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-15509259.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-43097000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-51967000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-39512000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-26499000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-13194000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-6488000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-4688099.0</v>
       </c>
     </row>
-    <row r="22" spans="1:14">
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B23">
+        <v>31543959.0</v>
+      </c>
+      <c r="C23">
         <v>36321195.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>43045000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>41672421.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>21439311.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>14902386.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>15509259.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>30360000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>51967000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>39512000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>26499000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>13194000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>6488000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4688099.0</v>
       </c>
     </row>
-    <row r="24" spans="1:14">
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B25">
+        <v>21836.0</v>
+      </c>
+      <c r="C25">
         <v>21112.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>12624.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>86.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5357.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>15608.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>98414.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>174347.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>182918.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B26">
+        <v>19025832.0</v>
+      </c>
+      <c r="C26">
         <v>22565524.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>27762000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>29431027.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>11254538.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>7924450.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>6099580.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>830744.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>34312000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>24825000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>17840000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>8474000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>4484000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>3705404.0</v>
       </c>
     </row>
-    <row r="27" spans="1:14">
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="B27"/>
       <c r="C27">
         <v>264000.0</v>
       </c>
-      <c r="D27"/>
+      <c r="D27">
+        <v>264000.0</v>
+      </c>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>183372.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B28">
+        <v>12518127.0</v>
+      </c>
+      <c r="C28">
         <v>13491000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>15018000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>12241394.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>10184773.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>6794564.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>10982000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>14291000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>17655000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>14687000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>8659000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4721000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2004000.0</v>
       </c>
-      <c r="N28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B29">
+        <v>-1169820.0</v>
+      </c>
+      <c r="C29">
         <v>-869169.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-1406021.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-1198905.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4516488.0</v>
       </c>
       <c r="F29">
         <v>-4516488.0</v>
       </c>
       <c r="G29">
+        <v>-4516488.0</v>
+      </c>
+      <c r="H29">
         <v>-381513.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-2781937.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-2586057.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-1845986.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-1107410.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B30">
+        <v>31543959.0</v>
+      </c>
+      <c r="C30">
         <v>36261404.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>43045000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>41672421.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>21439311.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>14902386.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>15410845.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3646000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>51967000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>39512000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>26499000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>13194000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>6488000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>4685916.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B31">
+        <v>-4121366.0</v>
+      </c>
+      <c r="C31">
         <v>-2158358.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-1302983.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-381339.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>4346.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>55006.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>8129140.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-190295.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-50025598.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-259650.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-2687233.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>402122.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-853739.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-9629.0</v>
       </c>
     </row>
-    <row r="32" spans="1:14">
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
-      <c r="K32"/>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
+      <c r="O32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AT32"/>
+  <dimension ref="A1:AV32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:46">
+    <row r="1" spans="1:48">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AE1" t="s">
-        <v>97</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="AH1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AI1" t="s">
-        <v>100</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>102</v>
       </c>
       <c r="AL1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AM1" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>105</v>
       </c>
       <c r="AP1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AQ1" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="AT1" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:46">
+        <v>109</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="2" spans="1:48">
       <c r="A2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B2"/>
       <c r="C2">
+        <v>15131.0</v>
+      </c>
+      <c r="D2"/>
+      <c r="E2">
         <v>15129.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>15129.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>15127.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>15131.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>15128.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>14405.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>14405.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>14403.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>74663.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>74369.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>11575.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>97675.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>60257.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>60343.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>61207.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>61534.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>61530.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>62117.0</v>
       </c>
-      <c r="U2"/>
-      <c r="V2"/>
       <c r="W2"/>
-      <c r="X2">
+      <c r="X2"/>
+      <c r="Y2"/>
+      <c r="Z2">
         <v>3902.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>4600.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
-      <c r="AD2">
+      <c r="AD2"/>
+      <c r="AE2"/>
+      <c r="AF2">
         <v>0.0</v>
       </c>
-      <c r="AE2"/>
-[...1 lines deleted...]
-      <c r="AG2">
+      <c r="AG2"/>
+      <c r="AH2"/>
+      <c r="AI2">
         <v>0.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>0.0</v>
       </c>
-      <c r="AI2"/>
-      <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
-    </row>
-    <row r="3" spans="1:46">
+      <c r="AU2"/>
+      <c r="AV2"/>
+    </row>
+    <row r="3" spans="1:48">
       <c r="A3" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>5459.0</v>
       </c>
       <c r="D3">
         <v>5459.0</v>
       </c>
       <c r="E3">
+        <v>5459.0</v>
+      </c>
+      <c r="F3">
+        <v>5459.0</v>
+      </c>
+      <c r="G3">
         <v>15127.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>5460.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>5459.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>4735.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>14405.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>4733.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>4736.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>3155.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>935180.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>97675.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>60257.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>86.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>951.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1273.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1273.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1860.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>3902.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>3901.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>3903.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>3902.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>4600.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>31108.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>43748.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>18958.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>41217.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>42294.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>42294.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>48542.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>48349.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>47360.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>44903.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>42306.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>39786.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>28642.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>16389.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>15300.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>14756.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>14646.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>14427.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>9287.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>7755.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>7772.0</v>
       </c>
     </row>
-    <row r="4" spans="1:46">
+    <row r="4" spans="1:48">
       <c r="A4" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
-    </row>
-    <row r="5" spans="1:46">
+      <c r="AU4"/>
+      <c r="AV4"/>
+    </row>
+    <row r="5" spans="1:48">
       <c r="A5" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B5"/>
       <c r="C5">
+        <v>-6450049.0</v>
+      </c>
+      <c r="D5">
+        <v>-7859033.0</v>
+      </c>
+      <c r="E5">
         <v>-7289727.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-8727909.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-6856628.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-9511924.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-8009095.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-9428732.0</v>
       </c>
-      <c r="I5">
-[...2 lines deleted...]
-      <c r="J5">
+      <c r="K5">
+        <v>-9723214.0</v>
+      </c>
+      <c r="L5">
         <v>-9780282.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-11945519.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-8693073.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-18821352.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-7279675.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-7018000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-8473522.0</v>
       </c>
-      <c r="Q5">
-[...4 lines deleted...]
-      </c>
       <c r="S5">
-        <v>-5106023.0</v>
+        <v>-6319962.0</v>
       </c>
       <c r="T5">
+        <v>-6960966.0</v>
+      </c>
+      <c r="U5">
+        <v>-5105419.0</v>
+      </c>
+      <c r="V5">
         <v>-3049273.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-4027570.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-3907029.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-2935961.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-3985408.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-4526403.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-5752108.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-3885748.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>6817042.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-5867217.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-745294.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-602294.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-19849542.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-15901349.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-10689360.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-12979903.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-11695306.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-10874786.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-10384642.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-9214389.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-8989300.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-8864756.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-9916646.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-4959427.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-4278287.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-3618755.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-3469772.0</v>
       </c>
     </row>
-    <row r="6" spans="1:46">
+    <row r="6" spans="1:48">
       <c r="A6" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B6">
-        <v>-7859033.0</v>
+        <v>-6334273.0</v>
       </c>
       <c r="C6">
+        <v>-6444590.0</v>
+      </c>
+      <c r="D6">
+        <v>-7853574.0</v>
+      </c>
+      <c r="E6">
         <v>-7284268.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-8722450.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-6841501.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-9506464.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-8003636.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-9423997.0</v>
       </c>
-      <c r="I6">
-[...2 lines deleted...]
-      <c r="J6">
+      <c r="K6">
+        <v>-9708809.0</v>
+      </c>
+      <c r="L6">
         <v>-9775549.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-11940783.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-8689918.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-17886172.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-7027123.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-7018105.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-8473436.0</v>
       </c>
-      <c r="Q6">
-[...4 lines deleted...]
-      </c>
       <c r="S6">
-        <v>-5104750.0</v>
+        <v>-6319011.0</v>
       </c>
       <c r="T6">
+        <v>-6959693.0</v>
+      </c>
+      <c r="U6">
+        <v>-5104146.0</v>
+      </c>
+      <c r="V6">
         <v>-3047413.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-4023668.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-3903128.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-2932058.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-3981506.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-4521803.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-5721000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-3842000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>6836000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-5826000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-703000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-560000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-19801000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-15853000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-10642000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-12935000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-11653000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-10835000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-10356000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-9198000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-8974000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-8850000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-9902000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-4945000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-4269000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-3611000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-3462000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:46">
+    <row r="7" spans="1:48">
       <c r="A7" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
-    </row>
-    <row r="8" spans="1:46">
+      <c r="AU7"/>
+      <c r="AV7"/>
+    </row>
+    <row r="8" spans="1:48">
       <c r="A8" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
-    </row>
-    <row r="9" spans="1:46">
+      <c r="AU8"/>
+      <c r="AV8"/>
+    </row>
+    <row r="9" spans="1:48">
       <c r="A9" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B9"/>
       <c r="C9">
+        <v>-15131.0</v>
+      </c>
+      <c r="D9"/>
+      <c r="E9">
         <v>-15129.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-15129.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-15127.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-15131.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-15128.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-14405.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-14405.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-14403.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-74663.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-74369.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-11575.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-97675.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-60257.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-60343.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-61207.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-61534.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-61530.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-62117.0</v>
       </c>
-      <c r="U9"/>
-      <c r="V9"/>
       <c r="W9"/>
-      <c r="X9">
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9">
         <v>-3902.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-4600.0</v>
       </c>
-      <c r="Z9"/>
-      <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-      <c r="AD9">
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9">
         <v>0.0</v>
       </c>
-      <c r="AE9"/>
-[...1 lines deleted...]
-      <c r="AG9">
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9">
         <v>0.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>0.0</v>
       </c>
-      <c r="AI9"/>
-      <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
-    </row>
-    <row r="10" spans="1:46">
+      <c r="AU9"/>
+      <c r="AV9"/>
+    </row>
+    <row r="10" spans="1:48">
       <c r="A10" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B10">
+        <v>-7349055.0</v>
+      </c>
+      <c r="C10">
+        <v>-7562919.0</v>
+      </c>
+      <c r="D10">
         <v>-9009411.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-9434208.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-9658787.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-7952352.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-10726658.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-9197066.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-10603477.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-10898214.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-10849169.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-12940916.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-9659918.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-19137683.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-7424450.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-7018105.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-8473522.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-6319962.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-6960966.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-5105419.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-3048618.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-4026806.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-3905822.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-2929344.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-3985408.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-4559356.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-5752000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-3886000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>6817000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-5867000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-4265000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-12678000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-20840103.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-16490000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-11281000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-13504000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-12170000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-11361000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-10759000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-9376000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-9170000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-9067000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-10130000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-5521000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-4468000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-3754000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-3518000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:46">
+    <row r="11" spans="1:48">
       <c r="A11" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B11"/>
-      <c r="C11"/>
-      <c r="D11">
+      <c r="C11">
+        <v>2339640.0</v>
+      </c>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11">
         <v>-1169820.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>870038000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>-10726658000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>-869169.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>5.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>2.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-4733.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-1406021.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-3155.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>2397810.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-97675.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-1198905.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-5700.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>4521004.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-60261.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-4516488.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-60257.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-3138.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>39106.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>6617.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>46419.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-381513.0</v>
       </c>
-      <c r="Z11"/>
-[...1 lines deleted...]
-      <c r="AB11">
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11">
         <v>606.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-2782000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>0.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>434695.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>990560.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-2586000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>214064.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>168974.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>96259.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-1846000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>375089.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>49376.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>42814.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-1107000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>1827568000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>211863.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>190163.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-591000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>47972.0</v>
       </c>
     </row>
-    <row r="12" spans="1:46">
+    <row r="12" spans="1:48">
       <c r="A12" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B12">
+        <v>1014782.0</v>
+      </c>
+      <c r="C12">
+        <v>1112870.0</v>
+      </c>
+      <c r="D12">
         <v>1150378.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>2144481.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>930878.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>1096000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>1215000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>1188000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>1175000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>1175000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>1069000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>995397.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>966845.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1251511.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>145254.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>74547.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>5700.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>21441210.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12"/>
       <c r="T12"/>
-      <c r="U12">
-[...4 lines deleted...]
-      </c>
+      <c r="U12"/>
+      <c r="V12"/>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
+        <v>0.0</v>
+      </c>
+      <c r="Y12">
+        <v>0.0</v>
+      </c>
+      <c r="Z12">
         <v>32953.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>32953.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>0.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>0.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>606.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>1426680255.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>942.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>804.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>959.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>588145.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>592089.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>524768.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>475141.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>486411.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>375089.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>161310.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>180864.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>201447.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>213021.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>211863.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>190163.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>135207.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>47972.0</v>
       </c>
     </row>
-    <row r="13" spans="1:46">
+    <row r="13" spans="1:48">
       <c r="A13" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B13">
+        <v>186814.0</v>
+      </c>
+      <c r="C13">
+        <v>224659.0</v>
+      </c>
+      <c r="D13">
         <v>281109.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>333624.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>377849.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>503942.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>666770.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>675209.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>668895.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>683540.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>739404.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>750654.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>729341.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>602862.0</v>
       </c>
-      <c r="N13"/>
-      <c r="O13">
+      <c r="P13"/>
+      <c r="Q13">
         <v>74547.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>5700.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>1729.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>1358.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>604.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>655.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>764.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>1207.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>6617.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>46419.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>58796.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>95787.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>175605.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>22690.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-    </row>
-    <row r="14" spans="1:46">
+      <c r="AU13"/>
+      <c r="AV13"/>
+    </row>
+    <row r="14" spans="1:48">
       <c r="A14" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
-    </row>
-    <row r="15" spans="1:46">
+      <c r="AU14"/>
+      <c r="AV14"/>
+    </row>
+    <row r="15" spans="1:48">
       <c r="A15" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B15">
+        <v>-7349055.0</v>
+      </c>
+      <c r="C15">
+        <v>-7562919.0</v>
+      </c>
+      <c r="D15">
         <v>-9009411.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-9434208.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-8488967.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-7952352.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-10726658.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-8327897.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-10603477.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-10898216.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-10849169.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-11534895.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-9659918.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-21535493.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-7424450.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-5819200.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-8473522.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-6319962.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-6960966.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-588931.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-3048618.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-4026806.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-3905822.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-2929344.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-3985408.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-4177843.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-5752000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-3886000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>6817000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-3085000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-4265000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-12678000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-738000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-13904000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-11281000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-13504000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-12170000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-9515000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-10759000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-9376000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-9170000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-7959000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-10130000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-5521000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-4468000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>-3163000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>-3518000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:46">
+    <row r="16" spans="1:48">
       <c r="A16" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-11534895.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-9659918.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-19137683.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-7424450.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-5819200.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-8473522.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-6319962.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-6960966.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-588931.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-3048618.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-4026806.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-3905822.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-2929344.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-3985408.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-4177843.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-5751610.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-3885852.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>6816700.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-893623.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-711208.0</v>
       </c>
-      <c r="AE16"/>
-      <c r="AF16">
+      <c r="AG16"/>
+      <c r="AH16">
         <v>-737892.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-480401.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-772799.0</v>
       </c>
-      <c r="AI16"/>
-      <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
-    </row>
-    <row r="17" spans="1:46">
+      <c r="AU16"/>
+      <c r="AV16"/>
+    </row>
+    <row r="17" spans="1:48">
       <c r="A17" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B17">
+        <v>-7349056.0</v>
+      </c>
+      <c r="C17">
+        <v>-7562919.0</v>
+      </c>
+      <c r="D17">
         <v>-9009411.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-9434208.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-8488967.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-7952352.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-10726658.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-8327897.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-10603477.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-10898216.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-10849169.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-11534895.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-9659918.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-19137683.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-7424450.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-5819200.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-8473522.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-6319962.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-6960966.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-588931.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-3048618.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-4026806.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-3905822.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-2929344.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-3985408.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-4177843.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-5751610.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-3885852.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>6816698.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-893623.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-711208.0</v>
       </c>
-      <c r="AE17"/>
-      <c r="AF17">
+      <c r="AG17"/>
+      <c r="AH17">
         <v>-737892.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>-480401.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-772799.0</v>
       </c>
-      <c r="AI17"/>
-      <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
-    </row>
-    <row r="18" spans="1:46">
+      <c r="AU17"/>
+      <c r="AV17"/>
+    </row>
+    <row r="18" spans="1:48">
       <c r="A18" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B18">
+        <v>-827969.0</v>
+      </c>
+      <c r="C18">
+        <v>-888211.0</v>
+      </c>
+      <c r="D18">
         <v>-869269.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-1810857.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-553029.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-591782.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-547964.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-512762.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-505850.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-491253.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-329483.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-244743.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-237504.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-316331.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-145254.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>74547.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>5700.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>1729.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>1358.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>604.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>655.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>764.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>1207.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>6617.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>46419.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>25843.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>95787.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>175605.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>22696.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
-    </row>
-    <row r="19" spans="1:46">
+      <c r="AU18"/>
+      <c r="AV18"/>
+    </row>
+    <row r="19" spans="1:48">
       <c r="A19" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-      <c r="O19">
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19">
         <v>74547.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>5700.0</v>
       </c>
-      <c r="Q19"/>
-      <c r="R19">
+      <c r="S19"/>
+      <c r="T19">
         <v>1358.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>604.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>655.0</v>
       </c>
-      <c r="U19"/>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-    </row>
-    <row r="20" spans="1:46">
+      <c r="AU19"/>
+      <c r="AV19"/>
+    </row>
+    <row r="20" spans="1:48">
       <c r="A20" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
-    </row>
-    <row r="21" spans="1:46">
+      <c r="AU20"/>
+      <c r="AV20"/>
+    </row>
+    <row r="21" spans="1:48">
       <c r="A21" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B21">
+        <v>-6521087.0</v>
+      </c>
+      <c r="C21">
+        <v>-6674708.0</v>
+      </c>
+      <c r="D21">
         <v>-8140142.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-7623351.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-9105758.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-7360570.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-10178694.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-8684304.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-10097627.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-10406961.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-10519686.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-12696173.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-9422414.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-18821352.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-7279196.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-7092652.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-8479222.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-6321691.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-6962324.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-5106023.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-3049273.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-4027570.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-3907029.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-2935961.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-3803529.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-2611461.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-5847000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-4271000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-4936000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-1632000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-4452000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-12505000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-20096000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-16123000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-10903000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-13149000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-11791000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-10939000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-10277000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-9264000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-9032000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-8871000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-8485000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-4960000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-4182000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-4017000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-3560000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:46">
+    <row r="22" spans="1:48">
       <c r="A22" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
-    </row>
-    <row r="23" spans="1:46">
+      <c r="AU22"/>
+      <c r="AV22"/>
+    </row>
+    <row r="23" spans="1:48">
       <c r="A23" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B23">
+        <v>6521087.0</v>
+      </c>
+      <c r="C23">
+        <v>6674708.0</v>
+      </c>
+      <c r="D23">
         <v>8140142.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>7623351.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>9105758.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>7360570.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>10178694.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>8684304.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>10097627.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>10406961.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>10519686.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>12696173.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>9422414.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>18821352.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>7279196.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>7092652.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>8479222.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>6321691.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>6962324.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>5106023.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>3049273.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>4027570.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>3907029.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>2935961.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>3803529.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>2611461.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>5847000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>4271000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>4936000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>1632000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>3605000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>5859000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>17424000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>16123000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>10903000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>13149000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>11791000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>10939000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>10277000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>9264000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>9032000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>8871000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>8485000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>4960000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>4182000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>4017000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>3560000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:46">
+    <row r="24" spans="1:48">
       <c r="A24" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
-    </row>
-    <row r="25" spans="1:46">
+      <c r="AU24"/>
+      <c r="AV24"/>
+    </row>
+    <row r="25" spans="1:48">
       <c r="A25" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B25">
         <v>5459.0</v>
       </c>
       <c r="C25">
         <v>5459.0</v>
       </c>
       <c r="D25">
         <v>5459.0</v>
       </c>
       <c r="E25">
+        <v>5459.0</v>
+      </c>
+      <c r="F25">
+        <v>5459.0</v>
+      </c>
+      <c r="G25">
         <v>5458.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>5460.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>5459.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>4735.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>4735.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>4733.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>4736.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>3155.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="O25">
         <v>0.0</v>
       </c>
       <c r="P25">
+        <v>0.0</v>
+      </c>
+      <c r="Q25">
+        <v>0.0</v>
+      </c>
+      <c r="R25">
         <v>86.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>951.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>1273.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1273.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>1860.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>3902.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-37899.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>45703.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>3902.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>4600.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>31108.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>43748.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>18958.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>41217.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>42294.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>42294.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>48542.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>48349.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>47360.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>44903.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>42306.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>39786.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>28642.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>16389.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>15300.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>14756.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>14646.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>14427.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>9287.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>7755.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>7772.0</v>
       </c>
     </row>
-    <row r="26" spans="1:46">
+    <row r="26" spans="1:48">
       <c r="A26" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B26">
+        <v>3457032.0</v>
+      </c>
+      <c r="C26">
+        <v>4405524.0</v>
+      </c>
+      <c r="D26">
         <v>4576389.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>4212918.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>5830999.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>4529762.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>6803900.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>4527698.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>6704164.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>7465718.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>6448528.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>8004852.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>5843686.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>16155080.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>4352987.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>3761646.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>5161315.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>3389289.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>3687999.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>2764195.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>1413057.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>2477732.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>2060815.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>1414225.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>1971679.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>1348272.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>1834000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>1887000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>1030000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>485204.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>194068.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>2524000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>12742000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>10834000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>6913000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>8975000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>7589000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>6779000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>6725000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>5975000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>5347000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>5265000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>6508000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>3195000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>2871000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>2838000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>2419000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:46">
+    <row r="27" spans="1:48">
       <c r="A27" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27">
         <v>3371419206.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>4152464522.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>14405.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>264000.0</v>
       </c>
-      <c r="J27"/>
-[...1 lines deleted...]
-      <c r="L27">
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27">
         <v>232500.0</v>
       </c>
-      <c r="M27"/>
-      <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27">
         <v>183372.0</v>
       </c>
-      <c r="V27"/>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
-    </row>
-    <row r="28" spans="1:46">
+      <c r="AU27"/>
+      <c r="AV27"/>
+    </row>
+    <row r="28" spans="1:48">
       <c r="A28" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B28">
-        <v>3563753000.0</v>
+        <v>3064055000.0</v>
       </c>
       <c r="C28">
+        <v>2269184.0</v>
+      </c>
+      <c r="D28">
+        <v>3563753.0</v>
+      </c>
+      <c r="E28">
         <v>3410433.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>3274759.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>2831000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>3374794.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>4156606.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>3393463.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>2677243.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>4071158.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>4691321.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>3578728.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>2666272.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>2926209.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>3331006.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>3317907.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>2932402.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>3274325.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>2341828.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1636216.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1366466.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1846214.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1521736.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>2060000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1623000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>3069000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>2384000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>3906000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>2988000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>3287000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>3335000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>4682000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>5289000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>3990000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>4173000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>4202000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>4160000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>3552000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>3289000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>3686000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>3606000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>1977000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>1765000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>1311000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>1180000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>1141000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:46">
+    <row r="29" spans="1:48">
       <c r="A29" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
-        <v>-1169820.0</v>
+        <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
+        <v>-1169820.0</v>
+      </c>
+      <c r="G29">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-869169.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
-        <v>2.0</v>
+        <v>-869169.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
+        <v>2.0</v>
+      </c>
+      <c r="L29">
+        <v>0.0</v>
+      </c>
+      <c r="M29">
         <v>-1406021.0</v>
       </c>
-      <c r="L29"/>
-      <c r="M29">
+      <c r="N29"/>
+      <c r="O29">
         <v>0.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>0.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-1198905.0</v>
       </c>
-      <c r="P29"/>
-      <c r="Q29">
+      <c r="R29"/>
+      <c r="S29">
         <v>0.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>0.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-4516488.0</v>
       </c>
-      <c r="T29"/>
-      <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
-      <c r="Y29">
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29">
         <v>-381510.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
-      <c r="AC29">
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29">
         <v>-2781940.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
-    </row>
-    <row r="30" spans="1:46">
+      <c r="AU29"/>
+      <c r="AV29"/>
+    </row>
+    <row r="30" spans="1:48">
       <c r="A30" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B30">
+        <v>6521087.0</v>
+      </c>
+      <c r="C30">
+        <v>6674708.0</v>
+      </c>
+      <c r="D30">
         <v>8140142.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>7623351.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>9105758.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>7345443.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>10178694.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>8684304.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>10097627.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>10406961.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>10519686.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>12696173.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>9422414.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>18821352.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>7279196.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>7092652.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>8479222.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>6321691.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>6962324.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>5106023.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>3049273.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>4027570.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>3907029.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>2935961.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>3799627.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>2606861.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>5847000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>4271000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>4936000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>3432000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>3562000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>5859000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>17424000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>16123000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>10903000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>13149000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>11791000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>10939000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>10277000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>9264000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>9032000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>8871000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>8485000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>4960000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>4182000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>4017000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>3560000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:46">
+    <row r="31" spans="1:48">
       <c r="A31" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B31">
-        <v>-869268.0</v>
+        <v>-827968.0</v>
       </c>
       <c r="C31">
+        <v>-888211.0</v>
+      </c>
+      <c r="D31">
+        <v>-869269.0</v>
+      </c>
+      <c r="E31">
         <v>-1810857.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-553029.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-591782.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-547964.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-512762.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-505850.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-491253.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-329483.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-244743.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-237504.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-316331.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-145254.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>74547.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>5700.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>1729.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>1358.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>604.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>655.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>764.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>1207.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>6617.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-181879.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-1947895.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>95787.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>385054.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>11752578.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>175844.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-938.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-800.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-20103164.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-366539.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-378025.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-355794.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-378882.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-422384.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-482470.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-111934.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-138050.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-195173.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-1645190.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-560654.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-286216.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>263685.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>42216.0</v>
       </c>
     </row>
-    <row r="32" spans="1:46">
+    <row r="32" spans="1:48">
       <c r="A32" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
-        <v>59066.0</v>
+        <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
-        <v>0.0</v>
+        <v>59066.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32">
         <v>0.0</v>
       </c>
       <c r="N32">
         <v>0.0</v>
       </c>
       <c r="O32">
         <v>0.0</v>
       </c>
@@ -13113,4291 +13703,4484 @@
       </c>
       <c r="U32">
         <v>0.0</v>
       </c>
       <c r="V32">
         <v>0.0</v>
       </c>
       <c r="W32">
         <v>0.0</v>
       </c>
       <c r="X32">
         <v>0.0</v>
       </c>
       <c r="Y32">
         <v>0.0</v>
       </c>
       <c r="Z32">
         <v>0.0</v>
       </c>
       <c r="AA32">
         <v>0.0</v>
       </c>
       <c r="AB32">
         <v>0.0</v>
       </c>
-      <c r="AC32"/>
+      <c r="AC32">
+        <v>0.0</v>
+      </c>
       <c r="AD32">
         <v>0.0</v>
       </c>
       <c r="AE32"/>
-      <c r="AF32"/>
-      <c r="AG32">
+      <c r="AF32">
         <v>0.0</v>
       </c>
-      <c r="AH32">
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32">
         <v>0.0</v>
       </c>
-      <c r="AI32"/>
-      <c r="AJ32"/>
+      <c r="AJ32">
+        <v>0.0</v>
+      </c>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N30"/>
+  <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B2">
+        <v>41689591000.0</v>
+      </c>
+      <c r="C2">
         <v>56560517.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>73820160.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>65242622.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>28839565.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>12161739.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>103695.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>88068000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>106399000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>130189000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>13729000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>7858000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>140933.0</v>
       </c>
-      <c r="N2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:14">
+      <c r="O2"/>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
         <v>29000</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
       <c r="D3">
         <v>4</v>
       </c>
       <c r="E3">
         <v>4</v>
       </c>
       <c r="F3">
+        <v>4</v>
+      </c>
+      <c r="G3">
         <v>5</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>3</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>189000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>687000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1305000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>885000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>137000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>611</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>8577538.0</v>
       </c>
-      <c r="E4"/>
-      <c r="F4">
+      <c r="F4"/>
+      <c r="G4">
         <v>16677826.0</v>
       </c>
-      <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>3729105.0</v>
       </c>
-      <c r="E5"/>
-      <c r="F5">
+      <c r="F5"/>
+      <c r="G5">
         <v>873348.0</v>
       </c>
-      <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B6">
+        <v>-14977622000.0</v>
+      </c>
+      <c r="C6">
         <v>-14870926.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-17259643.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>8577538.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>36403057.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>16677826.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>12058000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-53422000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-18331000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-23791000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>116460000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>5871000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>7717000.0</v>
       </c>
-      <c r="N6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B7">
+        <v>-382971.0</v>
+      </c>
+      <c r="C7">
         <v>-5751728.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-199276.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>4474984.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>75818.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1069665.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-4605000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-3428000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>3074000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>782432.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1256000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1698000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-2281000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>2101000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:14">
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>6035888.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-105821.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>217504.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-1977667.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>788830.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>226810.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-20294.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>5196156.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4351236.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>612972.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-6568729.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1052645.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>355648.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>512240.0</v>
       </c>
-      <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>4565100.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>181639.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>852161.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-2626881.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>356311.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>80243.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>38961.0</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B14">
+        <v>1553835000.0</v>
+      </c>
+      <c r="C14">
         <v>21112.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>17359.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>86.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>5357.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>15608.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>98414.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>69118.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>182918.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>100117.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>53116.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>31229.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>4444.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2183.0</v>
       </c>
     </row>
-    <row r="15" spans="1:14">
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>270.96</v>
       </c>
-      <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B16">
+        <v>26711969000.0</v>
+      </c>
+      <c r="C16">
         <v>41689591.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>56560517.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>73820160.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>65242622.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>28839565.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>12162000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>34646000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>88068000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>106399000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>130189000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>13729000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>7858000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>140933.0</v>
       </c>
     </row>
-    <row r="17" spans="1:14">
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B18">
+        <v>-27752012000.0</v>
+      </c>
+      <c r="C18">
         <v>-35059223.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-33636136.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-25709706.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-12486066.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-13149135.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-18073000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-33153000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-40886000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-32875000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-23058000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-10600000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-8182000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-2247000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:14">
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>159</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-29000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>0.0</v>
       </c>
-      <c r="D19"/>
       <c r="E19"/>
-      <c r="F19">
+      <c r="F19"/>
+      <c r="G19">
         <v>275001.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>29381513.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>0.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-188721.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-686705.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B20">
+        <v>13983376.0</v>
+      </c>
+      <c r="C20">
         <v>22595001.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>16126851.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>9856116.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>48544998.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>29756502.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>750000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B21">
+        <v>-7562991.0</v>
+      </c>
+      <c r="C21">
         <v>-3180795.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-59300.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>24550671.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="F21">
         <v>25000000.0</v>
       </c>
       <c r="G21">
         <v>25000000.0</v>
       </c>
       <c r="H21">
+        <v>25000000.0</v>
+      </c>
+      <c r="I21">
         <v>-15563.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>16739.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1391243.0</v>
       </c>
-      <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B22">
+        <v>-34495505000.0</v>
+      </c>
+      <c r="C22">
         <v>-37610384.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-42942198.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-40854855.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-16918477.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-14847380.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-6999000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-40868000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-50860000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-38821000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-28079000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-12201000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-6883000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-4698000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B23">
+        <v>12761615610.0</v>
+      </c>
+      <c r="C23">
         <v>774091.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>308942.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-568872.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>344125.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>70459.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>750000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1512951.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>171337.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-219042.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>50993249.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>13470552.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>15821000.0</v>
       </c>
-      <c r="N23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>163</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-29000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>4.0</v>
       </c>
-      <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>275487.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>-687000.0</v>
       </c>
-      <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B25">
+        <v>1083434971.0</v>
+      </c>
+      <c r="C25">
         <v>1462584.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1873658.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5473923.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>241031.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>160684.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-9361901.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>531672.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>363909.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>175909.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2117303.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-575976.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>854336.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>348174.0</v>
       </c>
     </row>
-    <row r="26" spans="1:14">
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>-270.96</v>
       </c>
-      <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>29826961.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>750000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>721200.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>17554280.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>314960.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>138454750.0</v>
       </c>
-      <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>-22052.0</v>
       </c>
-      <c r="N26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B27">
+        <v>4106606000.0</v>
+      </c>
+      <c r="C27">
         <v>6848193.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>7614321.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>5196156.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>4110205.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>452288.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3176000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>7615000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>6400000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>5305000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2899000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1298000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>260361.0</v>
       </c>
-      <c r="N27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B28">
+        <v>12774390000.0</v>
+      </c>
+      <c r="C28">
         <v>20188297.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>16376493.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>34287244.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>48889123.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>29826961.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>750000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-20269000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>22554000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>9085000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>139518000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>16471000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>15899000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2373000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B29">
+        <v>-27752012000.0</v>
+      </c>
+      <c r="C29">
         <v>-35030223.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-33636136.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-25709706.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-12486066.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-13149135.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-18073000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-33153000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-40697000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-32189000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-21753000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-9715000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-8045000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-2246000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:14">
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>169</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
         <v>-29000.0</v>
       </c>
-      <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
-      <c r="G30">
+      <c r="G30"/>
+      <c r="H30">
         <v>29382000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>29381513.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-189000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-687000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-1305000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-885000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-137000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-612.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AT30"/>
+  <dimension ref="A1:AV30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:46">
+    <row r="1" spans="1:48">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AE1" t="s">
-        <v>97</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="AH1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AI1" t="s">
-        <v>100</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>102</v>
       </c>
       <c r="AL1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AM1" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>105</v>
       </c>
       <c r="AP1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AQ1" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="AT1" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:46">
+        <v>109</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="2" spans="1:48">
       <c r="A2" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B2">
+        <v>26711969000.0</v>
+      </c>
+      <c r="C2">
+        <v>26198652.0</v>
+      </c>
+      <c r="D2">
         <v>31873495.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>39978674.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>41689591.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>49751252.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>57733724.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>66634417.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>56560517.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>54251387.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>60624991.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>65199379.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>73820160.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>71642437.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>52984672.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>58881101.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>65242622.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>69744004.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>74749201.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>25037374.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>28839565.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>33468935.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>16934495.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>21037806.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>12161739.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>17406608.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>21734000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>26593000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>103695.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>36815000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>405161.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>74996609.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>88068000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>97307258.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>108715000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>95591000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>106399000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>112785000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>111022000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>119942000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>130189000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>52880000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>58465000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>12296000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>13729000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>2806000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>2738000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:46">
+    <row r="3" spans="1:48">
       <c r="A3" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="C3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
+        <v>3</v>
+      </c>
+      <c r="F3">
+        <v>0</v>
+      </c>
+      <c r="G3">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>28999</v>
       </c>
       <c r="H3">
         <v>1</v>
       </c>
       <c r="I3">
-        <v>4</v>
+        <v>28999</v>
       </c>
       <c r="J3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K3">
         <v>4</v>
       </c>
       <c r="L3">
+        <v>0</v>
+      </c>
+      <c r="M3">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="N3">
         <v>4</v>
       </c>
       <c r="O3">
+        <v>0</v>
+      </c>
+      <c r="P3">
+        <v>4</v>
+      </c>
+      <c r="Q3">
         <v>2</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>5</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
       <c r="Z3">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AA3">
         <v>0</v>
       </c>
       <c r="AB3">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
       <c r="AD3">
+        <v>2</v>
+      </c>
+      <c r="AE3">
         <v>0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
+        <v>0</v>
+      </c>
+      <c r="AG3">
         <v>2</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>3</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>27970</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>55089</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>16378</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>89284</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>347000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>144000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>118000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>77287</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>506000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>352000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>361000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>86078</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>620000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>212000</v>
       </c>
     </row>
-    <row r="4" spans="1:46">
+    <row r="4" spans="1:48">
       <c r="A4" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>-4574388.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>-8620781.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>2177723.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>18657765.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>-5896429.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-6361521.0</v>
       </c>
-      <c r="Q4"/>
-      <c r="R4">
+      <c r="S4"/>
+      <c r="T4">
         <v>-5005196.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>49711826.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-3802191.0</v>
       </c>
-      <c r="U4"/>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
-    </row>
-    <row r="5" spans="1:46">
+      <c r="AU4"/>
+      <c r="AV4"/>
+    </row>
+    <row r="5" spans="1:48">
       <c r="A5" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>370923.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-131646.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>5056223.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-170508.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-921994.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-234616.0</v>
       </c>
-      <c r="Q5"/>
-      <c r="R5">
+      <c r="S5"/>
+      <c r="T5">
         <v>640698.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>52524.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-703649.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
-    </row>
-    <row r="6" spans="1:46">
+      <c r="AU5"/>
+      <c r="AV5"/>
+    </row>
+    <row r="6" spans="1:48">
       <c r="A6" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B6">
+        <v>-5051473000.0</v>
+      </c>
+      <c r="C6">
+        <v>513317.0</v>
+      </c>
+      <c r="D6">
         <v>-5674843.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-8105179.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-1710917.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-8061661.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-7982472.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-8900693.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>10073900.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>2309130.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-6373604.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-4574388.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-8620781.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>2177723.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>18657765.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-5896429.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-6361521.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-4501382.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-5005197.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>49711826.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-3802191.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-4629370.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>16534440.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-4103311.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>8876067.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-5244869.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-4328000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-4859000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>26489000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-38974.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-9164000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-29017872.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>648183.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-9239611.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-11407000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>13124000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-10808000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-6386000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>1763000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-8920000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-10247000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>77310000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-5585000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>46169000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-1433000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>10923000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>67946.0</v>
       </c>
     </row>
-    <row r="7" spans="1:46">
+    <row r="7" spans="1:48">
       <c r="A7" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B7">
+        <v>1356949.0</v>
+      </c>
+      <c r="C7">
+        <v>1763419.0</v>
+      </c>
+      <c r="D7">
         <v>1386090.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-1244101.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-2288379.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-2239172.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>628443.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-143294.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-1249364.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>400692.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>1386661.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>3818774.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-5805403.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>5051505.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>16798.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-1508516.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>915197.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>83882.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>68966.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>1032029.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-1109059.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-854221.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>2454920.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-1275951.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>682320.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-2878991.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>353415.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-851000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-1228000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-1215000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-6848000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>2776133.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>1858000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>2902106.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-1910000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>2467000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-385000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>2018000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>494749.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-343000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-1387000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-301000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>3035000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-1170000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-308000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>370204.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>704049.0</v>
       </c>
     </row>
-    <row r="8" spans="1:46">
+    <row r="8" spans="1:48">
       <c r="A8" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
-    </row>
-    <row r="9" spans="1:46">
+      <c r="AU8"/>
+      <c r="AV8"/>
+    </row>
+    <row r="9" spans="1:48">
       <c r="A9" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
-    </row>
-    <row r="10" spans="1:46">
+      <c r="AU9"/>
+      <c r="AV9"/>
+    </row>
+    <row r="10" spans="1:48">
       <c r="A10" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
-    </row>
-    <row r="11" spans="1:46">
+      <c r="AU10"/>
+      <c r="AV10"/>
+    </row>
+    <row r="11" spans="1:48">
       <c r="A11" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>3860778.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-5602543.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>5067102.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>159399.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-867718.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>1210070.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-136182.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-475724.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>1424765.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-345153.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-144367.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>467064.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-1464176.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>1358983.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-456151.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-364345.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-536959.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-620212.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>544525.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>0.0</v>
       </c>
-      <c r="AE11"/>
-      <c r="AF11">
+      <c r="AG11"/>
+      <c r="AH11">
         <v>16014.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>63208.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>0.0</v>
       </c>
-      <c r="AI11"/>
-      <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
-    </row>
-    <row r="12" spans="1:46">
+      <c r="AU11"/>
+      <c r="AV11"/>
+    </row>
+    <row r="12" spans="1:48">
       <c r="A12" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>2372538.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>2080319.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1374233.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>1543009.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1408858.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1128973.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1733734.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1666014.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>501854.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>293369.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>185158.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>236741.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>56281.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>134792.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1532364.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>1039543.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>-165625.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-8975011.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>548510.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>548510.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12">
+      <c r="AG12"/>
+      <c r="AH12">
         <v>7015.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>60000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>60000.0</v>
       </c>
-      <c r="AI12"/>
-      <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
-    </row>
-    <row r="13" spans="1:46">
+      <c r="AU12"/>
+      <c r="AV12"/>
+    </row>
+    <row r="13" spans="1:48">
       <c r="A13" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>1818930.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-6658177.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-6658177.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>25484.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-640798.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-521109.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>220064.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>998744.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-392736.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-644433.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-647257.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>1987856.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>188225.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-676663.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-2422840.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>717760.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-314006.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-607795.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>37183.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>37183.0</v>
       </c>
-      <c r="AE13"/>
-      <c r="AF13">
+      <c r="AG13"/>
+      <c r="AH13">
         <v>303294.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>9768.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>9768.0</v>
       </c>
-      <c r="AI13"/>
-      <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-    </row>
-    <row r="14" spans="1:46">
+      <c r="AU13"/>
+      <c r="AV13"/>
+    </row>
+    <row r="14" spans="1:48">
       <c r="A14" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B14">
         <v>5459.0</v>
       </c>
       <c r="C14">
-        <v>15129.0</v>
+        <v>-1184760000.0</v>
       </c>
       <c r="D14">
         <v>5459.0</v>
       </c>
       <c r="E14">
+        <v>15129.0</v>
+      </c>
+      <c r="F14">
+        <v>5459.0</v>
+      </c>
+      <c r="G14">
         <v>5458.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>5460.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>298902.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>4735.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>4735.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>4733.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>4736.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>3155.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>183914.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>97675.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>60257.0</v>
       </c>
-      <c r="P14">
-[...4 lines deleted...]
-      </c>
       <c r="R14">
-        <v>61534.0</v>
+        <v>86.0</v>
       </c>
       <c r="S14">
+        <v>951.0</v>
+      </c>
+      <c r="T14">
         <v>1273.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
+        <v>1273.0</v>
+      </c>
+      <c r="V14">
         <v>1860.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>3902.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>3901.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>3903.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>3902.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>4600.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>31108.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>43748.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>18958.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>41217.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>42294.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>42294.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>48542.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>48349.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>47360.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>44903.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>42306.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>39786.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>28642.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>16389.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>15300.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>14756.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>14646.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>14427.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>9287.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>7755.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>7772.0</v>
       </c>
     </row>
-    <row r="15" spans="1:46">
+    <row r="15" spans="1:48">
       <c r="A15" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15">
         <v>270.96</v>
       </c>
-      <c r="N15"/>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
-    </row>
-    <row r="16" spans="1:46">
+      <c r="AU15"/>
+      <c r="AV15"/>
+    </row>
+    <row r="16" spans="1:48">
       <c r="A16" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B16">
+        <v>21660496000.0</v>
+      </c>
+      <c r="C16">
+        <v>26711969.0</v>
+      </c>
+      <c r="D16">
         <v>26198652.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>31873495.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>39978674.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>41689591.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>49751252.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>57733724.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>66634417.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>56560517.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>54251387.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>60624991.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>65199379.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>73820160.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>71642437.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>52984672.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>58881101.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>65242622.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>69744004.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>74749200.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>25037374.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>28839565.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>33468935.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>16934495.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>21037806.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>12161739.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>17407000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>21734000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>26593000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>34646000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>142669.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>45978737.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>74997000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>88067647.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>97307000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>108715000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>95591000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>106399000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>112785000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>111022000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>119942000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>130189000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>52880000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>58465000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>12296000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>13729000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>2806000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:46">
+    <row r="17" spans="1:48">
       <c r="A17" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
-    </row>
-    <row r="18" spans="1:46">
+      <c r="AU17"/>
+      <c r="AV17"/>
+    </row>
+    <row r="18" spans="1:48">
       <c r="A18" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B18">
+        <v>-4371646000.0</v>
+      </c>
+      <c r="C18">
+        <v>-3702580.0</v>
+      </c>
+      <c r="D18">
         <v>-5916048.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-9101120.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-9032256.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-8234439.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-7999688.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-8886907.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-9938189.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-8457176.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-7175930.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-4814394.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-13188636.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-7528933.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-5892910.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-5918860.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-6369010.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-4501390.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-5128700.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>946225.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-3802191.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-4629370.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-1252060.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-4103311.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-3164394.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-5519870.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-4328000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-4859000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-3367000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-2169000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-9164000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-8117872.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-13702000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-9268044.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-11454000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-9300000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-10863000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-6394000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-8937000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-8393000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-9151000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-7288000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-5351000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-6067000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-4351000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-3504000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-2817000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:46">
+    <row r="19" spans="1:48">
       <c r="A19" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>159</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>0.0</v>
       </c>
-      <c r="C19"/>
-[...1 lines deleted...]
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19">
         <v>0.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-1.0</v>
       </c>
-      <c r="G19"/>
-      <c r="H19"/>
       <c r="I19"/>
-      <c r="J19">
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19">
         <v>0.0</v>
       </c>
-      <c r="K19"/>
-      <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
-      <c r="U19">
-[...4 lines deleted...]
-      </c>
+      <c r="U19"/>
+      <c r="V19"/>
       <c r="W19">
         <v>0.0</v>
       </c>
       <c r="X19">
         <v>0.0</v>
       </c>
       <c r="Y19">
-        <v>275001.0</v>
+        <v>0.0</v>
       </c>
       <c r="Z19">
         <v>0.0</v>
       </c>
       <c r="AA19">
+        <v>275001.0</v>
+      </c>
+      <c r="AB19">
         <v>0.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
+        <v>0.0</v>
+      </c>
+      <c r="AD19">
         <v>29106512.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-    </row>
-    <row r="20" spans="1:46">
+      <c r="AU19"/>
+      <c r="AV19"/>
+    </row>
+    <row r="20" spans="1:48">
       <c r="A20" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B20">
+        <v>833371.0</v>
+      </c>
+      <c r="C20">
+        <v>3965793.0</v>
+      </c>
+      <c r="D20">
         <v>1256652.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>1460642.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>7300289.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>3167707.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>-67179.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>0.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>19494473.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>10479384.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>815202.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>243743.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>4588522.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>9856116.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="O20"/>
-[...1 lines deleted...]
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>48544998.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
-    </row>
-    <row r="21" spans="1:46">
+      <c r="AU20"/>
+      <c r="AV20"/>
+    </row>
+    <row r="21" spans="1:48">
       <c r="A21" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B21">
+        <v>-1513198.0</v>
+      </c>
+      <c r="C21">
+        <v>-2943062.0</v>
+      </c>
+      <c r="D21">
         <v>-1015447.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-464721.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-3139761.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-3139429.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-14105.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-12586.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-20667.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-20667.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="P21">
         <v>25000000.0</v>
       </c>
       <c r="Q21">
         <v>25000000.0</v>
       </c>
-      <c r="R21"/>
-      <c r="S21"/>
+      <c r="R21">
+        <v>25000000.0</v>
+      </c>
+      <c r="S21">
+        <v>25000000.0</v>
+      </c>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
-      <c r="AC21">
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21">
         <v>-4927.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-4927.0</v>
       </c>
-      <c r="AE21"/>
-      <c r="AF21">
+      <c r="AG21"/>
+      <c r="AH21">
         <v>-3478.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>26589.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>26589.0</v>
       </c>
-      <c r="AI21"/>
-      <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-    </row>
-    <row r="22" spans="1:46">
+      <c r="AU21"/>
+      <c r="AV21"/>
+    </row>
+    <row r="22" spans="1:48">
       <c r="A22" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B22">
+        <v>-7349055.0</v>
+      </c>
+      <c r="C22">
+        <v>18822811000.0</v>
+      </c>
+      <c r="D22">
         <v>-9009411.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-9434208.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-8488967.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-7952352.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-10726658.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-8327897.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-10603477.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-10898216.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-10849169.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-11534895.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-9659918.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-19137683.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-7424450.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-5819200.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-8473522.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-6319962.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-6960966.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-588931.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-3048618.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-4026806.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-3905822.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-2929344.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-3985408.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-4177843.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-5752000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-3886000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>6817000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-3085000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-4265000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-12677632.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-20840000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-13903622.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-11281000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-13504000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-12170000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-9515000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-10759000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-9376000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-9170000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-7959000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-10130000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-5521000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-4468000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-3163000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-3518000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:46">
+    <row r="23" spans="1:48">
       <c r="A23" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B23">
+        <v>-679147173.0</v>
+      </c>
+      <c r="C23">
+        <v>-11407082000.0</v>
+      </c>
+      <c r="D23">
         <v>8550171056.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>23.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>3160811.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>144500.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>98500.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-28999.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>531091.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>300093.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>815202.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>8849.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-149460.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>300410.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-449329.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>22429.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>7488.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>13.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>123509.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>220603.0</v>
       </c>
-      <c r="T23"/>
-      <c r="U23">
+      <c r="V23"/>
+      <c r="W23">
         <v>29797134039.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>17786000.0</v>
       </c>
-      <c r="W23"/>
-      <c r="X23">
+      <c r="Y23"/>
+      <c r="Z23">
         <v>70459.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>146076000.0</v>
       </c>
-      <c r="Z23"/>
-[...1 lines deleted...]
-      <c r="AB23">
+      <c r="AB23"/>
+      <c r="AC23"/>
+      <c r="AD23">
         <v>750000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-20969731195.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>173368.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-20896459.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-425000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>28433.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>47177.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>17423965.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>54705.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>7863.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>59233.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>32679.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-548632.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>85131693.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-234041.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>52236574.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-82204.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>14426479.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-114974.0</v>
       </c>
     </row>
-    <row r="24" spans="1:46">
+    <row r="24" spans="1:48">
       <c r="A24" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24">
         <v>-28999999.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24">
         <v>275000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>29106510.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>29106510.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>29106512.0</v>
       </c>
-      <c r="AC24"/>
-      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
-      <c r="AJ24">
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24">
         <v>-89000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-687000.0</v>
       </c>
-      <c r="AL24"/>
-      <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
-    </row>
-    <row r="25" spans="1:46">
+      <c r="AU24"/>
+      <c r="AV24"/>
+    </row>
+    <row r="25" spans="1:48">
       <c r="A25" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B25">
+        <v>-4365653894.0</v>
+      </c>
+      <c r="C25">
+        <v>-15848890004.0</v>
+      </c>
+      <c r="D25">
         <v>455329.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>1562057.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>485749.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>307439.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>314796.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-2481341.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>279906.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>680756.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>208238.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>791453.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>193211.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>4999098.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1417071.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1348601.0</v>
       </c>
-      <c r="P25">
-[...4 lines deleted...]
-      </c>
       <c r="R25">
-        <v>1701761.0</v>
+        <v>60257.0</v>
       </c>
       <c r="S25">
+        <v>60256.0</v>
+      </c>
+      <c r="T25">
+        <v>60261.0</v>
+      </c>
+      <c r="U25">
         <v>60257.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>60257.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>116332.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>65149.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>41800.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>134792.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>1883518.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>310951.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-209449.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-11729882.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>150000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>297346.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>155946.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>5230886.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>89379.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>90462.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>91519.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>92549.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>93552.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>65375.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>8027.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>8955.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>129413.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>1470120.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>360281.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>104556.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-393755.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-87697.0</v>
       </c>
     </row>
-    <row r="26" spans="1:46">
+    <row r="26" spans="1:48">
       <c r="A26" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26">
         <v>252592.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>4588522.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-270.96</v>
       </c>
-      <c r="N26"/>
-      <c r="O26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>22429.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>7488.0</v>
       </c>
-      <c r="Q26"/>
-      <c r="R26">
+      <c r="S26"/>
+      <c r="T26">
         <v>123509.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>48765601.0</v>
       </c>
-      <c r="T26"/>
-      <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26">
         <v>12040460.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>750000.0</v>
       </c>
       <c r="AA26">
         <v>750000.0</v>
       </c>
       <c r="AB26">
         <v>750000.0</v>
       </c>
       <c r="AC26">
+        <v>750000.0</v>
+      </c>
+      <c r="AD26">
+        <v>750000.0</v>
+      </c>
+      <c r="AE26">
         <v>721200.0</v>
       </c>
-      <c r="AD26"/>
-      <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-    </row>
-    <row r="27" spans="1:46">
+      <c r="AU26"/>
+      <c r="AV26"/>
+    </row>
+    <row r="27" spans="1:48">
       <c r="A27" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B27">
+        <v>1156495.0</v>
+      </c>
+      <c r="C27">
+        <v>-1794627000.0</v>
+      </c>
+      <c r="D27">
         <v>1246485.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>448029.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>1253882.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>1644188.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>1778272.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>1795722.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>1630011.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>1354857.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>2073607.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>2105538.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>2080319.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>1374233.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>1344000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>1348601.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>1128973.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>1673478.0</v>
       </c>
-      <c r="R27">
-[...2 lines deleted...]
-      <c r="S27">
+      <c r="T27">
+        <v>1701761.0</v>
+      </c>
+      <c r="U27">
         <v>441597.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>293369.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>131423.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>129792.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>56281.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>134792.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>-351154.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>728592.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>43824.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>2755000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>1939000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>1907000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>1741333.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>2027000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>1592615.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>1620000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>1581000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>1607000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>1276000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>1233000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>1381000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>1415000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>1333000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>611878.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>583513.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>371171.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>267770.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>279990.0</v>
       </c>
     </row>
-    <row r="28" spans="1:46">
+    <row r="28" spans="1:48">
       <c r="A28" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B28">
+        <v>-679827000.0</v>
+      </c>
+      <c r="C28">
+        <v>4215902.0</v>
+      </c>
+      <c r="D28">
         <v>241205.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>995944.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>7321339.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>172778.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>17216.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-13786.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>20012089.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>10766306.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>802326.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>240006.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>4567855.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>9706656.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>24550671.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>22429.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>7488.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>13.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>123509.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>48765601.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>48765601.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>29797134000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>17786500.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>17786500.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>12040461.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>749250000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>0.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>0.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>750000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>278654.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>169754.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-20900000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>1053000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>28433.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>47177.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>22424000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>54705.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>7863.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>10700000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-527000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-1096000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>84598000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-234000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>52236000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>2918000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>14427000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>2885000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:46">
+    <row r="29" spans="1:48">
       <c r="A29" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B29">
+        <v>-4371646000.0</v>
+      </c>
+      <c r="C29">
+        <v>-3702585.0</v>
+      </c>
+      <c r="D29">
         <v>-5916048.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-9101123.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-9032256.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-8234439.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-7999687.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-8857908.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-9938189.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-8457176.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-7175930.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-4814394.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-13188636.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-7528933.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-5892906.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-5918858.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-6369009.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-4501395.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-5128705.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>946225.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-3802191.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-4629370.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-1252060.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-4103311.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-3164394.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-5519870.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-4328000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-4859000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-3367000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-2169000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-9164000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-8117872.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-13702000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-9240074.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-11399000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-9284000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-10774000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-6046000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-8793000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-8275000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-9074000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-6783000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-4999000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-5706000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-4265000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-2885000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-2605000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:46">
+    <row r="30" spans="1:48">
       <c r="A30" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
-      <c r="E30">
+      <c r="E30"/>
+      <c r="F30"/>
+      <c r="G30">
         <v>-28971000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-1.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-28999.0</v>
       </c>
-      <c r="H30"/>
-      <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
-      <c r="Y30">
-[...4 lines deleted...]
-      </c>
+      <c r="Y30"/>
+      <c r="Z30"/>
       <c r="AA30">
         <v>275001.0</v>
       </c>
       <c r="AB30">
+        <v>275001.0</v>
+      </c>
+      <c r="AC30">
+        <v>275001.0</v>
+      </c>
+      <c r="AD30">
         <v>29107000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>29106512.0</v>
       </c>
-      <c r="AD30">
-[...2 lines deleted...]
-      <c r="AE30"/>
       <c r="AF30">
         <v>29106512.0</v>
       </c>
-      <c r="AG30">
+      <c r="AG30"/>
+      <c r="AH30">
+        <v>29106512.0</v>
+      </c>
+      <c r="AI30">
         <v>-27970.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-55089.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-16378.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-89284.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-347000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-144000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-118000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-77287.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-506000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-352000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-361000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-86078.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-620000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-212000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>