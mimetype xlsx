--- v0 (2026-06-15)
+++ v1 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="245">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -301,50 +301,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1238,54 +1241,54 @@
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2">
-        <v>280423286.0</v>
+        <v>120395000.0</v>
       </c>
       <c r="C2">
-        <v>117114000.0</v>
+        <v>113336000.0</v>
       </c>
       <c r="D2">
         <v>151348000.0</v>
       </c>
       <c r="E2">
         <v>404350000.0</v>
       </c>
       <c r="F2">
         <v>90750000.0</v>
       </c>
       <c r="G2">
         <v>56922000.0</v>
       </c>
       <c r="H2">
         <v>91468000.0</v>
       </c>
       <c r="I2">
         <v>129493000.0</v>
       </c>
       <c r="J2">
         <v>87436000.0</v>
       </c>
       <c r="K2">
         <v>73239000.0</v>
       </c>
@@ -1428,51 +1431,51 @@
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5">
-        <v>164885519.0</v>
+        <v>165020000.0</v>
       </c>
       <c r="C5">
         <v>199020000.0</v>
       </c>
       <c r="D5">
         <v>147476000.0</v>
       </c>
       <c r="E5">
         <v>159714000.0</v>
       </c>
       <c r="F5">
         <v>134780000.0</v>
       </c>
       <c r="G5">
         <v>137581000.0</v>
       </c>
       <c r="H5">
         <v>134255000.0</v>
       </c>
       <c r="I5">
         <v>162014000.0</v>
       </c>
       <c r="J5">
         <v>131610000.0</v>
       </c>
@@ -1766,51 +1769,51 @@
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10">
-        <v>85711093.0</v>
+        <v>85781000.0</v>
       </c>
       <c r="C10">
         <v>73771000.0</v>
       </c>
       <c r="D10">
         <v>54182000.0</v>
       </c>
       <c r="E10">
         <v>21587000.0</v>
       </c>
       <c r="F10">
         <v>40588000.0</v>
       </c>
       <c r="G10">
         <v>108772000.0</v>
       </c>
       <c r="H10">
         <v>74701000.0</v>
       </c>
       <c r="I10">
         <v>96626000.0</v>
       </c>
       <c r="J10">
         <v>65081000.0</v>
       </c>
@@ -1900,51 +1903,51 @@
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12">
-        <v>85711093.0</v>
+        <v>85781000.0</v>
       </c>
       <c r="C12">
         <v>73771000.0</v>
       </c>
       <c r="D12">
         <v>54182000.0</v>
       </c>
       <c r="E12">
         <v>21587000.0</v>
       </c>
       <c r="F12">
         <v>40588000.0</v>
       </c>
       <c r="G12">
         <v>108772000.0</v>
       </c>
       <c r="H12">
         <v>74701000.0</v>
       </c>
       <c r="I12">
         <v>96626000.0</v>
       </c>
       <c r="J12">
         <v>65081000.0</v>
       </c>
@@ -1994,51 +1997,51 @@
       </c>
       <c r="AA12">
         <v>20702000.0</v>
       </c>
       <c r="AB12">
         <v>52400000.0</v>
       </c>
       <c r="AC12">
         <v>1300000.0</v>
       </c>
       <c r="AD12">
         <v>41400000.0</v>
       </c>
       <c r="AE12">
         <v>3700000.0</v>
       </c>
       <c r="AF12">
         <v>5800000.0</v>
       </c>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
         <v>43</v>
       </c>
       <c r="B13">
-        <v>2236941553.0</v>
+        <v>2238766000.0</v>
       </c>
       <c r="C13">
         <v>2301729000.0</v>
       </c>
       <c r="D13">
         <v>2365129000.0</v>
       </c>
       <c r="E13">
         <v>2299533000.0</v>
       </c>
       <c r="F13">
         <v>2281444000.0</v>
       </c>
       <c r="G13">
         <v>2285738000.0</v>
       </c>
       <c r="H13">
         <v>2296378000.0</v>
       </c>
       <c r="I13">
         <v>2322280000.0</v>
       </c>
       <c r="J13">
         <v>2319293000.0</v>
       </c>
@@ -2257,51 +2260,53 @@
       <c r="W15">
         <v>0.0</v>
       </c>
       <c r="X15">
         <v>0.0</v>
       </c>
       <c r="Y15">
         <v>0.0</v>
       </c>
       <c r="Z15">
         <v>0.0</v>
       </c>
       <c r="AA15">
         <v>0.0</v>
       </c>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
         <v>46</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>26799000.0</v>
+      </c>
       <c r="C16">
         <v>36157000.0</v>
       </c>
       <c r="D16">
         <v>3026000.0</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16">
         <v>69551491.0</v>
       </c>
@@ -2654,51 +2659,51 @@
       </c>
       <c r="AA21">
         <v>550502000.0</v>
       </c>
       <c r="AB21">
         <v>304400000.0</v>
       </c>
       <c r="AC21">
         <v>281900000.0</v>
       </c>
       <c r="AD21">
         <v>209000000.0</v>
       </c>
       <c r="AE21">
         <v>213500000.0</v>
       </c>
       <c r="AF21">
         <v>72300000.0</v>
       </c>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
         <v>52</v>
       </c>
       <c r="B22">
-        <v>48952074.0</v>
+        <v>48992000.0</v>
       </c>
       <c r="C22">
         <v>43300000.0</v>
       </c>
       <c r="D22">
         <v>35272000.0</v>
       </c>
       <c r="E22">
         <v>35158000.0</v>
       </c>
       <c r="F22">
         <v>23429000.0</v>
       </c>
       <c r="G22">
         <v>26282000.0</v>
       </c>
       <c r="H22">
         <v>31718000.0</v>
       </c>
       <c r="I22">
         <v>34081000.0</v>
       </c>
       <c r="J22">
         <v>24631000.0</v>
       </c>
@@ -2752,51 +2757,51 @@
       </c>
       <c r="AA22">
         <v>85688000.0</v>
       </c>
       <c r="AB22">
         <v>59600000.0</v>
       </c>
       <c r="AC22">
         <v>38300000.0</v>
       </c>
       <c r="AD22">
         <v>36700000.0</v>
       </c>
       <c r="AE22">
         <v>27500000.0</v>
       </c>
       <c r="AF22">
         <v>26900000.0</v>
       </c>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
         <v>53</v>
       </c>
       <c r="B23">
-        <v>2724467927.0</v>
+        <v>2726690000.0</v>
       </c>
       <c r="C23">
         <v>2956315000.0</v>
       </c>
       <c r="D23">
         <v>3019035000.0</v>
       </c>
       <c r="E23">
         <v>2876123000.0</v>
       </c>
       <c r="F23">
         <v>2661752000.0</v>
       </c>
       <c r="G23">
         <v>2898878000.0</v>
       </c>
       <c r="H23">
         <v>3269840000.0</v>
       </c>
       <c r="I23">
         <v>3636043000.0</v>
       </c>
       <c r="J23">
         <v>3892931000.0</v>
       </c>
@@ -3130,51 +3135,51 @@
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
         <v>58</v>
       </c>
       <c r="B28">
-        <v>705050959.0</v>
+        <v>658457000.0</v>
       </c>
       <c r="C28">
         <v>813823000.0</v>
       </c>
       <c r="D28">
         <v>938006000.0</v>
       </c>
       <c r="E28">
         <v>1132346000.0</v>
       </c>
       <c r="F28">
         <v>1125187000.0</v>
       </c>
       <c r="G28">
         <v>1188501000.0</v>
       </c>
       <c r="H28">
         <v>1419909000.0</v>
       </c>
       <c r="I28">
         <v>1609627000.0</v>
       </c>
       <c r="J28">
         <v>1665356000.0</v>
       </c>
@@ -3282,51 +3287,51 @@
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
         <v>60</v>
       </c>
       <c r="B30">
-        <v>351855026.0</v>
+        <v>352142000.0</v>
       </c>
       <c r="C30">
         <v>378712000.0</v>
       </c>
       <c r="D30">
         <v>421427000.0</v>
       </c>
       <c r="E30">
         <v>413925000.0</v>
       </c>
       <c r="F30">
         <v>179628000.0</v>
       </c>
       <c r="G30">
         <v>130702000.0</v>
       </c>
       <c r="H30">
         <v>311346000.0</v>
       </c>
       <c r="I30">
         <v>312015000.0</v>
       </c>
       <c r="J30">
         <v>352034000.0</v>
       </c>
@@ -3516,51 +3521,51 @@
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
     </row>
     <row r="33" spans="1:32">
       <c r="A33" t="s">
         <v>63</v>
       </c>
       <c r="B33">
-        <v>2237949731.0</v>
+        <v>2239775000.0</v>
       </c>
       <c r="C33">
         <v>2455031000.0</v>
       </c>
       <c r="D33">
         <v>2508154000.0</v>
       </c>
       <c r="E33">
         <v>2405453000.0</v>
       </c>
       <c r="F33">
         <v>2341995000.0</v>
       </c>
       <c r="G33">
         <v>2556615000.0</v>
       </c>
       <c r="H33">
         <v>2852075000.0</v>
       </c>
       <c r="I33">
         <v>3113342000.0</v>
       </c>
       <c r="J33">
         <v>3451185000.0</v>
       </c>
@@ -3670,51 +3675,51 @@
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
     </row>
     <row r="35" spans="1:32">
       <c r="A35" t="s">
         <v>65</v>
       </c>
       <c r="B35">
-        <v>837024323.0</v>
+        <v>837707000.0</v>
       </c>
       <c r="C35">
         <v>935624000.0</v>
       </c>
       <c r="D35">
         <v>1077731000.0</v>
       </c>
       <c r="E35">
         <v>1223268000.0</v>
       </c>
       <c r="F35">
         <v>1198077000.0</v>
       </c>
       <c r="G35">
         <v>1325398000.0</v>
       </c>
       <c r="H35">
         <v>1526339000.0</v>
       </c>
       <c r="I35">
         <v>1796129000.0</v>
       </c>
       <c r="J35">
         <v>1872970000.0</v>
       </c>
@@ -3768,63 +3773,63 @@
       </c>
       <c r="AA35">
         <v>805720000.0</v>
       </c>
       <c r="AB35">
         <v>335900000.0</v>
       </c>
       <c r="AC35">
         <v>405500000.0</v>
       </c>
       <c r="AD35">
         <v>360000000.0</v>
       </c>
       <c r="AE35">
         <v>348400000.0</v>
       </c>
       <c r="AF35">
         <v>87400000.0</v>
       </c>
     </row>
     <row r="36" spans="1:32">
       <c r="A36" t="s">
         <v>66</v>
       </c>
       <c r="B36">
-        <v>7560838.0</v>
+        <v>4474000.0</v>
       </c>
       <c r="C36">
         <v>4806000.0</v>
       </c>
       <c r="D36">
         <v>6528000.0</v>
       </c>
       <c r="E36">
         <v>1602000.0</v>
       </c>
       <c r="F36">
-        <v>23915000.0</v>
+        <v>5836210.0</v>
       </c>
       <c r="G36">
         <v>-2553408000.0</v>
       </c>
       <c r="H36">
         <v>-2845079000.0</v>
       </c>
       <c r="I36">
         <v>2449000.0</v>
       </c>
       <c r="J36">
         <v>2256000.0</v>
       </c>
       <c r="K36">
         <v>3316000.0</v>
       </c>
       <c r="L36">
         <v>-356714000.0</v>
       </c>
       <c r="M36">
         <v>58435000.0</v>
       </c>
       <c r="N36">
         <v>58435000.0</v>
       </c>
@@ -4124,54 +4129,54 @@
         <v>7804000.0</v>
       </c>
       <c r="Z39">
         <v>0.0</v>
       </c>
       <c r="AA39">
         <v>2050000.0</v>
       </c>
       <c r="AB39">
         <v>3400000.0</v>
       </c>
       <c r="AC39"/>
       <c r="AD39"/>
       <c r="AE39">
         <v>-100000.0</v>
       </c>
       <c r="AF39">
         <v>69600000.0</v>
       </c>
     </row>
     <row r="40" spans="1:32">
       <c r="A40" t="s">
         <v>70</v>
       </c>
       <c r="B40">
-        <v>1668639.0</v>
+        <v>135128000.0</v>
       </c>
       <c r="C40">
-        <v>161084000.0</v>
+        <v>164862000.0</v>
       </c>
       <c r="D40">
         <v>191034000.0</v>
       </c>
       <c r="E40">
         <v>255693000.0</v>
       </c>
       <c r="F40">
         <v>133373000.0</v>
       </c>
       <c r="G40">
         <v>94035000.0</v>
       </c>
       <c r="H40">
         <v>108010000.0</v>
       </c>
       <c r="I40">
         <v>144996000.0</v>
       </c>
       <c r="J40">
         <v>122189000.0</v>
       </c>
       <c r="K40">
         <v>167497000.0</v>
       </c>
@@ -4304,51 +4309,51 @@
         <v>0.0</v>
       </c>
       <c r="X41">
         <v>853508.1</v>
       </c>
       <c r="Y41">
         <v>0.0</v>
       </c>
       <c r="Z41">
         <v>0.0</v>
       </c>
       <c r="AA41">
         <v>0.0</v>
       </c>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
     </row>
     <row r="42" spans="1:32">
       <c r="A42" t="s">
         <v>72</v>
       </c>
       <c r="B42">
-        <v>79205400.0</v>
+        <v>79270000.0</v>
       </c>
       <c r="C42">
         <v>77557000.0</v>
       </c>
       <c r="D42">
         <v>75086000.0</v>
       </c>
       <c r="E42">
         <v>72555000.0</v>
       </c>
       <c r="F42">
         <v>76311000.0</v>
       </c>
       <c r="G42">
         <v>72915000.0</v>
       </c>
       <c r="H42">
         <v>66255000.0</v>
       </c>
       <c r="I42">
         <v>52332000.0</v>
       </c>
       <c r="J42">
         <v>44037000.0</v>
       </c>
@@ -4594,51 +4599,51 @@
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45">
         <v>15922000.0</v>
       </c>
       <c r="Y45">
         <v>16982000.0</v>
       </c>
       <c r="Z45">
         <v>14679000.0</v>
       </c>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
     </row>
     <row r="46" spans="1:32">
       <c r="A46" t="s">
         <v>76</v>
       </c>
       <c r="B46">
-        <v>2214223081.0</v>
+        <v>2216029000.0</v>
       </c>
       <c r="C46">
         <v>2422205000.0</v>
       </c>
       <c r="D46">
         <v>2401526000.0</v>
       </c>
       <c r="E46">
         <v>2363370000.0</v>
       </c>
       <c r="F46">
         <v>2309831000.0</v>
       </c>
       <c r="G46">
         <v>2527851000.0</v>
       </c>
       <c r="H46">
         <v>2815605000.0</v>
       </c>
       <c r="I46">
         <v>3038612000.0</v>
       </c>
       <c r="J46">
         <v>3173824000.0</v>
       </c>
@@ -4780,51 +4785,51 @@
         <v>1617224438.9</v>
       </c>
       <c r="X47">
         <v>1224556669.24</v>
       </c>
       <c r="Y47">
         <v>967408914.61</v>
       </c>
       <c r="Z47">
         <v>891086055.28</v>
       </c>
       <c r="AA47">
         <v>863283061.87</v>
       </c>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
     </row>
     <row r="48" spans="1:32">
       <c r="A48" t="s">
         <v>78</v>
       </c>
       <c r="B48">
-        <v>-898259380.0</v>
+        <v>-898992000.0</v>
       </c>
       <c r="C48">
         <v>-900834000.0</v>
       </c>
       <c r="D48">
         <v>-1012029000.0</v>
       </c>
       <c r="E48">
         <v>-1301273000.0</v>
       </c>
       <c r="F48">
         <v>-1266980000.0</v>
       </c>
       <c r="G48">
         <v>-1089594000.0</v>
       </c>
       <c r="H48">
         <v>-969456000.0</v>
       </c>
       <c r="I48">
         <v>-978874000.0</v>
       </c>
       <c r="J48">
         <v>-684604000.0</v>
       </c>
@@ -5038,51 +5043,51 @@
         <v>0.0</v>
       </c>
       <c r="X50">
         <v>0.0</v>
       </c>
       <c r="Y50">
         <v>0.0</v>
       </c>
       <c r="Z50">
         <v>0.0</v>
       </c>
       <c r="AA50">
         <v>0.0</v>
       </c>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
     </row>
     <row r="51" spans="1:32">
       <c r="A51" t="s">
         <v>81</v>
       </c>
       <c r="B51">
-        <v>790762052.0</v>
+        <v>744238000.0</v>
       </c>
       <c r="C51">
         <v>887594000.0</v>
       </c>
       <c r="D51">
         <v>992188000.0</v>
       </c>
       <c r="E51">
         <v>1153933000.0</v>
       </c>
       <c r="F51">
         <v>1165775000.0</v>
       </c>
       <c r="G51">
         <v>1297273000.0</v>
       </c>
       <c r="H51">
         <v>1494610000.0</v>
       </c>
       <c r="I51">
         <v>1706253000.0</v>
       </c>
       <c r="J51">
         <v>1730437000.0</v>
       </c>
@@ -5136,51 +5141,51 @@
       </c>
       <c r="AA51">
         <v>696069000.0</v>
       </c>
       <c r="AB51">
         <v>288700000.0</v>
       </c>
       <c r="AC51">
         <v>322600000.0</v>
       </c>
       <c r="AD51">
         <v>242100000.0</v>
       </c>
       <c r="AE51">
         <v>281200000.0</v>
       </c>
       <c r="AF51">
         <v>163100000.0</v>
       </c>
     </row>
     <row r="52" spans="1:32">
       <c r="A52" t="s">
         <v>82</v>
       </c>
       <c r="B52">
-        <v>17763511.0</v>
+        <v>17778000.0</v>
       </c>
       <c r="C52">
         <v>20559000.0</v>
       </c>
       <c r="D52">
         <v>20234000.0</v>
       </c>
       <c r="E52">
         <v>14985000.0</v>
       </c>
       <c r="F52">
         <v>13158000.0</v>
       </c>
       <c r="G52">
         <v>12181000.0</v>
       </c>
       <c r="H52">
         <v>12449000.0</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
@@ -5388,51 +5393,51 @@
         <v>0.0</v>
       </c>
       <c r="X54">
         <v>0.0</v>
       </c>
       <c r="Y54">
         <v>0.0</v>
       </c>
       <c r="Z54">
         <v>0.0</v>
       </c>
       <c r="AA54">
         <v>0.0</v>
       </c>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
     </row>
     <row r="55" spans="1:32">
       <c r="A55" t="s">
         <v>85</v>
       </c>
       <c r="B55">
-        <v>2724467927.0</v>
+        <v>2726690000.0</v>
       </c>
       <c r="C55">
         <v>2956315000.0</v>
       </c>
       <c r="D55">
         <v>3019035000.0</v>
       </c>
       <c r="E55">
         <v>2876123000.0</v>
       </c>
       <c r="F55">
         <v>2661752000.0</v>
       </c>
       <c r="G55">
         <v>2898878000.0</v>
       </c>
       <c r="H55">
         <v>3269840000.0</v>
       </c>
       <c r="I55">
         <v>3636043000.0</v>
       </c>
       <c r="J55">
         <v>3892931000.0</v>
       </c>
@@ -5486,51 +5491,51 @@
       </c>
       <c r="AA55">
         <v>2388136000.0</v>
       </c>
       <c r="AB55">
         <v>1436300000.0</v>
       </c>
       <c r="AC55">
         <v>1336400000.0</v>
       </c>
       <c r="AD55">
         <v>1197400000.0</v>
       </c>
       <c r="AE55">
         <v>1223500000.0</v>
       </c>
       <c r="AF55">
         <v>618800000.0</v>
       </c>
     </row>
     <row r="56" spans="1:32">
       <c r="A56" t="s">
         <v>86</v>
       </c>
       <c r="B56">
-        <v>486518196.0</v>
+        <v>486915000.0</v>
       </c>
       <c r="C56">
         <v>501284000.0</v>
       </c>
       <c r="D56">
         <v>510881000.0</v>
       </c>
       <c r="E56">
         <v>470670000.0</v>
       </c>
       <c r="F56">
         <v>319757000.0</v>
       </c>
       <c r="G56">
         <v>342263000.0</v>
       </c>
       <c r="H56">
         <v>417765000.0</v>
       </c>
       <c r="I56">
         <v>522701000.0</v>
       </c>
       <c r="J56">
         <v>441746000.0</v>
       </c>
@@ -5584,51 +5589,51 @@
       </c>
       <c r="AA56">
         <v>533257000.0</v>
       </c>
       <c r="AB56">
         <v>354500000.0</v>
       </c>
       <c r="AC56">
         <v>236100000.0</v>
       </c>
       <c r="AD56">
         <v>292700000.0</v>
       </c>
       <c r="AE56">
         <v>327800000.0</v>
       </c>
       <c r="AF56">
         <v>232500000.0</v>
       </c>
     </row>
     <row r="57" spans="1:32">
       <c r="A57" t="s">
         <v>87</v>
       </c>
       <c r="B57">
-        <v>299855438.0</v>
+        <v>300100000.0</v>
       </c>
       <c r="C57">
         <v>338692000.0</v>
       </c>
       <c r="D57">
         <v>365642000.0</v>
       </c>
       <c r="E57">
         <v>422326000.0</v>
       </c>
       <c r="F57">
         <v>238120000.0</v>
       </c>
       <c r="G57">
         <v>166840000.0</v>
       </c>
       <c r="H57">
         <v>216069000.0</v>
       </c>
       <c r="I57">
         <v>282162000.0</v>
       </c>
       <c r="J57">
         <v>209625000.0</v>
       </c>
@@ -5682,51 +5687,51 @@
       </c>
       <c r="AA57">
         <v>375521000.0</v>
       </c>
       <c r="AB57">
         <v>191600000.0</v>
       </c>
       <c r="AC57">
         <v>172900000.0</v>
       </c>
       <c r="AD57">
         <v>140800000.0</v>
       </c>
       <c r="AE57">
         <v>195600000.0</v>
       </c>
       <c r="AF57">
         <v>191400000.0</v>
       </c>
     </row>
     <row r="58" spans="1:32">
       <c r="A58" t="s">
         <v>88</v>
       </c>
       <c r="B58">
-        <v>1136879761.0</v>
+        <v>1137807000.0</v>
       </c>
       <c r="C58">
         <v>1274316000.0</v>
       </c>
       <c r="D58">
         <v>1443373000.0</v>
       </c>
       <c r="E58">
         <v>1645594000.0</v>
       </c>
       <c r="F58">
         <v>1436197000.0</v>
       </c>
       <c r="G58">
         <v>1492238000.0</v>
       </c>
       <c r="H58">
         <v>1742408000.0</v>
       </c>
       <c r="I58">
         <v>2078291000.0</v>
       </c>
       <c r="J58">
         <v>2082595000.0</v>
       </c>
@@ -5856,51 +5861,51 @@
         <v>0.0</v>
       </c>
       <c r="X59">
         <v>0.0</v>
       </c>
       <c r="Y59">
         <v>0.0</v>
       </c>
       <c r="Z59">
         <v>0.0</v>
       </c>
       <c r="AA59">
         <v>0.0</v>
       </c>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
     </row>
     <row r="60" spans="1:32">
       <c r="A60" t="s">
         <v>90</v>
       </c>
       <c r="B60">
-        <v>1582773091.0</v>
+        <v>1584064000.0</v>
       </c>
       <c r="C60">
         <v>1677472000.0</v>
       </c>
       <c r="D60">
         <v>1575662000.0</v>
       </c>
       <c r="E60">
         <v>1230529000.0</v>
       </c>
       <c r="F60">
         <v>1225555000.0</v>
       </c>
       <c r="G60">
         <v>1406640000.0</v>
       </c>
       <c r="H60">
         <v>1527432000.0</v>
       </c>
       <c r="I60">
         <v>1557752000.0</v>
       </c>
       <c r="J60">
         <v>1810336000.0</v>
       </c>
@@ -6092,867 +6097,873 @@
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DU62"/>
+  <dimension ref="A1:DV62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:125">
+    <row r="1" spans="1:126">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>93</v>
       </c>
       <c r="C1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
         <v>96</v>
       </c>
       <c r="G1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
         <v>99</v>
       </c>
       <c r="K1" t="s">
+        <v>100</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
         <v>102</v>
       </c>
       <c r="O1" t="s">
+        <v>103</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
         <v>105</v>
       </c>
       <c r="S1" t="s">
+        <v>106</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
         <v>108</v>
       </c>
       <c r="W1" t="s">
+        <v>109</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
         <v>111</v>
       </c>
       <c r="AA1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
         <v>114</v>
       </c>
       <c r="AE1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
         <v>117</v>
       </c>
       <c r="AI1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
         <v>120</v>
       </c>
       <c r="AM1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
         <v>123</v>
       </c>
       <c r="AQ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
         <v>126</v>
       </c>
       <c r="AU1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
         <v>129</v>
       </c>
       <c r="AY1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
         <v>132</v>
       </c>
       <c r="BC1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
         <v>135</v>
       </c>
       <c r="BG1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
         <v>138</v>
       </c>
       <c r="BK1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
         <v>141</v>
       </c>
       <c r="BO1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
         <v>144</v>
       </c>
       <c r="BS1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
         <v>147</v>
       </c>
       <c r="BW1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
         <v>150</v>
       </c>
       <c r="CA1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
         <v>153</v>
       </c>
       <c r="CE1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
         <v>156</v>
       </c>
       <c r="CI1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
         <v>159</v>
       </c>
       <c r="CM1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
         <v>162</v>
       </c>
       <c r="CQ1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
         <v>165</v>
       </c>
       <c r="CU1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
         <v>168</v>
       </c>
       <c r="CY1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
         <v>171</v>
       </c>
       <c r="DC1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
         <v>174</v>
       </c>
       <c r="DG1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
         <v>177</v>
       </c>
       <c r="DK1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
       <c r="DN1" t="s">
         <v>180</v>
       </c>
       <c r="DO1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DQ1" t="s">
         <v>182</v>
       </c>
       <c r="DR1" t="s">
         <v>183</v>
       </c>
       <c r="DS1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DU1" t="s">
         <v>185</v>
       </c>
+      <c r="DV1" t="s">
+        <v>186</v>
+      </c>
     </row>
-    <row r="2" spans="1:125">
+    <row r="2" spans="1:126">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2">
+        <v>302571000.0</v>
+      </c>
+      <c r="C2">
         <v>277158403.0</v>
       </c>
-      <c r="C2">
-[...1 lines deleted...]
-      </c>
       <c r="D2">
+        <v>120395000.0</v>
+      </c>
+      <c r="E2">
         <v>264296000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>250900000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>271696000.0</v>
       </c>
-      <c r="G2">
-[...1 lines deleted...]
-      </c>
       <c r="H2">
+        <v>113336000.0</v>
+      </c>
+      <c r="I2">
         <v>282810000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>290440000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>266298000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>151348000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>280519000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>261504000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>248140000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>136360000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>320349000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>268688000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>215587000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>90750000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>198129000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>166300000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>145128000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>56922000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>145726000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>108765785.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>139907261.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>91468000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>246796000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>223115000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>238455000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>129493000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>257449000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>248226000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>222737000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>87436000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>218794000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>202285000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>255346000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>73239000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>217817000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>166836000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>193434000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>82481000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>282897000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>252601000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>418968000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>295468000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>420760000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>342235000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>338095000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>148081000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>370895000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>297472000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>345779000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>146234000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>371161000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>329312000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>388910000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>255194000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>346135000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>219732000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>237569000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>127708000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>159212000.0</v>
       </c>
       <c r="BM2">
         <v>159212000.0</v>
       </c>
       <c r="BN2">
+        <v>159212000.0</v>
+      </c>
+      <c r="BO2">
         <v>136012408.9</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>128376000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>138992000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>122887000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>185550000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>270122000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>135521610.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>88344189.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>104275280.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>80864038.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>82547948.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>70696068.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>114135148.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>60650047.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>139877054.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>124809816.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>160386502.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>134302826.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>153240418.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>92512581.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>344649335.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>120431965.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>327101000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>269322000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>292631000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>258803000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>248543000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>237890000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>290763000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>268568000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>243513000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>214598000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>289559000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>253342000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>266738000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>219590000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>275633000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>227548000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>192620000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>134300000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>152400000.0</v>
       </c>
-      <c r="DC2"/>
-      <c r="DD2">
+      <c r="DD2"/>
+      <c r="DE2">
         <v>113600000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>95200000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>74700000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>88500000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>90700000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>97200000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>107600000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>135200000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>116100000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>102300000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>66100000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>63700000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>42900000.0</v>
       </c>
-      <c r="DQ2"/>
-      <c r="DR2">
+      <c r="DR2"/>
+      <c r="DS2">
         <v>17000000.0</v>
       </c>
-      <c r="DS2"/>
       <c r="DT2"/>
       <c r="DU2"/>
+      <c r="DV2"/>
     </row>
-    <row r="3" spans="1:125">
+    <row r="3" spans="1:126">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
-      <c r="AA3">
-[...1 lines deleted...]
-      </c>
+      <c r="AA3"/>
       <c r="AB3">
         <v>0.0</v>
       </c>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
       <c r="AF3">
         <v>0.0</v>
       </c>
-      <c r="AG3"/>
+      <c r="AG3">
+        <v>0.0</v>
+      </c>
       <c r="AH3"/>
-      <c r="AI3">
-[...2 lines deleted...]
-      <c r="AJ3"/>
+      <c r="AI3"/>
+      <c r="AJ3">
+        <v>0.0</v>
+      </c>
       <c r="AK3"/>
       <c r="AL3"/>
-      <c r="AM3">
-[...2 lines deleted...]
-      <c r="AN3"/>
+      <c r="AM3"/>
+      <c r="AN3">
+        <v>0.0</v>
+      </c>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
@@ -6994,110 +7005,111 @@
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
+      <c r="DV3"/>
     </row>
-    <row r="4" spans="1:125">
+    <row r="4" spans="1:126">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
-      <c r="AG4"/>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
-      <c r="AI4">
-[...2 lines deleted...]
-      <c r="AJ4"/>
+      <c r="AI4"/>
+      <c r="AJ4">
+        <v>0.0</v>
+      </c>
       <c r="AK4"/>
       <c r="AL4"/>
-      <c r="AM4">
-[...2 lines deleted...]
-      <c r="AN4"/>
+      <c r="AM4"/>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
@@ -7139,436 +7151,438 @@
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
+      <c r="DV4"/>
     </row>
-    <row r="5" spans="1:125">
+    <row r="5" spans="1:126">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5">
+        <v>187425000.0</v>
+      </c>
+      <c r="C5">
         <v>174800566.0</v>
       </c>
-      <c r="C5">
-[...1 lines deleted...]
-      </c>
       <c r="D5">
+        <v>165020000.0</v>
+      </c>
+      <c r="E5">
         <v>175451000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>159389000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>197827000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>199020000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>158602000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>165170000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>159570000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>147476000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>161552000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>146988000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>158247000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>159714000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>169135000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>141384000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>130577000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>134780000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>135394000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>126574000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>132777000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>137581000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>148736000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>114328928.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>121619418.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>134255000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>147163000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>139523000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>152510000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>162014000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>138056000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>146366000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>139889000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>131610000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>132847000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>144519000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>153026000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>156456000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>140538000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>138110000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>137476000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>166101000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>133990000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>85087000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>93869000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>46292000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>15778000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-22292000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>3075000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-23475000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-44400000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-31775000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-50150000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-60535000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-66905000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-49119000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-57091000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-50862000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-49190000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-65873000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-60084000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-372893000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-326659000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-274431000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-350905000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-297497000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-250107000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-95517000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>68192000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>15358184.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-640607835.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-640607572.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-640607962.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-640607806.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-570600219.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-570600425.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-570599631.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-570599953.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-514632838.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-514632460.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-514633349.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-514633097.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>35189315.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>12517491.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>7943168.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>5089993.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>23394000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>18491000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>15766000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-603065000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-499746000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-499814000.0</v>
       </c>
       <c r="CP5">
         <v>-499814000.0</v>
       </c>
       <c r="CQ5">
         <v>-499814000.0</v>
       </c>
       <c r="CR5">
+        <v>-499814000.0</v>
+      </c>
+      <c r="CS5">
         <v>-373021000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-373020000.0</v>
       </c>
       <c r="CT5">
         <v>-373020000.0</v>
       </c>
       <c r="CU5">
         <v>-373020000.0</v>
       </c>
       <c r="CV5">
+        <v>-373020000.0</v>
+      </c>
+      <c r="CW5">
         <v>-285697000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-271515000.0</v>
       </c>
       <c r="CX5">
         <v>-271515000.0</v>
       </c>
       <c r="CY5">
         <v>-271515000.0</v>
       </c>
       <c r="CZ5">
-        <v>-211400000.0</v>
+        <v>-271515000.0</v>
       </c>
       <c r="DA5">
         <v>-211400000.0</v>
       </c>
       <c r="DB5">
         <v>-211400000.0</v>
       </c>
-      <c r="DC5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DC5">
+        <v>-211400000.0</v>
+      </c>
+      <c r="DD5"/>
       <c r="DE5">
         <v>-178500000.0</v>
       </c>
       <c r="DF5">
         <v>-178500000.0</v>
       </c>
       <c r="DG5">
-        <v>-127400000.0</v>
+        <v>-178500000.0</v>
       </c>
       <c r="DH5">
         <v>-127400000.0</v>
       </c>
       <c r="DI5">
         <v>-127400000.0</v>
       </c>
       <c r="DJ5">
         <v>-127400000.0</v>
       </c>
-      <c r="DK5"/>
+      <c r="DK5">
+        <v>-127400000.0</v>
+      </c>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
+      <c r="DV5"/>
     </row>
-    <row r="6" spans="1:125">
+    <row r="6" spans="1:126">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
-      <c r="AA6">
-[...1 lines deleted...]
-      </c>
+      <c r="AA6"/>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
@@ -7762,179 +7776,184 @@
       </c>
       <c r="CU6">
         <v>0.0</v>
       </c>
       <c r="CV6">
         <v>0.0</v>
       </c>
       <c r="CW6">
         <v>0.0</v>
       </c>
       <c r="CX6">
         <v>0.0</v>
       </c>
       <c r="CY6">
         <v>0.0</v>
       </c>
       <c r="CZ6">
         <v>0.0</v>
       </c>
       <c r="DA6">
         <v>0.0</v>
       </c>
       <c r="DB6">
         <v>0.0</v>
       </c>
-      <c r="DC6"/>
+      <c r="DC6">
+        <v>0.0</v>
+      </c>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
+      <c r="DV6"/>
     </row>
-    <row r="7" spans="1:125">
+    <row r="7" spans="1:126">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7">
+        <v>70697000.0</v>
+      </c>
+      <c r="C7">
         <v>68215000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>64947000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>66150000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>66987000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>71379000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>75125000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>73273000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>74805000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>76326000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>74510000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>68793000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>66312000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>65230000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>65676000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>65592000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>57244000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>56200000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>56758000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>57655000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>56996000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>58266000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>60167000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>63454000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>65902000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>70031000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>67429000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>71263000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>72354000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>71078000.0</v>
       </c>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
-      <c r="AG7"/>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
       <c r="AH7"/>
-      <c r="AI7">
-[...2 lines deleted...]
-      <c r="AJ7"/>
+      <c r="AI7"/>
+      <c r="AJ7">
+        <v>0.0</v>
+      </c>
       <c r="AK7"/>
       <c r="AL7"/>
-      <c r="AM7">
-[...2 lines deleted...]
-      <c r="AN7"/>
+      <c r="AM7"/>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
@@ -7976,116 +7995,119 @@
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
+      <c r="DV7"/>
     </row>
-    <row r="8" spans="1:125">
+    <row r="8" spans="1:126">
       <c r="A8" t="s">
         <v>38</v>
       </c>
       <c r="B8">
+        <v>2208934000.0</v>
+      </c>
+      <c r="C8">
         <v>2245234000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>2238766000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>2264396000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>2272820000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>2287422000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>2301729000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>2337079000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>2346823000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>2376894000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>2365129000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2306545000.0</v>
       </c>
       <c r="M8">
         <v>2306545000.0</v>
       </c>
       <c r="N8">
+        <v>2306545000.0</v>
+      </c>
+      <c r="O8">
         <v>2313746000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>2299533000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>2294360000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>2299370000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>2297497000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2281444000.0</v>
       </c>
       <c r="T8">
         <v>2281444000.0</v>
       </c>
       <c r="U8">
         <v>2281444000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>2281444000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -8145,152 +8167,153 @@
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
+      <c r="DV8"/>
     </row>
-    <row r="9" spans="1:125">
+    <row r="9" spans="1:126">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>79270000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>79591000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>78383000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>77011000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>77557000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>76656000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>74389000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>73688000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>73035000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>72555000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74057000.0</v>
       </c>
       <c r="Q9">
         <v>74057000.0</v>
       </c>
       <c r="R9">
+        <v>74057000.0</v>
+      </c>
+      <c r="S9">
         <v>76164000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>76311000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>76753000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>75250000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>73819000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>72915000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>73097000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>70503000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>67878000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>66255000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>62582000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>58965000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>243019.43</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>15127410.37</v>
       </c>
-      <c r="AF9">
-[...2 lines deleted...]
-      <c r="AG9"/>
+      <c r="AG9">
+        <v>0.0</v>
+      </c>
       <c r="AH9"/>
-      <c r="AI9">
-[...2 lines deleted...]
-      <c r="AJ9"/>
+      <c r="AI9"/>
+      <c r="AJ9">
+        <v>0.0</v>
+      </c>
       <c r="AK9"/>
       <c r="AL9"/>
-      <c r="AM9">
-[...2 lines deleted...]
-      <c r="AN9"/>
+      <c r="AM9"/>
+      <c r="AN9">
+        <v>0.0</v>
+      </c>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
@@ -8332,421 +8355,425 @@
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
+      <c r="DV9"/>
     </row>
-    <row r="10" spans="1:125">
+    <row r="10" spans="1:126">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10">
+        <v>66292000.0</v>
+      </c>
+      <c r="C10">
         <v>41569148.0</v>
       </c>
-      <c r="C10">
-[...1 lines deleted...]
-      </c>
       <c r="D10">
+        <v>85781000.0</v>
+      </c>
+      <c r="E10">
         <v>38311000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>46698000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>28245000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>73771000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>24304000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>48233000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>30948000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>54182000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>49065000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>22919000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>41619000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>21587000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>40048000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>51641000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>24102000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>40588000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>57096000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>63437000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>77831000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>108772000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>177785000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>128579295.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>68150490.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>74701000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>93761000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>80580000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>101030000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>96626000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>109762000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>94669000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>81873000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>65081000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>131742000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>95064000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>120580000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>115705000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>352194000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>455679000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>476356000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>444759000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>438873000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>433693000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>449184000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>491481000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>558091000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>576493000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>106165000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>80606000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>81815000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>127394000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>94837000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>152768000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>226841000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>398344000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>369644000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>467476000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>501145000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>207226000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>129688000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>256831000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>208709000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>186135000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>132018000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>130799000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>177529000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>179979000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>129833000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>61510442.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>6648925.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>7116833.0</v>
       </c>
-      <c r="BV10">
-[...1 lines deleted...]
-      </c>
       <c r="BW10">
         <v>0.0</v>
       </c>
       <c r="BX10">
+        <v>0.0</v>
+      </c>
+      <c r="BY10">
         <v>116268.0</v>
       </c>
-      <c r="BY10">
-[...1 lines deleted...]
-      </c>
       <c r="BZ10">
         <v>0.0</v>
       </c>
       <c r="CA10">
         <v>0.0</v>
       </c>
       <c r="CB10">
         <v>0.0</v>
       </c>
       <c r="CC10">
         <v>0.0</v>
       </c>
       <c r="CD10">
         <v>0.0</v>
       </c>
       <c r="CE10">
         <v>0.0</v>
       </c>
       <c r="CF10">
+        <v>0.0</v>
+      </c>
+      <c r="CG10">
         <v>1585247387.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>306538603.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>177563482.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>122012239.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>79422000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>40715000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>20209000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>21370000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>18270000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>10957000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>26697000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>17315000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>24116000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>27218000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>6838000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>13231000.0</v>
       </c>
-      <c r="CV10">
-[...1 lines deleted...]
-      </c>
       <c r="CW10">
         <v>0.0</v>
       </c>
       <c r="CX10">
+        <v>0.0</v>
+      </c>
+      <c r="CY10">
         <v>14897000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>20702000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>7399000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>72700000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>75100000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>5600000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>24100000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>48600000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>102600000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>1300000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>2700000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>5100000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>41400000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>3700000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>1900000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>2400000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>500000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>5800000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>400000.0</v>
       </c>
-      <c r="DQ10"/>
-      <c r="DR10">
+      <c r="DR10"/>
+      <c r="DS10">
         <v>52000000.0</v>
       </c>
-      <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
+      <c r="DV10"/>
     </row>
-    <row r="11" spans="1:125">
+    <row r="11" spans="1:126">
       <c r="A11" t="s">
         <v>41</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8830,1299 +8857,1307 @@
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
+      <c r="DV11"/>
     </row>
-    <row r="12" spans="1:125">
+    <row r="12" spans="1:126">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12">
+        <v>66292000.0</v>
+      </c>
+      <c r="C12">
         <v>41569148.0</v>
       </c>
-      <c r="C12">
-[...1 lines deleted...]
-      </c>
       <c r="D12">
+        <v>85781000.0</v>
+      </c>
+      <c r="E12">
         <v>38311000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>46698000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>28245000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>73771000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>24304000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>48233000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>30948000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>54182000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>49065000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>22919000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>41619000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>21587000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>40048000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>51641000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>24102000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>40588000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>57096000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>63437000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>77831000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>108772000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>177785000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>128579295.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>68150490.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>74701000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>93761000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>80580000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>101030000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>96626000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>109762000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>94669000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>81873000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>65081000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>131742000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>95064000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>120580000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>115705000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>352194000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>455679000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>476356000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>444759000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>438873000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>433693000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>449184000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>491481000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>558091000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>576493000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>106165000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>80606000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>81815000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>127394000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>94837000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>152768000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>226841000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>398344000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>369644000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>467476000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>501145000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>207226000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>129688000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>256831000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>208709000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>186135000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>132018000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>130799000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>177529000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>179979000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>129833000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>61510442.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>6648925.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>7116833.0</v>
       </c>
-      <c r="BV12"/>
       <c r="BW12"/>
-      <c r="BX12">
+      <c r="BX12"/>
+      <c r="BY12">
         <v>116268.0</v>
       </c>
-      <c r="BY12"/>
       <c r="BZ12"/>
-      <c r="CA12">
+      <c r="CA12"/>
+      <c r="CB12">
         <v>40739748.0</v>
       </c>
-      <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
-      <c r="CF12">
+      <c r="CF12"/>
+      <c r="CG12">
         <v>3657996516.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>306538603.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>177563482.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>122012239.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>79422000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>40715000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>20209000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>21370000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>18270000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>10957000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>26697000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>17315000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>24116000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>27218000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>6838000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>13231000.0</v>
       </c>
-      <c r="CV12"/>
       <c r="CW12"/>
-      <c r="CX12">
+      <c r="CX12"/>
+      <c r="CY12">
         <v>14897000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>20702000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>7399000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>98700000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>75100000.0</v>
       </c>
-      <c r="DC12"/>
-      <c r="DD12">
+      <c r="DD12"/>
+      <c r="DE12">
         <v>24100000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>48600000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>102600000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>1300000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>2700000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>5100000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>41400000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>3700000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>1900000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>2400000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>500000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>5800000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>400000.0</v>
       </c>
-      <c r="DQ12"/>
-      <c r="DR12">
+      <c r="DR12"/>
+      <c r="DS12">
         <v>52000000.0</v>
       </c>
-      <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
+      <c r="DV12"/>
     </row>
-    <row r="13" spans="1:125">
+    <row r="13" spans="1:126">
       <c r="A13" t="s">
         <v>43</v>
       </c>
       <c r="B13">
+        <v>2208934000.0</v>
+      </c>
+      <c r="C13">
         <v>2251036277.0</v>
       </c>
-      <c r="C13">
-[...1 lines deleted...]
-      </c>
       <c r="D13">
+        <v>2238766000.0</v>
+      </c>
+      <c r="E13">
         <v>2264396000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2272820000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2287422000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2301729000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2337079000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2346823000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>2376894000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>2365129000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2306545000.0</v>
       </c>
       <c r="M13">
         <v>2306545000.0</v>
       </c>
       <c r="N13">
+        <v>2306545000.0</v>
+      </c>
+      <c r="O13">
         <v>2313746000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2299533000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2294360000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>2299370000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>2297497000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2281444000.0</v>
       </c>
       <c r="T13">
         <v>2281444000.0</v>
       </c>
       <c r="U13">
         <v>2281444000.0</v>
       </c>
       <c r="V13">
         <v>2281444000.0</v>
       </c>
       <c r="W13">
+        <v>2281444000.0</v>
+      </c>
+      <c r="X13">
         <v>2285738000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>2291796000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1682669603.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1609677170.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>2296378000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>2314097000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2322280000.0</v>
       </c>
       <c r="AD13">
         <v>2322280000.0</v>
       </c>
       <c r="AE13">
         <v>2322280000.0</v>
       </c>
       <c r="AF13">
         <v>2322280000.0</v>
       </c>
       <c r="AG13">
+        <v>2322280000.0</v>
+      </c>
+      <c r="AH13">
         <v>2321902000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2319293000.0</v>
       </c>
       <c r="AI13">
         <v>2319293000.0</v>
       </c>
       <c r="AJ13">
         <v>2319293000.0</v>
       </c>
       <c r="AK13">
         <v>2319293000.0</v>
       </c>
       <c r="AL13">
         <v>2319293000.0</v>
       </c>
       <c r="AM13">
         <v>2319293000.0</v>
       </c>
       <c r="AN13">
         <v>2319293000.0</v>
       </c>
       <c r="AO13">
+        <v>2319293000.0</v>
+      </c>
+      <c r="AP13">
         <v>2319276000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>2316615000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2316321000.0</v>
       </c>
       <c r="AR13">
         <v>2316321000.0</v>
       </c>
       <c r="AS13">
         <v>2316321000.0</v>
       </c>
       <c r="AT13">
-        <v>2315539000.0</v>
+        <v>2316321000.0</v>
       </c>
       <c r="AU13">
         <v>2315539000.0</v>
       </c>
       <c r="AV13">
+        <v>2315539000.0</v>
+      </c>
+      <c r="AW13">
         <v>2315163000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>2314033000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>2308966000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>2305227000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>2256517000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>2253713000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>2252711000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>2251982000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>2291376361.6</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>2213039630.25</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>2271053693.98</v>
-      </c>
-[...1 lines deleted...]
-        <v>2248217000.0</v>
       </c>
       <c r="BH13">
         <v>2248217000.0</v>
       </c>
       <c r="BI13">
+        <v>2248217000.0</v>
+      </c>
+      <c r="BJ13">
         <v>2285413120.2</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>2268293135.44</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>2779361083.25</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>2692501214.65</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>2602717452.56</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>2728686232.03</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>2633752851.71</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>2591384212.5</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>2383177674.58</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>2566533000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>1935889217.62</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>1355073743.54</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>1442476084.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>1405785011.21</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>1447251931.37</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>1424401412.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>1336893222.26</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>1220862724.76</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>1211333733.6</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>1240115622.48</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>1234842463.3</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>1179384575.88</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>1181710977.7</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>1137891343.59</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>1062330477.36</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>1073984123.05</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>1059822942.64</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>1002502178.91</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>731035258.81</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>738970756.66</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>722073245.95</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>686856889.41</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>685325562.4</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>626064300.8</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>580476886.88</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>572821853.93</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>598328056.98</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>558527000.81</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>557261306.53</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>562933282.45</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>583882430.65</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>557206728.64</v>
       </c>
-      <c r="CY13">
+      <c r="CZ13">
         <v>579459079.03</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>438481717.01</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>437318967.85</v>
       </c>
-      <c r="DB13">
+      <c r="DC13">
         <v>442990131.81</v>
       </c>
-      <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
+      <c r="DV13"/>
     </row>
-    <row r="14" spans="1:125">
+    <row r="14" spans="1:126">
       <c r="A14" t="s">
         <v>44</v>
       </c>
       <c r="B14">
+        <v>13413000.0</v>
+      </c>
+      <c r="C14">
         <v>12941000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>13052000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13987000.0</v>
       </c>
       <c r="E14">
         <v>13987000.0</v>
       </c>
       <c r="F14">
+        <v>13987000.0</v>
+      </c>
+      <c r="G14">
         <v>14287000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>13987000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>14890000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>14395000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>14410000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>15509000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>13610000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>14747000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>14839000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>13542000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>15044000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>13588000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>13479000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13304000.0</v>
       </c>
       <c r="T14">
         <v>13304000.0</v>
       </c>
       <c r="U14">
         <v>13304000.0</v>
       </c>
       <c r="V14">
+        <v>13304000.0</v>
+      </c>
+      <c r="W14">
         <v>13479000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>13679000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>13724000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>13712000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>13771000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>14142500.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>14640550.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>14689100.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>15010050.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>14689100.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>14687000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>14673550.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14661950.0</v>
       </c>
       <c r="AI14">
         <v>14661950.0</v>
       </c>
       <c r="AJ14">
         <v>14661950.0</v>
       </c>
       <c r="AK14">
         <v>14661950.0</v>
       </c>
       <c r="AL14">
         <v>14661950.0</v>
       </c>
       <c r="AM14">
         <v>14661950.0</v>
       </c>
       <c r="AN14">
+        <v>14661950.0</v>
+      </c>
+      <c r="AO14">
         <v>14661900.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>14656700.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>14645950.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14645600.0</v>
       </c>
       <c r="AR14">
         <v>14645600.0</v>
       </c>
       <c r="AS14">
+        <v>14645600.0</v>
+      </c>
+      <c r="AT14">
         <v>14643250.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>14670850.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>14639550.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>14697000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>14625550.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>14667900.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>14450550.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>14408550.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>14342800.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>14349300.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>14290650.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>14301000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>14309050.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>14402400.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>14397050.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>14451850.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>14464250.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>14392750.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>13785550.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>14214750.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>13782550.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>14283450.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>13781800.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>14159450.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>13003450.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>10545350.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10690182.0</v>
       </c>
       <c r="BT14">
         <v>10690182.0</v>
       </c>
       <c r="BU14">
         <v>10690182.0</v>
       </c>
       <c r="BV14">
         <v>10690182.0</v>
       </c>
       <c r="BW14">
         <v>10690182.0</v>
       </c>
       <c r="BX14">
         <v>10690182.0</v>
       </c>
       <c r="BY14">
         <v>10690182.0</v>
       </c>
       <c r="BZ14">
         <v>10690182.0</v>
       </c>
       <c r="CA14">
         <v>10690182.0</v>
       </c>
       <c r="CB14">
         <v>10690182.0</v>
       </c>
       <c r="CC14">
         <v>10690182.0</v>
       </c>
       <c r="CD14">
         <v>10690182.0</v>
       </c>
       <c r="CE14">
         <v>10690182.0</v>
       </c>
       <c r="CF14">
+        <v>10690182.0</v>
+      </c>
+      <c r="CG14">
         <v>10835013.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>10776995.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>21530370.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>21088645.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>20657955.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>19499678.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>19416919.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>19132781.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>19080712.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>19035540.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>19016919.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>18676229.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>18921057.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>18981746.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>18685884.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>18363125.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>18765194.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>18848988.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>18827608.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>18134159.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>17875193.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>16748789.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>17356343.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>15785460.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>15915138.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>16551744.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>14778343.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>15213000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>14420080.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>15310363.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>14443739.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>15296216.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>15418738.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>18459889.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>20689680.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>22413820.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>20892520.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>18758643.0</v>
       </c>
-      <c r="DR14">
+      <c r="DS14">
         <v>11445355.0</v>
       </c>
-      <c r="DS14">
+      <c r="DT14">
         <v>12510039.0</v>
       </c>
-      <c r="DT14">
+      <c r="DU14">
         <v>11724152.0</v>
       </c>
-      <c r="DU14">
+      <c r="DV14">
         <v>11954037.0</v>
       </c>
     </row>
-    <row r="15" spans="1:125">
+    <row r="15" spans="1:126">
       <c r="A15" t="s">
         <v>45</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
-[...1 lines deleted...]
-      </c>
+      <c r="U15"/>
       <c r="V15">
         <v>2281444000.0</v>
       </c>
       <c r="W15">
+        <v>2281444000.0</v>
+      </c>
+      <c r="X15">
         <v>2285738000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2291796000.0</v>
       </c>
       <c r="Y15">
         <v>2291796000.0</v>
       </c>
       <c r="Z15">
+        <v>2291796000.0</v>
+      </c>
+      <c r="AA15">
         <v>2291134000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>2296378000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>2314097000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2322280000.0</v>
       </c>
       <c r="AD15">
         <v>2322280000.0</v>
       </c>
       <c r="AE15">
         <v>2322280000.0</v>
       </c>
       <c r="AF15">
         <v>2322280000.0</v>
       </c>
       <c r="AG15">
+        <v>2322280000.0</v>
+      </c>
+      <c r="AH15">
         <v>2321902000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2319293000.0</v>
       </c>
       <c r="AI15">
         <v>2319293000.0</v>
       </c>
       <c r="AJ15">
         <v>2319293000.0</v>
       </c>
       <c r="AK15">
         <v>2319293000.0</v>
       </c>
       <c r="AL15">
         <v>2319293000.0</v>
       </c>
       <c r="AM15">
         <v>2319293000.0</v>
       </c>
       <c r="AN15">
         <v>2319293000.0</v>
       </c>
       <c r="AO15">
+        <v>2319293000.0</v>
+      </c>
+      <c r="AP15">
         <v>2319276000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>2316615000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2316321000.0</v>
       </c>
       <c r="AR15">
         <v>2316321000.0</v>
       </c>
       <c r="AS15">
         <v>2316321000.0</v>
       </c>
       <c r="AT15">
-        <v>2315539000.0</v>
+        <v>2316321000.0</v>
       </c>
       <c r="AU15">
         <v>2315539000.0</v>
       </c>
       <c r="AV15">
+        <v>2315539000.0</v>
+      </c>
+      <c r="AW15">
         <v>2315163000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>2314033000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>2308966000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>2305227000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>2256517000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>2253713000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>2252711000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>2251982000.0</v>
       </c>
-      <c r="BD15">
-[...1 lines deleted...]
-      </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
       <c r="BJ15">
         <v>0.0</v>
       </c>
       <c r="BK15">
         <v>0.0</v>
       </c>
       <c r="BL15">
         <v>0.0</v>
       </c>
       <c r="BM15">
         <v>0.0</v>
       </c>
       <c r="BN15">
         <v>0.0</v>
       </c>
       <c r="BO15">
         <v>0.0</v>
       </c>
       <c r="BP15">
         <v>0.0</v>
       </c>
       <c r="BQ15">
         <v>0.0</v>
       </c>
       <c r="BR15">
+        <v>0.0</v>
+      </c>
+      <c r="BS15">
         <v>2566533000.0</v>
       </c>
-      <c r="BS15">
-[...1 lines deleted...]
-      </c>
       <c r="BT15">
         <v>0.0</v>
       </c>
       <c r="BU15">
+        <v>0.0</v>
+      </c>
+      <c r="BV15">
         <v>1442476084.0</v>
       </c>
-      <c r="BV15">
-[...1 lines deleted...]
-      </c>
       <c r="BW15">
         <v>0.0</v>
       </c>
       <c r="BX15">
         <v>0.0</v>
       </c>
       <c r="BY15">
         <v>0.0</v>
       </c>
       <c r="BZ15">
         <v>0.0</v>
       </c>
       <c r="CA15">
         <v>0.0</v>
       </c>
       <c r="CB15">
         <v>0.0</v>
       </c>
       <c r="CC15">
         <v>0.0</v>
       </c>
       <c r="CD15">
         <v>0.0</v>
       </c>
       <c r="CE15">
@@ -10176,289 +10211,295 @@
       <c r="CU15">
         <v>0.0</v>
       </c>
       <c r="CV15">
         <v>0.0</v>
       </c>
       <c r="CW15">
         <v>0.0</v>
       </c>
       <c r="CX15">
         <v>0.0</v>
       </c>
       <c r="CY15">
         <v>0.0</v>
       </c>
       <c r="CZ15">
         <v>0.0</v>
       </c>
       <c r="DA15">
         <v>0.0</v>
       </c>
       <c r="DB15">
         <v>0.0</v>
       </c>
       <c r="DC15">
+        <v>0.0</v>
+      </c>
+      <c r="DD15">
         <v>627900000.0</v>
       </c>
-      <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
+      <c r="DV15"/>
     </row>
-    <row r="16" spans="1:125">
+    <row r="16" spans="1:126">
       <c r="A16" t="s">
         <v>46</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16"/>
+      <c r="D16">
+        <v>26799000.0</v>
+      </c>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>36157000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
-[...1 lines deleted...]
-      </c>
+      <c r="K16"/>
       <c r="L16">
         <v>3026000.0</v>
       </c>
-      <c r="M16"/>
+      <c r="M16">
+        <v>3026000.0</v>
+      </c>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
-[...1 lines deleted...]
-      </c>
+      <c r="S16"/>
       <c r="T16">
         <v>-133373000.0</v>
       </c>
-      <c r="U16"/>
+      <c r="U16">
+        <v>-133373000.0</v>
+      </c>
       <c r="V16"/>
-      <c r="W16">
-[...1 lines deleted...]
-      </c>
+      <c r="W16"/>
       <c r="X16">
         <v>-94035000.0</v>
       </c>
-      <c r="Y16"/>
+      <c r="Y16">
+        <v>-94035000.0</v>
+      </c>
       <c r="Z16"/>
-      <c r="AA16">
-[...1 lines deleted...]
-      </c>
+      <c r="AA16"/>
       <c r="AB16">
         <v>-108010000.0</v>
       </c>
-      <c r="AC16"/>
+      <c r="AC16">
+        <v>-108010000.0</v>
+      </c>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
-      <c r="CA16">
+      <c r="CA16"/>
+      <c r="CB16">
         <v>69551491.0</v>
       </c>
-      <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
-      <c r="CH16">
+      <c r="CH16"/>
+      <c r="CI16">
         <v>4933495.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7270218.0</v>
       </c>
       <c r="CJ16">
         <v>7270218.0</v>
       </c>
-      <c r="CK16"/>
+      <c r="CK16">
+        <v>7270218.0</v>
+      </c>
       <c r="CL16"/>
-      <c r="CM16">
-[...1 lines deleted...]
-      </c>
+      <c r="CM16"/>
       <c r="CN16">
         <v>197587000.0</v>
       </c>
-      <c r="CO16"/>
+      <c r="CO16">
+        <v>197587000.0</v>
+      </c>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
+      <c r="DV16"/>
     </row>
-    <row r="17" spans="1:125">
+    <row r="17" spans="1:126">
       <c r="A17" t="s">
         <v>47</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
-[...1 lines deleted...]
-      </c>
+      <c r="AA17"/>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
-      <c r="AG17"/>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
-      <c r="AI17">
-[...2 lines deleted...]
-      <c r="AJ17"/>
+      <c r="AI17"/>
+      <c r="AJ17">
+        <v>0.0</v>
+      </c>
       <c r="AK17"/>
       <c r="AL17"/>
-      <c r="AM17">
-[...2 lines deleted...]
-      <c r="AN17"/>
+      <c r="AM17"/>
+      <c r="AN17">
+        <v>0.0</v>
+      </c>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
@@ -10500,164 +10541,163 @@
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
+      <c r="DV17"/>
     </row>
-    <row r="18" spans="1:125">
+    <row r="18" spans="1:126">
       <c r="A18" t="s">
         <v>48</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>1408000.0</v>
       </c>
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
-      <c r="S18">
+      <c r="S18"/>
+      <c r="T18">
         <v>2067000.0</v>
       </c>
-      <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-      <c r="W18">
+      <c r="W18"/>
+      <c r="X18">
         <v>2109000.0</v>
       </c>
-      <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-      <c r="AA18">
+      <c r="AA18"/>
+      <c r="AB18">
         <v>2272000.0</v>
       </c>
-      <c r="AB18">
-[...1 lines deleted...]
-      </c>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
+        <v>0.0</v>
+      </c>
+      <c r="AF18">
         <v>488983.45</v>
       </c>
-      <c r="AF18">
-[...1 lines deleted...]
-      </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
+        <v>0.0</v>
+      </c>
+      <c r="AJ18">
         <v>1982500.3</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>1921016.87</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>2185885.08</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>2448734.32</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>1836306.82</v>
       </c>
-      <c r="AN18">
-[...1 lines deleted...]
-      </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
+        <v>0.0</v>
+      </c>
+      <c r="AR18">
         <v>2429737.74</v>
       </c>
-      <c r="AR18">
-[...1 lines deleted...]
-      </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
+        <v>0.0</v>
+      </c>
+      <c r="AV18">
         <v>2841407.8</v>
       </c>
-      <c r="AV18">
-[...1 lines deleted...]
-      </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
         <v>0.0</v>
       </c>
       <c r="AY18">
+        <v>0.0</v>
+      </c>
+      <c r="AZ18">
         <v>3092346.79</v>
       </c>
-      <c r="AZ18">
-[...1 lines deleted...]
-      </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
@@ -10776,71 +10816,74 @@
       </c>
       <c r="CU18">
         <v>0.0</v>
       </c>
       <c r="CV18">
         <v>0.0</v>
       </c>
       <c r="CW18">
         <v>0.0</v>
       </c>
       <c r="CX18">
         <v>0.0</v>
       </c>
       <c r="CY18">
         <v>0.0</v>
       </c>
       <c r="CZ18">
         <v>0.0</v>
       </c>
       <c r="DA18">
         <v>0.0</v>
       </c>
       <c r="DB18">
         <v>0.0</v>
       </c>
-      <c r="DC18"/>
+      <c r="DC18">
+        <v>0.0</v>
+      </c>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
+      <c r="DV18"/>
     </row>
-    <row r="19" spans="1:125">
+    <row r="19" spans="1:126">
       <c r="A19" t="s">
         <v>49</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10924,1917 +10967,1931 @@
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
+      <c r="DV19"/>
     </row>
-    <row r="20" spans="1:125">
+    <row r="20" spans="1:126">
       <c r="A20" t="s">
         <v>50</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>9462282.0</v>
       </c>
-      <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20">
         <v>1.0</v>
       </c>
-      <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-      <c r="W20">
+      <c r="W20"/>
+      <c r="X20">
         <v>27666000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>28832000.0</v>
       </c>
-      <c r="Y20"/>
-      <c r="Z20">
+      <c r="Z20"/>
+      <c r="AA20">
         <v>30562000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>31746000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>32000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>33227000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>34508000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>35401000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>205907000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>206649000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>206017000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>205167000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>205002000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>206237000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>207125000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>207399000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>206589000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>206306000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>206207000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>208479000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>207459000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>222011000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>222560000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>219719000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>313858000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>312461000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>313451000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>312356000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>311435000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>312030000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>311096000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>310552000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>362797000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>363727000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>363176000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>363646000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>362769000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>309565000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>309726000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>736897000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>752910000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>766922000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>746451000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>760553000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>772199000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>813279000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>857724000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>841528655.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>284579519.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>280749033.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>280748894.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>280748833.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>280749280.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>280749203.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>280749539.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>280749068.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>280724265.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>266826548.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>266827417.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>266827538.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>267313589.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>267337670.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>923528416.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>927078234.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CK20">
         <v>927473000.0</v>
       </c>
-      <c r="CK20">
+      <c r="CL20">
         <v>929800000.0</v>
       </c>
-      <c r="CL20">
+      <c r="CM20">
         <v>592325000.0</v>
       </c>
-      <c r="CM20">
+      <c r="CN20">
         <v>592705000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CO20">
         <v>605271000.0</v>
       </c>
-      <c r="CO20">
+      <c r="CP20">
         <v>606842000.0</v>
       </c>
-      <c r="CP20">
+      <c r="CQ20">
         <v>608465000.0</v>
       </c>
-      <c r="CQ20">
+      <c r="CR20">
         <v>619301000.0</v>
       </c>
-      <c r="CR20">
+      <c r="CS20">
         <v>617176000.0</v>
       </c>
-      <c r="CS20">
+      <c r="CT20">
         <v>618564000.0</v>
       </c>
-      <c r="CT20">
+      <c r="CU20">
         <v>545377000.0</v>
       </c>
-      <c r="CU20">
+      <c r="CV20">
         <v>619381000.0</v>
       </c>
-      <c r="CV20">
+      <c r="CW20">
         <v>551251000.0</v>
       </c>
-      <c r="CW20">
+      <c r="CX20">
         <v>558392000.0</v>
       </c>
-      <c r="CX20">
+      <c r="CY20">
         <v>566290000.0</v>
       </c>
-      <c r="CY20">
+      <c r="CZ20">
         <v>550502000.0</v>
       </c>
-      <c r="CZ20">
+      <c r="DA20">
         <v>474861000.0</v>
       </c>
-      <c r="DA20">
+      <c r="DB20">
         <v>297500000.0</v>
       </c>
-      <c r="DB20">
+      <c r="DC20">
         <v>300100000.0</v>
       </c>
-      <c r="DC20">
+      <c r="DD20">
         <v>304400000.0</v>
       </c>
-      <c r="DD20">
+      <c r="DE20">
         <v>306100000.0</v>
       </c>
-      <c r="DE20">
+      <c r="DF20">
         <v>310400000.0</v>
       </c>
-      <c r="DF20">
+      <c r="DG20">
         <v>259800000.0</v>
       </c>
-      <c r="DG20">
+      <c r="DH20">
         <v>281900000.0</v>
       </c>
-      <c r="DH20">
+      <c r="DI20">
         <v>285500000.0</v>
       </c>
-      <c r="DI20">
+      <c r="DJ20">
         <v>288200000.0</v>
       </c>
-      <c r="DJ20">
+      <c r="DK20">
         <v>209000000.0</v>
       </c>
-      <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
+      <c r="DV20"/>
     </row>
-    <row r="21" spans="1:125">
+    <row r="21" spans="1:126">
       <c r="A21" t="s">
         <v>51</v>
       </c>
       <c r="B21">
+        <v>7691000.0</v>
+      </c>
+      <c r="C21">
         <v>8603174.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>9470000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>10353000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>11241000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>13537000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>12997000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>15566000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>16659000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>16367000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>17310000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>18047000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>18231000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>18550000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>19575000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>20609000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>21678000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>22752000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>23915000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>25087000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>26241000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>26500000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>27666000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>28832000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>22002202.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>21471879.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>31746000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>32000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>33227000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>34508000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>35401000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>35406000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>36129000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>35156000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>28116000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>2403000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>2834000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>3260000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>3316000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>3673000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>3977000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>3147000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>3363000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>3714000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>3931000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>4149000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>3302000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>3399000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>3615000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>3538000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>3917000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>4501000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>4431000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>5290000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>6101000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>6923000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>4872000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>5611000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>6471000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>7415000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>6150000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>7068000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>6366000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>2055000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>2458000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>2739000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>3156000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>3681000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>4421000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>5244000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>5676299.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>1376410.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>271728.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>295237.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>317807.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>308059.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>330499.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>352860.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>375117.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>397899.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>420524.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>442550.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>465170.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>267313589.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>267337670.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>923528416.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>927078234.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>927473000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>929800000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>592325000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>592705000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>605271000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>606842000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>608465000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>619301000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>617176000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>618564000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>72744000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>619381000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>551251000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>558392000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>566290000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>550502000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>474861000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>297500000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>300100000.0</v>
       </c>
-      <c r="DC21"/>
-      <c r="DD21">
+      <c r="DD21"/>
+      <c r="DE21">
         <v>306100000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>310400000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>259800000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>281900000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>285500000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>288200000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>209000000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>213500000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>216300000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>219100000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>71400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72300000.0</v>
       </c>
       <c r="DP21">
         <v>72300000.0</v>
       </c>
-      <c r="DQ21"/>
+      <c r="DQ21">
+        <v>72300000.0</v>
+      </c>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
+      <c r="DV21"/>
     </row>
-    <row r="22" spans="1:125">
+    <row r="22" spans="1:126">
       <c r="A22" t="s">
         <v>52</v>
       </c>
       <c r="B22">
+        <v>54700000.0</v>
+      </c>
+      <c r="C22">
         <v>53437741.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>48952074.0</v>
       </c>
-      <c r="D22">
-[...1 lines deleted...]
-      </c>
       <c r="E22">
+        <v>33211090.0</v>
+      </c>
+      <c r="F22">
         <v>45722000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>49176000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>43300000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>41398000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>38459000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>36018000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>35272000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>35045000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>36667000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>36562000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>35158000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>30319000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>26547000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>24681000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>23429000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>25770000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>24761000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>25605000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>26282000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>29137000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>23129221.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>22309340.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>31718000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>32249000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>30559000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>31173000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>34081000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>32115000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>33784000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>26787000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>24631000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>25282000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>25737000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>25577000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>24136000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>25438000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>23748000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>23665000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>24245000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>21279000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>18417000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>12391000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>9170000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>13517000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>13573000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>13606000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>12378000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>12745000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>9278000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>12030000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>13787000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>14541000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>13135000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>10818000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>7163000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>7063000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>10202000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>10610000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>4933000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>9733000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>9427000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>9149000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>9008000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>9108000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>8924000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>10377000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>8652258.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>8599106.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>8301445.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>8826252.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>9255140.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>8761801.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>8545165.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>8406365.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>9072693.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>7703141.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>7334077.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>7795423.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>7034539.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>6602787.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>6710446.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>120200726.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>114352052.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>111425000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>110589000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>95676000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>99088000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>111972000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>114081000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>120463000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>132909000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>135092000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>115492000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>118245000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>111393000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>93224000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>73457000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>103067000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>85688000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>80914000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59600000.0</v>
       </c>
       <c r="DB22">
         <v>59600000.0</v>
       </c>
       <c r="DC22">
         <v>59600000.0</v>
       </c>
       <c r="DD22">
+        <v>59600000.0</v>
+      </c>
+      <c r="DE22">
         <v>53200000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>48900000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>30700000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>38300000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>40300000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>40600000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>36700000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>27500000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>27000000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>29000000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>29500000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>26900000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>23600000.0</v>
       </c>
-      <c r="DQ22"/>
-      <c r="DR22">
+      <c r="DR22"/>
+      <c r="DS22">
         <v>4200000.0</v>
       </c>
-      <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
+      <c r="DV22"/>
     </row>
-    <row r="23" spans="1:125">
+    <row r="23" spans="1:126">
       <c r="A23" t="s">
         <v>53</v>
       </c>
       <c r="B23">
-        <v>2755255955.0</v>
+        <v>2726689000.0</v>
       </c>
       <c r="C23">
-        <v>2724467927.0</v>
+        <v>2755255950.0</v>
       </c>
       <c r="D23">
+        <v>2726690000.0</v>
+      </c>
+      <c r="E23">
         <v>2800895000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2742837000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2915984000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2956315000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2887996000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2914533000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2997126000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3019035000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2808201000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2732694000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2891399000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2876123000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2927384000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2704686000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2692884000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2661752000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2720415000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2696309000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2795596000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2898878000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3073324000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2352593979.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2369462184.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3269840000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>3445734000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>3440348000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>3631728000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>3636043000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>3785874000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>3858221000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>3929703000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>3892931000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>3967987000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>4078083000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>4261536000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>4324214000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>4450324000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>4512400000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>4619026000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>4878690000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>5268980000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>5193847000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>5492647000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>5308996000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>5317581000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>5061476000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>4736927000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>4579123000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>4424413000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>4370678000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>4378670000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>4300263000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>4506689000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>4481139000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>4488470000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>4427874000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>4351524000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>3637755000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>3642850000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>4296788000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>4188496000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>4194948000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>4170858000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>4191713000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>4360861000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>4521430000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>4853916000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>4833702039.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1974134554.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1756301649.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1919945479.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1763477009.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1729046010.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>1629941552.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>1825997463.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1761185927.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1738040684.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>1573983268.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>1832084306.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>1718882429.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>5221102207.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>4009005769.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>4039853688.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>3850772738.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>3696745000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>3554229000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>3020343000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>2908385000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>2859689000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>2739083000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>2920118000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>2760015000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>2673602000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>2604611000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>2769773000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>2654313000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>2628015000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>2490785000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>2617302000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>2388136000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>1849526000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>1497700000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>1543700000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>1433900000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>1393200000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>1368300000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>1247700000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>1336400000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>1288600000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>1278500000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>1197400000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>1223500000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>1173400000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>1115700000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>602800000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>618800000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>402300000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>384600000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>175600000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>134700000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>119800000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>112200000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:125">
+    <row r="24" spans="1:126">
       <c r="A24" t="s">
         <v>54</v>
       </c>
       <c r="B24">
+        <v>626327000.0</v>
+      </c>
+      <c r="C24">
         <v>663859000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>679291000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>687732000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>546429000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>567824000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>812469000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>787008000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>844671000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>935142000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>914830000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>963827000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>964103000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1161626000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1085970000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1241099000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1139720000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1174462000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1106794000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1162841000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1145317000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1189880000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1236210000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1359800000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1450900000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1504969000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1427181000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1513827000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1514964000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>1651352000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>361651272.42</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1325828129.88</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1316428029.73</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>1375949043.6</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1099548679.35</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>1421110400.51</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>1422887003.47</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>1421722376.62</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>1056006006.96</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>1527400411.3</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>1585521083.17</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>1570695063.82</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>1575399176.36</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>1588358993.62</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>1585347794.77</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>1584150378.31</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>1593826693.06</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>1602213590.5</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>1608390966.17</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>1222617194.57</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>1245663183.66</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>1232760426.77</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>1218602457.85</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>1220647128.25</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>1228377343.28</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>1228163493.84</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>1222335529.55</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>1232743237.79</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>1215667353.14</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>1201826492.72</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>837052107.12</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>836330653.47</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>806914744.23</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>660082596.44</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>660345669.74</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>714714398.27</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>711715779.47</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>744070332.96</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>747276401.79</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>933556701.03</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>1124547172.91</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>217739783.94</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>102779355.6</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>208076210.9</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>120222735.03</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>124834089.76</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>49164142.37</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>127671161.83</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>120833690.71</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>148401003.85</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>40276584.32</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>192246854.4</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>83051457.98</v>
       </c>
-      <c r="CF24">
-[...1 lines deleted...]
-      </c>
       <c r="CG24">
+        <v>0.0</v>
+      </c>
+      <c r="CH24">
         <v>586895144.84</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>592983544.2</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>597564422.28</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>580107756.91</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>679055513.88</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>298672978.54</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>307958365.46</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>329961561.21</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>305252060.29</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>375907635.72</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>327384752.34</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>277563803.64</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>276416699.64</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>313042362.81</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>311683417.09</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>324456528.65</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>329060105.68</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>319908303.29</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>367381191.77</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>292786168.52</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>150974736.56</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>153969360.29</v>
       </c>
-      <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
+      <c r="DV24"/>
     </row>
-    <row r="25" spans="1:125">
+    <row r="25" spans="1:126">
       <c r="A25" t="s">
         <v>55</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>726460000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>735843000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>595028000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>619500000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>867035000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>841018000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>1018970000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1017556000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1214069000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1138948000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1293458000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1185362000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1219757000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1152617000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1209344000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1191270000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1236991000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1285092000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1412067000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1506627000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1561808000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1482161000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1571832000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1574707000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>7491289.33</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>493220005.32</v>
       </c>
-      <c r="AF25">
-[...2 lines deleted...]
-      <c r="AG25"/>
+      <c r="AG25">
+        <v>0.0</v>
+      </c>
       <c r="AH25"/>
-      <c r="AI25">
-[...2 lines deleted...]
-      <c r="AJ25"/>
+      <c r="AI25"/>
+      <c r="AJ25">
+        <v>0.0</v>
+      </c>
       <c r="AK25"/>
       <c r="AL25"/>
-      <c r="AM25">
-[...2 lines deleted...]
-      <c r="AN25"/>
+      <c r="AM25"/>
+      <c r="AN25">
+        <v>0.0</v>
+      </c>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
@@ -12876,170 +12933,169 @@
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
+      <c r="DV25"/>
     </row>
-    <row r="26" spans="1:125">
+    <row r="26" spans="1:126">
       <c r="A26" t="s">
         <v>56</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>7567000.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>8464000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>9971000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>10645000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>15634000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>16276000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>20451000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>11729000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>9141000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>12951000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>7382000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>7601000.0</v>
       </c>
-      <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
-[...1 lines deleted...]
-      </c>
+      <c r="AA26"/>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
         <v>1144385.6</v>
       </c>
-      <c r="AJ26">
-[...1 lines deleted...]
-      </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
         <v>1517231.41</v>
       </c>
-      <c r="AR26">
-[...1 lines deleted...]
-      </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26">
         <v>2449875.23</v>
       </c>
-      <c r="AV26">
-[...1 lines deleted...]
-      </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
@@ -13170,129 +13226,132 @@
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
-      <c r="DC26"/>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
+      <c r="DV26"/>
     </row>
-    <row r="27" spans="1:125">
+    <row r="27" spans="1:126">
       <c r="A27" t="s">
         <v>57</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
-[...1 lines deleted...]
-      </c>
+      <c r="AA27"/>
       <c r="AB27">
         <v>0.0</v>
       </c>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
       <c r="AF27">
         <v>0.0</v>
       </c>
-      <c r="AG27"/>
+      <c r="AG27">
+        <v>0.0</v>
+      </c>
       <c r="AH27"/>
-      <c r="AI27">
-[...2 lines deleted...]
-      <c r="AJ27"/>
+      <c r="AI27"/>
+      <c r="AJ27">
+        <v>0.0</v>
+      </c>
       <c r="AK27"/>
       <c r="AL27"/>
-      <c r="AM27">
-[...2 lines deleted...]
-      <c r="AN27"/>
+      <c r="AM27"/>
+      <c r="AN27">
+        <v>0.0</v>
+      </c>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
@@ -13334,508 +13393,514 @@
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
+      <c r="DV27"/>
     </row>
-    <row r="28" spans="1:125">
+    <row r="28" spans="1:126">
       <c r="A28" t="s">
         <v>58</v>
       </c>
       <c r="B28">
-        <v>692396724.0</v>
+        <v>630732000.0</v>
       </c>
       <c r="C28">
-        <v>705050959.0</v>
+        <v>711033723.0</v>
       </c>
       <c r="D28">
+        <v>658457000.0</v>
+      </c>
+      <c r="E28">
         <v>715571000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>702899000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>841177000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>813823000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>836929000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>872206000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>983389000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>938006000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>985845000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1009762000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1187522000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1132346000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1268949000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1147563000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1208774000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1125187000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1165625000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1141082000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1172533000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1188501000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1245469000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>985078560.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1038393929.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1419909000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1491329000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1506738000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1621400000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1609627000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1588889000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1641173000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1694890000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1665356000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1645925000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1749709000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1772159000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1791229000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1653130000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1593607000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1566490000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1735751000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1676027000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1546882000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1560786000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1360705000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1236228000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1139821000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1244827000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1242662000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1189161000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1151773000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>1146317000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>1066028000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>979584000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>844649000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>851758000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>772140000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>760893000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>599190000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>681720000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>547663000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>475065000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>521374000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>594147000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>644842000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>661394000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>726451000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>1128373000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>1355791646.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>225135193.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>97831264.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>224055139.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>133940808.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>123656961.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>58589798.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>172346633.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>177653774.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>169557393.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>50446179.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>238423634.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>117305500.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-820113821.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>412701608.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>539550182.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>596875450.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>652732000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>949814000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>463458000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>543119000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>582452000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>537343000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>649119000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>620566000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>550454000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>510680000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>614496000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>600096000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>626651000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>616681000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>709130000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>675367000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>472912000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>164400000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>207200000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>224600000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>254700000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>239200000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>135600000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>321300000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>299700000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>296800000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>200700000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>277500000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>306200000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>325600000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>123800000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>157300000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>76600000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>55200000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>-37100000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>11100000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>11000000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>1500000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:125">
+    <row r="29" spans="1:126">
       <c r="A29" t="s">
         <v>59</v>
       </c>
       <c r="B29">
+        <v>2227064000.0</v>
+      </c>
+      <c r="C29">
         <v>2282021000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2263355000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2350353000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2343146000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2493980000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2489941000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2444668000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2478419000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2573444000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2493340000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2349852000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2315047000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2503496000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2318786000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2476201000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2321336000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2370090000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2334572000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2419013000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2429179000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2554438000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2643746000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2821353000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2945315000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>3062355000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -13890,553 +13955,555 @@
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
+      <c r="DV29"/>
     </row>
-    <row r="30" spans="1:125">
+    <row r="30" spans="1:126">
       <c r="A30" t="s">
         <v>60</v>
       </c>
       <c r="B30">
+        <v>348477000.0</v>
+      </c>
+      <c r="C30">
         <v>411331248.0</v>
       </c>
-      <c r="C30">
-[...1 lines deleted...]
-      </c>
       <c r="D30">
+        <v>352142000.0</v>
+      </c>
+      <c r="E30">
         <v>365110000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>318610000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>397684000.0</v>
       </c>
-      <c r="G30">
-[...1 lines deleted...]
-      </c>
       <c r="H30">
+        <v>296682000.0</v>
+      </c>
+      <c r="I30">
         <v>401652000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>376621000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>432674000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>421427000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>393286000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>353505000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>437258000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>413925000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>419217000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>316529000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>344160000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>179628000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>249553000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>207743000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>220878000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>130702000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>175243000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>142319383.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>221731127.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>311346000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>348695000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>313446000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>384479000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>312015000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>342175000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>314970000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>355396000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>352034000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>298016000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>284302000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>319349000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>237827000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>205802000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>175006000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>235448000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>260908000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>363284000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>315591000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>495209000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>527655000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>547228000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>474063000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>607900000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>467216000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>478544000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>403926000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>567088000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>509547000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>496304000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>394956000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>619932000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>576243000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>566220000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>379691000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>507885000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>377454000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>339366000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>291546000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>391289000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>309652000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>274919000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>225144000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>468364000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>615065566.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>329293166.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>177569713.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>363574735.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>262568279.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>239534930.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>162882040.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>397759456.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>322632805.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>392302448.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>302672616.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>597128678.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>500654727.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>356334495.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>207542654.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>818652963.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>309292057.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>636155000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>527751000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>699391000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>544850000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>512480000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>414956000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>614057000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>443799000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>422241000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>391071000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>593214000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>474528000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>524969000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>438240000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>595998000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>424817000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>283727000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>219000000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>323700000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>242600000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>202800000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>138300000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>127900000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>196500000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>156200000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>169600000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>214600000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>296700000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>257200000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>211100000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>123400000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>130200000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>87300000.0</v>
       </c>
-      <c r="DQ30"/>
-      <c r="DR30">
+      <c r="DR30"/>
+      <c r="DS30">
         <v>33100000.0</v>
       </c>
-      <c r="DS30"/>
       <c r="DT30"/>
       <c r="DU30"/>
+      <c r="DV30"/>
     </row>
-    <row r="31" spans="1:125">
+    <row r="31" spans="1:126">
       <c r="A31" t="s">
         <v>61</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>1365688000.0</v>
       </c>
-      <c r="M31"/>
       <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>1212362000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1212187000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1157698000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1170662000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1201640000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1228860000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1255415000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1335840000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1381083000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1432721000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1464448000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1526824000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1497958000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1523447000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1522680000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1544657000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>323161046.87</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>1161880268.5</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>1155230547.55</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>1209041276.23</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>1004068414.69</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>1320952913.9</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>1301767065.18</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>1299543303.54</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>971713653.71</v>
       </c>
-      <c r="AN31">
-[...1 lines deleted...]
-      </c>
       <c r="AO31">
         <v>0.0</v>
       </c>
       <c r="AP31">
         <v>0.0</v>
       </c>
       <c r="AQ31">
+        <v>0.0</v>
+      </c>
+      <c r="AR31">
         <v>1381930496.35</v>
       </c>
-      <c r="AR31">
-[...1 lines deleted...]
-      </c>
       <c r="AS31">
         <v>0.0</v>
       </c>
       <c r="AT31">
         <v>0.0</v>
       </c>
       <c r="AU31">
+        <v>0.0</v>
+      </c>
+      <c r="AV31">
         <v>1911752000.69</v>
       </c>
-      <c r="AV31">
-[...1 lines deleted...]
-      </c>
       <c r="AW31">
         <v>0.0</v>
       </c>
       <c r="AX31">
         <v>0.0</v>
       </c>
       <c r="AY31">
+        <v>0.0</v>
+      </c>
+      <c r="AZ31">
         <v>1963997929.02</v>
       </c>
-      <c r="AZ31">
-[...1 lines deleted...]
-      </c>
       <c r="BA31">
         <v>0.0</v>
       </c>
       <c r="BB31">
         <v>0.0</v>
       </c>
       <c r="BC31">
         <v>0.0</v>
       </c>
       <c r="BD31">
         <v>0.0</v>
       </c>
       <c r="BE31">
         <v>0.0</v>
       </c>
       <c r="BF31">
         <v>0.0</v>
       </c>
       <c r="BG31">
         <v>0.0</v>
       </c>
       <c r="BH31">
         <v>0.0</v>
       </c>
       <c r="BI31">
@@ -14555,150 +14622,155 @@
       </c>
       <c r="CU31">
         <v>0.0</v>
       </c>
       <c r="CV31">
         <v>0.0</v>
       </c>
       <c r="CW31">
         <v>0.0</v>
       </c>
       <c r="CX31">
         <v>0.0</v>
       </c>
       <c r="CY31">
         <v>0.0</v>
       </c>
       <c r="CZ31">
         <v>0.0</v>
       </c>
       <c r="DA31">
         <v>0.0</v>
       </c>
       <c r="DB31">
         <v>0.0</v>
       </c>
-      <c r="DC31"/>
+      <c r="DC31">
+        <v>0.0</v>
+      </c>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
+      <c r="DV31"/>
     </row>
-    <row r="32" spans="1:125">
+    <row r="32" spans="1:126">
       <c r="A32" t="s">
         <v>62</v>
       </c>
       <c r="B32">
+        <v>146912000.0</v>
+      </c>
+      <c r="C32">
         <v>208099000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>186815000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>164986000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>3681000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-45033000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>162592000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>166473000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>158470000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>208107000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>145239000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>177740000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>134839000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>248848000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>60641000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>152289000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>111492000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>162748000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>81637000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>120259000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>115507000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>161632000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>175423000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>220173000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>237867000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>226947000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -14753,513 +14825,519 @@
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
+      <c r="DV32"/>
     </row>
-    <row r="33" spans="1:125">
+    <row r="33" spans="1:126">
       <c r="A33" t="s">
         <v>63</v>
       </c>
       <c r="B33">
+        <v>2257220000.0</v>
+      </c>
+      <c r="C33">
         <v>2248917817.0</v>
       </c>
-      <c r="C33">
-[...1 lines deleted...]
-      </c>
       <c r="D33">
+        <v>2239775000.0</v>
+      </c>
+      <c r="E33">
         <v>2351219000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2331807000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2434873000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2455031000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2415439000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2444584000.0</v>
       </c>
-      <c r="J33">
-[...1 lines deleted...]
-      </c>
       <c r="K33">
+        <v>2492178000.0</v>
+      </c>
+      <c r="L33">
         <v>2508154000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2330805000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2319603000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2375960000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2405453000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2437800000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2309969000.0</v>
       </c>
-      <c r="R33">
-[...1 lines deleted...]
-      </c>
       <c r="S33">
+        <v>2300808000.0</v>
+      </c>
+      <c r="T33">
         <v>2341995000.0</v>
       </c>
-      <c r="T33">
-[...1 lines deleted...]
-      </c>
       <c r="U33">
+        <v>2393987109.0</v>
+      </c>
+      <c r="V33">
         <v>2400368000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>2471282000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>2556615000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>2691159000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>2058566079.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>2057271226.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>2852075000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>2950365000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>2996390000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>3079706000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>3113342000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>3301822000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>3413846000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>3436793000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>3451185000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>3483034000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>3631895000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>3757298000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>3852604000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>3840401000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>3843205000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>3880177000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>4098091000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>4445544000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>4426146000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>4480725000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>4210282000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>4198745000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>3972797000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>4009256000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>3936442000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>3845263000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>3830080000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>3704715000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>3624161000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>3769003000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>3674704000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>3488076000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>3376992000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>3277096000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>3040636000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>2994667000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>3620123000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>3630688000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>3707840000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>3638402000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>3742254000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>3899305000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>4107383000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>4245342000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>4148472559.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>1629593357.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>1563313658.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>1547544491.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>1491653590.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>1480633012.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>1458514346.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>1419831642.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>1388740680.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>1338035096.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>1263976576.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>1227159038.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>1211192000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>1192426249.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>2945273107.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>2914170496.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>2914698824.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>2869743000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>2875174000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>2192755000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>2221927000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>2209821000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>2191521000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>2155980000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>2158188000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>2092151000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>2070830000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>2051476000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>2055161000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>2009822000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>1972123000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>1903340000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>1854879000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>1456817000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>1101900000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>1077700000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>1079400000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>1088100000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>1097600000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>986500000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>1100300000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>1089400000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>1063200000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>904700000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>895700000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>887400000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>873200000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>449400000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>386300000.0</v>
       </c>
-      <c r="DP33">
+      <c r="DQ33">
         <v>287100000.0</v>
       </c>
-      <c r="DQ33">
+      <c r="DR33">
         <v>279300000.0</v>
       </c>
-      <c r="DR33">
+      <c r="DS33">
         <v>86300000.0</v>
       </c>
-      <c r="DS33">
+      <c r="DT33">
         <v>85500000.0</v>
       </c>
-      <c r="DT33">
+      <c r="DU33">
         <v>84300000.0</v>
       </c>
-      <c r="DU33">
+      <c r="DV33">
         <v>78300000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:125">
+    <row r="34" spans="1:126">
       <c r="A34" t="s">
         <v>64</v>
       </c>
       <c r="B34">
+        <v>6941000.0</v>
+      </c>
+      <c r="C34">
         <v>6781000.0</v>
       </c>
-      <c r="C34"/>
-      <c r="D34">
+      <c r="D34"/>
+      <c r="E34">
         <v>7213000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>7057000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>7478000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>7472000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>7408000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>7466000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>7302000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>7140000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>7331000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>7149000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>7518000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>7538000.0</v>
       </c>
-      <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
-      <c r="AA34">
-[...1 lines deleted...]
-      </c>
+      <c r="AA34"/>
       <c r="AB34">
         <v>0.0</v>
       </c>
       <c r="AC34">
         <v>0.0</v>
       </c>
       <c r="AD34">
         <v>0.0</v>
       </c>
       <c r="AE34">
         <v>0.0</v>
       </c>
       <c r="AF34">
         <v>0.0</v>
       </c>
-      <c r="AG34"/>
+      <c r="AG34">
+        <v>0.0</v>
+      </c>
       <c r="AH34"/>
-      <c r="AI34">
-[...2 lines deleted...]
-      <c r="AJ34"/>
+      <c r="AI34"/>
+      <c r="AJ34">
+        <v>0.0</v>
+      </c>
       <c r="AK34"/>
       <c r="AL34"/>
-      <c r="AM34">
-[...2 lines deleted...]
-      <c r="AN34"/>
+      <c r="AM34"/>
+      <c r="AN34">
+        <v>0.0</v>
+      </c>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
@@ -15301,829 +15379,834 @@
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
+      <c r="DV34"/>
     </row>
-    <row r="35" spans="1:125">
+    <row r="35" spans="1:126">
       <c r="A35" t="s">
         <v>65</v>
       </c>
       <c r="B35">
-        <v>830081620.0</v>
+        <v>798555000.0</v>
       </c>
       <c r="C35">
-        <v>837024323.0</v>
+        <v>830081619.0</v>
       </c>
       <c r="D35">
+        <v>837707000.0</v>
+      </c>
+      <c r="E35">
         <v>848943000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>670288000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>688940000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>935624000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>920812000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>970269000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1070160000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1069364000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1124810000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1105764000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1285223000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1235565000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1357293000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1242085000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1269275000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1198077000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1254308000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1234219000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1270574000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1325398000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1449779000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1135990455.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1122547511.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1526339000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1622200000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1641447000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1790801000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1796129000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1794932000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1843930000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1904558000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>1872970000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1891811000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>1981820000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>2068983000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>2121360000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>2256807000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>2326009000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>2351492000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>2513697000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>2601128000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>2498545000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>2571532000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>2367408000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>2347907000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>2250334000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>1884747000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>1842882000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>1776816000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>1802696000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>1758213000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>1730882000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>1799735000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>1852174000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>1834457000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>1854830000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>1901576000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>1417023000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>1417323000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>1502353000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>1405973000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>1445052000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>1437801000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>1478613000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>1522570000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>1622965000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>1973616000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>2169922292.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>441681925.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>304586811.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>414685732.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>315355050.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>333946139.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>263652497.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>359852399.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>338150047.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>352859059.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>224447295.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>417704344.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>289355739.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>212167247.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>1161525715.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>1149896010.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>1150268778.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>1092057000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>1259293000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>731528000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>721128000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>771143000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>722544000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>878998000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>833425000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>764050000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>763451000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>864344000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>852608000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>852070000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>814851000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>798964000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>805720000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>676784000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>439400000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>434000000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>333500000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>375700000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>371600000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>309400000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>405500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>402900000.0</v>
       </c>
       <c r="DI35">
         <v>402900000.0</v>
       </c>
       <c r="DJ35">
+        <v>402900000.0</v>
+      </c>
+      <c r="DK35">
         <v>360000000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>348400000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>312800000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DN35">
         <v>288600000.0</v>
       </c>
-      <c r="DN35">
+      <c r="DO35">
         <v>135800000.0</v>
       </c>
-      <c r="DO35">
+      <c r="DP35">
         <v>87400000.0</v>
       </c>
-      <c r="DP35">
+      <c r="DQ35">
         <v>68100000.0</v>
       </c>
-      <c r="DQ35">
+      <c r="DR35">
         <v>80400000.0</v>
       </c>
-      <c r="DR35">
+      <c r="DS35">
         <v>22500000.0</v>
       </c>
-      <c r="DS35">
+      <c r="DT35">
         <v>23800000.0</v>
       </c>
-      <c r="DT35">
+      <c r="DU35">
         <v>22800000.0</v>
       </c>
-      <c r="DU35">
+      <c r="DV35">
         <v>12700000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:125">
+    <row r="36" spans="1:126">
       <c r="A36" t="s">
         <v>66</v>
       </c>
       <c r="B36">
-        <v>7459228.0</v>
+        <v>8229000.0</v>
       </c>
       <c r="C36">
-        <v>7560838.0</v>
+        <v>7459231.0</v>
       </c>
       <c r="D36">
-        <v>12244000.0</v>
+        <v>4474000.0</v>
       </c>
       <c r="E36">
+        <v>6623000.0</v>
+      </c>
+      <c r="F36">
         <v>4533000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>4670000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>4806000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>5634000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>7232000.0</v>
       </c>
-      <c r="J36">
-[...1 lines deleted...]
-      </c>
       <c r="K36">
+        <v>55881000.0</v>
+      </c>
+      <c r="L36">
         <v>-281671000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>5811000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>682000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>695000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1602000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>1633000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1521000.0</v>
       </c>
       <c r="R36">
         <v>1521000.0</v>
       </c>
       <c r="S36">
-        <v>23915000.0</v>
+        <v>867000.0</v>
       </c>
       <c r="T36">
-        <v>25087000.0</v>
+        <v>5836210.0</v>
       </c>
       <c r="U36">
-        <v>1098000.0</v>
+        <v>5991109.0</v>
       </c>
       <c r="V36">
-        <v>1265000.0</v>
+        <v>1.0</v>
       </c>
       <c r="W36">
+        <v>1.0</v>
+      </c>
+      <c r="X36">
         <v>-2553408000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>5179000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>6011000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>4260000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>6996000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>1165000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>2347000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>2394000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>2449000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>2307000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>2358000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>2314000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2256000.0</v>
       </c>
       <c r="AJ36">
         <v>2256000.0</v>
       </c>
       <c r="AK36">
+        <v>2256000.0</v>
+      </c>
+      <c r="AL36">
         <v>3422824000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>3546913000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>-3369289000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>3630139000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>3632922000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>3670823000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>2917000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3297000.0</v>
       </c>
       <c r="AS36">
         <v>3297000.0</v>
       </c>
       <c r="AT36">
         <v>3297000.0</v>
       </c>
       <c r="AU36">
-        <v>58435000.0</v>
+        <v>3297000.0</v>
       </c>
       <c r="AV36">
         <v>58435000.0</v>
       </c>
       <c r="AW36">
         <v>58435000.0</v>
       </c>
       <c r="AX36">
         <v>58435000.0</v>
       </c>
       <c r="AY36">
         <v>58435000.0</v>
       </c>
       <c r="AZ36">
-        <v>64579000.0</v>
+        <v>58435000.0</v>
       </c>
       <c r="BA36">
         <v>64579000.0</v>
       </c>
       <c r="BB36">
         <v>64579000.0</v>
       </c>
       <c r="BC36">
         <v>64579000.0</v>
       </c>
       <c r="BD36">
         <v>64579000.0</v>
       </c>
       <c r="BE36">
         <v>64579000.0</v>
       </c>
       <c r="BF36">
         <v>64579000.0</v>
       </c>
       <c r="BG36">
         <v>64579000.0</v>
       </c>
       <c r="BH36">
         <v>64579000.0</v>
       </c>
       <c r="BI36">
-        <v>172755000.0</v>
+        <v>64579000.0</v>
       </c>
       <c r="BJ36">
         <v>172755000.0</v>
       </c>
       <c r="BK36">
-        <v>64579000.0</v>
+        <v>172755000.0</v>
       </c>
       <c r="BL36">
         <v>64579000.0</v>
       </c>
       <c r="BM36">
         <v>64579000.0</v>
       </c>
       <c r="BN36">
         <v>64579000.0</v>
       </c>
       <c r="BO36">
         <v>64579000.0</v>
       </c>
       <c r="BP36">
-        <v>58055000.0</v>
+        <v>64579000.0</v>
       </c>
       <c r="BQ36">
         <v>58055000.0</v>
       </c>
       <c r="BR36">
+        <v>58055000.0</v>
+      </c>
+      <c r="BS36">
         <v>3324319000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>58054880.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>58053012.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>58055160.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58092789.0</v>
       </c>
       <c r="BW36">
         <v>58092789.0</v>
       </c>
       <c r="BX36">
+        <v>58092789.0</v>
+      </c>
+      <c r="BY36">
         <v>1199575673.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>-1063.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>-1154.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>-1.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>1056912932.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>996729503.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>959889070.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>-1163.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>1162.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>1750343685.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>8657799.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>9115671.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>10096000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>14571000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>12698000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>40972000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>8957000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>11217000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>17880000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>17443000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>12338000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>13335000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>13923000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>17171000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>18158000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>16148000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>20356000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>16445000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>15219000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>14800000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>15200000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>-100600000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>21800000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>23300000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>43200000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>51700000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>53700000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>45000000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>52000000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>53700000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>54100000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>55700000.0</v>
       </c>
-      <c r="DN36">
+      <c r="DO36">
         <v>49500000.0</v>
       </c>
-      <c r="DO36">
+      <c r="DP36">
         <v>5100000.0</v>
       </c>
-      <c r="DP36">
+      <c r="DQ36">
         <v>4300000.0</v>
       </c>
-      <c r="DQ36"/>
-      <c r="DR36">
+      <c r="DR36"/>
+      <c r="DS36">
         <v>4300000.0</v>
       </c>
-      <c r="DS36"/>
       <c r="DT36"/>
       <c r="DU36"/>
+      <c r="DV36"/>
     </row>
-    <row r="37" spans="1:125">
+    <row r="37" spans="1:126">
       <c r="A37" t="s">
         <v>67</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
-      <c r="AA37">
-[...1 lines deleted...]
-      </c>
+      <c r="AA37"/>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
@@ -16317,1872 +16400,1882 @@
       </c>
       <c r="CU37">
         <v>0.0</v>
       </c>
       <c r="CV37">
         <v>0.0</v>
       </c>
       <c r="CW37">
         <v>0.0</v>
       </c>
       <c r="CX37">
         <v>0.0</v>
       </c>
       <c r="CY37">
         <v>0.0</v>
       </c>
       <c r="CZ37">
         <v>0.0</v>
       </c>
       <c r="DA37">
         <v>0.0</v>
       </c>
       <c r="DB37">
         <v>0.0</v>
       </c>
-      <c r="DC37"/>
+      <c r="DC37">
+        <v>0.0</v>
+      </c>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
       <c r="DU37"/>
+      <c r="DV37"/>
     </row>
-    <row r="38" spans="1:125">
+    <row r="38" spans="1:126">
       <c r="A38" t="s">
         <v>68</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>2235000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>2228000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>2114000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>2437000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>6559000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>27767000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
-[...1 lines deleted...]
-      </c>
+      <c r="L38"/>
       <c r="M38">
         <v>454000.0</v>
       </c>
       <c r="N38">
         <v>454000.0</v>
       </c>
       <c r="O38">
+        <v>454000.0</v>
+      </c>
+      <c r="P38">
         <v>455000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>2419000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>2361000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>867000.0</v>
       </c>
       <c r="S38">
         <v>867000.0</v>
       </c>
       <c r="T38">
-        <v>1098000.0</v>
+        <v>867000.0</v>
       </c>
       <c r="U38">
         <v>1098000.0</v>
       </c>
       <c r="V38">
+        <v>1098000.0</v>
+      </c>
+      <c r="W38">
         <v>1265000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>3207000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>5179000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>6011000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>4260000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>6996000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>3817000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>12209000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>22845000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>8825017.38</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>27962066.81</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>30624905.2</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>221055525.44</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>176239829.16</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>165804620.67</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>161258002.31</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>158029745.36</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>116687995.36</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>160150811.18</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>162694777.56</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>160967245.89</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>155161476.77</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>161073976.72</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>183493956.62</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>181278373.27</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>194749161.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>335469238.32</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>350961484.4</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>339750226.24</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>352732749.69</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>369073714.84</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>362998952.08</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>374670535.01</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>384228986.09</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>442124605.52</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>425978955.65</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>437389987.89</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>426297930.76</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>414020569.47</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>507027195.35</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>504585652.44</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>810272818.46</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>796369643.38</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>783354311.48</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>801427023.83</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>787346007.6</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>779961653.57</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>753143274.85</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>730390959.56</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>743967784.35</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>323165805.54</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>332069336.99</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>330509696.91</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>1.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>283466464.95</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>1.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>242999654.22</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>241121880.09</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>251969167.34</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1.0</v>
       </c>
       <c r="CD38">
         <v>-1.0</v>
       </c>
       <c r="CE38">
         <v>-1.0</v>
       </c>
       <c r="CF38">
+        <v>-1.0</v>
+      </c>
+      <c r="CG38">
         <v>229789392.25</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>1646414524.68</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>793285371.7</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>805634247.71</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>742864273.83</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>708455363.84</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>461955409.64</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>488571318.43</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>454043465.41</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>458875194.89</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>426636468.91</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>404873148.09</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>396695443.95</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>416764938.66</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>395497152.87</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>399844221.11</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>362150352.99</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>379484808.45</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>370989692.03</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>380016757.16</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>324642289.35</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>210974736.56</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>217555724.24</v>
       </c>
-      <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
       <c r="DS38"/>
       <c r="DT38"/>
       <c r="DU38"/>
+      <c r="DV38"/>
     </row>
-    <row r="39" spans="1:125">
+    <row r="39" spans="1:126">
       <c r="A39" t="s">
         <v>69</v>
       </c>
       <c r="B39"/>
-      <c r="C39">
-[...1 lines deleted...]
-      </c>
+      <c r="C39"/>
       <c r="D39">
+        <v>48992000.0</v>
+      </c>
+      <c r="E39">
         <v>46255000.0</v>
       </c>
-      <c r="E39">
-[...1 lines deleted...]
-      </c>
       <c r="F39">
+        <v>0.0</v>
+      </c>
+      <c r="G39">
         <v>6006000.0</v>
       </c>
-      <c r="G39">
-[...1 lines deleted...]
-      </c>
       <c r="H39">
+        <v>87531000.0</v>
+      </c>
+      <c r="I39">
         <v>5203000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6636000.0</v>
       </c>
       <c r="J39">
         <v>6636000.0</v>
       </c>
       <c r="K39">
-        <v>0.0</v>
+        <v>6636000.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39">
         <v>0.0</v>
       </c>
-      <c r="N39"/>
-      <c r="O39">
+      <c r="N39">
+        <v>0.0</v>
+      </c>
+      <c r="O39"/>
+      <c r="P39">
         <v>91150000.0</v>
       </c>
-      <c r="P39">
-[...1 lines deleted...]
-      </c>
       <c r="Q39">
         <v>0.0</v>
       </c>
-      <c r="R39"/>
-[...2 lines deleted...]
-      </c>
+      <c r="R39">
+        <v>0.0</v>
+      </c>
+      <c r="S39"/>
       <c r="T39">
         <v>76112000.0</v>
       </c>
       <c r="U39">
-        <v>0.0</v>
+        <v>76112000.0</v>
       </c>
       <c r="V39">
         <v>0.0</v>
       </c>
       <c r="W39">
-        <v>76507000.0</v>
+        <v>0.0</v>
       </c>
       <c r="X39">
         <v>76507000.0</v>
       </c>
       <c r="Y39">
+        <v>76507000.0</v>
+      </c>
+      <c r="Z39">
         <v>1193999.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1238000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1142000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>20664000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>19373000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>35340000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79979000.0</v>
       </c>
       <c r="AF39">
         <v>79979000.0</v>
       </c>
       <c r="AG39">
+        <v>79979000.0</v>
+      </c>
+      <c r="AH39">
         <v>951999.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>28854000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81893000.0</v>
       </c>
       <c r="AJ39">
         <v>81893000.0</v>
       </c>
       <c r="AK39">
+        <v>81893000.0</v>
+      </c>
+      <c r="AL39">
         <v>41085000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>38732000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93942000.0</v>
       </c>
       <c r="AN39">
         <v>93942000.0</v>
       </c>
       <c r="AO39">
+        <v>93942000.0</v>
+      </c>
+      <c r="AP39">
         <v>14762000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>3380000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50687000.0</v>
       </c>
       <c r="AR39">
         <v>50687000.0</v>
       </c>
       <c r="AS39">
-        <v>0.0</v>
+        <v>50687000.0</v>
       </c>
       <c r="AT39">
+        <v>0.0</v>
+      </c>
+      <c r="AU39">
         <v>55138000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125546000.0</v>
       </c>
       <c r="AV39">
         <v>125546000.0</v>
       </c>
       <c r="AW39">
-        <v>24550000.0</v>
+        <v>125546000.0</v>
       </c>
       <c r="AX39">
         <v>24550000.0</v>
       </c>
       <c r="AY39">
-        <v>82481000.0</v>
+        <v>24550000.0</v>
       </c>
       <c r="AZ39">
         <v>82481000.0</v>
       </c>
       <c r="BA39">
+        <v>82481000.0</v>
+      </c>
+      <c r="BB39">
         <v>7483999.0</v>
       </c>
-      <c r="BB39">
-[...1 lines deleted...]
-      </c>
       <c r="BC39">
+        <v>0.0</v>
+      </c>
+      <c r="BD39">
         <v>112822000.0</v>
       </c>
-      <c r="BD39">
-[...1 lines deleted...]
-      </c>
       <c r="BE39">
         <v>0.0</v>
       </c>
       <c r="BF39">
         <v>0.0</v>
       </c>
       <c r="BG39">
-        <v>92880000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BH39">
         <v>92880000.0</v>
       </c>
       <c r="BI39">
-        <v>0.0</v>
+        <v>92880000.0</v>
       </c>
       <c r="BJ39">
         <v>0.0</v>
       </c>
       <c r="BK39">
-        <v>37447000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BL39">
         <v>37447000.0</v>
       </c>
       <c r="BM39">
+        <v>37447000.0</v>
+      </c>
+      <c r="BN39">
         <v>251104640.24</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>362181406.34</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>29312737.64</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>249071268.24</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>183420192.64</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>362971451.23</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>1214.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>306264913.1</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>170069532.86</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1.0</v>
       </c>
       <c r="BX39">
         <v>-1.0</v>
       </c>
       <c r="BY39">
+        <v>-1.0</v>
+      </c>
+      <c r="BZ39">
         <v>142509466.11</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>40739749.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>40739748.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>-1.0</v>
       </c>
-      <c r="CC39">
-[...1 lines deleted...]
-      </c>
       <c r="CD39">
+        <v>0.0</v>
+      </c>
+      <c r="CE39">
         <v>1168.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>1163.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>7742160.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>542940959.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>9266021.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>497035037.0</v>
       </c>
       <c r="CJ39">
         <v>497035037.0</v>
       </c>
       <c r="CK39">
-        <v>0.0</v>
+        <v>497035037.0</v>
       </c>
       <c r="CL39">
+        <v>0.0</v>
+      </c>
+      <c r="CM39">
         <v>12312000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>21150000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>7146000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>7568000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>2921000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>7804000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>2000.0</v>
       </c>
-      <c r="CS39">
-[...1 lines deleted...]
-      </c>
       <c r="CT39">
         <v>0.0</v>
       </c>
       <c r="CU39">
         <v>0.0</v>
       </c>
       <c r="CV39">
         <v>0.0</v>
       </c>
       <c r="CW39">
+        <v>0.0</v>
+      </c>
+      <c r="CX39">
         <v>6965000.0</v>
       </c>
-      <c r="CX39">
-[...1 lines deleted...]
-      </c>
       <c r="CY39">
+        <v>0.0</v>
+      </c>
+      <c r="CZ39">
         <v>2050000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>20669000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>18500000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>7600000.0</v>
       </c>
-      <c r="DC39"/>
-      <c r="DD39">
+      <c r="DD39"/>
+      <c r="DE39">
         <v>25000000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>34900000.0</v>
       </c>
-      <c r="DF39"/>
       <c r="DG39"/>
       <c r="DH39"/>
       <c r="DI39"/>
       <c r="DJ39"/>
-      <c r="DK39">
-[...1 lines deleted...]
-      </c>
+      <c r="DK39"/>
       <c r="DL39">
         <v>-100000.0</v>
       </c>
-      <c r="DM39"/>
+      <c r="DM39">
+        <v>-100000.0</v>
+      </c>
       <c r="DN39"/>
-      <c r="DO39">
+      <c r="DO39"/>
+      <c r="DP39">
         <v>69600000.0</v>
       </c>
-      <c r="DP39">
+      <c r="DQ39">
         <v>3900000.0</v>
       </c>
-      <c r="DQ39">
+      <c r="DR39">
         <v>105300000.0</v>
       </c>
-      <c r="DR39"/>
-      <c r="DS39">
+      <c r="DS39"/>
+      <c r="DT39">
         <v>49200000.0</v>
       </c>
-      <c r="DT39">
+      <c r="DU39">
         <v>35500000.0</v>
       </c>
-      <c r="DU39">
+      <c r="DV39">
         <v>33900000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:125">
+    <row r="40" spans="1:126">
       <c r="A40" t="s">
         <v>70</v>
       </c>
-      <c r="B40">
-[...1 lines deleted...]
-      </c>
+      <c r="B40"/>
       <c r="C40">
-        <v>1668639.0</v>
+        <v>-16779211.0</v>
       </c>
       <c r="D40">
+        <v>135128000.0</v>
+      </c>
+      <c r="E40">
         <v>-18064545.0</v>
       </c>
-      <c r="E40"/>
       <c r="F40"/>
-      <c r="G40">
-[...1 lines deleted...]
-      </c>
+      <c r="G40"/>
       <c r="H40">
+        <v>164862000.0</v>
+      </c>
+      <c r="I40">
         <v>3059000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>-290440000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1114000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>196375000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3197000.0</v>
       </c>
       <c r="M40">
         <v>3197000.0</v>
       </c>
       <c r="N40">
+        <v>3197000.0</v>
+      </c>
+      <c r="O40">
         <v>3379000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>255693000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>1407000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>695000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1489000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>133373000.0</v>
       </c>
       <c r="T40">
         <v>133373000.0</v>
       </c>
       <c r="U40">
+        <v>133373000.0</v>
+      </c>
+      <c r="V40">
         <v>885000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>4181000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94035000.0</v>
       </c>
       <c r="X40">
         <v>94035000.0</v>
       </c>
       <c r="Y40">
+        <v>94035000.0</v>
+      </c>
+      <c r="Z40">
         <v>-1138891.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>-1511253.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>108010000.0</v>
       </c>
       <c r="AB40">
         <v>108010000.0</v>
       </c>
       <c r="AC40">
+        <v>108010000.0</v>
+      </c>
+      <c r="AD40">
         <v>7268000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>9710000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>144996000.0</v>
       </c>
       <c r="AF40">
         <v>144996000.0</v>
       </c>
       <c r="AG40">
-        <v>0.0</v>
+        <v>144996000.0</v>
       </c>
       <c r="AH40">
         <v>0.0</v>
       </c>
       <c r="AI40">
-        <v>122189000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AJ40">
         <v>122189000.0</v>
       </c>
       <c r="AK40">
-        <v>0.0</v>
+        <v>122189000.0</v>
       </c>
       <c r="AL40">
         <v>0.0</v>
       </c>
       <c r="AM40">
-        <v>167497000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AN40">
         <v>167497000.0</v>
       </c>
       <c r="AO40">
-        <v>0.0</v>
+        <v>167497000.0</v>
       </c>
       <c r="AP40">
         <v>0.0</v>
       </c>
       <c r="AQ40">
-        <v>153467000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AR40">
         <v>153467000.0</v>
       </c>
       <c r="AS40">
+        <v>153467000.0</v>
+      </c>
+      <c r="AT40">
         <v>6362000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>8467000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>197570000.0</v>
       </c>
       <c r="AV40">
         <v>197570000.0</v>
       </c>
       <c r="AW40">
+        <v>197570000.0</v>
+      </c>
+      <c r="AX40">
         <v>183000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>157000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>184757000.0</v>
       </c>
       <c r="AZ40">
         <v>184757000.0</v>
       </c>
       <c r="BA40">
-        <v>0.0</v>
+        <v>184757000.0</v>
       </c>
       <c r="BB40">
+        <v>0.0</v>
+      </c>
+      <c r="BC40">
         <v>11096000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>187659000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>42872000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>30303000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>24251000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>181473000.0</v>
       </c>
       <c r="BH40">
         <v>181473000.0</v>
       </c>
       <c r="BI40">
+        <v>181473000.0</v>
+      </c>
+      <c r="BJ40">
         <v>331000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>807000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>87945000.0</v>
       </c>
       <c r="BL40">
         <v>87945000.0</v>
       </c>
       <c r="BM40">
+        <v>87945000.0</v>
+      </c>
+      <c r="BN40">
         <v>139070000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>138107000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>71131178.71</v>
       </c>
-      <c r="BP40">
-[...1 lines deleted...]
-      </c>
       <c r="BQ40">
         <v>0.0</v>
       </c>
       <c r="BR40">
         <v>0.0</v>
       </c>
       <c r="BS40">
+        <v>0.0</v>
+      </c>
+      <c r="BT40">
         <v>20825000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>16349797.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>16348463.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>16348112.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>36470355.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>16349000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>16349628.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>15530989.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>108536812.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>38940427.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>43813720.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>43015879.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>200165136.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>161703832.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>234510863.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>53443772.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>258312935.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>25890000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>23209000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>20667000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-183260000.0</v>
       </c>
       <c r="CN40">
         <v>-183260000.0</v>
       </c>
       <c r="CO40">
-        <v>0.0</v>
+        <v>-183260000.0</v>
       </c>
       <c r="CP40">
         <v>0.0</v>
       </c>
       <c r="CQ40">
+        <v>0.0</v>
+      </c>
+      <c r="CR40">
         <v>126297450.24</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>9779000.0</v>
       </c>
-      <c r="CS40">
-[...1 lines deleted...]
-      </c>
       <c r="CT40">
+        <v>0.0</v>
+      </c>
+      <c r="CU40">
         <v>5406000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>12764000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>10776000.0</v>
       </c>
-      <c r="CW40">
-[...1 lines deleted...]
-      </c>
       <c r="CX40">
+        <v>0.0</v>
+      </c>
+      <c r="CY40">
         <v>18948000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>106337556.14</v>
       </c>
-      <c r="CZ40">
-[...1 lines deleted...]
-      </c>
       <c r="DA40">
         <v>0.0</v>
       </c>
       <c r="DB40">
         <v>0.0</v>
       </c>
-      <c r="DC40"/>
-      <c r="DD40">
+      <c r="DC40">
+        <v>0.0</v>
+      </c>
+      <c r="DD40"/>
+      <c r="DE40">
         <v>-100000.0</v>
       </c>
-      <c r="DE40"/>
-      <c r="DF40">
+      <c r="DF40"/>
+      <c r="DG40">
         <v>72100000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>50400000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>20500000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>1900000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>5700000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>6600000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>12900000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>21000000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>19500000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>18300000.0</v>
       </c>
-      <c r="DP40">
+      <c r="DQ40">
         <v>9900000.0</v>
       </c>
-      <c r="DQ40">
+      <c r="DR40">
         <v>71900000.0</v>
       </c>
-      <c r="DR40">
+      <c r="DS40">
         <v>100000.0</v>
       </c>
-      <c r="DS40">
+      <c r="DT40">
         <v>29000000.0</v>
       </c>
-      <c r="DT40">
+      <c r="DU40">
         <v>23100000.0</v>
       </c>
-      <c r="DU40">
+      <c r="DV40">
         <v>29300000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:125">
+    <row r="41" spans="1:126">
       <c r="A41" t="s">
         <v>71</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>105840000.0</v>
       </c>
-      <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>96617000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>63835000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>56723000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>49518000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>45460000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>44964000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>42949000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>33583000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>40306000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>37712000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>40592000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>35970000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>44178000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>50368000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>66740000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>81968000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>19049794.94</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>75149078.99</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>81971788.26</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>12427011.54</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>15009814.8</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>18822447.84</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>17971461.63</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>19452414.93</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>22044542.25</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>23463325.46</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>23565957.45</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>18150084.58</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>21473159.45</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>22617348.85</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>25884895.54</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>22141393.44</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>25031408.66</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>32902937.76</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>34205791.4</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>29681447.96</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>30374658.76</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>30947623.67</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>30189577.97</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>26279504.33</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>26702277.77</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>26259798.43</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>23697512.05</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>21909568.03</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>26894184.56</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>24528140.18</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>25575046.71</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>25202020.2</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>30410230.69</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>24789622.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>25457448.81</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>22430569.23</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>25373574.14</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>25246913.58</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>21358789.13</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>20182394.92</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>25436390.53</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>6684828.56</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>8542748.02</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>6279115.1</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>13942008.63</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>12492183.56</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>15212987.5</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>17494813.28</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>19469079.68</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>11210002.69</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>6484962.41</v>
       </c>
-      <c r="CD41">
-[...1 lines deleted...]
-      </c>
       <c r="CE41">
         <v>0.0</v>
       </c>
       <c r="CF41">
         <v>0.0</v>
       </c>
       <c r="CG41">
+        <v>0.0</v>
+      </c>
+      <c r="CH41">
         <v>61289269.69</v>
       </c>
-      <c r="CH41">
-[...1 lines deleted...]
-      </c>
       <c r="CI41">
         <v>0.0</v>
       </c>
       <c r="CJ41">
         <v>0.0</v>
       </c>
       <c r="CK41">
         <v>0.0</v>
       </c>
       <c r="CL41">
         <v>0.0</v>
       </c>
       <c r="CM41">
+        <v>0.0</v>
+      </c>
+      <c r="CN41">
         <v>853508.1</v>
       </c>
-      <c r="CN41">
-[...1 lines deleted...]
-      </c>
       <c r="CO41">
         <v>0.0</v>
       </c>
       <c r="CP41">
         <v>0.0</v>
       </c>
       <c r="CQ41">
         <v>0.0</v>
       </c>
       <c r="CR41">
         <v>0.0</v>
       </c>
       <c r="CS41">
         <v>0.0</v>
       </c>
       <c r="CT41">
         <v>0.0</v>
       </c>
       <c r="CU41">
         <v>0.0</v>
       </c>
       <c r="CV41">
         <v>0.0</v>
       </c>
       <c r="CW41">
         <v>0.0</v>
       </c>
       <c r="CX41">
         <v>0.0</v>
       </c>
       <c r="CY41">
         <v>0.0</v>
       </c>
       <c r="CZ41">
         <v>0.0</v>
       </c>
       <c r="DA41">
+        <v>0.0</v>
+      </c>
+      <c r="DB41">
         <v>154012.43</v>
       </c>
-      <c r="DB41">
+      <c r="DC41">
         <v>1125526.19</v>
       </c>
-      <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
+      <c r="DV41"/>
     </row>
-    <row r="42" spans="1:125">
+    <row r="42" spans="1:126">
       <c r="A42" t="s">
         <v>72</v>
       </c>
       <c r="B42">
+        <v>79557000.0</v>
+      </c>
+      <c r="C42">
         <v>78032135.0</v>
       </c>
-      <c r="C42">
-[...1 lines deleted...]
-      </c>
       <c r="D42">
+        <v>79270000.0</v>
+      </c>
+      <c r="E42">
         <v>79591000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>78383000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>77011000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>77557000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>76656000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>75604000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>74482000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>75086000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>74389000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>73688000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>73035000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>72555000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74057000.0</v>
       </c>
       <c r="Q42">
         <v>74057000.0</v>
       </c>
       <c r="R42">
+        <v>74057000.0</v>
+      </c>
+      <c r="S42">
         <v>76164000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>76311000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>76753000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>75250000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>73819000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>72915000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>73097000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>51764317.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>47688902.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>66255000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>62582000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>58965000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>55435000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>52332000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>50124000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>47695000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>45907000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>44037000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>42841000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>41478000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>40070000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>38937000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>37819000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>36742000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>36905000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>35800000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>34620000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>33284000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>32310000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>31109000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>30177000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>29264000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>29441000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>29175000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>27472000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>27064000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>26154000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>24474000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>2274287000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>2272287000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>2270022000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>18396000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>2219823000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>2216830000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>2213926000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>2900776000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>2779656000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>2778055000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>2776167000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>2774771000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>2773931000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>2773182000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>1543000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>2356588000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>1443474558.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>741909.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>1442978089.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>1442782799.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>1412293551.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>1412294368.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>1412294742.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>1409827586.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>1383597854.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>1379564975.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>1377874825.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>1377875334.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>1323708479.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>1301886584.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>1298769045.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>1274967603.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>1265258000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>974470000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>967830000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>936744000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>929178000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>923065000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>919125000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>912917000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>909011000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>907185000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>892582000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>885535000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>885101000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>883998000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>881111000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>864495000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>661932000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>647400000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>642000000.0</v>
       </c>
-      <c r="DC42"/>
-      <c r="DD42">
+      <c r="DD42"/>
+      <c r="DE42">
         <v>627600000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>622200000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>508000000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>504700000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>504500000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>503400000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>489700000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>494200000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>499200000.0</v>
       </c>
-      <c r="DM42">
+      <c r="DN42">
         <v>495600000.0</v>
       </c>
-      <c r="DN42">
+      <c r="DO42">
         <v>256000000.0</v>
       </c>
-      <c r="DO42">
+      <c r="DP42">
         <v>256200000.0</v>
       </c>
-      <c r="DP42">
+      <c r="DQ42">
         <v>175100000.0</v>
       </c>
-      <c r="DQ42">
+      <c r="DR42">
         <v>170500000.0</v>
       </c>
-      <c r="DR42">
+      <c r="DS42">
         <v>75800000.0</v>
       </c>
-      <c r="DS42">
+      <c r="DT42">
         <v>30600000.0</v>
       </c>
-      <c r="DT42">
+      <c r="DU42">
         <v>30000000.0</v>
       </c>
-      <c r="DU42">
+      <c r="DV42">
         <v>29900000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:125">
+    <row r="43" spans="1:126">
       <c r="A43" t="s">
         <v>73</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
-      <c r="AA43">
-[...1 lines deleted...]
-      </c>
+      <c r="AA43"/>
       <c r="AB43">
         <v>0.0</v>
       </c>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
       <c r="AF43">
         <v>0.0</v>
       </c>
-      <c r="AG43"/>
+      <c r="AG43">
+        <v>0.0</v>
+      </c>
       <c r="AH43"/>
-      <c r="AI43">
-[...2 lines deleted...]
-      <c r="AJ43"/>
+      <c r="AI43"/>
+      <c r="AJ43">
+        <v>0.0</v>
+      </c>
       <c r="AK43"/>
       <c r="AL43"/>
-      <c r="AM43">
-[...2 lines deleted...]
-      <c r="AN43"/>
+      <c r="AM43"/>
+      <c r="AN43">
+        <v>0.0</v>
+      </c>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
@@ -18224,83 +18317,82 @@
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
       <c r="DT43"/>
       <c r="DU43"/>
+      <c r="DV43"/>
     </row>
-    <row r="44" spans="1:125">
+    <row r="44" spans="1:126">
       <c r="A44" t="s">
         <v>74</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
-      <c r="AA44">
-[...1 lines deleted...]
-      </c>
+      <c r="AA44"/>
       <c r="AB44">
         <v>0.0</v>
       </c>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
@@ -18494,1386 +18586,1397 @@
       </c>
       <c r="CU44">
         <v>0.0</v>
       </c>
       <c r="CV44">
         <v>0.0</v>
       </c>
       <c r="CW44">
         <v>0.0</v>
       </c>
       <c r="CX44">
         <v>0.0</v>
       </c>
       <c r="CY44">
         <v>0.0</v>
       </c>
       <c r="CZ44">
         <v>0.0</v>
       </c>
       <c r="DA44">
         <v>0.0</v>
       </c>
       <c r="DB44">
         <v>0.0</v>
       </c>
-      <c r="DC44"/>
+      <c r="DC44">
+        <v>0.0</v>
+      </c>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
       <c r="DU44"/>
+      <c r="DV44"/>
     </row>
-    <row r="45" spans="1:125">
+    <row r="45" spans="1:126">
       <c r="A45" t="s">
         <v>75</v>
       </c>
       <c r="B45">
+        <v>2234429000.0</v>
+      </c>
+      <c r="C45">
         <v>2220621000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>6992646000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>2326394000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>2305702000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>2405705000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>7410564000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>2359787000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>2386045000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>2415039000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>6982203000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>2295848000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>2284602000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>2339985000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>2363370000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>2403043000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>2373029000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>2443517000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>2527851000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>2657148000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>2767789000.0</v>
       </c>
-      <c r="Z45"/>
-      <c r="AA45">
+      <c r="AA45"/>
+      <c r="AB45">
         <v>6670979000.0</v>
       </c>
-      <c r="AB45">
-[...1 lines deleted...]
-      </c>
       <c r="AC45">
         <v>0.0</v>
       </c>
       <c r="AD45">
         <v>0.0</v>
       </c>
       <c r="AE45">
+        <v>0.0</v>
+      </c>
+      <c r="AF45">
         <v>6937062000.0</v>
       </c>
-      <c r="AF45">
-[...2 lines deleted...]
-      <c r="AG45"/>
+      <c r="AG45">
+        <v>0.0</v>
+      </c>
       <c r="AH45"/>
-      <c r="AI45">
+      <c r="AI45"/>
+      <c r="AJ45">
         <v>6733634000.0</v>
       </c>
-      <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
-      <c r="AM45">
+      <c r="AM45"/>
+      <c r="AN45">
         <v>7011178000.0</v>
       </c>
-      <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
-      <c r="AQ45">
+      <c r="AQ45"/>
+      <c r="AR45">
         <v>6949846000.0</v>
       </c>
-      <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
-      <c r="AU45">
+      <c r="AU45"/>
+      <c r="AV45">
         <v>5898980000.0</v>
       </c>
-      <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
-      <c r="AY45">
+      <c r="AY45"/>
+      <c r="AZ45">
         <v>5260263000.0</v>
       </c>
-      <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
-      <c r="BC45">
+      <c r="BC45"/>
+      <c r="BD45">
         <v>4608381000.0</v>
       </c>
-      <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
       <c r="BL45"/>
       <c r="BM45"/>
       <c r="BN45"/>
       <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
-      <c r="CM45">
+      <c r="CM45"/>
+      <c r="CN45">
         <v>15922000.0</v>
       </c>
-      <c r="CN45"/>
       <c r="CO45"/>
       <c r="CP45"/>
-      <c r="CQ45">
+      <c r="CQ45"/>
+      <c r="CR45">
         <v>16982000.0</v>
       </c>
-      <c r="CR45"/>
       <c r="CS45"/>
       <c r="CT45"/>
-      <c r="CU45">
+      <c r="CU45"/>
+      <c r="CV45">
         <v>14679000.0</v>
       </c>
-      <c r="CV45"/>
       <c r="CW45"/>
       <c r="CX45"/>
       <c r="CY45"/>
       <c r="CZ45"/>
       <c r="DA45"/>
       <c r="DB45"/>
-      <c r="DC45">
+      <c r="DC45"/>
+      <c r="DD45">
         <v>761600000.0</v>
       </c>
-      <c r="DD45"/>
       <c r="DE45"/>
       <c r="DF45"/>
       <c r="DG45"/>
       <c r="DH45"/>
       <c r="DI45"/>
       <c r="DJ45"/>
       <c r="DK45"/>
       <c r="DL45"/>
       <c r="DM45"/>
       <c r="DN45"/>
       <c r="DO45"/>
       <c r="DP45"/>
       <c r="DQ45"/>
       <c r="DR45"/>
       <c r="DS45"/>
       <c r="DT45"/>
       <c r="DU45"/>
+      <c r="DV45"/>
     </row>
-    <row r="46" spans="1:125">
+    <row r="46" spans="1:126">
       <c r="A46" t="s">
         <v>76</v>
       </c>
       <c r="B46">
+        <v>2234429000.0</v>
+      </c>
+      <c r="C46">
         <v>2226359671.0</v>
       </c>
-      <c r="C46">
-[...1 lines deleted...]
-      </c>
       <c r="D46">
+        <v>2216029000.0</v>
+      </c>
+      <c r="E46">
         <v>2326394000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2305702000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2405705000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2422205000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>2359787000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>2386045000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>2415039000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2401526000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>2295848000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>2284602000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>2339985000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>2363370000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>2403043000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>2276789000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>2263371000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>2309831000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>2354210000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>2373029000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>2443517000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>2527851000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>2657148000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>2032150513.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>2032806407.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>2815605000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>2913383000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>2948607000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>3022353000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>3038612000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>3024684000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>3130686000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>3151344000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>3173824000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>3275629000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>3422824000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>3546913000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>3641889000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>3630139000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>3632922000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>3670823000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>3883332000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>4231074000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>4196907000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>4250719000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>3928826000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>3823053000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>3598286000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>3633832000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>3561734000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>3464748000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>3449040000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>3323750000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>3242929000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>3334704000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>3241526000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>3054710000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>2942296000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>2842333000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>2552166000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>2505118000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>2812281000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>2811144000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>2873881000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>2824633000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>2913966000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>3065370000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>3231628000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>3324319000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>3243212725.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>1285584416.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>1224237737.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>1208407571.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>1210586950.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>1199575673.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>1177435707.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>1138730397.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>1107616496.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>1056912932.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>996729504.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>959889071.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>943900454.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>925111498.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>927591752.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>1954851270.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>1945520758.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>1932174000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>1930803000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>1587732000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>1588250000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>1595593000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>1573462000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>1529635000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>1521444000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>1462637000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>1438931000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>1419432000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>1418609000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>1440413000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>1397583000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>1316694000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>1287932000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>966737000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>789600000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>762400000.0</v>
       </c>
-      <c r="DC46"/>
-      <c r="DD46">
+      <c r="DD46"/>
+      <c r="DE46">
         <v>760200000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>763900000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>683500000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>766700000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>750200000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>730000000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>643700000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>628500000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DM46">
         <v>617000000.0</v>
       </c>
-      <c r="DM46">
+      <c r="DN46">
         <v>598400000.0</v>
       </c>
-      <c r="DN46">
+      <c r="DO46">
         <v>328500000.0</v>
       </c>
-      <c r="DO46">
+      <c r="DP46">
         <v>308900000.0</v>
       </c>
-      <c r="DP46">
+      <c r="DQ46">
         <v>210500000.0</v>
       </c>
-      <c r="DQ46">
+      <c r="DR46">
         <v>279300000.0</v>
       </c>
-      <c r="DR46">
+      <c r="DS46">
         <v>82000000.0</v>
       </c>
-      <c r="DS46">
+      <c r="DT46">
         <v>85500000.0</v>
       </c>
-      <c r="DT46">
+      <c r="DU46">
         <v>84300000.0</v>
       </c>
-      <c r="DU46">
+      <c r="DV46">
         <v>78300000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:125">
+    <row r="47" spans="1:126">
       <c r="A47" t="s">
         <v>77</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>2216029000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>2326394000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>2305702000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>2405705000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>2422205000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>2359787000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>2295848000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>2284602000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>2339985000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>2363370000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>2403043000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>2276789000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>2263371000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>2309831000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>2354210000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>2373029000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>2443517000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>2527851000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>2657148000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>2767789000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>2893395000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>2815605000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>2913383000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>2948607000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>3022353000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>644053312.25</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>2360821105.21</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>2374249962.08</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>2440442964.45</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>2016700976.52</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>2618617795.19</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>2640049363.67</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>2664247727.78</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>2016774917.58</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>2764977530.66</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>2810771373.31</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>2822407350.45</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>2805673000.51</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>3177674802.85</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>3359406867.85</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>3350188366.96</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>3380798554.34</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>3413744977.23</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>3372023240.56</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>3288535746.61</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>3352851360.26</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>3360570320.08</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>3285738782.51</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>3268833595.59</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>3268422697.04</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>3394791815.13</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>3187654636.64</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>3083074283.41</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>2885452584.09</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>2706726026.09</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>2649123936.06</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>2582063492.06</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>2820743229.69</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>2731652900.59</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>2699493706.56</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>2781793381.92</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>2769929657.79</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>2866975308.64</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>2779177846.58</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>2636256145.92</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>2665362426.04</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>1207688116.49</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>1198940358.44</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>1177670792.32</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>1214595164.04</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>1209859808.37</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>1114574024.99</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>984379322.27</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>950010292.48</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>947309312.54</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>892167024.7</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>821611743.56</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>809519725.56</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>795248001.38</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>756909016.73</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>1616514512.53</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>1617224438.9</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>1530919895.41</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>1448464366.09</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>1212286783.23</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>1224556669.24</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>1179474423.42</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>1168209963.62</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>1041914719.71</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>967408914.61</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>921693868.55</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>949037725.89</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>888199737.19</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>891086055.28</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>916118425.24</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>923106340.82</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>832665528.36</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>863283061.87</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>640392819.29</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>533363955.69</v>
       </c>
-      <c r="DB47">
+      <c r="DC47">
         <v>526149334.07</v>
       </c>
-      <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
+      <c r="DV47"/>
     </row>
-    <row r="48" spans="1:125">
+    <row r="48" spans="1:126">
       <c r="A48" t="s">
         <v>78</v>
       </c>
       <c r="B48">
+        <v>-875179000.0</v>
+      </c>
+      <c r="C48">
         <v>-881525221.0</v>
       </c>
-      <c r="C48">
-[...1 lines deleted...]
-      </c>
       <c r="D48">
+        <v>-898992000.0</v>
+      </c>
+      <c r="E48">
         <v>-856817000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-850056000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-866323000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-900834000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-915629000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-954812000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-975513000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-1012029000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-1158751000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-1178543000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-1205443000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-1301273000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-1304756000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-1335435000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-1310824000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-1266980000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-1239644000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-1201612000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-1125700000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-1089594000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-1052076000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-751541850.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-684816102.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-969456000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-968395000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-964861000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-951060000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-978874000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-780546000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-749898000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-702681000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-684604000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-637599000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-611312000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-575182000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-552568000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-521950000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-474573000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-416896000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-397013000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-105557000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>1647000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>51962000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>48426000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>182966000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>147719000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>172446000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>88416000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>37113000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>21508000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>34867000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-44621000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>85539000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>46182000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>27921000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-83160000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-66820000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-150288000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-166691000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>169318000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>163775000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>102697000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>169244000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>107227000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>132112000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>60416000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>2941000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-48068237.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-62893336.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-96195807.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-68890032.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-126109842.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-116090629.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-139703507.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-108834179.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-195219012.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-181220521.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-204101506.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-180723961.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-303284103.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>2569959350.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>1206052535.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>1180200726.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>1041683465.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>953500000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>910793000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>894798000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>808760000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>753616000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>715843000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>704981000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>620084000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>611221000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>598975000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>595648000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>530444000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>496823000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>453862000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>424490000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>342400000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>279869000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>263000000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>256100000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>280900000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>269900000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>257900000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>260300000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>253300000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>238300000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>229200000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>206900000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>185300000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>152600000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>121300000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>97400000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>83800000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>72100000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>61800000.0</v>
       </c>
-      <c r="DR48">
+      <c r="DS48">
         <v>55000000.0</v>
       </c>
-      <c r="DS48">
+      <c r="DT48">
         <v>51200000.0</v>
       </c>
-      <c r="DT48">
+      <c r="DU48">
         <v>43400000.0</v>
       </c>
-      <c r="DU48">
+      <c r="DV48">
         <v>40100000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:125">
+    <row r="49" spans="1:126">
       <c r="A49" t="s">
         <v>79</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
-      <c r="AA49">
-[...1 lines deleted...]
-      </c>
+      <c r="AA49"/>
       <c r="AB49">
         <v>0.0</v>
       </c>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
       <c r="AH49">
         <v>0.0</v>
       </c>
       <c r="AI49">
         <v>0.0</v>
       </c>
       <c r="AJ49">
@@ -20067,213 +20170,214 @@
       </c>
       <c r="CU49">
         <v>0.0</v>
       </c>
       <c r="CV49">
         <v>0.0</v>
       </c>
       <c r="CW49">
         <v>0.0</v>
       </c>
       <c r="CX49">
         <v>0.0</v>
       </c>
       <c r="CY49">
         <v>0.0</v>
       </c>
       <c r="CZ49">
         <v>0.0</v>
       </c>
       <c r="DA49">
         <v>0.0</v>
       </c>
       <c r="DB49">
         <v>0.0</v>
       </c>
-      <c r="DC49"/>
+      <c r="DC49">
+        <v>0.0</v>
+      </c>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
       <c r="DT49"/>
       <c r="DU49"/>
+      <c r="DV49"/>
     </row>
-    <row r="50" spans="1:125">
+    <row r="50" spans="1:126">
       <c r="A50" t="s">
         <v>80</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50">
         <v>136181000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>230219000.0</v>
       </c>
-      <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50">
         <v>952000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>963000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>2869000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>2848000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>2290000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>2266000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>2285000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>2287000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>2306000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>2240000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>2214000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>2223000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>2225000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>2206000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>2218000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>896000.0</v>
       </c>
-      <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
-      <c r="AA50">
-[...1 lines deleted...]
-      </c>
+      <c r="AA50"/>
       <c r="AB50">
         <v>0.0</v>
       </c>
       <c r="AC50">
-        <v>0.02</v>
+        <v>0.0</v>
       </c>
       <c r="AD50">
         <v>0.02</v>
       </c>
       <c r="AE50">
-        <v>0.0</v>
+        <v>0.02</v>
       </c>
       <c r="AF50">
         <v>0.0</v>
       </c>
       <c r="AG50">
+        <v>0.0</v>
+      </c>
+      <c r="AH50">
         <v>81.78</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>1375949043.6</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>1099548679.35</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>1421110400.51</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>1422887003.47</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>1421722376.62</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>1056006006.96</v>
       </c>
-      <c r="AN50">
-[...1 lines deleted...]
-      </c>
       <c r="AO50">
         <v>0.0</v>
       </c>
       <c r="AP50">
         <v>0.0</v>
       </c>
       <c r="AQ50">
+        <v>0.0</v>
+      </c>
+      <c r="AR50">
         <v>1575399176.36</v>
       </c>
-      <c r="AR50">
-[...1 lines deleted...]
-      </c>
       <c r="AS50">
         <v>0.0</v>
       </c>
       <c r="AT50">
         <v>0.0</v>
       </c>
       <c r="AU50">
+        <v>0.0</v>
+      </c>
+      <c r="AV50">
         <v>1593826693.06</v>
       </c>
-      <c r="AV50">
-[...1 lines deleted...]
-      </c>
       <c r="AW50">
         <v>0.0</v>
       </c>
       <c r="AX50">
         <v>0.0</v>
       </c>
       <c r="AY50">
+        <v>0.0</v>
+      </c>
+      <c r="AZ50">
         <v>1245663183.66</v>
       </c>
-      <c r="AZ50">
-[...1 lines deleted...]
-      </c>
       <c r="BA50">
         <v>0.0</v>
       </c>
       <c r="BB50">
         <v>0.0</v>
       </c>
       <c r="BC50">
         <v>0.0</v>
       </c>
       <c r="BD50">
         <v>0.0</v>
       </c>
       <c r="BE50">
         <v>0.0</v>
       </c>
       <c r="BF50">
         <v>0.0</v>
       </c>
       <c r="BG50">
         <v>0.0</v>
       </c>
       <c r="BH50">
         <v>0.0</v>
       </c>
       <c r="BI50">
@@ -20392,848 +20496,855 @@
       </c>
       <c r="CU50">
         <v>0.0</v>
       </c>
       <c r="CV50">
         <v>0.0</v>
       </c>
       <c r="CW50">
         <v>0.0</v>
       </c>
       <c r="CX50">
         <v>0.0</v>
       </c>
       <c r="CY50">
         <v>0.0</v>
       </c>
       <c r="CZ50">
         <v>0.0</v>
       </c>
       <c r="DA50">
         <v>0.0</v>
       </c>
       <c r="DB50">
         <v>0.0</v>
       </c>
-      <c r="DC50"/>
+      <c r="DC50">
+        <v>0.0</v>
+      </c>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
+      <c r="DV50"/>
     </row>
-    <row r="51" spans="1:125">
+    <row r="51" spans="1:126">
       <c r="A51" t="s">
         <v>81</v>
       </c>
       <c r="B51">
-        <v>733965872.0</v>
+        <v>697024000.0</v>
       </c>
       <c r="C51">
-        <v>790762052.0</v>
+        <v>752602871.0</v>
       </c>
       <c r="D51">
+        <v>744238000.0</v>
+      </c>
+      <c r="E51">
         <v>753882000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>749597000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>869422000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>887594000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>861233000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>920439000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1014337000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>992188000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1034910000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1032681000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1229141000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1153933000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1308997000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1199204000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1232876000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1165775000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1222721000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1204519000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1250364000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1297273000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1423254000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1113657856.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1106544419.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1494610000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1585090000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1587318000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1722430000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>1706253000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>1698651000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>1735842000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>1776763000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>1730437000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>1777667000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>1844773000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>1892739000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>1906934000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>2005324000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>2049286000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>2042846000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>2180510000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>2114900000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>1980575000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>2009970000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>1852186000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>1794319000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>1716314000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>1350992000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>1323268000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>1270976000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>1279167000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>1241154000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>1218796000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>1206425000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>1242993000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>1221402000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>1239616000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>1262038000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>806416000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>811408000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>804494000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>683774000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>707509000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>726165000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>775641000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>838923000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>906430000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>1258206000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>1417302088.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>231784118.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>104948097.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>224055139.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>133940808.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>123773229.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>58589798.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>172346633.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>177653774.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>169557393.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>50446179.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>238423634.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>117305500.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>765133566.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>719240211.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>717113664.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>718887689.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>732154000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>990529000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>483667000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>564489000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>600722000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>548300000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>675816000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>637881000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>574570000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>537898000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>621334000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>613327000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>626651000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>616681000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>724027000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>696069000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>480311000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>237100000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>282300000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>230200000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>278800000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>287800000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>238200000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>322600000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>302400000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>301900000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>242100000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DL51">
         <v>281200000.0</v>
       </c>
-      <c r="DL51">
+      <c r="DM51">
         <v>308100000.0</v>
       </c>
-      <c r="DM51">
+      <c r="DN51">
         <v>328000000.0</v>
       </c>
-      <c r="DN51">
+      <c r="DO51">
         <v>124300000.0</v>
       </c>
-      <c r="DO51">
+      <c r="DP51">
         <v>163100000.0</v>
       </c>
-      <c r="DP51">
+      <c r="DQ51">
         <v>77000000.0</v>
       </c>
-      <c r="DQ51">
+      <c r="DR51">
         <v>55200000.0</v>
       </c>
-      <c r="DR51">
+      <c r="DS51">
         <v>14900000.0</v>
       </c>
-      <c r="DS51">
+      <c r="DT51">
         <v>11100000.0</v>
       </c>
-      <c r="DT51">
+      <c r="DU51">
         <v>11000000.0</v>
       </c>
-      <c r="DU51">
+      <c r="DV51">
         <v>1500000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:125">
+    <row r="52" spans="1:126">
       <c r="A52" t="s">
         <v>82</v>
       </c>
       <c r="B52">
-        <v>18685162.0</v>
+        <v>19545000.0</v>
       </c>
       <c r="C52">
-        <v>17763511.0</v>
+        <v>37322162.0</v>
       </c>
       <c r="D52">
+        <v>17778000.0</v>
+      </c>
+      <c r="E52">
         <v>18039000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>154569000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>249922000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>20559000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>20215000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>19925000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>21453000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>20234000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>15940000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>15125000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>15072000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>14985000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>15539000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>13842000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>13119000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>13158000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>13377000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>13249000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>13373000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>12181000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>11187000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>7470631.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>9268275.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>12449000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>13258000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>12611000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13597000.0</v>
       </c>
       <c r="AE52">
         <v>13597000.0</v>
       </c>
       <c r="AF52">
-        <v>0.0</v>
+        <v>13597000.0</v>
       </c>
       <c r="AG52">
+        <v>0.0</v>
+      </c>
+      <c r="AH52">
         <v>81.78</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>1375949043.6</v>
       </c>
-      <c r="AI52">
-[...1 lines deleted...]
-      </c>
       <c r="AJ52">
+        <v>0.0</v>
+      </c>
+      <c r="AK52">
         <v>1421110400.51</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>1422887003.47</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>1421722376.62</v>
       </c>
-      <c r="AM52">
-[...1 lines deleted...]
-      </c>
       <c r="AN52">
         <v>0.0</v>
       </c>
       <c r="AO52">
         <v>0.0</v>
       </c>
       <c r="AP52">
         <v>0.0</v>
       </c>
       <c r="AQ52">
+        <v>0.0</v>
+      </c>
+      <c r="AR52">
         <v>1575399176.36</v>
       </c>
-      <c r="AR52">
-[...1 lines deleted...]
-      </c>
       <c r="AS52">
         <v>0.0</v>
       </c>
       <c r="AT52">
         <v>0.0</v>
       </c>
       <c r="AU52">
+        <v>0.0</v>
+      </c>
+      <c r="AV52">
         <v>1593826693.06</v>
       </c>
-      <c r="AV52">
-[...1 lines deleted...]
-      </c>
       <c r="AW52">
         <v>0.0</v>
       </c>
       <c r="AX52">
         <v>0.0</v>
       </c>
       <c r="AY52">
+        <v>0.0</v>
+      </c>
+      <c r="AZ52">
         <v>1245663183.66</v>
       </c>
-      <c r="AZ52">
-[...1 lines deleted...]
-      </c>
       <c r="BA52">
         <v>0.0</v>
       </c>
       <c r="BB52">
         <v>0.0</v>
       </c>
       <c r="BC52">
         <v>0.0</v>
       </c>
       <c r="BD52">
         <v>0.0</v>
       </c>
       <c r="BE52">
         <v>0.0</v>
       </c>
       <c r="BF52">
         <v>0.0</v>
       </c>
       <c r="BG52">
         <v>0.0</v>
       </c>
       <c r="BH52">
         <v>0.0</v>
       </c>
       <c r="BI52">
         <v>0.0</v>
       </c>
       <c r="BJ52">
         <v>0.0</v>
       </c>
       <c r="BK52">
         <v>0.0</v>
       </c>
       <c r="BL52">
+        <v>0.0</v>
+      </c>
+      <c r="BM52">
         <v>4483000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>4505000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>444000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>223000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>43363000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>37497000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>55541000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>48953000.0</v>
       </c>
-      <c r="BT52">
-[...1 lines deleted...]
-      </c>
       <c r="BU52">
         <v>0.0</v>
       </c>
       <c r="BV52">
+        <v>0.0</v>
+      </c>
+      <c r="BW52">
         <v>10548298.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>14114609.0</v>
       </c>
-      <c r="BX52">
-[...1 lines deleted...]
-      </c>
       <c r="BY52">
+        <v>0.0</v>
+      </c>
+      <c r="BZ52">
         <v>6652497.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>24656365.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>36774231.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>3986811.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>5448968.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>13821812.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>20467496.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>765133566.0</v>
       </c>
-      <c r="CG52">
-[...1 lines deleted...]
-      </c>
       <c r="CH52">
+        <v>0.0</v>
+      </c>
+      <c r="CI52">
         <v>18138.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17999.0</v>
       </c>
       <c r="CJ52">
         <v>17999.0</v>
       </c>
       <c r="CK52">
+        <v>17999.0</v>
+      </c>
+      <c r="CL52">
         <v>85348000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>92495000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>165067000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>154350000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>137156000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>123946000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>123003000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>134103000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>118795000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>121061000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>117127000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>116507000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>118484000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>218156000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>147973000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>38321000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>13600000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>59200000.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>3400000.0</v>
       </c>
-      <c r="DD52">
+      <c r="DE52">
         <v>6500000.0</v>
       </c>
-      <c r="DE52">
+      <c r="DF52">
         <v>21400000.0</v>
       </c>
-      <c r="DF52">
+      <c r="DG52">
         <v>23200000.0</v>
       </c>
-      <c r="DG52">
+      <c r="DH52">
         <v>34000000.0</v>
       </c>
-      <c r="DH52">
+      <c r="DI52">
         <v>31700000.0</v>
       </c>
-      <c r="DI52">
+      <c r="DJ52">
         <v>43900000.0</v>
       </c>
-      <c r="DJ52">
+      <c r="DK52">
         <v>27500000.0</v>
       </c>
-      <c r="DK52">
+      <c r="DL52">
         <v>53800000.0</v>
       </c>
-      <c r="DL52">
+      <c r="DM52">
         <v>79800000.0</v>
       </c>
-      <c r="DM52">
+      <c r="DN52">
         <v>86900000.0</v>
       </c>
-      <c r="DN52">
+      <c r="DO52">
         <v>28000000.0</v>
       </c>
-      <c r="DO52">
+      <c r="DP52">
         <v>109400000.0</v>
       </c>
-      <c r="DP52">
+      <c r="DQ52">
         <v>34200000.0</v>
       </c>
-      <c r="DQ52"/>
-      <c r="DR52">
+      <c r="DR52"/>
+      <c r="DS52">
         <v>5200000.0</v>
       </c>
-      <c r="DS52"/>
       <c r="DT52"/>
       <c r="DU52"/>
+      <c r="DV52"/>
     </row>
-    <row r="53" spans="1:125">
+    <row r="53" spans="1:126">
       <c r="A53" t="s">
         <v>83</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
-      <c r="AA53">
-[...1 lines deleted...]
-      </c>
+      <c r="AA53"/>
       <c r="AB53">
         <v>0.0</v>
       </c>
       <c r="AC53">
         <v>0.0</v>
       </c>
       <c r="AD53">
         <v>0.0</v>
       </c>
       <c r="AE53">
         <v>0.0</v>
       </c>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
@@ -21359,55 +21470,55 @@
       <c r="BX53">
         <v>0.0</v>
       </c>
       <c r="BY53">
         <v>0.0</v>
       </c>
       <c r="BZ53">
         <v>0.0</v>
       </c>
       <c r="CA53">
         <v>0.0</v>
       </c>
       <c r="CB53">
         <v>0.0</v>
       </c>
       <c r="CC53">
         <v>0.0</v>
       </c>
       <c r="CD53">
         <v>0.0</v>
       </c>
       <c r="CE53">
         <v>0.0</v>
       </c>
       <c r="CF53">
+        <v>0.0</v>
+      </c>
+      <c r="CG53">
         <v>2072749129.0</v>
       </c>
-      <c r="CG53">
-[...1 lines deleted...]
-      </c>
       <c r="CH53">
         <v>0.0</v>
       </c>
       <c r="CI53">
         <v>0.0</v>
       </c>
       <c r="CJ53">
         <v>0.0</v>
       </c>
       <c r="CK53">
         <v>0.0</v>
       </c>
       <c r="CL53">
         <v>0.0</v>
       </c>
       <c r="CM53">
         <v>0.0</v>
       </c>
       <c r="CN53">
         <v>0.0</v>
       </c>
       <c r="CO53">
         <v>0.0</v>
       </c>
       <c r="CP53">
@@ -21422,109 +21533,110 @@
       <c r="CS53">
         <v>0.0</v>
       </c>
       <c r="CT53">
         <v>0.0</v>
       </c>
       <c r="CU53">
         <v>0.0</v>
       </c>
       <c r="CV53">
         <v>0.0</v>
       </c>
       <c r="CW53">
         <v>0.0</v>
       </c>
       <c r="CX53">
         <v>0.0</v>
       </c>
       <c r="CY53">
         <v>0.0</v>
       </c>
       <c r="CZ53">
         <v>0.0</v>
       </c>
       <c r="DA53">
+        <v>0.0</v>
+      </c>
+      <c r="DB53">
         <v>26000000.0</v>
       </c>
-      <c r="DB53">
-[...1 lines deleted...]
-      </c>
       <c r="DC53">
+        <v>0.0</v>
+      </c>
+      <c r="DD53">
         <v>46800000.0</v>
       </c>
-      <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
       <c r="DU53"/>
+      <c r="DV53"/>
     </row>
-    <row r="54" spans="1:125">
+    <row r="54" spans="1:126">
       <c r="A54" t="s">
         <v>84</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
-      <c r="AA54">
-[...1 lines deleted...]
-      </c>
+      <c r="AA54"/>
       <c r="AB54">
         <v>0.0</v>
       </c>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
@@ -21718,1610 +21830,1623 @@
       </c>
       <c r="CU54">
         <v>0.0</v>
       </c>
       <c r="CV54">
         <v>0.0</v>
       </c>
       <c r="CW54">
         <v>0.0</v>
       </c>
       <c r="CX54">
         <v>0.0</v>
       </c>
       <c r="CY54">
         <v>0.0</v>
       </c>
       <c r="CZ54">
         <v>0.0</v>
       </c>
       <c r="DA54">
         <v>0.0</v>
       </c>
       <c r="DB54">
         <v>0.0</v>
       </c>
-      <c r="DC54"/>
+      <c r="DC54">
+        <v>0.0</v>
+      </c>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
+      <c r="DV54"/>
     </row>
-    <row r="55" spans="1:125">
+    <row r="55" spans="1:126">
       <c r="A55" t="s">
         <v>85</v>
       </c>
       <c r="B55">
+        <v>2726689000.0</v>
+      </c>
+      <c r="C55">
         <v>2755255955.0</v>
       </c>
-      <c r="C55">
-[...1 lines deleted...]
-      </c>
       <c r="D55">
+        <v>2726690000.0</v>
+      </c>
+      <c r="E55">
         <v>2800895000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2742837000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2915984000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2956315000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2887996000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2914533000.0</v>
       </c>
-      <c r="J55">
-[...1 lines deleted...]
-      </c>
       <c r="K55">
+        <v>2991818000.0</v>
+      </c>
+      <c r="L55">
         <v>3019035000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2808201000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2732694000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2891399000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2876123000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2927384000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2704686000.0</v>
       </c>
-      <c r="R55">
-[...1 lines deleted...]
-      </c>
       <c r="S55">
+        <v>2693751000.0</v>
+      </c>
+      <c r="T55">
         <v>2661752000.0</v>
       </c>
-      <c r="T55">
-[...1 lines deleted...]
-      </c>
       <c r="U55">
+        <v>2726406109.0</v>
+      </c>
+      <c r="V55">
         <v>2696309000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2795596000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2898878000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>3073324000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2352593979.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>2369462184.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>3269840000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>3445734000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>3440348000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>3631728000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>3636043000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>3785874000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>3858221000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>3929703000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>3892931000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>3967987000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>4078083000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>4261536000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>4324214000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>4450324000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>4512400000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>4619026000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>4878690000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>5268980000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>5193847000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>5492647000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>5308996000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>5317581000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>5061476000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>4736927000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>4579123000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>4424413000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>4370678000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>4378670000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>4300263000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>4506689000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>4481139000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>4488470000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>4427874000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>4351524000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>3637755000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>3642850000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>4296788000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>4188496000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>4194948000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>4170858000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>4191713000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>4360861000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>4521430000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>4853916000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>4833702039.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>1974134554.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>1756301649.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>1919945479.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>1763477009.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>1729046010.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>1629941552.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>1825997463.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>1761185927.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>1738040684.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>1573983268.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>1832084306.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>1718882428.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>5221102207.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>4009005769.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>4039853688.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>3850772738.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>3696745000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>3554229000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>3020343000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>2908385000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>2859689000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>2739083000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>2920118000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>2760015000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>2673602000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>2604611000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>2769773000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>2654313000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>2628015000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>2490785000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>2617302000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>2388136000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>1849526000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>1497700000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>1543700000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>1433900000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>1393200000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>1368300000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>1247700000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>1336400000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>1288600000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>1278500000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>1197400000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>1223500000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>1173400000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>1115700000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>602800000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>618800000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>402300000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>384600000.0</v>
       </c>
-      <c r="DR55">
+      <c r="DS55">
         <v>175600000.0</v>
       </c>
-      <c r="DS55">
+      <c r="DT55">
         <v>134700000.0</v>
       </c>
-      <c r="DT55">
+      <c r="DU55">
         <v>119800000.0</v>
       </c>
-      <c r="DU55">
+      <c r="DV55">
         <v>112200000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:125">
+    <row r="56" spans="1:126">
       <c r="A56" t="s">
         <v>86</v>
       </c>
       <c r="B56">
-        <v>506338138.0</v>
+        <v>469469000.0</v>
       </c>
       <c r="C56">
-        <v>486518196.0</v>
+        <v>506338137.0</v>
       </c>
       <c r="D56">
+        <v>486915000.0</v>
+      </c>
+      <c r="E56">
         <v>449676000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>411030000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>481111000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>501284000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>472557000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>469949000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>499640000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>510881000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>477396000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>413091000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>515439000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>470670000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>489584000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>394717000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>392943000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>319757000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>332419000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>295941000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>324314000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>342263000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>382165000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>294027900.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>312190957.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>417765000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>495369000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>443958000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>552022000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>522701000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>484052000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>444375000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>492910000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>441746000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>484953000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>446188000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>504238000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>471610000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>609923000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>669195000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>738849000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>780599000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>823436000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>767701000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>1011922000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>1098714000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>1118836000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>1088679000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>727671000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>642681000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>579150000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>540598000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>673955000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>676102000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>737686000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>806435000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>1000394000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>1050882000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>1074428000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>597119000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>648183000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>676665000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>557808000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>487108000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>532456000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>449459000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>461556000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>414047000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>608574000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>685229480.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>344541197.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>192987991.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>372400988.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>271823418.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>248412998.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>171427205.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>406165821.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>372445247.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>400005588.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>310006693.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>604925269.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>507690429.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>4028675958.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>1063732662.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>1125683192.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>936073914.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>827002000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>679055000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>827588000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>686458000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>649868000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>547562000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>764138000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>601827000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>581451000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>533781000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>718297000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>599152000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>618193000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>518662000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>713962000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>533257000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>392709000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>395800000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>466000000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>354500000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>305100000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>270700000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>261200000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>236100000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>199200000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>215300000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>292700000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>327800000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>286000000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>242500000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>153400000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>232500000.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>115200000.0</v>
       </c>
-      <c r="DQ56">
+      <c r="DR56">
         <v>105300000.0</v>
       </c>
-      <c r="DR56">
+      <c r="DS56">
         <v>89300000.0</v>
       </c>
-      <c r="DS56">
+      <c r="DT56">
         <v>49200000.0</v>
       </c>
-      <c r="DT56">
+      <c r="DU56">
         <v>35500000.0</v>
       </c>
-      <c r="DU56">
+      <c r="DV56">
         <v>33900000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:125">
+    <row r="57" spans="1:126">
       <c r="A57" t="s">
         <v>87</v>
       </c>
       <c r="B57">
-        <v>297701355.0</v>
+        <v>322557000.0</v>
       </c>
       <c r="C57">
-        <v>299855438.0</v>
+        <v>297701354.0</v>
       </c>
       <c r="D57">
+        <v>300100000.0</v>
+      </c>
+      <c r="E57">
         <v>284690000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>407349000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>526144000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>338692000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>306084000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>311479000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>291533000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>374009000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>299656000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>278252000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>266591000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>410029000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>337295000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>283225000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>230195000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>238120000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>212160000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>180434000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>162682000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>166840000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>161992000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>119382525.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>152745284.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>216069000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>268087000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>242994000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>261762000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>282162000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>261028000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>248226000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>222737000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>209625000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>218794000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>202285000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>255346000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>240736000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>217817000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>166836000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>193434000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>243784000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>288478000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>258963000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>427435000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>500222000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>425590000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>342418000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>338252000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>336898000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>370895000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>297472000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>356875000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>398081000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>414033000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>359615000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>413161000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>440453000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>346135000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>220063000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>238376000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>216516000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>165751000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>143575000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>138551000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>128599000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>182355000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>160384000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>241091000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>339900437.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>151871407.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>104692652.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>131171690.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>131449002.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>98896949.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>93698193.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>162684502.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>205961090.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>182804292.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>174072504.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>217229099.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>354935458.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>1080077816.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>327023444.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>403044740.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>378762899.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>352991000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>377879000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>405793000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>438197000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>402893000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>375046000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>414709000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>391571000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>387395000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>333393000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>416026000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>383233000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>394021000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>338074000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>512737000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>375521000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>230941000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>147900000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>211600000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>191600000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>120000000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>116600000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>170000000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>172900000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>142900000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>143000000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>140800000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>195600000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>208800000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>210200000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>113600000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>191400000.0</v>
       </c>
-      <c r="DP57">
+      <c r="DQ57">
         <v>87000000.0</v>
       </c>
-      <c r="DQ57">
+      <c r="DR57">
         <v>71900000.0</v>
       </c>
-      <c r="DR57">
+      <c r="DS57">
         <v>22300000.0</v>
       </c>
-      <c r="DS57">
+      <c r="DT57">
         <v>29000000.0</v>
       </c>
-      <c r="DT57">
+      <c r="DU57">
         <v>23100000.0</v>
       </c>
-      <c r="DU57">
+      <c r="DV57">
         <v>29300000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:125">
+    <row r="58" spans="1:126">
       <c r="A58" t="s">
         <v>88</v>
       </c>
       <c r="B58">
-        <v>1127782975.0</v>
+        <v>1121112000.0</v>
       </c>
       <c r="C58">
-        <v>1136879761.0</v>
+        <v>1127782973.0</v>
       </c>
       <c r="D58">
+        <v>1137807000.0</v>
+      </c>
+      <c r="E58">
         <v>1133633000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1077637000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1215084000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1274316000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1226896000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1281748000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1361693000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1443373000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1424466000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1384016000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1551814000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1645594000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1694588000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1525310000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1499470000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1436197000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1466468000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1414653000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1433256000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1492238000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1611771000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1255372980.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1275292795.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1742408000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1890287000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1884441000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>2052563000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>2078291000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>2055960000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>2092156000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>2127295000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>2082595000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>2110605000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>2184105000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>2324329000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>2362096000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>2474624000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>2492845000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>2544926000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>2757481000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>2889606000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>2757508000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>2998967000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>2867630000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>2773497000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>2592752000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>2222999000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>2179780000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>2147711000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>2100168000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>2115088000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>2128963000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>2213768000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>2211789000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>2247618000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>2295283000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>2247711000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>1637086000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>1655699000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>1718869000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>1571724000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>1588627000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>1576352000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>1607212000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>1704925000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>1783349000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>2214707000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>2509822729.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>593553332.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>409279463.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>545857422.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>446804052.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>432843089.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>357350691.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>522536900.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>544111137.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>535663351.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>398519799.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>634933442.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>644291197.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>1292245064.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>1488549159.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>1552940750.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>1529031677.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>1445048000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>1637172000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>1137321000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>1159325000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>1174036000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>1097590000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>1293707000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>1224996000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>1151445000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>1096844000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>1280370000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>1235841000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>1246091000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>1152925000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>1311701000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>1181241000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>907725000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>587300000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>645600000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>525100000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>495700000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>488200000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>479400000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>578400000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>545800000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>545900000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>500800000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>544000000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>521600000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>498800000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>249400000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>278800000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>155100000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DR58">
         <v>152300000.0</v>
       </c>
-      <c r="DR58">
+      <c r="DS58">
         <v>44800000.0</v>
       </c>
-      <c r="DS58">
+      <c r="DT58">
         <v>52800000.0</v>
       </c>
-      <c r="DT58">
+      <c r="DU58">
         <v>45900000.0</v>
       </c>
-      <c r="DU58">
+      <c r="DV58">
         <v>42000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:125">
+    <row r="59" spans="1:126">
       <c r="A59" t="s">
         <v>89</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
-      <c r="AA59">
-[...1 lines deleted...]
-      </c>
+      <c r="AA59"/>
       <c r="AB59">
         <v>0.0</v>
       </c>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
@@ -23515,477 +23640,481 @@
       </c>
       <c r="CU59">
         <v>0.0</v>
       </c>
       <c r="CV59">
         <v>0.0</v>
       </c>
       <c r="CW59">
         <v>0.0</v>
       </c>
       <c r="CX59">
         <v>0.0</v>
       </c>
       <c r="CY59">
         <v>0.0</v>
       </c>
       <c r="CZ59">
         <v>0.0</v>
       </c>
       <c r="DA59">
         <v>0.0</v>
       </c>
       <c r="DB59">
         <v>0.0</v>
       </c>
-      <c r="DC59"/>
+      <c r="DC59">
+        <v>0.0</v>
+      </c>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
+      <c r="DV59"/>
     </row>
-    <row r="60" spans="1:125">
+    <row r="60" spans="1:126">
       <c r="A60" t="s">
         <v>90</v>
       </c>
       <c r="B60">
+        <v>1600737000.0</v>
+      </c>
+      <c r="C60">
         <v>1622343758.0</v>
       </c>
-      <c r="C60">
-[...1 lines deleted...]
-      </c>
       <c r="D60">
+        <v>1584064000.0</v>
+      </c>
+      <c r="E60">
         <v>1662621000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1660536000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1695937000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1677472000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1656708000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1632785000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1635433000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1575662000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1383735000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1348678000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1339585000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1230529000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1232796000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1179376000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1193414000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1225555000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1253947000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1281656000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1362340000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1406640000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1461553000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1097220998.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1094169389.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1527432000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1555447000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1555907000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1579165000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1557752000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1729914000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1766065000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>1802408000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1810336000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>1857382000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>1893978000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>1937207000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>1962118000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>1975700000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>2019555000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>2074100000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>2121209000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>2379374000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>2436339000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>2493680000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>2441366000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>2544084000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>2468724000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>2513928000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>2399343000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>2276702000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>2270510000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>2263582000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>2171300000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>2292921000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>2269350000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>2240852000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>2132591000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>2103813000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>2000669000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>1987151000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>2577919000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>2616772000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>2606321000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>2594506000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>2584501000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>2655936000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>2738081000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>2639209000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>2323879310.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>1380581222.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>1347022186.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>1374088057.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>1316672957.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>1296202922.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>1272590861.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>1303460563.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>1217074790.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>1202377333.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>1175463469.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>1197150864.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>1074591232.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>3928857143.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>2520456610.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>2486912938.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>2321741061.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>2242152000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>1903754000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>1878394000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>1745289000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>1682794000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>1638908000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>1624106000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>1533000000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>1520232000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>1506160000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>1488230000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>1417604000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>1381924000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>1337860000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>1305601000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>1206895000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>941801000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>910400000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>898100000.0</v>
       </c>
-      <c r="DC60"/>
-      <c r="DD60">
+      <c r="DD60"/>
+      <c r="DE60">
         <v>897500000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>880100000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>768300000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>758000000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>742800000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>732600000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>696600000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>679500000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>651800000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>616900000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>353400000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>340000000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>247200000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>232300000.0</v>
       </c>
-      <c r="DR60">
+      <c r="DS60">
         <v>130800000.0</v>
       </c>
-      <c r="DS60">
+      <c r="DT60">
         <v>81800000.0</v>
       </c>
-      <c r="DT60">
+      <c r="DU60">
         <v>73400000.0</v>
       </c>
-      <c r="DU60">
+      <c r="DV60">
         <v>70000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:125">
+    <row r="61" spans="1:126">
       <c r="A61" t="s">
         <v>91</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
-      <c r="AA61">
-[...1 lines deleted...]
-      </c>
+      <c r="AA61"/>
       <c r="AB61">
         <v>0.0</v>
       </c>
       <c r="AC61">
         <v>0.0</v>
       </c>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
@@ -24179,129 +24308,132 @@
       </c>
       <c r="CU61">
         <v>0.0</v>
       </c>
       <c r="CV61">
         <v>0.0</v>
       </c>
       <c r="CW61">
         <v>0.0</v>
       </c>
       <c r="CX61">
         <v>0.0</v>
       </c>
       <c r="CY61">
         <v>0.0</v>
       </c>
       <c r="CZ61">
         <v>0.0</v>
       </c>
       <c r="DA61">
         <v>0.0</v>
       </c>
       <c r="DB61">
         <v>0.0</v>
       </c>
-      <c r="DC61"/>
+      <c r="DC61">
+        <v>0.0</v>
+      </c>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
       <c r="DT61"/>
       <c r="DU61"/>
+      <c r="DV61"/>
     </row>
-    <row r="62" spans="1:125">
+    <row r="62" spans="1:126">
       <c r="A62" t="s">
         <v>92</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
-      <c r="AA62">
-[...1 lines deleted...]
-      </c>
+      <c r="AA62"/>
       <c r="AB62">
         <v>0.0</v>
       </c>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
       <c r="AF62">
         <v>0.0</v>
       </c>
-      <c r="AG62"/>
+      <c r="AG62">
+        <v>0.0</v>
+      </c>
       <c r="AH62"/>
-      <c r="AI62">
-[...2 lines deleted...]
-      <c r="AJ62"/>
+      <c r="AI62"/>
+      <c r="AJ62">
+        <v>0.0</v>
+      </c>
       <c r="AK62"/>
       <c r="AL62"/>
-      <c r="AM62">
-[...2 lines deleted...]
-      <c r="AN62"/>
+      <c r="AM62"/>
+      <c r="AN62">
+        <v>0.0</v>
+      </c>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
@@ -24343,50 +24475,51 @@
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
       <c r="DT62"/>
       <c r="DU62"/>
+      <c r="DV62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -24476,51 +24609,51 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B2">
         <v>317904000.0</v>
       </c>
       <c r="C2">
         <v>309314000.0</v>
       </c>
       <c r="D2">
         <v>1204548000.0</v>
       </c>
       <c r="E2">
         <v>1403636000.0</v>
       </c>
       <c r="F2">
         <v>282326000.0</v>
       </c>
       <c r="G2">
         <v>726642072.0</v>
       </c>
       <c r="H2">
         <v>1372583000.0</v>
       </c>
       <c r="I2">
         <v>1433531000.0</v>
       </c>
@@ -24574,51 +24707,51 @@
       </c>
       <c r="Z2">
         <v>1238128000.0</v>
       </c>
       <c r="AA2">
         <v>869479000.0</v>
       </c>
       <c r="AB2">
         <v>345500000.0</v>
       </c>
       <c r="AC2">
         <v>619400000.0</v>
       </c>
       <c r="AD2">
         <v>619400000.0</v>
       </c>
       <c r="AE2">
         <v>314900000.0</v>
       </c>
       <c r="AF2">
         <v>111800000.0</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B3">
         <v>317904000.0</v>
       </c>
       <c r="C3">
         <v>309314000.0</v>
       </c>
       <c r="D3">
         <v>285792000.0</v>
       </c>
       <c r="E3">
         <v>268102000.0</v>
       </c>
       <c r="F3">
         <v>282326000.0</v>
       </c>
       <c r="G3">
         <v>248290423.0</v>
       </c>
       <c r="H3">
         <v>333616000.0</v>
       </c>
       <c r="I3">
         <v>365660000.0</v>
       </c>
@@ -24672,51 +24805,51 @@
       </c>
       <c r="Z3">
         <v>181310000.0</v>
       </c>
       <c r="AA3">
         <v>124754000.0</v>
       </c>
       <c r="AB3">
         <v>57900000.0</v>
       </c>
       <c r="AC3">
         <v>72600000.0</v>
       </c>
       <c r="AD3">
         <v>72600000.0</v>
       </c>
       <c r="AE3">
         <v>25200000.0</v>
       </c>
       <c r="AF3">
         <v>7700000.0</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4">
         <v>0.0</v>
       </c>
@@ -24748,51 +24881,51 @@
         <v>0.0</v>
       </c>
       <c r="W4">
         <v>0.0</v>
       </c>
       <c r="X4">
         <v>0.0</v>
       </c>
       <c r="Y4">
         <v>0.0</v>
       </c>
       <c r="Z4">
         <v>0.0</v>
       </c>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B5">
         <v>111708000.0</v>
       </c>
       <c r="C5">
         <v>222823000.0</v>
       </c>
       <c r="D5">
         <v>313561000.0</v>
       </c>
       <c r="E5">
         <v>73670000.0</v>
       </c>
       <c r="F5">
         <v>-101017000.0</v>
       </c>
       <c r="G5">
         <v>-766876.0</v>
       </c>
       <c r="H5">
         <v>44464000.0</v>
       </c>
       <c r="I5">
         <v>9471000.0</v>
       </c>
@@ -24846,51 +24979,51 @@
       </c>
       <c r="Z5">
         <v>351635000.0</v>
       </c>
       <c r="AA5">
         <v>236547000.0</v>
       </c>
       <c r="AB5">
         <v>127979000.0</v>
       </c>
       <c r="AC5">
         <v>121200000.0</v>
       </c>
       <c r="AD5">
         <v>121200000.0</v>
       </c>
       <c r="AE5">
         <v>308600000.0</v>
       </c>
       <c r="AF5">
         <v>103000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B6">
         <v>429612000.0</v>
       </c>
       <c r="C6">
         <v>532137000.0</v>
       </c>
       <c r="D6">
         <v>599353000.0</v>
       </c>
       <c r="E6">
         <v>341772000.0</v>
       </c>
       <c r="F6">
         <v>181309000.0</v>
       </c>
       <c r="G6">
         <v>247523547.0</v>
       </c>
       <c r="H6">
         <v>378080000.0</v>
       </c>
       <c r="I6">
         <v>375131000.0</v>
       </c>
@@ -24944,51 +25077,51 @@
       </c>
       <c r="Z6">
         <v>532945000.0</v>
       </c>
       <c r="AA6">
         <v>361301000.0</v>
       </c>
       <c r="AB6">
         <v>185879000.0</v>
       </c>
       <c r="AC6">
         <v>193800000.0</v>
       </c>
       <c r="AD6">
         <v>193800000.0</v>
       </c>
       <c r="AE6">
         <v>333800000.0</v>
       </c>
       <c r="AF6">
         <v>110700000.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7">
         <v>0.0</v>
       </c>
@@ -25020,51 +25153,51 @@
         <v>0.0</v>
       </c>
       <c r="W7">
         <v>0.0</v>
       </c>
       <c r="X7">
         <v>0.0</v>
       </c>
       <c r="Y7">
         <v>0.0</v>
       </c>
       <c r="Z7">
         <v>0.0</v>
       </c>
       <c r="AA7">
         <v>0.0</v>
       </c>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
@@ -25096,51 +25229,51 @@
         <v>0.0</v>
       </c>
       <c r="W8">
         <v>0.0</v>
       </c>
       <c r="X8">
         <v>0.0</v>
       </c>
       <c r="Y8">
         <v>0.0</v>
       </c>
       <c r="Z8">
         <v>0.0</v>
       </c>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B9">
         <v>1525800000.0</v>
       </c>
       <c r="C9">
         <v>1593014000.0</v>
       </c>
       <c r="D9">
         <v>733306000.0</v>
       </c>
       <c r="E9">
         <v>213558000.0</v>
       </c>
       <c r="F9">
         <v>704521000.0</v>
       </c>
       <c r="G9">
         <v>7857927.0</v>
       </c>
       <c r="H9">
         <v>168737000.0</v>
       </c>
       <c r="I9">
         <v>107658000.0</v>
       </c>
@@ -25194,51 +25327,51 @@
       </c>
       <c r="Z9">
         <v>715435000.0</v>
       </c>
       <c r="AA9">
         <v>485974000.0</v>
       </c>
       <c r="AB9">
         <v>165900000.0</v>
       </c>
       <c r="AC9">
         <v>393100000.0</v>
       </c>
       <c r="AD9">
         <v>393100000.0</v>
       </c>
       <c r="AE9">
         <v>140100000.0</v>
       </c>
       <c r="AF9">
         <v>51300000.0</v>
       </c>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B10">
         <v>55921000.0</v>
       </c>
       <c r="C10">
         <v>154559000.0</v>
       </c>
       <c r="D10">
         <v>265779000.0</v>
       </c>
       <c r="E10">
         <v>-14143000.0</v>
       </c>
       <c r="F10">
         <v>-182782000.0</v>
       </c>
       <c r="G10">
         <v>-85701726.0</v>
       </c>
       <c r="H10">
         <v>-8339000.0</v>
       </c>
       <c r="I10">
         <v>-323596000.0</v>
       </c>
@@ -25292,51 +25425,51 @@
       </c>
       <c r="Z10">
         <v>311053000.0</v>
       </c>
       <c r="AA10">
         <v>209411000.0</v>
       </c>
       <c r="AB10">
         <v>51500000.0</v>
       </c>
       <c r="AC10">
         <v>246000000.0</v>
       </c>
       <c r="AD10">
         <v>246000000.0</v>
       </c>
       <c r="AE10">
         <v>82300000.0</v>
       </c>
       <c r="AF10">
         <v>30100000.0</v>
       </c>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B11">
         <v>52827000.0</v>
       </c>
       <c r="C11">
         <v>43229000.0</v>
       </c>
       <c r="D11">
         <v>-23465000.0</v>
       </c>
       <c r="E11">
         <v>20150000.0</v>
       </c>
       <c r="F11">
         <v>-5396000.0</v>
       </c>
       <c r="G11">
         <v>8598116.0</v>
       </c>
       <c r="H11">
         <v>-14957000.0</v>
       </c>
       <c r="I11">
         <v>-29326000.0</v>
       </c>
@@ -25390,51 +25523,51 @@
       </c>
       <c r="Z11">
         <v>123009000.0</v>
       </c>
       <c r="AA11">
         <v>77851000.0</v>
       </c>
       <c r="AB11">
         <v>30900000.0</v>
       </c>
       <c r="AC11">
         <v>128500000.0</v>
       </c>
       <c r="AD11">
         <v>128500000.0</v>
       </c>
       <c r="AE11">
         <v>39900000.0</v>
       </c>
       <c r="AF11">
         <v>-12500000.0</v>
       </c>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B12">
         <v>57150387.0</v>
       </c>
       <c r="C12">
         <v>68264000.0</v>
       </c>
       <c r="D12">
         <v>84806000.0</v>
       </c>
       <c r="E12">
         <v>87813000.0</v>
       </c>
       <c r="F12">
         <v>91431000.0</v>
       </c>
       <c r="G12">
         <v>107468000.0</v>
       </c>
       <c r="H12">
         <v>118453000.0</v>
       </c>
       <c r="I12">
         <v>127178000.0</v>
       </c>
@@ -25488,51 +25621,51 @@
       </c>
       <c r="Z12">
         <v>70413000.0</v>
       </c>
       <c r="AA12">
         <v>28633000.0</v>
       </c>
       <c r="AB12">
         <v>12500000.0</v>
       </c>
       <c r="AC12">
         <v>15300000.0</v>
       </c>
       <c r="AD12">
         <v>15300000.0</v>
       </c>
       <c r="AE12">
         <v>3300000.0</v>
       </c>
       <c r="AF12">
         <v>1500000.0</v>
       </c>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B13">
         <v>1618000.0</v>
       </c>
       <c r="C13">
         <v>2220000.0</v>
       </c>
       <c r="D13">
         <v>1392000.0</v>
       </c>
       <c r="E13">
         <v>76639000.0</v>
       </c>
       <c r="F13">
         <v>92224000.0</v>
       </c>
       <c r="G13">
         <v>112010000.0</v>
       </c>
       <c r="H13">
         <v>109710000.0</v>
       </c>
       <c r="I13">
         <v>130817000.0</v>
       </c>
@@ -25546,51 +25679,51 @@
         <v>87792000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B14">
         <v>-1252000.0</v>
       </c>
       <c r="C14">
         <v>-135000.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
@@ -25628,51 +25761,51 @@
         <v>0.0</v>
       </c>
       <c r="W14">
         <v>1078969.24</v>
       </c>
       <c r="X14">
         <v>1350809.56</v>
       </c>
       <c r="Y14">
         <v>731862.4</v>
       </c>
       <c r="Z14">
         <v>545226.13</v>
       </c>
       <c r="AA14">
         <v>0.0</v>
       </c>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B15">
         <v>1842000.0</v>
       </c>
       <c r="C15">
         <v>111195000.0</v>
       </c>
       <c r="D15">
         <v>289244000.0</v>
       </c>
       <c r="E15">
         <v>-34293000.0</v>
       </c>
       <c r="F15">
         <v>-177386000.0</v>
       </c>
       <c r="G15">
         <v>-94299843.0</v>
       </c>
       <c r="H15">
         <v>6618000.0</v>
       </c>
       <c r="I15">
         <v>-294270000.0</v>
       </c>
@@ -25726,51 +25859,51 @@
       </c>
       <c r="Z15">
         <v>188044000.0</v>
       </c>
       <c r="AA15">
         <v>131560000.0</v>
       </c>
       <c r="AB15">
         <v>20600000.0</v>
       </c>
       <c r="AC15">
         <v>117500000.0</v>
       </c>
       <c r="AD15">
         <v>117500000.0</v>
       </c>
       <c r="AE15">
         <v>42400000.0</v>
       </c>
       <c r="AF15">
         <v>17600000.0</v>
       </c>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B16">
         <v>1842000.0</v>
       </c>
       <c r="C16">
         <v>111195000.0</v>
       </c>
       <c r="D16">
         <v>289244000.0</v>
       </c>
       <c r="E16">
         <v>-34293000.0</v>
       </c>
       <c r="F16">
         <v>-177386000.0</v>
       </c>
       <c r="G16">
         <v>-120138000.0</v>
       </c>
       <c r="H16">
         <v>6618000.0</v>
       </c>
       <c r="I16">
         <v>-294270000.0</v>
       </c>
@@ -25814,51 +25947,51 @@
         <v>189406518.01</v>
       </c>
       <c r="W16">
         <v>207470490.44</v>
       </c>
       <c r="X16">
         <v>147363916.73</v>
       </c>
       <c r="Y16">
         <v>58030775.1</v>
       </c>
       <c r="Z16">
         <v>118118090.45</v>
       </c>
       <c r="AA16">
         <v>88182854.08</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B17">
         <v>3094000.0</v>
       </c>
       <c r="C17">
         <v>111330000.0</v>
       </c>
       <c r="D17">
         <v>146005000.0</v>
       </c>
       <c r="E17">
         <v>-34293000.0</v>
       </c>
       <c r="F17">
         <v>-177386000.0</v>
       </c>
       <c r="G17">
         <v>-120138000.0</v>
       </c>
       <c r="H17">
         <v>6618000.0</v>
       </c>
       <c r="I17">
         <v>-294270000.0</v>
       </c>
@@ -25902,51 +26035,51 @@
         <v>0.0</v>
       </c>
       <c r="W17">
         <v>0.0</v>
       </c>
       <c r="X17">
         <v>0.0</v>
       </c>
       <c r="Y17">
         <v>0.0</v>
       </c>
       <c r="Z17">
         <v>0.0</v>
       </c>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B18">
         <v>-57197000.0</v>
       </c>
       <c r="C18">
         <v>-69753000.0</v>
       </c>
       <c r="D18">
         <v>-87465000.0</v>
       </c>
       <c r="E18">
         <v>-87813000.0</v>
       </c>
       <c r="F18">
         <v>-91431000.0</v>
       </c>
       <c r="G18">
         <v>-107468000.0</v>
       </c>
       <c r="H18">
         <v>-118453000.0</v>
       </c>
       <c r="I18">
         <v>-127178000.0</v>
       </c>
@@ -25958,97 +26091,97 @@
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.02</v>
       </c>
       <c r="K20">
         <v>0.01</v>
       </c>
       <c r="L20">
         <v>0.01</v>
       </c>
       <c r="M20">
         <v>187470957.75</v>
       </c>
@@ -26080,51 +26213,51 @@
         <v>0.0</v>
       </c>
       <c r="W20">
         <v>0.0</v>
       </c>
       <c r="X20">
         <v>0.0</v>
       </c>
       <c r="Y20">
         <v>0.0</v>
       </c>
       <c r="Z20">
         <v>0.0</v>
       </c>
       <c r="AA20">
         <v>0.0</v>
       </c>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B21">
         <v>104631000.0</v>
       </c>
       <c r="C21">
         <v>211907000.0</v>
       </c>
       <c r="D21">
         <v>611118000.0</v>
       </c>
       <c r="E21">
         <v>32570000.0</v>
       </c>
       <c r="F21">
         <v>-89554000.0</v>
       </c>
       <c r="G21">
         <v>-64252747.0</v>
       </c>
       <c r="H21">
         <v>44464000.0</v>
       </c>
       <c r="I21">
         <v>9471000.0</v>
       </c>
@@ -26178,51 +26311,51 @@
       </c>
       <c r="Z21">
         <v>384377000.0</v>
       </c>
       <c r="AA21">
         <v>238084000.0</v>
       </c>
       <c r="AB21">
         <v>63100000.0</v>
       </c>
       <c r="AC21">
         <v>261200000.0</v>
       </c>
       <c r="AD21">
         <v>261200000.0</v>
       </c>
       <c r="AE21">
         <v>85500000.0</v>
       </c>
       <c r="AF21">
         <v>31300000.0</v>
       </c>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22">
         <v>0.0</v>
       </c>
@@ -26254,51 +26387,51 @@
         <v>0.0</v>
       </c>
       <c r="W22">
         <v>0.0</v>
       </c>
       <c r="X22">
         <v>0.0</v>
       </c>
       <c r="Y22">
         <v>0.0</v>
       </c>
       <c r="Z22">
         <v>0.0</v>
       </c>
       <c r="AA22">
         <v>0.0</v>
       </c>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B23">
         <v>1739073000.0</v>
       </c>
       <c r="C23">
         <v>1690421000.0</v>
       </c>
       <c r="D23">
         <v>1326736000.0</v>
       </c>
       <c r="E23">
         <v>1584624000.0</v>
       </c>
       <c r="F23">
         <v>1076401000.0</v>
       </c>
       <c r="G23">
         <v>798752747.0</v>
       </c>
       <c r="H23">
         <v>1496856000.0</v>
       </c>
       <c r="I23">
         <v>1531718000.0</v>
       </c>
@@ -26352,97 +26485,97 @@
       </c>
       <c r="Z23">
         <v>1569186000.0</v>
       </c>
       <c r="AA23">
         <v>1117369000.0</v>
       </c>
       <c r="AB23">
         <v>448300000.0</v>
       </c>
       <c r="AC23">
         <v>751300000.0</v>
       </c>
       <c r="AD23">
         <v>751300000.0</v>
       </c>
       <c r="AE23">
         <v>369500000.0</v>
       </c>
       <c r="AF23">
         <v>131800000.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B25">
         <v>317904000.0</v>
       </c>
       <c r="C25">
         <v>309314000.0</v>
       </c>
       <c r="D25">
         <v>290196000.0</v>
       </c>
       <c r="E25">
         <v>279035000.0</v>
       </c>
       <c r="F25">
         <v>282326000.0</v>
       </c>
       <c r="G25">
         <v>316322000.0</v>
       </c>
       <c r="H25">
         <v>333616000.0</v>
       </c>
       <c r="I25">
         <v>365660000.0</v>
       </c>
@@ -26452,51 +26585,51 @@
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
@@ -26530,89 +26663,89 @@
       <c r="W26">
         <v>48759299.0</v>
       </c>
       <c r="X26">
         <v>42419000.0</v>
       </c>
       <c r="Y26">
         <v>34862000.0</v>
       </c>
       <c r="Z26">
         <v>32440000.0</v>
       </c>
       <c r="AA26">
         <v>20288000.0</v>
       </c>
       <c r="AB26">
         <v>3600000.0</v>
       </c>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>1.0</v>
       </c>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B28">
         <v>114440000.0</v>
       </c>
       <c r="C28">
         <v>132421000.0</v>
       </c>
       <c r="D28">
         <v>122188000.0</v>
       </c>
       <c r="E28">
         <v>180988000.0</v>
       </c>
       <c r="F28">
         <v>95931000.0</v>
       </c>
       <c r="G28">
         <v>70869000.0</v>
       </c>
       <c r="H28">
         <v>104010000.0</v>
       </c>
       <c r="I28">
         <v>112387000.0</v>
       </c>
@@ -26662,51 +26795,51 @@
         <v>136747000.0</v>
       </c>
       <c r="Y28">
         <v>158490000.0</v>
       </c>
       <c r="Z28">
         <v>153498000.0</v>
       </c>
       <c r="AA28">
         <v>102848000.0</v>
       </c>
       <c r="AB28">
         <v>41300000.0</v>
       </c>
       <c r="AC28">
         <v>51100000.0</v>
       </c>
       <c r="AD28">
         <v>59300000.0</v>
       </c>
       <c r="AE28"/>
       <c r="AF28"/>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B29">
         <v>52827000.0</v>
       </c>
       <c r="C29">
         <v>43229000.0</v>
       </c>
       <c r="D29">
         <v>54425000.0</v>
       </c>
       <c r="E29">
         <v>20150000.0</v>
       </c>
       <c r="F29">
         <v>-5396000.0</v>
       </c>
       <c r="G29">
         <v>10954000.0</v>
       </c>
       <c r="H29">
         <v>-14957000.0</v>
       </c>
       <c r="I29">
         <v>-29326000.0</v>
       </c>
@@ -26720,51 +26853,51 @@
         <v>-202736000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B30">
         <v>1421169000.0</v>
       </c>
       <c r="C30">
         <v>1381107000.0</v>
       </c>
       <c r="D30">
         <v>122188000.0</v>
       </c>
       <c r="E30">
         <v>180988000.0</v>
       </c>
       <c r="F30">
         <v>794075000.0</v>
       </c>
       <c r="G30">
         <v>72110675.0</v>
       </c>
       <c r="H30">
         <v>124273000.0</v>
       </c>
       <c r="I30">
         <v>98187000.0</v>
       </c>
@@ -26818,51 +26951,51 @@
       </c>
       <c r="Z30">
         <v>331058000.0</v>
       </c>
       <c r="AA30">
         <v>247890000.0</v>
       </c>
       <c r="AB30">
         <v>102800000.0</v>
       </c>
       <c r="AC30">
         <v>131900000.0</v>
       </c>
       <c r="AD30">
         <v>131900000.0</v>
       </c>
       <c r="AE30">
         <v>54600000.0</v>
       </c>
       <c r="AF30">
         <v>20000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B31">
         <v>-48710000.0</v>
       </c>
       <c r="C31">
         <v>-57348000.0</v>
       </c>
       <c r="D31">
         <v>-345339000.0</v>
       </c>
       <c r="E31">
         <v>-46713000.0</v>
       </c>
       <c r="F31">
         <v>-93228000.0</v>
       </c>
       <c r="G31">
         <v>-21448979.0</v>
       </c>
       <c r="H31">
         <v>-52803000.0</v>
       </c>
       <c r="I31">
         <v>-322847000.0</v>
       </c>
@@ -26916,51 +27049,51 @@
       </c>
       <c r="Z31">
         <v>-71603000.0</v>
       </c>
       <c r="AA31">
         <v>-30460000.0</v>
       </c>
       <c r="AB31">
         <v>25036000.0</v>
       </c>
       <c r="AC31">
         <v>-5300000.0</v>
       </c>
       <c r="AD31">
         <v>-5300000.0</v>
       </c>
       <c r="AE31">
         <v>-15200000.0</v>
       </c>
       <c r="AF31">
         <v>-3200000.0</v>
       </c>
     </row>
     <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B32">
         <v>1843704000.0</v>
       </c>
       <c r="C32">
         <v>1902328000.0</v>
       </c>
       <c r="D32">
         <v>1937854000.0</v>
       </c>
       <c r="E32">
         <v>1617194000.0</v>
       </c>
       <c r="F32">
         <v>986847000.0</v>
       </c>
       <c r="G32">
         <v>734500000.0</v>
       </c>
       <c r="H32">
         <v>1541320000.0</v>
       </c>
       <c r="I32">
         <v>1541189000.0</v>
       </c>
@@ -27033,1218 +27166,1225 @@
       <c r="AF32">
         <v>163100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DT32"/>
+  <dimension ref="A1:DU32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:124">
+    <row r="1" spans="1:125">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>93</v>
       </c>
       <c r="C1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
         <v>96</v>
       </c>
       <c r="G1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
         <v>99</v>
       </c>
       <c r="K1" t="s">
+        <v>100</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
         <v>102</v>
       </c>
       <c r="O1" t="s">
+        <v>103</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
         <v>105</v>
       </c>
       <c r="S1" t="s">
+        <v>106</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
         <v>108</v>
       </c>
       <c r="W1" t="s">
+        <v>109</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
         <v>111</v>
       </c>
       <c r="AA1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
         <v>114</v>
       </c>
       <c r="AE1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
         <v>117</v>
       </c>
       <c r="AI1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
         <v>120</v>
       </c>
       <c r="AM1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
         <v>123</v>
       </c>
       <c r="AQ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
         <v>126</v>
       </c>
       <c r="AU1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
         <v>129</v>
       </c>
       <c r="AY1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
         <v>132</v>
       </c>
       <c r="BC1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
         <v>135</v>
       </c>
       <c r="BG1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
         <v>138</v>
       </c>
       <c r="BK1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
         <v>141</v>
       </c>
       <c r="BO1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
         <v>144</v>
       </c>
       <c r="BS1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
         <v>147</v>
       </c>
       <c r="BW1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
         <v>150</v>
       </c>
       <c r="CA1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
         <v>153</v>
       </c>
       <c r="CE1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
         <v>156</v>
       </c>
       <c r="CI1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
         <v>159</v>
       </c>
       <c r="CM1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
         <v>162</v>
       </c>
       <c r="CQ1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
         <v>165</v>
       </c>
       <c r="CU1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
         <v>168</v>
       </c>
       <c r="CY1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
         <v>171</v>
       </c>
       <c r="DC1" t="s">
         <v>172</v>
       </c>
       <c r="DD1" t="s">
         <v>173</v>
       </c>
       <c r="DE1" t="s">
         <v>174</v>
       </c>
       <c r="DF1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DH1" t="s">
         <v>176</v>
       </c>
       <c r="DI1" t="s">
         <v>177</v>
       </c>
       <c r="DJ1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DL1" t="s">
         <v>179</v>
       </c>
       <c r="DM1" t="s">
         <v>180</v>
       </c>
       <c r="DN1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DP1" t="s">
         <v>182</v>
       </c>
       <c r="DQ1" t="s">
         <v>183</v>
       </c>
       <c r="DR1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DT1" t="s">
         <v>185</v>
       </c>
+      <c r="DU1" t="s">
+        <v>186</v>
+      </c>
     </row>
-    <row r="2" spans="1:124">
+    <row r="2" spans="1:125">
       <c r="A2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B2">
+        <v>82678000.0</v>
+      </c>
+      <c r="C2">
         <v>84330000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>88523000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>313827000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>74858000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>75036000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>82210000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>75073000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>359228000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>78213000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>78734000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>265874903.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>334258000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>411410000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>411580000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>256028741.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>240945629.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>261682855.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>223995954.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>253853000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>174964871.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>192253649.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>164984301.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>180735000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>142199706.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>232649032.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>248813572.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>339197000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>335376000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>375361000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>384263000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>362286000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>325100000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>361882000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>328053000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>309491000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>294795000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>333369000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>290182000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>234933000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>207520000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>266319000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>318790000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>349108000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>329681000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>419286000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>488183000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>455247000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>410208000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>500858000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>425622000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>398094000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>331349000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>426731000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>416084000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>300396000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>259513000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>356586000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>321756000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>282367000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>222574000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>304325000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>255742000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>222465000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>179046000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>229495000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>169832000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>143059000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>125591000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>253761000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>181872874.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>154322972.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>85794830.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>176189692.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>126835282.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>123196860.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>71906482.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>194155904.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>155733675.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>167810439.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>122011154.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>242652966.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>192110320.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>158580720.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>101579723.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>449089480.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>417668502.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>370784000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>297970000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>387862000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>306993000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>311931000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>267595000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>387377000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>293081000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>278265000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>258601000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>361002000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>297942000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>301808000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>279274000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>356904000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>273180000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>199469000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>156900000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>240000000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>146400000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>85100000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>97600000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>119400000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>111800000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>120200000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>148100000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>176500000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>150600000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>144200000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>100500000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>85200000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>76600000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>52600000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>31500000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>30100000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>25900000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>24300000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:124">
+    <row r="3" spans="1:125">
       <c r="A3" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B3">
+        <v>82678000.0</v>
+      </c>
+      <c r="C3">
         <v>84330000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>88523000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>79487000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>74858000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>75036000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>82210000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>75073000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>73818000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>78213000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>78734000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>53876631.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>74088000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>71543000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>71373000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>50183124.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>54164217.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>54710834.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>56273326.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>69431000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>56290075.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>57296415.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>58631083.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>77588000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>59562408.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>58252713.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>62411413.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>82604000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>83327000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>86753000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>99041000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>90690000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>88621000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>87308000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>94229000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>90555000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>95799000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>97163000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>102801000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>96998000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>96611000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>95249000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>125194000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>125236000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>120128000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>116097000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>129504000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>107537000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>105923000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>105705000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>90142000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>85544000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>72580000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>84893000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>89278000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>76754000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>66669000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>74824000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>71067000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>64504000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>52593000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>63319000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>50431000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>47300000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>39354000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>45634000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>35451000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>30378000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>28222000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>43949000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>24068379.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>22797825.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>13394207.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>24366835.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>25280736.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>17534722.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>12026471.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>23483625.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>17910352.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>19133946.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>11290046.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>24899580.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>53633350.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>-14710058.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>-23106040.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>57195889.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>58920967.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>54159000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>42283000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>50045000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>38896000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>44007000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>38103000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>51068000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>36360000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>32750000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>30821000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>41498000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>45403000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>42995000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>39490000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>53422000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>42818000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>30836000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>22000000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>29100000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>24000000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>17200000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>18400000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>21900000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>18200000.0</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>18600000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>11300000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>22200000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>21300000.0</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>17800000.0</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>8500000.0</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>7200000.0</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>5600000.0</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>3900000.0</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>2300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1900000.0</v>
       </c>
       <c r="DS3">
         <v>1900000.0</v>
       </c>
       <c r="DT3">
+        <v>1900000.0</v>
+      </c>
+      <c r="DU3">
         <v>1600000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:124">
+    <row r="4" spans="1:125">
       <c r="A4" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
@@ -28438,849 +28578,856 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
-      <c r="DC4"/>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
+      <c r="DU4"/>
     </row>
-    <row r="5" spans="1:124">
+    <row r="5" spans="1:125">
       <c r="A5" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B5">
+        <v>15444000.0</v>
+      </c>
+      <c r="C5">
         <v>39544000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-32718000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>40976000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>39610000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>64793000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>35439000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>69976000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>49052000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>67796000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>97304000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>35075165.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>66287000.0</v>
       </c>
-      <c r="N5">
-[...1 lines deleted...]
-      </c>
       <c r="O5">
-        <v>19717000.0</v>
+        <v>137205000.0</v>
       </c>
       <c r="P5">
+        <v>36289000.0</v>
+      </c>
+      <c r="Q5">
         <v>43116097.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>201882.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-17875706.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-4734903.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-21718000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-39586530.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-12137486.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-4055730.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>25000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-12464024.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>14687884.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>11974551.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>15291000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-2290000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>27652000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>35451000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-9009000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-27712000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>10161000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-32131000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-17760000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-39677000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-13025000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-45680000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-50341000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-74965000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>7454000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-382343000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-98950000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-32161000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>54456000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-119224000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>91853000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>23772000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>131569000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>105814000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>52116000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>14722000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>129378000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-157739000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>74246000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>35896000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>171150000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>40007000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>121744000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>39973000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>123092000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>145821000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>58013000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-5314000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>62777000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>4820000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>48394000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>14365000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>125438000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>111523592.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>93395785.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>22313251.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>124238165.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>77695706.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>73401570.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>27074389.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>178179197.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>132395894.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>14242763.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>74543224.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>245908453.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>193410196.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>146046457.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>59872320.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>117652962.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>148710844.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>133001000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-6439000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>169534000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>107779000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>58864000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>10507000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>116963000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>10305000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>24800000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>1855000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>114911000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>97442000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>84740000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>46905000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>155288000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>87098000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>41591000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>19900000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>89600000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>30100000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>3200000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>22400000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>40400000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>25700000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>28400000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>62900000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>79100000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>70700000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>48600000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>29000000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>23100000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>20800000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>12500000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>8000000.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>13700000.0</v>
       </c>
-      <c r="DS5">
+      <c r="DT5">
         <v>5800000.0</v>
       </c>
-      <c r="DT5">
+      <c r="DU5">
         <v>3900000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:124">
+    <row r="6" spans="1:125">
       <c r="A6" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B6">
+        <v>98122000.0</v>
+      </c>
+      <c r="C6">
         <v>123874000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>55805000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>120463000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>114468000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>139829000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>117649000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>145049000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>122870000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>146009000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>176038000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>88951796.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>140375000.0</v>
       </c>
-      <c r="N6">
-[...1 lines deleted...]
-      </c>
       <c r="O6">
-        <v>91090000.0</v>
+        <v>208748000.0</v>
       </c>
       <c r="P6">
+        <v>107662000.0</v>
+      </c>
+      <c r="Q6">
         <v>93299221.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>54366099.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>36835128.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>51538423.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>47713000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>16703545.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>45158929.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>54575353.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>77613000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>47098384.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>72940597.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>74385964.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>97895000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>81037000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>114405000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>134492000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>81681000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>60909000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>97469000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>62098000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>72795000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>56122000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>84138000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>57121000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>46657000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>21646000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>102703000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-257149000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>26286000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>87967000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>170553000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>10280000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>199390000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>129695000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>237274000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>195956000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>137660000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>87302000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>214271000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-68461000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>151000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>102565000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>245974000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>111074000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>186248000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>92566000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>186411000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>196252000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>105313000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>34040000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>108411000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>40271000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>78772000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>42587000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>169387000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>135591971.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>116193610.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>35707458.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>148605000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>102976442.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>90936292.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>39100860.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>201662822.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>150306246.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>33376709.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>85833270.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>270808033.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>247043546.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>131336399.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>36766280.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>174848851.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>207631811.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>187160000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>35844000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>219579000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>146675000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>102871000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>48610000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>168031000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>46665000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>57550000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>32676000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>156409000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>142845000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>127735000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>86395000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>208710000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>129916000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>72427000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>41900000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>118700000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>54100000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>20400000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>40800000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>62300000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>43900000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>47000000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>74200000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>101300000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>92000000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>66400000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>37500000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>30300000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>26400000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>16400000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>10300000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>15600000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>7700000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>5500000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:124">
+    <row r="7" spans="1:125">
       <c r="A7" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-      <c r="AA7">
-[...1 lines deleted...]
-      </c>
+      <c r="AA7"/>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
@@ -29474,101 +29621,102 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
-      <c r="DC7"/>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
+      <c r="DU7"/>
     </row>
-    <row r="8" spans="1:124">
+    <row r="8" spans="1:125">
       <c r="A8" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
-[...1 lines deleted...]
-      </c>
+      <c r="AA8"/>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
@@ -29762,1657 +29910,1672 @@
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
-      <c r="DC8"/>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
+      <c r="DU8"/>
     </row>
-    <row r="9" spans="1:124">
+    <row r="9" spans="1:125">
       <c r="A9" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B9">
+        <v>370122000.0</v>
+      </c>
+      <c r="C9">
         <v>441721000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>389985000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>148423000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>331757000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>421295000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>385961000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>402082000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>69986000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>449575000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>428137000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>62980716.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>91364000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>147197000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>98924000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>54208729.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>12196014.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>19107273.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>9390746.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-40000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-12355648.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-4106297.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-6673469.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-15913000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-2875917.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>33964239.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>38289570.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>36355000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>24048000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>58682000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>42747000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>20171000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>5616000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>39124000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>19134000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>5013000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-19271000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>12431000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-6279000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-33131000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-43541000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>35408000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>26163000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>14981000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>4781000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>92834000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>130342000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>129343000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>64966000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>171391000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>141287000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>90356000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>47549000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>168989000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>117864000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>184365000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>122453000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>283480000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>265652000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>210577000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>122751000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>221025000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>179795000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>136687000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>82782000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>143641000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>116235000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>110278000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>84006000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>194684000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>153176006.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>131315734.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>52719316.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>166499332.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>121890227.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>104731193.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>50098831.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>216386070.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>172315162.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>181748072.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>101558283.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>293755254.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>235750419.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>141435540.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>56315208.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>342785973.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>261818481.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>199263000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>120721000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>277303000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>186609000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>156166000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>88966000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>212856000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>101171000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>104565000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>87353000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>205112000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>158032000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>172208000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>130643000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>256751000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>170707000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>103885000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>66900000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>144400000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>69200000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>30800000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>53600000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>73200000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>58200000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>59900000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>90300000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>118800000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>104800000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>79200000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>47900000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>37600000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>32200000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>22300000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>13300000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>19200000.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>10600000.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>8200000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:124">
+    <row r="10" spans="1:125">
       <c r="A10" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B10">
+        <v>3143000.0</v>
+      </c>
+      <c r="C10">
         <v>27059000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-45312000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>27225000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>24753000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>49255000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>20647000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>53062000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>31212000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>49638000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>78119000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>20382609.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>45685000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>114285000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>12770000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>26736922.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-16137376.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-34470295.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-21084511.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-41538000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-62002745.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-30072801.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-23195447.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-27588000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-33203377.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-4792918.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-10096009.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-8486000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-19968000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>33207000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-200663000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-39926000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-60274000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-22733000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-64311000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-48849000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-73013000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-45884000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-81780000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-83750000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-108126000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-34930000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-416725000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-133019000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-72439000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>56011000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-148999000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>60802000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-1492000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>110766000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>87961000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>25821000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-3267000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>111023000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-177510000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>47228000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>14496000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>143463000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>17615000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>121617000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>24320000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>77232000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-12508000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>61452000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-58687000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>63792000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-41672000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>89451000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>60217000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>54277000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>102212588.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>96360443.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>19960309.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>122041971.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>75983882.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>71838418.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>25470776.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>175740314.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>130523081.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>140728736.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>73273843.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>243131714.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>119061038.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>18984901.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>13703204.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>212493349.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>136108005.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>66519000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>18342000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>165008000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>99093000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>56216000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>2087000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>106317000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>4406000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>15905000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-3164000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>105688000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>32574000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>82383000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>37410000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>142806000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>75364000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>33709000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>15300000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>85000000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>26800000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>-500000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>22200000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>35300000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>20300000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>33600000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>58400000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>74400000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>66100000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>47200000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>27500000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>22900000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>19700000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>12100000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>7000000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>13300000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>5500000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>4200000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:124">
+    <row r="11" spans="1:125">
       <c r="A11" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B11">
+        <v>4036000.0</v>
+      </c>
+      <c r="C11">
         <v>9214000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-3444000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>33697000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>8266000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>14308000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>5717000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>13879000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>10511000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>13122000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-68603000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>5813717.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>18785000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>18455000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>9287000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>4568277.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2972327.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>569829.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>527330.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-3506000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-699345.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-1345427.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>6253532.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>888000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>2675477.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-1085467.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-9277809.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-4952000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-6167000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>8193000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-2335000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-9278000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-13057000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-4656000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-17306000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-22562000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-36883000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-23270000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-51162000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-36373000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-50449000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-15047000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-145773000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-46319000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-42622000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>31978000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-34955000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>7989000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>5682000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>9209000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>20040000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-3622000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-3740000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>17710000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-61171000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>7871000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-3765000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>32382000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-10431000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>38149000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>7917000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>11672000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-18051000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>374000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>7860000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>1775000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-16787000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>17755000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>2742000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-3140000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>9835310.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>14011071.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>-1778954.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>15776155.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>-13344657.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>2135546.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>-250797.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>17672970.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>4049163.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>7176707.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>-15028444.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>18949089.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>-1814610.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>16602787.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>4395483.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>73974607.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>49618475.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>24429000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>2149000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>56713000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>23983000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>18445000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>-4386000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>34491000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>-3398000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>3340000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>-6491000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>38859000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>22774000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>31482000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>8038000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>60716000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>12833000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>16806000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>8500000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>39700000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>14800000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>1900000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>15200000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>20300000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>11100000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>11400000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>31100000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>39700000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>34700000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>23000000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>13900000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>11200000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>9400000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>5300000.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>3200000.0</v>
       </c>
-      <c r="DR11">
+      <c r="DS11">
         <v>5500000.0</v>
       </c>
-      <c r="DS11">
+      <c r="DT11">
         <v>2100000.0</v>
       </c>
-      <c r="DT11">
+      <c r="DU11">
         <v>1600000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:124">
+    <row r="12" spans="1:125">
       <c r="A12" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B12">
+        <v>12301000.0</v>
+      </c>
+      <c r="C12">
         <v>12485000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>12594000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>13751000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>14857000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>11297403.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>14792000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>16914000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>18189000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>18369000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>19468000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>19618000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>21408000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>22920000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>23519000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>16379174.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>16339258.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>16594588.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>20648000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>20639000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>22416215.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>17935314.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>24192000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>27613000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>20739353.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>19480802.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>28275000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>21932024.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>23634972.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>23568247.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>32220000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>30259000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>30868000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>30441000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>38196000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>31089000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>34532000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>32859000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>42289000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>33409000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>33525000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>35527000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>34230000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>34069000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>31960000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>19682000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>30468000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>28694000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>24963000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>24432000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>23328000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>22364000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>23004000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>21649000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>22107000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>21741000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>21400000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>21332000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>22392000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>34232000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>16180000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>42528000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>159371000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>14564000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>18655000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>18737000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>64283000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>22429000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>28208000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>38670000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>11023576.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>2379000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>2352942.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>938176.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>2086797.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>261354.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>2328374.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>2607242.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>670765.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>4398122.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>677078.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>2831620.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>189299125.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>1176229546.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>28959728.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>10324062.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>10057091.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>14202000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>5951000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>16276000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>27354000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>2761000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3096000.0</v>
       </c>
       <c r="CP12">
         <v>3096000.0</v>
       </c>
       <c r="CQ12">
+        <v>3096000.0</v>
+      </c>
+      <c r="CR12">
         <v>4845000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>7399000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>12987000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>9223000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>40599000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>10296000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>7632000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>11883000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>11734000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>7882000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4600000.0</v>
       </c>
       <c r="DB12">
         <v>4600000.0</v>
       </c>
       <c r="DC12">
+        <v>4600000.0</v>
+      </c>
+      <c r="DD12">
         <v>2100000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>3700000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>4800000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>5100000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>5400000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>14900000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>6500000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>4700000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>4600000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>500000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>2300000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>200000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>1100000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>300000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>1700000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>400000.0</v>
       </c>
-      <c r="DS12">
+      <c r="DT12">
         <v>300000.0</v>
       </c>
-      <c r="DT12">
+      <c r="DU12">
         <v>800000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:124">
+    <row r="13" spans="1:125">
       <c r="A13" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>198</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>783000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>416000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>409000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>14811000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>499000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>19563000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>17596000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>777000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>568000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>690000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>16063000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>26292000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>26512000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>14721000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>21124000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>11000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>34000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>21664000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>20775000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>27402000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>96000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>25810000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>28774000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>27048000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>30271000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>24140000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>29876000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>26624000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>183000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -31462,97 +31625,98 @@
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
+      <c r="DU13"/>
     </row>
-    <row r="14" spans="1:124">
+    <row r="14" spans="1:125">
       <c r="A14" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B14">
+        <v>-302000.0</v>
+      </c>
+      <c r="C14">
         <v>-469000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-307000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-289000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-220000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-436000.0</v>
       </c>
-      <c r="G14"/>
       <c r="H14"/>
-      <c r="I14">
-[...1 lines deleted...]
-      </c>
+      <c r="I14"/>
       <c r="J14">
         <v>0.0</v>
       </c>
-      <c r="K14"/>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
-      <c r="AA14">
-[...1 lines deleted...]
-      </c>
+      <c r="AA14"/>
       <c r="AB14">
         <v>0.0</v>
       </c>
       <c r="AC14">
         <v>0.0</v>
       </c>
       <c r="AD14">
         <v>0.0</v>
       </c>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
@@ -31687,989 +31851,996 @@
       <c r="CA14">
         <v>0.0</v>
       </c>
       <c r="CB14">
         <v>0.0</v>
       </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
       <c r="CE14">
         <v>0.0</v>
       </c>
       <c r="CF14">
         <v>0.0</v>
       </c>
       <c r="CG14">
         <v>0.0</v>
       </c>
       <c r="CH14">
         <v>0.0</v>
       </c>
       <c r="CI14">
+        <v>0.0</v>
+      </c>
+      <c r="CJ14">
         <v>1078969.24</v>
       </c>
-      <c r="CJ14">
-[...1 lines deleted...]
-      </c>
       <c r="CK14">
         <v>0.0</v>
       </c>
       <c r="CL14">
         <v>0.0</v>
       </c>
       <c r="CM14">
+        <v>0.0</v>
+      </c>
+      <c r="CN14">
         <v>1350809.56</v>
       </c>
-      <c r="CN14">
-[...1 lines deleted...]
-      </c>
       <c r="CO14">
+        <v>0.0</v>
+      </c>
+      <c r="CP14">
         <v>-212339.45</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>194809.62</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>59133.97</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>201020.86</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>286241.92</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>190851.64</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>545226.13</v>
       </c>
-      <c r="CV14">
-[...1 lines deleted...]
-      </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
       <c r="DB14">
         <v>0.0</v>
       </c>
-      <c r="DC14"/>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
+      <c r="DU14"/>
     </row>
-    <row r="15" spans="1:124">
+    <row r="15" spans="1:125">
       <c r="A15" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B15">
+        <v>-1195000.0</v>
+      </c>
+      <c r="C15">
         <v>17376000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-42175000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-6761000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>16267000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>34511000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>14795000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>39183000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>20701000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>36516000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>146722000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>14568891.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>26900000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>95830000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>3483000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>22168645.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-19109703.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-35040124.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-21611841.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-38032000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-61303399.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-28727373.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-29448979.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-28476000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-35878854.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-3707450.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-818199.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-3534000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-13801000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>25014000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-198328000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-30648000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-47217000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-18077000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-47005000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-26287000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-36130000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-22614000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-30618000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-47377000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-57677000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-19883000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-270952000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-86700000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-29817000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>24033000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-114044000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>52813000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-7174000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>101557000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>67921000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>29443000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>473000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>93313000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-116339000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>39357000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>18261000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>111081000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>28046000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>83468000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>16403000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>65560000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>5543000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>56286000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-66547000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>56917000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-24885000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>71696000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>57475000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>51009000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>92374998.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>82349372.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>21739000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>106265816.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>89327770.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>72658253.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>25721573.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>158067343.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>127436093.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>139666927.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>88303402.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>224182625.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>83545434.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>1385030197.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>25851234.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>138517533.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>88183608.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>42707000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>15995000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>100519000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>55146000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>35765000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>8622000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>83129000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>8863000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>12246000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>3327000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>66829000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>33620000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>42962000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>29372000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>82090000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>62531000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>16903000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>6800000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>45300000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>12000000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>-2400000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>7000000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>15000000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>9200000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>22200000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>27300000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>34600000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>31300000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>24000000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>13600000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>11700000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>10300000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>6800000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>3800000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>7800000.0</v>
       </c>
-      <c r="DS15">
+      <c r="DT15">
         <v>3400000.0</v>
       </c>
-      <c r="DT15">
+      <c r="DU15">
         <v>2600000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:124">
+    <row r="16" spans="1:125">
       <c r="A16" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-42175000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-6761000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>16267000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>34511000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>14795000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>39183000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>19792000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>26900000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>95830000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>3483000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>30679000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-24611000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-43844000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-27336000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-38032000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-75912000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-36106000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-37518000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-28476000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-48867000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-5277000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-1061000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-3534000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-13801000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>25014000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-42036892.27</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-23921323.76</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-35808433.19</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-13999070.7</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-8459944.2</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-158576225.12</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>76786733.51</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-16986404.27</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-86141950.6</v>
       </c>
-      <c r="AN16">
-[...1 lines deleted...]
-      </c>
       <c r="AO16">
         <v>0.0</v>
       </c>
       <c r="AP16">
         <v>0.0</v>
       </c>
       <c r="AQ16">
+        <v>0.0</v>
+      </c>
+      <c r="AR16">
         <v>-262579293.4</v>
       </c>
-      <c r="AR16">
-[...1 lines deleted...]
-      </c>
       <c r="AS16">
+        <v>0.0</v>
+      </c>
+      <c r="AT16">
         <v>-19237172.82</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>18941519.55</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-16918509.59</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>47158674.88</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-95171024.27</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>91906787.33</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>63937682.39</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>28557710.96</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>450604.93</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>91771243.12</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>13105220.72</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>40066171.23</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>17957517.95</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>112112434.4</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>27504167.89</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>79485763.26</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>17026157.36</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>67573696.15</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>5559679.04</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>59350889.13</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>-58253804.25</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>61076423.08</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>85557984.79</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>67055742.61</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>49428104.58</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>45532910.39</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>75917159.76</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>77359323.63</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>21289785.53</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>103563005.56</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>89624761.71</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>70299546.14</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>24348731.54</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>136641597.51</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>108477570.98</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>119702428.97</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>79039563.19</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>191888213.64</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>103668096.05</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>2047623.14</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>7595267.24</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>73001736.54</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>50359102.24</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>29312257.35</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>7597149.29</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>61408719.55</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>47366229.76</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>26947811.95</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>5841562.11</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>50504734.01</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>4362561.2</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>10211733.57</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>931275.56</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>40708341.16</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>21170854.27</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>26488583.6</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>20556803.17</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>50628596.72</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>41913667.14</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>11197005.83</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>4616995.41</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>31254571.8</v>
       </c>
-      <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
+      <c r="DU16"/>
     </row>
-    <row r="17" spans="1:124">
+    <row r="17" spans="1:125">
       <c r="A17" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B17">
+        <v>-893000.0</v>
+      </c>
+      <c r="C17">
         <v>17845000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-41868000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-6472000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>16487000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>34947000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>14930000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>39183000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>20701000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>36516000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>146722000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>19792000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>26900000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>95830000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>3483000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>30679000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-24611000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-43844000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-27336000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-38032000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-75912000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-36106000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-37518000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-28476000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-48867000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-5277000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-1061000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-3534000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-13801000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>25014000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-42036892.27</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-23921323.76</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-35808433.19</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-13999070.7</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-8459944.2</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-158576225.12</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>76786733.51</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-16986404.27</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-86141950.6</v>
       </c>
-      <c r="AN17">
-[...1 lines deleted...]
-      </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
         <v>0.0</v>
       </c>
       <c r="AQ17">
+        <v>0.0</v>
+      </c>
+      <c r="AR17">
         <v>-262579293.4</v>
       </c>
-      <c r="AR17">
-[...1 lines deleted...]
-      </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
         <v>0.0</v>
       </c>
       <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
         <v>28527665.43</v>
       </c>
-      <c r="AV17">
-[...1 lines deleted...]
-      </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
+        <v>0.0</v>
+      </c>
+      <c r="AZ17">
         <v>179939753.37</v>
       </c>
-      <c r="AZ17">
-[...1 lines deleted...]
-      </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
@@ -32788,161 +32959,166 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
-      <c r="DC17"/>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
+      <c r="DU17"/>
     </row>
-    <row r="18" spans="1:124">
+    <row r="18" spans="1:125">
       <c r="A18" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B18">
+        <v>-12301000.0</v>
+      </c>
+      <c r="C18">
         <v>-12356000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-12829000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-13751000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-14857000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-15760000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-16281000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-16914000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-18189000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-18369000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-19468000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-19618000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-21408000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-22920000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-23519000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-22521000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-21043000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-20730000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-20648000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-20639000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-27698000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-22446000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-24192000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-27613000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-28083000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-27580000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-28275000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-28490000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-30385000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-31303000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -32992,108 +33168,109 @@
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
+      <c r="DU18"/>
     </row>
-    <row r="19" spans="1:124">
+    <row r="19" spans="1:125">
       <c r="A19" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-      <c r="AA19">
-[...1 lines deleted...]
-      </c>
+      <c r="AA19"/>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
-      <c r="AG19"/>
+      <c r="AG19">
+        <v>0.0</v>
+      </c>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-      <c r="AM19">
-[...2 lines deleted...]
-      <c r="AN19"/>
+      <c r="AM19"/>
+      <c r="AN19">
+        <v>0.0</v>
+      </c>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
@@ -33134,146 +33311,145 @@
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
+      <c r="DU19"/>
     </row>
-    <row r="20" spans="1:124">
+    <row r="20" spans="1:125">
       <c r="A20" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
-[...1 lines deleted...]
-      </c>
+      <c r="AA20"/>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
         <v>9742526.9</v>
       </c>
-      <c r="AJ20">
-[...1 lines deleted...]
-      </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
         <v>2376234.19</v>
       </c>
-      <c r="AN20">
-[...1 lines deleted...]
-      </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>157401921.83</v>
       </c>
-      <c r="AR20">
-[...1 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>187470957.75</v>
       </c>
-      <c r="AV20">
-[...1 lines deleted...]
-      </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
@@ -33404,475 +33580,479 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
-      <c r="DC20"/>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
+      <c r="DU20"/>
     </row>
-    <row r="21" spans="1:124">
+    <row r="21" spans="1:125">
       <c r="A21" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B21">
+        <v>14377000.0</v>
+      </c>
+      <c r="C21">
         <v>39617000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-29217000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>117632000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>33242000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>62461000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>38316000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>67352000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>41303000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>64936000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>62905000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>30462026.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>68005000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>131676000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>19717000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>36211653.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-4393267.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-25256318.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-5769008.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-24023000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-39376564.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-21859410.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-30167189.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-27867000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-18624082.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>20239575.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>18564873.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>14648000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-3718000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>26494000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>35451000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-9702000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-26439000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>10161000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-18628000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-17316000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-39279000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-12855000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-30196000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-55587000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-74211000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>4015000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-382999000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-93778000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-31773000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>47287000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-22192000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>91853000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>23772000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>131569000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>107602000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>52116000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>15668000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>130288000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-104721000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>74246000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>30523000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>170750000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>43879000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>121744000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>39973000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>123092000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>145821000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>58013000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-13947000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>62777000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>4820000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>48394000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>14365000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>125438000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>111523592.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>96021929.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>22179931.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>124238247.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>77695706.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>73401570.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>27074389.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>178179197.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>132395895.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>142430982.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>74543224.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>245908454.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>175897696.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>111955865.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>24504726.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>224240629.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>148710844.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>77074000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>29435000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>173196000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>107779000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>63174000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>10168000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>116038000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>10305000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>23625000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>5767000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>114911000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>97442000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>84740000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>46905000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>155288000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>87098000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>41591000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>19900000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>89600000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>30100000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>3200000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>22400000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>40400000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>25700000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>28400000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>62900000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>79100000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>70700000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>48600000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>29000000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>23100000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>20800000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>12500000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>8000000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>13700000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>5800000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>3900000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:124">
+    <row r="22" spans="1:125">
       <c r="A22" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-      <c r="AA22">
-[...1 lines deleted...]
-      </c>
+      <c r="AA22"/>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
@@ -34066,500 +34246,506 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
-      <c r="DC22"/>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
+      <c r="DU22"/>
     </row>
-    <row r="23" spans="1:124">
+    <row r="23" spans="1:125">
       <c r="A23" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B23">
+        <v>438423000.0</v>
+      </c>
+      <c r="C23">
         <v>486434000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>507725000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>344618000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>373373000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>433870000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>429855000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>409803000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>387911000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>462852000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>443966000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>298393593.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>357617000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>426931000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>490787000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>274025817.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>257534910.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>306046447.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>239155709.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>277836000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>201985786.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>210006762.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>188478021.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>192689000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>157947870.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>246373695.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>268538268.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>360261000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>361714000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>406391000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>391559000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>392159000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>357155000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>390845000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>350502000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>331820000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>314803000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>358655000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>314099000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>256681000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>236583000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>294273000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>518438000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>374993000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>366235000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>464833000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>640717000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>492737000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>451402000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>540680000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>459307000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>436334000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>363230000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>465432000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>638669000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>410515000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>351443000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>469316000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>428636000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>371200000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>305352000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>402258000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>289182000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>301476000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>275909000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>310422000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>280957000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>205032000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>195342000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>323007000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>223525288.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>189616777.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>116334215.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>218450776.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>171029803.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>154526483.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>94930924.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>232362777.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>195652943.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>207127529.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>149026213.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>290499767.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>234450543.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>188060395.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>133390205.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>567634825.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>530776139.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>492973000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>389256000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>491969000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>385823000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>404923000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>346393000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>484195000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>383947000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>359205000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>340187000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>451203000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>358532000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>389276000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>363012000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>458367000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>356789000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>261763000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>203900000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>294800000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>185500000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>112700000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>128800000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>152200000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>144300000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>151700000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>175500000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>216200000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>184700000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>174800000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>119400000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>99700000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>88000000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>62400000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>36800000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>35600000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>30700000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>28600000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:124">
+    <row r="24" spans="1:125">
       <c r="A24" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
-[...1 lines deleted...]
-      </c>
+      <c r="AA24"/>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
-      <c r="AG24"/>
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
-      <c r="AM24">
-[...2 lines deleted...]
-      <c r="AN24"/>
+      <c r="AM24"/>
+      <c r="AN24">
+        <v>0.0</v>
+      </c>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
@@ -34600,457 +34786,459 @@
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
+      <c r="DU24"/>
     </row>
-    <row r="25" spans="1:124">
+    <row r="25" spans="1:125">
       <c r="A25" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B25">
+        <v>82678000.0</v>
+      </c>
+      <c r="C25">
         <v>84330000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>88523000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>79487000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>74858000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>75036000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>82210000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>75073000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>73818000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>78213000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>78734000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>73192000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>74088000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>71543000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>71373000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>69448000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>69757000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>68457000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>71178000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>69431000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>69704000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>72013000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>74696000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>77588000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>81124000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>82914000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>80932000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>82604000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>83327000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>86753000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>99041000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>90690000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>88621000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>87308000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>94229000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>90555000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>95799000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>97163000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>102801000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>96998000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>96611000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>95249000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>125194000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>125236000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>120128000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>116097000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>129504000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>107537000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>105923000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>105705000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>90142000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>85544000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>72580000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>84893000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>89278000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>76754000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>66669000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>74824000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>71067000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>64504000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>52593000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>63319000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>50431000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>47300000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>39354000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>45634000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>35451000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>30378000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>28222000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>43949000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>24068379.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>22797825.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>13394207.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>24366835.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>25280736.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>17534722.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>12026471.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17910352.0</v>
       </c>
       <c r="CA25">
         <v>17910352.0</v>
       </c>
       <c r="CB25">
+        <v>17910352.0</v>
+      </c>
+      <c r="CC25">
         <v>19133946.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>11290046.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>24899580.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>53633350.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-14710058.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-23106040.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>57195889.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>58920967.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>54159000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>42283000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>50045000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>38896000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>44007000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>38103000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>51068000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>36360000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>32750000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>30821000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>41498000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>45403000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>42995000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>39490000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>53422000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>42818000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>30836000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>22000000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>29100000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>24000000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>17200000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>18400000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>21900000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>18200000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>18600000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>11300000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>22200000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>21300000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>17800000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>8500000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>7200000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>5600000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>3900000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>2300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1900000.0</v>
       </c>
       <c r="DS25">
         <v>1900000.0</v>
       </c>
       <c r="DT25">
+        <v>1900000.0</v>
+      </c>
+      <c r="DU25">
         <v>1600000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:124">
+    <row r="26" spans="1:125">
       <c r="A26" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
-[...1 lines deleted...]
-      </c>
+      <c r="AA26"/>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
@@ -35182,134 +35370,137 @@
       <c r="BZ26">
         <v>0.0</v>
       </c>
       <c r="CA26">
         <v>0.0</v>
       </c>
       <c r="CB26">
         <v>0.0</v>
       </c>
       <c r="CC26">
         <v>0.0</v>
       </c>
       <c r="CD26">
         <v>0.0</v>
       </c>
       <c r="CE26">
         <v>0.0</v>
       </c>
       <c r="CF26">
         <v>0.0</v>
       </c>
       <c r="CG26">
         <v>0.0</v>
       </c>
       <c r="CH26">
+        <v>0.0</v>
+      </c>
+      <c r="CI26">
         <v>11322854.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>11480299.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>13097000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>12374000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>11263000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>11465000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>13309000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>8364000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>9281000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>9584000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>8990000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>8227000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>8061000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>10007000.0</v>
       </c>
-      <c r="CV26">
+      <c r="CW26">
         <v>7186000.0</v>
       </c>
-      <c r="CW26">
+      <c r="CX26">
         <v>7776000.0</v>
       </c>
-      <c r="CX26">
+      <c r="CY26">
         <v>7471000.0</v>
       </c>
-      <c r="CY26">
+      <c r="CZ26">
         <v>5284000.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DA26">
         <v>5154000.0</v>
       </c>
-      <c r="DA26">
+      <c r="DB26">
         <v>4400000.0</v>
       </c>
-      <c r="DB26">
+      <c r="DC26">
         <v>3700000.0</v>
       </c>
-      <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
+      <c r="DU26"/>
     </row>
-    <row r="27" spans="1:124">
+    <row r="27" spans="1:125">
       <c r="A27" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -35343,546 +35534,552 @@
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
-      <c r="BZ27">
+      <c r="BZ27"/>
+      <c r="CA27">
         <v>111.0</v>
       </c>
-      <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
-      <c r="CD27">
+      <c r="CD27"/>
+      <c r="CE27">
         <v>22875264.0</v>
       </c>
-      <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
+      <c r="DU27"/>
     </row>
-    <row r="28" spans="1:124">
+    <row r="28" spans="1:125">
       <c r="A28" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B28">
+        <v>26452000.0</v>
+      </c>
+      <c r="C28">
         <v>41745000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>29113000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>30791000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>24770000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>29766000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>35342000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>23263000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>28683000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>45133000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>39131000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>44177000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>23359000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>15521000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>79207000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>24906000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>21365000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>55510000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>19175000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>23983000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>31460000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>21313000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>20931000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>11954000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>18449000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>19535000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>25578000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>21064000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>26338000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>31030000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>21496000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>29873000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>32055000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>28963000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>22449000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>22329000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>20008000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>25286000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>31522000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>21748000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>29063000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>27954000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>33162000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>25885000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>36554000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>45547000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>25835000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>37490000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>41194000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>39822000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>33685000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>38240000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>31881000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>38701000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>30116000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>33365000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>25261000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37906000.0</v>
       </c>
       <c r="BG28">
         <v>37906000.0</v>
       </c>
       <c r="BH28">
+        <v>37906000.0</v>
+      </c>
+      <c r="BI28">
         <v>24329000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>30185000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>34614000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>34406000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>24090000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>23788000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>25238000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>23620000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>24539000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>24746000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>25297000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>18381753.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>12496274.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>17145329.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>19152351.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>18540575.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>12663222.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>10274176.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>14555000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>22250129.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>20167654.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>15908533.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>15908.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>19902481.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>16485482.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>20214803.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>51911729.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>41666906.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>48408000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>42287000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>42807000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>29756000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>38331000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>31952000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>36698000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>64504000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>71589000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>38767000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>40966000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>38219000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>38858000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>36472000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>40570000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>35507000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>26347000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>20700000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>22000000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>15100000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>10400000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>12800000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>10900000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>14400000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>12900000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>16100000.0</v>
       </c>
-      <c r="DJ28"/>
       <c r="DK28"/>
       <c r="DL28"/>
       <c r="DM28"/>
       <c r="DN28"/>
       <c r="DO28"/>
       <c r="DP28"/>
       <c r="DQ28"/>
       <c r="DR28"/>
       <c r="DS28"/>
       <c r="DT28"/>
+      <c r="DU28"/>
     </row>
-    <row r="29" spans="1:124">
+    <row r="29" spans="1:125">
       <c r="A29" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B29">
+        <v>4036000.0</v>
+      </c>
+      <c r="C29">
         <v>9214000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-3444000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>33697000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>8266000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>14308000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>5717000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>13879000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>10511000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>13122000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-68603000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>7898000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>18785000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>18455000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>9287000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>6322000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3828000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>713000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>667000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-3506000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-866000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-1691000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>7967000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>888000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>3644000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-1545000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-12031000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-4952000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-6167000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>8193000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -35932,1170 +36129,1180 @@
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
+      <c r="DU29"/>
     </row>
-    <row r="30" spans="1:124">
+    <row r="30" spans="1:125">
       <c r="A30" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B30">
+        <v>355745000.0</v>
+      </c>
+      <c r="C30">
         <v>402104000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>419202000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>30791000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>298515000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>358834000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>347645000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>334730000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>28683000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>384639000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>365232000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>32518689.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>23359000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>15521000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>79207000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>17997075.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>16589281.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>44363592.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>15159755.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>23983000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>27020915.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>17753112.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>23493720.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>11954000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>15748164.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>13724663.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>19724696.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>21064000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>26338000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>31030000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>7296000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>29873000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>32055000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>28963000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>22449000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>22329000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>20008000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>25286000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>23917000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>21748000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>29063000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>27954000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>199648000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>25885000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>36554000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>45547000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>152534000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>37490000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>41194000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>39822000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>33685000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>38240000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>31881000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>38701000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>222585000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>110119000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>91930000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>112730000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>106880000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>88833000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>82778000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>97933000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>33440000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>79011000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>96863000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>80927000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>111125000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>61973000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>69751000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>69246000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>41652414.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>35293805.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>30539385.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>42261084.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>44194521.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>31329623.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>23024442.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>38206873.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>39919268.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>39317090.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>27015059.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>47846801.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>42340223.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>29479675.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>31810482.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>118545345.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>113107637.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>122189000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>91286000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>104107000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>78830000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>92992000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>78798000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>96818000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>90866000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>80940000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>81586000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>90201000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>60590000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>87468000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>83738000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>101463000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>83609000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>62294000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>47000000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>54800000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>39100000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>27600000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>31200000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>32800000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>32500000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>31500000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>27400000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>39700000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>34100000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>30600000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>18900000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>14500000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>11400000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>9800000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>5300000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>5500000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>4800000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>4300000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:124">
+    <row r="31" spans="1:125">
       <c r="A31" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B31">
+        <v>-11234000.0</v>
+      </c>
+      <c r="C31">
         <v>-12558000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-16095000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-90407000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-8489000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-13206000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-17669000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-14290000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-10091000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-15298000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>15214000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-10079417.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-22320000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-17391000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-6947000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-9474731.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-11744108.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-9213976.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-15315503.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-17515000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-22626181.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-8213390.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>6971742.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>279000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-14579295.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-25032493.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-28660882.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-23777000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-17678000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-81198000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-236114000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-30224000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-33835000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-32894000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-45683000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-31533000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-33734000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-33029000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-51584000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-28163000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-33915000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-38945000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-33726000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-39241000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-40666000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>8724000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-126807000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-31051000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-25264000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-20803000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-19641000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-26295000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-18935000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-19265000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-72789000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-27018000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-16027000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-27287000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-26264000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-127000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-15653000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-45860000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-158863000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-3845000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-49233000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-8977000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-46782000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>41146000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>45962000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-64881000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-9311004.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>338071.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-2219931.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-2196247.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-1711824.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-1563152.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-1603613.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-2438883.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-1872814.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-1702246.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-1269381.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-2776740.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-56836658.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-92970964.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-10801522.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-11539298.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-12602839.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-10555000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-10215000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-4623000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-8686000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-6678000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-4961000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-6456000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-5899000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-7720000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-8938000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-9222000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-64868000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-2357000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-9495000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-12482000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-11734000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-7882000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4600000.0</v>
       </c>
       <c r="DB31">
         <v>-4600000.0</v>
       </c>
       <c r="DC31">
+        <v>-4600000.0</v>
+      </c>
+      <c r="DD31">
         <v>-3300000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-3700000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-200000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-5100000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-5400000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>5200000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>-4500000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>-4700000.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>-4600000.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>-1400000.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>-1500000.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>-200000.0</v>
       </c>
-      <c r="DO31">
+      <c r="DP31">
         <v>-1100000.0</v>
       </c>
-      <c r="DP31">
+      <c r="DQ31">
         <v>-400000.0</v>
       </c>
-      <c r="DQ31">
+      <c r="DR31">
         <v>-1000000.0</v>
       </c>
-      <c r="DR31">
+      <c r="DS31">
         <v>-400000.0</v>
       </c>
-      <c r="DS31">
+      <c r="DT31">
         <v>-300000.0</v>
       </c>
-      <c r="DT31">
+      <c r="DU31">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:124">
+    <row r="32" spans="1:125">
       <c r="A32" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B32">
+        <v>452800000.0</v>
+      </c>
+      <c r="C32">
         <v>526051000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>478508000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>462250000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>406615000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>496331000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>468171000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>477155000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>429214000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>527788000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>506871000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>328855619.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>425622000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>558607000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>510504000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>310237471.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>253141643.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>280790128.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>233386701.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>253813000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>162609222.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>188147352.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>158310832.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>164822000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>139323788.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>266613271.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>287103142.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>375552000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>359424000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>434043000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>427010000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>382457000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>330716000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>401006000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>347187000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>314504000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>275524000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>345800000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>283903000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>201802000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>163979000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>301727000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>344953000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>364089000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>334462000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>512120000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>618525000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>584590000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>475174000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>672249000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>566909000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>488450000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>378898000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>595720000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>533948000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>484761000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>381966000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>640066000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>587408000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>492944000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>345325000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>525350000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>435537000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>359152000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>261828000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>373136000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>286067000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>253337000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>209597000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>448445000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>335048880.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>285638706.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>138514146.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>342689024.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>248725509.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>227928053.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>122005313.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>410541974.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>328048837.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>349558511.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>223569437.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>536408220.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>427860739.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>300016260.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>157894931.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>791875453.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>679486983.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>570047000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>418691000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>665165000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>493602000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>468097000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>356561000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>600233000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>394252000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>382830000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>345954000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>566114000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>455974000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>474016000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>409917000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>613655000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>443887000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>303354000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>223800000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>384400000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>215600000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>115900000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>151200000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>192600000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>170000000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>180100000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>238400000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>295300000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>255400000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>223400000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>148400000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>122800000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>108800000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>74900000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>44800000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>49300000.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>36500000.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>32500000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF30"/>
@@ -37187,51 +37394,51 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B2">
         <v>70340140.0</v>
       </c>
       <c r="C2">
         <v>54182000.0</v>
       </c>
       <c r="D2">
         <v>21587000.0</v>
       </c>
       <c r="E2">
         <v>40588000.0</v>
       </c>
       <c r="F2">
         <v>108772000.0</v>
       </c>
       <c r="G2">
         <v>74701000.0</v>
       </c>
       <c r="H2">
         <v>96626000.0</v>
       </c>
       <c r="I2">
         <v>65081000.0</v>
       </c>
@@ -37279,51 +37486,51 @@
       </c>
       <c r="Z2">
         <v>20702000.0</v>
       </c>
       <c r="AA2">
         <v>52325000.0</v>
       </c>
       <c r="AB2">
         <v>96100000.0</v>
       </c>
       <c r="AC2">
         <v>-500000.0</v>
       </c>
       <c r="AD2">
         <v>-500000.0</v>
       </c>
       <c r="AE2">
         <v>51500000.0</v>
       </c>
       <c r="AF2">
         <v>11800000.0</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B3">
         <v>263259286</v>
       </c>
       <c r="C3">
         <v>216647000</v>
       </c>
       <c r="D3">
         <v>226749000</v>
       </c>
       <c r="E3">
         <v>184250000</v>
       </c>
       <c r="F3">
         <v>75941000</v>
       </c>
       <c r="G3">
         <v>61592000</v>
       </c>
       <c r="H3">
         <v>160694000</v>
       </c>
       <c r="I3">
         <v>126143000</v>
       </c>
@@ -37377,143 +37584,143 @@
       </c>
       <c r="Z3">
         <v>366019000</v>
       </c>
       <c r="AA3">
         <v>201004000</v>
       </c>
       <c r="AB3">
         <v>46100000</v>
       </c>
       <c r="AC3">
         <v>608700000</v>
       </c>
       <c r="AD3">
         <v>608700000</v>
       </c>
       <c r="AE3">
         <v>387600000</v>
       </c>
       <c r="AF3">
         <v>24300000</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B6">
         <v>15370952.0</v>
       </c>
       <c r="C6">
         <v>19589000.0</v>
       </c>
       <c r="D6">
         <v>32595000.0</v>
       </c>
       <c r="E6">
         <v>-19001000.0</v>
       </c>
       <c r="F6">
         <v>-68184000.0</v>
       </c>
       <c r="G6">
         <v>34071000.0</v>
       </c>
       <c r="H6">
         <v>-21925000.0</v>
       </c>
       <c r="I6">
         <v>31545000.0</v>
       </c>
@@ -37567,51 +37774,51 @@
       </c>
       <c r="Z6">
         <v>-7471000.0</v>
       </c>
       <c r="AA6">
         <v>-31623000.0</v>
       </c>
       <c r="AB6">
         <v>-47100000.0</v>
       </c>
       <c r="AC6">
         <v>41900000.0</v>
       </c>
       <c r="AD6">
         <v>41900000.0</v>
       </c>
       <c r="AE6">
         <v>-52000000.0</v>
       </c>
       <c r="AF6">
         <v>39700000.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B7">
         <v>-22507642.0</v>
       </c>
       <c r="C7">
         <v>18711000.0</v>
       </c>
       <c r="D7">
         <v>-32838000.0</v>
       </c>
       <c r="E7">
         <v>-45890000.0</v>
       </c>
       <c r="F7">
         <v>-13018000.0</v>
       </c>
       <c r="G7">
         <v>55391000.0</v>
       </c>
       <c r="H7">
         <v>-4493000.0</v>
       </c>
       <c r="I7">
         <v>-17880000.0</v>
       </c>
@@ -37657,97 +37864,97 @@
       <c r="W7">
         <v>-50177586.0</v>
       </c>
       <c r="X7">
         <v>-101146000.0</v>
       </c>
       <c r="Y7">
         <v>4452000.0</v>
       </c>
       <c r="Z7">
         <v>-33443000.0</v>
       </c>
       <c r="AA7">
         <v>-60988000.0</v>
       </c>
       <c r="AB7">
         <v>-117100000.0</v>
       </c>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>0.0</v>
       </c>
       <c r="I9">
         <v>0.0</v>
       </c>
       <c r="J9">
         <v>0.02</v>
       </c>
       <c r="K9">
         <v>0.01</v>
       </c>
       <c r="L9">
         <v>0.01</v>
       </c>
       <c r="M9">
         <v>682385.34</v>
       </c>
@@ -37779,51 +37986,51 @@
         <v>0.0</v>
       </c>
       <c r="W9">
         <v>0.0</v>
       </c>
       <c r="X9">
         <v>0.0</v>
       </c>
       <c r="Y9">
         <v>19602594.26</v>
       </c>
       <c r="Z9">
         <v>0.0</v>
       </c>
       <c r="AA9">
         <v>0.0</v>
       </c>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>0.0</v>
       </c>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
@@ -37857,51 +38064,51 @@
       <c r="W10">
         <v>3089753.0</v>
       </c>
       <c r="X10">
         <v>-6344000.0</v>
       </c>
       <c r="Y10">
         <v>-21516000.0</v>
       </c>
       <c r="Z10">
         <v>-24024000.0</v>
       </c>
       <c r="AA10">
         <v>-6391000.0</v>
       </c>
       <c r="AB10">
         <v>-5200000.0</v>
       </c>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
@@ -37939,51 +38146,51 @@
         <v>11896226.42</v>
       </c>
       <c r="W11">
         <v>52086450.54</v>
       </c>
       <c r="X11">
         <v>2029298.38</v>
       </c>
       <c r="Y11">
         <v>9987283.02</v>
       </c>
       <c r="Z11">
         <v>10994346.73</v>
       </c>
       <c r="AA11">
         <v>43219384.68</v>
       </c>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>35078000.0</v>
       </c>
       <c r="F12">
         <v>47303000.0</v>
       </c>
       <c r="G12">
         <v>-31660000.0</v>
       </c>
       <c r="H12">
         <v>-53471000.0</v>
       </c>
       <c r="I12">
         <v>222006000.0</v>
       </c>
       <c r="J12">
         <v>-71937000.0</v>
       </c>
       <c r="K12">
         <v>-141973000.0</v>
       </c>
@@ -38021,51 +38228,51 @@
         <v>128564322.47</v>
       </c>
       <c r="W12">
         <v>17398171.24</v>
       </c>
       <c r="X12">
         <v>12401696.22</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>9224874.37</v>
       </c>
       <c r="AA12">
         <v>1079160.8</v>
       </c>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-45890000.0</v>
       </c>
       <c r="F13">
         <v>-13018000.0</v>
       </c>
       <c r="G13">
         <v>55391000.0</v>
       </c>
       <c r="H13">
         <v>-4493000.0</v>
       </c>
       <c r="I13">
         <v>-17880000.0</v>
       </c>
       <c r="J13">
         <v>-67380000.0</v>
       </c>
       <c r="K13">
         <v>17133000.0</v>
       </c>
@@ -38103,51 +38310,51 @@
         <v>0.0</v>
       </c>
       <c r="W13">
         <v>0.0</v>
       </c>
       <c r="X13">
         <v>0.0</v>
       </c>
       <c r="Y13">
         <v>0.0</v>
       </c>
       <c r="Z13">
         <v>0.0</v>
       </c>
       <c r="AA13">
         <v>0.0</v>
       </c>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B14">
         <v>317644928.0</v>
       </c>
       <c r="C14">
         <v>309314000.0</v>
       </c>
       <c r="D14">
         <v>297557000.0</v>
       </c>
       <c r="E14">
         <v>279035000.0</v>
       </c>
       <c r="F14">
         <v>282326000.0</v>
       </c>
       <c r="G14">
         <v>316322000.0</v>
       </c>
       <c r="H14">
         <v>333616000.0</v>
       </c>
       <c r="I14">
         <v>365660000.0</v>
       </c>
@@ -38201,51 +38408,51 @@
       </c>
       <c r="Z14">
         <v>181310000.0</v>
       </c>
       <c r="AA14">
         <v>124754000.0</v>
       </c>
       <c r="AB14">
         <v>57900000.0</v>
       </c>
       <c r="AC14">
         <v>72600000.0</v>
       </c>
       <c r="AD14">
         <v>72600000.0</v>
       </c>
       <c r="AE14">
         <v>25200000.0</v>
       </c>
       <c r="AF14">
         <v>7700000.0</v>
       </c>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>9833000.0</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>0.0</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>82003000.0</v>
       </c>
       <c r="M15">
@@ -38281,51 +38488,51 @@
       <c r="W15">
         <v>0.0</v>
       </c>
       <c r="X15">
         <v>0.0</v>
       </c>
       <c r="Y15">
         <v>0.0</v>
       </c>
       <c r="Z15">
         <v>0.0</v>
       </c>
       <c r="AA15">
         <v>0.0</v>
       </c>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15">
         <v>400000.0</v>
       </c>
       <c r="AE15"/>
       <c r="AF15"/>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B16">
         <v>85711093.0</v>
       </c>
       <c r="C16">
         <v>73771000.0</v>
       </c>
       <c r="D16">
         <v>54182000.0</v>
       </c>
       <c r="E16">
         <v>21587000.0</v>
       </c>
       <c r="F16">
         <v>40588000.0</v>
       </c>
       <c r="G16">
         <v>108772000.0</v>
       </c>
       <c r="H16">
         <v>74701000.0</v>
       </c>
       <c r="I16">
         <v>96626000.0</v>
       </c>
@@ -38375,97 +38582,97 @@
       </c>
       <c r="Z16">
         <v>13231000.0</v>
       </c>
       <c r="AA16">
         <v>20702000.0</v>
       </c>
       <c r="AB16">
         <v>49000000.0</v>
       </c>
       <c r="AC16">
         <v>41400000.0</v>
       </c>
       <c r="AD16">
         <v>41400000.0</v>
       </c>
       <c r="AE16">
         <v>-500000.0</v>
       </c>
       <c r="AF16">
         <v>51500000.0</v>
       </c>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B18">
         <v>148584814.0</v>
       </c>
       <c r="C18">
         <v>265436000.0</v>
       </c>
       <c r="D18">
         <v>273822000.0</v>
       </c>
       <c r="E18">
         <v>52854000.0</v>
       </c>
       <c r="F18">
         <v>63284000.0</v>
       </c>
       <c r="G18">
         <v>164526000.0</v>
       </c>
       <c r="H18">
         <v>127465000.0</v>
       </c>
       <c r="I18">
         <v>167191000.0</v>
       </c>
@@ -38519,51 +38726,51 @@
       </c>
       <c r="Z18">
         <v>66211000.0</v>
       </c>
       <c r="AA18">
         <v>35881000.0</v>
       </c>
       <c r="AB18">
         <v>-77200000.0</v>
       </c>
       <c r="AC18">
         <v>-357400000.0</v>
       </c>
       <c r="AD18">
         <v>-357400000.0</v>
       </c>
       <c r="AE18">
         <v>-310000000.0</v>
       </c>
       <c r="AF18">
         <v>-10700000.0</v>
       </c>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B19">
         <v>-21000.0</v>
       </c>
       <c r="C19">
         <v>-202986000.0</v>
       </c>
       <c r="D19">
         <v>-202736000.0</v>
       </c>
       <c r="E19">
         <v>-144415000.0</v>
       </c>
       <c r="F19">
         <v>-3500000.0</v>
       </c>
       <c r="G19">
         <v>-40517000.0</v>
       </c>
       <c r="H19">
         <v>-74500000.0</v>
       </c>
       <c r="I19">
         <v>-100794000.0</v>
       </c>
@@ -38607,87 +38814,87 @@
         <v>0.0</v>
       </c>
       <c r="W19">
         <v>0.0</v>
       </c>
       <c r="X19">
         <v>0.0</v>
       </c>
       <c r="Y19">
         <v>0.0</v>
       </c>
       <c r="Z19">
         <v>0.0</v>
       </c>
       <c r="AA19">
         <v>0.0</v>
       </c>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B21">
         <v>-115526000.0</v>
       </c>
       <c r="C21">
         <v>-189612000.0</v>
       </c>
       <c r="D21">
         <v>-222011000.0</v>
       </c>
       <c r="E21">
         <v>-112994000.0</v>
       </c>
       <c r="F21">
         <v>-135256000.0</v>
       </c>
       <c r="G21">
         <v>-133263000.0</v>
       </c>
       <c r="H21">
         <v>-205210000.0</v>
       </c>
       <c r="I21">
         <v>-168722000.0</v>
       </c>
@@ -38731,51 +38938,51 @@
         <v>0.0</v>
       </c>
       <c r="W21">
         <v>0.0</v>
       </c>
       <c r="X21">
         <v>0.0</v>
       </c>
       <c r="Y21">
         <v>0.0</v>
       </c>
       <c r="Z21">
         <v>0.0</v>
       </c>
       <c r="AA21">
         <v>0.0</v>
       </c>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B22">
         <v>1840498.0</v>
       </c>
       <c r="C22">
         <v>111195000.0</v>
       </c>
       <c r="D22">
         <v>289244000.0</v>
       </c>
       <c r="E22">
         <v>-34293000.0</v>
       </c>
       <c r="F22">
         <v>-177386000.0</v>
       </c>
       <c r="G22">
         <v>-120138000.0</v>
       </c>
       <c r="H22">
         <v>6618000.0</v>
       </c>
       <c r="I22">
         <v>-294270000.0</v>
       </c>
@@ -38829,51 +39036,51 @@
       </c>
       <c r="Z22">
         <v>188044000.0</v>
       </c>
       <c r="AA22">
         <v>131560000.0</v>
       </c>
       <c r="AB22">
         <v>20600000.0</v>
       </c>
       <c r="AC22">
         <v>117500000.0</v>
       </c>
       <c r="AD22">
         <v>117500000.0</v>
       </c>
       <c r="AE22">
         <v>42400000.0</v>
       </c>
       <c r="AF22">
         <v>17600000.0</v>
       </c>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B23">
         <v>-15685209.0</v>
       </c>
       <c r="C23">
         <v>3715000.0</v>
       </c>
       <c r="D23">
         <v>-214784000.0</v>
       </c>
       <c r="E23">
         <v>9833000.0</v>
       </c>
       <c r="F23">
         <v>-10363000.0</v>
       </c>
       <c r="G23">
         <v>-1044000.0</v>
       </c>
       <c r="H23">
         <v>-702000.0</v>
       </c>
       <c r="I23">
         <v>-363000.0</v>
       </c>
@@ -38927,51 +39134,51 @@
       </c>
       <c r="Z23">
         <v>-38000.0</v>
       </c>
       <c r="AA23">
         <v>-20897000.0</v>
       </c>
       <c r="AB23">
         <v>2900000.0</v>
       </c>
       <c r="AC23">
         <v>-100000.0</v>
       </c>
       <c r="AD23">
         <v>-100000.0</v>
       </c>
       <c r="AE23">
         <v>-28500000.0</v>
       </c>
       <c r="AF23">
         <v>-237900000.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B24">
         <v>16143835.0</v>
       </c>
       <c r="C24">
         <v>10763000.0</v>
       </c>
       <c r="D24">
         <v>34152000.0</v>
       </c>
       <c r="E24">
         <v>50652000.0</v>
       </c>
       <c r="F24">
         <v>22828000.0</v>
       </c>
       <c r="G24">
         <v>-19000.0</v>
       </c>
       <c r="H24">
         <v>-4574000.0</v>
       </c>
       <c r="I24">
         <v>25349000.0</v>
       </c>
@@ -39025,51 +39232,51 @@
       </c>
       <c r="Z24">
         <v>-5673000.0</v>
       </c>
       <c r="AA24">
         <v>20679000.0</v>
       </c>
       <c r="AB24">
         <v>19000000.0</v>
       </c>
       <c r="AC24">
         <v>23000000.0</v>
       </c>
       <c r="AD24">
         <v>23000000.0</v>
       </c>
       <c r="AE24">
         <v>16000000.0</v>
       </c>
       <c r="AF24">
         <v>1300000.0</v>
       </c>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B25">
         <v>65386671.0</v>
       </c>
       <c r="C25">
         <v>-19254000.0</v>
       </c>
       <c r="D25">
         <v>-32092000.0</v>
       </c>
       <c r="E25">
         <v>-41992000.0</v>
       </c>
       <c r="F25">
         <v>20747000.0</v>
       </c>
       <c r="G25">
         <v>-54180000.0</v>
       </c>
       <c r="H25">
         <v>-52082000.0</v>
       </c>
       <c r="I25">
         <v>251749000.0</v>
       </c>
@@ -39123,51 +39330,51 @@
       </c>
       <c r="Z25">
         <v>-937000.0</v>
       </c>
       <c r="AA25">
         <v>-40000.0</v>
       </c>
       <c r="AB25">
         <v>900000.0</v>
       </c>
       <c r="AC25">
         <v>-38100000.0</v>
       </c>
       <c r="AD25">
         <v>-38100000.0</v>
       </c>
       <c r="AE25">
         <v>1400000.0</v>
       </c>
       <c r="AF25">
         <v>-14400000.0</v>
       </c>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B26">
         <v>-75561371.0</v>
       </c>
       <c r="C26">
         <v>-75488000.0</v>
       </c>
       <c r="D26">
         <v>-29955000.0</v>
       </c>
       <c r="E26">
         <v>-10010000.0</v>
       </c>
       <c r="F26">
         <v>-4294000.0</v>
       </c>
       <c r="G26">
         <v>-11317000.0</v>
       </c>
       <c r="H26">
         <v>-25902000.0</v>
       </c>
       <c r="I26">
         <v>275000.0</v>
       </c>
@@ -39215,51 +39422,51 @@
       </c>
       <c r="X26">
         <v>0.0</v>
       </c>
       <c r="Y26">
         <v>0.0</v>
       </c>
       <c r="Z26">
         <v>0.0</v>
       </c>
       <c r="AA26">
         <v>0.0</v>
       </c>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26">
         <v>-58400000.0</v>
       </c>
       <c r="AE26">
         <v>-58400000.0</v>
       </c>
       <c r="AF26"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B27">
         <v>14521000.0</v>
       </c>
       <c r="C27">
         <v>18888000.0</v>
       </c>
       <c r="D27">
         <v>6659000.0</v>
       </c>
       <c r="E27">
         <v>60094000.0</v>
       </c>
       <c r="F27">
         <v>31952000.0</v>
       </c>
       <c r="G27">
         <v>17769000.0</v>
       </c>
       <c r="H27">
         <v>19457000.0</v>
       </c>
       <c r="I27">
         <v>17401000.0</v>
       </c>
@@ -39295,51 +39502,51 @@
       </c>
       <c r="T27">
         <v>112226.0</v>
       </c>
       <c r="U27">
         <v>-407735.0</v>
       </c>
       <c r="V27">
         <v>163271311.0</v>
       </c>
       <c r="W27">
         <v>11923446.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B28">
         <v>-191405889.0</v>
       </c>
       <c r="C28">
         <v>-261385000.0</v>
       </c>
       <c r="D28">
         <v>-251966000.0</v>
       </c>
       <c r="E28">
         <v>-113171000.0</v>
       </c>
       <c r="F28">
         <v>-149913000.0</v>
       </c>
       <c r="G28">
         <v>-145624000.0</v>
       </c>
       <c r="H28">
         <v>-231814000.0</v>
       </c>
       <c r="I28">
         <v>-169085000.0</v>
       </c>
@@ -39393,51 +39600,51 @@
       </c>
       <c r="Z28">
         <v>-65963000.0</v>
       </c>
       <c r="AA28">
         <v>276776000.0</v>
       </c>
       <c r="AB28">
         <v>11000000.0</v>
       </c>
       <c r="AC28">
         <v>315400000.0</v>
       </c>
       <c r="AD28">
         <v>315400000.0</v>
       </c>
       <c r="AE28">
         <v>286900000.0</v>
       </c>
       <c r="AF28">
         <v>49000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B29">
         <v>411844100.0</v>
       </c>
       <c r="C29">
         <v>482083000.0</v>
       </c>
       <c r="D29">
         <v>500571000.0</v>
       </c>
       <c r="E29">
         <v>237104000.0</v>
       </c>
       <c r="F29">
         <v>139225000.0</v>
       </c>
       <c r="G29">
         <v>226118000.0</v>
       </c>
       <c r="H29">
         <v>288159000.0</v>
       </c>
       <c r="I29">
         <v>293334000.0</v>
       </c>
@@ -39491,51 +39698,51 @@
       </c>
       <c r="Z29">
         <v>432230000.0</v>
       </c>
       <c r="AA29">
         <v>236885000.0</v>
       </c>
       <c r="AB29">
         <v>-31100000.0</v>
       </c>
       <c r="AC29">
         <v>251300000.0</v>
       </c>
       <c r="AD29">
         <v>251300000.0</v>
       </c>
       <c r="AE29">
         <v>77600000.0</v>
       </c>
       <c r="AF29">
         <v>13600000.0</v>
       </c>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B30">
         <v>-208154228.0</v>
       </c>
       <c r="C30">
         <v>-202986000.0</v>
       </c>
       <c r="D30">
         <v>-214784000.0</v>
       </c>
       <c r="E30">
         <v>-144415000.0</v>
       </c>
       <c r="F30">
         <v>-56613000.0</v>
       </c>
       <c r="G30">
         <v>-40517000.0</v>
       </c>
       <c r="H30">
         <v>-74500000.0</v>
       </c>
       <c r="I30">
         <v>-100794000.0</v>
       </c>
@@ -39606,1233 +39813,1242 @@
       <c r="AF30">
         <v>-22900000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DU30"/>
+  <dimension ref="A1:DV30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:125">
+    <row r="1" spans="1:126">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>93</v>
       </c>
       <c r="C1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
         <v>96</v>
       </c>
       <c r="G1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
         <v>99</v>
       </c>
       <c r="K1" t="s">
+        <v>100</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
         <v>102</v>
       </c>
       <c r="O1" t="s">
+        <v>103</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
         <v>105</v>
       </c>
       <c r="S1" t="s">
+        <v>106</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
         <v>108</v>
       </c>
       <c r="W1" t="s">
+        <v>109</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
         <v>111</v>
       </c>
       <c r="AA1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
         <v>114</v>
       </c>
       <c r="AE1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
         <v>117</v>
       </c>
       <c r="AI1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
         <v>120</v>
       </c>
       <c r="AM1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
         <v>123</v>
       </c>
       <c r="AQ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
         <v>126</v>
       </c>
       <c r="AU1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
         <v>129</v>
       </c>
       <c r="AY1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
         <v>132</v>
       </c>
       <c r="BC1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
         <v>135</v>
       </c>
       <c r="BG1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
         <v>138</v>
       </c>
       <c r="BK1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
         <v>141</v>
       </c>
       <c r="BO1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
         <v>144</v>
       </c>
       <c r="BS1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
         <v>147</v>
       </c>
       <c r="BW1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
         <v>150</v>
       </c>
       <c r="CA1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
         <v>153</v>
       </c>
       <c r="CE1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
         <v>156</v>
       </c>
       <c r="CI1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
         <v>159</v>
       </c>
       <c r="CM1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
         <v>162</v>
       </c>
       <c r="CQ1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
         <v>165</v>
       </c>
       <c r="CU1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
         <v>168</v>
       </c>
       <c r="CY1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
         <v>171</v>
       </c>
       <c r="DC1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
         <v>174</v>
       </c>
       <c r="DG1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
         <v>177</v>
       </c>
       <c r="DK1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
       <c r="DN1" t="s">
         <v>180</v>
       </c>
       <c r="DO1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DQ1" t="s">
         <v>182</v>
       </c>
       <c r="DR1" t="s">
         <v>183</v>
       </c>
       <c r="DS1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DU1" t="s">
         <v>185</v>
       </c>
+      <c r="DV1" t="s">
+        <v>186</v>
+      </c>
     </row>
-    <row r="2" spans="1:125">
+    <row r="2" spans="1:126">
       <c r="A2" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B2">
+        <v>41462000.0</v>
+      </c>
+      <c r="C2">
         <v>87112824.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>37743588.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>46698000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>28245000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>73771000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>24304000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>48233000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>30948000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>54182000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>49065000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>22919000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>41619000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>21587000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>28938684.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>51641000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>24102000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>32088872.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>57096000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>63437000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>77831000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>108772000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>177785000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>175125000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>97002000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>74701000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>93761000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>80580000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>101030000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>96626000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>109762000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>94669000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>81873000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>65081000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>131742000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>95064000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>120580000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>115705000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>352194000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>455679000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>476356000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>444759000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>438873000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>433693000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>449184000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>491481000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>558091000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>576493000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>106165000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>80606000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>81815000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>127394000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>94837000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>152768000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>226841000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>398344000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>369644000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>467476000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>501145000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>207226000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>129688000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>256831000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>208709000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>186135000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>132018000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>130799000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>177529000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>179979000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>129833000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>61511000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>6648925.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>7116833.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>-1.0</v>
       </c>
-      <c r="BV2"/>
-      <c r="BW2">
+      <c r="BW2"/>
+      <c r="BX2">
         <v>116268.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>-1063.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1.0</v>
       </c>
-      <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
-      <c r="CC2">
+      <c r="CC2"/>
+      <c r="CD2">
         <v>1167.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>184525885.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1585247387.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>306538603.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>177563482.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>122012092.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>79422000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>40715000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>20209000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>21370000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>18270000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>10957000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>26697000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>17315000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>24116000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>27218000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>6838000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>13231000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>2000.0</v>
       </c>
-      <c r="CV2"/>
-      <c r="CW2">
+      <c r="CW2"/>
+      <c r="CX2">
         <v>14897000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>20702000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>-17145000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>93000000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>74700000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>49000000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>24100000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>45100000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>96100000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>-7800000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>-4400000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>-10500000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>41400000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>-22700000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>-50400000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>-57000000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>-500000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>-76400000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>-6200000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>1500000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>51500000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>-3100000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>-5900000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>-9800000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>11800000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:125">
+    <row r="3" spans="1:126">
       <c r="A3" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B3">
+        <v>76364000</v>
+      </c>
+      <c r="C3">
         <v>65167975</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>81343656</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>69326000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>52773000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>59965000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>58900000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>63848000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>38423000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>55527000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>73565000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>52393000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>44714000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>50795000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>42276849</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>51103000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>39436000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>29092478</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>27750000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>19500000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>20255000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>8436000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>22912000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>3211000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>23927000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>11542000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>21873000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>23926000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>43495000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>71400000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>30281000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>29027000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>36753000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>30082000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>24955000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>22518000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>28437000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>22092000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>44725000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>78162000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>53424000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>27161000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>66251000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>53592000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>113045000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>225822000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>338250000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>237587000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>174854000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>105999000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>123042000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>145920000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>136237000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>130605000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>186650000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>238650000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>221074000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>221683000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>327987000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>219676000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>113894000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>64800000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>110948000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>35786000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>21684000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>7483000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>13992000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>14198000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>90323000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>74922000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>99309358</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>75457597</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>31343974</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>23467750</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>37537311</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>40926373</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>52839716</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>55702261</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>72332615</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>80379538</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>61287076</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>49030827</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>206311048</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>84295141</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>88489516</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>72960097</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>89613422</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>83629000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>55253000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>53728000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>77489000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>69049000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>91657000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>76726000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>99281000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>62121000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>59612000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>46780000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>118492000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>79834000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>91671000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>76022000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>72108000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>50796000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>48300000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>29800000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>21500000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>20600000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>4000000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>14800000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>31800000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>39500000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>193500000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>35600000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>31900000</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>38200000</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>503000000</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>31700000</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>110100000</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>20000000</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>225800000</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>4100000</v>
       </c>
-      <c r="DS3">
+      <c r="DT3">
         <v>3700000</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>7800000</v>
       </c>
-      <c r="DU3">
+      <c r="DV3">
         <v>8700000</v>
       </c>
     </row>
-    <row r="4" spans="1:125">
+    <row r="4" spans="1:126">
       <c r="A4" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
-      <c r="AG4"/>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
@@ -40881,99 +41097,100 @@
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
+      <c r="DV4"/>
     </row>
-    <row r="5" spans="1:125">
+    <row r="5" spans="1:126">
       <c r="A5" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-      <c r="AA5">
-[...1 lines deleted...]
-      </c>
+      <c r="AA5"/>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
-      <c r="AG5"/>
+      <c r="AG5">
+        <v>0.0</v>
+      </c>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
@@ -41022,821 +41239,828 @@
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
+      <c r="DV5"/>
     </row>
-    <row r="6" spans="1:125">
+    <row r="6" spans="1:126">
       <c r="A6" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B6">
+        <v>24830000.0</v>
+      </c>
+      <c r="C6">
         <v>-45543676.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>47967505.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-8387000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>18453000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-45526000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>49467000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-23929000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>17285000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-23234000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>5117000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>26146000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-18700000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>20032000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-13013955.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-11593000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>27539000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-12826554.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-16508000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-6341000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-14394000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-30941000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-69013000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>2660000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>78123000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>22301000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-19060000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>13181000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-20450000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>4404000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-13136000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>15093000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>12796000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>16792000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-66661000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>36678000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-25516000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>4875000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-236489000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-103485000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-20677000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>31597000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>5886000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>5180000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-15491000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-42297000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-66610000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-18402000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>470328000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>25559000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-1209000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-45579000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>32557000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-57931000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-74073000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-171503000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>28700000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-97832000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-33669000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>293919000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>77538000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-127143000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>48122000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>22574000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>54117000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>1219000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-46730000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-2450000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>50146000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>68322000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>54861517.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-467908.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>7116834.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-1.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-117261.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>117331.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-1064.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>1.0</v>
       </c>
-      <c r="CA6">
-[...1 lines deleted...]
-      </c>
       <c r="CB6">
+        <v>0.0</v>
+      </c>
+      <c r="CC6">
         <v>5777501.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-1167.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>1167.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-1400721502.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>1278708784.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>128975121.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>55551390.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>42590239.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>38707000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>20506000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-1161000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>3100000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>7313000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-15740000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>9382000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-6801000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-3102000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>20380000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-6393000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>13229000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>2000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-14897000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-5805000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>37847000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-110145000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>18300000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>25700000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>24800000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-21000000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-51000000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>103900000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-3400000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>6100000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>-51900000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>64100000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>27700000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>6600000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>-56500000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>75900000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>-70200000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>-7700000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>-50000000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>54600000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>2800000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>3900000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>-21600000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:125">
+    <row r="7" spans="1:126">
       <c r="A7" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B7">
+        <v>50016000.0</v>
+      </c>
+      <c r="C7">
         <v>-48362658.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1362887.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-20672000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>43205000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-46423000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>42256000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-33648000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>62325000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-52222000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>25066000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-3108000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>76501000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-131297000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>35220011.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-73185000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>74801000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-76123000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-2968000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-11654000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>29612000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-28008000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-30545000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>14461000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>77839000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-6364000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-798000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-13374000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>65085000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-55406000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>894000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-32407000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>79470000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-65837000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-5034000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-28383000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>17926000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-51889000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-39312000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-14173000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>52037000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>18581000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>21449000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-38179000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>116704000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>59952000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-37172000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-49484000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>130607000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-61266000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-61364000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-39343000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>148554000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-81734000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-6259000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-84941000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>212973000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-85299000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-37246000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-52901000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>105546000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-75015000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-58313000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-30405000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>101064000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-81649000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-53097000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-39186000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>191864000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>73592000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-51724896.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-113865224.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>166977989.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-85959263.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-21799306.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-65424002.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>191771225.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-40145295.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-10342576.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-80093056.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>254999882.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-203476179.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-113816000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>47492550.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>166892467.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-107455865.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-39303586.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-62333000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>162697000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-111238000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-15662000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-84387000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>149607000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-150704000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-12334000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-11464000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>124842000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-96592000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>46225000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-40014000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>79537000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-119191000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>-74344000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>3756000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>75700000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-66100000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>-700000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-40400000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>-75900000.0</v>
       </c>
-      <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
+      <c r="DV7"/>
     </row>
-    <row r="8" spans="1:125">
+    <row r="8" spans="1:126">
       <c r="A8" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
-[...1 lines deleted...]
-      </c>
+      <c r="AA8"/>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
-      <c r="AG8"/>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
@@ -41885,146 +42109,145 @@
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
+      <c r="DV8"/>
     </row>
-    <row r="9" spans="1:125">
+    <row r="9" spans="1:126">
       <c r="A9" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-      <c r="AA9">
-[...1 lines deleted...]
-      </c>
+      <c r="AA9"/>
       <c r="AB9">
         <v>0.0</v>
       </c>
       <c r="AC9">
         <v>0.0</v>
       </c>
       <c r="AD9">
         <v>0.0</v>
       </c>
       <c r="AE9">
         <v>0.0</v>
       </c>
       <c r="AF9">
         <v>0.0</v>
       </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
       <c r="AH9">
         <v>0.0</v>
       </c>
       <c r="AI9">
+        <v>0.0</v>
+      </c>
+      <c r="AJ9">
         <v>1186129.93</v>
       </c>
-      <c r="AJ9">
-[...1 lines deleted...]
-      </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
         <v>0.0</v>
       </c>
       <c r="AM9">
+        <v>0.0</v>
+      </c>
+      <c r="AN9">
         <v>1929602.62</v>
       </c>
-      <c r="AN9">
-[...1 lines deleted...]
-      </c>
       <c r="AO9">
         <v>0.0</v>
       </c>
       <c r="AP9">
         <v>0.0</v>
       </c>
       <c r="AQ9">
+        <v>0.0</v>
+      </c>
+      <c r="AR9">
         <v>9308575.97</v>
       </c>
-      <c r="AR9">
-[...1 lines deleted...]
-      </c>
       <c r="AS9">
         <v>0.0</v>
       </c>
       <c r="AT9">
         <v>0.0</v>
       </c>
       <c r="AU9">
+        <v>0.0</v>
+      </c>
+      <c r="AV9">
         <v>682385.34</v>
       </c>
-      <c r="AV9">
-[...1 lines deleted...]
-      </c>
       <c r="AW9">
         <v>0.0</v>
       </c>
       <c r="AX9">
         <v>0.0</v>
       </c>
       <c r="AY9">
         <v>0.0</v>
       </c>
       <c r="AZ9">
         <v>0.0</v>
       </c>
       <c r="BA9">
         <v>0.0</v>
       </c>
       <c r="BB9">
         <v>0.0</v>
       </c>
       <c r="BC9">
         <v>0.0</v>
       </c>
       <c r="BD9">
         <v>0.0</v>
       </c>
       <c r="BE9">
@@ -42120,139 +42343,140 @@
       <c r="CI9">
         <v>0.0</v>
       </c>
       <c r="CJ9">
         <v>0.0</v>
       </c>
       <c r="CK9">
         <v>0.0</v>
       </c>
       <c r="CL9">
         <v>0.0</v>
       </c>
       <c r="CM9">
         <v>0.0</v>
       </c>
       <c r="CN9">
         <v>0.0</v>
       </c>
       <c r="CO9">
         <v>0.0</v>
       </c>
       <c r="CP9">
         <v>0.0</v>
       </c>
       <c r="CQ9">
+        <v>0.0</v>
+      </c>
+      <c r="CR9">
         <v>19602594.26</v>
       </c>
-      <c r="CR9">
-[...1 lines deleted...]
-      </c>
       <c r="CS9">
         <v>0.0</v>
       </c>
       <c r="CT9">
         <v>0.0</v>
       </c>
       <c r="CU9">
         <v>0.0</v>
       </c>
       <c r="CV9">
         <v>0.0</v>
       </c>
       <c r="CW9">
         <v>0.0</v>
       </c>
       <c r="CX9">
         <v>0.0</v>
       </c>
       <c r="CY9">
         <v>0.0</v>
       </c>
       <c r="CZ9">
         <v>0.0</v>
       </c>
       <c r="DA9">
         <v>0.0</v>
       </c>
       <c r="DB9">
         <v>0.0</v>
       </c>
       <c r="DC9">
+        <v>0.0</v>
+      </c>
+      <c r="DD9">
         <v>-36300000.0</v>
       </c>
-      <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
+      <c r="DV9"/>
     </row>
-    <row r="10" spans="1:125">
+    <row r="10" spans="1:126">
       <c r="A10" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
-      <c r="AA10">
-[...1 lines deleted...]
-      </c>
+      <c r="AA10"/>
       <c r="AB10">
         <v>0.0</v>
       </c>
       <c r="AC10">
         <v>0.0</v>
       </c>
       <c r="AD10">
         <v>0.0</v>
       </c>
       <c r="AE10">
         <v>0.0</v>
       </c>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
       <c r="AI10">
         <v>0.0</v>
       </c>
       <c r="AJ10">
@@ -42375,67 +42599,67 @@
       <c r="BW10">
         <v>0.0</v>
       </c>
       <c r="BX10">
         <v>0.0</v>
       </c>
       <c r="BY10">
         <v>0.0</v>
       </c>
       <c r="BZ10">
         <v>0.0</v>
       </c>
       <c r="CA10">
         <v>0.0</v>
       </c>
       <c r="CB10">
         <v>0.0</v>
       </c>
       <c r="CC10">
         <v>0.0</v>
       </c>
       <c r="CD10">
         <v>0.0</v>
       </c>
       <c r="CE10">
+        <v>0.0</v>
+      </c>
+      <c r="CF10">
         <v>599485.42</v>
       </c>
-      <c r="CF10">
-[...1 lines deleted...]
-      </c>
       <c r="CG10">
         <v>0.0</v>
       </c>
       <c r="CH10">
         <v>0.0</v>
       </c>
       <c r="CI10">
+        <v>0.0</v>
+      </c>
+      <c r="CJ10">
         <v>2568578.55</v>
       </c>
-      <c r="CJ10">
-[...1 lines deleted...]
-      </c>
       <c r="CK10">
         <v>0.0</v>
       </c>
       <c r="CL10">
         <v>0.0</v>
       </c>
       <c r="CM10">
         <v>0.0</v>
       </c>
       <c r="CN10">
         <v>0.0</v>
       </c>
       <c r="CO10">
         <v>0.0</v>
       </c>
       <c r="CP10">
         <v>0.0</v>
       </c>
       <c r="CQ10">
         <v>0.0</v>
       </c>
       <c r="CR10">
         <v>0.0</v>
       </c>
       <c r="CS10">
@@ -42447,88 +42671,89 @@
       <c r="CU10">
         <v>0.0</v>
       </c>
       <c r="CV10">
         <v>0.0</v>
       </c>
       <c r="CW10">
         <v>0.0</v>
       </c>
       <c r="CX10">
         <v>0.0</v>
       </c>
       <c r="CY10">
         <v>0.0</v>
       </c>
       <c r="CZ10">
         <v>0.0</v>
       </c>
       <c r="DA10">
         <v>0.0</v>
       </c>
       <c r="DB10">
         <v>0.0</v>
       </c>
       <c r="DC10">
+        <v>0.0</v>
+      </c>
+      <c r="DD10">
         <v>-6400000.0</v>
       </c>
-      <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
+      <c r="DV10"/>
     </row>
-    <row r="11" spans="1:125">
+    <row r="11" spans="1:126">
       <c r="A11" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
@@ -42696,278 +42921,279 @@
       <c r="BW11">
         <v>0.0</v>
       </c>
       <c r="BX11">
         <v>0.0</v>
       </c>
       <c r="BY11">
         <v>0.0</v>
       </c>
       <c r="BZ11">
         <v>0.0</v>
       </c>
       <c r="CA11">
         <v>0.0</v>
       </c>
       <c r="CB11">
         <v>0.0</v>
       </c>
       <c r="CC11">
         <v>0.0</v>
       </c>
       <c r="CD11">
         <v>0.0</v>
       </c>
       <c r="CE11">
+        <v>0.0</v>
+      </c>
+      <c r="CF11">
         <v>11896226.42</v>
       </c>
-      <c r="CF11">
-[...1 lines deleted...]
-      </c>
       <c r="CG11">
         <v>0.0</v>
       </c>
       <c r="CH11">
         <v>0.0</v>
       </c>
       <c r="CI11">
+        <v>0.0</v>
+      </c>
+      <c r="CJ11">
         <v>52086450.54</v>
       </c>
-      <c r="CJ11">
-[...1 lines deleted...]
-      </c>
       <c r="CK11">
         <v>0.0</v>
       </c>
       <c r="CL11">
         <v>0.0</v>
       </c>
       <c r="CM11">
+        <v>0.0</v>
+      </c>
+      <c r="CN11">
         <v>2029298.38</v>
       </c>
-      <c r="CN11">
-[...1 lines deleted...]
-      </c>
       <c r="CO11">
         <v>0.0</v>
       </c>
       <c r="CP11">
         <v>0.0</v>
       </c>
       <c r="CQ11">
+        <v>0.0</v>
+      </c>
+      <c r="CR11">
         <v>9987283.02</v>
       </c>
-      <c r="CR11">
-[...1 lines deleted...]
-      </c>
       <c r="CS11">
         <v>0.0</v>
       </c>
       <c r="CT11">
         <v>0.0</v>
       </c>
       <c r="CU11">
+        <v>0.0</v>
+      </c>
+      <c r="CV11">
         <v>10994346.73</v>
       </c>
-      <c r="CV11">
-[...1 lines deleted...]
-      </c>
       <c r="CW11">
         <v>0.0</v>
       </c>
       <c r="CX11">
         <v>0.0</v>
       </c>
       <c r="CY11">
+        <v>0.0</v>
+      </c>
+      <c r="CZ11">
         <v>43219384.68</v>
       </c>
-      <c r="CZ11">
-[...1 lines deleted...]
-      </c>
       <c r="DA11">
         <v>0.0</v>
       </c>
       <c r="DB11">
         <v>0.0</v>
       </c>
-      <c r="DC11"/>
+      <c r="DC11">
+        <v>0.0</v>
+      </c>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
+      <c r="DV11"/>
     </row>
-    <row r="12" spans="1:125">
+    <row r="12" spans="1:126">
       <c r="A12" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>-2293000.0</v>
       </c>
       <c r="N12">
         <v>-2293000.0</v>
       </c>
       <c r="O12">
+        <v>-2293000.0</v>
+      </c>
+      <c r="P12">
         <v>35725000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-19586000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>15227000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>4483000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>18839000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1285000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>11628000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>6549000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-3429000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-24027000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-6696000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>3680000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-5521000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-331000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-30504000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-17115000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>54870827.85</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>2476584.45</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>5276808.74</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>25894834.66</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-57343164.61</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>15579982.41</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-58787504.82</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>7349958.69</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-105650394.4</v>
       </c>
-      <c r="AN12">
-[...1 lines deleted...]
-      </c>
       <c r="AO12">
         <v>0.0</v>
       </c>
       <c r="AP12">
         <v>0.0</v>
       </c>
       <c r="AQ12">
+        <v>0.0</v>
+      </c>
+      <c r="AR12">
         <v>164820460.95</v>
       </c>
-      <c r="AR12">
-[...1 lines deleted...]
-      </c>
       <c r="AS12">
         <v>0.0</v>
       </c>
       <c r="AT12">
         <v>0.0</v>
       </c>
       <c r="AU12">
+        <v>0.0</v>
+      </c>
+      <c r="AV12">
         <v>182574649.34</v>
       </c>
-      <c r="AV12">
-[...1 lines deleted...]
-      </c>
       <c r="AW12">
         <v>0.0</v>
       </c>
       <c r="AX12">
         <v>0.0</v>
       </c>
       <c r="AY12">
+        <v>0.0</v>
+      </c>
+      <c r="AZ12">
         <v>-62768521.13</v>
       </c>
-      <c r="AZ12">
-[...1 lines deleted...]
-      </c>
       <c r="BA12">
         <v>0.0</v>
       </c>
       <c r="BB12">
         <v>0.0</v>
       </c>
       <c r="BC12">
         <v>0.0</v>
       </c>
       <c r="BD12">
         <v>0.0</v>
       </c>
       <c r="BE12">
         <v>0.0</v>
       </c>
       <c r="BF12">
         <v>0.0</v>
       </c>
       <c r="BG12">
         <v>0.0</v>
       </c>
       <c r="BH12">
         <v>0.0</v>
       </c>
       <c r="BI12">
@@ -43015,278 +43241,279 @@
       <c r="BW12">
         <v>0.0</v>
       </c>
       <c r="BX12">
         <v>0.0</v>
       </c>
       <c r="BY12">
         <v>0.0</v>
       </c>
       <c r="BZ12">
         <v>0.0</v>
       </c>
       <c r="CA12">
         <v>0.0</v>
       </c>
       <c r="CB12">
         <v>0.0</v>
       </c>
       <c r="CC12">
         <v>0.0</v>
       </c>
       <c r="CD12">
         <v>0.0</v>
       </c>
       <c r="CE12">
+        <v>0.0</v>
+      </c>
+      <c r="CF12">
         <v>128564322.47</v>
       </c>
-      <c r="CF12">
-[...1 lines deleted...]
-      </c>
       <c r="CG12">
         <v>0.0</v>
       </c>
       <c r="CH12">
         <v>0.0</v>
       </c>
       <c r="CI12">
+        <v>0.0</v>
+      </c>
+      <c r="CJ12">
         <v>17398171.24</v>
       </c>
-      <c r="CJ12">
-[...1 lines deleted...]
-      </c>
       <c r="CK12">
         <v>0.0</v>
       </c>
       <c r="CL12">
         <v>0.0</v>
       </c>
       <c r="CM12">
+        <v>0.0</v>
+      </c>
+      <c r="CN12">
         <v>12401696.22</v>
       </c>
-      <c r="CN12">
-[...1 lines deleted...]
-      </c>
       <c r="CO12">
         <v>0.0</v>
       </c>
       <c r="CP12">
         <v>0.0</v>
       </c>
       <c r="CQ12">
         <v>0.0</v>
       </c>
       <c r="CR12">
         <v>0.0</v>
       </c>
       <c r="CS12">
         <v>0.0</v>
       </c>
       <c r="CT12">
         <v>0.0</v>
       </c>
       <c r="CU12">
+        <v>0.0</v>
+      </c>
+      <c r="CV12">
         <v>9224874.37</v>
       </c>
-      <c r="CV12">
-[...1 lines deleted...]
-      </c>
       <c r="CW12">
         <v>0.0</v>
       </c>
       <c r="CX12">
         <v>0.0</v>
       </c>
       <c r="CY12">
+        <v>0.0</v>
+      </c>
+      <c r="CZ12">
         <v>1079160.8</v>
       </c>
-      <c r="CZ12">
-[...1 lines deleted...]
-      </c>
       <c r="DA12">
         <v>0.0</v>
       </c>
       <c r="DB12">
         <v>0.0</v>
       </c>
-      <c r="DC12"/>
+      <c r="DC12">
+        <v>0.0</v>
+      </c>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
+      <c r="DV12"/>
     </row>
-    <row r="13" spans="1:125">
+    <row r="13" spans="1:126">
       <c r="A13" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>-3108000.0</v>
       </c>
       <c r="N13">
         <v>-3108000.0</v>
       </c>
       <c r="O13">
+        <v>-3108000.0</v>
+      </c>
+      <c r="P13">
         <v>47743000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-73185000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>74801000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-95249000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-2968000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-11654000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>29612000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-28008000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-30545000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>14461000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>77839000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-6364000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-798000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-13374000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>65085000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-55406000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>258425.15</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-25294255.39</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>60268466.56</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-50985053.82</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-53710641.69</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-22690063.15</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>13826455.84</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-38976188.69</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>12749665.13</v>
       </c>
-      <c r="AN13">
-[...1 lines deleted...]
-      </c>
       <c r="AO13">
         <v>0.0</v>
       </c>
       <c r="AP13">
         <v>0.0</v>
       </c>
       <c r="AQ13">
+        <v>0.0</v>
+      </c>
+      <c r="AR13">
         <v>115545119.57</v>
       </c>
-      <c r="AR13">
-[...1 lines deleted...]
-      </c>
       <c r="AS13">
         <v>0.0</v>
       </c>
       <c r="AT13">
         <v>0.0</v>
       </c>
       <c r="AU13">
+        <v>0.0</v>
+      </c>
+      <c r="AV13">
         <v>-14899750.45</v>
       </c>
-      <c r="AV13">
-[...1 lines deleted...]
-      </c>
       <c r="AW13">
         <v>0.0</v>
       </c>
       <c r="AX13">
         <v>0.0</v>
       </c>
       <c r="AY13">
+        <v>0.0</v>
+      </c>
+      <c r="AZ13">
         <v>-31899651.7</v>
       </c>
-      <c r="AZ13">
-[...1 lines deleted...]
-      </c>
       <c r="BA13">
         <v>0.0</v>
       </c>
       <c r="BB13">
         <v>0.0</v>
       </c>
       <c r="BC13">
         <v>0.0</v>
       </c>
       <c r="BD13">
         <v>0.0</v>
       </c>
       <c r="BE13">
         <v>0.0</v>
       </c>
       <c r="BF13">
         <v>0.0</v>
       </c>
       <c r="BG13">
         <v>0.0</v>
       </c>
       <c r="BH13">
         <v>0.0</v>
       </c>
       <c r="BI13">
@@ -43405,650 +43632,654 @@
       </c>
       <c r="CU13">
         <v>0.0</v>
       </c>
       <c r="CV13">
         <v>0.0</v>
       </c>
       <c r="CW13">
         <v>0.0</v>
       </c>
       <c r="CX13">
         <v>0.0</v>
       </c>
       <c r="CY13">
         <v>0.0</v>
       </c>
       <c r="CZ13">
         <v>0.0</v>
       </c>
       <c r="DA13">
         <v>0.0</v>
       </c>
       <c r="DB13">
         <v>0.0</v>
       </c>
-      <c r="DC13"/>
+      <c r="DC13">
+        <v>0.0</v>
+      </c>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
+      <c r="DV13"/>
     </row>
-    <row r="14" spans="1:125">
+    <row r="14" spans="1:126">
       <c r="A14" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B14">
+        <v>82678000.0</v>
+      </c>
+      <c r="C14">
         <v>84547930.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>88450858.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>79487000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>74858000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>75036000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>82210000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>75073000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>73818000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>78213000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>78734000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>73192000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>74088000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>71543000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>52651862.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>69448000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>69757000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>54710834.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>71178000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>69431000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>69704000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>72013000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>74696000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>77588000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>81124000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>82914000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>80932000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>82604000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>83327000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>86753000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>99041000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>90690000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>88621000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>87308000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>94229000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>90555000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>95799000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>97163000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>102801000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>96998000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>96611000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>95249000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>125194000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>125236000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>120128000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>116097000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>129504000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>107537000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>105923000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>105705000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>90142000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>85544000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>72580000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>84893000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>89278000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>76754000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>66669000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>74824000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>71067000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>64504000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>52593000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>63319000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>50431000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>47300000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>39354000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>45634000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>35451000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>30378000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>28222000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>43949000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>24068379.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>22797825.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>13394207.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>24366835.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>25280736.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>17534722.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>12026471.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>23483625.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>17910352.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>19133946.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>11290046.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>24899580.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>53633350.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>-14710058.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>-23106040.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>57195889.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>58920967.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>54159000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>42283000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>50045000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>38896000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>44007000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>38103000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>51068000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>36360000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>32750000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>30821000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>41498000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>45403000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>42995000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>39490000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>53422000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>42818000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>30836000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>22000000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>29100000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>16500000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>24000000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>17200000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>18400000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>21900000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>18200000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>18600000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>11300000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>22200000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>21300000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>17800000.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>8500000.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>7200000.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>5600000.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>3900000.0</v>
       </c>
-      <c r="DR14">
+      <c r="DS14">
         <v>2300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1900000.0</v>
       </c>
       <c r="DT14">
         <v>1900000.0</v>
       </c>
       <c r="DU14">
+        <v>1900000.0</v>
+      </c>
+      <c r="DV14">
         <v>1600000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:125">
+    <row r="15" spans="1:126">
       <c r="A15" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-      <c r="AA15">
-[...1 lines deleted...]
-      </c>
+      <c r="AA15"/>
       <c r="AB15">
         <v>0.0</v>
       </c>
       <c r="AC15">
         <v>0.0</v>
       </c>
       <c r="AD15">
         <v>0.0</v>
       </c>
       <c r="AE15">
         <v>0.0</v>
       </c>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
-        <v>20504000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AR15">
         <v>20504000.0</v>
       </c>
       <c r="AS15">
+        <v>20504000.0</v>
+      </c>
+      <c r="AT15">
         <v>20498000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>20497000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>20496000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>17566000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>17553000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>17527000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>16618000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>13838000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>13832000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>13825000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>13821000.0</v>
       </c>
-      <c r="BD15">
-[...1 lines deleted...]
-      </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
       <c r="BJ15">
         <v>0.0</v>
       </c>
       <c r="BK15">
         <v>0.0</v>
       </c>
       <c r="BL15">
         <v>0.0</v>
       </c>
       <c r="BM15">
         <v>0.0</v>
       </c>
       <c r="BN15">
         <v>0.0</v>
       </c>
       <c r="BO15">
+        <v>0.0</v>
+      </c>
+      <c r="BP15">
         <v>25886882.13</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>25470445.19</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>23420192.64</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>27233000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>49046207.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>49046000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>49045000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>69167000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>49044619.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>49046674.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>64135084.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>86773524.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>381380049.75</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>293792238.06</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>106648324.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>104383466.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>106648324.0</v>
       </c>
-      <c r="CF15">
-[...1 lines deleted...]
-      </c>
       <c r="CG15">
         <v>0.0</v>
       </c>
       <c r="CH15">
         <v>0.0</v>
       </c>
       <c r="CI15">
         <v>0.0</v>
       </c>
       <c r="CJ15">
         <v>0.0</v>
       </c>
       <c r="CK15">
         <v>0.0</v>
       </c>
       <c r="CL15">
         <v>0.0</v>
       </c>
       <c r="CM15">
         <v>0.0</v>
       </c>
       <c r="CN15">
         <v>0.0</v>
       </c>
       <c r="CO15">
@@ -44071,497 +44302,503 @@
       </c>
       <c r="CU15">
         <v>0.0</v>
       </c>
       <c r="CV15">
         <v>0.0</v>
       </c>
       <c r="CW15">
         <v>0.0</v>
       </c>
       <c r="CX15">
         <v>0.0</v>
       </c>
       <c r="CY15">
         <v>0.0</v>
       </c>
       <c r="CZ15">
         <v>0.0</v>
       </c>
       <c r="DA15">
         <v>0.0</v>
       </c>
       <c r="DB15">
         <v>0.0</v>
       </c>
-      <c r="DC15"/>
+      <c r="DC15">
+        <v>0.0</v>
+      </c>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
-      <c r="DK15">
-[...1 lines deleted...]
-      </c>
+      <c r="DK15"/>
       <c r="DL15">
         <v>100000.0</v>
       </c>
       <c r="DM15">
+        <v>100000.0</v>
+      </c>
+      <c r="DN15">
         <v>200000.0</v>
       </c>
-      <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
-      <c r="DU15">
+      <c r="DU15"/>
+      <c r="DV15">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:125">
+    <row r="16" spans="1:126">
       <c r="A16" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B16">
+        <v>66292000.0</v>
+      </c>
+      <c r="C16">
         <v>41569148.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>85711093.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>38311000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>46698000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>28245000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>73771000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>24304000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>48233000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>30948000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>54182000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>49065000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>22919000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>41619000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>15924729.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>40048000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>51641000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>19262318.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>40588000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>57096000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>63437000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>77831000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>108772000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>177785000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>175125000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>97002000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>74701000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>93761000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>80580000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>101030000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>96626000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>109762000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>94669000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>81873000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>65081000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>131742000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>95064000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>120580000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>115705000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>352194000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>455679000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>476356000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>444759000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>438873000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>433693000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>449184000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>491481000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>558091000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>576493000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>106165000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>80606000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>81815000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>127394000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>94837000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>152768000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>226841000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>398344000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>369644000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>467476000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>501145000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>207226000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>129688000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>256831000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>208709000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>186135000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>132018000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>130799000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>177529000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>179979000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>129833000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>61510442.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>6648925.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>7116833.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>-1.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>-993.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>116268.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>-1064.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>1.0</v>
       </c>
-      <c r="CA16"/>
       <c r="CB16"/>
-      <c r="CC16">
+      <c r="CC16"/>
+      <c r="CD16">
         <v>-1167.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>1167.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>184525885.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>1585247387.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>306538603.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>177563482.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>122012239.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>79422000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>40715000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>20209000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>21370000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>18270000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>10957000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>26697000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>17315000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>24116000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>27218000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>6838000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>13231000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>2000.0</v>
       </c>
-      <c r="CW16"/>
-      <c r="CX16">
+      <c r="CX16"/>
+      <c r="CY16">
         <v>14897000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>20702000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>-17145000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>93000000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>74700000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>48900000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>24100000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>45100000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>96100000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>-7800000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>-4400000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>-10500000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>41400000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>-22700000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>-50400000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>-57000000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>-500000.0</v>
       </c>
-      <c r="DO16">
+      <c r="DP16">
         <v>-76400000.0</v>
       </c>
-      <c r="DP16">
+      <c r="DQ16">
         <v>-6200000.0</v>
       </c>
-      <c r="DQ16">
+      <c r="DR16">
         <v>1500000.0</v>
       </c>
-      <c r="DR16">
+      <c r="DS16">
         <v>51500000.0</v>
       </c>
-      <c r="DS16">
+      <c r="DT16">
         <v>-3100000.0</v>
       </c>
-      <c r="DT16">
+      <c r="DU16">
         <v>-5900000.0</v>
       </c>
-      <c r="DU16">
+      <c r="DV16">
         <v>-9800000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:125">
+    <row r="17" spans="1:126">
       <c r="A17" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
-[...1 lines deleted...]
-      </c>
+      <c r="AA17"/>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
-      <c r="AG17"/>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
@@ -44610,573 +44847,577 @@
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
+      <c r="DV17"/>
     </row>
-    <row r="18" spans="1:125">
+    <row r="18" spans="1:126">
       <c r="A18" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B18">
+        <v>69205000.0</v>
+      </c>
+      <c r="C18">
         <v>-1850770.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>44647584.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>6543000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>94722000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>3454000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>103891000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>15826000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>135652000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>10016000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>96690000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>36107000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>168746000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-22439000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>75077942.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-42961000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>95738000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-81275443.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>31963000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>2371000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>21964000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>6986000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-18175000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>38739000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>80551000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>63411000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>53108000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>42630000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>62540000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-30813000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>63208000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>2934000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>92942000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>8107000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-1666000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>34239000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-25698000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>11678000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-72571000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-60647000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-32759000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>85013000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>4701000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>7457000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>56832000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-10684000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-203363000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-90854000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>53558000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>64128000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-28590000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-57579000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>46108000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-67657000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-50333000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-177467000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>54272000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-59243000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-109130000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-199395000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>62418000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>52522000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-35756000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>31789000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>120320000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>13141000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>56639000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>5750000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>122231000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>126674000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-16405654.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-72216749.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>169114278.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>33839111.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>40935839.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-20655796.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>176232734.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>100596171.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>71269371.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-962857.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>279245766.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-2838627.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>9583415.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-135245409.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>117745471.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>24571947.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>49411335.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>-44535000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>140718000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>20224000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>21519000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>-60175000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>78700000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>-96538000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>-71563000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>-48096000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>77187000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>-26099000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>21017000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>-9870000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>79932000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>-24868000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>-46915000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>8996000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>62500000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>11300000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>10700000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>-28000000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>-59900000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>62700000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>-19200000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>100000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>-123700000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>75000000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>33300000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>12200000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>-477900000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>11300000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>-97400000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>-6000000.0</v>
       </c>
-      <c r="DQ18">
+      <c r="DR18">
         <v>-217900000.0</v>
       </c>
-      <c r="DR18">
+      <c r="DS18">
         <v>10900000.0</v>
       </c>
-      <c r="DS18">
+      <c r="DT18">
         <v>-1700000.0</v>
       </c>
-      <c r="DT18">
+      <c r="DU18">
         <v>-5800000.0</v>
       </c>
-      <c r="DU18">
+      <c r="DV18">
         <v>-14100000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:125">
+    <row r="19" spans="1:126">
       <c r="A19" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B19">
+        <v>400000.0</v>
+      </c>
+      <c r="C19">
         <v>-698000.0</v>
       </c>
-      <c r="C19">
-[...1 lines deleted...]
-      </c>
       <c r="D19">
+        <v>0.0</v>
+      </c>
+      <c r="E19">
         <v>-61194000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-36049000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-57202000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-61954000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-38852000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-26943000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-75237000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-57627000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-34278000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-44062000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-78817000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-45579000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-73000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-536000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-30343000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-500000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-3000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-10150000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-9914000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-11480000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>1127000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-20786000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-9378000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-16333000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-24997000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-16384000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-16786000.0</v>
       </c>
-      <c r="AE19">
-[...1 lines deleted...]
-      </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
       <c r="AG19">
         <v>0.0</v>
       </c>
       <c r="AH19">
         <v>0.0</v>
       </c>
       <c r="AI19">
         <v>0.0</v>
       </c>
       <c r="AJ19">
         <v>0.0</v>
       </c>
       <c r="AK19">
         <v>0.0</v>
       </c>
       <c r="AL19">
         <v>0.0</v>
       </c>
       <c r="AM19">
+        <v>0.0</v>
+      </c>
+      <c r="AN19">
         <v>-5151064.15</v>
       </c>
-      <c r="AN19">
-[...1 lines deleted...]
-      </c>
       <c r="AO19">
         <v>0.0</v>
       </c>
       <c r="AP19">
         <v>0.0</v>
       </c>
       <c r="AQ19">
+        <v>0.0</v>
+      </c>
+      <c r="AR19">
         <v>28677841.2</v>
       </c>
-      <c r="AR19">
-[...1 lines deleted...]
-      </c>
       <c r="AS19">
         <v>0.0</v>
       </c>
       <c r="AT19">
         <v>0.0</v>
       </c>
       <c r="AU19">
+        <v>0.0</v>
+      </c>
+      <c r="AV19">
         <v>34156268.82</v>
       </c>
-      <c r="AV19">
-[...1 lines deleted...]
-      </c>
       <c r="AW19">
         <v>0.0</v>
       </c>
       <c r="AX19">
         <v>0.0</v>
       </c>
       <c r="AY19">
         <v>0.0</v>
       </c>
       <c r="AZ19">
         <v>0.0</v>
       </c>
       <c r="BA19">
         <v>0.0</v>
       </c>
       <c r="BB19">
         <v>0.0</v>
       </c>
       <c r="BC19">
         <v>0.0</v>
       </c>
       <c r="BD19">
         <v>0.0</v>
       </c>
       <c r="BE19">
@@ -45307,73 +45548,76 @@
       </c>
       <c r="CU19">
         <v>0.0</v>
       </c>
       <c r="CV19">
         <v>0.0</v>
       </c>
       <c r="CW19">
         <v>0.0</v>
       </c>
       <c r="CX19">
         <v>0.0</v>
       </c>
       <c r="CY19">
         <v>0.0</v>
       </c>
       <c r="CZ19">
         <v>0.0</v>
       </c>
       <c r="DA19">
         <v>0.0</v>
       </c>
       <c r="DB19">
         <v>0.0</v>
       </c>
-      <c r="DC19"/>
+      <c r="DC19">
+        <v>0.0</v>
+      </c>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
+      <c r="DV19"/>
     </row>
-    <row r="20" spans="1:125">
+    <row r="20" spans="1:126">
       <c r="A20" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -45455,202 +45699,203 @@
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
+      <c r="DV20"/>
     </row>
-    <row r="21" spans="1:125">
+    <row r="21" spans="1:126">
       <c r="A21" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B21">
+        <v>-54402000.0</v>
+      </c>
+      <c r="C21">
         <v>-29093000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-3504000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-13549000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-77776000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-20697000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-28001000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-52344000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>-28327000.0</v>
       </c>
       <c r="N21">
         <v>-28327000.0</v>
       </c>
       <c r="O21">
+        <v>-28327000.0</v>
+      </c>
+      <c r="P21">
         <v>-134111000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>14108000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-71358000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>78367000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-56966000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-9842000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-37402000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-31046000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-51324000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-37879000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-1778000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-42282000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-57511000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-20509000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-108846000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-18344000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-26612876.16</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-71858413.99</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-58135143.33</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-59364206.61</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-50055799.12</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-50199856.1</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-48434246.05</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-47168181.48</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-154996279.21</v>
       </c>
-      <c r="AN21">
-[...1 lines deleted...]
-      </c>
       <c r="AO21">
         <v>0.0</v>
       </c>
       <c r="AP21">
         <v>0.0</v>
       </c>
       <c r="AQ21">
+        <v>0.0</v>
+      </c>
+      <c r="AR21">
         <v>-150483346.58</v>
       </c>
-      <c r="AR21">
-[...1 lines deleted...]
-      </c>
       <c r="AS21">
         <v>0.0</v>
       </c>
       <c r="AT21">
         <v>0.0</v>
       </c>
       <c r="AU21">
+        <v>0.0</v>
+      </c>
+      <c r="AV21">
         <v>349307288.53</v>
       </c>
-      <c r="AV21">
-[...1 lines deleted...]
-      </c>
       <c r="AW21">
         <v>0.0</v>
       </c>
       <c r="AX21">
         <v>0.0</v>
       </c>
       <c r="AY21">
+        <v>0.0</v>
+      </c>
+      <c r="AZ21">
         <v>28034453.54</v>
       </c>
-      <c r="AZ21">
-[...1 lines deleted...]
-      </c>
       <c r="BA21">
         <v>0.0</v>
       </c>
       <c r="BB21">
         <v>0.0</v>
       </c>
       <c r="BC21">
         <v>0.0</v>
       </c>
       <c r="BD21">
         <v>0.0</v>
       </c>
       <c r="BE21">
         <v>0.0</v>
       </c>
       <c r="BF21">
         <v>0.0</v>
       </c>
       <c r="BG21">
         <v>0.0</v>
       </c>
       <c r="BH21">
         <v>0.0</v>
       </c>
       <c r="BI21">
@@ -45769,1727 +46014,1740 @@
       </c>
       <c r="CU21">
         <v>0.0</v>
       </c>
       <c r="CV21">
         <v>0.0</v>
       </c>
       <c r="CW21">
         <v>0.0</v>
       </c>
       <c r="CX21">
         <v>0.0</v>
       </c>
       <c r="CY21">
         <v>0.0</v>
       </c>
       <c r="CZ21">
         <v>0.0</v>
       </c>
       <c r="DA21">
         <v>0.0</v>
       </c>
       <c r="DB21">
         <v>0.0</v>
       </c>
-      <c r="DC21"/>
+      <c r="DC21">
+        <v>0.0</v>
+      </c>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
+      <c r="DV21"/>
     </row>
-    <row r="22" spans="1:125">
+    <row r="22" spans="1:126">
       <c r="A22" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B22">
+        <v>-893000.0</v>
+      </c>
+      <c r="C22">
         <v>17420902.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-42140630.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-6472000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>16487000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>34947000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>14795000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>39183000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>20701000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>36516000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>146722000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>19792000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>26900000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>95830000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>2569409.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>30679000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-24611000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-35040124.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-27336000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-38032000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-75912000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-36106000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-37518000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-28476000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-48867000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-5277000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-1061000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-3534000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-13801000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>25014000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-198328000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-30648000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-47217000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-18077000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-47005000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-26287000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-36130000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-22614000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-30618000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-47377000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-57677000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-19883000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-270952000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-86700000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-29817000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>24033000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-114044000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>52813000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-7174000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>101557000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>67921000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>29443000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>473000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>93313000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-116339000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>39357000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>18261000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>111081000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>28046000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>83468000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>16403000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>65560000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>5543000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>61078000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-66547000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>62017000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-24885000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>71696000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>57475000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>57417000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>92374998.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>82349190.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>21739476.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>106265816.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>89328538.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>69702484.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>25721180.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>158067343.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>126473872.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>133551442.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>88303711.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>224182625.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>218465659.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>-95207183.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>-40928236.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>138517533.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>86489233.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>39467000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>16193000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>107438000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>75109000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>37772000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>6424000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>71826000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>8863000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>12246000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>3327000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>66829000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>33621000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>42961000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>29372000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>82090000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>62531000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>16929000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>6800000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>45300000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>11000000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>12000000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>-2400000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>7000000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>15000000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>9200000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>22200000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>27300000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>34700000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>31300000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>24200000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>13600000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>11700000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>10300000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>6800000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>3800000.0</v>
       </c>
-      <c r="DS22">
+      <c r="DT22">
         <v>7800000.0</v>
       </c>
-      <c r="DT22">
+      <c r="DU22">
         <v>3400000.0</v>
       </c>
-      <c r="DU22">
+      <c r="DV22">
         <v>2600000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:125">
+    <row r="23" spans="1:126">
       <c r="A23" t="s">
-        <v>237</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>238</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-4404351.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-3481160.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-1528000.0</v>
       </c>
-      <c r="E23">
-[...3 lines deleted...]
-      <c r="G23">
+      <c r="F23">
+        <v>0.0</v>
+      </c>
+      <c r="G23"/>
+      <c r="H23">
         <v>-46000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4887000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1126000.0</v>
       </c>
       <c r="J23">
         <v>-1126000.0</v>
       </c>
       <c r="K23">
+        <v>-1126000.0</v>
+      </c>
+      <c r="L23">
         <v>-75237000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23600000.0</v>
       </c>
       <c r="M23">
         <v>23600000.0</v>
       </c>
       <c r="N23">
+        <v>23600000.0</v>
+      </c>
+      <c r="O23">
         <v>139049000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-1437039.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>50360000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>4766000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-1252346.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1396000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-1488000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-8631000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-244000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-354000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-22000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-647000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-21000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-702000.0</v>
       </c>
       <c r="AB23">
         <v>-702000.0</v>
       </c>
       <c r="AC23">
+        <v>-702000.0</v>
+      </c>
+      <c r="AD23">
         <v>-16384000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-16786000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-638000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>275000.0</v>
       </c>
       <c r="AG23">
         <v>275000.0</v>
       </c>
       <c r="AH23">
+        <v>275000.0</v>
+      </c>
+      <c r="AI23">
         <v>-23860000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10648000.0</v>
       </c>
       <c r="AJ23">
         <v>-10648000.0</v>
       </c>
       <c r="AK23">
+        <v>-10648000.0</v>
+      </c>
+      <c r="AL23">
         <v>-27049000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-341000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-10752000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-47000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>569000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>190000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1159000.0</v>
       </c>
       <c r="AR23">
         <v>-1159000.0</v>
       </c>
       <c r="AS23">
+        <v>-1159000.0</v>
+      </c>
+      <c r="AT23">
         <v>93000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-975000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>246000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>733000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-6673000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2610000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>48578000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>551000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>240000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>480000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>436000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-2819000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>133000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1172000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>139000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-7985000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-950000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-4149000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1107000.0</v>
       </c>
       <c r="BL23">
         <v>1107000.0</v>
       </c>
       <c r="BM23">
+        <v>1107000.0</v>
+      </c>
+      <c r="BN23">
         <v>-3162000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-5774000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>21628000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>20523000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-22223000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1700000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-174213211.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>126836790.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-806.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>90114185.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-22660642.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>2057.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-1063.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-5307887.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-94806990.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-116751498.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-1618.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-22058617.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-856149550.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-18739772.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1229.0</v>
       </c>
       <c r="CH23">
         <v>-1229.0</v>
       </c>
       <c r="CI23">
+        <v>-1229.0</v>
+      </c>
+      <c r="CJ23">
         <v>48.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-627000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4985000.0</v>
       </c>
       <c r="CL23">
         <v>-4985000.0</v>
       </c>
       <c r="CM23">
+        <v>-4985000.0</v>
+      </c>
+      <c r="CN23">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000.0</v>
       </c>
       <c r="CO23">
         <v>-1000.0</v>
       </c>
       <c r="CP23">
+        <v>-1000.0</v>
+      </c>
+      <c r="CQ23">
         <v>42679000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-1000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>1000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-80583000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>8388000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-2370000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>6329000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-38000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>2370000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>-1983000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-18914000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-50900000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>-4000000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>9000000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-200000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DG23">
         <v>-100000.0</v>
       </c>
       <c r="DH23">
+        <v>-100000.0</v>
+      </c>
+      <c r="DI23">
         <v>-13300000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>13400000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>-13000000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>-100000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>-12900000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>100000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>42400000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>10500000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>100000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>-100000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>100000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>-100000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>200000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:125">
+    <row r="24" spans="1:126">
       <c r="A24" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B24">
+        <v>21203000.0</v>
+      </c>
+      <c r="C24">
         <v>-11320177.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>10302598.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>8142000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>16724000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2774000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-2336000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>24952000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>7857000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-24896000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>13467000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>5462000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2668000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>33000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>4843000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>29665000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>3190000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2567030.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>9225000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>4976000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>10105000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-1478000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>11432000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>4338000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>3141000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>2164000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>5540000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-1071000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>27111000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>54614000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>10830000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>13871000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-5574000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>6222000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>7514000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>4123000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>1388000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-6173000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>2890000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>11519000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>11290000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-23952000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>13172000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-2900000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-40913000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-51751000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>142595000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>66568000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>26591000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-9051000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-17195000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>14811000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-6626000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>18279000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-13449000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>16306000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-31864000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-33032000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>84450000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>140213000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>15899000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-136781000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>40632000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>4467000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>10980000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>1709000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-6906000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>4169000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-7626000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-6433000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>17028897.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-6042012.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>6155362.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-54786545.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-2175656.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>4635528.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>1658224.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-8514759.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>7550139.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-4814644.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>13689467.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>8163899.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>39107736.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>1267698298.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>8608632.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>8492141.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-6374.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>22950000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>20241000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>30459000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>1000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-1000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>21443000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>-6000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>2559000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>9296000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>9173000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>6043000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>6750000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>5323000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>4832000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>8423000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>6869000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>-281549000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>3700000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>4500000.0</v>
       </c>
-      <c r="DC24"/>
-      <c r="DD24">
+      <c r="DD24"/>
+      <c r="DE24">
         <v>4400000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>7300000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DG24">
         <v>123200000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DH24">
         <v>3100000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>-4000000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DJ24">
         <v>3300000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DK24">
         <v>10600000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>2300000.0</v>
       </c>
-      <c r="DL24">
+      <c r="DM24">
         <v>2500000.0</v>
       </c>
-      <c r="DM24">
+      <c r="DN24">
         <v>7600000.0</v>
       </c>
-      <c r="DN24">
+      <c r="DO24">
         <v>3600000.0</v>
       </c>
-      <c r="DO24">
+      <c r="DP24">
         <v>-62300000.0</v>
       </c>
-      <c r="DP24">
+      <c r="DQ24">
         <v>6500000.0</v>
       </c>
-      <c r="DQ24">
+      <c r="DR24">
         <v>4500000.0</v>
       </c>
-      <c r="DR24">
+      <c r="DS24">
         <v>600000.0</v>
       </c>
-      <c r="DS24">
+      <c r="DT24">
         <v>500000.0</v>
       </c>
-      <c r="DT24">
+      <c r="DU24">
         <v>-100000.0</v>
       </c>
-      <c r="DU24">
+      <c r="DV24">
         <v>400000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:125">
+    <row r="25" spans="1:126">
       <c r="A25" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B25">
+        <v>7193000.0</v>
+      </c>
+      <c r="C25">
         <v>1177033.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>81759317.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-15779000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1305000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-17465000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>13415000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-17433000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3646000.0</v>
       </c>
-      <c r="J25">
-[...1 lines deleted...]
-      </c>
       <c r="K25">
+        <v>-17537000.0</v>
+      </c>
+      <c r="L25">
         <v>-8637000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-20851000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>15446000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-22058000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>21389611.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-25533000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>8175000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>4474720.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>14908000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-2255000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>6028000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2066000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-18905000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-25617000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-15586000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>5928000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1867000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>3351000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-26021000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-31279000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>195816000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>8530000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>15851000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>31552000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-4114000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>41489000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-37371000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>31447000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-21796000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>17457000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-27422000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>25750000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>336056000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>109102000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-3816000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-20329000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>196098000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>25928000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-15106000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>4611000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-26518000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>10599000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-39762000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-57751000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>226515000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>18312000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-20568000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>157912000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>57378000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>123701000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-68121000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>116829000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>7153000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>607000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>22102000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-15411000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-112598000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>4786000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>652000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-2524000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>373018.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>91903.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>2166625.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-469088.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>1817646.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-3684974.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-4167262.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-2460793.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>10191055.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>5261029.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>7244790.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-3275.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>71620652.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>10801252.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>93955071.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-1208.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>7401247.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>4031000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-7397000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>7887000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-1581000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-1935000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-8509000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-4458000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>-566000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>2119000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-2420000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>-76000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>417000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>2000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>-757000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>-599000.0</v>
       </c>
-      <c r="CY25"/>
-      <c r="CZ25">
+      <c r="CZ25"/>
+      <c r="DA25">
         <v>-140000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>-100000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>200000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>2300000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>-1100000.0</v>
       </c>
-      <c r="DE25"/>
-      <c r="DF25">
+      <c r="DF25"/>
+      <c r="DG25">
         <v>65700000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>-9100000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>25100000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>26200000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>47500000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>-28300000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>-39200000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>-18100000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>14300000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>-7700000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>-2000000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>-3200000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>8000000.0</v>
       </c>
-      <c r="DS25">
+      <c r="DT25">
         <v>-8600000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DU25">
         <v>-3900000.0</v>
       </c>
-      <c r="DU25">
+      <c r="DV25">
         <v>-9900000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:125">
+    <row r="26" spans="1:126">
       <c r="A26" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B26">
+        <v>-12010000.0</v>
+      </c>
+      <c r="C26">
         <v>-4025374.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-21547425.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-8802000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-14490000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-30766000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-25023000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-16891000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-23493000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-10081000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-17004000.0</v>
       </c>
       <c r="L26">
         <v>-17004000.0</v>
       </c>
       <c r="M26">
+        <v>-17004000.0</v>
+      </c>
+      <c r="N26">
         <v>-7958000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4993000.0</v>
       </c>
       <c r="O26">
         <v>-4993000.0</v>
       </c>
       <c r="P26">
+        <v>-4993000.0</v>
+      </c>
+      <c r="Q26">
         <v>-5010000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5000000.0</v>
       </c>
       <c r="R26">
         <v>-5000000.0</v>
       </c>
       <c r="S26">
-        <v>-4294000.0</v>
+        <v>-5000000.0</v>
       </c>
       <c r="T26">
         <v>-4294000.0</v>
       </c>
       <c r="U26">
         <v>-4294000.0</v>
       </c>
       <c r="V26">
         <v>-4294000.0</v>
       </c>
       <c r="W26">
-        <v>-6058000.0</v>
+        <v>-4294000.0</v>
       </c>
       <c r="X26">
         <v>-6058000.0</v>
       </c>
       <c r="Y26">
+        <v>-6058000.0</v>
+      </c>
+      <c r="Z26">
         <v>-15000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-5244000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-17719000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8183000.0</v>
       </c>
       <c r="AC26">
         <v>-8183000.0</v>
       </c>
       <c r="AD26">
-        <v>0.0</v>
+        <v>-8183000.0</v>
       </c>
       <c r="AE26">
+        <v>0.0</v>
+      </c>
+      <c r="AF26">
         <v>108412.82</v>
       </c>
-      <c r="AF26">
-[...1 lines deleted...]
-      </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
         <v>1433249.0</v>
       </c>
-      <c r="AN26">
-[...1 lines deleted...]
-      </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
         <v>67191.68</v>
       </c>
-      <c r="AR26">
-[...1 lines deleted...]
-      </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26">
         <v>6094139.92</v>
       </c>
-      <c r="AV26">
-[...1 lines deleted...]
-      </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
         <v>47756754.21</v>
       </c>
-      <c r="AZ26">
-[...1 lines deleted...]
-      </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
@@ -47498,94 +47756,94 @@
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
         <v>0.0</v>
       </c>
       <c r="BL26">
         <v>0.0</v>
       </c>
       <c r="BM26">
         <v>0.0</v>
       </c>
       <c r="BN26">
         <v>0.0</v>
       </c>
       <c r="BO26">
         <v>0.0</v>
       </c>
       <c r="BP26">
         <v>0.0</v>
       </c>
       <c r="BQ26">
         <v>0.0</v>
       </c>
       <c r="BR26">
+        <v>0.0</v>
+      </c>
+      <c r="BS26">
         <v>141621000.0</v>
       </c>
-      <c r="BS26">
-[...1 lines deleted...]
-      </c>
       <c r="BT26">
         <v>0.0</v>
       </c>
       <c r="BU26">
         <v>0.0</v>
       </c>
       <c r="BV26">
         <v>0.0</v>
       </c>
       <c r="BW26">
         <v>0.0</v>
       </c>
       <c r="BX26">
         <v>0.0</v>
       </c>
       <c r="BY26">
         <v>0.0</v>
       </c>
       <c r="BZ26">
         <v>0.0</v>
       </c>
       <c r="CA26">
         <v>0.0</v>
       </c>
       <c r="CB26">
         <v>0.0</v>
       </c>
       <c r="CC26">
         <v>0.0</v>
       </c>
       <c r="CD26">
         <v>0.0</v>
       </c>
       <c r="CE26">
+        <v>0.0</v>
+      </c>
+      <c r="CF26">
         <v>-78881755.0</v>
       </c>
-      <c r="CF26">
-[...1 lines deleted...]
-      </c>
       <c r="CG26">
         <v>0.0</v>
       </c>
       <c r="CH26">
         <v>0.0</v>
       </c>
       <c r="CI26">
         <v>0.0</v>
       </c>
       <c r="CJ26">
         <v>0.0</v>
       </c>
       <c r="CK26">
         <v>0.0</v>
       </c>
       <c r="CL26">
         <v>0.0</v>
       </c>
       <c r="CM26">
         <v>0.0</v>
       </c>
       <c r="CN26">
         <v>0.0</v>
       </c>
       <c r="CO26">
@@ -47609,1496 +47867,1511 @@
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
       <c r="DC26">
+        <v>0.0</v>
+      </c>
+      <c r="DD26">
         <v>300000.0</v>
       </c>
-      <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
-      <c r="DJ26">
+      <c r="DJ26"/>
+      <c r="DK26">
         <v>-11100000.0</v>
       </c>
-      <c r="DK26">
+      <c r="DL26">
         <v>-7800000.0</v>
       </c>
-      <c r="DL26">
+      <c r="DM26">
         <v>-12800000.0</v>
       </c>
-      <c r="DM26">
+      <c r="DN26">
         <v>-26700000.0</v>
       </c>
-      <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
+      <c r="DV26"/>
     </row>
-    <row r="27" spans="1:125">
+    <row r="27" spans="1:126">
       <c r="A27" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B27">
+        <v>2539000.0</v>
+      </c>
+      <c r="C27">
         <v>9261000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2523000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>5608000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3374000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3016000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>4398000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2620000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>4419000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>7451000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>-2541000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>11577000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1740000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>-4117000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>25247000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>411000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3224000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>31212000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>3264000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>7887000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>13653000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>7148000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>9042000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>3106000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>6324000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>-703000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>6072000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>2461000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>3612000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>7312000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>-1599000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>5074000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>6027000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>7899000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>2519000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1945000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>-602000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>2933000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>12241000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>983000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>7565000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>7524000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>4978000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>-2091000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>9300000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>3407000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>-4544000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1950000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>8480000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>10311000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>4231000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>5720000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>4240000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>6517000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>4293000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>3830000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>1776000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>9451000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>5399000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>1144000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>5167000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8845000.0</v>
       </c>
       <c r="BK27">
         <v>8845000.0</v>
       </c>
       <c r="BL27">
+        <v>8845000.0</v>
+      </c>
+      <c r="BM27">
         <v>3170000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>35000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>3176000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>214266000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>-60265000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>-68898000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>40963000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>7259975.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>-23150.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>4302.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>-21603.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>103282.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>3631.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>5313.0</v>
       </c>
-      <c r="BZ27"/>
-      <c r="CA27">
+      <c r="CA27"/>
+      <c r="CB27">
         <v>-3130.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>1418.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>-406023.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>4442.0</v>
       </c>
-      <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
-      <c r="CH27">
+      <c r="CH27"/>
+      <c r="CI27">
         <v>5789601.0</v>
       </c>
-      <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
+      <c r="DV27"/>
     </row>
-    <row r="28" spans="1:125">
+    <row r="28" spans="1:126">
       <c r="A28" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B28">
+        <v>-66412000.0</v>
+      </c>
+      <c r="C28">
         <v>-33298829.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-24838740.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-23671000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-92266000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-51463000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-53070000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-64348000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-129970000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-13997000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-106713000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-28327000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-187677000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>70751000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-96225588.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>9098000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-71592000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>63746589.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-56966000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-11330000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-46033000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-35584000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-57736000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-37901000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-2440000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-47547000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-75932000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-28692000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-108846000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-18344000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-92703000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>275000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-76657000.0</v>
       </c>
       <c r="AH28">
         <v>-76657000.0</v>
       </c>
       <c r="AI28">
-        <v>-73443000.0</v>
+        <v>-76657000.0</v>
       </c>
       <c r="AJ28">
         <v>-73443000.0</v>
       </c>
       <c r="AK28">
+        <v>-73443000.0</v>
+      </c>
+      <c r="AL28">
         <v>-56647126.88</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-341000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-154711000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-55963000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>569000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-8219000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-21663000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-20504000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-20405000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-21472000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-20250000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-16833000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>398432000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-31645000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>46741000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1713000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-13592000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-13345000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-13385000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-2819000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>133000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>1172000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>139000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>373535000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-950000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-5837000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>47242000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-13387000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-80356000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-12188000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-86666000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-8205000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-51831000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-54314000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>807111217.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>77790853.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-168152806.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>20947433.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-38877444.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>16137599.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-177892022.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-92081411.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-82537455.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>5777501.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-292936400.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-5324615.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-1449412115.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-38268841.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>2620097.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>22487304.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>4976228.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>55623000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>517759000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-51214000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-26232000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>58884000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-115768000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>48888000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>69269000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>35699000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-65980000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>13810000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-12034000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>7432000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-100822000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>39461000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>152304000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>162372000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-47900000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>10000000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>9300000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>200000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>1500000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-78500000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>11100000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>10000000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>52200000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-23100000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-7900000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-9400000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>355800000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>42100000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>89600000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>-8200000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>163400000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>43100000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>4000000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>9900000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>-8000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:125">
+    <row r="29" spans="1:126">
       <c r="A29" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B29">
+        <v>145569000.0</v>
+      </c>
+      <c r="C29">
         <v>63317205.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>125991240.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>75869000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>147495000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>63419000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>162791000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>79674000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>174075000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>65543000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>170255000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>88500000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>213460000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>28356000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>117354791.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>8142000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>135174000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-52182964.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>59713000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>21871000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>42219000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>15422000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>4737000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>41950000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>104478000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>74953000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>74981000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>66556000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>106035000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>40587000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>93489000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>31961000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>129695000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>38189000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>23289000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>56757000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>2739000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>33770000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-27846000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>17515000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>20665000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>112174000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>70952000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>61049000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>169877000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>215138000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>134887000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>146733000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>228412000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>170127000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>94452000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>88341000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>182345000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>62948000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>136317000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>61183000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>275346000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>162440000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>218857000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>20281000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>176312000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>117322000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>75192000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>67575000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>142004000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>20624000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>70631000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>19948000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>212554000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>201596000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>82903704.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>3240848.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>200458252.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>57306861.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>78473150.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>20270577.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>229072450.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>156298432.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>143601986.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>79416681.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>340532842.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>46192200.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>215894463.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>-219540550.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>206234987.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>97532044.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>139024757.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>39094000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>195971000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>73952000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>99008000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>8874000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>170357000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>-19812000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>27718000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>14025000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>136799000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>20681000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>139509000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>69964000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>171603000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>51154000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>25193000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>59792000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>110800000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>41100000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>32200000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>-7400000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>-55900000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>77500000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>12600000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>39600000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>69800000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>110600000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>65200000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>50400000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>25100000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>43000000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>12700000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>14000000.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DR29">
         <v>7900000.0</v>
       </c>
-      <c r="DR29">
+      <c r="DS29">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="DT29">
         <v>2000000.0</v>
       </c>
       <c r="DU29">
+        <v>2000000.0</v>
+      </c>
+      <c r="DV29">
         <v>-5400000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:125">
+    <row r="30" spans="1:126">
       <c r="A30" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B30">
+        <v>-54761000.0</v>
+      </c>
+      <c r="C30">
         <v>-74895048.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-53835091.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-61194000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-36049000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-57202000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-61954000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-38852000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-26943000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-75237000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-57627000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-34278000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-44062000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-78817000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-33623628.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-31711000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-36782000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-24250125.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-19025000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-17524000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-10150000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-9914000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-11480000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1127000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-20786000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-9378000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-16333000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-24997000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-16384000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-16786000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-19451000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-15156000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-42327000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-23860000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-17441000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-18395000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-27049000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-28265000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-54035000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-66643000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-42134000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-51113000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-53079000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-56492000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-153958000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-277573000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-195655000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-171019000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-148263000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-115050000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-140237000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-131109000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-142863000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-112326000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-200099000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-222344000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-252963000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-254715000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-243537000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-139172000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-98029000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-234724000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-70316000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-31319000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-10704000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-5774000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-20898000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-10029000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-97949000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-81355000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-835153404.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-81499609.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-25188612.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-78254295.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-39712967.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-36290845.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-51181492.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-64217020.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-61064531.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-85194182.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-47597609.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-40866418.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-167203850.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>1351993439.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-79880884.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-64467956.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-101411036.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-56010000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-693224000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-23899000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-69675000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-60446000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-70329000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-19694000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-103788000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-52826000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-50439000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-40884000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-114246000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-77394000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-85678000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-96420000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-143003000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-332381000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-44600000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-25300000.0</v>
       </c>
-      <c r="DC30"/>
-      <c r="DD30">
+      <c r="DD30"/>
+      <c r="DE30">
         <v>-13800000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>3400000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>104900000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-27100000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-43500000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-173900000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-23500000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-29500000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-34400000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-437400000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-9300000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>-172400000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>-13500000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>-221300000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>-3500000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>-3200000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>-7900000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>-8300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>