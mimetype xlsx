--- v0 (2026-06-04)
+++ v1 (2026-07-30)
@@ -5744,52 +5744,56 @@
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
     </row>
     <row r="16" spans="1:75">
       <c r="A16" t="s">
         <v>34</v>
       </c>
       <c r="B16">
         <v>20935625000.0</v>
       </c>
       <c r="C16">
         <v>16842275000.0</v>
       </c>
       <c r="D16">
         <v>11448441000.0</v>
       </c>
-      <c r="E16"/>
-      <c r="F16"/>
+      <c r="E16">
+        <v>14868804712.0</v>
+      </c>
+      <c r="F16">
+        <v>10084408595.0</v>
+      </c>
       <c r="G16">
         <v>15151808000.0</v>
       </c>
       <c r="H16">
         <v>5887643000.0</v>
       </c>
       <c r="I16">
         <v>4822672000.0</v>
       </c>
       <c r="J16">
         <v>7685324000.0</v>
       </c>
       <c r="K16">
         <v>3976583000.0</v>
       </c>
       <c r="L16">
         <v>9739858171.0</v>
       </c>
       <c r="M16">
         <v>8993695356.0</v>
       </c>
       <c r="N16">
         <v>6994810777.0</v>
       </c>
       <c r="O16">
@@ -20889,72 +20893,72 @@
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>766719000</v>
       </c>
       <c r="H3">
         <v>881529852</v>
       </c>
       <c r="I3">
         <v>1977264153</v>
       </c>
       <c r="J3">
         <v>39914000</v>
       </c>
       <c r="K3">
         <v>1665737000</v>
       </c>
       <c r="L3">
         <v>1422502952</v>
       </c>
       <c r="M3">
         <v>1718040181</v>
       </c>
       <c r="N3">
-        <v>1718040181</v>
+        <v>1</v>
       </c>
       <c r="O3">
         <v>700000</v>
       </c>
       <c r="P3">
-        <v>700000</v>
+        <v>2</v>
       </c>
       <c r="Q3">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
         <v>6429000</v>
       </c>
       <c r="T3">
-        <v>6429000</v>
+        <v>5</v>
       </c>
       <c r="U3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="V3">
         <v>6428997</v>
       </c>
       <c r="W3">
         <v>590190515</v>
       </c>
       <c r="X3">
         <v>299431375</v>
       </c>
       <c r="Y3">
         <v>270067949</v>
       </c>
       <c r="Z3">
         <v>569499324</v>
       </c>
       <c r="AA3">
         <v>1132179378</v>
       </c>
       <c r="AB3">
         <v>1330137447</v>
       </c>
       <c r="AC3">
         <v>47174326</v>
       </c>