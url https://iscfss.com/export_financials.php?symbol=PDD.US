--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -235,50 +238,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -860,14903 +866,15694 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J62"/>
+  <dimension ref="A1:K62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2">
+        <v>107475556000.0</v>
+      </c>
+      <c r="C2">
         <v>92457806000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>91902691000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>67295513000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>64461395000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>54971547000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>29926488000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>17275934000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>9838519000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1128715000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
-      <c r="G3">
-[...1 lines deleted...]
-      </c>
+      <c r="G3"/>
       <c r="H3">
         <v>0.0</v>
       </c>
       <c r="I3">
         <v>0.0</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:10">
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-      <c r="G4">
-[...1 lines deleted...]
-      </c>
+      <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B5">
+        <v>3456143000.0</v>
+      </c>
+      <c r="C5">
         <v>7824545000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>4829742000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>3327238000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-2519900000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1047728000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>1448230000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>1035783000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-23101000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>24580000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
-      <c r="G6">
-[...1 lines deleted...]
-      </c>
+      <c r="G6"/>
       <c r="H6">
         <v>0.0</v>
       </c>
       <c r="I6">
         <v>0.0</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:10">
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B7">
+        <v>5378795000.0</v>
+      </c>
+      <c r="C7">
         <v>5297543000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>4285808000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1472818000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>971427000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>667975000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>544327000.0</v>
       </c>
-      <c r="H7">
-[...1 lines deleted...]
-      </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:10">
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B8">
+        <v>182000.0</v>
+      </c>
+      <c r="C8">
         <v>180000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>177000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>170000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>161000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>159000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>148000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>142000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-      <c r="G9">
+      <c r="G9"/>
+      <c r="H9">
         <v>41493949000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>29114527000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>61326000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>21531000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B10">
+        <v>182847773000.0</v>
+      </c>
+      <c r="C10">
         <v>57768053000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>59794469000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>34326192000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>6426715000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>22421189000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>5768186000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>14160322000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3058152000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1319843000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-    </row>
-    <row r="12" spans="1:10">
+      <c r="K11"/>
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B12">
+        <v>496455031000.0</v>
+      </c>
+      <c r="C12">
         <v>331559909000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>217209834000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>149438746000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>92943333000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>86972283000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>41057013000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>21791011000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3108152000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1609843000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B13">
+        <v>182115.0</v>
+      </c>
+      <c r="C13">
         <v>180000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>177000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>170000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>161000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>159000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>148000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>142000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>104000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>56000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14">
+        <v>1482394000.0</v>
+      </c>
+      <c r="C14">
         <v>1479148000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1459907500.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1440322750.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1428441000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1192085750.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>4627278000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2968319548.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3442326000.0</v>
       </c>
       <c r="J14">
         <v>3442326000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:10">
+      <c r="K14">
+        <v>3442326000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>159000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>148000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>142000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>104000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>56000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:10">
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B16">
+        <v>3380941000.0</v>
+      </c>
+      <c r="C16">
         <v>2947041000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2144610000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1389655000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1166764000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2423190000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>605970000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>191482000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>56453000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2154000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-      <c r="G17">
-[...1 lines deleted...]
-      </c>
+      <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
-      <c r="G18">
-[...1 lines deleted...]
-      </c>
+      <c r="G18"/>
       <c r="H18">
         <v>0.0</v>
       </c>
       <c r="I18">
         <v>0.0</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:10">
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
-[...1 lines deleted...]
-      </c>
+      <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B21">
+        <v>15397000.0</v>
+      </c>
+      <c r="C21">
         <v>19170000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>21148000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>134002000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>701220000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1276751000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1994292000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2579338000.0</v>
       </c>
-      <c r="I21">
-[...1 lines deleted...]
-      </c>
       <c r="J21">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:10">
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B22">
+        <v>31</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22">
         <v>2503415000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-119455000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-6906526000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>14196000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1718410000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>27577671000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>16379364000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>9429145000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>27845000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B23">
+        <v>630445534000.0</v>
+      </c>
+      <c r="C23">
         <v>505034316000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>348078120000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>237119953000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>181209718000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>158908614000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>76057336000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>43182063000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>13314470000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1770751000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>5231523000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1575755000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>11788907000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>14432792000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>5206682000.0</v>
       </c>
-      <c r="H24">
-[...1 lines deleted...]
-      </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:10">
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>5206682000.0</v>
       </c>
-      <c r="H25">
-[...1 lines deleted...]
-      </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:10">
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
-[...1 lines deleted...]
-      </c>
+      <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
         <v>5000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>15000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:10">
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
-[...1 lines deleted...]
-      </c>
+      <c r="G27"/>
       <c r="H27">
         <v>0.0</v>
       </c>
       <c r="I27">
         <v>0.0</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B28">
+        <v>-177465553000.0</v>
+      </c>
+      <c r="C28">
         <v>-47160913000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-49628568000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-17391868000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>6333619000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-5454106000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>881571000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-14160322000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-3058152000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1319843000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B29">
+        <v>413385156000.0</v>
+      </c>
+      <c r="C29">
         <v>318622721000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>193121700000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>133232417000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>86903454000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>76474996000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>30752296000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>18822594000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1204963000.0</v>
       </c>
-      <c r="J29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:10">
+      <c r="K29"/>
+    </row>
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B30">
+        <v>15324009000.0</v>
+      </c>
+      <c r="C30">
         <v>11248489000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>7430337000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>3351620000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3477002000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3907084000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3416502000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1266619000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>593434000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>112450000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>117636909000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>74413327000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>58899137000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>22652574000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>16243256000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-991958000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-426278000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:10">
+    <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B32">
+        <v>305242724000.0</v>
+      </c>
+      <c r="C32">
         <v>227225379000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>141849571000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>99728396000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>67179454000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>65641801000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>27233657000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>16031514000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1028321000.0</v>
       </c>
-      <c r="J32"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:10">
+      <c r="K32"/>
+    </row>
+    <row r="33" spans="1:11">
       <c r="A33" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B33">
+        <v>111135160000.0</v>
+      </c>
+      <c r="C33">
         <v>89386084000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>53327648000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>20502077000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>20300550000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>9384736000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3055873000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2791080000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>176642000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>17248000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:10">
+    <row r="34" spans="1:11">
       <c r="A34" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
-      <c r="E34">
+      <c r="E34"/>
+      <c r="F34">
         <v>996000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>2918000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>7389000.0</v>
       </c>
-      <c r="H34">
-[...1 lines deleted...]
-      </c>
       <c r="I34">
         <v>0.0</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="35" spans="1:10">
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11">
       <c r="A35" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B35">
+        <v>2923864000.0</v>
+      </c>
+      <c r="C35">
         <v>3298339000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>7935612000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2459562000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>12365457000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>14850649000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>5642664000.0</v>
       </c>
-      <c r="H35">
-[...1 lines deleted...]
-      </c>
       <c r="I35">
         <v>0.0</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="36" spans="1:10">
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11">
       <c r="A36" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B36">
+        <v>104774390000.0</v>
+      </c>
+      <c r="C36">
         <v>83423236000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>48222014000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>16862117000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>16425966000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>7275305000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>503120000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>182667000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>162363000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>17248000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:10">
+    <row r="37" spans="1:11">
       <c r="A37" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
-      <c r="G37">
-[...1 lines deleted...]
-      </c>
+      <c r="G37"/>
       <c r="H37">
         <v>0.0</v>
       </c>
       <c r="I37">
         <v>0.0</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="38" spans="1:10">
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11">
       <c r="A38" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>3583964000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>16457470000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>7275305000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>69471000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>182667000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>162363000.0</v>
       </c>
-      <c r="J38">
-[...3 lines deleted...]
-    <row r="39" spans="1:10">
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11">
       <c r="A39" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B39">
+        <v>7531335000.0</v>
+      </c>
+      <c r="C39">
         <v>72839834000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>70229756000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>63827510000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>64474637000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>56926101000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>950277000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>953989000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>7097000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>3365000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:10">
+    <row r="40" spans="1:11">
       <c r="A40" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B40">
+        <v>98993644000.0</v>
+      </c>
+      <c r="C40">
         <v>88549472000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>39634879000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>26745735000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>21873080000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>21485811000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>14220866000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>6455558000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1781094000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>229306000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:10">
+    <row r="41" spans="1:11">
       <c r="A41" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>13025000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>32287000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>2918000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>7389000.0</v>
       </c>
-      <c r="H41">
-[...1 lines deleted...]
-      </c>
       <c r="I41">
         <v>0.0</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="42" spans="1:10">
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11">
       <c r="A42" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B42">
+        <v>125847749000.0</v>
+      </c>
+      <c r="C42">
         <v>117829308000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>107293091000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>99250468000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>95340819000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>86698660000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>41493949000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>29114527000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>2258197000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>21531000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:10">
+    <row r="43" spans="1:11">
       <c r="A43" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
-      <c r="G43">
-[...1 lines deleted...]
-      </c>
+      <c r="G43"/>
       <c r="H43">
         <v>0.0</v>
       </c>
       <c r="I43">
         <v>0.0</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="44" spans="1:10">
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11">
       <c r="A44" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
-      <c r="G44">
-[...1 lines deleted...]
-      </c>
+      <c r="G44"/>
       <c r="H44">
         <v>0.0</v>
       </c>
       <c r="I44">
         <v>0.0</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="45" spans="1:10">
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11">
       <c r="A45" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B45">
+        <v>10663831000.0</v>
+      </c>
+      <c r="C45">
         <v>9869070000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>8324527000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>2460928000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>3141860000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>832680000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>558461000.0</v>
       </c>
-      <c r="H45">
-[...1 lines deleted...]
-      </c>
       <c r="I45">
+        <v>0.0</v>
+      </c>
+      <c r="J45">
         <v>9279000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>2248000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:10">
+    <row r="46" spans="1:11">
       <c r="A46" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B46">
+        <v>6173305000.0</v>
+      </c>
+      <c r="C46">
         <v>5943678000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>5084486000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2460928000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>3141860000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>832680000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>558461000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>29075000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>9279000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>2248000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:10">
+    <row r="47" spans="1:11">
       <c r="A47" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>2460928000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>3141860000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>832680000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>558461000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>29075000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>9279000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>2248000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:10">
+    <row r="48" spans="1:11">
       <c r="A48" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B48">
+        <v>285867221000.0</v>
+      </c>
+      <c r="C48">
         <v>187659091000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>75118597000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>15193035000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-17706533000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-25475203000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-18295461000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-11327858000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-1030237000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-472445000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:10">
+    <row r="49" spans="1:11">
       <c r="A49" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
-      <c r="G49">
-[...1 lines deleted...]
-      </c>
+      <c r="G49"/>
       <c r="H49">
         <v>0.0</v>
       </c>
       <c r="I49">
         <v>0.0</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="50" spans="1:10">
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11">
       <c r="A50" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B50">
+        <v>59</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50">
         <v>5309597000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>648570000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>13885751000.0</v>
       </c>
-      <c r="E50"/>
-      <c r="F50">
+      <c r="F50"/>
+      <c r="G50">
         <v>1866316000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>898748000.0</v>
       </c>
-      <c r="H50">
-[...1 lines deleted...]
-      </c>
       <c r="I50">
         <v>0.0</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="51" spans="1:10">
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11">
       <c r="A51" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B51">
+        <v>5382220000.0</v>
+      </c>
+      <c r="C51">
         <v>10607140000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>10165901000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>16934324000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>12760334000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>16967083000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>6649757000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>436495000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>433441000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>54121000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:10">
+    <row r="52" spans="1:11">
       <c r="A52" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B52">
+        <v>2500234000.0</v>
+      </c>
+      <c r="C52">
         <v>7415575000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>2290118000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>14487787000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>427164000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>2119352000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1014482000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>436495000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>433441000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>54121000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:10">
+    <row r="53" spans="1:11">
       <c r="A53" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B53">
+        <v>313607258000.0</v>
+      </c>
+      <c r="C53">
         <v>273791856000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>157415365000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>115112554000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>86516618000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>64551094000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>35288827000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>7630689000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>50000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>290000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:10">
+    <row r="54" spans="1:11">
       <c r="A54" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
-      <c r="G54">
-[...1 lines deleted...]
-      </c>
+      <c r="G54"/>
       <c r="H54">
         <v>0.0</v>
       </c>
       <c r="I54">
         <v>0.0</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="55" spans="1:10">
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11">
       <c r="A55" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B55">
+        <v>630445534000.0</v>
+      </c>
+      <c r="C55">
         <v>505034316000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>348078120000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>237119953000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>181209718000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>158908614000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>76057336000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>43182063000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>13314470000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1770751000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:10">
+    <row r="56" spans="1:11">
       <c r="A56" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B56">
+        <v>519310374000.0</v>
+      </c>
+      <c r="C56">
         <v>415648232000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>294750472000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>216617876000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>160909168000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>149523878000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>73001463000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>40390983000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>13137828000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1753503000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:10">
+    <row r="57" spans="1:11">
       <c r="A57" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B57">
+        <v>212350375000.0</v>
+      </c>
+      <c r="C57">
         <v>188422853000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>152900901000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>116889480000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>93729714000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>83882077000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>45767806000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>24359469000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>12109507000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1414296000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:10">
+    <row r="58" spans="1:11">
       <c r="A58" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B58">
+        <v>215274239000.0</v>
+      </c>
+      <c r="C58">
         <v>191721192000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>160836513000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>119349042000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>106095171000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>98732726000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>51410470000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>24359469000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>12109507000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1414296000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:10">
+    <row r="59" spans="1:11">
       <c r="A59" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
-      <c r="G59">
-[...1 lines deleted...]
-      </c>
+      <c r="G59"/>
       <c r="H59">
         <v>0.0</v>
       </c>
       <c r="I59">
         <v>0.0</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="60" spans="1:10">
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11">
       <c r="A60" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B60">
+        <v>415171296000.0</v>
+      </c>
+      <c r="C60">
         <v>313313124000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>187241607000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>117770911000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>75114547000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>60175888000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>24646866000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>18822594000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1204963000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>356455000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:10">
+    <row r="61" spans="1:11">
       <c r="A61" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
-      <c r="G61">
-[...1 lines deleted...]
-      </c>
+      <c r="G61"/>
       <c r="H61">
         <v>0.0</v>
       </c>
       <c r="I61">
         <v>0.0</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="62" spans="1:10">
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11">
       <c r="A62" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
-      <c r="G62">
-[...1 lines deleted...]
-      </c>
+      <c r="G62"/>
       <c r="H62">
         <v>0.0</v>
       </c>
       <c r="I62">
         <v>0.0</v>
       </c>
       <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK62"/>
+  <dimension ref="A1:AM62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37">
+    <row r="1" spans="1:39">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AA1" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>92</v>
       </c>
       <c r="AD1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AE1" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>95</v>
       </c>
       <c r="AH1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AI1" t="s">
-        <v>96</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>97</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:37">
+        <v>98</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2">
+        <v>108743355000.0</v>
+      </c>
+      <c r="C2">
+        <v>107475556000.0</v>
+      </c>
+      <c r="D2">
         <v>100578026000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>95521629000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>92515127000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>92457806000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>82780215000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>79859771000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>91902691000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>75863637000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>70128503000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>60115463000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>63316695000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>55878527000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>51562514000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>52897387000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>62509714000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>47166443000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>53201246000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>50754254000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>53833981000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>53833981000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>40299835000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>33978503000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>29926488000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>29926488000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>19819656000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>17830719000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>17275934000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>17275934000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>10793733000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>9318220000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>8594240000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>9838519000.0</v>
       </c>
-      <c r="AH2"/>
-      <c r="AI2"/>
       <c r="AJ2"/>
-      <c r="AK2">
+      <c r="AK2"/>
+      <c r="AL2"/>
+      <c r="AM2">
         <v>162569000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:37">
+    <row r="3" spans="1:39">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
-      <c r="Y3">
-[...4 lines deleted...]
-      </c>
+      <c r="Y3"/>
+      <c r="Z3"/>
       <c r="AA3">
         <v>0.0</v>
       </c>
       <c r="AB3">
         <v>0.0</v>
       </c>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
-      <c r="AF3"/>
-      <c r="AG3"/>
+      <c r="AF3">
+        <v>0.0</v>
+      </c>
+      <c r="AG3">
+        <v>0.0</v>
+      </c>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
-    </row>
-    <row r="4" spans="1:37">
+      <c r="AL3"/>
+      <c r="AM3"/>
+    </row>
+    <row r="4" spans="1:39">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
-[...4 lines deleted...]
-      </c>
+      <c r="Y4"/>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
-      <c r="AG4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
-    </row>
-    <row r="5" spans="1:37">
+      <c r="AL4"/>
+      <c r="AM4"/>
+    </row>
+    <row r="5" spans="1:39">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B5">
+        <v>-572853000.0</v>
+      </c>
+      <c r="C5">
+        <v>3456143000.0</v>
+      </c>
+      <c r="D5">
         <v>5144907000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>6750146000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>7534223000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>7824545000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>2973404000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>5905864000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>4829742000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>5140217000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>5957839000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>6259971000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>3327238000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>2431753000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>4630973000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>864028000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-2519900000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-2651317000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-1414093000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-1666114000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-1047728000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-1047728000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>533303000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>1794728000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>1448230000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>1448230000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>1804675000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>1116597000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>1035783000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>1035783000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>986807000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>396540000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-121176000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-23101000.0</v>
       </c>
-      <c r="AH5"/>
-[...1 lines deleted...]
-      <c r="AJ5">
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5">
         <v>-426278000.0</v>
       </c>
-      <c r="AK5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:37">
+      <c r="AM5"/>
+    </row>
+    <row r="6" spans="1:39">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
-      <c r="Y6">
-[...4 lines deleted...]
-      </c>
+      <c r="Y6"/>
+      <c r="Z6"/>
       <c r="AA6">
         <v>0.0</v>
       </c>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
-      <c r="AG6"/>
-      <c r="AH6"/>
+      <c r="AG6">
+        <v>0.0</v>
+      </c>
+      <c r="AH6">
+        <v>0.0</v>
+      </c>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
-    </row>
-    <row r="7" spans="1:37">
+      <c r="AL6"/>
+      <c r="AM6"/>
+    </row>
+    <row r="7" spans="1:39">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B7">
+        <v>5122000000.0</v>
+      </c>
+      <c r="C7">
+        <v>5378795000.0</v>
+      </c>
+      <c r="D7">
         <v>5425275000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>5675735000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>5950764000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>5297543000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>5060927000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>4500740000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>4165112000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>4285808000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>3778289000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>2203502000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>1707845000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>1472818000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>1263095000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>140345000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>871977000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>971427000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>776537000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>726234000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>690270000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>667975000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>573121000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>554824000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>515408000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>544327000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>335390000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>327452000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>236822000.0</v>
       </c>
-      <c r="AC7">
-[...4 lines deleted...]
-      </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
-      <c r="AF7"/>
-      <c r="AG7"/>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
-    </row>
-    <row r="8" spans="1:37">
+      <c r="AL7"/>
+      <c r="AM7"/>
+    </row>
+    <row r="8" spans="1:39">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B8">
+        <v>0.0</v>
+      </c>
+      <c r="C8">
+        <v>182000.0</v>
+      </c>
+      <c r="D8">
         <v>181000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>181000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>180000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>180000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>179000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>179000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>178000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>177000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>177000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>176000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>171000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>170000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>24000.0</v>
       </c>
       <c r="P8">
         <v>162000.0</v>
       </c>
       <c r="Q8">
-        <v>161000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="R8">
-        <v>161000.0</v>
+        <v>162000.0</v>
       </c>
       <c r="S8">
         <v>161000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>161000.0</v>
+      </c>
+      <c r="U8">
+        <v>161000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
-    </row>
-    <row r="9" spans="1:37">
+      <c r="AL8"/>
+      <c r="AM8"/>
+    </row>
+    <row r="9" spans="1:39">
       <c r="A9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
-      <c r="X9">
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9">
         <v>42303322000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>41493949000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>40695277000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>38198956000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>37606981000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>89459921.76</v>
       </c>
-      <c r="AD9">
-[...6 lines deleted...]
-      <c r="AG9"/>
+      <c r="AF9">
+        <v>0.0</v>
+      </c>
+      <c r="AG9">
+        <v>0.0</v>
+      </c>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
-    </row>
-    <row r="10" spans="1:37">
+      <c r="AL9"/>
+      <c r="AM9"/>
+    </row>
+    <row r="10" spans="1:39">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B10">
+        <v>198509848000.0</v>
+      </c>
+      <c r="C10">
+        <v>182847773000.0</v>
+      </c>
+      <c r="D10">
         <v>92386547000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>63222442000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>70126217000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>57768053000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>65295431000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>56756329000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>59794469000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>55591888000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>54939761000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>31379326000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>34326192000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>19771265000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>25601547000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>13057463000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>6426715000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>7404992000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>11132801000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>19154777000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>22421189000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>22421189000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>5715676000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>4209623000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>5768186000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>5768186000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>15694045000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>23851940000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>14160322000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>14160322000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>14960018000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>9030874000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>8634289000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>3058152000.0</v>
       </c>
-      <c r="AH10"/>
-[...1 lines deleted...]
-      <c r="AJ10">
+      <c r="AJ10"/>
+      <c r="AK10"/>
+      <c r="AL10">
         <v>-1609843000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>190097000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:37">
+    <row r="11" spans="1:39">
       <c r="A11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
-    </row>
-    <row r="12" spans="1:37">
+      <c r="AL11"/>
+      <c r="AM11"/>
+    </row>
+    <row r="12" spans="1:39">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B12">
+        <v>510370777000.0</v>
+      </c>
+      <c r="C12">
+        <v>496455031000.0</v>
+      </c>
+      <c r="D12">
         <v>423769287000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>387131084000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>364500836000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>331559909000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>308461752000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>284927179000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>217209834000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>242131620000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>202846665000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>179508586000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>149438746000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>157034818000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>137809496000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>119380041000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>92943333000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>95220860000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>97917828000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>92181279000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>86972283000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>86972283000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>45574765000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>49010701000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>41057013000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>41057013000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>40254824000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>31787361000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>21791011000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>21791011000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>22471298000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>10330874000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>9484289000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>3108152000.0</v>
       </c>
-      <c r="AH12"/>
-[...1 lines deleted...]
-      <c r="AJ12">
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12">
         <v>1609843000.0</v>
       </c>
-      <c r="AK12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:37">
+      <c r="AM12"/>
+    </row>
+    <row r="13" spans="1:39">
       <c r="A13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B13">
+        <v>182115.0</v>
+      </c>
+      <c r="C13">
+        <v>182115.0</v>
+      </c>
+      <c r="D13">
         <v>181000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>181000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>180000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>180000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>179000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>179000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>178000.0</v>
       </c>
       <c r="J13">
         <v>177000.0</v>
       </c>
       <c r="K13">
+        <v>178000.0</v>
+      </c>
+      <c r="L13">
+        <v>177000.0</v>
+      </c>
+      <c r="M13">
         <v>176000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>170000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>171000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>162000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>161000.0</v>
       </c>
       <c r="Q13">
         <v>162000.0</v>
       </c>
       <c r="R13">
         <v>161000.0</v>
       </c>
       <c r="S13">
+        <v>162000.0</v>
+      </c>
+      <c r="T13">
         <v>161000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
+        <v>161000.0</v>
+      </c>
+      <c r="V13">
         <v>159000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>159000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>153000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>153000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>148000.0</v>
       </c>
       <c r="Z13">
         <v>148000.0</v>
       </c>
       <c r="AA13">
         <v>148000.0</v>
       </c>
       <c r="AB13">
-        <v>142000.0</v>
+        <v>148000.0</v>
       </c>
       <c r="AC13">
-        <v>142000.0</v>
+        <v>148000.0</v>
       </c>
       <c r="AD13">
         <v>142000.0</v>
       </c>
       <c r="AE13">
+        <v>142000.0</v>
+      </c>
+      <c r="AF13">
+        <v>142000.0</v>
+      </c>
+      <c r="AG13">
         <v>62000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>119000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>104000.0</v>
       </c>
-      <c r="AH13"/>
-      <c r="AI13"/>
       <c r="AJ13"/>
-      <c r="AK13">
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13">
         <v>8000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:37">
+    <row r="14" spans="1:39">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14">
+        <v>1480000000.0</v>
+      </c>
+      <c r="C14">
+        <v>1486696750.0</v>
+      </c>
+      <c r="D14">
         <v>1488449000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>1481950000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>1483081250.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>1481319500.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>1181958600.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>1185131800.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>1176596000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>1181404200.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>1173020400.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>1166669600.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>1161842400.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1170075600.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>1155233000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>1143389400.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>1136915400.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>1137618800.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>1140797200.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>1143880400.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>970919400.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>970919400.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>957255200.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>956248600.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>929999200.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>929999200.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>929885800.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>929885800.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>891137737.6</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>891137737.6</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>735610200.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>886229076.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>688465200.0</v>
       </c>
       <c r="AH14">
         <v>688465200.0</v>
       </c>
       <c r="AI14">
         <v>688465200.0</v>
       </c>
       <c r="AJ14">
         <v>688465200.0</v>
       </c>
       <c r="AK14">
         <v>688465200.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:37">
+      <c r="AL14">
+        <v>688465200.0</v>
+      </c>
+      <c r="AM14">
+        <v>688465200.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:39">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15">
         <v>161000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>161000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>159000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>153000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>153000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>148000.0</v>
       </c>
       <c r="Z15">
         <v>148000.0</v>
       </c>
       <c r="AA15">
         <v>148000.0</v>
       </c>
       <c r="AB15">
         <v>148000.0</v>
       </c>
       <c r="AC15">
+        <v>148000.0</v>
+      </c>
+      <c r="AD15">
+        <v>148000.0</v>
+      </c>
+      <c r="AE15">
         <v>142000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>142000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>62000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>119000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>104000.0</v>
       </c>
-      <c r="AH15"/>
-      <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
-    </row>
-    <row r="16" spans="1:37">
+      <c r="AL15"/>
+      <c r="AM15"/>
+    </row>
+    <row r="16" spans="1:39">
       <c r="A16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B16">
+        <v>3507850000.0</v>
+      </c>
+      <c r="C16">
+        <v>3380941000.0</v>
+      </c>
+      <c r="D16">
         <v>3331621000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>3601464000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>2945057000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>2951591000.0</v>
       </c>
       <c r="G16"/>
       <c r="H16">
+        <v>2951591000.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16">
         <v>2144610000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>2281087000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>2043857000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>1639290000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>1389655000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>1543135000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>1391560000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>1242716000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1166764000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>1060656000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>1144073000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>973989000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>2423190000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>2423190000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1042093000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>750548000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>605970000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>605970000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>379001000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>267322000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>191482000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>191482000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>165044000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>105013000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>85657000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>56453000.0</v>
       </c>
-      <c r="AH16"/>
-      <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
-    </row>
-    <row r="17" spans="1:37">
+      <c r="AL16"/>
+      <c r="AM16"/>
+    </row>
+    <row r="17" spans="1:39">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-      <c r="Y17">
-[...4 lines deleted...]
-      </c>
+      <c r="Y17"/>
+      <c r="Z17"/>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
-      <c r="AF17"/>
-      <c r="AG17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
-    </row>
-    <row r="18" spans="1:37">
+      <c r="AL17"/>
+      <c r="AM17"/>
+    </row>
+    <row r="18" spans="1:39">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
-      <c r="Y18">
-[...4 lines deleted...]
-      </c>
+      <c r="Y18"/>
+      <c r="Z18"/>
       <c r="AA18">
         <v>0.0</v>
       </c>
       <c r="AB18">
         <v>0.0</v>
       </c>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
-      <c r="AG18"/>
-      <c r="AH18"/>
+      <c r="AG18">
+        <v>0.0</v>
+      </c>
+      <c r="AH18">
+        <v>0.0</v>
+      </c>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
-    </row>
-    <row r="19" spans="1:37">
+      <c r="AL18"/>
+      <c r="AM18"/>
+    </row>
+    <row r="19" spans="1:39">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
-    </row>
-    <row r="20" spans="1:37">
+      <c r="AL19"/>
+      <c r="AM19"/>
+    </row>
+    <row r="20" spans="1:39">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-      <c r="Y20">
-[...4 lines deleted...]
-      </c>
+      <c r="Y20"/>
+      <c r="Z20"/>
       <c r="AA20">
         <v>0.0</v>
       </c>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
-      <c r="AG20"/>
-      <c r="AH20"/>
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
-    </row>
-    <row r="21" spans="1:37">
+      <c r="AL20"/>
+      <c r="AM20"/>
+    </row>
+    <row r="21" spans="1:39">
       <c r="A21" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B21">
+        <v>14944000.0</v>
+      </c>
+      <c r="C21">
+        <v>15397000.0</v>
+      </c>
+      <c r="D21">
         <v>16343000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>17301000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>18224000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>19170000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>20088000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>21056000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>21148000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>21994000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>21900000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>22651000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>134002000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>23403000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>297856000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>435841000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>701220000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>701220000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>860610000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>1004580000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>1276751000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>1276751000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>1486959000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>1706291000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>1994292000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>1994292000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>2182296000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>2277009000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>2579338000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>2579338000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>399091557.6</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>417919916.02</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>444129289.07</v>
       </c>
-      <c r="AG21"/>
-      <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
-    </row>
-    <row r="22" spans="1:37">
+      <c r="AL21"/>
+      <c r="AM21"/>
+    </row>
+    <row r="22" spans="1:39">
       <c r="A22" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
-      <c r="D22">
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22">
         <v>1599341000.0</v>
       </c>
-      <c r="E22"/>
-      <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22">
         <v>1.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>59113029000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>56413498000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>52055133000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-6906526000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>50898735000.0</v>
       </c>
-      <c r="N22"/>
-      <c r="O22">
+      <c r="P22"/>
+      <c r="Q22">
         <v>43673756000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>14196000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>14196000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>51230161000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>48214068000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>1718410000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>1718410000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>345299000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>32468267000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>27577671000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>27577671000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>18672032000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>16812226000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>16379364000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>16379364000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>10166809000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>8785138000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>8199099000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>9429145000.0</v>
       </c>
-      <c r="AH22"/>
-      <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
-    </row>
-    <row r="23" spans="1:37">
+      <c r="AL22"/>
+      <c r="AM22"/>
+    </row>
+    <row r="23" spans="1:39">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B23">
+        <v>635322372000.0</v>
+      </c>
+      <c r="C23">
+        <v>630445534000.0</v>
+      </c>
+      <c r="D23">
         <v>613724318000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>567156296000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>530513245000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>505034316000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>466793869000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>432744342000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>348078120000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>377826127000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>314251132000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>274285357000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>237119953000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>240066250000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>209107984000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>191999405000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>181209718000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>168718621000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>166528759000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>156739756000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>158908614000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>158908614000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>99410926000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>90900666000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>76057336000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>76057336000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>64576062000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>54360850000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>43182063000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>43182063000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>37003857000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>23273504000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>21346009000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>13314470000.0</v>
       </c>
-      <c r="AH23"/>
-[...1 lines deleted...]
-      <c r="AJ23">
+      <c r="AJ23"/>
+      <c r="AK23"/>
+      <c r="AL23">
         <v>356455000.0</v>
       </c>
-      <c r="AK23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:37">
+      <c r="AM23"/>
+    </row>
+    <row r="24" spans="1:39">
       <c r="A24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24">
         <v>5175904000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>5264097000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>5240608000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>5231523000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>1623726000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>1634852000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>1554736000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>1575755000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>15749603000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>2220724000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>14057021000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>11788907000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>11684597000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>11342314000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>11502472000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>14432792000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>5504873000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>5572449000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>5430487000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>5206682000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>5140305000.0</v>
       </c>
-      <c r="AA24">
-[...4 lines deleted...]
-      </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
-      <c r="AG24"/>
-      <c r="AH24"/>
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
-    </row>
-    <row r="25" spans="1:37">
+      <c r="AL24"/>
+      <c r="AM24"/>
+    </row>
+    <row r="25" spans="1:39">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25">
         <v>5430487000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>5206682000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>5140305000.0</v>
       </c>
-      <c r="AA25">
-[...4 lines deleted...]
-      </c>
       <c r="AC25">
         <v>0.0</v>
       </c>
       <c r="AD25">
         <v>0.0</v>
       </c>
       <c r="AE25">
         <v>0.0</v>
       </c>
-      <c r="AF25"/>
-      <c r="AG25"/>
+      <c r="AF25">
+        <v>0.0</v>
+      </c>
+      <c r="AG25">
+        <v>0.0</v>
+      </c>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
-    </row>
-    <row r="26" spans="1:37">
+      <c r="AL25"/>
+      <c r="AM25"/>
+    </row>
+    <row r="26" spans="1:39">
       <c r="A26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
-[...4 lines deleted...]
-      </c>
+      <c r="Y26"/>
+      <c r="Z26"/>
       <c r="AA26">
+        <v>0.0</v>
+      </c>
+      <c r="AB26">
+        <v>0.0</v>
+      </c>
+      <c r="AC26">
         <v>0.04</v>
       </c>
-      <c r="AB26">
-[...4 lines deleted...]
-      </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
         <v>5000000.0</v>
       </c>
-      <c r="AH26"/>
-      <c r="AI26"/>
       <c r="AJ26"/>
-      <c r="AK26">
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26">
         <v>15000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:37">
+    <row r="27" spans="1:39">
       <c r="A27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
-[...4 lines deleted...]
-      </c>
+      <c r="Y27"/>
+      <c r="Z27"/>
       <c r="AA27">
         <v>0.0</v>
       </c>
       <c r="AB27">
         <v>0.0</v>
       </c>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
-      <c r="AF27"/>
-      <c r="AG27"/>
+      <c r="AF27">
+        <v>0.0</v>
+      </c>
+      <c r="AG27">
+        <v>0.0</v>
+      </c>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-    </row>
-    <row r="28" spans="1:37">
+      <c r="AL27"/>
+      <c r="AM27"/>
+    </row>
+    <row r="28" spans="1:39">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B28">
+        <v>-193406977000.0</v>
+      </c>
+      <c r="C28">
+        <v>-177465553000.0</v>
+      </c>
+      <c r="D28">
         <v>-81712908000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-52259122000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-58873390000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-47160913000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-55058600000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-46991243000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-49628568000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-46112217000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-35186301000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-13109880000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-17391868000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-2796475000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-8588849000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>2757209000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>6333619000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>7524006000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1328333000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-7086229000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-5454106000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-5454106000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>3135341000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>4672116000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>881571000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>881571000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-10218350000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-23524488000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-14160322000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-14160322000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-14960018000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-9030874000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-8634289000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-3058152000.0</v>
       </c>
-      <c r="AH28"/>
-[...1 lines deleted...]
-      <c r="AJ28">
+      <c r="AJ28"/>
+      <c r="AK28"/>
+      <c r="AL28">
         <v>1609843000.0</v>
       </c>
-      <c r="AK28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:37">
+      <c r="AM28"/>
+    </row>
+    <row r="29" spans="1:39">
       <c r="A29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B29">
+        <v>423427000000.0</v>
+      </c>
+      <c r="C29">
+        <v>413385156000.0</v>
+      </c>
+      <c r="D29">
         <v>396651340000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>367151241000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>335003462000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>318622721000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>283680824000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>259242564000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>224020528000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>193121700000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>178025186000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>161410023000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>141777062000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>133232417000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>122879474000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>15793112000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>90709998000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>86903454000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>79792567000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>76240221000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>74495783000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>76474996000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>36681558000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>37820775000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>29254469000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
-    </row>
-    <row r="30" spans="1:37">
+      <c r="AL29"/>
+      <c r="AM29"/>
+    </row>
+    <row r="30" spans="1:39">
       <c r="A30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B30">
+        <v>15468015000.0</v>
+      </c>
+      <c r="C30">
+        <v>15324009000.0</v>
+      </c>
+      <c r="D30">
         <v>15147251000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>6007506000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>12886776000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>11248489000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>13922664000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>11480542000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>7430337000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>11742882000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>8685759000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>6657191000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>6906526000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>5589628000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>5156610000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>4727886000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>4923892000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>4187876000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>4564376000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>4331194000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>4969617000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>4969617000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>4645408000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>2857547000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>3416502000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>3416502000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>1777926000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>1495524000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>1266619000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>1266619000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>820375000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>682521000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>691771000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>593434000.0</v>
       </c>
-      <c r="AH30"/>
-      <c r="AI30"/>
       <c r="AJ30"/>
-      <c r="AK30">
+      <c r="AK30"/>
+      <c r="AL30"/>
+      <c r="AM30">
         <v>112450000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:37">
+    <row r="31" spans="1:39">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
         <v>162028115000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>145321428000.0</v>
       </c>
-      <c r="L31"/>
-      <c r="M31">
+      <c r="N31"/>
+      <c r="O31">
         <v>117636909000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>106832015000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>90473368000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>76096217000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>74413327000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>67247360000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>63893327000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>61188817000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>58899137000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>26916703000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>27787569000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>19842909000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>22652574000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>23773980000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>22829876000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>22647882000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>7256014.18</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>2623314213.34</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-651895170.97</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-660344558.55</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-991958000.0</v>
       </c>
-      <c r="AH31"/>
-[...1 lines deleted...]
-      <c r="AJ31">
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31">
         <v>-426278000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-426278000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:37">
+    <row r="32" spans="1:39">
       <c r="A32" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B32">
+        <v>324913000000.0</v>
+      </c>
+      <c r="C32">
+        <v>305242724000.0</v>
+      </c>
+      <c r="D32">
         <v>297141635000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>274080048000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>250749355000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>227225379000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>206834365000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>188893148000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>165071954000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>141849571000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>123451550000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>115212076000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>104788307000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>99728396000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>108138090000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>13396619000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>68642564000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>67179454000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>70796411000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>67499956000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>60498469000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>65641801000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>25095021000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>30196211000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>24457332000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
-    </row>
-    <row r="33" spans="1:37">
+      <c r="AL32"/>
+      <c r="AM32"/>
+    </row>
+    <row r="33" spans="1:39">
       <c r="A33" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B33">
+        <v>100771240000.0</v>
+      </c>
+      <c r="C33">
+        <v>111135160000.0</v>
+      </c>
+      <c r="D33">
         <v>97364501000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>91113751000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>82739142000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>89386084000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>79962582000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>73018090000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>53327648000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>61356164000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>42675316000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>33079184000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>20502077000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>24255327000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>15537688000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>16553104000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>20300550000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>22553660000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>9435473000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>9165817000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>9384736000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>9384736000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>9240357000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>5318700000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>3055873000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>3055873000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>2986678000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>3055091000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>2791080000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>2791080000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>2760430000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>2801566000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>2963450000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>176642000.0</v>
       </c>
-      <c r="AH33"/>
-[...1 lines deleted...]
-      <c r="AJ33">
+      <c r="AJ33"/>
+      <c r="AK33"/>
+      <c r="AL33">
         <v>-1609843000.0</v>
       </c>
-      <c r="AK33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:37">
+      <c r="AM33"/>
+    </row>
+    <row r="34" spans="1:39">
       <c r="A34" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-      <c r="O34">
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34">
         <v>12000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>536000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>996000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>1489000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>1957000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>2467000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>2918000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>36040000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>38071000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>7050000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>7389000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>7949000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>8171000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>8435000.0</v>
       </c>
-      <c r="AC34">
-[...4 lines deleted...]
-      </c>
       <c r="AE34">
         <v>0.0</v>
       </c>
-      <c r="AF34"/>
-      <c r="AG34"/>
+      <c r="AF34">
+        <v>0.0</v>
+      </c>
+      <c r="AG34">
+        <v>0.0</v>
+      </c>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
-    </row>
-    <row r="35" spans="1:37">
+      <c r="AL34"/>
+      <c r="AM34"/>
+    </row>
+    <row r="35" spans="1:39">
       <c r="A35" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B35">
+        <v>2625159000.0</v>
+      </c>
+      <c r="C35">
+        <v>2923864000.0</v>
+      </c>
+      <c r="D35">
         <v>3103160000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>3330143000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>3787098000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>3298339000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>8292027000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>7933020000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>7935612000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>7722149000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>4076851000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>2947181000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>2459562000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>2533517000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>16545907000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>15375782000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>12365457000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>14543247000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>12123914000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>11767866000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>14850649000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>14850649000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>5931716000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>6021051000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>5642664000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>5642664000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>5402762000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>255597000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>172220000.0</v>
       </c>
-      <c r="AC35">
-[...4 lines deleted...]
-      </c>
       <c r="AE35">
         <v>0.0</v>
       </c>
-      <c r="AF35"/>
-      <c r="AG35"/>
+      <c r="AF35">
+        <v>0.0</v>
+      </c>
+      <c r="AG35">
+        <v>0.0</v>
+      </c>
       <c r="AH35"/>
       <c r="AI35"/>
-      <c r="AJ35">
+      <c r="AJ35"/>
+      <c r="AK35"/>
+      <c r="AL35">
         <v>-356455000.0</v>
       </c>
-      <c r="AK35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:37">
+      <c r="AM35"/>
+    </row>
+    <row r="36" spans="1:39">
       <c r="A36" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B36">
+        <v>94823536000.0</v>
+      </c>
+      <c r="C36">
+        <v>104774390000.0</v>
+      </c>
+      <c r="D36">
         <v>90469308000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>90179936000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>76226396000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>83423236000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>73974101000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>67895870000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>47951276000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>56455110000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>36293655000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>28325561000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>2538934000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>20344866000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>12828680000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>13759949000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>16425966000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>19395185000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>5593471000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>7224153000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>7275305000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>7275305000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>7172813000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>3049958000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>503120000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>503120000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>449990000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>436938000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>182667000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>182667000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>2741320000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>2786690000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>164199000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>162363000.0</v>
       </c>
-      <c r="AH36"/>
-[...1 lines deleted...]
-      <c r="AJ36">
+      <c r="AJ36"/>
+      <c r="AK36"/>
+      <c r="AL36">
         <v>-1609843000.0</v>
       </c>
-      <c r="AK36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:37">
+      <c r="AM36"/>
+    </row>
+    <row r="37" spans="1:39">
       <c r="A37" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
-      <c r="Y37">
-[...4 lines deleted...]
-      </c>
+      <c r="Y37"/>
+      <c r="Z37"/>
       <c r="AA37">
         <v>0.0</v>
       </c>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
-      <c r="AG37"/>
-      <c r="AH37"/>
+      <c r="AG37">
+        <v>0.0</v>
+      </c>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
-    </row>
-    <row r="38" spans="1:37">
+      <c r="AL37"/>
+      <c r="AM37"/>
+    </row>
+    <row r="38" spans="1:39">
       <c r="A38" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>37925480000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>29870195000.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="N38"/>
+      <c r="O38">
         <v>3583964000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>12856387000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>13784097000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>19418328000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>16457470000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>5607695000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>7224153000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>11733999000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>7275305000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>7172813000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>3049958000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>691994000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>69471000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>449990000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>42354000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>340819000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>81599.06</v>
       </c>
-      <c r="AD38">
-[...4 lines deleted...]
-      </c>
       <c r="AF38">
+        <v>0.0</v>
+      </c>
+      <c r="AG38">
+        <v>0.0</v>
+      </c>
+      <c r="AH38">
         <v>26144256.03</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>25724000.0</v>
       </c>
-      <c r="AH38"/>
-      <c r="AI38"/>
       <c r="AJ38"/>
-      <c r="AK38">
+      <c r="AK38"/>
+      <c r="AL38"/>
+      <c r="AM38">
         <v>2160000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:37">
+    <row r="39" spans="1:39">
       <c r="A39" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B39">
+        <v>8712340000.0</v>
+      </c>
+      <c r="C39">
+        <v>7531335000.0</v>
+      </c>
+      <c r="D39">
         <v>77443279000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>82903955000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>70386491000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>72839834000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>64446871000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>63318531000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>70110301000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>62595461000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>60043392000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>2985263000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>67179130000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>2287742000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>50604190000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>7664618000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>3424687000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>46756225000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>3380921000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>2847398000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>5159531000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>5159531000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>82446000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>1245451000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>950277000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>950277000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>884602000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>1210648000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>953989000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>953989000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>784945000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>673405000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>7400000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>7097000.0</v>
       </c>
-      <c r="AH39"/>
-      <c r="AI39"/>
       <c r="AJ39"/>
-      <c r="AK39">
+      <c r="AK39"/>
+      <c r="AL39"/>
+      <c r="AM39">
         <v>4495000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:37">
+    <row r="40" spans="1:39">
       <c r="A40" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B40">
+        <v>96107722000.0</v>
+      </c>
+      <c r="C40">
+        <v>98993644000.0</v>
+      </c>
+      <c r="D40">
         <v>107674520000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>95136057000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>93937324000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>88549472000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>92250018000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>89107206000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>41779489000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>73732929000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>62263251000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>48852857000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>37695343000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>39159299000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>31965294000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>31096672000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>29626072000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>28876942000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>31612847000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>28043101000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>25505554000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>25505554000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>20778279000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>17757945000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>14220866000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>14220866000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>12937485000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>10820301000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>4188273000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>4188273000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>3629887000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>3194609000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>2420670000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>1781094000.0</v>
       </c>
-      <c r="AH40"/>
-      <c r="AI40"/>
       <c r="AJ40"/>
-      <c r="AK40">
+      <c r="AK40"/>
+      <c r="AL40"/>
+      <c r="AM40">
         <v>41132000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:37">
+    <row r="41" spans="1:39">
       <c r="A41" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
         <v>55903000.0</v>
       </c>
-      <c r="K41">
+      <c r="M41">
         <v>64222000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="N41"/>
+      <c r="O41">
         <v>13025000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>46047000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>38749000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>32605000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>32287000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>1489000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>1957000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>2467000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>2918000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>36040000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>38071000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>7050000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>7389000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>7949000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>8171000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>8435000.0</v>
       </c>
-      <c r="AC41">
-[...4 lines deleted...]
-      </c>
       <c r="AE41">
         <v>0.0</v>
       </c>
       <c r="AF41">
         <v>0.0</v>
       </c>
-      <c r="AG41"/>
-      <c r="AH41"/>
+      <c r="AG41">
+        <v>0.0</v>
+      </c>
+      <c r="AH41">
+        <v>0.0</v>
+      </c>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
-    </row>
-    <row r="42" spans="1:37">
+      <c r="AL41"/>
+      <c r="AM41"/>
+    </row>
+    <row r="42" spans="1:39">
       <c r="A42" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B42">
+        <v>126816604000.0</v>
+      </c>
+      <c r="C42">
+        <v>125847749000.0</v>
+      </c>
+      <c r="D42">
         <v>124013007000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>122196632000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>120003756000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>117829308000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>115424865000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>112840415000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>107293091000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>110449151000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>104152729000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>102681784000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>99250468000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>100784131000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>96754398000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>94889255000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>95340819000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>93044708000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>93847981000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>92529899000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>86698660000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>86698660000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>51969053000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>51013118000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>41493949000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>41493949000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>40695277000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>38198956000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>29114527000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>29114527000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>28677619000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>5848893000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>11025376000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>2258197000.0</v>
       </c>
-      <c r="AH42"/>
-      <c r="AI42"/>
       <c r="AJ42"/>
-      <c r="AK42">
+      <c r="AK42"/>
+      <c r="AL42"/>
+      <c r="AM42">
         <v>24580000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:37">
+    <row r="43" spans="1:39">
       <c r="A43" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
-      <c r="Y43">
-[...4 lines deleted...]
-      </c>
+      <c r="Y43"/>
+      <c r="Z43"/>
       <c r="AA43">
         <v>0.0</v>
       </c>
       <c r="AB43">
         <v>0.0</v>
       </c>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
-      <c r="AF43"/>
-      <c r="AG43"/>
+      <c r="AF43">
+        <v>0.0</v>
+      </c>
+      <c r="AG43">
+        <v>0.0</v>
+      </c>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
-    </row>
-    <row r="44" spans="1:37">
+      <c r="AL43"/>
+      <c r="AM43"/>
+    </row>
+    <row r="44" spans="1:39">
       <c r="A44" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
-      <c r="Y44">
-[...4 lines deleted...]
-      </c>
+      <c r="Y44"/>
+      <c r="Z44"/>
       <c r="AA44">
         <v>0.0</v>
       </c>
       <c r="AB44">
         <v>0.0</v>
       </c>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
+        <v>0.0</v>
+      </c>
+      <c r="AG44">
+        <v>0.0</v>
+      </c>
+      <c r="AH44">
         <v>277966563.17</v>
       </c>
-      <c r="AG44">
+      <c r="AI44">
         <v>337661000.0</v>
       </c>
-      <c r="AH44"/>
-      <c r="AI44"/>
       <c r="AJ44"/>
-      <c r="AK44">
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44">
         <v>112737000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:37">
+    <row r="45" spans="1:39">
       <c r="A45" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B45">
+        <v>5753000000.0</v>
+      </c>
+      <c r="C45">
+        <v>10663831000.0</v>
+      </c>
+      <c r="D45">
         <v>6208596000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>6052141000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>6431758000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>9869070000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>5695694000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>5101164000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>4834944000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>8324527000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>4727936000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>3186338000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>2588456000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>2460928000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>2383445000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
-[...1 lines deleted...]
-      </c>
+      <c r="S45"/>
       <c r="T45"/>
       <c r="U45">
+        <v>937084000.0</v>
+      </c>
+      <c r="V45"/>
+      <c r="W45">
         <v>832680000.0</v>
       </c>
-      <c r="V45"/>
-      <c r="W45"/>
       <c r="X45"/>
-      <c r="Y45">
-[...4 lines deleted...]
-      </c>
+      <c r="Y45"/>
+      <c r="Z45"/>
       <c r="AA45">
         <v>0.0</v>
       </c>
       <c r="AB45">
         <v>0.0</v>
       </c>
       <c r="AC45">
         <v>0.0</v>
       </c>
       <c r="AD45">
         <v>0.0</v>
       </c>
       <c r="AE45">
         <v>0.0</v>
       </c>
       <c r="AF45">
+        <v>0.0</v>
+      </c>
+      <c r="AG45">
+        <v>0.0</v>
+      </c>
+      <c r="AH45">
         <v>9897000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>9279000.0</v>
       </c>
-      <c r="AH45"/>
-      <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
-    </row>
-    <row r="46" spans="1:37">
+      <c r="AL45"/>
+      <c r="AM45"/>
+    </row>
+    <row r="46" spans="1:39">
       <c r="A46" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B46">
+        <v>5731514000.0</v>
+      </c>
+      <c r="C46">
+        <v>6173305000.0</v>
+      </c>
+      <c r="D46">
         <v>6208596000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>843211000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>6431758000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>5943678000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>5695694000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>5101164000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>5084486000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>4834944000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>4727936000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>3186338000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>2460928000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>2588456000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>2383445000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>2333166000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>3141860000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>2578572000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>2967168000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>937084000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>832680000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>832680000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>580585000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>562451000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>558461000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>558461000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>354392000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>341144000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>29075000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>29075000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>19110000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>14876000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>9897000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>9279000.0</v>
       </c>
-      <c r="AH46"/>
-      <c r="AI46"/>
       <c r="AJ46"/>
       <c r="AK46"/>
-    </row>
-    <row r="47" spans="1:37">
+      <c r="AL46"/>
+      <c r="AM46"/>
+    </row>
+    <row r="47" spans="1:39">
       <c r="A47" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>4727936000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>3186338000.0</v>
       </c>
-      <c r="L47"/>
-      <c r="M47">
+      <c r="N47"/>
+      <c r="O47">
         <v>2460928000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>2383445000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>2333166000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>2578572000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>3141860000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>2967168000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>937084000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>879618000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>832680000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>580585000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>562451000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>528247000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>558461000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>354392000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>341144000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>254925000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>12988.07</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>2782104.85</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>2230953.81</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>1575829.95</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>1426000.0</v>
       </c>
-      <c r="AH47"/>
-      <c r="AI47"/>
       <c r="AJ47"/>
-      <c r="AK47">
+      <c r="AK47"/>
+      <c r="AL47"/>
+      <c r="AM47">
         <v>324000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:37">
+    <row r="48" spans="1:39">
       <c r="A48" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B48">
+        <v>295601879000.0</v>
+      </c>
+      <c r="C48">
+        <v>285867221000.0</v>
+      </c>
+      <c r="D48">
         <v>262244881000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>232916697000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>202163240000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>187659091000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>160106472000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>135231760000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>75118597000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>103116423000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>51939270000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>36402148000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>15193035000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>23294062000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>5744338000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-4844236000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-17706533000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-13740576000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-24326079000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-25966039000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-25475203000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-25475203000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-24098847000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-23314139000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-18295461000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-18295461000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-16543824000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-14208816000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-11327858000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-11327858000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-8903965000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-7805642000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-1311754000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-1030237000.0</v>
       </c>
-      <c r="AH48"/>
-      <c r="AI48"/>
       <c r="AJ48"/>
-      <c r="AK48">
+      <c r="AK48"/>
+      <c r="AL48"/>
+      <c r="AM48">
         <v>-472445000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:37">
+    <row r="49" spans="1:39">
       <c r="A49" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
-      <c r="Y49">
-[...4 lines deleted...]
-      </c>
+      <c r="Y49"/>
+      <c r="Z49"/>
       <c r="AA49">
         <v>0.0</v>
       </c>
       <c r="AB49">
         <v>0.0</v>
       </c>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
-      <c r="AG49"/>
-      <c r="AH49"/>
+      <c r="AG49">
+        <v>0.0</v>
+      </c>
+      <c r="AH49">
+        <v>0.0</v>
+      </c>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
-    </row>
-    <row r="50" spans="1:37">
+      <c r="AL49"/>
+      <c r="AM49"/>
+    </row>
+    <row r="50" spans="1:39">
       <c r="A50" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B50">
+        <v>59</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50">
         <v>5248364000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>5287585000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>5302063000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>5309597000.0</v>
       </c>
-      <c r="F50"/>
-      <c r="G50">
+      <c r="H50"/>
+      <c r="I50">
         <v>249000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>73951000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>648570000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>14351445000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>14431092000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>13712209000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>13885751000.0</v>
       </c>
-      <c r="N50"/>
-      <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
-      <c r="T50">
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50">
         <v>634995000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>1866316000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>2773023000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>2754466000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>2114541000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>898748000.0</v>
       </c>
-      <c r="Z50">
-[...4 lines deleted...]
-      </c>
       <c r="AB50">
         <v>0.0</v>
       </c>
       <c r="AC50">
         <v>0.0</v>
       </c>
       <c r="AD50">
         <v>0.0</v>
       </c>
       <c r="AE50">
         <v>0.0</v>
       </c>
       <c r="AF50">
         <v>0.0</v>
       </c>
-      <c r="AG50"/>
-      <c r="AH50"/>
+      <c r="AG50">
+        <v>0.0</v>
+      </c>
+      <c r="AH50">
+        <v>0.0</v>
+      </c>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
-    </row>
-    <row r="51" spans="1:37">
+      <c r="AL50"/>
+      <c r="AM50"/>
+    </row>
+    <row r="51" spans="1:39">
       <c r="A51" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B51">
+        <v>5102871000.0</v>
+      </c>
+      <c r="C51">
+        <v>5382220000.0</v>
+      </c>
+      <c r="D51">
         <v>10673639000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>10963320000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>11252827000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>10607140000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>10236831000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>9765086000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>10165901000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>9479671000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>19753460000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>18269446000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>16934324000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>16974790000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>17012698000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>15814672000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>12760334000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>14928998000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>12461134000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>12068548000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>16967083000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>16967083000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>8851017000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>8881739000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>6649757000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>6649757000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>5475695000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>327452000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>2703780000.0</v>
       </c>
-      <c r="AC51"/>
-      <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
-    </row>
-    <row r="52" spans="1:37">
+      <c r="AL51"/>
+      <c r="AM51"/>
+    </row>
+    <row r="52" spans="1:39">
       <c r="A52" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B52">
+        <v>2492656000.0</v>
+      </c>
+      <c r="C52">
+        <v>2500234000.0</v>
+      </c>
+      <c r="D52">
         <v>7634015000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>7703347000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>7627240000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>7415575000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>2015098000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>1866127000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>2290118000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>1801443000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>15732512000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>15386487000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>14487787000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>14441655000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>512838000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>477639000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>427164000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>418356000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>338709000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>302639000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>2119352000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>2119352000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>2955341000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>2898759000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>1014482000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>1014482000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>80882000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>80026000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>2703780000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>2703780000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>1654590000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>1265304000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>652877000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>433441000.0</v>
       </c>
-      <c r="AH52"/>
-      <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
-    </row>
-    <row r="53" spans="1:37">
+      <c r="AL52"/>
+      <c r="AM52"/>
+    </row>
+    <row r="53" spans="1:39">
       <c r="A53" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B53">
+        <v>311860929000.0</v>
+      </c>
+      <c r="C53">
+        <v>313607258000.0</v>
+      </c>
+      <c r="D53">
         <v>331382740000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>323908642000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>294374619000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>273791856000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>243166321000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>228170850000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>157415365000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>186539732000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>147906904000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>148129260000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>115112554000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>137263553000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>112207949000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>106322578000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>86516618000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>87815868000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>86785027000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>73026502000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>64551094000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>64551094000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>39859089000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>44801078000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>35288827000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>35288827000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>24560779000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>7935421000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>7630689000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>7630689000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>7511280000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>1300000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>850000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>50000000.0</v>
       </c>
-      <c r="AH53"/>
-[...1 lines deleted...]
-      <c r="AJ53">
+      <c r="AJ53"/>
+      <c r="AK53"/>
+      <c r="AL53">
         <v>3219686000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>41769000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:37">
+    <row r="54" spans="1:39">
       <c r="A54" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
-      <c r="Y54">
-[...4 lines deleted...]
-      </c>
+      <c r="Y54"/>
+      <c r="Z54"/>
       <c r="AA54">
         <v>0.0</v>
       </c>
       <c r="AB54">
         <v>0.0</v>
       </c>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
-      <c r="AG54"/>
-      <c r="AH54"/>
+      <c r="AG54">
+        <v>0.0</v>
+      </c>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
-    </row>
-    <row r="55" spans="1:37">
+      <c r="AL54"/>
+      <c r="AM54"/>
+    </row>
+    <row r="55" spans="1:39">
       <c r="A55" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B55">
+        <v>635322372000.0</v>
+      </c>
+      <c r="C55">
+        <v>630445534000.0</v>
+      </c>
+      <c r="D55">
         <v>613724318000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>567156296000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>530513245000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>505034316000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>466793869000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>432744342000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>348078120000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>377826127000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>314251132000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>274285357000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>237119953000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>240066250000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>209107984000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>191999405000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>181209718000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>168718621000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>166528759000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>156739756000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>158908614000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>158908614000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>99410926000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>90900666000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>76057336000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>76057336000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>64576062000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>54360850000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>43182063000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>43182063000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>37003857000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>23273504000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>21346009000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>13314470000.0</v>
       </c>
-      <c r="AH55"/>
-      <c r="AI55"/>
       <c r="AJ55"/>
-      <c r="AK55">
+      <c r="AK55"/>
+      <c r="AL55"/>
+      <c r="AM55">
         <v>255041000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:37">
+    <row r="56" spans="1:39">
       <c r="A56" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B56">
+        <v>534551132000.0</v>
+      </c>
+      <c r="C56">
+        <v>519310374000.0</v>
+      </c>
+      <c r="D56">
         <v>516359817000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>476042545000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>447774103000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>415648232000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>386831287000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>359726252000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>294750472000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>316469963000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>271575816000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>241206173000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>216617876000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>215810923000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>193570296000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>175446301000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>160909168000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>146164961000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>157093286000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>147573939000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>149523878000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>149523878000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>90170569000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>85581966000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>73001463000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>73001463000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>61589384000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>51305759000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>40390983000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>40390983000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>34243427000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>20471938000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>18382559000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>13137828000.0</v>
       </c>
-      <c r="AH56"/>
-[...1 lines deleted...]
-      <c r="AJ56">
+      <c r="AJ56"/>
+      <c r="AK56"/>
+      <c r="AL56">
         <v>1609843000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>1753503000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:37">
+    <row r="57" spans="1:39">
       <c r="A57" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B57">
+        <v>210851582000.0</v>
+      </c>
+      <c r="C57">
+        <v>212350375000.0</v>
+      </c>
+      <c r="D57">
         <v>219218182000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>201962497000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>197024748000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>188422853000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>179996922000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>170833104000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>152900901000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>151398009000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>148124266000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>125994097000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>116889480000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>111022616000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>85432206000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>85714414000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>93729714000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>77522397000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>86296875000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>80073983000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>83882077000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>83882077000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>65075548000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>55385755000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>45767806000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>45767806000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>33217024000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>28998368000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>24359469000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>24359469000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>16243254000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>13883146000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>11753444000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>12109507000.0</v>
       </c>
-      <c r="AH57"/>
-      <c r="AI57"/>
       <c r="AJ57"/>
-      <c r="AK57">
+      <c r="AK57"/>
+      <c r="AL57"/>
+      <c r="AM57">
         <v>203701000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:37">
+    <row r="58" spans="1:39">
       <c r="A58" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B58">
+        <v>213476741000.0</v>
+      </c>
+      <c r="C58">
+        <v>215274239000.0</v>
+      </c>
+      <c r="D58">
         <v>222321342000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>205292640000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>200811846000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>191721192000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>188288949000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>178766124000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>160836513000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>159120158000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>152201117000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>128941278000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>119349042000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>113556133000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>101978113000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>101090196000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>106095171000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>92065644000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>98420789000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>91841849000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>98732726000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>98732726000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>71007264000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>61406806000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>51410470000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>51410470000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>38619786000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>29253965000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>24359469000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>24359469000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>16243254000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>13883146000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>11753444000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>12109507000.0</v>
       </c>
-      <c r="AH58"/>
-[...1 lines deleted...]
-      <c r="AJ58">
+      <c r="AJ58"/>
+      <c r="AK58"/>
+      <c r="AL58">
         <v>-356455000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>203701000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:37">
+    <row r="59" spans="1:39">
       <c r="A59" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
-      <c r="Y59">
-[...4 lines deleted...]
-      </c>
+      <c r="Y59"/>
+      <c r="Z59"/>
       <c r="AA59">
         <v>0.0</v>
       </c>
       <c r="AB59">
         <v>0.0</v>
       </c>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
-      <c r="AG59"/>
-      <c r="AH59"/>
+      <c r="AG59">
+        <v>0.0</v>
+      </c>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
-    </row>
-    <row r="60" spans="1:37">
+      <c r="AL59"/>
+      <c r="AM59"/>
+    </row>
+    <row r="60" spans="1:39">
       <c r="A60" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B60">
+        <v>421845631000.0</v>
+      </c>
+      <c r="C60">
+        <v>415171296000.0</v>
+      </c>
+      <c r="D60">
         <v>391402976000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>361863656000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>329701399000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>313313124000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>278504920000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>253978218000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>187241607000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>218705969000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>162050015000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>145344079000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>117770911000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>126510117000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>107129871000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>90909209000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>75114547000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>76652977000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>68107970000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>64897907000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>60175888000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>60175888000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>28403662000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>29493860000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>24646866000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>24646866000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>25956276000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>25106885000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>18822594000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>18822594000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>20760603000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>9390358000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>9592565000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>1204963000.0</v>
       </c>
-      <c r="AH60"/>
-[...1 lines deleted...]
-      <c r="AJ60">
+      <c r="AJ60"/>
+      <c r="AK60"/>
+      <c r="AL60">
         <v>-426278000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>51340000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:37">
+    <row r="61" spans="1:39">
       <c r="A61" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
-      <c r="Y61">
-[...4 lines deleted...]
-      </c>
+      <c r="Y61"/>
+      <c r="Z61"/>
       <c r="AA61">
         <v>0.0</v>
       </c>
       <c r="AB61">
         <v>0.0</v>
       </c>
       <c r="AC61">
         <v>0.0</v>
       </c>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
-      <c r="AG61"/>
-      <c r="AH61"/>
+      <c r="AG61">
+        <v>0.0</v>
+      </c>
+      <c r="AH61">
+        <v>0.0</v>
+      </c>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
-    </row>
-    <row r="62" spans="1:37">
+      <c r="AL61"/>
+      <c r="AM61"/>
+    </row>
+    <row r="62" spans="1:39">
       <c r="A62" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
-      <c r="Y62">
-[...4 lines deleted...]
-      </c>
+      <c r="Y62"/>
+      <c r="Z62"/>
       <c r="AA62">
         <v>0.0</v>
       </c>
       <c r="AB62">
         <v>0.0</v>
       </c>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
-      <c r="AF62"/>
-      <c r="AG62"/>
+      <c r="AF62">
+        <v>0.0</v>
+      </c>
+      <c r="AG62">
+        <v>0.0</v>
+      </c>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J32"/>
+  <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B2">
+        <v>188801753000.0</v>
+      </c>
+      <c r="C2">
         <v>153900374000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>91723577000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>31462298000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>31718093000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>19278641000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6338778000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2905249000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>722830000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>577870000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B3">
-        <v>786235000.0</v>
+        <v>3000364000.0</v>
       </c>
       <c r="C3">
         <v>786235000.0</v>
       </c>
       <c r="D3">
+        <v>786235000.0</v>
+      </c>
+      <c r="E3">
         <v>2224169000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1495380000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>651523000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>637831000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>497003000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2265000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>756000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-      <c r="G4">
-[...1 lines deleted...]
-      </c>
+      <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B5">
+        <v>119446290000.0</v>
+      </c>
+      <c r="C5">
         <v>108422862000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>58698762000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>30401921000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>6896762000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-9380325000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-8538211000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-4846024000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-585724000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-286210000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B6">
+        <v>122446654000.0</v>
+      </c>
+      <c r="C6">
         <v>109209097000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>59484997000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>32626090000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>8392142000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-8728802000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-7900380000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-4349021000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-583459000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-285454000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-      <c r="G7">
-[...1 lines deleted...]
-      </c>
+      <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:10">
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-      <c r="G8">
-[...1 lines deleted...]
-      </c>
+      <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B9">
+        <v>243043960000.0</v>
+      </c>
+      <c r="C9">
         <v>239935723000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>155915628000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>99095291000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>62231846000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>40213224000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>23803108000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>10214741000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1021246000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-73006000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B10">
+        <v>119575295000.0</v>
+      </c>
+      <c r="C10">
         <v>132701293000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>71876448000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>36263729000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>9702255000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-7179742000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-6967603000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-10217125000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-525115000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-291977000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B11">
+        <v>21732756000.0</v>
+      </c>
+      <c r="C11">
         <v>20266781000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>11849904000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>4725667000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1933585000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>66916000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-28676000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>582616000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-59236000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>3733000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:10">
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B12">
         <v>0.0</v>
       </c>
       <c r="C12">
+        <v>0.0</v>
+      </c>
+      <c r="D12">
         <v>43987000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>51655000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1231002000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>757336000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>145858000.0</v>
       </c>
-      <c r="H12">
-[...1 lines deleted...]
-      </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:10">
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B13">
+        <v>25583848000.0</v>
+      </c>
+      <c r="C13">
         <v>20553493000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>10238080000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>3997100000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3061662000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2455366000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1541825000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>584940000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>80783000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>4460000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
-      <c r="G14">
-[...1 lines deleted...]
-      </c>
+      <c r="G14"/>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:10">
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B15">
+        <v>97842539000.0</v>
+      </c>
+      <c r="C15">
         <v>112434512000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>60026544000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>31538062000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>7768670000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-7179742000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-6967603000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-10217125000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-525115000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-291977000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:10">
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>31538062000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>7768670000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-7179742000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-6967603000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-10297621000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-498702000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-322407000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B17">
+        <v>97842539000.0</v>
+      </c>
+      <c r="C17">
         <v>112434512000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>60026544000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>31538062000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>7768670000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-7179742000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-6967603000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-10217125000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-525115000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-291977000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:10">
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B18">
+        <v>25583848000.0</v>
+      </c>
+      <c r="C18">
         <v>20553493000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>10194093000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>3945445000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1830660000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1698030000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1395967000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>584940000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>80783000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>4460000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-      <c r="G19">
-[...1 lines deleted...]
-      </c>
+      <c r="G19"/>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
-[...1 lines deleted...]
-      </c>
+      <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B21">
+        <v>93102131000.0</v>
+      </c>
+      <c r="C21">
         <v>108422862000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>58698762000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>30401921000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>6896762000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-9380325000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-8538211000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-10799741000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-595724000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-286210000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
-[...1 lines deleted...]
-      </c>
+      <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:10">
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B23">
+        <v>338743582000.0</v>
+      </c>
+      <c r="C23">
         <v>285413235000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>188940443000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>100155668000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>87053177000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>68872190000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>38680097000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>23919731000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2329800000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>791074000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
-[...1 lines deleted...]
-      </c>
+      <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:10">
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B25">
+        <v>3000364000.0</v>
+      </c>
+      <c r="C25">
         <v>2640887000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1888205000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2735084000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1844243000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>148945000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>637831000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>497003000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2265000.0</v>
       </c>
-      <c r="J25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:10">
+      <c r="K25"/>
+    </row>
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B26">
+        <v>16496164000.0</v>
+      </c>
+      <c r="C26">
         <v>12659361000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>10952374000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>10384716000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>8992590000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>6891653000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>3870358000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1116057000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>129181000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>29421000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:10">
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B27">
+        <v>125287932000.0</v>
+      </c>
+      <c r="C27">
         <v>111300533000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>82188870000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>54343719000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>44801720000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>41194599000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>27174249000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>13441813000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1344582000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>168990000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:10">
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B28">
+        <v>8157733000.0</v>
+      </c>
+      <c r="C28">
         <v>7552967000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>4075622000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3964935000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1540774000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1507297000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1296712000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>6456612000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>133207000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>14793000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B29">
+        <v>21732756000.0</v>
+      </c>
+      <c r="C29">
         <v>20266781000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>11849904000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4725667000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1933585000.0</v>
       </c>
-      <c r="F29">
-[...1 lines deleted...]
-      </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:10">
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B30">
+        <v>149941829000.0</v>
+      </c>
+      <c r="C30">
         <v>131512861000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>97216866000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>68693370000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>55335084000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>49593549000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>32341319000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>21014482000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1616970000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>213204000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B31">
+        <v>26473164000.0</v>
+      </c>
+      <c r="C31">
         <v>24278431000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>13177686000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>5861808000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>2805493000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>2200583000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1570608000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>582616000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>70609000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-5767000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:10">
+    <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B32">
+        <v>431845713000.0</v>
+      </c>
+      <c r="C32">
         <v>393836097000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>247639205000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>130557589000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>93949939000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>59491865000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>30141886000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>13119990000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1744076000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>504864000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK32"/>
+  <dimension ref="A1:AM32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37">
+    <row r="1" spans="1:39">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AA1" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>92</v>
       </c>
       <c r="AD1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AE1" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>95</v>
       </c>
       <c r="AH1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AI1" t="s">
-        <v>96</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>97</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:37">
+        <v>98</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B2">
+        <v>46609388000.0</v>
+      </c>
+      <c r="C2">
+        <v>54394300000.0</v>
+      </c>
+      <c r="D2">
         <v>46840159000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>45858933000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>40947100000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>47798376000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>39709214000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>33698098000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>32694686000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>32694686000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>26830233000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>18689787000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>11125285000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>8926705000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>7414132000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>7961866000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>7159595000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>6515509000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>6558648000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>7897886000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>10746050000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>11526124000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>3260155000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>2662115000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1830247000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>2037437000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>1833318000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1594709000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>873314000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>1424035000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>774684000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>387830000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>318700000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>374024000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>186768000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>107605000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>54433000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>83184000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:37">
+    <row r="3" spans="1:39">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B3"/>
-      <c r="C3">
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3">
         <v>177191000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>177191000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4887343000.0</v>
       </c>
       <c r="G3">
         <v>196558750.0</v>
       </c>
       <c r="H3">
-        <v>196559000.0</v>
+        <v>4887343000.0</v>
       </c>
       <c r="I3">
         <v>196558750.0</v>
       </c>
       <c r="J3">
-        <v>556042000.0</v>
+        <v>196559000.0</v>
       </c>
       <c r="K3">
-        <v>556042000.0</v>
+        <v>196558750.0</v>
       </c>
       <c r="L3">
         <v>556042000.0</v>
       </c>
       <c r="M3">
         <v>556042000.0</v>
       </c>
       <c r="N3">
-        <v>373845000.0</v>
+        <v>556042000.0</v>
       </c>
       <c r="O3">
-        <v>373845000.0</v>
+        <v>556042000.0</v>
       </c>
       <c r="P3">
         <v>373845000.0</v>
       </c>
       <c r="Q3">
         <v>373845000.0</v>
       </c>
       <c r="R3">
-        <v>162881000.0</v>
+        <v>373845000.0</v>
       </c>
       <c r="S3">
-        <v>162881000.0</v>
+        <v>373845000.0</v>
       </c>
       <c r="T3">
         <v>162881000.0</v>
       </c>
       <c r="U3">
+        <v>162881000.0</v>
+      </c>
+      <c r="V3">
+        <v>162881000.0</v>
+      </c>
+      <c r="W3">
         <v>318192000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>159457750.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>159457750.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>159458000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>499718000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>155179000.0</v>
       </c>
       <c r="AB3">
         <v>124251000.0</v>
       </c>
       <c r="AC3">
+        <v>155179000.0</v>
+      </c>
+      <c r="AD3">
+        <v>124251000.0</v>
+      </c>
+      <c r="AE3">
         <v>-41702000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>113193000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>93031000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>41212086.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>703000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>520666.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>546000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>546000.0</v>
       </c>
-      <c r="AK3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:37">
+      <c r="AM3"/>
+    </row>
+    <row r="4" spans="1:39">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
-[...4 lines deleted...]
-      </c>
+      <c r="Y4"/>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:37">
+      <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:39">
       <c r="A5" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5">
         <v>35535283000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>16085563000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>25592215000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>24292458000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>32564536000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>25973653000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>25973653000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>16656021000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>12718755000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>6929018000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>9113735000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>10436613000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>8697167000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>2154406000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>6906967000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>2139272000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>1997479000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-4146956000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-1613420000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-1295738000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-1639582000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-4397233000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-2135304000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-2791973000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-1490413000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-2120521000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-2602365000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-1269479000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-6636220000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-198659407.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-12704000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-234373000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-122738000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-215909000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-286210000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:37">
+    <row r="6" spans="1:39">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B6">
+        <v>21017113000.0</v>
+      </c>
+      <c r="C6">
+        <v>27337086000.0</v>
+      </c>
+      <c r="D6">
         <v>25025924000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>35712474000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>16262754000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>25788773750.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>29179801000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>32761094750.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>26170212000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>26170211750.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>17212063000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>13274797000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>7485060000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>9669777000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>10810458000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>9071012000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>2528251000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>7280812000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>2302153000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>2160360000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-3984075000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-1295228000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-1136280250.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-1480124250.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-4237775000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-1635586000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-2667722000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-1335234000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-1996270000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-2644067000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-1156286000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-6543189000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-157447321.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-12001000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-233852334.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-122192000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-215363000.0</v>
       </c>
-      <c r="AK6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:37">
+      <c r="AM6"/>
+    </row>
+    <row r="7" spans="1:39">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-      <c r="Y7">
-[...4 lines deleted...]
-      </c>
+      <c r="Y7"/>
+      <c r="Z7"/>
       <c r="AA7">
         <v>0.0</v>
       </c>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:37">
+      <c r="AL7">
+        <v>0.0</v>
+      </c>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:39">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-      <c r="Y8">
-[...4 lines deleted...]
-      </c>
+      <c r="Y8"/>
+      <c r="Z8"/>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:37">
+      <c r="AL8">
+        <v>0.0</v>
+      </c>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:39">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B9">
+        <v>58977131000.0</v>
+      </c>
+      <c r="C9">
+        <v>67807649000.0</v>
+      </c>
+      <c r="D9">
         <v>61436353000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>58125899000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>54725075000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>62811730000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>59645187000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>63361433000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>54117373000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>54117373000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>42010138000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>33590961000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>26511765000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>30893323000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>28090172000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>23477702000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>16634094000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>20715353000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>14947110000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>15148334000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>11421049000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>15021585000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>10949627000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>9531200000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>4710812000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>8755289000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>5680630000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>5695299000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>3671890000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>4229887000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>2597734000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>2321216000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>1065904000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>805378000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>236270000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-2988000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-17414000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-73006000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:37">
+    <row r="10" spans="1:39">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B10">
+        <v>16561227000.0</v>
+      </c>
+      <c r="C10">
+        <v>32532022000.0</v>
+      </c>
+      <c r="D10">
         <v>33314870000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>35535283000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>19222660000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>32529433000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>29179801000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>37923968000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>33065578000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>33118008000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>19050602000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>16266528000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>9698802000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>10519310000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>12125751000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>10454403000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>3164265000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>7698365000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>2494726000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>2414580000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-2905416000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-1424368000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-784708000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-899349000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-4119329000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-1788531000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-2335008000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-1003250000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-1877708000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-2423893000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-1098323000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-6493888000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-201021000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>13591000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-221442000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-109541000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-207723000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-291977000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:37">
+    <row r="11" spans="1:39">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B11">
+        <v>4090112000.0</v>
+      </c>
+      <c r="C11">
+        <v>8329739000.0</v>
+      </c>
+      <c r="D11">
         <v>3986686000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>4781826000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>4480831000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>5082796000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>4201620000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>5914613000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>5067752000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>5067752000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>3513480000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>3158442000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>1597775000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>1065613000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>1537177000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>1558063000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>564814000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>1078819000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>854766000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-249258000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-781530000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>35642000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-355233000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-675622000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-309568000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-8218000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-400247000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-402568000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-252102000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-194813000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-164819000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-136601000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-48027000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-48892000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-20650000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-13738000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-7367000.0</v>
       </c>
-      <c r="AK11">
-[...3 lines deleted...]
-    <row r="12" spans="1:37">
+      <c r="AM11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:39">
       <c r="A12" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="B12"/>
+        <v>110</v>
+      </c>
+      <c r="B12">
+        <v>632000000.0</v>
+      </c>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
-[...4 lines deleted...]
-      </c>
+      <c r="E12"/>
+      <c r="F12"/>
       <c r="G12">
         <v>0.0</v>
       </c>
       <c r="H12">
+        <v>0.0</v>
+      </c>
+      <c r="I12">
+        <v>0.0</v>
+      </c>
+      <c r="J12">
         <v>8155000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>8155000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>12208000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>11937000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>11687000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>12221000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>13646000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>13148000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>12640000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>303116000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>298431000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>293999000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>335456000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>278146000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>165638000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>162918000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>150634000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>139708000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>6150000.0</v>
       </c>
-      <c r="AA12">
-[...4 lines deleted...]
-      </c>
       <c r="AC12">
+        <v>0.0</v>
+      </c>
+      <c r="AD12">
+        <v>0.0</v>
+      </c>
+      <c r="AE12">
         <v>2747.26</v>
       </c>
-      <c r="AD12">
-[...4 lines deleted...]
-      </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
       <c r="AH12">
         <v>0.0</v>
       </c>
       <c r="AI12">
         <v>0.0</v>
       </c>
       <c r="AJ12">
         <v>0.0</v>
       </c>
       <c r="AK12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:37">
+      <c r="AL12">
+        <v>0.0</v>
+      </c>
+      <c r="AM12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:39">
       <c r="A13" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>111</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>6372854000.0</v>
+      </c>
+      <c r="D13">
         <v>8565241000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>10422628000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>223125000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>5233232000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>5416080000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>4855592000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>5048589000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>4359384000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>2127356000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>2287741000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>1463599000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>1351698000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>1092150000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>756991000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>796261000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>914643000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>631913000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>544629000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>970477000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>671395000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>485413000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>838276000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>460282000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>472540000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>414615000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>402568000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>250216000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
-    </row>
-    <row r="14" spans="1:37">
+      <c r="AL13"/>
+      <c r="AM13"/>
+    </row>
+    <row r="14" spans="1:39">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
-      <c r="Y14">
-[...4 lines deleted...]
-      </c>
+      <c r="Y14"/>
+      <c r="Z14"/>
       <c r="AA14">
         <v>0.0</v>
       </c>
       <c r="AB14">
         <v>0.0</v>
       </c>
       <c r="AC14">
         <v>0.0</v>
       </c>
       <c r="AD14">
         <v>0.0</v>
       </c>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:37">
+      <c r="AL14">
+        <v>0.0</v>
+      </c>
+      <c r="AM14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:39">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B15">
+        <v>12471115000.0</v>
+      </c>
+      <c r="C15">
+        <v>24202282000.0</v>
+      </c>
+      <c r="D15">
         <v>29328184000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>30753457000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>14741829000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>27446637000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>24980694000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>32009355000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>27997826000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>27997826000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>15537122000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>13108086000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>8101027000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>9453697000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>10588574000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>8896340000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>2599451000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>6619546000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>1639960000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>2414580000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-2905416000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-1376356000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-784708000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-899349000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-4119329000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-1751637000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-2335008000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-1003250000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-1877708000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-2423893000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-1098323000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-6493888000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-198659432.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>13591000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-221442000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-109541000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-207723000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-291977000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:37">
+    <row r="16" spans="1:39">
       <c r="A16" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>15537122000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>13108086000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>13108086000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>9453697000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>10588574000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>8896340000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>2599451000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>6619546000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>1639960000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>2414580000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-2905416000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-1376356000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-784708000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-899349000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-4119329000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-1751637000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-2335008000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-1003250000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-1877708000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-1082775.64</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-159897945.81</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-973888422.32</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-44823978.98</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>259000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-293211000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>253079000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-181310000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>-322407000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:37">
+    <row r="17" spans="1:39">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B17">
+        <v>12547000000.0</v>
+      </c>
+      <c r="C17">
+        <v>23019069000.0</v>
+      </c>
+      <c r="D17">
         <v>29328184000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>30753457000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>14741829000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>27446637000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>24980694000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>32009355000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>27997826000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>23280309000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>15537122000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>13108086000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>8101027000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>9453697000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>10588574000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>8896340000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>2599451000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>6619546000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>1639960000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>2414580000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-2905416000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-1376356000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-784708000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-899349000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-4119329000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-1751637000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-2335008000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-1003250000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-1877708000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-1082775.64</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-159897945.81</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-973888422.32</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>-32007165.03</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>-303673000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-319624000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>305905000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-207723000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-291977000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:37">
+    <row r="18" spans="1:39">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B18">
+        <v>-632000000.0</v>
+      </c>
+      <c r="C18">
+        <v>6372854000.0</v>
+      </c>
+      <c r="D18">
         <v>8565241000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>10422628000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>223125000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>5233232000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>5416080000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>4855592000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>5048589000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>4351229000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>2115148000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>2275804000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>1451912000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>1339477000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>1078504000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>743843000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>783621000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>611527000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>333482000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>250630000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>635021000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>393249000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>319775000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>675358000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>309648000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>332832000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>408465000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>402568000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>252102000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
-    </row>
-    <row r="19" spans="1:37">
+      <c r="AL18"/>
+      <c r="AM18"/>
+    </row>
+    <row r="19" spans="1:39">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-      <c r="Y19">
-[...4 lines deleted...]
-      </c>
+      <c r="Y19"/>
+      <c r="Z19"/>
       <c r="AA19">
         <v>0.0</v>
       </c>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
-      <c r="AF19"/>
-      <c r="AG19"/>
+      <c r="AF19">
+        <v>0.0</v>
+      </c>
+      <c r="AG19">
+        <v>0.0</v>
+      </c>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
-    </row>
-    <row r="20" spans="1:37">
+      <c r="AL19"/>
+      <c r="AM19"/>
+    </row>
+    <row r="20" spans="1:39">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-      <c r="Y20">
-[...4 lines deleted...]
-      </c>
+      <c r="Y20"/>
+      <c r="Z20"/>
       <c r="AA20">
         <v>0.0</v>
       </c>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:37">
+      <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:39">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B21">
+        <v>21017113000.0</v>
+      </c>
+      <c r="C21">
+        <v>27337086000.0</v>
+      </c>
+      <c r="D21">
         <v>25025924000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>25792899000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>16085563000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>25592215000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>24292458000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>32564536000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>25973653000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>25973653000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>16656021000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>12718755000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>6929018000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>9113735000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>10436613000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>8697167000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>2154406000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>6906967000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>2139272000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>1997479000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-4146956000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-2047772000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-1295738000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-1639582000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-4397233000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-2135304000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-2791973000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-1490413000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-2120521000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-2640909000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-1269479000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-6636220000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-250159232.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-22704000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-234373000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-122738000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-215909000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-286210000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:37">
+    <row r="22" spans="1:39">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-      <c r="Y22">
-[...4 lines deleted...]
-      </c>
+      <c r="Y22"/>
+      <c r="Z22"/>
       <c r="AA22">
         <v>0.0</v>
       </c>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:37">
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:39">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B23">
+        <v>84569405000.0</v>
+      </c>
+      <c r="C23">
+        <v>94864863000.0</v>
+      </c>
+      <c r="D23">
         <v>83250588000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>78191933000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>79586612000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>85017891000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>75061943000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>64494995000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>60838406000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>60838406000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>52184350000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>39561993000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>30708032000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>30706293000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>25067691000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>22742401000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>21639283000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>20323895000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>19366486000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>21048741000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>26314055000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>28595481000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>15505520000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>13832897000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>10938292000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>12928030000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>10305921000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>8780421000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>6665725000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>8294831000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>4641897000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>9345266000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>1637737000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>1202106000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>657411000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>227355000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>252928000.0</v>
       </c>
-      <c r="AK23">
-[...3 lines deleted...]
-    <row r="24" spans="1:37">
+      <c r="AM23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:39">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
-[...4 lines deleted...]
-      </c>
+      <c r="Y24"/>
+      <c r="Z24"/>
       <c r="AA24">
         <v>0.0</v>
       </c>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
-      <c r="AF24"/>
-      <c r="AG24"/>
+      <c r="AF24">
+        <v>0.0</v>
+      </c>
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
-    </row>
-    <row r="25" spans="1:37">
+      <c r="AL24"/>
+      <c r="AM24"/>
+    </row>
+    <row r="25" spans="1:39">
       <c r="A25" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
-      <c r="U25">
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25">
         <v>-333331000.0</v>
       </c>
-      <c r="V25"/>
-      <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
-      <c r="AF25">
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25">
         <v>41702000.0</v>
       </c>
-      <c r="AG25"/>
-      <c r="AH25"/>
       <c r="AI25"/>
-      <c r="AJ25">
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25">
         <v>546000.0</v>
       </c>
-      <c r="AK25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:37">
+      <c r="AM25"/>
+    </row>
+    <row r="26" spans="1:39">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B26">
+        <v>4391280000.0</v>
+      </c>
+      <c r="C26">
+        <v>4925944000.0</v>
+      </c>
+      <c r="D26">
         <v>4332173000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>3591279000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>3577828000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>3777178000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>3063353000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>2909210000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>2909620000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>2909620000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>2847323000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>2733964000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>2506657000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>2406677000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>2698166000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>2611366000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>2668507000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>2022595000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>2422421000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>2328831000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>2218743000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>1951261000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>1804886000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>1662356000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>1473150000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>1272375000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>1127238000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>803664000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>667081000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>525213000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>331997000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>186029000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>72818000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>52488000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>35780000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>24885000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>16028000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>4238000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:37">
+    <row r="27" spans="1:39">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B27">
+        <v>34352348000.0</v>
+      </c>
+      <c r="C27"/>
+      <c r="D27">
         <v>30322947000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>27209896000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>33402741000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>31356941000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>30483800000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>26049137000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>23410655000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>23410655000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>21748449000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>17542209000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>16259688000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>17732384000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>14048820000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>11343447000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>11219068000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>11365829000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>10050611000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>10387873000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>12997407000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>14712526000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>10071868000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>9113584000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>7296621000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>9272536000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>6908755000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>6103703000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>4889255000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>6023974000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>3229647000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>2970734000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>1217458000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>753945000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>427865000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>88902000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>73870000.0</v>
       </c>
-      <c r="AK27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:37">
+      <c r="AM27"/>
+    </row>
+    <row r="28" spans="1:39">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B28">
+        <v>3211656000.0</v>
+      </c>
+      <c r="C28">
+        <v>37564004000.0</v>
+      </c>
+      <c r="D28">
         <v>1755309000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>1531825000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>1658943000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>2085396000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>1805576000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1838550000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>1823445000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>1823445000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>758345000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>596033000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>816402000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1640527000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>906573000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>825722000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>592113000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>419962000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>334806000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>434151000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>351855000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>405570000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>368611000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>394842000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>338274000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>345682000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>436610000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>278345000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>236075000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>321609000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>305569000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>5800673000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>28761000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>11649000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>6998000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>5963000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>108597000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>30645000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:37">
+    <row r="29" spans="1:39">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B29">
+        <v>4115000000.0</v>
+      </c>
+      <c r="C29">
+        <v>8446316000.0</v>
+      </c>
+      <c r="D29">
         <v>3986686000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>4818923000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>4480831000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>5082796000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>4201620000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>5914613000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>5067752000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>3580207000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>3513480000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>3158442000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1597775000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1065613000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1537177000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1558063000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>564814000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1078819000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>854766000.0</v>
       </c>
-      <c r="S29">
-[...4 lines deleted...]
-      </c>
       <c r="U29">
         <v>0.0</v>
       </c>
       <c r="V29">
         <v>0.0</v>
       </c>
       <c r="W29">
         <v>0.0</v>
       </c>
       <c r="X29">
         <v>0.0</v>
       </c>
       <c r="Y29">
         <v>0.0</v>
       </c>
       <c r="Z29">
         <v>0.0</v>
       </c>
       <c r="AA29">
         <v>0.0</v>
       </c>
       <c r="AB29">
         <v>0.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
+      <c r="AC29">
+        <v>0.0</v>
+      </c>
+      <c r="AD29">
+        <v>0.0</v>
+      </c>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
-    </row>
-    <row r="30" spans="1:37">
+      <c r="AL29"/>
+      <c r="AM29"/>
+    </row>
+    <row r="30" spans="1:39">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B30">
+        <v>37960018000.0</v>
+      </c>
+      <c r="C30">
+        <v>40470563000.0</v>
+      </c>
+      <c r="D30">
         <v>36410429000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>32333000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>38639512000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>37219515000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>35352729000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>30796897000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>28143720000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>28143720000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>25354117000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>20872206000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>19582747000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>21779588000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>17653559000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>14780535000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>14479688000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>13808386000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>12807838000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>13150855000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>15568005000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>17069357000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>12245365000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>11170782000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>9108045000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>10890593000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>8472603000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>7185712000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>5792411000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>6870796000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>3867213000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>8957436000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>1319037000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>828082000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>470643000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>119750000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>198495000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>791074000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:37">
+    <row r="31" spans="1:39">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B31">
+        <v>-4455886000.0</v>
+      </c>
+      <c r="C31">
+        <v>5194936000.0</v>
+      </c>
+      <c r="D31">
         <v>8288946000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>9742384000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>3137097000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>6937218000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>4887343000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>5359432000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>7091925000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>7091925000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>2394581000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>3547773000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>2769784000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>1405575000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>1689138000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>1757236000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>1009859000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>791398000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>355454000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>417101000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>1241540000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>230155000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>511030000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>740233000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>277904000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>13941000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>456965000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>487163000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>242813000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-16341000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>171156000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>142332000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>52112000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>36295000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>12931000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>13197000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>8186000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-5767000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:37">
+    <row r="32" spans="1:39">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B32">
+        <v>105586519000.0</v>
+      </c>
+      <c r="C32">
+        <v>122201949000.0</v>
+      </c>
+      <c r="D32">
         <v>108276512000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>103984832000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>95672175000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>110610106000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>99354401000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>97059531000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>86812059000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>86812059000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>68840371000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>52280748000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>37637050000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>39820028000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>35504304000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>31439568000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>23793689000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>27230862000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>21505758000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>23046220000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>22167099000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>26547709000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>14209782000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>12193315000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>6541059000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>10792726000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>7513948000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>7290008000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>4545204000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>5653922000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>3372418000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>2709046000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>1384604000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>1179402000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>423038000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>104617000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>37019000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>72716000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J30"/>
+  <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B2">
+        <v>126194421000.0</v>
+      </c>
+      <c r="C2">
         <v>121779905000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>92300417000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>9575476000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>74843636000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>33345857000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>30539686000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>12429001000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1319843000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>240432000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B3">
+        <v>1145077000</v>
+      </c>
+      <c r="C3">
         <v>967137000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>583879000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>635716000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3287232000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>43046000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>27436000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>27331000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>8921000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2301000</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-      <c r="G4">
-[...1 lines deleted...]
-      </c>
+      <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
-[...1 lines deleted...]
-      </c>
+      <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:10">
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B6">
+        <v>56536990000.0</v>
+      </c>
+      <c r="C6">
         <v>4414516000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>29479488000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>3806827000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-8799665000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>41497779000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>2806171000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>18110685000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1738309000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1079411000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B7">
+        <v>7367096000.0</v>
+      </c>
+      <c r="C7">
         <v>6663391000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>26456261000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>7423415000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>13561705000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>31049657000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>18605657000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>10724730000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>817458000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1158266000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:10">
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-      <c r="G8">
-[...1 lines deleted...]
-      </c>
+      <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B9">
+        <v>-1523543000.0</v>
+      </c>
+      <c r="C9">
         <v>-92296000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-3326421000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>86041000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>55811000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>321426000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-803388000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-159413000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-77891000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-8316000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
-      <c r="E10">
+      <c r="E10"/>
+      <c r="F10">
         <v>6075827000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4976860000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>6934118000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3311699000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1490178000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>177710000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>222891000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-1256426000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1817220000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>414488000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>7572444000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>8776020000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>988872000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:10">
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>6811299000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>21014341000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>35376369000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2545091000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>6765474000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>20871000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>12732000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>7114483000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>14762320000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>28911011000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>18994557000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>10746959000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>10211899000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>177710000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B14">
+        <v>3000364000.0</v>
+      </c>
+      <c r="C14">
         <v>2640887000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1888205000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2735084000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1844243000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>800468000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>637831000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>497003000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2265000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>756000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-      <c r="G15">
-[...1 lines deleted...]
-      </c>
+      <c r="G15"/>
       <c r="H15">
         <v>0.0</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
         <v>18326000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:10">
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B16">
+        <v>182731411000.0</v>
+      </c>
+      <c r="C16">
         <v>126194421000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>121779905000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>13382303000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>66043971000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>74843636000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>33345857000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>30539686000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>3058152000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1319843000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-      <c r="G17">
-[...1 lines deleted...]
-      </c>
+      <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B18">
+        <v>106938690000.0</v>
+      </c>
+      <c r="C18">
         <v>120962155000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>93578652000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>6397263000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>25495779000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>28153581000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>14793540000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>7740596000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>306558000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>877476000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B19">
+        <v>-42078405000.0</v>
+      </c>
+      <c r="C19">
         <v>-118356036000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-55431278000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-3242137000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-35562365000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-38357901000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-27868085000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-7646007000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>240000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-307301000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:10">
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
-[...1 lines deleted...]
-      </c>
+      <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
         <v>37868777000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>8194597000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>17704512000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B21">
+        <v>-5228716000.0</v>
+      </c>
+      <c r="C21">
         <v>-91000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-8968817000.0</v>
       </c>
-      <c r="D21">
-[...1 lines deleted...]
-      </c>
       <c r="E21">
+        <v>0.0</v>
+      </c>
+      <c r="F21">
         <v>-1875472000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>13930225000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7970123000.0</v>
       </c>
       <c r="H21">
         <v>7970123000.0</v>
       </c>
       <c r="I21">
+        <v>7970123000.0</v>
+      </c>
+      <c r="J21">
         <v>7860903000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>7970123000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B22">
+        <v>99364469000.0</v>
+      </c>
+      <c r="C22">
         <v>112434512000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>60026544000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>31538062000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>7768670000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-7179742000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-6967603000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-10217125000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-525115000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-291977000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B23">
+        <v>-5227353000.0</v>
+      </c>
+      <c r="C23">
         <v>1255000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>8191000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>10079000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>318000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-6000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7993828000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>5820726000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1431537000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>504864000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B24">
+        <v>-43423236000.0</v>
+      </c>
+      <c r="C24">
         <v>35692000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>130239000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>19119573000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>445037000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-238000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-424632000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>124790000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-159790000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-305000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:10">
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B25">
+        <v>-362750000.0</v>
+      </c>
+      <c r="C25">
         <v>-9915238000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-2088373000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-41353361000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>833876000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>287850000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>9484000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-78267000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-2573000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>8668000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:10">
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
-[...1 lines deleted...]
-      </c>
+      <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
         <v>-32677000.0</v>
       </c>
-      <c r="J26">
-[...3 lines deleted...]
-    <row r="27" spans="1:10">
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B27">
+        <v>7936971000.0</v>
+      </c>
+      <c r="C27">
         <v>9883564000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>7078794000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>7718365000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>4774730000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3613043000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2557706000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>6841573000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>13380000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>4064000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:10">
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B28">
+        <v>-5227353000.0</v>
+      </c>
+      <c r="C28">
         <v>1164000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-8960626000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>10079000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1875154000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>51798996000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>15854731000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>17344357000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1398860000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>486538000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B29">
+        <v>106938690000.0</v>
+      </c>
+      <c r="C29">
         <v>121929292000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>94162531000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>7032979000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>28783011000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>28196627000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>14820976000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>7767927000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>315479000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>879777000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B30">
+        <v>-43423236000.0</v>
+      </c>
+      <c r="C30">
         <v>-118356036000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-55431278000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-3242137000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-35562365000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-38357901000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-28319678000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-7548509000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>71651000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-307301000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK30"/>
+  <dimension ref="A1:AM30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37">
+    <row r="1" spans="1:39">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AA1" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>92</v>
       </c>
       <c r="AD1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AE1" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>95</v>
       </c>
       <c r="AH1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AI1" t="s">
-        <v>96</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>97</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:37">
+        <v>98</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B2">
+        <v>163389470000.0</v>
+      </c>
+      <c r="C2">
+        <v>163389470000.0</v>
+      </c>
+      <c r="D2">
         <v>129900082000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>135258089000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>126194421000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>125688495000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>116116929000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>114704917000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>121779905000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>121779905000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>83434459000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>70670000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>92300417000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>10788427000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>62864021000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>52133992000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>66043971000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>62362962000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>67368845000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>64310718000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>74843636000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>44528760000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>36677890000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>32499125000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>33345857000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>34366077000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>40664166000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>37219239000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>30539686000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>25126827000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>9030874000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>8634289000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>3058152000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>3759621000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>4676232000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>2062539000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>1319843000.0</v>
       </c>
-      <c r="AK2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:37">
+      <c r="AM2"/>
+    </row>
+    <row r="3" spans="1:39">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
-        <v>967137000</v>
+        <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
-        <v>0</v>
+        <v>967137000</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
-        <v>583879000</v>
+        <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
-        <v>0</v>
+        <v>583879000</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
-        <v>635716000</v>
+        <v>0</v>
       </c>
       <c r="M3">
-        <v>635716000</v>
+        <v>0</v>
       </c>
       <c r="N3">
         <v>635716000</v>
       </c>
       <c r="O3">
+        <v>635716000</v>
+      </c>
+      <c r="P3">
+        <v>635716000</v>
+      </c>
+      <c r="Q3">
         <v>0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>43046000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>43046000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>3287232000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>3287232000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>24987000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>24987000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>43046000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>43046000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>27331000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>27331000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>10092000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>1556000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>1556000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>1948492.48</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>7496000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>1556000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>2288000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>6633000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>1556000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>2198000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>331000</v>
       </c>
     </row>
-    <row r="4" spans="1:37">
+    <row r="4" spans="1:39">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
-[...4 lines deleted...]
-      </c>
+      <c r="Y4"/>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
-      <c r="AG4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
-    </row>
-    <row r="5" spans="1:37">
+      <c r="AL4"/>
+      <c r="AM4"/>
+    </row>
+    <row r="5" spans="1:39">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
-      <c r="Y5">
-[...4 lines deleted...]
-      </c>
+      <c r="Y5"/>
+      <c r="Z5"/>
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
-      <c r="AF5"/>
-      <c r="AG5"/>
+      <c r="AF5">
+        <v>0.0</v>
+      </c>
+      <c r="AG5">
+        <v>0.0</v>
+      </c>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
-    </row>
-    <row r="6" spans="1:37">
+      <c r="AL5"/>
+      <c r="AM5"/>
+    </row>
+    <row r="6" spans="1:39">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B6">
+        <v>19341941000.0</v>
+      </c>
+      <c r="C6">
+        <v>19341941000.0</v>
+      </c>
+      <c r="D6">
         <v>33489388000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-5358007000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>9063668000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>505926000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>9571566000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>1412012000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-7074988000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-7074988000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>27918800000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>12764459000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-21630417000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>2593876000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>11545914000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>10730029000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-13909979000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>3681009000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-5005883000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>3058127000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-10532918000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>30314876000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>7850870000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>4178765000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-846732000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-1020220000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-6298089000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>3444927000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>6679553000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>5412859000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>5929144000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>396585000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>5576137000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-701469000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-916611000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>2613693000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>742696000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>1079411000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:37">
+    <row r="7" spans="1:39">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
-      <c r="D7">
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7">
         <v>-11024228000.0</v>
       </c>
-      <c r="E7"/>
-      <c r="F7"/>
       <c r="G7"/>
-      <c r="H7">
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7">
         <v>14078168000.0</v>
       </c>
-      <c r="I7"/>
-      <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7">
         <v>6451151000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>6451151000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>86041000.0</v>
       </c>
-      <c r="O7"/>
-      <c r="P7">
+      <c r="Q7"/>
+      <c r="R7">
         <v>6131638000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>6131638000.0</v>
       </c>
-      <c r="R7"/>
-[...1 lines deleted...]
-      <c r="T7">
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7">
         <v>15000636000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>15000636000.0</v>
       </c>
-      <c r="V7"/>
-[...1 lines deleted...]
-      <c r="X7">
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7">
         <v>18191169000.0</v>
       </c>
-      <c r="Y7"/>
-[...1 lines deleted...]
-      <c r="AA7">
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7">
         <v>3460386000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-776469000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-776469000.0</v>
       </c>
-      <c r="AD7"/>
-      <c r="AE7">
+      <c r="AF7"/>
+      <c r="AG7">
         <v>1614675000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>776469000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>3814781000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-2402494000.0</v>
       </c>
-      <c r="AI7"/>
-      <c r="AJ7">
+      <c r="AK7"/>
+      <c r="AL7">
         <v>594791000.0</v>
       </c>
-      <c r="AK7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:37">
+      <c r="AM7"/>
+    </row>
+    <row r="8" spans="1:39">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-      <c r="Y8">
-[...4 lines deleted...]
-      </c>
+      <c r="Y8"/>
+      <c r="Z8"/>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
-      <c r="AF8"/>
-      <c r="AG8"/>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
-    </row>
-    <row r="9" spans="1:37">
+      <c r="AL8"/>
+      <c r="AM8"/>
+    </row>
+    <row r="9" spans="1:39">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9">
         <v>48814000.0</v>
       </c>
-      <c r="E9"/>
-      <c r="F9"/>
       <c r="G9"/>
-      <c r="H9">
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9">
         <v>-3326421000.0</v>
       </c>
-      <c r="I9"/>
-      <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
-[...4 lines deleted...]
-      </c>
+      <c r="L9"/>
+      <c r="M9"/>
       <c r="N9">
         <v>86041000.0</v>
       </c>
-      <c r="O9"/>
+      <c r="O9">
+        <v>86041000.0</v>
+      </c>
       <c r="P9">
-        <v>55811000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>86041000.0</v>
+      </c>
+      <c r="Q9"/>
       <c r="R9">
         <v>55811000.0</v>
       </c>
       <c r="S9">
         <v>55811000.0</v>
       </c>
       <c r="T9">
+        <v>55811000.0</v>
+      </c>
+      <c r="U9">
+        <v>55811000.0</v>
+      </c>
+      <c r="V9">
         <v>-198539000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-198539000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>321426000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>321426000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-803388000.0</v>
       </c>
-      <c r="Y9">
-[...4 lines deleted...]
-      </c>
       <c r="AA9">
+        <v>0.0</v>
+      </c>
+      <c r="AB9">
+        <v>0.0</v>
+      </c>
+      <c r="AC9">
         <v>-204680000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>25352000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>25352000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-5573381.47</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-6270000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-25352000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>55774000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-133665000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-25352000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-3681000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-8316000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:37">
+    <row r="10" spans="1:39">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
-      <c r="T10">
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10">
         <v>267108000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>267108000.0</v>
       </c>
-      <c r="V10"/>
-      <c r="W10"/>
       <c r="X10"/>
-      <c r="Y10">
-[...4 lines deleted...]
-      </c>
+      <c r="Y10"/>
+      <c r="Z10"/>
       <c r="AA10">
         <v>0.0</v>
       </c>
       <c r="AB10">
+        <v>0.0</v>
+      </c>
+      <c r="AC10">
+        <v>0.0</v>
+      </c>
+      <c r="AD10">
         <v>-704445000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-704445000.0</v>
       </c>
-      <c r="AD10">
-[...4 lines deleted...]
-      </c>
       <c r="AF10">
+        <v>0.0</v>
+      </c>
+      <c r="AG10">
+        <v>0.0</v>
+      </c>
+      <c r="AH10">
         <v>704445000.0</v>
       </c>
-      <c r="AG10"/>
-      <c r="AH10"/>
       <c r="AI10"/>
-      <c r="AJ10">
+      <c r="AJ10"/>
+      <c r="AK10"/>
+      <c r="AL10">
         <v>218149000.0</v>
       </c>
-      <c r="AK10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:37">
+      <c r="AM10"/>
+    </row>
+    <row r="11" spans="1:39">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
-[...4 lines deleted...]
-      </c>
+      <c r="J11"/>
+      <c r="K11"/>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>222891000.0</v>
       </c>
-      <c r="N11">
-[...4 lines deleted...]
-      </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
+        <v>0.0</v>
+      </c>
+      <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
         <v>-1256426000.0</v>
       </c>
-      <c r="R11">
-[...4 lines deleted...]
-      </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
+        <v>0.0</v>
+      </c>
+      <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
         <v>1817220000.0</v>
       </c>
-      <c r="V11">
-[...4 lines deleted...]
-      </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
+        <v>0.0</v>
+      </c>
+      <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
         <v>414488000.0</v>
       </c>
-      <c r="Z11">
-[...2 lines deleted...]
-      <c r="AA11">
+      <c r="AB11">
+        <v>0.0</v>
+      </c>
+      <c r="AC11">
         <v>630625000.0</v>
       </c>
-      <c r="AB11">
-[...2 lines deleted...]
-      <c r="AC11">
+      <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
         <v>2907469.83</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>154872687.04</v>
       </c>
-      <c r="AE11">
-[...2 lines deleted...]
-      <c r="AF11">
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
+      <c r="AH11">
         <v>-198117825.01</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>1340504000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>3887605000.0</v>
       </c>
-      <c r="AI11">
-[...2 lines deleted...]
-      <c r="AJ11">
+      <c r="AK11">
+        <v>0.0</v>
+      </c>
+      <c r="AL11">
         <v>381629000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>157223000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:37">
+    <row r="12" spans="1:39">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>17000735000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>10287895000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>10287895000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>6938066000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>1063249000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>10477531000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-11667547000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>9780229000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>7096608000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>4956635000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-819131000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>16322925000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>9106500000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>6394685000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>3552259000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>-7893838000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>4953240000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>749863000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>334457000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>244941.45</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>-213970504.74</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>1028013197.36</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>1874691.51</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>20871000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>-1982754000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>1393109000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>2366000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>12732000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:37">
+    <row r="13" spans="1:39">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13">
         <v>7114483000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>7114483000.0</v>
       </c>
-      <c r="O13"/>
-[...6 lines deleted...]
-      </c>
+      <c r="Q13"/>
+      <c r="R13"/>
       <c r="S13">
         <v>14762320000.0</v>
       </c>
       <c r="T13">
         <v>14762320000.0</v>
       </c>
       <c r="U13">
-        <v>28911011000.0</v>
+        <v>14762320000.0</v>
       </c>
       <c r="V13">
-        <v>28911011000.0</v>
+        <v>14762320000.0</v>
       </c>
       <c r="W13">
         <v>28911011000.0</v>
       </c>
       <c r="X13">
         <v>28911011000.0</v>
       </c>
       <c r="Y13">
+        <v>28911011000.0</v>
+      </c>
+      <c r="Z13">
+        <v>28911011000.0</v>
+      </c>
+      <c r="AA13">
         <v>18994557000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>18994557000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>3665066000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>3665066000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>830429.98</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>211490194.94</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>217862177.56</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>325786163.52</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-7826372000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>-2233425000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>2046100000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>216843000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>74979000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:37">
+    <row r="14" spans="1:39">
       <c r="A14" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
-      <c r="H14">
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14">
         <v>1888205000.0</v>
       </c>
-      <c r="I14"/>
-      <c r="J14"/>
       <c r="K14"/>
-      <c r="L14">
-[...4 lines deleted...]
-      </c>
+      <c r="L14"/>
+      <c r="M14"/>
       <c r="N14">
         <v>2735084000.0</v>
       </c>
-      <c r="O14"/>
+      <c r="O14">
+        <v>2735084000.0</v>
+      </c>
       <c r="P14">
+        <v>2735084000.0</v>
+      </c>
+      <c r="Q14"/>
+      <c r="R14">
         <v>800468000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>800468000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>1844243000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>1844243000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>318192000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>318192000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>800468000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>800468000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>711037000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>497003000.0</v>
       </c>
-      <c r="Z14">
-[...2 lines deleted...]
-      <c r="AA14">
+      <c r="AB14">
+        <v>0.0</v>
+      </c>
+      <c r="AC14">
         <v>310358000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>-41702000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>-41702000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>49437318.93</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>186062000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>41702000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>703000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>1562000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>41702000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>546000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>756000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:37">
+    <row r="15" spans="1:39">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-      <c r="Y15">
-[...4 lines deleted...]
-      </c>
+      <c r="Y15"/>
+      <c r="Z15"/>
       <c r="AA15">
         <v>0.0</v>
       </c>
       <c r="AB15">
         <v>0.0</v>
       </c>
       <c r="AC15">
         <v>0.0</v>
       </c>
       <c r="AD15">
         <v>0.0</v>
       </c>
       <c r="AE15">
         <v>0.0</v>
       </c>
       <c r="AF15">
         <v>0.0</v>
       </c>
-      <c r="AG15"/>
-      <c r="AH15"/>
+      <c r="AG15">
+        <v>0.0</v>
+      </c>
+      <c r="AH15">
+        <v>0.0</v>
+      </c>
       <c r="AI15"/>
       <c r="AJ15"/>
-      <c r="AK15">
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15">
         <v>2639000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:37">
+    <row r="16" spans="1:39">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B16">
+        <v>182731411000.0</v>
+      </c>
+      <c r="C16">
+        <v>182731411000.0</v>
+      </c>
+      <c r="D16">
         <v>163389470000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>129900082000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>135258089000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>126194421000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>125688495000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>116116929000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>114704917000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>114704917000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>111353259000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>83434459000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>70670000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>13382303000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>74409935000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>62864021000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>52133992000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>66043971000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>62362962000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>67368845000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>64310718000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>74843636000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>44528760000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>36677890000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>32499125000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>33345857000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>34366077000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>40664166000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>37219239000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>30539686000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>14960018000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>9030874000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>8634289000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>3058152000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>3759621000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>4676232000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>2062539000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>1319843000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:37">
+    <row r="17" spans="1:39">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-      <c r="Y17">
-[...4 lines deleted...]
-      </c>
+      <c r="Y17"/>
+      <c r="Z17"/>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
-      <c r="AF17"/>
-      <c r="AG17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
-    </row>
-    <row r="18" spans="1:37">
+      <c r="AL17"/>
+      <c r="AM17"/>
+    </row>
+    <row r="18" spans="1:39">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B18">
+        <v>24119546000.0</v>
+      </c>
+      <c r="C18">
+        <v>24119546000.0</v>
+      </c>
+      <c r="D18">
         <v>45660545000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>21641656000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>15516943000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>29547160000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>27522313000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>43792640000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>21067179000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>21067179000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>32537857000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>23395981000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>1338022000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>3213710000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>11651823000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>19373871000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-9068096000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>16356729000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>8736568000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>7371215000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-3724547000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>14921582000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>8321792000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>5495336000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-567070000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>9570682000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>2618232000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>4137890000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-1543251000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>5733953000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>249742000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>353408000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>627368000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-678238000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-688752000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>1283568000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>387782000.0</v>
       </c>
-      <c r="AK18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:37">
+      <c r="AM18"/>
+    </row>
+    <row r="19" spans="1:39">
       <c r="A19" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>148</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-11555616000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-27021892000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-6383976000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-30545257000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-16898558000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-42622100000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-28290121000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-16470671000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-4820500000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-11519860000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-22620247000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-1241071000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-356394000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-8593271000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-4852089000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-12692505000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-13764757000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-3484056000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-5621047000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-26622837000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-455054000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-9695818000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-1584192000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-11461872000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-16175856000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-1139423000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>457473000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-84752.82</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-1085512964.23</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-1118218356.33</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-127378393.44</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>240000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>250000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>-800000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>-413000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>-305000000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:37">
+    <row r="20" spans="1:39">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
-    </row>
-    <row r="21" spans="1:37">
+      <c r="AL20"/>
+      <c r="AM20"/>
+    </row>
+    <row r="21" spans="1:39">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
-      <c r="Q21">
-[...4 lines deleted...]
-      </c>
+      <c r="Q21"/>
+      <c r="R21"/>
       <c r="S21">
         <v>-1875472000.0</v>
       </c>
       <c r="T21">
         <v>-1875472000.0</v>
       </c>
       <c r="U21">
-        <v>13930225000.0</v>
+        <v>-1875472000.0</v>
       </c>
       <c r="V21">
-        <v>13930225000.0</v>
+        <v>-1875472000.0</v>
       </c>
       <c r="W21">
         <v>13930225000.0</v>
       </c>
       <c r="X21">
         <v>13930225000.0</v>
       </c>
       <c r="Y21">
-        <v>7970123000.0</v>
+        <v>13930225000.0</v>
       </c>
       <c r="Z21">
-        <v>7970123000.0</v>
+        <v>13930225000.0</v>
       </c>
       <c r="AA21">
         <v>7970123000.0</v>
       </c>
       <c r="AB21">
         <v>7970123000.0</v>
       </c>
       <c r="AC21">
-        <v>0.0</v>
+        <v>7970123000.0</v>
       </c>
       <c r="AD21">
-        <v>0.0</v>
+        <v>7970123000.0</v>
       </c>
       <c r="AE21">
         <v>0.0</v>
       </c>
       <c r="AF21">
         <v>0.0</v>
       </c>
-      <c r="AG21"/>
-      <c r="AH21"/>
+      <c r="AG21">
+        <v>0.0</v>
+      </c>
+      <c r="AH21">
+        <v>0.0</v>
+      </c>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
-    </row>
-    <row r="22" spans="1:37">
+      <c r="AL21"/>
+      <c r="AM21"/>
+    </row>
+    <row r="22" spans="1:39">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B22">
+        <v>24540999000.0</v>
+      </c>
+      <c r="C22">
+        <v>24540999000.0</v>
+      </c>
+      <c r="D22">
         <v>29328184000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>30753457000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>14741829000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>27446637000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>24980694000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>32009355000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>27997826000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>27997826000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>15537122000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>13108086000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>8101027000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>9453697000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>10588574000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>8896340000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>2599451000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>6619546000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>1639960000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>2414580000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-2905416000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-1376356000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-784708000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-899349000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-4119329000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-1751637000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-2335008000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-1003250000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-1877708000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-2423893000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-1098323000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-6493888000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-201021000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-525115000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-221442000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-109541000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-207723000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-291977000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:37">
+    <row r="23" spans="1:39">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B23">
+        <v>-5228476000.0</v>
+      </c>
+      <c r="C23">
+        <v>-5228476000.0</v>
+      </c>
+      <c r="D23">
         <v>551000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>353000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>219000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>274000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>132000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>728000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>30000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>30000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>385000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>7233000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>53000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>9510000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>258000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>268000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>43000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>193000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>146000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-636619000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-1238874000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>12101296000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>49041540.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>8418741000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1205472000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>893899000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>6967004000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-47540000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>7993828000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-13936000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>11537514000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-3789000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>5824568000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-300000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>18626000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>645704000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>767507000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-25373000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:37">
+    <row r="24" spans="1:39">
       <c r="A24" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B24">
+        <v>1538248000.0</v>
+      </c>
+      <c r="C24">
+        <v>1538248000.0</v>
+      </c>
+      <c r="D24">
         <v>-11555616000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-27021892000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-6383976000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-30545257000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-16898558000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-42622100000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-28290121000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-28290121000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-4820500000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-11519860000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-22620247000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>21120639000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-356394000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-8593271000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-4852089000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-12692505000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-13764757000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-3484056000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-5621047000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-26622837000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-499386813.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-9695818000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-1584192000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>16398174000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-16175856000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-1129331000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>457473000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>204357.46</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-6217168000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-283654000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-801556000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-9638000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-196216000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>701624000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-413000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-159790000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:37">
+    <row r="25" spans="1:39">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B25">
-        <v>16332361000.0</v>
+        <v>-2175877000.0</v>
       </c>
       <c r="C25">
-        <v>-9111801000.0</v>
+        <v>-2175877000.0</v>
       </c>
       <c r="D25">
+        <v>14278841000.0</v>
+      </c>
+      <c r="E25">
+        <v>-11066695000.0</v>
+      </c>
+      <c r="F25">
         <v>-1399019000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-303732000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>63614000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>9360523000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-9509189000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-9509189000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>15530916000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>8397266000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-8296407000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-22508871000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-801633000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>8633183000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-13190297000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-764920000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>7096608000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>3768872000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-1791940000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>247848000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>8150571000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>5480174000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>2742886000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>4011074000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>4284813000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>788513000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-164175000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>8952250000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>868604000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-766435000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-1836000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-3968987000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>1936765000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>1390247000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>276510000.0</v>
       </c>
-      <c r="AK25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:37">
+      <c r="AM25"/>
+    </row>
+    <row r="26" spans="1:39">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
-[...4 lines deleted...]
-      </c>
+      <c r="Y26"/>
+      <c r="Z26"/>
       <c r="AA26">
         <v>0.0</v>
       </c>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
-      <c r="AG26"/>
+      <c r="AG26">
+        <v>0.0</v>
+      </c>
       <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26"/>
+      <c r="AJ26">
         <v>-32677000.0</v>
       </c>
-      <c r="AI26"/>
-      <c r="AJ26"/>
       <c r="AK26"/>
-    </row>
-    <row r="27" spans="1:37">
+      <c r="AL26"/>
+      <c r="AM26"/>
+    </row>
+    <row r="27" spans="1:39">
       <c r="A27" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-      <c r="C27"/>
+        <v>155</v>
+      </c>
+      <c r="B27">
+        <v>1754424000.0</v>
+      </c>
+      <c r="C27">
+        <v>1754424000.0</v>
+      </c>
       <c r="D27">
+        <v>2053520000.0</v>
+      </c>
+      <c r="E27">
+        <v>1954894000.0</v>
+      </c>
+      <c r="F27">
         <v>2174133000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>2404255000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>2478005000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>2422762000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>2578542000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>2578542000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>1469819000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>1890629000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>1533402000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>7718365000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>1864882000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>1844348000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>1522750000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>3613043000.0</v>
       </c>
-      <c r="R27"/>
-      <c r="S27">
+      <c r="T27"/>
+      <c r="U27">
         <v>1187763000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>972809000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>933230000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>955929000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>914511000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>809373000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>6841573000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>668427000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>591975000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>498632000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>-13610000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>479461000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>5820490000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>13610000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>2668000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>3490000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>2862000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>2366000.0</v>
       </c>
-      <c r="AK27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:37">
+      <c r="AM27"/>
+    </row>
+    <row r="28" spans="1:39">
       <c r="A28" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B28">
+        <v>-5228476000.0</v>
+      </c>
+      <c r="C28">
+        <v>-5228476000.0</v>
+      </c>
+      <c r="D28">
         <v>551000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>353000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>219000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>274000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>132000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>728000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>30000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>30000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>385000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>7233000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>53000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>9510000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>258000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>268000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>43000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>193000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>146000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-636619000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-1238874000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>42174783000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>49041540.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>8418741000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1205472000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>893899000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>6967004000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-47540000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>7993828000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-13936000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>11537514000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-3789000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>5824568000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-300000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-14051000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>645704000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>767507000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>70077000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:37">
+    <row r="29" spans="1:39">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B29">
+        <v>24119546000.0</v>
+      </c>
+      <c r="C29">
+        <v>24119546000.0</v>
+      </c>
+      <c r="D29">
         <v>45660545000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>21641656000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>15516943000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>29547160000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>27522313000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>43792640000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>21067179000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>21067179000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>32537857000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>23395981000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1338022000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>3849426000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>11651823000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>19373871000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-9068096000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>16399775000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>8736568000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>7371215000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-3724547000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>14946569000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>8321792000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>5495336000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-567070000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>9598013000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>2618232000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>4147982000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-1543251000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>5732397000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>249742000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>360904000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>628924000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-675950000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-682119000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>1283568000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>389980000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>126714000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:37">
+    <row r="30" spans="1:39">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B30">
+        <v>1538248000.0</v>
+      </c>
+      <c r="C30">
+        <v>1538248000.0</v>
+      </c>
+      <c r="D30">
         <v>-11555616000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-27021892000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-6383976000.0</v>
       </c>
-      <c r="E30"/>
-      <c r="F30">
+      <c r="G30"/>
+      <c r="H30">
         <v>-16898558000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-42622100000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-28290121000.0</v>
       </c>
-      <c r="I30"/>
-      <c r="J30">
+      <c r="K30"/>
+      <c r="L30">
         <v>-4820500000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-11519860000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-22620247000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-1241071000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-356394000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-8593271000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-4852089000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-12692505000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-13764757000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-3484056000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-5621047000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-26622837000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-499386813.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-9695818000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-1584192000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-11461872000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-16175856000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-1139423000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>457473000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-106600.48</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-6217168000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-291150000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-801556000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-11926000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-202849000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>701624000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-415198000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-307301000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>