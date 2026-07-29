--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -1925,51 +1925,51 @@
       </c>
       <c r="H35">
         <v>5642664000.0</v>
       </c>
       <c r="I35">
         <v>0.0</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36">
         <v>104774390000.0</v>
       </c>
       <c r="C36">
         <v>83423236000.0</v>
       </c>
       <c r="D36">
-        <v>48222014000.0</v>
+        <v>47951276000.0</v>
       </c>
       <c r="E36">
         <v>16862117000.0</v>
       </c>
       <c r="F36">
         <v>16425966000.0</v>
       </c>
       <c r="G36">
         <v>7275305000.0</v>
       </c>
       <c r="H36">
         <v>503120000.0</v>
       </c>
       <c r="I36">
         <v>182667000.0</v>
       </c>
       <c r="J36">
         <v>162363000.0</v>
       </c>
       <c r="K36">
         <v>17248000.0</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" t="s">
@@ -8520,92 +8520,92 @@
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>103</v>
       </c>
       <c r="B5">
         <v>119446290000.0</v>
       </c>
       <c r="C5">
         <v>108422862000.0</v>
       </c>
       <c r="D5">
-        <v>58698762000.0</v>
+        <v>71920435000.0</v>
       </c>
       <c r="E5">
-        <v>30401921000.0</v>
+        <v>36315384000.0</v>
       </c>
       <c r="F5">
-        <v>6896762000.0</v>
+        <v>10933257000.0</v>
       </c>
       <c r="G5">
         <v>-9380325000.0</v>
       </c>
       <c r="H5">
         <v>-8538211000.0</v>
       </c>
       <c r="I5">
         <v>-4846024000.0</v>
       </c>
       <c r="J5">
         <v>-585724000.0</v>
       </c>
       <c r="K5">
         <v>-286210000.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>104</v>
       </c>
       <c r="B6">
         <v>122446654000.0</v>
       </c>
       <c r="C6">
         <v>109209097000.0</v>
       </c>
       <c r="D6">
-        <v>59484997000.0</v>
+        <v>72706670000.0</v>
       </c>
       <c r="E6">
-        <v>32626090000.0</v>
+        <v>38539553000.0</v>
       </c>
       <c r="F6">
-        <v>8392142000.0</v>
+        <v>12428637000.0</v>
       </c>
       <c r="G6">
         <v>-8728802000.0</v>
       </c>
       <c r="H6">
         <v>-7900380000.0</v>
       </c>
       <c r="I6">
         <v>-4349021000.0</v>
       </c>
       <c r="J6">
         <v>-583459000.0</v>
       </c>
       <c r="K6">
         <v>-285454000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
         <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
@@ -9858,96 +9858,96 @@
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:39">
       <c r="A5" t="s">
         <v>103</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>35535283000.0</v>
       </c>
       <c r="F5">
-        <v>16085563000.0</v>
+        <v>19222660000.0</v>
       </c>
       <c r="G5">
         <v>25592215000.0</v>
       </c>
       <c r="H5">
         <v>24292458000.0</v>
       </c>
       <c r="I5">
         <v>32564536000.0</v>
       </c>
       <c r="J5">
-        <v>25973653000.0</v>
+        <v>33065578000.0</v>
       </c>
       <c r="K5">
         <v>25973653000.0</v>
       </c>
       <c r="L5">
-        <v>16656021000.0</v>
+        <v>19062810000.0</v>
       </c>
       <c r="M5">
-        <v>12718755000.0</v>
+        <v>16278465000.0</v>
       </c>
       <c r="N5">
-        <v>6929018000.0</v>
+        <v>9710489000.0</v>
       </c>
       <c r="O5">
         <v>9113735000.0</v>
       </c>
       <c r="P5">
-        <v>10436613000.0</v>
+        <v>12139397000.0</v>
       </c>
       <c r="Q5">
-        <v>8697167000.0</v>
+        <v>10467551000.0</v>
       </c>
       <c r="R5">
-        <v>2154406000.0</v>
+        <v>3176905000.0</v>
       </c>
       <c r="S5">
         <v>6906967000.0</v>
       </c>
       <c r="T5">
-        <v>2139272000.0</v>
+        <v>2793157000.0</v>
       </c>
       <c r="U5">
-        <v>1997479000.0</v>
+        <v>2708579000.0</v>
       </c>
       <c r="V5">
         <v>-4146956000.0</v>
       </c>
       <c r="W5">
         <v>-1613420000.0</v>
       </c>
       <c r="X5">
         <v>-1295738000.0</v>
       </c>
       <c r="Y5">
         <v>-1639582000.0</v>
       </c>
       <c r="Z5">
         <v>-4397233000.0</v>
       </c>
       <c r="AA5">
         <v>-2135304000.0</v>
       </c>
       <c r="AB5">
         <v>-2791973000.0</v>
       </c>
       <c r="AC5">
         <v>-1490413000.0</v>
       </c>
@@ -9965,108 +9965,108 @@
       </c>
       <c r="AH5">
         <v>-198659407.0</v>
       </c>
       <c r="AI5">
         <v>-12704000.0</v>
       </c>
       <c r="AJ5">
         <v>-234373000.0</v>
       </c>
       <c r="AK5">
         <v>-122738000.0</v>
       </c>
       <c r="AL5">
         <v>-215909000.0</v>
       </c>
       <c r="AM5">
         <v>-286210000.0</v>
       </c>
     </row>
     <row r="6" spans="1:39">
       <c r="A6" t="s">
         <v>104</v>
       </c>
       <c r="B6">
-        <v>21017113000.0</v>
+        <v>16561227000.0</v>
       </c>
       <c r="C6">
         <v>27337086000.0</v>
       </c>
       <c r="D6">
-        <v>25025924000.0</v>
+        <v>33314870000.0</v>
       </c>
       <c r="E6">
         <v>35712474000.0</v>
       </c>
       <c r="F6">
-        <v>16262754000.0</v>
+        <v>19399851000.0</v>
       </c>
       <c r="G6">
         <v>25788773750.0</v>
       </c>
       <c r="H6">
         <v>29179801000.0</v>
       </c>
       <c r="I6">
         <v>32761094750.0</v>
       </c>
       <c r="J6">
-        <v>26170212000.0</v>
+        <v>33262137000.0</v>
       </c>
       <c r="K6">
         <v>26170211750.0</v>
       </c>
       <c r="L6">
-        <v>17212063000.0</v>
+        <v>19618852000.0</v>
       </c>
       <c r="M6">
-        <v>13274797000.0</v>
+        <v>16834507000.0</v>
       </c>
       <c r="N6">
-        <v>7485060000.0</v>
+        <v>10266531000.0</v>
       </c>
       <c r="O6">
         <v>9669777000.0</v>
       </c>
       <c r="P6">
-        <v>10810458000.0</v>
+        <v>12513242000.0</v>
       </c>
       <c r="Q6">
-        <v>9071012000.0</v>
+        <v>10841396000.0</v>
       </c>
       <c r="R6">
-        <v>2528251000.0</v>
+        <v>3550750000.0</v>
       </c>
       <c r="S6">
         <v>7280812000.0</v>
       </c>
       <c r="T6">
-        <v>2302153000.0</v>
+        <v>2956038000.0</v>
       </c>
       <c r="U6">
-        <v>2160360000.0</v>
+        <v>2871460000.0</v>
       </c>
       <c r="V6">
         <v>-3984075000.0</v>
       </c>
       <c r="W6">
         <v>-1295228000.0</v>
       </c>
       <c r="X6">
         <v>-1136280250.0</v>
       </c>
       <c r="Y6">
         <v>-1480124250.0</v>
       </c>
       <c r="Z6">
         <v>-4237775000.0</v>
       </c>
       <c r="AA6">
         <v>-1635586000.0</v>
       </c>
       <c r="AB6">
         <v>-2667722000.0</v>
       </c>
       <c r="AC6">
         <v>-1335234000.0</v>
       </c>
@@ -12930,51 +12930,51 @@
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
         <v>138</v>
       </c>
       <c r="B9">
-        <v>-1523543000.0</v>
+        <v>-3959491000.0</v>
       </c>
       <c r="C9">
         <v>-92296000.0</v>
       </c>
       <c r="D9">
         <v>-3326421000.0</v>
       </c>
       <c r="E9">
         <v>86041000.0</v>
       </c>
       <c r="F9">
         <v>55811000.0</v>
       </c>
       <c r="G9">
         <v>321426000.0</v>
       </c>
       <c r="H9">
         <v>-803388000.0</v>
       </c>
       <c r="I9">
         <v>-159413000.0</v>
       </c>
       <c r="J9">
         <v>-77891000.0</v>
       </c>
@@ -13195,51 +13195,51 @@
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
         <v>147</v>
       </c>
       <c r="B18">
-        <v>106938690000.0</v>
+        <v>105793613000.0</v>
       </c>
       <c r="C18">
         <v>120962155000.0</v>
       </c>
       <c r="D18">
         <v>93578652000.0</v>
       </c>
       <c r="E18">
         <v>6397263000.0</v>
       </c>
       <c r="F18">
         <v>25495779000.0</v>
       </c>
       <c r="G18">
         <v>28153581000.0</v>
       </c>
       <c r="H18">
         <v>14793540000.0</v>
       </c>
       <c r="I18">
         <v>7740596000.0</v>
       </c>
       <c r="J18">
         <v>306558000.0</v>
       </c>
@@ -13325,156 +13325,156 @@
       </c>
       <c r="F21">
         <v>-1875472000.0</v>
       </c>
       <c r="G21">
         <v>13930225000.0</v>
       </c>
       <c r="H21">
         <v>7970123000.0</v>
       </c>
       <c r="I21">
         <v>7970123000.0</v>
       </c>
       <c r="J21">
         <v>7860903000.0</v>
       </c>
       <c r="K21">
         <v>7970123000.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
         <v>113</v>
       </c>
       <c r="B22">
-        <v>99364469000.0</v>
+        <v>97842539000.0</v>
       </c>
       <c r="C22">
         <v>112434512000.0</v>
       </c>
       <c r="D22">
         <v>60026544000.0</v>
       </c>
       <c r="E22">
         <v>31538062000.0</v>
       </c>
       <c r="F22">
         <v>7768670000.0</v>
       </c>
       <c r="G22">
         <v>-7179742000.0</v>
       </c>
       <c r="H22">
         <v>-6967603000.0</v>
       </c>
       <c r="I22">
         <v>-10217125000.0</v>
       </c>
       <c r="J22">
         <v>-525115000.0</v>
       </c>
       <c r="K22">
         <v>-291977000.0</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
         <v>151</v>
       </c>
       <c r="B23">
-        <v>-5227353000.0</v>
+        <v>1363000.0</v>
       </c>
       <c r="C23">
         <v>1255000.0</v>
       </c>
       <c r="D23">
         <v>8191000.0</v>
       </c>
       <c r="E23">
         <v>10079000.0</v>
       </c>
       <c r="F23">
         <v>318000.0</v>
       </c>
       <c r="G23">
         <v>-6000.0</v>
       </c>
       <c r="H23">
         <v>7993828000.0</v>
       </c>
       <c r="I23">
         <v>5820726000.0</v>
       </c>
       <c r="J23">
         <v>1431537000.0</v>
       </c>
       <c r="K23">
         <v>504864000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
         <v>152</v>
       </c>
       <c r="B24">
-        <v>-43423236000.0</v>
+        <v>-199754000.0</v>
       </c>
       <c r="C24">
         <v>35692000.0</v>
       </c>
       <c r="D24">
         <v>130239000.0</v>
       </c>
       <c r="E24">
         <v>19119573000.0</v>
       </c>
       <c r="F24">
         <v>445037000.0</v>
       </c>
       <c r="G24">
         <v>-238000000.0</v>
       </c>
       <c r="H24">
         <v>-424632000.0</v>
       </c>
       <c r="I24">
         <v>124790000.0</v>
       </c>
       <c r="J24">
         <v>-159790000.0</v>
       </c>
       <c r="K24">
         <v>-305000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
         <v>153</v>
       </c>
       <c r="B25">
-        <v>-362750000.0</v>
+        <v>-9026352000.0</v>
       </c>
       <c r="C25">
         <v>-9915238000.0</v>
       </c>
       <c r="D25">
         <v>-2088373000.0</v>
       </c>
       <c r="E25">
         <v>-41353361000.0</v>
       </c>
       <c r="F25">
         <v>833876000.0</v>
       </c>
       <c r="G25">
         <v>287850000.0</v>
       </c>
       <c r="H25">
         <v>9484000.0</v>
       </c>
       <c r="I25">
         <v>-78267000.0</v>
       </c>
       <c r="J25">
         <v>-2573000.0</v>
       </c>
@@ -13779,51 +13779,51 @@
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
       <c r="AI1" t="s">
         <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>97</v>
       </c>
       <c r="AK1" t="s">
         <v>98</v>
       </c>
       <c r="AL1" t="s">
         <v>99</v>
       </c>
       <c r="AM1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:39">
       <c r="A2" t="s">
         <v>131</v>
       </c>
       <c r="B2">
-        <v>163389470000.0</v>
+        <v>182731411000.0</v>
       </c>
       <c r="C2">
         <v>163389470000.0</v>
       </c>
       <c r="D2">
         <v>129900082000.0</v>
       </c>
       <c r="E2">
         <v>135258089000.0</v>
       </c>
       <c r="F2">
         <v>126194421000.0</v>
       </c>
       <c r="G2">
         <v>125688495000.0</v>
       </c>
       <c r="H2">
         <v>116116929000.0</v>
       </c>
       <c r="I2">
         <v>114704917000.0</v>
       </c>
       <c r="J2">
         <v>121779905000.0</v>
       </c>
@@ -14129,51 +14129,51 @@
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
       <c r="AG5">
         <v>0.0</v>
       </c>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
     </row>
     <row r="6" spans="1:39">
       <c r="A6" t="s">
         <v>135</v>
       </c>
       <c r="B6">
-        <v>19341941000.0</v>
+        <v>16522589000.0</v>
       </c>
       <c r="C6">
         <v>19341941000.0</v>
       </c>
       <c r="D6">
         <v>33489388000.0</v>
       </c>
       <c r="E6">
         <v>-5358007000.0</v>
       </c>
       <c r="F6">
         <v>9063668000.0</v>
       </c>
       <c r="G6">
         <v>505926000.0</v>
       </c>
       <c r="H6">
         <v>9571566000.0</v>
       </c>
       <c r="I6">
         <v>1412012000.0</v>
       </c>
       <c r="J6">
         <v>-7074988000.0</v>
       </c>
@@ -14989,51 +14989,51 @@
       <c r="AE15">
         <v>0.0</v>
       </c>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15">
         <v>2639000.0</v>
       </c>
     </row>
     <row r="16" spans="1:39">
       <c r="A16" t="s">
         <v>145</v>
       </c>
       <c r="B16">
-        <v>182731411000.0</v>
+        <v>199254000000.0</v>
       </c>
       <c r="C16">
         <v>182731411000.0</v>
       </c>
       <c r="D16">
         <v>163389470000.0</v>
       </c>
       <c r="E16">
         <v>129900082000.0</v>
       </c>
       <c r="F16">
         <v>135258089000.0</v>
       </c>
       <c r="G16">
         <v>126194421000.0</v>
       </c>
       <c r="H16">
         <v>125688495000.0</v>
       </c>
       <c r="I16">
         <v>116116929000.0</v>
       </c>
       <c r="J16">
         <v>114704917000.0</v>
       </c>
@@ -15165,51 +15165,51 @@
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
       <c r="AG17">
         <v>0.0</v>
       </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
     </row>
     <row r="18" spans="1:39">
       <c r="A18" t="s">
         <v>147</v>
       </c>
       <c r="B18">
-        <v>24119546000.0</v>
+        <v>16445000000.0</v>
       </c>
       <c r="C18">
         <v>24119546000.0</v>
       </c>
       <c r="D18">
         <v>45660545000.0</v>
       </c>
       <c r="E18">
         <v>21641656000.0</v>
       </c>
       <c r="F18">
         <v>15516943000.0</v>
       </c>
       <c r="G18">
         <v>29547160000.0</v>
       </c>
       <c r="H18">
         <v>27522313000.0</v>
       </c>
       <c r="I18">
         <v>43792640000.0</v>
       </c>
       <c r="J18">
         <v>21067179000.0</v>
       </c>
@@ -15515,51 +15515,51 @@
         <v>7970123000.0</v>
       </c>
       <c r="AE21">
         <v>0.0</v>
       </c>
       <c r="AF21">
         <v>0.0</v>
       </c>
       <c r="AG21">
         <v>0.0</v>
       </c>
       <c r="AH21">
         <v>0.0</v>
       </c>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
     </row>
     <row r="22" spans="1:39">
       <c r="A22" t="s">
         <v>113</v>
       </c>
       <c r="B22">
-        <v>24540999000.0</v>
+        <v>12547000000.0</v>
       </c>
       <c r="C22">
         <v>24540999000.0</v>
       </c>
       <c r="D22">
         <v>29328184000.0</v>
       </c>
       <c r="E22">
         <v>30753457000.0</v>
       </c>
       <c r="F22">
         <v>14741829000.0</v>
       </c>
       <c r="G22">
         <v>27446637000.0</v>
       </c>
       <c r="H22">
         <v>24980694000.0</v>
       </c>
       <c r="I22">
         <v>32009355000.0</v>
       </c>
       <c r="J22">
         <v>27997826000.0</v>
       </c>
@@ -15753,51 +15753,51 @@
       </c>
       <c r="AH23">
         <v>5824568000.0</v>
       </c>
       <c r="AI23">
         <v>-300000.0</v>
       </c>
       <c r="AJ23">
         <v>18626000.0</v>
       </c>
       <c r="AK23">
         <v>645704000.0</v>
       </c>
       <c r="AL23">
         <v>767507000.0</v>
       </c>
       <c r="AM23">
         <v>-25373000.0</v>
       </c>
     </row>
     <row r="24" spans="1:39">
       <c r="A24" t="s">
         <v>152</v>
       </c>
       <c r="B24">
-        <v>1538248000.0</v>
+        <v>2082000000.0</v>
       </c>
       <c r="C24">
         <v>1538248000.0</v>
       </c>
       <c r="D24">
         <v>-11555616000.0</v>
       </c>
       <c r="E24">
         <v>-27021892000.0</v>
       </c>
       <c r="F24">
         <v>-6383976000.0</v>
       </c>
       <c r="G24">
         <v>-30545257000.0</v>
       </c>
       <c r="H24">
         <v>-16898558000.0</v>
       </c>
       <c r="I24">
         <v>-42622100000.0</v>
       </c>
       <c r="J24">
         <v>-28290121000.0</v>
       </c>
@@ -15872,51 +15872,51 @@
       </c>
       <c r="AH24">
         <v>-801556000.0</v>
       </c>
       <c r="AI24">
         <v>-9638000.0</v>
       </c>
       <c r="AJ24">
         <v>-196216000.0</v>
       </c>
       <c r="AK24">
         <v>701624000.0</v>
       </c>
       <c r="AL24">
         <v>-413000000.0</v>
       </c>
       <c r="AM24">
         <v>-159790000.0</v>
       </c>
     </row>
     <row r="25" spans="1:39">
       <c r="A25" t="s">
         <v>153</v>
       </c>
       <c r="B25">
-        <v>-2175877000.0</v>
+        <v>2374000000.0</v>
       </c>
       <c r="C25">
         <v>-2175877000.0</v>
       </c>
       <c r="D25">
         <v>14278841000.0</v>
       </c>
       <c r="E25">
         <v>-11066695000.0</v>
       </c>
       <c r="F25">
         <v>-1399019000.0</v>
       </c>
       <c r="G25">
         <v>-303732000.0</v>
       </c>
       <c r="H25">
         <v>63614000.0</v>
       </c>
       <c r="I25">
         <v>9360523000.0</v>
       </c>
       <c r="J25">
         <v>-9509189000.0</v>
       </c>
@@ -16050,51 +16050,51 @@
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26"/>
       <c r="AJ26">
         <v>-32677000.0</v>
       </c>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
     </row>
     <row r="27" spans="1:39">
       <c r="A27" t="s">
         <v>155</v>
       </c>
       <c r="B27">
-        <v>1754424000.0</v>
+        <v>1524000000.0</v>
       </c>
       <c r="C27">
         <v>1754424000.0</v>
       </c>
       <c r="D27">
         <v>2053520000.0</v>
       </c>
       <c r="E27">
         <v>1954894000.0</v>
       </c>
       <c r="F27">
         <v>2174133000.0</v>
       </c>
       <c r="G27">
         <v>2404255000.0</v>
       </c>
       <c r="H27">
         <v>2478005000.0</v>
       </c>
       <c r="I27">
         <v>2422762000.0</v>
       </c>
       <c r="J27">
         <v>2578542000.0</v>
       </c>
@@ -16284,51 +16284,51 @@
       </c>
       <c r="AH28">
         <v>5824568000.0</v>
       </c>
       <c r="AI28">
         <v>-300000.0</v>
       </c>
       <c r="AJ28">
         <v>-14051000.0</v>
       </c>
       <c r="AK28">
         <v>645704000.0</v>
       </c>
       <c r="AL28">
         <v>767507000.0</v>
       </c>
       <c r="AM28">
         <v>70077000.0</v>
       </c>
     </row>
     <row r="29" spans="1:39">
       <c r="A29" t="s">
         <v>157</v>
       </c>
       <c r="B29">
-        <v>24119546000.0</v>
+        <v>16445000000.0</v>
       </c>
       <c r="C29">
         <v>24119546000.0</v>
       </c>
       <c r="D29">
         <v>45660545000.0</v>
       </c>
       <c r="E29">
         <v>21641656000.0</v>
       </c>
       <c r="F29">
         <v>15516943000.0</v>
       </c>
       <c r="G29">
         <v>29547160000.0</v>
       </c>
       <c r="H29">
         <v>27522313000.0</v>
       </c>
       <c r="I29">
         <v>43792640000.0</v>
       </c>
       <c r="J29">
         <v>21067179000.0</v>
       </c>
@@ -16403,51 +16403,51 @@
       </c>
       <c r="AH29">
         <v>628924000.0</v>
       </c>
       <c r="AI29">
         <v>-675950000.0</v>
       </c>
       <c r="AJ29">
         <v>-682119000.0</v>
       </c>
       <c r="AK29">
         <v>1283568000.0</v>
       </c>
       <c r="AL29">
         <v>389980000.0</v>
       </c>
       <c r="AM29">
         <v>126714000.0</v>
       </c>
     </row>
     <row r="30" spans="1:39">
       <c r="A30" t="s">
         <v>158</v>
       </c>
       <c r="B30">
-        <v>1538248000.0</v>
+        <v>2082000000.0</v>
       </c>
       <c r="C30">
         <v>1538248000.0</v>
       </c>
       <c r="D30">
         <v>-11555616000.0</v>
       </c>
       <c r="E30">
         <v>-27021892000.0</v>
       </c>
       <c r="F30">
         <v>-6383976000.0</v>
       </c>
       <c r="G30"/>
       <c r="H30">
         <v>-16898558000.0</v>
       </c>
       <c r="I30">
         <v>-42622100000.0</v>
       </c>
       <c r="J30">
         <v>-28290121000.0</v>
       </c>
       <c r="K30"/>
       <c r="L30">