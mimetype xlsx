--- v2 (2026-07-29)
+++ v3 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -238,50 +238,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2762,5626 +2765,5758 @@
       <c r="K62">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM62"/>
+  <dimension ref="A1:AN62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
       <c r="AI1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AK1" t="s">
         <v>98</v>
       </c>
       <c r="AL1" t="s">
         <v>99</v>
       </c>
       <c r="AM1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2">
+        <v>16200076635.0</v>
+      </c>
+      <c r="C2">
         <v>108743355000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>107475556000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>100578026000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>95521629000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>92515127000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>92457806000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>82780215000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>79859771000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>91902691000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>75863637000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>70128503000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>60115463000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>63316695000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>55878527000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>51562514000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>52897387000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>62509714000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>47166443000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>53201246000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>50754254000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53833981000.0</v>
       </c>
       <c r="W2">
         <v>53833981000.0</v>
       </c>
       <c r="X2">
+        <v>53833981000.0</v>
+      </c>
+      <c r="Y2">
         <v>40299835000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>33978503000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29926488000.0</v>
       </c>
       <c r="AA2">
         <v>29926488000.0</v>
       </c>
       <c r="AB2">
+        <v>29926488000.0</v>
+      </c>
+      <c r="AC2">
         <v>19819656000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>17830719000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17275934000.0</v>
       </c>
       <c r="AE2">
         <v>17275934000.0</v>
       </c>
       <c r="AF2">
+        <v>17275934000.0</v>
+      </c>
+      <c r="AG2">
         <v>10793733000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>9318220000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>8594240000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>9838519000.0</v>
       </c>
-      <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
-      <c r="AM2">
+      <c r="AM2"/>
+      <c r="AN2">
         <v>162569000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:39">
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
-      <c r="AA3">
-[...1 lines deleted...]
-      </c>
+      <c r="AA3"/>
       <c r="AB3">
         <v>0.0</v>
       </c>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
       <c r="AF3">
         <v>0.0</v>
       </c>
       <c r="AG3">
         <v>0.0</v>
       </c>
-      <c r="AH3"/>
+      <c r="AH3">
+        <v>0.0</v>
+      </c>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
-    </row>
-    <row r="4" spans="1:39">
+      <c r="AN3"/>
+    </row>
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AH4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
-    </row>
-    <row r="5" spans="1:39">
+      <c r="AN4"/>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5">
+        <v>-6042000000.0</v>
+      </c>
+      <c r="C5">
         <v>-572853000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>3456143000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>5144907000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>6750146000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>7534223000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>7824545000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>2973404000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>5905864000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>4829742000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>5140217000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>5957839000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>6259971000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>3327238000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>2431753000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>4630973000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>864028000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-2519900000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-2651317000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-1414093000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-1666114000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1047728000.0</v>
       </c>
       <c r="W5">
         <v>-1047728000.0</v>
       </c>
       <c r="X5">
+        <v>-1047728000.0</v>
+      </c>
+      <c r="Y5">
         <v>533303000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>1794728000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1448230000.0</v>
       </c>
       <c r="AA5">
         <v>1448230000.0</v>
       </c>
       <c r="AB5">
+        <v>1448230000.0</v>
+      </c>
+      <c r="AC5">
         <v>1804675000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1116597000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1035783000.0</v>
       </c>
       <c r="AE5">
         <v>1035783000.0</v>
       </c>
       <c r="AF5">
+        <v>1035783000.0</v>
+      </c>
+      <c r="AG5">
         <v>986807000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>396540000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-121176000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-23101000.0</v>
       </c>
-      <c r="AJ5"/>
       <c r="AK5"/>
-      <c r="AL5">
+      <c r="AL5"/>
+      <c r="AM5">
         <v>-426278000.0</v>
       </c>
-      <c r="AM5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:39">
+      <c r="AN5"/>
+    </row>
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
-      <c r="AA6">
-[...1 lines deleted...]
-      </c>
+      <c r="AA6"/>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
-      <c r="AI6"/>
+      <c r="AI6">
+        <v>0.0</v>
+      </c>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
-    </row>
-    <row r="7" spans="1:39">
+      <c r="AN6"/>
+    </row>
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7">
+        <v>4844000000.0</v>
+      </c>
+      <c r="C7">
         <v>5122000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>5378795000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>5425275000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>5675735000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>5950764000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>5297543000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>5060927000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>4500740000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>4165112000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>4285808000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>3778289000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>2203502000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1707845000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1472818000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1263095000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>140345000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>871977000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>971427000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>776537000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>726234000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>690270000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>667975000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>573121000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>554824000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>515408000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>544327000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>335390000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>327452000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>236822000.0</v>
       </c>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
-      <c r="AH7"/>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
-    </row>
-    <row r="8" spans="1:39">
+      <c r="AN7"/>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
         <v>17</v>
       </c>
       <c r="B8">
         <v>0.0</v>
       </c>
       <c r="C8">
+        <v>0.0</v>
+      </c>
+      <c r="D8">
         <v>182000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>181000.0</v>
       </c>
       <c r="E8">
         <v>181000.0</v>
       </c>
       <c r="F8">
-        <v>180000.0</v>
+        <v>181000.0</v>
       </c>
       <c r="G8">
         <v>180000.0</v>
       </c>
       <c r="H8">
-        <v>179000.0</v>
+        <v>180000.0</v>
       </c>
       <c r="I8">
         <v>179000.0</v>
       </c>
       <c r="J8">
+        <v>179000.0</v>
+      </c>
+      <c r="K8">
         <v>178000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>177000.0</v>
       </c>
       <c r="L8">
         <v>177000.0</v>
       </c>
       <c r="M8">
+        <v>177000.0</v>
+      </c>
+      <c r="N8">
         <v>176000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>171000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>170000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>162000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>24000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>162000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>161000.0</v>
       </c>
       <c r="T8">
         <v>161000.0</v>
       </c>
       <c r="U8">
         <v>161000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>161000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
-    </row>
-    <row r="9" spans="1:39">
+      <c r="AN8"/>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-      <c r="Z9">
+      <c r="Z9"/>
+      <c r="AA9">
         <v>42303322000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>41493949000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>40695277000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>38198956000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>37606981000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>89459921.76</v>
       </c>
-      <c r="AF9">
-[...1 lines deleted...]
-      </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
-      <c r="AH9"/>
+      <c r="AH9">
+        <v>0.0</v>
+      </c>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
-    </row>
-    <row r="10" spans="1:39">
+      <c r="AN9"/>
+    </row>
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="B10">
+        <v>128918000000.0</v>
+      </c>
+      <c r="C10">
         <v>198509848000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>182847773000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>92386547000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>63222442000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>70126217000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>57768053000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>65295431000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>56756329000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>59794469000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>55591888000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>54939761000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>31379326000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>34326192000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>19771265000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>25601547000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>13057463000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>6426715000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>7404992000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>11132801000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>19154777000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22421189000.0</v>
       </c>
       <c r="W10">
         <v>22421189000.0</v>
       </c>
       <c r="X10">
+        <v>22421189000.0</v>
+      </c>
+      <c r="Y10">
         <v>5715676000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>4209623000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5768186000.0</v>
       </c>
       <c r="AA10">
         <v>5768186000.0</v>
       </c>
       <c r="AB10">
+        <v>5768186000.0</v>
+      </c>
+      <c r="AC10">
         <v>15694045000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>23851940000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14160322000.0</v>
       </c>
       <c r="AE10">
         <v>14160322000.0</v>
       </c>
       <c r="AF10">
+        <v>14160322000.0</v>
+      </c>
+      <c r="AG10">
         <v>14960018000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>9030874000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>8634289000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>3058152000.0</v>
       </c>
-      <c r="AJ10"/>
       <c r="AK10"/>
-      <c r="AL10">
+      <c r="AL10"/>
+      <c r="AM10">
         <v>-1609843000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>190097000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:39">
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
         <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
-    </row>
-    <row r="12" spans="1:39">
+      <c r="AN11"/>
+    </row>
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12">
+        <v>456414000000.0</v>
+      </c>
+      <c r="C12">
         <v>510370777000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>496455031000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>423769287000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>387131084000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>364500836000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>331559909000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>308461752000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>284927179000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>217209834000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>242131620000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>202846665000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>179508586000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>149438746000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>157034818000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>137809496000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>119380041000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>92943333000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>95220860000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>97917828000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>92181279000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86972283000.0</v>
       </c>
       <c r="W12">
         <v>86972283000.0</v>
       </c>
       <c r="X12">
+        <v>86972283000.0</v>
+      </c>
+      <c r="Y12">
         <v>45574765000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>49010701000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41057013000.0</v>
       </c>
       <c r="AA12">
         <v>41057013000.0</v>
       </c>
       <c r="AB12">
+        <v>41057013000.0</v>
+      </c>
+      <c r="AC12">
         <v>40254824000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>31787361000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21791011000.0</v>
       </c>
       <c r="AE12">
         <v>21791011000.0</v>
       </c>
       <c r="AF12">
+        <v>21791011000.0</v>
+      </c>
+      <c r="AG12">
         <v>22471298000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>10330874000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>9484289000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3108152000.0</v>
       </c>
-      <c r="AJ12"/>
       <c r="AK12"/>
-      <c r="AL12">
+      <c r="AL12"/>
+      <c r="AM12">
         <v>1609843000.0</v>
       </c>
-      <c r="AM12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:39">
+      <c r="AN12"/>
+    </row>
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
         <v>22</v>
       </c>
-      <c r="B13">
-[...1 lines deleted...]
-      </c>
+      <c r="B13"/>
       <c r="C13">
         <v>182115.0</v>
       </c>
       <c r="D13">
-        <v>181000.0</v>
+        <v>182115.0</v>
       </c>
       <c r="E13">
         <v>181000.0</v>
       </c>
       <c r="F13">
-        <v>180000.0</v>
+        <v>181000.0</v>
       </c>
       <c r="G13">
         <v>180000.0</v>
       </c>
       <c r="H13">
-        <v>179000.0</v>
+        <v>180000.0</v>
       </c>
       <c r="I13">
         <v>179000.0</v>
       </c>
       <c r="J13">
+        <v>179000.0</v>
+      </c>
+      <c r="K13">
         <v>177000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>178000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>177000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>176000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>170000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>171000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>162000.0</v>
       </c>
       <c r="Q13">
         <v>162000.0</v>
       </c>
       <c r="R13">
+        <v>162000.0</v>
+      </c>
+      <c r="S13">
         <v>161000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>162000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>161000.0</v>
       </c>
       <c r="U13">
         <v>161000.0</v>
       </c>
       <c r="V13">
-        <v>159000.0</v>
+        <v>161000.0</v>
       </c>
       <c r="W13">
         <v>159000.0</v>
       </c>
       <c r="X13">
-        <v>153000.0</v>
+        <v>159000.0</v>
       </c>
       <c r="Y13">
         <v>153000.0</v>
       </c>
       <c r="Z13">
-        <v>148000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="AA13">
         <v>148000.0</v>
       </c>
       <c r="AB13">
         <v>148000.0</v>
       </c>
       <c r="AC13">
         <v>148000.0</v>
       </c>
       <c r="AD13">
-        <v>142000.0</v>
+        <v>148000.0</v>
       </c>
       <c r="AE13">
         <v>142000.0</v>
       </c>
       <c r="AF13">
         <v>142000.0</v>
       </c>
       <c r="AG13">
+        <v>142000.0</v>
+      </c>
+      <c r="AH13">
         <v>62000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>119000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>104000.0</v>
       </c>
-      <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
-      <c r="AM13">
+      <c r="AM13"/>
+      <c r="AN13">
         <v>8000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:39">
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14">
+        <v>1473500000.0</v>
+      </c>
+      <c r="C14">
         <v>1480000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1486696750.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1488449000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1481950000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1483081250.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1481319500.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1181958600.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1185131800.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1176596000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1181404200.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1173020400.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1166669600.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1161842400.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1170075600.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1155233000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1143389400.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1136915400.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1137618800.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1140797200.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1143880400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>970919400.0</v>
       </c>
       <c r="W14">
         <v>970919400.0</v>
       </c>
       <c r="X14">
+        <v>970919400.0</v>
+      </c>
+      <c r="Y14">
         <v>957255200.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>956248600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>929999200.0</v>
       </c>
       <c r="AA14">
         <v>929999200.0</v>
       </c>
       <c r="AB14">
-        <v>929885800.0</v>
+        <v>929999200.0</v>
       </c>
       <c r="AC14">
         <v>929885800.0</v>
       </c>
       <c r="AD14">
-        <v>891137737.6</v>
+        <v>929885800.0</v>
       </c>
       <c r="AE14">
         <v>891137737.6</v>
       </c>
       <c r="AF14">
+        <v>891137737.6</v>
+      </c>
+      <c r="AG14">
         <v>735610200.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>886229076.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>688465200.0</v>
       </c>
       <c r="AI14">
         <v>688465200.0</v>
       </c>
       <c r="AJ14">
         <v>688465200.0</v>
       </c>
       <c r="AK14">
         <v>688465200.0</v>
       </c>
       <c r="AL14">
         <v>688465200.0</v>
       </c>
       <c r="AM14">
         <v>688465200.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:39">
+      <c r="AN14">
+        <v>688465200.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
         <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
-[...1 lines deleted...]
-      </c>
+      <c r="U15"/>
       <c r="V15">
         <v>161000.0</v>
       </c>
       <c r="W15">
+        <v>161000.0</v>
+      </c>
+      <c r="X15">
         <v>159000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>153000.0</v>
       </c>
       <c r="Y15">
         <v>153000.0</v>
       </c>
       <c r="Z15">
-        <v>148000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="AA15">
         <v>148000.0</v>
       </c>
       <c r="AB15">
         <v>148000.0</v>
       </c>
       <c r="AC15">
         <v>148000.0</v>
       </c>
       <c r="AD15">
         <v>148000.0</v>
       </c>
       <c r="AE15">
-        <v>142000.0</v>
+        <v>148000.0</v>
       </c>
       <c r="AF15">
         <v>142000.0</v>
       </c>
       <c r="AG15">
+        <v>142000.0</v>
+      </c>
+      <c r="AH15">
         <v>62000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>119000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>104000.0</v>
       </c>
-      <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
-    </row>
-    <row r="16" spans="1:39">
+      <c r="AN15"/>
+    </row>
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16">
+        <v>3641000000.0</v>
+      </c>
+      <c r="C16">
         <v>3507850000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>3380941000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3331621000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>3601464000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2945057000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>2951591000.0</v>
       </c>
-      <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>2144610000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>2281087000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>2043857000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1639290000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1389655000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1543135000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1391560000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1242716000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1166764000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1060656000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1144073000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>973989000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2423190000.0</v>
       </c>
       <c r="W16">
         <v>2423190000.0</v>
       </c>
       <c r="X16">
+        <v>2423190000.0</v>
+      </c>
+      <c r="Y16">
         <v>1042093000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>750548000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>605970000.0</v>
       </c>
       <c r="AA16">
         <v>605970000.0</v>
       </c>
       <c r="AB16">
+        <v>605970000.0</v>
+      </c>
+      <c r="AC16">
         <v>379001000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>267322000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>191482000.0</v>
       </c>
       <c r="AE16">
         <v>191482000.0</v>
       </c>
       <c r="AF16">
+        <v>191482000.0</v>
+      </c>
+      <c r="AG16">
         <v>165044000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>105013000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>85657000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>56453000.0</v>
       </c>
-      <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
-    </row>
-    <row r="17" spans="1:39">
+      <c r="AN16"/>
+    </row>
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
         <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
-[...1 lines deleted...]
-      </c>
+      <c r="AA17"/>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
       <c r="AG17">
         <v>0.0</v>
       </c>
-      <c r="AH17"/>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
-    </row>
-    <row r="18" spans="1:39">
+      <c r="AN17"/>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
         <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-      <c r="AA18">
-[...1 lines deleted...]
-      </c>
+      <c r="AA18"/>
       <c r="AB18">
         <v>0.0</v>
       </c>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
-      <c r="AI18"/>
+      <c r="AI18">
+        <v>0.0</v>
+      </c>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
-    </row>
-    <row r="19" spans="1:39">
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
         <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
-    </row>
-    <row r="20" spans="1:39">
+      <c r="AN19"/>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
-[...1 lines deleted...]
-      </c>
+      <c r="AA20"/>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
-      <c r="AI20"/>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
-    </row>
-    <row r="21" spans="1:39">
+      <c r="AN20"/>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
         <v>30</v>
       </c>
       <c r="B21">
+        <v>14000000.0</v>
+      </c>
+      <c r="C21">
         <v>14944000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>15397000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>16343000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>17301000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>18224000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>19170000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>20088000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>21056000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>21148000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>21994000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>21900000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>22651000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>134002000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>23403000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>297856000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>435841000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>701220000.0</v>
       </c>
       <c r="S21">
         <v>701220000.0</v>
       </c>
       <c r="T21">
+        <v>701220000.0</v>
+      </c>
+      <c r="U21">
         <v>860610000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1004580000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1276751000.0</v>
       </c>
       <c r="W21">
         <v>1276751000.0</v>
       </c>
       <c r="X21">
+        <v>1276751000.0</v>
+      </c>
+      <c r="Y21">
         <v>1486959000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1706291000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1994292000.0</v>
       </c>
       <c r="AA21">
         <v>1994292000.0</v>
       </c>
       <c r="AB21">
+        <v>1994292000.0</v>
+      </c>
+      <c r="AC21">
         <v>2182296000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>2277009000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2579338000.0</v>
       </c>
       <c r="AE21">
         <v>2579338000.0</v>
       </c>
       <c r="AF21">
+        <v>2579338000.0</v>
+      </c>
+      <c r="AG21">
         <v>399091557.6</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>417919916.02</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>444129289.07</v>
       </c>
-      <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
-    </row>
-    <row r="22" spans="1:39">
+      <c r="AN21"/>
+    </row>
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
         <v>31</v>
       </c>
-      <c r="B22"/>
+      <c r="B22">
+        <v>100000000.0</v>
+      </c>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
-      <c r="F22">
+      <c r="F22"/>
+      <c r="G22">
         <v>1599341000.0</v>
       </c>
-      <c r="G22"/>
-      <c r="H22"/>
+      <c r="H22">
+        <v>1599341000.0</v>
+      </c>
       <c r="I22"/>
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22">
         <v>1.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>59113029000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>56413498000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>52055133000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-6906526000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>50898735000.0</v>
       </c>
-      <c r="P22"/>
-      <c r="Q22">
+      <c r="Q22"/>
+      <c r="R22">
         <v>43673756000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14196000.0</v>
       </c>
       <c r="S22">
         <v>14196000.0</v>
       </c>
       <c r="T22">
+        <v>14196000.0</v>
+      </c>
+      <c r="U22">
         <v>51230161000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>48214068000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1718410000.0</v>
       </c>
       <c r="W22">
         <v>1718410000.0</v>
       </c>
       <c r="X22">
+        <v>1718410000.0</v>
+      </c>
+      <c r="Y22">
         <v>345299000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>32468267000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27577671000.0</v>
       </c>
       <c r="AA22">
         <v>27577671000.0</v>
       </c>
       <c r="AB22">
+        <v>27577671000.0</v>
+      </c>
+      <c r="AC22">
         <v>18672032000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>16812226000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16379364000.0</v>
       </c>
       <c r="AE22">
         <v>16379364000.0</v>
       </c>
       <c r="AF22">
+        <v>16379364000.0</v>
+      </c>
+      <c r="AG22">
         <v>10166809000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>8785138000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>8199099000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>9429145000.0</v>
       </c>
-      <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
-    </row>
-    <row r="23" spans="1:39">
+      <c r="AN22"/>
+    </row>
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
         <v>32</v>
       </c>
       <c r="B23">
+        <v>663407000000.0</v>
+      </c>
+      <c r="C23">
         <v>635322372000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>630445534000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>613724318000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>567156296000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>530513245000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>505034316000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>466793869000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>432744342000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>348078120000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>377826127000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>314251132000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>274285357000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>237119953000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>240066250000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>209107984000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>191999405000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>181209718000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>168718621000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>166528759000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>156739756000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>158908614000.0</v>
       </c>
       <c r="W23">
         <v>158908614000.0</v>
       </c>
       <c r="X23">
+        <v>158908614000.0</v>
+      </c>
+      <c r="Y23">
         <v>99410926000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>90900666000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76057336000.0</v>
       </c>
       <c r="AA23">
         <v>76057336000.0</v>
       </c>
       <c r="AB23">
+        <v>76057336000.0</v>
+      </c>
+      <c r="AC23">
         <v>64576062000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>54360850000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43182063000.0</v>
       </c>
       <c r="AE23">
         <v>43182063000.0</v>
       </c>
       <c r="AF23">
+        <v>43182063000.0</v>
+      </c>
+      <c r="AG23">
         <v>37003857000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>23273504000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>21346009000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>13314470000.0</v>
       </c>
-      <c r="AJ23"/>
       <c r="AK23"/>
-      <c r="AL23">
+      <c r="AL23"/>
+      <c r="AM23">
         <v>356455000.0</v>
       </c>
-      <c r="AM23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:39">
+      <c r="AN23"/>
+    </row>
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>5175904000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>5264097000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>5240608000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>5231523000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1623726000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1634852000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1554736000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1575755000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>15749603000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>2220724000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>14057021000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>11788907000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>11684597000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>11342314000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>11502472000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>14432792000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>5504873000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>5572449000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>5430487000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>5206682000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>5140305000.0</v>
       </c>
-      <c r="AC24">
-[...1 lines deleted...]
-      </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
-      <c r="AI24"/>
+      <c r="AI24">
+        <v>0.0</v>
+      </c>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
-    </row>
-    <row r="25" spans="1:39">
+      <c r="AN24"/>
+    </row>
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
         <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>5430487000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>5206682000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>5140305000.0</v>
       </c>
-      <c r="AC25">
-[...1 lines deleted...]
-      </c>
       <c r="AD25">
         <v>0.0</v>
       </c>
       <c r="AE25">
         <v>0.0</v>
       </c>
       <c r="AF25">
         <v>0.0</v>
       </c>
       <c r="AG25">
         <v>0.0</v>
       </c>
-      <c r="AH25"/>
+      <c r="AH25">
+        <v>0.0</v>
+      </c>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
-    </row>
-    <row r="26" spans="1:39">
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
         <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
-[...1 lines deleted...]
-      </c>
+      <c r="AA26"/>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
+        <v>0.0</v>
+      </c>
+      <c r="AD26">
         <v>0.04</v>
       </c>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
         <v>5000000.0</v>
       </c>
-      <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-      <c r="AM26">
+      <c r="AM26"/>
+      <c r="AN26">
         <v>15000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:39">
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
         <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
-[...1 lines deleted...]
-      </c>
+      <c r="AA27"/>
       <c r="AB27">
         <v>0.0</v>
       </c>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
       <c r="AF27">
         <v>0.0</v>
       </c>
       <c r="AG27">
         <v>0.0</v>
       </c>
-      <c r="AH27"/>
+      <c r="AH27">
+        <v>0.0</v>
+      </c>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
-    </row>
-    <row r="28" spans="1:39">
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
         <v>37</v>
       </c>
       <c r="B28">
+        <v>-124074000000.0</v>
+      </c>
+      <c r="C28">
         <v>-193406977000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-177465553000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-81712908000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-52259122000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-58873390000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-47160913000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-55058600000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-46991243000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-49628568000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-46112217000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-35186301000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-13109880000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-17391868000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-2796475000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-8588849000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2757209000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>6333619000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>7524006000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1328333000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-7086229000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5454106000.0</v>
       </c>
       <c r="W28">
         <v>-5454106000.0</v>
       </c>
       <c r="X28">
+        <v>-5454106000.0</v>
+      </c>
+      <c r="Y28">
         <v>3135341000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>4672116000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>881571000.0</v>
       </c>
       <c r="AA28">
         <v>881571000.0</v>
       </c>
       <c r="AB28">
+        <v>881571000.0</v>
+      </c>
+      <c r="AC28">
         <v>-10218350000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-23524488000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14160322000.0</v>
       </c>
       <c r="AE28">
         <v>-14160322000.0</v>
       </c>
       <c r="AF28">
+        <v>-14160322000.0</v>
+      </c>
+      <c r="AG28">
         <v>-14960018000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-9030874000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-8634289000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-3058152000.0</v>
       </c>
-      <c r="AJ28"/>
       <c r="AK28"/>
-      <c r="AL28">
+      <c r="AL28"/>
+      <c r="AM28">
         <v>1609843000.0</v>
       </c>
-      <c r="AM28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:39">
+      <c r="AN28"/>
+    </row>
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
         <v>38</v>
       </c>
       <c r="B29">
+        <v>447787000000.0</v>
+      </c>
+      <c r="C29">
         <v>423427000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>413385156000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>396651340000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>367151241000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>335003462000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>318622721000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>283680824000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>259242564000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>224020528000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>193121700000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>178025186000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>161410023000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>141777062000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>133232417000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>122879474000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>15793112000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>90709998000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>86903454000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>79792567000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>76240221000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>74495783000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>76474996000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>36681558000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>37820775000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>29254469000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
-    </row>
-    <row r="30" spans="1:39">
+      <c r="AN29"/>
+    </row>
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30">
+        <v>6079000000.0</v>
+      </c>
+      <c r="C30">
         <v>15468015000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>15324009000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>15147251000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>6007506000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>12886776000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>11248489000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>13922664000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>11480542000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>7430337000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>11742882000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>8685759000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>6657191000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>6906526000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>5589628000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>5156610000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>4727886000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>4923892000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>4187876000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>4564376000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>4331194000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4969617000.0</v>
       </c>
       <c r="W30">
         <v>4969617000.0</v>
       </c>
       <c r="X30">
+        <v>4969617000.0</v>
+      </c>
+      <c r="Y30">
         <v>4645408000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2857547000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3416502000.0</v>
       </c>
       <c r="AA30">
         <v>3416502000.0</v>
       </c>
       <c r="AB30">
+        <v>3416502000.0</v>
+      </c>
+      <c r="AC30">
         <v>1777926000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1495524000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1266619000.0</v>
       </c>
       <c r="AE30">
         <v>1266619000.0</v>
       </c>
       <c r="AF30">
+        <v>1266619000.0</v>
+      </c>
+      <c r="AG30">
         <v>820375000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>682521000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>691771000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>593434000.0</v>
       </c>
-      <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
-      <c r="AM30">
+      <c r="AM30"/>
+      <c r="AN30">
         <v>112450000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:39">
+    <row r="31" spans="1:40">
       <c r="A31" t="s">
         <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>162028115000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>145321428000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>117636909000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>106832015000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>90473368000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>76096217000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>74413327000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>67247360000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>63893327000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>61188817000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>58899137000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>26916703000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>27787569000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>19842909000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>22652574000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>23773980000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>22829876000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>22647882000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>7256014.18</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>2623314213.34</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-651895170.97</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-660344558.55</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-991958000.0</v>
       </c>
-      <c r="AJ31"/>
       <c r="AK31"/>
-      <c r="AL31">
-[...1 lines deleted...]
-      </c>
+      <c r="AL31"/>
       <c r="AM31">
         <v>-426278000.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:39">
+      <c r="AN31">
+        <v>-426278000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:40">
       <c r="A32" t="s">
         <v>41</v>
       </c>
       <c r="B32">
+        <v>344066000000.0</v>
+      </c>
+      <c r="C32">
         <v>324913000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>305242724000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>297141635000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>274080048000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>250749355000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>227225379000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>206834365000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>188893148000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>165071954000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>141849571000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>123451550000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>115212076000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>104788307000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>99728396000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>108138090000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>13396619000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>68642564000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>67179454000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>70796411000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>67499956000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>60498469000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>65641801000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>25095021000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>30196211000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>24457332000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
-    </row>
-    <row r="33" spans="1:39">
+      <c r="AN32"/>
+    </row>
+    <row r="33" spans="1:40">
       <c r="A33" t="s">
         <v>42</v>
       </c>
       <c r="B33">
+        <v>106627000000.0</v>
+      </c>
+      <c r="C33">
         <v>100771240000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>111135160000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>97364501000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>91113751000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>82739142000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>89386084000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>79962582000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>73018090000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>53327648000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>61356164000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>42675316000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>33079184000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>20502077000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>24255327000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>15537688000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>16553104000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>20300550000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>22553660000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>9435473000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>9165817000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9384736000.0</v>
       </c>
       <c r="W33">
         <v>9384736000.0</v>
       </c>
       <c r="X33">
+        <v>9384736000.0</v>
+      </c>
+      <c r="Y33">
         <v>9240357000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>5318700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3055873000.0</v>
       </c>
       <c r="AA33">
         <v>3055873000.0</v>
       </c>
       <c r="AB33">
+        <v>3055873000.0</v>
+      </c>
+      <c r="AC33">
         <v>2986678000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>3055091000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2791080000.0</v>
       </c>
       <c r="AE33">
         <v>2791080000.0</v>
       </c>
       <c r="AF33">
+        <v>2791080000.0</v>
+      </c>
+      <c r="AG33">
         <v>2760430000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>2801566000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>2963450000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>176642000.0</v>
       </c>
-      <c r="AJ33"/>
       <c r="AK33"/>
-      <c r="AL33">
+      <c r="AL33"/>
+      <c r="AM33">
         <v>-1609843000.0</v>
       </c>
-      <c r="AM33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:39">
+      <c r="AN33"/>
+    </row>
+    <row r="34" spans="1:40">
       <c r="A34" t="s">
         <v>43</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>517000000.0</v>
+      </c>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
-      <c r="Q34">
+      <c r="Q34"/>
+      <c r="R34">
         <v>12000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>536000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>996000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>1489000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>1957000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>2467000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>2918000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>36040000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>38071000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>7050000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>7389000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>7949000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>8171000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>8435000.0</v>
       </c>
-      <c r="AE34">
-[...1 lines deleted...]
-      </c>
       <c r="AF34">
         <v>0.0</v>
       </c>
       <c r="AG34">
         <v>0.0</v>
       </c>
-      <c r="AH34"/>
+      <c r="AH34">
+        <v>0.0</v>
+      </c>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
-    </row>
-    <row r="35" spans="1:39">
+      <c r="AN34"/>
+    </row>
+    <row r="35" spans="1:40">
       <c r="A35" t="s">
         <v>44</v>
       </c>
       <c r="B35">
+        <v>2906000000.0</v>
+      </c>
+      <c r="C35">
         <v>2625159000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2923864000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>3103160000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>3330143000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>3787098000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>3298339000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>8292027000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>7933020000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>7935612000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>7722149000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>4076851000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>2947181000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>2459562000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>2533517000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>16545907000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>15375782000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>12365457000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>14543247000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>12123914000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>11767866000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14850649000.0</v>
       </c>
       <c r="W35">
         <v>14850649000.0</v>
       </c>
       <c r="X35">
+        <v>14850649000.0</v>
+      </c>
+      <c r="Y35">
         <v>5931716000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>6021051000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5642664000.0</v>
       </c>
       <c r="AA35">
         <v>5642664000.0</v>
       </c>
       <c r="AB35">
+        <v>5642664000.0</v>
+      </c>
+      <c r="AC35">
         <v>5402762000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>255597000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>172220000.0</v>
       </c>
-      <c r="AE35">
-[...1 lines deleted...]
-      </c>
       <c r="AF35">
         <v>0.0</v>
       </c>
       <c r="AG35">
         <v>0.0</v>
       </c>
-      <c r="AH35"/>
+      <c r="AH35">
+        <v>0.0</v>
+      </c>
       <c r="AI35"/>
       <c r="AJ35"/>
       <c r="AK35"/>
-      <c r="AL35">
+      <c r="AL35"/>
+      <c r="AM35">
         <v>-356455000.0</v>
       </c>
-      <c r="AM35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:39">
+      <c r="AN35"/>
+    </row>
+    <row r="36" spans="1:40">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36">
+        <v>96383000000.0</v>
+      </c>
+      <c r="C36">
         <v>94823536000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>104774390000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>90469308000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>90179936000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>76226396000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>83423236000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>73974101000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>67895870000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>47951276000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>56455110000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>36293655000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>28325561000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>2538934000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>20344866000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>12828680000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>13759949000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>16425966000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>19395185000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>5593471000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>7224153000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7275305000.0</v>
       </c>
       <c r="W36">
         <v>7275305000.0</v>
       </c>
       <c r="X36">
+        <v>7275305000.0</v>
+      </c>
+      <c r="Y36">
         <v>7172813000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>3049958000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>503120000.0</v>
       </c>
       <c r="AA36">
         <v>503120000.0</v>
       </c>
       <c r="AB36">
+        <v>503120000.0</v>
+      </c>
+      <c r="AC36">
         <v>449990000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>436938000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>182667000.0</v>
       </c>
       <c r="AE36">
         <v>182667000.0</v>
       </c>
       <c r="AF36">
+        <v>182667000.0</v>
+      </c>
+      <c r="AG36">
         <v>2741320000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>2786690000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>164199000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>162363000.0</v>
       </c>
-      <c r="AJ36"/>
       <c r="AK36"/>
-      <c r="AL36">
+      <c r="AL36"/>
+      <c r="AM36">
         <v>-1609843000.0</v>
       </c>
-      <c r="AM36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:39">
+      <c r="AN36"/>
+    </row>
+    <row r="37" spans="1:40">
       <c r="A37" t="s">
         <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
-      <c r="AA37">
-[...1 lines deleted...]
-      </c>
+      <c r="AA37"/>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
-      <c r="AI37"/>
+      <c r="AI37">
+        <v>0.0</v>
+      </c>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
-    </row>
-    <row r="38" spans="1:39">
+      <c r="AN37"/>
+    </row>
+    <row r="38" spans="1:40">
       <c r="A38" t="s">
         <v>47</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>37925480000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>29870195000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>3583964000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>12856387000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>13784097000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>19418328000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>16457470000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>5607695000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>7224153000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>11733999000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>7275305000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>7172813000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>3049958000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>691994000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>69471000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>449990000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>42354000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>340819000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>81599.06</v>
       </c>
-      <c r="AF38">
-[...1 lines deleted...]
-      </c>
       <c r="AG38">
         <v>0.0</v>
       </c>
       <c r="AH38">
+        <v>0.0</v>
+      </c>
+      <c r="AI38">
         <v>26144256.03</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>25724000.0</v>
       </c>
-      <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
-      <c r="AM38">
+      <c r="AM38"/>
+      <c r="AN38">
         <v>2160000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:39">
+    <row r="39" spans="1:40">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
+        <v>94187000000.0</v>
+      </c>
+      <c r="C39">
         <v>8712340000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>7531335000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>77443279000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>82903955000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>70386491000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>72839834000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>64446871000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>63318531000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>70110301000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>62595461000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>60043392000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>2985263000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>67179130000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>2287742000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>50604190000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>7664618000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>3424687000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>46756225000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>3380921000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>2847398000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5159531000.0</v>
       </c>
       <c r="W39">
         <v>5159531000.0</v>
       </c>
       <c r="X39">
+        <v>5159531000.0</v>
+      </c>
+      <c r="Y39">
         <v>82446000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1245451000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>950277000.0</v>
       </c>
       <c r="AA39">
         <v>950277000.0</v>
       </c>
       <c r="AB39">
+        <v>950277000.0</v>
+      </c>
+      <c r="AC39">
         <v>884602000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1210648000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>953989000.0</v>
       </c>
       <c r="AE39">
         <v>953989000.0</v>
       </c>
       <c r="AF39">
+        <v>953989000.0</v>
+      </c>
+      <c r="AG39">
         <v>784945000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>673405000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>7400000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>7097000.0</v>
       </c>
-      <c r="AJ39"/>
       <c r="AK39"/>
       <c r="AL39"/>
-      <c r="AM39">
+      <c r="AM39"/>
+      <c r="AN39">
         <v>4495000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:39">
+    <row r="40" spans="1:40">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
+        <v>206618000000.0</v>
+      </c>
+      <c r="C40">
         <v>96107722000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>98993644000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>107674520000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>95136057000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>93937324000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>88549472000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>92250018000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>89107206000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>41779489000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>73732929000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>62263251000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>48852857000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>37695343000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>39159299000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>31965294000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>31096672000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>29626072000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>28876942000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>31612847000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>28043101000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25505554000.0</v>
       </c>
       <c r="W40">
         <v>25505554000.0</v>
       </c>
       <c r="X40">
+        <v>25505554000.0</v>
+      </c>
+      <c r="Y40">
         <v>20778279000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>17757945000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14220866000.0</v>
       </c>
       <c r="AA40">
         <v>14220866000.0</v>
       </c>
       <c r="AB40">
+        <v>14220866000.0</v>
+      </c>
+      <c r="AC40">
         <v>12937485000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>10820301000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4188273000.0</v>
       </c>
       <c r="AE40">
         <v>4188273000.0</v>
       </c>
       <c r="AF40">
+        <v>4188273000.0</v>
+      </c>
+      <c r="AG40">
         <v>3629887000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>3194609000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>2420670000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>1781094000.0</v>
       </c>
-      <c r="AJ40"/>
       <c r="AK40"/>
       <c r="AL40"/>
-      <c r="AM40">
+      <c r="AM40"/>
+      <c r="AN40">
         <v>41132000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:39">
+    <row r="41" spans="1:40">
       <c r="A41" t="s">
         <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>55903000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>64222000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>13025000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>46047000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>38749000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>32605000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>32287000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>1489000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>1957000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>2467000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>2918000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>36040000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>38071000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>7050000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>7389000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>7949000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>8171000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>8435000.0</v>
       </c>
-      <c r="AE41">
-[...1 lines deleted...]
-      </c>
       <c r="AF41">
         <v>0.0</v>
       </c>
       <c r="AG41">
         <v>0.0</v>
       </c>
       <c r="AH41">
         <v>0.0</v>
       </c>
-      <c r="AI41"/>
+      <c r="AI41">
+        <v>0.0</v>
+      </c>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
-    </row>
-    <row r="42" spans="1:39">
+      <c r="AN41"/>
+    </row>
+    <row r="42" spans="1:40">
       <c r="A42" t="s">
         <v>51</v>
       </c>
       <c r="B42">
+        <v>129937000000.0</v>
+      </c>
+      <c r="C42">
         <v>126816604000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>125847749000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>124013007000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>122196632000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>120003756000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>117829308000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>115424865000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>112840415000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>107293091000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>110449151000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>104152729000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>102681784000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>99250468000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>100784131000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>96754398000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>94889255000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>95340819000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>93044708000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>93847981000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>92529899000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86698660000.0</v>
       </c>
       <c r="W42">
         <v>86698660000.0</v>
       </c>
       <c r="X42">
+        <v>86698660000.0</v>
+      </c>
+      <c r="Y42">
         <v>51969053000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>51013118000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41493949000.0</v>
       </c>
       <c r="AA42">
         <v>41493949000.0</v>
       </c>
       <c r="AB42">
+        <v>41493949000.0</v>
+      </c>
+      <c r="AC42">
         <v>40695277000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>38198956000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29114527000.0</v>
       </c>
       <c r="AE42">
         <v>29114527000.0</v>
       </c>
       <c r="AF42">
+        <v>29114527000.0</v>
+      </c>
+      <c r="AG42">
         <v>28677619000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>5848893000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>11025376000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>2258197000.0</v>
       </c>
-      <c r="AJ42"/>
       <c r="AK42"/>
       <c r="AL42"/>
-      <c r="AM42">
+      <c r="AM42"/>
+      <c r="AN42">
         <v>24580000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:39">
+    <row r="43" spans="1:40">
       <c r="A43" t="s">
         <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
-      <c r="AA43">
-[...1 lines deleted...]
-      </c>
+      <c r="AA43"/>
       <c r="AB43">
         <v>0.0</v>
       </c>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
       <c r="AF43">
         <v>0.0</v>
       </c>
       <c r="AG43">
         <v>0.0</v>
       </c>
-      <c r="AH43"/>
+      <c r="AH43">
+        <v>0.0</v>
+      </c>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
-    </row>
-    <row r="44" spans="1:39">
+      <c r="AN43"/>
+    </row>
+    <row r="44" spans="1:40">
       <c r="A44" t="s">
         <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
-      <c r="AA44">
-[...1 lines deleted...]
-      </c>
+      <c r="AA44"/>
       <c r="AB44">
         <v>0.0</v>
       </c>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
+        <v>0.0</v>
+      </c>
+      <c r="AI44">
         <v>277966563.17</v>
       </c>
-      <c r="AI44">
+      <c r="AJ44">
         <v>337661000.0</v>
       </c>
-      <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
-      <c r="AM44">
+      <c r="AM44"/>
+      <c r="AN44">
         <v>112737000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:39">
+    <row r="45" spans="1:40">
       <c r="A45" t="s">
         <v>54</v>
       </c>
       <c r="B45">
+        <v>9068000000.0</v>
+      </c>
+      <c r="C45">
         <v>5753000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>10663831000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>6208596000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>6052141000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>6431758000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>9869070000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>5695694000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>5101164000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>4834944000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>8324527000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>4727936000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>3186338000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>2588456000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>2460928000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>2383445000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>937084000.0</v>
       </c>
-      <c r="V45"/>
-      <c r="W45">
+      <c r="W45"/>
+      <c r="X45">
         <v>832680000.0</v>
       </c>
-      <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
-      <c r="AA45">
-[...1 lines deleted...]
-      </c>
+      <c r="AA45"/>
       <c r="AB45">
         <v>0.0</v>
       </c>
       <c r="AC45">
         <v>0.0</v>
       </c>
       <c r="AD45">
         <v>0.0</v>
       </c>
       <c r="AE45">
         <v>0.0</v>
       </c>
       <c r="AF45">
         <v>0.0</v>
       </c>
       <c r="AG45">
         <v>0.0</v>
       </c>
       <c r="AH45">
+        <v>0.0</v>
+      </c>
+      <c r="AI45">
         <v>9897000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>9279000.0</v>
       </c>
-      <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
-    </row>
-    <row r="46" spans="1:39">
+      <c r="AN45"/>
+    </row>
+    <row r="46" spans="1:40">
       <c r="A46" t="s">
         <v>55</v>
       </c>
       <c r="B46">
+        <v>9068000000.0</v>
+      </c>
+      <c r="C46">
         <v>5731514000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>6173305000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>6208596000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>843211000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>6431758000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>5943678000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>5695694000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>5101164000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>5084486000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>4834944000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>4727936000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>3186338000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>2460928000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>2588456000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>2383445000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>2333166000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>3141860000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>2578572000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>2967168000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>937084000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>832680000.0</v>
       </c>
       <c r="W46">
         <v>832680000.0</v>
       </c>
       <c r="X46">
+        <v>832680000.0</v>
+      </c>
+      <c r="Y46">
         <v>580585000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>562451000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>558461000.0</v>
       </c>
       <c r="AA46">
         <v>558461000.0</v>
       </c>
       <c r="AB46">
+        <v>558461000.0</v>
+      </c>
+      <c r="AC46">
         <v>354392000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>341144000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29075000.0</v>
       </c>
       <c r="AE46">
         <v>29075000.0</v>
       </c>
       <c r="AF46">
+        <v>29075000.0</v>
+      </c>
+      <c r="AG46">
         <v>19110000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>14876000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>9897000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>9279000.0</v>
       </c>
-      <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
       <c r="AM46"/>
-    </row>
-    <row r="47" spans="1:39">
+      <c r="AN46"/>
+    </row>
+    <row r="47" spans="1:40">
       <c r="A47" t="s">
         <v>56</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>4727936000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>3186338000.0</v>
       </c>
-      <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>2460928000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>2383445000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>2333166000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>2578572000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>3141860000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>2967168000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>937084000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>879618000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>832680000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>580585000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>562451000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>528247000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>558461000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>354392000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>341144000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>254925000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>12988.07</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>2782104.85</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>2230953.81</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>1575829.95</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>1426000.0</v>
       </c>
-      <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
-      <c r="AM47">
+      <c r="AM47"/>
+      <c r="AN47">
         <v>324000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:39">
+    <row r="48" spans="1:40">
       <c r="A48" t="s">
         <v>57</v>
       </c>
       <c r="B48">
+        <v>323892000000.0</v>
+      </c>
+      <c r="C48">
         <v>295601879000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>285867221000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>262244881000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>232916697000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>202163240000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>187659091000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>160106472000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>135231760000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>75118597000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>103116423000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>51939270000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>36402148000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>15193035000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>23294062000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>5744338000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-4844236000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-17706533000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-13740576000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-24326079000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-25966039000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-25475203000.0</v>
       </c>
       <c r="W48">
         <v>-25475203000.0</v>
       </c>
       <c r="X48">
+        <v>-25475203000.0</v>
+      </c>
+      <c r="Y48">
         <v>-24098847000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-23314139000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-18295461000.0</v>
       </c>
       <c r="AA48">
         <v>-18295461000.0</v>
       </c>
       <c r="AB48">
+        <v>-18295461000.0</v>
+      </c>
+      <c r="AC48">
         <v>-16543824000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-14208816000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11327858000.0</v>
       </c>
       <c r="AE48">
         <v>-11327858000.0</v>
       </c>
       <c r="AF48">
+        <v>-11327858000.0</v>
+      </c>
+      <c r="AG48">
         <v>-8903965000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-7805642000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-1311754000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-1030237000.0</v>
       </c>
-      <c r="AJ48"/>
       <c r="AK48"/>
       <c r="AL48"/>
-      <c r="AM48">
+      <c r="AM48"/>
+      <c r="AN48">
         <v>-472445000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:39">
+    <row r="49" spans="1:40">
       <c r="A49" t="s">
         <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
-      <c r="AA49">
-[...1 lines deleted...]
-      </c>
+      <c r="AA49"/>
       <c r="AB49">
         <v>0.0</v>
       </c>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
       <c r="AH49">
         <v>0.0</v>
       </c>
-      <c r="AI49"/>
+      <c r="AI49">
+        <v>0.0</v>
+      </c>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
-    </row>
-    <row r="50" spans="1:39">
+      <c r="AN49"/>
+    </row>
+    <row r="50" spans="1:40">
       <c r="A50" t="s">
         <v>59</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
-      <c r="D50">
+      <c r="D50"/>
+      <c r="E50">
         <v>5248364000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>5287585000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>5302063000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>5309597000.0</v>
       </c>
-      <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>249000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>73951000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>648570000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>14351445000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>14431092000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>13712209000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>13885751000.0</v>
       </c>
-      <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
-      <c r="V50">
+      <c r="V50"/>
+      <c r="W50">
         <v>634995000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>1866316000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>2773023000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>2754466000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>2114541000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>898748000.0</v>
       </c>
-      <c r="AB50">
-[...1 lines deleted...]
-      </c>
       <c r="AC50">
         <v>0.0</v>
       </c>
       <c r="AD50">
         <v>0.0</v>
       </c>
       <c r="AE50">
         <v>0.0</v>
       </c>
       <c r="AF50">
         <v>0.0</v>
       </c>
       <c r="AG50">
         <v>0.0</v>
       </c>
       <c r="AH50">
         <v>0.0</v>
       </c>
-      <c r="AI50"/>
+      <c r="AI50">
+        <v>0.0</v>
+      </c>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
-    </row>
-    <row r="51" spans="1:39">
+      <c r="AN50"/>
+    </row>
+    <row r="51" spans="1:40">
       <c r="A51" t="s">
         <v>60</v>
       </c>
       <c r="B51">
+        <v>4844000000.0</v>
+      </c>
+      <c r="C51">
         <v>5102871000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>5382220000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>10673639000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>10963320000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>11252827000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>10607140000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>10236831000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>9765086000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>10165901000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>9479671000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>19753460000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>18269446000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>16934324000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>16974790000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>17012698000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>15814672000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>12760334000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>14928998000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>12461134000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>12068548000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16967083000.0</v>
       </c>
       <c r="W51">
         <v>16967083000.0</v>
       </c>
       <c r="X51">
+        <v>16967083000.0</v>
+      </c>
+      <c r="Y51">
         <v>8851017000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>8881739000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6649757000.0</v>
       </c>
       <c r="AA51">
         <v>6649757000.0</v>
       </c>
       <c r="AB51">
+        <v>6649757000.0</v>
+      </c>
+      <c r="AC51">
         <v>5475695000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>327452000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>2703780000.0</v>
       </c>
-      <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
-    </row>
-    <row r="52" spans="1:39">
+      <c r="AN51"/>
+    </row>
+    <row r="52" spans="1:40">
       <c r="A52" t="s">
         <v>61</v>
       </c>
       <c r="B52">
+        <v>2455000000.0</v>
+      </c>
+      <c r="C52">
         <v>2492656000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>2500234000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>7634015000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>7703347000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>7627240000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>7415575000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>2015098000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1866127000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>2290118000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1801443000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>15732512000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>15386487000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>14487787000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>14441655000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>512838000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>477639000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>427164000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>418356000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>338709000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>302639000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2119352000.0</v>
       </c>
       <c r="W52">
         <v>2119352000.0</v>
       </c>
       <c r="X52">
+        <v>2119352000.0</v>
+      </c>
+      <c r="Y52">
         <v>2955341000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>2898759000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1014482000.0</v>
       </c>
       <c r="AA52">
         <v>1014482000.0</v>
       </c>
       <c r="AB52">
+        <v>1014482000.0</v>
+      </c>
+      <c r="AC52">
         <v>80882000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>80026000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2703780000.0</v>
       </c>
       <c r="AE52">
         <v>2703780000.0</v>
       </c>
       <c r="AF52">
+        <v>2703780000.0</v>
+      </c>
+      <c r="AG52">
         <v>1654590000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>1265304000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>652877000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>433441000.0</v>
       </c>
-      <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
-    </row>
-    <row r="53" spans="1:39">
+      <c r="AN52"/>
+    </row>
+    <row r="53" spans="1:40">
       <c r="A53" t="s">
         <v>62</v>
       </c>
       <c r="B53">
+        <v>327496000000.0</v>
+      </c>
+      <c r="C53">
         <v>311860929000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>313607258000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>331382740000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>323908642000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>294374619000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>273791856000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>243166321000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>228170850000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>157415365000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>186539732000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>147906904000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>148129260000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>115112554000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>137263553000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>112207949000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>106322578000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>86516618000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>87815868000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>86785027000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>73026502000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64551094000.0</v>
       </c>
       <c r="W53">
         <v>64551094000.0</v>
       </c>
       <c r="X53">
+        <v>64551094000.0</v>
+      </c>
+      <c r="Y53">
         <v>39859089000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>44801078000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35288827000.0</v>
       </c>
       <c r="AA53">
         <v>35288827000.0</v>
       </c>
       <c r="AB53">
+        <v>35288827000.0</v>
+      </c>
+      <c r="AC53">
         <v>24560779000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>7935421000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7630689000.0</v>
       </c>
       <c r="AE53">
         <v>7630689000.0</v>
       </c>
       <c r="AF53">
+        <v>7630689000.0</v>
+      </c>
+      <c r="AG53">
         <v>7511280000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>1300000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>850000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>50000000.0</v>
       </c>
-      <c r="AJ53"/>
       <c r="AK53"/>
-      <c r="AL53">
+      <c r="AL53"/>
+      <c r="AM53">
         <v>3219686000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>41769000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:39">
+    <row r="54" spans="1:40">
       <c r="A54" t="s">
         <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
-      <c r="AA54">
-[...1 lines deleted...]
-      </c>
+      <c r="AA54"/>
       <c r="AB54">
         <v>0.0</v>
       </c>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
-      <c r="AI54"/>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
-    </row>
-    <row r="55" spans="1:39">
+      <c r="AN54"/>
+    </row>
+    <row r="55" spans="1:40">
       <c r="A55" t="s">
         <v>64</v>
       </c>
       <c r="B55">
+        <v>663407000000.0</v>
+      </c>
+      <c r="C55">
         <v>635322372000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>630445534000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>613724318000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>567156296000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>530513245000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>505034316000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>466793869000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>432744342000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>348078120000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>377826127000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>314251132000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>274285357000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>237119953000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>240066250000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>209107984000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>191999405000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>181209718000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>168718621000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>166528759000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>156739756000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>158908614000.0</v>
       </c>
       <c r="W55">
         <v>158908614000.0</v>
       </c>
       <c r="X55">
+        <v>158908614000.0</v>
+      </c>
+      <c r="Y55">
         <v>99410926000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>90900666000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76057336000.0</v>
       </c>
       <c r="AA55">
         <v>76057336000.0</v>
       </c>
       <c r="AB55">
+        <v>76057336000.0</v>
+      </c>
+      <c r="AC55">
         <v>64576062000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>54360850000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43182063000.0</v>
       </c>
       <c r="AE55">
         <v>43182063000.0</v>
       </c>
       <c r="AF55">
+        <v>43182063000.0</v>
+      </c>
+      <c r="AG55">
         <v>37003857000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>23273504000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>21346009000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>13314470000.0</v>
       </c>
-      <c r="AJ55"/>
       <c r="AK55"/>
       <c r="AL55"/>
-      <c r="AM55">
+      <c r="AM55"/>
+      <c r="AN55">
         <v>255041000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:39">
+    <row r="56" spans="1:40">
       <c r="A56" t="s">
         <v>65</v>
       </c>
       <c r="B56">
+        <v>556780000000.0</v>
+      </c>
+      <c r="C56">
         <v>534551132000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>519310374000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>516359817000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>476042545000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>447774103000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>415648232000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>386831287000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>359726252000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>294750472000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>316469963000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>271575816000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>241206173000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>216617876000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>215810923000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>193570296000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>175446301000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>160909168000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>146164961000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>157093286000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>147573939000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>149523878000.0</v>
       </c>
       <c r="W56">
         <v>149523878000.0</v>
       </c>
       <c r="X56">
+        <v>149523878000.0</v>
+      </c>
+      <c r="Y56">
         <v>90170569000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>85581966000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73001463000.0</v>
       </c>
       <c r="AA56">
         <v>73001463000.0</v>
       </c>
       <c r="AB56">
+        <v>73001463000.0</v>
+      </c>
+      <c r="AC56">
         <v>61589384000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>51305759000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40390983000.0</v>
       </c>
       <c r="AE56">
         <v>40390983000.0</v>
       </c>
       <c r="AF56">
+        <v>40390983000.0</v>
+      </c>
+      <c r="AG56">
         <v>34243427000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>20471938000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>18382559000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>13137828000.0</v>
       </c>
-      <c r="AJ56"/>
       <c r="AK56"/>
-      <c r="AL56">
+      <c r="AL56"/>
+      <c r="AM56">
         <v>1609843000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>1753503000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:39">
+    <row r="57" spans="1:40">
       <c r="A57" t="s">
         <v>66</v>
       </c>
       <c r="B57">
+        <v>212714000000.0</v>
+      </c>
+      <c r="C57">
         <v>210851582000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>212350375000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>219218182000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>201962497000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>197024748000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>188422853000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>179996922000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>170833104000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>152900901000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>151398009000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>148124266000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>125994097000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>116889480000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>111022616000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>85432206000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>85714414000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>93729714000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>77522397000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>86296875000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>80073983000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>83882077000.0</v>
       </c>
       <c r="W57">
         <v>83882077000.0</v>
       </c>
       <c r="X57">
+        <v>83882077000.0</v>
+      </c>
+      <c r="Y57">
         <v>65075548000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>55385755000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45767806000.0</v>
       </c>
       <c r="AA57">
         <v>45767806000.0</v>
       </c>
       <c r="AB57">
+        <v>45767806000.0</v>
+      </c>
+      <c r="AC57">
         <v>33217024000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>28998368000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24359469000.0</v>
       </c>
       <c r="AE57">
         <v>24359469000.0</v>
       </c>
       <c r="AF57">
+        <v>24359469000.0</v>
+      </c>
+      <c r="AG57">
         <v>16243254000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>13883146000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>11753444000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>12109507000.0</v>
       </c>
-      <c r="AJ57"/>
       <c r="AK57"/>
       <c r="AL57"/>
-      <c r="AM57">
+      <c r="AM57"/>
+      <c r="AN57">
         <v>203701000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:39">
+    <row r="58" spans="1:40">
       <c r="A58" t="s">
         <v>67</v>
       </c>
       <c r="B58">
+        <v>215620000000.0</v>
+      </c>
+      <c r="C58">
         <v>213476741000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>215274239000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>222321342000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>205292640000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>200811846000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>191721192000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>188288949000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>178766124000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>160836513000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>159120158000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>152201117000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>128941278000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>119349042000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>113556133000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>101978113000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>101090196000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>106095171000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>92065644000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>98420789000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>91841849000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98732726000.0</v>
       </c>
       <c r="W58">
         <v>98732726000.0</v>
       </c>
       <c r="X58">
+        <v>98732726000.0</v>
+      </c>
+      <c r="Y58">
         <v>71007264000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>61406806000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51410470000.0</v>
       </c>
       <c r="AA58">
         <v>51410470000.0</v>
       </c>
       <c r="AB58">
+        <v>51410470000.0</v>
+      </c>
+      <c r="AC58">
         <v>38619786000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>29253965000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24359469000.0</v>
       </c>
       <c r="AE58">
         <v>24359469000.0</v>
       </c>
       <c r="AF58">
+        <v>24359469000.0</v>
+      </c>
+      <c r="AG58">
         <v>16243254000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>13883146000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>11753444000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>12109507000.0</v>
       </c>
-      <c r="AJ58"/>
       <c r="AK58"/>
-      <c r="AL58">
+      <c r="AL58"/>
+      <c r="AM58">
         <v>-356455000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>203701000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:39">
+    <row r="59" spans="1:40">
       <c r="A59" t="s">
         <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
-      <c r="AA59">
-[...1 lines deleted...]
-      </c>
+      <c r="AA59"/>
       <c r="AB59">
         <v>0.0</v>
       </c>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
-      <c r="AI59"/>
+      <c r="AI59">
+        <v>0.0</v>
+      </c>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
-    </row>
-    <row r="60" spans="1:39">
+      <c r="AN59"/>
+    </row>
+    <row r="60" spans="1:40">
       <c r="A60" t="s">
         <v>69</v>
       </c>
       <c r="B60">
+        <v>447787000000.0</v>
+      </c>
+      <c r="C60">
         <v>421845631000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>415171296000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>391402976000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>361863656000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>329701399000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>313313124000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>278504920000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>253978218000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>187241607000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>218705969000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>162050015000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>145344079000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>117770911000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>126510117000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>107129871000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>90909209000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>75114547000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>76652977000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>68107970000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>64897907000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60175888000.0</v>
       </c>
       <c r="W60">
         <v>60175888000.0</v>
       </c>
       <c r="X60">
+        <v>60175888000.0</v>
+      </c>
+      <c r="Y60">
         <v>28403662000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>29493860000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24646866000.0</v>
       </c>
       <c r="AA60">
         <v>24646866000.0</v>
       </c>
       <c r="AB60">
+        <v>24646866000.0</v>
+      </c>
+      <c r="AC60">
         <v>25956276000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>25106885000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18822594000.0</v>
       </c>
       <c r="AE60">
         <v>18822594000.0</v>
       </c>
       <c r="AF60">
+        <v>18822594000.0</v>
+      </c>
+      <c r="AG60">
         <v>20760603000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>9390358000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>9592565000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1204963000.0</v>
       </c>
-      <c r="AJ60"/>
       <c r="AK60"/>
-      <c r="AL60">
+      <c r="AL60"/>
+      <c r="AM60">
         <v>-426278000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>51340000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:39">
+    <row r="61" spans="1:40">
       <c r="A61" t="s">
         <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
-      <c r="AA61">
-[...1 lines deleted...]
-      </c>
+      <c r="AA61"/>
       <c r="AB61">
         <v>0.0</v>
       </c>
       <c r="AC61">
         <v>0.0</v>
       </c>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
-      <c r="AI61"/>
+      <c r="AI61">
+        <v>0.0</v>
+      </c>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
-    </row>
-    <row r="62" spans="1:39">
+      <c r="AN61"/>
+    </row>
+    <row r="62" spans="1:40">
       <c r="A62" t="s">
         <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
-      <c r="AA62">
-[...1 lines deleted...]
-      </c>
+      <c r="AA62"/>
       <c r="AB62">
         <v>0.0</v>
       </c>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
       <c r="AF62">
         <v>0.0</v>
       </c>
       <c r="AG62">
         <v>0.0</v>
       </c>
-      <c r="AH62"/>
+      <c r="AH62">
+        <v>0.0</v>
+      </c>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
+      <c r="AN62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -8418,997 +8553,997 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B2">
         <v>188801753000.0</v>
       </c>
       <c r="C2">
         <v>153900374000.0</v>
       </c>
       <c r="D2">
         <v>91723577000.0</v>
       </c>
       <c r="E2">
         <v>31462298000.0</v>
       </c>
       <c r="F2">
         <v>31718093000.0</v>
       </c>
       <c r="G2">
         <v>19278641000.0</v>
       </c>
       <c r="H2">
         <v>6338778000.0</v>
       </c>
       <c r="I2">
         <v>2905249000.0</v>
       </c>
       <c r="J2">
         <v>722830000.0</v>
       </c>
       <c r="K2">
         <v>577870000.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B3">
         <v>3000364000.0</v>
       </c>
       <c r="C3">
         <v>786235000.0</v>
       </c>
       <c r="D3">
         <v>786235000.0</v>
       </c>
       <c r="E3">
         <v>2224169000.0</v>
       </c>
       <c r="F3">
         <v>1495380000.0</v>
       </c>
       <c r="G3">
         <v>651523000.0</v>
       </c>
       <c r="H3">
         <v>637831000.0</v>
       </c>
       <c r="I3">
         <v>497003000.0</v>
       </c>
       <c r="J3">
         <v>2265000.0</v>
       </c>
       <c r="K3">
         <v>756000.0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B5">
         <v>119446290000.0</v>
       </c>
       <c r="C5">
         <v>108422862000.0</v>
       </c>
       <c r="D5">
         <v>71920435000.0</v>
       </c>
       <c r="E5">
         <v>36315384000.0</v>
       </c>
       <c r="F5">
         <v>10933257000.0</v>
       </c>
       <c r="G5">
         <v>-9380325000.0</v>
       </c>
       <c r="H5">
         <v>-8538211000.0</v>
       </c>
       <c r="I5">
         <v>-4846024000.0</v>
       </c>
       <c r="J5">
         <v>-585724000.0</v>
       </c>
       <c r="K5">
         <v>-286210000.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B6">
         <v>122446654000.0</v>
       </c>
       <c r="C6">
         <v>109209097000.0</v>
       </c>
       <c r="D6">
         <v>72706670000.0</v>
       </c>
       <c r="E6">
         <v>38539553000.0</v>
       </c>
       <c r="F6">
         <v>12428637000.0</v>
       </c>
       <c r="G6">
         <v>-8728802000.0</v>
       </c>
       <c r="H6">
         <v>-7900380000.0</v>
       </c>
       <c r="I6">
         <v>-4349021000.0</v>
       </c>
       <c r="J6">
         <v>-583459000.0</v>
       </c>
       <c r="K6">
         <v>-285454000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B9">
         <v>243043960000.0</v>
       </c>
       <c r="C9">
         <v>239935723000.0</v>
       </c>
       <c r="D9">
         <v>155915628000.0</v>
       </c>
       <c r="E9">
         <v>99095291000.0</v>
       </c>
       <c r="F9">
         <v>62231846000.0</v>
       </c>
       <c r="G9">
         <v>40213224000.0</v>
       </c>
       <c r="H9">
         <v>23803108000.0</v>
       </c>
       <c r="I9">
         <v>10214741000.0</v>
       </c>
       <c r="J9">
         <v>1021246000.0</v>
       </c>
       <c r="K9">
         <v>-73006000.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B10">
         <v>119575295000.0</v>
       </c>
       <c r="C10">
         <v>132701293000.0</v>
       </c>
       <c r="D10">
         <v>71876448000.0</v>
       </c>
       <c r="E10">
         <v>36263729000.0</v>
       </c>
       <c r="F10">
         <v>9702255000.0</v>
       </c>
       <c r="G10">
         <v>-7179742000.0</v>
       </c>
       <c r="H10">
         <v>-6967603000.0</v>
       </c>
       <c r="I10">
         <v>-10217125000.0</v>
       </c>
       <c r="J10">
         <v>-525115000.0</v>
       </c>
       <c r="K10">
         <v>-291977000.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B11">
         <v>21732756000.0</v>
       </c>
       <c r="C11">
         <v>20266781000.0</v>
       </c>
       <c r="D11">
         <v>11849904000.0</v>
       </c>
       <c r="E11">
         <v>4725667000.0</v>
       </c>
       <c r="F11">
         <v>1933585000.0</v>
       </c>
       <c r="G11">
         <v>66916000.0</v>
       </c>
       <c r="H11">
         <v>-28676000.0</v>
       </c>
       <c r="I11">
         <v>582616000.0</v>
       </c>
       <c r="J11">
         <v>-59236000.0</v>
       </c>
       <c r="K11">
         <v>3733000.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B12">
         <v>0.0</v>
       </c>
       <c r="C12">
         <v>0.0</v>
       </c>
       <c r="D12">
         <v>43987000.0</v>
       </c>
       <c r="E12">
         <v>51655000.0</v>
       </c>
       <c r="F12">
         <v>1231002000.0</v>
       </c>
       <c r="G12">
         <v>757336000.0</v>
       </c>
       <c r="H12">
         <v>145858000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B13">
         <v>25583848000.0</v>
       </c>
       <c r="C13">
         <v>20553493000.0</v>
       </c>
       <c r="D13">
         <v>10238080000.0</v>
       </c>
       <c r="E13">
         <v>3997100000.0</v>
       </c>
       <c r="F13">
         <v>3061662000.0</v>
       </c>
       <c r="G13">
         <v>2455366000.0</v>
       </c>
       <c r="H13">
         <v>1541825000.0</v>
       </c>
       <c r="I13">
         <v>584940000.0</v>
       </c>
       <c r="J13">
         <v>80783000.0</v>
       </c>
       <c r="K13">
         <v>4460000.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B15">
         <v>97842539000.0</v>
       </c>
       <c r="C15">
         <v>112434512000.0</v>
       </c>
       <c r="D15">
         <v>60026544000.0</v>
       </c>
       <c r="E15">
         <v>31538062000.0</v>
       </c>
       <c r="F15">
         <v>7768670000.0</v>
       </c>
       <c r="G15">
         <v>-7179742000.0</v>
       </c>
       <c r="H15">
         <v>-6967603000.0</v>
       </c>
       <c r="I15">
         <v>-10217125000.0</v>
       </c>
       <c r="J15">
         <v>-525115000.0</v>
       </c>
       <c r="K15">
         <v>-291977000.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>31538062000.0</v>
       </c>
       <c r="F16">
         <v>7768670000.0</v>
       </c>
       <c r="G16">
         <v>-7179742000.0</v>
       </c>
       <c r="H16">
         <v>-6967603000.0</v>
       </c>
       <c r="I16">
         <v>-10297621000.0</v>
       </c>
       <c r="J16">
         <v>-498702000.0</v>
       </c>
       <c r="K16">
         <v>-322407000.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B17">
         <v>97842539000.0</v>
       </c>
       <c r="C17">
         <v>112434512000.0</v>
       </c>
       <c r="D17">
         <v>60026544000.0</v>
       </c>
       <c r="E17">
         <v>31538062000.0</v>
       </c>
       <c r="F17">
         <v>7768670000.0</v>
       </c>
       <c r="G17">
         <v>-7179742000.0</v>
       </c>
       <c r="H17">
         <v>-6967603000.0</v>
       </c>
       <c r="I17">
         <v>-10217125000.0</v>
       </c>
       <c r="J17">
         <v>-525115000.0</v>
       </c>
       <c r="K17">
         <v>-291977000.0</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B18">
         <v>25583848000.0</v>
       </c>
       <c r="C18">
         <v>20553493000.0</v>
       </c>
       <c r="D18">
         <v>10194093000.0</v>
       </c>
       <c r="E18">
         <v>3945445000.0</v>
       </c>
       <c r="F18">
         <v>1830660000.0</v>
       </c>
       <c r="G18">
         <v>1698030000.0</v>
       </c>
       <c r="H18">
         <v>1395967000.0</v>
       </c>
       <c r="I18">
         <v>584940000.0</v>
       </c>
       <c r="J18">
         <v>80783000.0</v>
       </c>
       <c r="K18">
         <v>4460000.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B21">
         <v>93102131000.0</v>
       </c>
       <c r="C21">
         <v>108422862000.0</v>
       </c>
       <c r="D21">
         <v>58698762000.0</v>
       </c>
       <c r="E21">
         <v>30401921000.0</v>
       </c>
       <c r="F21">
         <v>6896762000.0</v>
       </c>
       <c r="G21">
         <v>-9380325000.0</v>
       </c>
       <c r="H21">
         <v>-8538211000.0</v>
       </c>
       <c r="I21">
         <v>-10799741000.0</v>
       </c>
       <c r="J21">
         <v>-595724000.0</v>
       </c>
       <c r="K21">
         <v>-286210000.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B23">
         <v>338743582000.0</v>
       </c>
       <c r="C23">
         <v>285413235000.0</v>
       </c>
       <c r="D23">
         <v>188940443000.0</v>
       </c>
       <c r="E23">
         <v>100155668000.0</v>
       </c>
       <c r="F23">
         <v>87053177000.0</v>
       </c>
       <c r="G23">
         <v>68872190000.0</v>
       </c>
       <c r="H23">
         <v>38680097000.0</v>
       </c>
       <c r="I23">
         <v>23919731000.0</v>
       </c>
       <c r="J23">
         <v>2329800000.0</v>
       </c>
       <c r="K23">
         <v>791074000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B25">
         <v>3000364000.0</v>
       </c>
       <c r="C25">
         <v>2640887000.0</v>
       </c>
       <c r="D25">
         <v>1888205000.0</v>
       </c>
       <c r="E25">
         <v>2735084000.0</v>
       </c>
       <c r="F25">
         <v>1844243000.0</v>
       </c>
       <c r="G25">
         <v>148945000.0</v>
       </c>
       <c r="H25">
         <v>637831000.0</v>
       </c>
       <c r="I25">
         <v>497003000.0</v>
       </c>
       <c r="J25">
         <v>2265000.0</v>
       </c>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B26">
         <v>16496164000.0</v>
       </c>
       <c r="C26">
         <v>12659361000.0</v>
       </c>
       <c r="D26">
         <v>10952374000.0</v>
       </c>
       <c r="E26">
         <v>10384716000.0</v>
       </c>
       <c r="F26">
         <v>8992590000.0</v>
       </c>
       <c r="G26">
         <v>6891653000.0</v>
       </c>
       <c r="H26">
         <v>3870358000.0</v>
       </c>
       <c r="I26">
         <v>1116057000.0</v>
       </c>
       <c r="J26">
         <v>129181000.0</v>
       </c>
       <c r="K26">
         <v>29421000.0</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B27">
         <v>125287932000.0</v>
       </c>
       <c r="C27">
         <v>111300533000.0</v>
       </c>
       <c r="D27">
         <v>82188870000.0</v>
       </c>
       <c r="E27">
         <v>54343719000.0</v>
       </c>
       <c r="F27">
         <v>44801720000.0</v>
       </c>
       <c r="G27">
         <v>41194599000.0</v>
       </c>
       <c r="H27">
         <v>27174249000.0</v>
       </c>
       <c r="I27">
         <v>13441813000.0</v>
       </c>
       <c r="J27">
         <v>1344582000.0</v>
       </c>
       <c r="K27">
         <v>168990000.0</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B28">
         <v>8157733000.0</v>
       </c>
       <c r="C28">
         <v>7552967000.0</v>
       </c>
       <c r="D28">
         <v>4075622000.0</v>
       </c>
       <c r="E28">
         <v>3964935000.0</v>
       </c>
       <c r="F28">
         <v>1540774000.0</v>
       </c>
       <c r="G28">
         <v>1507297000.0</v>
       </c>
       <c r="H28">
         <v>1296712000.0</v>
       </c>
       <c r="I28">
         <v>6456612000.0</v>
       </c>
       <c r="J28">
         <v>133207000.0</v>
       </c>
       <c r="K28">
         <v>14793000.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B29">
         <v>21732756000.0</v>
       </c>
       <c r="C29">
         <v>20266781000.0</v>
       </c>
       <c r="D29">
         <v>11849904000.0</v>
       </c>
       <c r="E29">
         <v>4725667000.0</v>
       </c>
       <c r="F29">
         <v>1933585000.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B30">
         <v>149941829000.0</v>
       </c>
       <c r="C30">
         <v>131512861000.0</v>
       </c>
       <c r="D30">
         <v>97216866000.0</v>
       </c>
       <c r="E30">
         <v>68693370000.0</v>
       </c>
       <c r="F30">
         <v>55335084000.0</v>
       </c>
       <c r="G30">
         <v>49593549000.0</v>
       </c>
       <c r="H30">
         <v>32341319000.0</v>
       </c>
       <c r="I30">
         <v>21014482000.0</v>
       </c>
       <c r="J30">
         <v>1616970000.0</v>
       </c>
       <c r="K30">
         <v>213204000.0</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B31">
         <v>26473164000.0</v>
       </c>
       <c r="C31">
         <v>24278431000.0</v>
       </c>
       <c r="D31">
         <v>13177686000.0</v>
       </c>
       <c r="E31">
         <v>5861808000.0</v>
       </c>
       <c r="F31">
         <v>2805493000.0</v>
       </c>
       <c r="G31">
         <v>2200583000.0</v>
       </c>
       <c r="H31">
         <v>1570608000.0</v>
       </c>
       <c r="I31">
         <v>582616000.0</v>
       </c>
       <c r="J31">
         <v>70609000.0</v>
       </c>
       <c r="K31">
         <v>-5767000.0</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B32">
         <v>431845713000.0</v>
       </c>
       <c r="C32">
         <v>393836097000.0</v>
       </c>
       <c r="D32">
         <v>247639205000.0</v>
       </c>
       <c r="E32">
         <v>130557589000.0</v>
       </c>
       <c r="F32">
         <v>93949939000.0</v>
       </c>
       <c r="G32">
         <v>59491865000.0</v>
       </c>
       <c r="H32">
         <v>30141886000.0</v>
       </c>
       <c r="I32">
         <v>13119990000.0</v>
       </c>
@@ -9418,3268 +9553,3338 @@
       <c r="K32">
         <v>504864000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM32"/>
+  <dimension ref="A1:AN32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
       <c r="AI1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AK1" t="s">
         <v>98</v>
       </c>
       <c r="AL1" t="s">
         <v>99</v>
       </c>
       <c r="AM1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B2">
-        <v>46609388000.0</v>
+        <v>48017000000.0</v>
       </c>
       <c r="C2">
+        <v>46893000000.0</v>
+      </c>
+      <c r="D2">
         <v>54394300000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>46840159000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>45858933000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>40947100000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>47798376000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>39709214000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>33698098000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32694686000.0</v>
       </c>
       <c r="K2">
         <v>32694686000.0</v>
       </c>
       <c r="L2">
+        <v>32694686000.0</v>
+      </c>
+      <c r="M2">
         <v>26830233000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>18689787000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>11125285000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>8926705000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>7414132000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>7961866000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>7159595000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>6515509000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>6558648000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>7897886000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>10746050000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>11526124000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3260155000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2662115000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1830247000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2037437000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1833318000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1594709000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>873314000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1424035000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>774684000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>387830000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>318700000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>374024000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>186768000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>107605000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>54433000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>83184000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:39">
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
-      <c r="E3">
-[...1 lines deleted...]
-      </c>
+      <c r="E3"/>
       <c r="F3">
         <v>177191000.0</v>
       </c>
       <c r="G3">
+        <v>177191000.0</v>
+      </c>
+      <c r="H3">
         <v>196558750.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4887343000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>196558750.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>196559000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>196558750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>556042000.0</v>
       </c>
       <c r="M3">
         <v>556042000.0</v>
       </c>
       <c r="N3">
         <v>556042000.0</v>
       </c>
       <c r="O3">
         <v>556042000.0</v>
       </c>
       <c r="P3">
-        <v>373845000.0</v>
+        <v>556042000.0</v>
       </c>
       <c r="Q3">
         <v>373845000.0</v>
       </c>
       <c r="R3">
         <v>373845000.0</v>
       </c>
       <c r="S3">
         <v>373845000.0</v>
       </c>
       <c r="T3">
-        <v>162881000.0</v>
+        <v>373845000.0</v>
       </c>
       <c r="U3">
         <v>162881000.0</v>
       </c>
       <c r="V3">
         <v>162881000.0</v>
       </c>
       <c r="W3">
+        <v>162881000.0</v>
+      </c>
+      <c r="X3">
         <v>318192000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>159457750.0</v>
       </c>
       <c r="Y3">
         <v>159457750.0</v>
       </c>
       <c r="Z3">
+        <v>159457750.0</v>
+      </c>
+      <c r="AA3">
         <v>159458000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>499718000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>124251000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>155179000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>124251000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>-41702000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>113193000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>93031000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>41212086.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>703000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>520666.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>546000.0</v>
       </c>
       <c r="AL3">
         <v>546000.0</v>
       </c>
-      <c r="AM3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:39">
+      <c r="AM3">
+        <v>546000.0</v>
+      </c>
+      <c r="AN3"/>
+    </row>
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:39">
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-      <c r="E5">
+      <c r="E5"/>
+      <c r="F5">
         <v>35535283000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>19222660000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>25592215000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>24292458000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>32564536000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>33065578000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>25973653000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>19062810000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>16278465000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>9710489000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>9113735000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>12139397000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>10467551000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>3176905000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>6906967000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>2793157000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>2708579000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-4146956000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1613420000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1295738000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1639582000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-4397233000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-2135304000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-2791973000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-1490413000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-2120521000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-2602365000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1269479000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-6636220000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-198659407.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-12704000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-234373000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-122738000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-215909000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-286210000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:39">
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B6">
-        <v>16561227000.0</v>
+        <v>33312000000.0</v>
       </c>
       <c r="C6">
+        <v>17390000000.0</v>
+      </c>
+      <c r="D6">
         <v>27337086000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>33314870000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>35712474000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>19399851000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>25788773750.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>29179801000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>32761094750.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>33262137000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>26170211750.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>19618852000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>16834507000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>10266531000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>9669777000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>12513242000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>10841396000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>3550750000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>7280812000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>2956038000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>2871460000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-3984075000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-1295228000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-1136280250.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-1480124250.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-4237775000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-1635586000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-2667722000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-1335234000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-1996270000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-2644067000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-1156286000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-6543189000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-157447321.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-12001000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-233852334.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-122192000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-215363000.0</v>
       </c>
-      <c r="AM6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:39">
+      <c r="AN6"/>
+    </row>
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-      <c r="AA7">
-[...1 lines deleted...]
-      </c>
+      <c r="AA7"/>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:39">
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
-[...1 lines deleted...]
-      </c>
+      <c r="AA8"/>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:39">
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B9">
-        <v>58977131000.0</v>
+        <v>64341000000.0</v>
       </c>
       <c r="C9">
+        <v>59336000000.0</v>
+      </c>
+      <c r="D9">
         <v>67807649000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>61436353000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>58125899000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>54725075000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>62811730000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>59645187000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>63361433000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54117373000.0</v>
       </c>
       <c r="K9">
         <v>54117373000.0</v>
       </c>
       <c r="L9">
+        <v>54117373000.0</v>
+      </c>
+      <c r="M9">
         <v>42010138000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>33590961000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>26511765000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>30893323000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>28090172000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>23477702000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>16634094000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>20715353000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>14947110000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>15148334000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>11421049000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>15021585000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>10949627000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>9531200000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>4710812000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>8755289000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>5680630000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>5695299000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>3671890000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>4229887000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>2597734000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>2321216000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1065904000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>805378000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>236270000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-2988000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-17414000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-73006000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:39">
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B10">
-        <v>16561227000.0</v>
+        <v>33312000000.0</v>
       </c>
       <c r="C10">
+        <v>16758000000.0</v>
+      </c>
+      <c r="D10">
         <v>32532022000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>33314870000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>35535283000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>19222660000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>32529433000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>29179801000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>37923968000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>33065578000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>33118008000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>19050602000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>16266528000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>9698802000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>10519310000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>12125751000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>10454403000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>3164265000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>7698365000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>2494726000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2414580000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-2905416000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-1424368000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-784708000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-899349000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-4119329000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-1788531000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-2335008000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-1003250000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-1877708000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-2423893000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-1098323000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-6493888000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-201021000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>13591000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-221442000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-109541000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-207723000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-291977000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:39">
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B11">
-        <v>4090112000.0</v>
+        <v>6092000000.0</v>
       </c>
       <c r="C11">
+        <v>4115000000.0</v>
+      </c>
+      <c r="D11">
         <v>8329739000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>3986686000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>4781826000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>4480831000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>5082796000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>4201620000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>5914613000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5067752000.0</v>
       </c>
       <c r="K11">
         <v>5067752000.0</v>
       </c>
       <c r="L11">
+        <v>5067752000.0</v>
+      </c>
+      <c r="M11">
         <v>3513480000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>3158442000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1597775000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1065613000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1537177000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1558063000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>564814000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1078819000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>854766000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-249258000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-781530000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>35642000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-355233000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-675622000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-309568000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-8218000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-400247000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-402568000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-252102000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-194813000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-164819000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-136601000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-48027000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-48892000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-20650000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-13738000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-7367000.0</v>
       </c>
-      <c r="AM11">
-[...3 lines deleted...]
-    <row r="12" spans="1:39">
+      <c r="AN11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>111</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
         <v>632000000.0</v>
       </c>
-      <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
-      <c r="G12">
-[...1 lines deleted...]
-      </c>
+      <c r="G12"/>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
-        <v>8155000.0</v>
+        <v>0.0</v>
       </c>
       <c r="K12">
         <v>8155000.0</v>
       </c>
       <c r="L12">
+        <v>8155000.0</v>
+      </c>
+      <c r="M12">
         <v>12208000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>11937000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>11687000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>12221000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>13646000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>13148000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>12640000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>303116000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>298431000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>293999000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>335456000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>278146000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>165638000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>162918000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>150634000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>139708000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>6150000.0</v>
       </c>
-      <c r="AC12">
-[...1 lines deleted...]
-      </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
+        <v>0.0</v>
+      </c>
+      <c r="AF12">
         <v>2747.26</v>
       </c>
-      <c r="AF12">
-[...1 lines deleted...]
-      </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
       <c r="AH12">
         <v>0.0</v>
       </c>
       <c r="AI12">
         <v>0.0</v>
       </c>
       <c r="AJ12">
         <v>0.0</v>
       </c>
       <c r="AK12">
         <v>0.0</v>
       </c>
       <c r="AL12">
         <v>0.0</v>
       </c>
       <c r="AM12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:39">
+      <c r="AN12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-      <c r="C13">
+        <v>112</v>
+      </c>
+      <c r="B13">
+        <v>13505000000.0</v>
+      </c>
+      <c r="C13"/>
+      <c r="D13">
         <v>6372854000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>8565241000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>10422628000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>223125000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>5233232000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>5416080000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>4855592000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>5048589000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>4359384000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>2127356000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2287741000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1463599000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1351698000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1092150000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>756991000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>796261000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>914643000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>631913000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>544629000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>970477000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>671395000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>485413000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>838276000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>460282000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>472540000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>414615000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>402568000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>250216000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
-    </row>
-    <row r="14" spans="1:39">
+      <c r="AN13"/>
+    </row>
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
-      <c r="AA14">
-[...1 lines deleted...]
-      </c>
+      <c r="AA14"/>
       <c r="AB14">
         <v>0.0</v>
       </c>
       <c r="AC14">
         <v>0.0</v>
       </c>
       <c r="AD14">
         <v>0.0</v>
       </c>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:39">
+      <c r="AN14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B15">
-        <v>12471115000.0</v>
+        <v>27182000000.0</v>
       </c>
       <c r="C15">
+        <v>12547000000.0</v>
+      </c>
+      <c r="D15">
         <v>24202282000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>29328184000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>30753457000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>14741829000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>27446637000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>24980694000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>32009355000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27997826000.0</v>
       </c>
       <c r="K15">
         <v>27997826000.0</v>
       </c>
       <c r="L15">
+        <v>27997826000.0</v>
+      </c>
+      <c r="M15">
         <v>15537122000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>13108086000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>8101027000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>9453697000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>10588574000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>8896340000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>2599451000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>6619546000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1639960000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>2414580000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-2905416000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-1376356000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-784708000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-899349000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-4119329000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-1751637000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-2335008000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-1003250000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-1877708000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-2423893000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-1098323000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-6493888000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-198659432.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>13591000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-221442000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-109541000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-207723000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-291977000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:39">
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>15537122000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13108086000.0</v>
       </c>
       <c r="N16">
         <v>13108086000.0</v>
       </c>
       <c r="O16">
+        <v>13108086000.0</v>
+      </c>
+      <c r="P16">
         <v>9453697000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>10588574000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>8896340000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>2599451000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>6619546000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1639960000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2414580000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-2905416000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-1376356000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-784708000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-899349000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-4119329000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-1751637000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-2335008000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-1003250000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-1877708000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-1082775.64</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-159897945.81</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-973888422.32</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-44823978.98</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>259000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-293211000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>253079000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-181310000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-322407000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:39">
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B17">
+        <v>27182000000.0</v>
+      </c>
+      <c r="C17">
         <v>12547000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>23019069000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>29328184000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>30753457000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>14741829000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>27446637000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>24980694000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>32009355000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>27997826000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>23280309000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>15537122000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>13108086000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>8101027000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>9453697000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>10588574000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>8896340000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>2599451000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>6619546000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>1639960000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>2414580000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-2905416000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-1376356000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-784708000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-899349000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-4119329000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-1751637000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-2335008000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-1003250000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-1877708000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-1082775.64</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-159897945.81</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-973888422.32</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-32007165.03</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-303673000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-319624000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>305905000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-207723000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-291977000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:39">
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B18">
+        <v>13505000000.0</v>
+      </c>
+      <c r="C18">
         <v>-632000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>6372854000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>8565241000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>10422628000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>223125000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>5233232000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>5416080000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>4855592000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>5048589000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>4351229000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>2115148000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>2275804000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1451912000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1339477000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1078504000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>743843000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>783621000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>611527000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>333482000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>250630000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>635021000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>393249000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>319775000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>675358000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>309648000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>332832000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>408465000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>402568000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>252102000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
-    </row>
-    <row r="19" spans="1:39">
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-      <c r="AA19">
-[...1 lines deleted...]
-      </c>
+      <c r="AA19"/>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
       <c r="AG19">
         <v>0.0</v>
       </c>
-      <c r="AH19"/>
+      <c r="AH19">
+        <v>0.0</v>
+      </c>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
-    </row>
-    <row r="20" spans="1:39">
+      <c r="AN19"/>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
-[...1 lines deleted...]
-      </c>
+      <c r="AA20"/>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:39">
+      <c r="AN20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B21">
-        <v>21017113000.0</v>
+        <v>27764000000.0</v>
       </c>
       <c r="C21">
+        <v>19566000000.0</v>
+      </c>
+      <c r="D21">
         <v>27337086000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>25025924000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>25792899000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>16085563000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>25592215000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>24292458000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>32564536000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25973653000.0</v>
       </c>
       <c r="K21">
         <v>25973653000.0</v>
       </c>
       <c r="L21">
+        <v>25973653000.0</v>
+      </c>
+      <c r="M21">
         <v>16656021000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>12718755000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>6929018000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>9113735000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>10436613000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>8697167000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>2154406000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>6906967000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>2139272000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1997479000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-4146956000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-2047772000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-1295738000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-1639582000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-4397233000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-2135304000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-2791973000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-1490413000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-2120521000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-2640909000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-1269479000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-6636220000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-250159232.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-22704000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-234373000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-122738000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-215909000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-286210000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:39">
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-      <c r="AA22">
-[...1 lines deleted...]
-      </c>
+      <c r="AA22"/>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:39">
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B23">
-        <v>84569405000.0</v>
+        <v>84594000000.0</v>
       </c>
       <c r="C23">
+        <v>86663000000.0</v>
+      </c>
+      <c r="D23">
         <v>94864863000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>83250588000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>78191933000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>79586612000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>85017891000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>75061943000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>64494995000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60838406000.0</v>
       </c>
       <c r="K23">
         <v>60838406000.0</v>
       </c>
       <c r="L23">
+        <v>60838406000.0</v>
+      </c>
+      <c r="M23">
         <v>52184350000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>39561993000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>30708032000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>30706293000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>25067691000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>22742401000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>21639283000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>20323895000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>19366486000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>21048741000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>26314055000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>28595481000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>15505520000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>13832897000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>10938292000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>12928030000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>10305921000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>8780421000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>6665725000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>8294831000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>4641897000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>9345266000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1637737000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1202106000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>657411000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>227355000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>252928000.0</v>
       </c>
-      <c r="AM23">
-[...3 lines deleted...]
-    <row r="24" spans="1:39">
+      <c r="AN23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
-[...1 lines deleted...]
-      </c>
+      <c r="AA24"/>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
-      <c r="AH24"/>
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
-    </row>
-    <row r="25" spans="1:39">
+      <c r="AN24"/>
+    </row>
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
-      <c r="W25">
+      <c r="W25"/>
+      <c r="X25">
         <v>-333331000.0</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-      <c r="AH25">
+      <c r="AH25"/>
+      <c r="AI25">
         <v>41702000.0</v>
       </c>
-      <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
-      <c r="AL25">
+      <c r="AL25"/>
+      <c r="AM25">
         <v>546000.0</v>
       </c>
-      <c r="AM25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:39">
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B26">
-        <v>4391280000.0</v>
+        <v>4567000000.0</v>
       </c>
       <c r="C26">
+        <v>4418000000.0</v>
+      </c>
+      <c r="D26">
         <v>4925944000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>4332173000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>3591279000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>3577828000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>3777178000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>3063353000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>2909210000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2909620000.0</v>
       </c>
       <c r="K26">
         <v>2909620000.0</v>
       </c>
       <c r="L26">
+        <v>2909620000.0</v>
+      </c>
+      <c r="M26">
         <v>2847323000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>2733964000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>2506657000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>2406677000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>2698166000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>2611366000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>2668507000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>2022595000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>2422421000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>2328831000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>2218743000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1951261000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1804886000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1662356000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1473150000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1272375000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1127238000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>803664000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>667081000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>525213000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>331997000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>186029000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>72818000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>52488000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>35780000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>24885000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>16028000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>4238000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:39">
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B27">
-        <v>34352348000.0</v>
-[...2 lines deleted...]
-      <c r="D27">
+        <v>29668000000.0</v>
+      </c>
+      <c r="C27">
+        <v>33773000000.0</v>
+      </c>
+      <c r="D27"/>
+      <c r="E27">
         <v>30322947000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>27209896000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>33402741000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>31356941000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>30483800000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>26049137000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23410655000.0</v>
       </c>
       <c r="K27">
         <v>23410655000.0</v>
       </c>
       <c r="L27">
+        <v>23410655000.0</v>
+      </c>
+      <c r="M27">
         <v>21748449000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>17542209000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>16259688000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>17732384000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>14048820000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>11343447000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>11219068000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>11365829000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>10050611000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>10387873000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>12997407000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>14712526000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>10071868000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>9113584000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>7296621000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>9272536000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>6908755000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>6103703000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>4889255000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>6023974000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>3229647000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>2970734000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1217458000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>753945000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>427865000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>88902000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>73870000.0</v>
       </c>
-      <c r="AM27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:39">
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B28">
-        <v>3211656000.0</v>
+        <v>2342000000.0</v>
       </c>
       <c r="C28">
+        <v>1579000000.0</v>
+      </c>
+      <c r="D28">
         <v>37564004000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1755309000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1531825000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1658943000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2085396000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1805576000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1838550000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1823445000.0</v>
       </c>
       <c r="K28">
         <v>1823445000.0</v>
       </c>
       <c r="L28">
+        <v>1823445000.0</v>
+      </c>
+      <c r="M28">
         <v>758345000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>596033000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>816402000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1640527000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>906573000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>825722000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>592113000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>419962000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>334806000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>434151000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>351855000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>405570000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>368611000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>394842000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>338274000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>345682000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>436610000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>278345000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>236075000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>321609000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>305569000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>5800673000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>28761000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>11649000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>6998000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>5963000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>108597000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>30645000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:39">
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B29">
+        <v>6092000000.0</v>
+      </c>
+      <c r="C29">
         <v>4115000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>8446316000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3986686000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4818923000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4480831000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>5082796000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4201620000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>5914613000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>5067752000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3580207000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3513480000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3158442000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1597775000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1065613000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1537177000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1558063000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>564814000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1078819000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>854766000.0</v>
       </c>
-      <c r="U29">
-[...1 lines deleted...]
-      </c>
       <c r="V29">
         <v>0.0</v>
       </c>
       <c r="W29">
         <v>0.0</v>
       </c>
       <c r="X29">
         <v>0.0</v>
       </c>
       <c r="Y29">
         <v>0.0</v>
       </c>
       <c r="Z29">
         <v>0.0</v>
       </c>
       <c r="AA29">
         <v>0.0</v>
       </c>
       <c r="AB29">
         <v>0.0</v>
       </c>
       <c r="AC29">
         <v>0.0</v>
       </c>
       <c r="AD29">
         <v>0.0</v>
       </c>
-      <c r="AE29"/>
+      <c r="AE29">
+        <v>0.0</v>
+      </c>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
-    </row>
-    <row r="30" spans="1:39">
+      <c r="AN29"/>
+    </row>
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B30">
-        <v>37960018000.0</v>
+        <v>36577000000.0</v>
       </c>
       <c r="C30">
+        <v>39770000000.0</v>
+      </c>
+      <c r="D30">
         <v>40470563000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>36410429000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>32333000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>38639512000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>37219515000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>35352729000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>30796897000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28143720000.0</v>
       </c>
       <c r="K30">
         <v>28143720000.0</v>
       </c>
       <c r="L30">
+        <v>28143720000.0</v>
+      </c>
+      <c r="M30">
         <v>25354117000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>20872206000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>19582747000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>21779588000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>17653559000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>14780535000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>14479688000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>13808386000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>12807838000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>13150855000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>15568005000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>17069357000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>12245365000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>11170782000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>9108045000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>10890593000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>8472603000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>7185712000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>5792411000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>6870796000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>3867213000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>8957436000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1319037000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>828082000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>470643000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>119750000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>198495000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>791074000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:39">
+    <row r="31" spans="1:40">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B31">
-        <v>-4455886000.0</v>
+        <v>5550000000.0</v>
       </c>
       <c r="C31">
+        <v>-2808000000.0</v>
+      </c>
+      <c r="D31">
         <v>5194936000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>8288946000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>9742384000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>3137097000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>6937218000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>4887343000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>5359432000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7091925000.0</v>
       </c>
       <c r="K31">
         <v>7091925000.0</v>
       </c>
       <c r="L31">
+        <v>7091925000.0</v>
+      </c>
+      <c r="M31">
         <v>2394581000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>3547773000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>2769784000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1405575000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1689138000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1757236000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1009859000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>791398000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>355454000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>417101000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1241540000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>230155000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>511030000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>740233000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>277904000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>13941000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>456965000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>487163000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>242813000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-16341000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>171156000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>142332000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>52112000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>36295000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>12931000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>13197000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>8186000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-5767000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:39">
+    <row r="32" spans="1:40">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B32">
-        <v>105586519000.0</v>
+        <v>112358000000.0</v>
       </c>
       <c r="C32">
+        <v>106229000000.0</v>
+      </c>
+      <c r="D32">
         <v>122201949000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>108276512000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>103984832000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>95672175000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>110610106000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>99354401000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>97059531000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86812059000.0</v>
       </c>
       <c r="K32">
         <v>86812059000.0</v>
       </c>
       <c r="L32">
+        <v>86812059000.0</v>
+      </c>
+      <c r="M32">
         <v>68840371000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>52280748000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>37637050000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>39820028000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>35504304000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>31439568000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>23793689000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>27230862000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>21505758000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>23046220000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>22167099000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>26547709000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>14209782000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>12193315000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>6541059000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>10792726000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>7513948000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>7290008000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>4545204000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>5653922000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>3372418000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>2709046000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>1384604000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>1179402000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>423038000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>104617000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>37019000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>72716000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K30"/>
@@ -12718,923 +12923,923 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B2">
         <v>126194421000.0</v>
       </c>
       <c r="C2">
         <v>121779905000.0</v>
       </c>
       <c r="D2">
         <v>92300417000.0</v>
       </c>
       <c r="E2">
         <v>9575476000.0</v>
       </c>
       <c r="F2">
         <v>74843636000.0</v>
       </c>
       <c r="G2">
         <v>33345857000.0</v>
       </c>
       <c r="H2">
         <v>30539686000.0</v>
       </c>
       <c r="I2">
         <v>12429001000.0</v>
       </c>
       <c r="J2">
         <v>1319843000.0</v>
       </c>
       <c r="K2">
         <v>240432000.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B3">
         <v>1145077000</v>
       </c>
       <c r="C3">
         <v>967137000</v>
       </c>
       <c r="D3">
         <v>583879000</v>
       </c>
       <c r="E3">
         <v>635716000</v>
       </c>
       <c r="F3">
         <v>3287232000</v>
       </c>
       <c r="G3">
         <v>43046000</v>
       </c>
       <c r="H3">
         <v>27436000</v>
       </c>
       <c r="I3">
         <v>27331000</v>
       </c>
       <c r="J3">
         <v>8921000</v>
       </c>
       <c r="K3">
         <v>2301000</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B6">
         <v>56536990000.0</v>
       </c>
       <c r="C6">
         <v>4414516000.0</v>
       </c>
       <c r="D6">
         <v>29479488000.0</v>
       </c>
       <c r="E6">
         <v>3806827000.0</v>
       </c>
       <c r="F6">
         <v>-8799665000.0</v>
       </c>
       <c r="G6">
         <v>41497779000.0</v>
       </c>
       <c r="H6">
         <v>2806171000.0</v>
       </c>
       <c r="I6">
         <v>18110685000.0</v>
       </c>
       <c r="J6">
         <v>1738309000.0</v>
       </c>
       <c r="K6">
         <v>1079411000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B7">
         <v>7367096000.0</v>
       </c>
       <c r="C7">
         <v>6663391000.0</v>
       </c>
       <c r="D7">
         <v>26456261000.0</v>
       </c>
       <c r="E7">
         <v>7423415000.0</v>
       </c>
       <c r="F7">
         <v>13561705000.0</v>
       </c>
       <c r="G7">
         <v>31049657000.0</v>
       </c>
       <c r="H7">
         <v>18605657000.0</v>
       </c>
       <c r="I7">
         <v>10724730000.0</v>
       </c>
       <c r="J7">
         <v>817458000.0</v>
       </c>
       <c r="K7">
         <v>1158266000.0</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B9">
         <v>-3959491000.0</v>
       </c>
       <c r="C9">
         <v>-92296000.0</v>
       </c>
       <c r="D9">
         <v>-3326421000.0</v>
       </c>
       <c r="E9">
         <v>86041000.0</v>
       </c>
       <c r="F9">
         <v>55811000.0</v>
       </c>
       <c r="G9">
         <v>321426000.0</v>
       </c>
       <c r="H9">
         <v>-803388000.0</v>
       </c>
       <c r="I9">
         <v>-159413000.0</v>
       </c>
       <c r="J9">
         <v>-77891000.0</v>
       </c>
       <c r="K9">
         <v>-8316000.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>6075827000.0</v>
       </c>
       <c r="G10">
         <v>4976860000.0</v>
       </c>
       <c r="H10">
         <v>6934118000.0</v>
       </c>
       <c r="I10">
         <v>3311699000.0</v>
       </c>
       <c r="J10">
         <v>1490178000.0</v>
       </c>
       <c r="K10">
         <v>177710000.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>222891000.0</v>
       </c>
       <c r="F11">
         <v>-1256426000.0</v>
       </c>
       <c r="G11">
         <v>1817220000.0</v>
       </c>
       <c r="H11">
         <v>414488000.0</v>
       </c>
       <c r="I11">
         <v>7572444000.0</v>
       </c>
       <c r="J11">
         <v>8776020000.0</v>
       </c>
       <c r="K11">
         <v>988872000.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>6811299000.0</v>
       </c>
       <c r="F12">
         <v>21014341000.0</v>
       </c>
       <c r="G12">
         <v>35376369000.0</v>
       </c>
       <c r="H12">
         <v>2545091000.0</v>
       </c>
       <c r="I12">
         <v>6765474000.0</v>
       </c>
       <c r="J12">
         <v>20871000.0</v>
       </c>
       <c r="K12">
         <v>12732000.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>7114483000.0</v>
       </c>
       <c r="F13">
         <v>14762320000.0</v>
       </c>
       <c r="G13">
         <v>28911011000.0</v>
       </c>
       <c r="H13">
         <v>18994557000.0</v>
       </c>
       <c r="I13">
         <v>10746959000.0</v>
       </c>
       <c r="J13">
         <v>10211899000.0</v>
       </c>
       <c r="K13">
         <v>177710000.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B14">
         <v>3000364000.0</v>
       </c>
       <c r="C14">
         <v>2640887000.0</v>
       </c>
       <c r="D14">
         <v>1888205000.0</v>
       </c>
       <c r="E14">
         <v>2735084000.0</v>
       </c>
       <c r="F14">
         <v>1844243000.0</v>
       </c>
       <c r="G14">
         <v>800468000.0</v>
       </c>
       <c r="H14">
         <v>637831000.0</v>
       </c>
       <c r="I14">
         <v>497003000.0</v>
       </c>
       <c r="J14">
         <v>2265000.0</v>
       </c>
       <c r="K14">
         <v>756000.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>0.0</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>18326000.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B16">
         <v>182731411000.0</v>
       </c>
       <c r="C16">
         <v>126194421000.0</v>
       </c>
       <c r="D16">
         <v>121779905000.0</v>
       </c>
       <c r="E16">
         <v>13382303000.0</v>
       </c>
       <c r="F16">
         <v>66043971000.0</v>
       </c>
       <c r="G16">
         <v>74843636000.0</v>
       </c>
       <c r="H16">
         <v>33345857000.0</v>
       </c>
       <c r="I16">
         <v>30539686000.0</v>
       </c>
       <c r="J16">
         <v>3058152000.0</v>
       </c>
       <c r="K16">
         <v>1319843000.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B18">
         <v>105793613000.0</v>
       </c>
       <c r="C18">
         <v>120962155000.0</v>
       </c>
       <c r="D18">
         <v>93578652000.0</v>
       </c>
       <c r="E18">
         <v>6397263000.0</v>
       </c>
       <c r="F18">
         <v>25495779000.0</v>
       </c>
       <c r="G18">
         <v>28153581000.0</v>
       </c>
       <c r="H18">
         <v>14793540000.0</v>
       </c>
       <c r="I18">
         <v>7740596000.0</v>
       </c>
       <c r="J18">
         <v>306558000.0</v>
       </c>
       <c r="K18">
         <v>877476000.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B19">
         <v>-42078405000.0</v>
       </c>
       <c r="C19">
         <v>-118356036000.0</v>
       </c>
       <c r="D19">
         <v>-55431278000.0</v>
       </c>
       <c r="E19">
         <v>-3242137000.0</v>
       </c>
       <c r="F19">
         <v>-35562365000.0</v>
       </c>
       <c r="G19">
         <v>-38357901000.0</v>
       </c>
       <c r="H19">
         <v>-27868085000.0</v>
       </c>
       <c r="I19">
         <v>-7646007000.0</v>
       </c>
       <c r="J19">
         <v>240000000.0</v>
       </c>
       <c r="K19">
         <v>-307301000.0</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>37868777000.0</v>
       </c>
       <c r="H20">
         <v>8194597000.0</v>
       </c>
       <c r="I20">
         <v>17704512000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B21">
         <v>-5228716000.0</v>
       </c>
       <c r="C21">
         <v>-91000.0</v>
       </c>
       <c r="D21">
         <v>-8968817000.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>-1875472000.0</v>
       </c>
       <c r="G21">
         <v>13930225000.0</v>
       </c>
       <c r="H21">
         <v>7970123000.0</v>
       </c>
       <c r="I21">
         <v>7970123000.0</v>
       </c>
       <c r="J21">
         <v>7860903000.0</v>
       </c>
       <c r="K21">
         <v>7970123000.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B22">
         <v>97842539000.0</v>
       </c>
       <c r="C22">
         <v>112434512000.0</v>
       </c>
       <c r="D22">
         <v>60026544000.0</v>
       </c>
       <c r="E22">
         <v>31538062000.0</v>
       </c>
       <c r="F22">
         <v>7768670000.0</v>
       </c>
       <c r="G22">
         <v>-7179742000.0</v>
       </c>
       <c r="H22">
         <v>-6967603000.0</v>
       </c>
       <c r="I22">
         <v>-10217125000.0</v>
       </c>
       <c r="J22">
         <v>-525115000.0</v>
       </c>
       <c r="K22">
         <v>-291977000.0</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B23">
         <v>1363000.0</v>
       </c>
       <c r="C23">
         <v>1255000.0</v>
       </c>
       <c r="D23">
         <v>8191000.0</v>
       </c>
       <c r="E23">
         <v>10079000.0</v>
       </c>
       <c r="F23">
         <v>318000.0</v>
       </c>
       <c r="G23">
         <v>-6000.0</v>
       </c>
       <c r="H23">
         <v>7993828000.0</v>
       </c>
       <c r="I23">
         <v>5820726000.0</v>
       </c>
       <c r="J23">
         <v>1431537000.0</v>
       </c>
       <c r="K23">
         <v>504864000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B24">
         <v>-199754000.0</v>
       </c>
       <c r="C24">
         <v>35692000.0</v>
       </c>
       <c r="D24">
         <v>130239000.0</v>
       </c>
       <c r="E24">
         <v>19119573000.0</v>
       </c>
       <c r="F24">
         <v>445037000.0</v>
       </c>
       <c r="G24">
         <v>-238000000.0</v>
       </c>
       <c r="H24">
         <v>-424632000.0</v>
       </c>
       <c r="I24">
         <v>124790000.0</v>
       </c>
       <c r="J24">
         <v>-159790000.0</v>
       </c>
       <c r="K24">
         <v>-305000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B25">
         <v>-9026352000.0</v>
       </c>
       <c r="C25">
         <v>-9915238000.0</v>
       </c>
       <c r="D25">
         <v>-2088373000.0</v>
       </c>
       <c r="E25">
         <v>-41353361000.0</v>
       </c>
       <c r="F25">
         <v>833876000.0</v>
       </c>
       <c r="G25">
         <v>287850000.0</v>
       </c>
       <c r="H25">
         <v>9484000.0</v>
       </c>
       <c r="I25">
         <v>-78267000.0</v>
       </c>
       <c r="J25">
         <v>-2573000.0</v>
       </c>
       <c r="K25">
         <v>8668000.0</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>-32677000.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B27">
         <v>7936971000.0</v>
       </c>
       <c r="C27">
         <v>9883564000.0</v>
       </c>
       <c r="D27">
         <v>7078794000.0</v>
       </c>
       <c r="E27">
         <v>7718365000.0</v>
       </c>
       <c r="F27">
         <v>4774730000.0</v>
       </c>
       <c r="G27">
         <v>3613043000.0</v>
       </c>
       <c r="H27">
         <v>2557706000.0</v>
       </c>
       <c r="I27">
         <v>6841573000.0</v>
       </c>
       <c r="J27">
         <v>13380000.0</v>
       </c>
       <c r="K27">
         <v>4064000.0</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B28">
         <v>-5227353000.0</v>
       </c>
       <c r="C28">
         <v>1164000.0</v>
       </c>
       <c r="D28">
         <v>-8960626000.0</v>
       </c>
       <c r="E28">
         <v>10079000.0</v>
       </c>
       <c r="F28">
         <v>-1875154000.0</v>
       </c>
       <c r="G28">
         <v>51798996000.0</v>
       </c>
       <c r="H28">
         <v>15854731000.0</v>
       </c>
       <c r="I28">
         <v>17344357000.0</v>
       </c>
       <c r="J28">
         <v>1398860000.0</v>
       </c>
       <c r="K28">
         <v>486538000.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B29">
         <v>106938690000.0</v>
       </c>
       <c r="C29">
         <v>121929292000.0</v>
       </c>
       <c r="D29">
         <v>94162531000.0</v>
       </c>
       <c r="E29">
         <v>7032979000.0</v>
       </c>
       <c r="F29">
         <v>28783011000.0</v>
       </c>
       <c r="G29">
         <v>28196627000.0</v>
       </c>
       <c r="H29">
         <v>14820976000.0</v>
       </c>
       <c r="I29">
         <v>7767927000.0</v>
       </c>
       <c r="J29">
         <v>315479000.0</v>
       </c>
       <c r="K29">
         <v>879777000.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B30">
         <v>-43423236000.0</v>
       </c>
       <c r="C30">
         <v>-118356036000.0</v>
       </c>
       <c r="D30">
         <v>-55431278000.0</v>
       </c>
       <c r="E30">
         <v>-3242137000.0</v>
       </c>
       <c r="F30">
         <v>-35562365000.0</v>
       </c>
       <c r="G30">
         <v>-38357901000.0</v>
       </c>
       <c r="H30">
         <v>-28319678000.0</v>
       </c>
       <c r="I30">
         <v>-7548509000.0</v>
       </c>
@@ -13644,2916 +13849,2970 @@
       <c r="K30">
         <v>-307301000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM30"/>
+  <dimension ref="A1:AN30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
       <c r="AI1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AK1" t="s">
         <v>98</v>
       </c>
       <c r="AL1" t="s">
         <v>99</v>
       </c>
       <c r="AM1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B2">
-        <v>182731411000.0</v>
+        <v>199254000000.0</v>
       </c>
       <c r="C2">
+        <v>182732000000.0</v>
+      </c>
+      <c r="D2">
         <v>163389470000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>129900082000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>135258089000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>126194421000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>125688495000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>116116929000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>114704917000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>121779905000.0</v>
       </c>
       <c r="K2">
         <v>121779905000.0</v>
       </c>
       <c r="L2">
+        <v>121779905000.0</v>
+      </c>
+      <c r="M2">
         <v>83434459000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>70670000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>92300417000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>10788427000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>62864021000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>52133992000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>66043971000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>62362962000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>67368845000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>64310718000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>74843636000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>44528760000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>36677890000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>32499125000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>33345857000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>34366077000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>40664166000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>37219239000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>30539686000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>25126827000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>9030874000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>8634289000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3058152000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>3759621000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>4676232000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2062539000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1319843000.0</v>
       </c>
-      <c r="AM2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:39">
+      <c r="AN2"/>
+    </row>
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
+        <v>0</v>
+      </c>
+      <c r="G3">
         <v>967137000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
+        <v>0</v>
+      </c>
+      <c r="K3">
         <v>583879000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
-        <v>635716000</v>
+        <v>0</v>
       </c>
       <c r="O3">
         <v>635716000</v>
       </c>
       <c r="P3">
         <v>635716000</v>
       </c>
       <c r="Q3">
+        <v>635716000</v>
+      </c>
+      <c r="R3">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43046000</v>
       </c>
       <c r="S3">
         <v>43046000</v>
       </c>
       <c r="T3">
-        <v>3287232000</v>
+        <v>43046000</v>
       </c>
       <c r="U3">
         <v>3287232000</v>
       </c>
       <c r="V3">
-        <v>24987000</v>
+        <v>3287232000</v>
       </c>
       <c r="W3">
         <v>24987000</v>
       </c>
       <c r="X3">
-        <v>43046000</v>
+        <v>24987000</v>
       </c>
       <c r="Y3">
         <v>43046000</v>
       </c>
       <c r="Z3">
-        <v>27331000</v>
+        <v>43046000</v>
       </c>
       <c r="AA3">
         <v>27331000</v>
       </c>
       <c r="AB3">
+        <v>27331000</v>
+      </c>
+      <c r="AC3">
         <v>0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>10092000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1556000</v>
       </c>
       <c r="AE3">
         <v>1556000</v>
       </c>
       <c r="AF3">
+        <v>1556000</v>
+      </c>
+      <c r="AG3">
         <v>1948492.48</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>7496000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1556000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>2288000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>6633000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1556000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>2198000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>331000</v>
       </c>
     </row>
-    <row r="4" spans="1:39">
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AH4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
-    </row>
-    <row r="5" spans="1:39">
+      <c r="AN4"/>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-      <c r="AA5">
-[...1 lines deleted...]
-      </c>
+      <c r="AA5"/>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
       <c r="AG5">
         <v>0.0</v>
       </c>
-      <c r="AH5"/>
+      <c r="AH5">
+        <v>0.0</v>
+      </c>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
-    </row>
-    <row r="6" spans="1:39">
+      <c r="AN5"/>
+    </row>
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B6">
-        <v>16522589000.0</v>
+        <v>6938000000.0</v>
       </c>
       <c r="C6">
+        <v>16522000000.0</v>
+      </c>
+      <c r="D6">
         <v>19341941000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>33489388000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-5358007000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>9063668000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>505926000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>9571566000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1412012000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7074988000.0</v>
       </c>
       <c r="K6">
         <v>-7074988000.0</v>
       </c>
       <c r="L6">
+        <v>-7074988000.0</v>
+      </c>
+      <c r="M6">
         <v>27918800000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>12764459000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-21630417000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>2593876000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>11545914000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>10730029000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-13909979000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>3681009000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-5005883000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>3058127000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-10532918000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>30314876000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>7850870000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>4178765000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-846732000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-1020220000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-6298089000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>3444927000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>6679553000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>5412859000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>5929144000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>396585000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>5576137000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-701469000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-916611000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>2613693000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>742696000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>1079411000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:39">
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
-      <c r="F7">
+      <c r="F7"/>
+      <c r="G7">
         <v>-11024228000.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7">
         <v>14078168000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-      <c r="N7">
-[...1 lines deleted...]
-      </c>
+      <c r="N7"/>
       <c r="O7">
         <v>6451151000.0</v>
       </c>
       <c r="P7">
+        <v>6451151000.0</v>
+      </c>
+      <c r="Q7">
         <v>86041000.0</v>
       </c>
-      <c r="Q7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="R7"/>
       <c r="S7">
         <v>6131638000.0</v>
       </c>
-      <c r="T7"/>
+      <c r="T7">
+        <v>6131638000.0</v>
+      </c>
       <c r="U7"/>
-      <c r="V7">
-[...1 lines deleted...]
-      </c>
+      <c r="V7"/>
       <c r="W7">
         <v>15000636000.0</v>
       </c>
-      <c r="X7"/>
+      <c r="X7">
+        <v>15000636000.0</v>
+      </c>
       <c r="Y7"/>
-      <c r="Z7">
+      <c r="Z7"/>
+      <c r="AA7">
         <v>18191169000.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
+      <c r="AC7"/>
+      <c r="AD7">
         <v>3460386000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-776469000.0</v>
       </c>
       <c r="AE7">
         <v>-776469000.0</v>
       </c>
-      <c r="AF7"/>
-      <c r="AG7">
+      <c r="AF7">
+        <v>-776469000.0</v>
+      </c>
+      <c r="AG7"/>
+      <c r="AH7">
         <v>1614675000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>776469000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>3814781000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-2402494000.0</v>
       </c>
-      <c r="AK7"/>
-      <c r="AL7">
+      <c r="AL7"/>
+      <c r="AM7">
         <v>594791000.0</v>
       </c>
-      <c r="AM7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:39">
+      <c r="AN7"/>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
-[...1 lines deleted...]
-      </c>
+      <c r="AA8"/>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
-      <c r="AH8"/>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
-    </row>
-    <row r="9" spans="1:39">
+      <c r="AN8"/>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
-      <c r="F9">
+      <c r="F9"/>
+      <c r="G9">
         <v>48814000.0</v>
       </c>
-      <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9">
         <v>-3326421000.0</v>
       </c>
-      <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
-[...1 lines deleted...]
-      </c>
+      <c r="N9"/>
       <c r="O9">
         <v>86041000.0</v>
       </c>
       <c r="P9">
         <v>86041000.0</v>
       </c>
-      <c r="Q9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Q9">
+        <v>86041000.0</v>
+      </c>
+      <c r="R9"/>
       <c r="S9">
         <v>55811000.0</v>
       </c>
       <c r="T9">
         <v>55811000.0</v>
       </c>
       <c r="U9">
         <v>55811000.0</v>
       </c>
       <c r="V9">
-        <v>-198539000.0</v>
+        <v>55811000.0</v>
       </c>
       <c r="W9">
         <v>-198539000.0</v>
       </c>
       <c r="X9">
-        <v>321426000.0</v>
+        <v>-198539000.0</v>
       </c>
       <c r="Y9">
         <v>321426000.0</v>
       </c>
       <c r="Z9">
+        <v>321426000.0</v>
+      </c>
+      <c r="AA9">
         <v>-803388000.0</v>
       </c>
-      <c r="AA9">
-[...1 lines deleted...]
-      </c>
       <c r="AB9">
         <v>0.0</v>
       </c>
       <c r="AC9">
+        <v>0.0</v>
+      </c>
+      <c r="AD9">
         <v>-204680000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25352000.0</v>
       </c>
       <c r="AE9">
         <v>25352000.0</v>
       </c>
       <c r="AF9">
+        <v>25352000.0</v>
+      </c>
+      <c r="AG9">
         <v>-5573381.47</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-6270000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-25352000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>55774000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-133665000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-25352000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-3681000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-8316000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:39">
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
-      <c r="V10">
-[...1 lines deleted...]
-      </c>
+      <c r="V10"/>
       <c r="W10">
         <v>267108000.0</v>
       </c>
-      <c r="X10"/>
+      <c r="X10">
+        <v>267108000.0</v>
+      </c>
       <c r="Y10"/>
       <c r="Z10"/>
-      <c r="AA10">
-[...1 lines deleted...]
-      </c>
+      <c r="AA10"/>
       <c r="AB10">
         <v>0.0</v>
       </c>
       <c r="AC10">
         <v>0.0</v>
       </c>
       <c r="AD10">
-        <v>-704445000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AE10">
         <v>-704445000.0</v>
       </c>
       <c r="AF10">
-        <v>0.0</v>
+        <v>-704445000.0</v>
       </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
+        <v>0.0</v>
+      </c>
+      <c r="AI10">
         <v>704445000.0</v>
       </c>
-      <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
-      <c r="AL10">
+      <c r="AL10"/>
+      <c r="AM10">
         <v>218149000.0</v>
       </c>
-      <c r="AM10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:39">
+      <c r="AN10"/>
+    </row>
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>222891000.0</v>
       </c>
-      <c r="P11">
-[...1 lines deleted...]
-      </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
         <v>-1256426000.0</v>
       </c>
-      <c r="T11">
-[...1 lines deleted...]
-      </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
         <v>1817220000.0</v>
       </c>
-      <c r="X11">
-[...1 lines deleted...]
-      </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
         <v>414488000.0</v>
       </c>
-      <c r="AB11">
-[...1 lines deleted...]
-      </c>
       <c r="AC11">
+        <v>0.0</v>
+      </c>
+      <c r="AD11">
         <v>630625000.0</v>
       </c>
-      <c r="AD11">
-[...1 lines deleted...]
-      </c>
       <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
         <v>2907469.83</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>154872687.04</v>
       </c>
-      <c r="AG11">
-[...1 lines deleted...]
-      </c>
       <c r="AH11">
+        <v>0.0</v>
+      </c>
+      <c r="AI11">
         <v>-198117825.01</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1340504000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>3887605000.0</v>
       </c>
-      <c r="AK11">
-[...1 lines deleted...]
-      </c>
       <c r="AL11">
+        <v>0.0</v>
+      </c>
+      <c r="AM11">
         <v>381629000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>157223000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:39">
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>17000735000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10287895000.0</v>
       </c>
       <c r="N12">
         <v>10287895000.0</v>
       </c>
       <c r="O12">
+        <v>10287895000.0</v>
+      </c>
+      <c r="P12">
         <v>6938066000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1063249000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>10477531000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-11667547000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>9780229000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>7096608000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4956635000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-819131000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>16322925000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>9106500000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>6394685000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>3552259000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-7893838000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>4953240000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>749863000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>334457000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>244941.45</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-213970504.74</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1028013197.36</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1874691.51</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>20871000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-1982754000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1393109000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2366000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>12732000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:39">
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-      <c r="O13">
-[...1 lines deleted...]
-      </c>
+      <c r="O13"/>
       <c r="P13">
         <v>7114483000.0</v>
       </c>
-      <c r="Q13"/>
+      <c r="Q13">
+        <v>7114483000.0</v>
+      </c>
       <c r="R13"/>
-      <c r="S13">
-[...1 lines deleted...]
-      </c>
+      <c r="S13"/>
       <c r="T13">
         <v>14762320000.0</v>
       </c>
       <c r="U13">
         <v>14762320000.0</v>
       </c>
       <c r="V13">
         <v>14762320000.0</v>
       </c>
       <c r="W13">
-        <v>28911011000.0</v>
+        <v>14762320000.0</v>
       </c>
       <c r="X13">
         <v>28911011000.0</v>
       </c>
       <c r="Y13">
         <v>28911011000.0</v>
       </c>
       <c r="Z13">
         <v>28911011000.0</v>
       </c>
       <c r="AA13">
-        <v>18994557000.0</v>
+        <v>28911011000.0</v>
       </c>
       <c r="AB13">
         <v>18994557000.0</v>
       </c>
       <c r="AC13">
-        <v>3665066000.0</v>
+        <v>18994557000.0</v>
       </c>
       <c r="AD13">
         <v>3665066000.0</v>
       </c>
       <c r="AE13">
+        <v>3665066000.0</v>
+      </c>
+      <c r="AF13">
         <v>830429.98</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>211490194.94</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>217862177.56</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>325786163.52</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-7826372000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-2233425000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>2046100000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>216843000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>74979000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:39">
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
-      <c r="J14">
+      <c r="J14"/>
+      <c r="K14">
         <v>1888205000.0</v>
       </c>
-      <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
-      <c r="N14">
-[...1 lines deleted...]
-      </c>
+      <c r="N14"/>
       <c r="O14">
         <v>2735084000.0</v>
       </c>
       <c r="P14">
         <v>2735084000.0</v>
       </c>
-      <c r="Q14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Q14">
+        <v>2735084000.0</v>
+      </c>
+      <c r="R14"/>
       <c r="S14">
         <v>800468000.0</v>
       </c>
       <c r="T14">
-        <v>1844243000.0</v>
+        <v>800468000.0</v>
       </c>
       <c r="U14">
         <v>1844243000.0</v>
       </c>
       <c r="V14">
-        <v>318192000.0</v>
+        <v>1844243000.0</v>
       </c>
       <c r="W14">
         <v>318192000.0</v>
       </c>
       <c r="X14">
-        <v>800468000.0</v>
+        <v>318192000.0</v>
       </c>
       <c r="Y14">
         <v>800468000.0</v>
       </c>
       <c r="Z14">
+        <v>800468000.0</v>
+      </c>
+      <c r="AA14">
         <v>711037000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>497003000.0</v>
       </c>
-      <c r="AB14">
-[...1 lines deleted...]
-      </c>
       <c r="AC14">
+        <v>0.0</v>
+      </c>
+      <c r="AD14">
         <v>310358000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-41702000.0</v>
       </c>
       <c r="AE14">
         <v>-41702000.0</v>
       </c>
       <c r="AF14">
+        <v>-41702000.0</v>
+      </c>
+      <c r="AG14">
         <v>49437318.93</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>186062000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>41702000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>703000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1562000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>41702000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>546000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>756000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:39">
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-      <c r="AA15">
-[...1 lines deleted...]
-      </c>
+      <c r="AA15"/>
       <c r="AB15">
         <v>0.0</v>
       </c>
       <c r="AC15">
         <v>0.0</v>
       </c>
       <c r="AD15">
         <v>0.0</v>
       </c>
       <c r="AE15">
         <v>0.0</v>
       </c>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
-      <c r="AI15"/>
+      <c r="AI15">
+        <v>0.0</v>
+      </c>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
-      <c r="AM15">
+      <c r="AM15"/>
+      <c r="AN15">
         <v>2639000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:39">
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B16">
+        <v>206192000000.0</v>
+      </c>
+      <c r="C16">
         <v>199254000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>182731411000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>163389470000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>129900082000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>135258089000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>126194421000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>125688495000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>116116929000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>114704917000.0</v>
       </c>
       <c r="K16">
         <v>114704917000.0</v>
       </c>
       <c r="L16">
+        <v>114704917000.0</v>
+      </c>
+      <c r="M16">
         <v>111353259000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>83434459000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>70670000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>13382303000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>74409935000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>62864021000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>52133992000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>66043971000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>62362962000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>67368845000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>64310718000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>74843636000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>44528760000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>36677890000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>32499125000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>33345857000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>34366077000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>40664166000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>37219239000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>30539686000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>14960018000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>9030874000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>8634289000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>3058152000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>3759621000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>4676232000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>2062539000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1319843000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:39">
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
-[...1 lines deleted...]
-      </c>
+      <c r="AA17"/>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
       <c r="AG17">
         <v>0.0</v>
       </c>
-      <c r="AH17"/>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
-    </row>
-    <row r="18" spans="1:39">
+      <c r="AN17"/>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B18">
+        <v>25670000000.0</v>
+      </c>
+      <c r="C18">
         <v>16445000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>24119546000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>45660545000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>21641656000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>15516943000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>29547160000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>27522313000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>43792640000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21067179000.0</v>
       </c>
       <c r="K18">
         <v>21067179000.0</v>
       </c>
       <c r="L18">
+        <v>21067179000.0</v>
+      </c>
+      <c r="M18">
         <v>32537857000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>23395981000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1338022000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>3213710000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>11651823000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>19373871000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-9068096000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>16356729000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>8736568000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>7371215000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-3724547000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>14921582000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>8321792000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>5495336000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-567070000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>9570682000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>2618232000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>4137890000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-1543251000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>5733953000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>249742000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>353408000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>627368000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-678238000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-688752000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>1283568000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>387782000.0</v>
       </c>
-      <c r="AM18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:39">
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-11555616000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-27021892000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-6383976000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-30545257000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-16898558000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-42622100000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-28290121000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-16470671000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-4820500000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-11519860000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-22620247000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-1241071000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-356394000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-8593271000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-4852089000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-12692505000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-13764757000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-3484056000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-5621047000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-26622837000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-455054000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-9695818000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-1584192000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-11461872000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-16175856000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-1139423000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>457473000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-84752.82</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-1085512964.23</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-1118218356.33</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-127378393.44</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>240000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>250000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-800000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-413000000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-305000000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:39">
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
-    </row>
-    <row r="21" spans="1:39">
+      <c r="AN20"/>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
-      <c r="S21">
-[...1 lines deleted...]
-      </c>
+      <c r="S21"/>
       <c r="T21">
         <v>-1875472000.0</v>
       </c>
       <c r="U21">
         <v>-1875472000.0</v>
       </c>
       <c r="V21">
         <v>-1875472000.0</v>
       </c>
       <c r="W21">
-        <v>13930225000.0</v>
+        <v>-1875472000.0</v>
       </c>
       <c r="X21">
         <v>13930225000.0</v>
       </c>
       <c r="Y21">
         <v>13930225000.0</v>
       </c>
       <c r="Z21">
         <v>13930225000.0</v>
       </c>
       <c r="AA21">
-        <v>7970123000.0</v>
+        <v>13930225000.0</v>
       </c>
       <c r="AB21">
         <v>7970123000.0</v>
       </c>
       <c r="AC21">
         <v>7970123000.0</v>
       </c>
       <c r="AD21">
         <v>7970123000.0</v>
       </c>
       <c r="AE21">
-        <v>0.0</v>
+        <v>7970123000.0</v>
       </c>
       <c r="AF21">
         <v>0.0</v>
       </c>
       <c r="AG21">
         <v>0.0</v>
       </c>
       <c r="AH21">
         <v>0.0</v>
       </c>
-      <c r="AI21"/>
+      <c r="AI21">
+        <v>0.0</v>
+      </c>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
-    </row>
-    <row r="22" spans="1:39">
+      <c r="AN21"/>
+    </row>
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B22">
-        <v>12547000000.0</v>
+        <v>27182000000.0</v>
       </c>
       <c r="C22">
         <v>24540999000.0</v>
       </c>
       <c r="D22">
+        <v>24540999000.0</v>
+      </c>
+      <c r="E22">
         <v>29328184000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>30753457000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>14741829000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>27446637000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>24980694000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>32009355000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27997826000.0</v>
       </c>
       <c r="K22">
         <v>27997826000.0</v>
       </c>
       <c r="L22">
+        <v>27997826000.0</v>
+      </c>
+      <c r="M22">
         <v>15537122000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>13108086000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>8101027000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>9453697000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>10588574000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>8896340000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>2599451000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>6619546000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1639960000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>2414580000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-2905416000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-1376356000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-784708000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-899349000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-4119329000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-1751637000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-2335008000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-1003250000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-1877708000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-2423893000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-1098323000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-6493888000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-201021000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-525115000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-221442000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-109541000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-207723000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-291977000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:39">
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
-        <v>151</v>
-[...3 lines deleted...]
-      </c>
+        <v>152</v>
+      </c>
+      <c r="B23"/>
       <c r="C23">
         <v>-5228476000.0</v>
       </c>
       <c r="D23">
+        <v>-5228476000.0</v>
+      </c>
+      <c r="E23">
         <v>551000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>353000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>219000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>274000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>132000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>728000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000.0</v>
       </c>
       <c r="K23">
         <v>30000.0</v>
       </c>
       <c r="L23">
+        <v>30000.0</v>
+      </c>
+      <c r="M23">
         <v>385000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>7233000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>53000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>9510000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>258000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>268000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>43000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>193000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>146000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-636619000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-1238874000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>12101296000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>49041540.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>8418741000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1205472000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>893899000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>6967004000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-47540000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>7993828000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-13936000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>11537514000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-3789000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>5824568000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-300000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>18626000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>645704000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>767507000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-25373000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:39">
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B24">
+        <v>-19974000000.0</v>
+      </c>
+      <c r="C24">
         <v>2082000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1538248000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-11555616000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-27021892000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-6383976000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-30545257000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-16898558000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-42622100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-28290121000.0</v>
       </c>
       <c r="K24">
         <v>-28290121000.0</v>
       </c>
       <c r="L24">
+        <v>-28290121000.0</v>
+      </c>
+      <c r="M24">
         <v>-4820500000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-11519860000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-22620247000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>21120639000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-356394000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-8593271000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-4852089000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-12692505000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-13764757000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-3484056000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-5621047000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-26622837000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-499386813.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-9695818000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-1584192000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>16398174000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-16175856000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-1129331000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>457473000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>204357.46</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-6217168000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-283654000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-801556000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-9638000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-196216000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>701624000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-413000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-159790000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:39">
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B25">
-        <v>2374000000.0</v>
+        <v>-2819000000.0</v>
       </c>
       <c r="C25">
+        <v>16445000000.0</v>
+      </c>
+      <c r="D25">
         <v>-2175877000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>14278841000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-11066695000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-1399019000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-303732000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>63614000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>9360523000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9509189000.0</v>
       </c>
       <c r="K25">
         <v>-9509189000.0</v>
       </c>
       <c r="L25">
+        <v>-9509189000.0</v>
+      </c>
+      <c r="M25">
         <v>15530916000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>8397266000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-8296407000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-22508871000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-801633000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>8633183000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-13190297000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-764920000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>7096608000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3768872000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-1791940000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>247848000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>8150571000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>5480174000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2742886000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>4011074000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>4284813000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>788513000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-164175000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>8952250000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>868604000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-766435000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-1836000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-3968987000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1936765000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1390247000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>276510000.0</v>
       </c>
-      <c r="AM25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:39">
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
-[...1 lines deleted...]
-      </c>
+      <c r="AA26"/>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
-      <c r="AI26"/>
-      <c r="AJ26">
+      <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26"/>
+      <c r="AK26">
         <v>-32677000.0</v>
       </c>
-      <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
-    </row>
-    <row r="27" spans="1:39">
+      <c r="AN26"/>
+    </row>
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B27">
-        <v>1524000000.0</v>
+        <v>1307000000.0</v>
       </c>
       <c r="C27">
         <v>1754424000.0</v>
       </c>
       <c r="D27">
+        <v>1754424000.0</v>
+      </c>
+      <c r="E27">
         <v>2053520000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1954894000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2174133000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2404255000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2478005000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2422762000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2578542000.0</v>
       </c>
       <c r="K27">
         <v>2578542000.0</v>
       </c>
       <c r="L27">
+        <v>2578542000.0</v>
+      </c>
+      <c r="M27">
         <v>1469819000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1890629000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1533402000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>7718365000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1864882000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1844348000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1522750000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>3613043000.0</v>
       </c>
-      <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27">
         <v>1187763000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>972809000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>933230000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>955929000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>914511000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>809373000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>6841573000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>668427000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>591975000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>498632000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>-13610000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>479461000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>5820490000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>13610000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>2668000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>3490000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>2862000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>2366000.0</v>
       </c>
-      <c r="AM27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:39">
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
-        <v>156</v>
-[...3 lines deleted...]
-      </c>
+        <v>157</v>
+      </c>
+      <c r="B28"/>
       <c r="C28">
         <v>-5228476000.0</v>
       </c>
       <c r="D28">
+        <v>-5228476000.0</v>
+      </c>
+      <c r="E28">
         <v>551000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>353000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>219000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>274000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>132000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>728000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000.0</v>
       </c>
       <c r="K28">
         <v>30000.0</v>
       </c>
       <c r="L28">
+        <v>30000.0</v>
+      </c>
+      <c r="M28">
         <v>385000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>7233000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>53000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>9510000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>258000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>268000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>43000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>193000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>146000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-636619000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-1238874000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>42174783000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>49041540.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>8418741000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1205472000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>893899000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>6967004000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-47540000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>7993828000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-13936000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>11537514000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-3789000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>5824568000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-300000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-14051000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>645704000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>767507000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>70077000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:39">
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B29">
+        <v>25670000000.0</v>
+      </c>
+      <c r="C29">
         <v>16445000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>24119546000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>45660545000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>21641656000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>15516943000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>29547160000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>27522313000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>43792640000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21067179000.0</v>
       </c>
       <c r="K29">
         <v>21067179000.0</v>
       </c>
       <c r="L29">
+        <v>21067179000.0</v>
+      </c>
+      <c r="M29">
         <v>32537857000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>23395981000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1338022000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3849426000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>11651823000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>19373871000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-9068096000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>16399775000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>8736568000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>7371215000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-3724547000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>14946569000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>8321792000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>5495336000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-567070000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>9598013000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>2618232000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>4147982000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-1543251000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>5732397000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>249742000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>360904000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>628924000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-675950000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-682119000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>1283568000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>389980000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>126714000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:39">
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B30">
+        <v>-19974000000.0</v>
+      </c>
+      <c r="C30">
         <v>2082000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1538248000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-11555616000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-27021892000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-6383976000.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30">
+      <c r="H30"/>
+      <c r="I30">
         <v>-16898558000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-42622100000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-28290121000.0</v>
       </c>
-      <c r="K30"/>
-      <c r="L30">
+      <c r="L30"/>
+      <c r="M30">
         <v>-4820500000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-11519860000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-22620247000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-1241071000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-356394000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-8593271000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-4852089000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-12692505000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-13764757000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-3484056000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-5621047000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-26622837000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-499386813.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-9695818000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-1584192000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-11461872000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-16175856000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-1139423000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>457473000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-106600.48</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-6217168000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-291150000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-801556000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-11926000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-202849000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>701624000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-415198000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-307301000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>