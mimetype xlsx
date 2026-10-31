--- v3 (2026-09-14)
+++ v4 (2026-10-31)
@@ -8597,60 +8597,60 @@
       </c>
       <c r="H2">
         <v>6338778000.0</v>
       </c>
       <c r="I2">
         <v>2905249000.0</v>
       </c>
       <c r="J2">
         <v>722830000.0</v>
       </c>
       <c r="K2">
         <v>577870000.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
         <v>102</v>
       </c>
       <c r="B3">
         <v>3000364000.0</v>
       </c>
       <c r="C3">
         <v>786235000.0</v>
       </c>
       <c r="D3">
-        <v>786235000.0</v>
+        <v>1888205000.0</v>
       </c>
       <c r="E3">
-        <v>2224169000.0</v>
+        <v>2735084000.0</v>
       </c>
       <c r="F3">
-        <v>1495380000.0</v>
+        <v>1844243000.0</v>
       </c>
       <c r="G3">
-        <v>651523000.0</v>
+        <v>800468000.0</v>
       </c>
       <c r="H3">
         <v>637831000.0</v>
       </c>
       <c r="I3">
         <v>497003000.0</v>
       </c>
       <c r="J3">
         <v>2265000.0</v>
       </c>
       <c r="K3">
         <v>756000.0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
@@ -8690,60 +8690,60 @@
       </c>
       <c r="H5">
         <v>-8538211000.0</v>
       </c>
       <c r="I5">
         <v>-4846024000.0</v>
       </c>
       <c r="J5">
         <v>-585724000.0</v>
       </c>
       <c r="K5">
         <v>-286210000.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>105</v>
       </c>
       <c r="B6">
         <v>122446654000.0</v>
       </c>
       <c r="C6">
         <v>109209097000.0</v>
       </c>
       <c r="D6">
-        <v>72706670000.0</v>
+        <v>73808640000.0</v>
       </c>
       <c r="E6">
-        <v>38539553000.0</v>
+        <v>39050468000.0</v>
       </c>
       <c r="F6">
-        <v>12428637000.0</v>
+        <v>12777500000.0</v>
       </c>
       <c r="G6">
-        <v>-8728802000.0</v>
+        <v>-8579857000.0</v>
       </c>
       <c r="H6">
         <v>-7900380000.0</v>
       </c>
       <c r="I6">
         <v>-4349021000.0</v>
       </c>
       <c r="J6">
         <v>-583459000.0</v>
       </c>
       <c r="K6">
         <v>-285454000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
         <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
@@ -9889,72 +9889,72 @@
       <c r="V3">
         <v>162881000.0</v>
       </c>
       <c r="W3">
         <v>162881000.0</v>
       </c>
       <c r="X3">
         <v>318192000.0</v>
       </c>
       <c r="Y3">
         <v>159457750.0</v>
       </c>
       <c r="Z3">
         <v>159457750.0</v>
       </c>
       <c r="AA3">
         <v>159458000.0</v>
       </c>
       <c r="AB3">
         <v>499718000.0</v>
       </c>
       <c r="AC3">
         <v>124251000.0</v>
       </c>
       <c r="AD3">
-        <v>155179000.0</v>
+        <v>310358000.0</v>
       </c>
       <c r="AE3">
         <v>124251000.0</v>
       </c>
       <c r="AF3">
         <v>-41702000.0</v>
       </c>
       <c r="AG3">
         <v>113193000.0</v>
       </c>
       <c r="AH3">
-        <v>93031000.0</v>
+        <v>186062000.0</v>
       </c>
       <c r="AI3">
-        <v>41212086.0</v>
+        <v>41702000.0</v>
       </c>
       <c r="AJ3">
         <v>703000.0</v>
       </c>
       <c r="AK3">
-        <v>520666.0</v>
+        <v>1562000.0</v>
       </c>
       <c r="AL3">
         <v>546000.0</v>
       </c>
       <c r="AM3">
         <v>546000.0</v>
       </c>
       <c r="AN3"/>
     </row>
     <row r="4" spans="1:40">
       <c r="A4" t="s">
         <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
@@ -9994,54 +9994,62 @@
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:40">
       <c r="A5" t="s">
         <v>104</v>
       </c>
-      <c r="B5"/>
-[...2 lines deleted...]
-      <c r="E5"/>
+      <c r="B5">
+        <v>27764000000.0</v>
+      </c>
+      <c r="C5">
+        <v>17390000000.0</v>
+      </c>
+      <c r="D5">
+        <v>52541904000.0</v>
+      </c>
+      <c r="E5">
+        <v>25025924000.0</v>
+      </c>
       <c r="F5">
         <v>35535283000.0</v>
       </c>
       <c r="G5">
         <v>19222660000.0</v>
       </c>
       <c r="H5">
         <v>25592215000.0</v>
       </c>
       <c r="I5">
         <v>24292458000.0</v>
       </c>
       <c r="J5">
         <v>32564536000.0</v>
       </c>
       <c r="K5">
         <v>33065578000.0</v>
       </c>
       <c r="L5">
         <v>25973653000.0</v>
       </c>
       <c r="M5">
         <v>19062810000.0</v>
       </c>
       <c r="N5">
@@ -10086,51 +10094,51 @@
       <c r="AA5">
         <v>-4397233000.0</v>
       </c>
       <c r="AB5">
         <v>-2135304000.0</v>
       </c>
       <c r="AC5">
         <v>-2791973000.0</v>
       </c>
       <c r="AD5">
         <v>-1490413000.0</v>
       </c>
       <c r="AE5">
         <v>-2120521000.0</v>
       </c>
       <c r="AF5">
         <v>-2602365000.0</v>
       </c>
       <c r="AG5">
         <v>-1269479000.0</v>
       </c>
       <c r="AH5">
         <v>-6636220000.0</v>
       </c>
       <c r="AI5">
-        <v>-198659407.0</v>
+        <v>-198659414.0</v>
       </c>
       <c r="AJ5">
         <v>-12704000.0</v>
       </c>
       <c r="AK5">
         <v>-234373000.0</v>
       </c>
       <c r="AL5">
         <v>-122738000.0</v>
       </c>
       <c r="AM5">
         <v>-215909000.0</v>
       </c>
       <c r="AN5">
         <v>-286210000.0</v>
       </c>
     </row>
     <row r="6" spans="1:40">
       <c r="A6" t="s">
         <v>105</v>
       </c>
       <c r="B6">
         <v>33312000000.0</v>
       </c>
       <c r="C6">
@@ -10193,72 +10201,72 @@
       <c r="V6">
         <v>2871460000.0</v>
       </c>
       <c r="W6">
         <v>-3984075000.0</v>
       </c>
       <c r="X6">
         <v>-1295228000.0</v>
       </c>
       <c r="Y6">
         <v>-1136280250.0</v>
       </c>
       <c r="Z6">
         <v>-1480124250.0</v>
       </c>
       <c r="AA6">
         <v>-4237775000.0</v>
       </c>
       <c r="AB6">
         <v>-1635586000.0</v>
       </c>
       <c r="AC6">
         <v>-2667722000.0</v>
       </c>
       <c r="AD6">
-        <v>-1335234000.0</v>
+        <v>-1180055000.0</v>
       </c>
       <c r="AE6">
         <v>-1996270000.0</v>
       </c>
       <c r="AF6">
         <v>-2644067000.0</v>
       </c>
       <c r="AG6">
         <v>-1156286000.0</v>
       </c>
       <c r="AH6">
-        <v>-6543189000.0</v>
+        <v>-6450158000.0</v>
       </c>
       <c r="AI6">
-        <v>-157447321.0</v>
+        <v>-156957414.0</v>
       </c>
       <c r="AJ6">
         <v>-12001000.0</v>
       </c>
       <c r="AK6">
-        <v>-233852334.0</v>
+        <v>-232811000.0</v>
       </c>
       <c r="AL6">
         <v>-122192000.0</v>
       </c>
       <c r="AM6">
         <v>-215363000.0</v>
       </c>
       <c r="AN6"/>
     </row>
     <row r="7" spans="1:40">
       <c r="A7" t="s">
         <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
@@ -15062,130 +15070,144 @@
       </c>
       <c r="AJ13">
         <v>-7826372000.0</v>
       </c>
       <c r="AK13">
         <v>-2233425000.0</v>
       </c>
       <c r="AL13">
         <v>2046100000.0</v>
       </c>
       <c r="AM13">
         <v>216843000.0</v>
       </c>
       <c r="AN13">
         <v>74979000.0</v>
       </c>
     </row>
     <row r="14" spans="1:40">
       <c r="A14" t="s">
         <v>144</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
-      <c r="F14"/>
-      <c r="G14"/>
+      <c r="F14">
+        <v>177191000.0</v>
+      </c>
+      <c r="G14">
+        <v>177191000.0</v>
+      </c>
       <c r="H14"/>
-      <c r="I14"/>
-      <c r="J14"/>
+      <c r="I14">
+        <v>196559000.0</v>
+      </c>
+      <c r="J14">
+        <v>196559000.0</v>
+      </c>
       <c r="K14">
-        <v>1888205000.0</v>
+        <v>196559000.0</v>
       </c>
       <c r="L14"/>
-      <c r="M14"/>
-      <c r="N14"/>
+      <c r="M14">
+        <v>556042000.0</v>
+      </c>
+      <c r="N14">
+        <v>556042000.0</v>
+      </c>
       <c r="O14">
-        <v>2735084000.0</v>
+        <v>556042000.0</v>
       </c>
       <c r="P14">
         <v>2735084000.0</v>
       </c>
       <c r="Q14">
-        <v>2735084000.0</v>
-[...1 lines deleted...]
-      <c r="R14"/>
+        <v>373845000.0</v>
+      </c>
+      <c r="R14">
+        <v>373845000.0</v>
+      </c>
       <c r="S14">
-        <v>800468000.0</v>
+        <v>373845000.0</v>
       </c>
       <c r="T14">
         <v>800468000.0</v>
       </c>
       <c r="U14">
-        <v>1844243000.0</v>
+        <v>162881000.0</v>
       </c>
       <c r="V14">
-        <v>1844243000.0</v>
+        <v>162881000.0</v>
       </c>
       <c r="W14">
-        <v>318192000.0</v>
+        <v>162881000.0</v>
       </c>
       <c r="X14">
         <v>318192000.0</v>
       </c>
       <c r="Y14">
-        <v>800468000.0</v>
+        <v>159457750.0</v>
       </c>
       <c r="Z14">
-        <v>800468000.0</v>
+        <v>159457750.0</v>
       </c>
       <c r="AA14">
-        <v>711037000.0</v>
+        <v>159458000.0</v>
       </c>
       <c r="AB14">
         <v>497003000.0</v>
       </c>
       <c r="AC14">
-        <v>0.0</v>
+        <v>124251000.0</v>
       </c>
       <c r="AD14">
         <v>310358000.0</v>
       </c>
       <c r="AE14">
-        <v>-41702000.0</v>
+        <v>124251000.0</v>
       </c>
       <c r="AF14">
         <v>-41702000.0</v>
       </c>
       <c r="AG14">
-        <v>49437318.93</v>
+        <v>113193000.0</v>
       </c>
       <c r="AH14">
         <v>186062000.0</v>
       </c>
       <c r="AI14">
         <v>41702000.0</v>
       </c>
       <c r="AJ14">
         <v>703000.0</v>
       </c>
       <c r="AK14">
         <v>1562000.0</v>
       </c>
       <c r="AL14">
-        <v>41702000.0</v>
+        <v>546000.0</v>
       </c>
       <c r="AM14">
         <v>546000.0</v>
       </c>
       <c r="AN14">
         <v>756000.0</v>
       </c>
     </row>
     <row r="15" spans="1:40">
       <c r="A15" t="s">
         <v>145</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
@@ -16129,147 +16151,147 @@
       </c>
       <c r="AM24">
         <v>-413000000.0</v>
       </c>
       <c r="AN24">
         <v>-159790000.0</v>
       </c>
     </row>
     <row r="25" spans="1:40">
       <c r="A25" t="s">
         <v>154</v>
       </c>
       <c r="B25">
         <v>-2819000000.0</v>
       </c>
       <c r="C25">
         <v>16445000000.0</v>
       </c>
       <c r="D25">
         <v>-2175877000.0</v>
       </c>
       <c r="E25">
         <v>14278841000.0</v>
       </c>
       <c r="F25">
-        <v>-11066695000.0</v>
+        <v>-11243886000.0</v>
       </c>
       <c r="G25">
-        <v>-1399019000.0</v>
+        <v>-1576210000.0</v>
       </c>
       <c r="H25">
         <v>-303732000.0</v>
       </c>
       <c r="I25">
-        <v>63614000.0</v>
+        <v>-132945000.0</v>
       </c>
       <c r="J25">
-        <v>9360523000.0</v>
+        <v>9163964000.0</v>
       </c>
       <c r="K25">
-        <v>-9509189000.0</v>
+        <v>-9705748000.0</v>
       </c>
       <c r="L25">
         <v>-9509189000.0</v>
       </c>
       <c r="M25">
-        <v>15530916000.0</v>
+        <v>14974874000.0</v>
       </c>
       <c r="N25">
-        <v>8397266000.0</v>
+        <v>7841224000.0</v>
       </c>
       <c r="O25">
-        <v>-8296407000.0</v>
+        <v>-8852449000.0</v>
       </c>
       <c r="P25">
         <v>-22508871000.0</v>
       </c>
       <c r="Q25">
-        <v>-801633000.0</v>
+        <v>-1175478000.0</v>
       </c>
       <c r="R25">
-        <v>8633183000.0</v>
+        <v>8259338000.0</v>
       </c>
       <c r="S25">
-        <v>-13190297000.0</v>
+        <v>-13564142000.0</v>
       </c>
       <c r="T25">
         <v>-764920000.0</v>
       </c>
       <c r="U25">
-        <v>7096608000.0</v>
+        <v>6933727000.0</v>
       </c>
       <c r="V25">
-        <v>3768872000.0</v>
+        <v>3605991000.0</v>
       </c>
       <c r="W25">
-        <v>-1791940000.0</v>
+        <v>-1954821000.0</v>
       </c>
       <c r="X25">
         <v>247848000.0</v>
       </c>
       <c r="Y25">
-        <v>8150571000.0</v>
+        <v>7991113250.0</v>
       </c>
       <c r="Z25">
-        <v>5480174000.0</v>
+        <v>5320716250.0</v>
       </c>
       <c r="AA25">
-        <v>2742886000.0</v>
+        <v>2583428000.0</v>
       </c>
       <c r="AB25">
         <v>4011074000.0</v>
       </c>
       <c r="AC25">
-        <v>4284813000.0</v>
+        <v>4160562000.0</v>
       </c>
       <c r="AD25">
         <v>788513000.0</v>
       </c>
       <c r="AE25">
-        <v>-164175000.0</v>
+        <v>-288426000.0</v>
       </c>
       <c r="AF25">
         <v>8952250000.0</v>
       </c>
       <c r="AG25">
-        <v>868604000.0</v>
+        <v>755411000.0</v>
       </c>
       <c r="AH25">
         <v>-766435000.0</v>
       </c>
       <c r="AI25">
         <v>-1836000.0</v>
       </c>
       <c r="AJ25">
         <v>-3968987000.0</v>
       </c>
       <c r="AK25">
         <v>1936765000.0</v>
       </c>
       <c r="AL25">
-        <v>1390247000.0</v>
+        <v>1389701000.0</v>
       </c>
       <c r="AM25">
         <v>276510000.0</v>
       </c>
       <c r="AN25"/>
     </row>
     <row r="26" spans="1:40">
       <c r="A26" t="s">
         <v>155</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>