--- v0 (2026-03-02)
+++ v1 (2026-10-31)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2026-01-31</t>
+  </si>
+  <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-01-31</t>
   </si>
   <si>
     <t>2022-01-31</t>
   </si>
   <si>
     <t>2021-01-31</t>
   </si>
   <si>
     <t>2020-01-31</t>
   </si>
   <si>
     <t>2019-01-31</t>
   </si>
   <si>
     <t>2018-01-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
@@ -232,50 +235,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
   <si>
     <t>2023-07-31</t>
   </si>
@@ -848,2057 +857,2255 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I62"/>
+  <dimension ref="A1:J62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2">
+        <v>6718000.0</v>
+      </c>
+      <c r="C2">
         <v>7329000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6242000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>7398000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>9505000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5747000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6434000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5603000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4193000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
-    </row>
-    <row r="4" spans="1:9">
+      <c r="J3"/>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5">
+        <v>-183000.0</v>
+      </c>
+      <c r="C5">
         <v>-485000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-733000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-1592000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-669000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>343000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>137000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-5366000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-3725000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:9">
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
-    </row>
-    <row r="7" spans="1:9">
+      <c r="J6"/>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B7">
+        <v>17598000.0</v>
+      </c>
+      <c r="C7">
         <v>12944000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>12989000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>18608000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>26549000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>31804000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>0.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
-    </row>
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8">
         <v>0.0</v>
       </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
-      <c r="I8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:9">
+      <c r="I8">
+        <v>0.0</v>
+      </c>
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B9">
+        <v>679410000.0</v>
+      </c>
+      <c r="C9">
         <v>725483000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>774768000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>719816000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>616467000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>614494000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>487008000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>59938000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>31762000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
+        <v>237402000.0</v>
+      </c>
+      <c r="C10">
         <v>346460000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>363011000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>274019000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>349785000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>339166000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>124024000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>127875000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>43999000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B11">
+        <v>186396000.0</v>
+      </c>
+      <c r="C11">
         <v>298937000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>306277000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>274019000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>81694000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>154858000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>121893000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>127875000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>43999000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:9">
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12">
+        <v>469838000.0</v>
+      </c>
+      <c r="C12">
         <v>570826000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>571189000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>476967000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>543356000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>560278000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>351399000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>127875000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>43999000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B13">
+        <v>420.0</v>
+      </c>
+      <c r="C13">
         <v>460.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>480.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>460.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>430.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>410.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-435398000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>370.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>0.0</v>
       </c>
     </row>
-    <row r="14" spans="1:9">
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14">
+        <v>92995000.0</v>
+      </c>
+      <c r="C14">
         <v>92000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>92341000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>88721000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>84514000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>79614000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>65544000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>73611034.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>60121000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:9">
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-    </row>
-    <row r="16" spans="1:9">
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B16">
+        <v>246451000.0</v>
+      </c>
+      <c r="C16">
         <v>243269000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>223522000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>204137000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>162881000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>123686000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>87490000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>63957000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>36955000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>27715000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>26159000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>19257000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>16387000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>15017000.0</v>
       </c>
-      <c r="I18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:9">
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B20">
         <v>137401000.0</v>
       </c>
       <c r="C20">
         <v>137401000.0</v>
       </c>
       <c r="D20">
+        <v>137401000.0</v>
+      </c>
+      <c r="E20">
         <v>118862000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72126000.0</v>
       </c>
       <c r="F20">
         <v>72126000.0</v>
       </c>
       <c r="G20">
+        <v>72126000.0</v>
+      </c>
+      <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B21">
+        <v>15645000.0</v>
+      </c>
+      <c r="C21">
         <v>20865000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>32616000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>37224000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>23133000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>26633000.0</v>
       </c>
-      <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
-    </row>
-    <row r="22" spans="1:9">
+      <c r="J21"/>
+    </row>
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B22"/>
-      <c r="C22">
+      <c r="C22"/>
+      <c r="D22">
         <v>1.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>18674000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-221112000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-227375000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>2.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1.0</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B23">
+        <v>990515000.0</v>
+      </c>
+      <c r="C23">
         <v>927266000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>925306000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>817873000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>806448000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>795443000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>435398000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>197234000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>81368000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B24">
+        <v>395729000.0</v>
+      </c>
+      <c r="C24">
         <v>393282000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>448030000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>282908000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>281069000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>217528000.0</v>
       </c>
-      <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-    </row>
-    <row r="25" spans="1:9">
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B25">
+        <v>395729000.0</v>
+      </c>
+      <c r="C25">
         <v>393282000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>448030000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>282908000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>281069000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>217528000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:9">
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B28">
+        <v>175925000.0</v>
+      </c>
+      <c r="C28">
         <v>117192000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>98008000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>27497000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-42167000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-89834000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-124024000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-127875000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-43999000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B29">
+        <v>649322000.0</v>
+      </c>
+      <c r="C29">
         <v>580536000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>619630000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>523886000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>548044000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>584255000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>307938000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>104093000.0</v>
       </c>
-      <c r="I29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:9">
+      <c r="J29"/>
+    </row>
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B30">
+        <v>108430000.0</v>
+      </c>
+      <c r="C30">
         <v>107350000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>100413000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>91345000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>75279000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>55119000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>37128000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>33538000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>18888000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:9">
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>204862000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>171716000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>267968000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>307938000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-68930000.0</v>
       </c>
-      <c r="I31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:9">
+      <c r="J31"/>
+    </row>
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B32">
+        <v>308346000.0</v>
+      </c>
+      <c r="C32">
         <v>342562000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>421543000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>329259000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>418094000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>465620000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>289959000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>84028000.0</v>
       </c>
-      <c r="I32"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:9">
+      <c r="J32"/>
+    </row>
+    <row r="33" spans="1:10">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B33">
+        <v>378276000.0</v>
+      </c>
+      <c r="C33">
         <v>235333000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>222108000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>217537000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>161364000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>157129000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>30407000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>24397000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>11556000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:9">
+    <row r="34" spans="1:10">
       <c r="A34" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B34">
+        <v>5147000.0</v>
+      </c>
+      <c r="C34">
         <v>4661000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>5280000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>9098000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>3159000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>5666000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>7349000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>4185000.0</v>
       </c>
-      <c r="I34"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:9">
+      <c r="J34"/>
+    </row>
+    <row r="35" spans="1:10">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B35">
+        <v>415957000.0</v>
+      </c>
+      <c r="C35">
         <v>410063000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>464758000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>304710000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>312483000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>256022000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>12428000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>4332000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>86901000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:9">
+    <row r="36" spans="1:10">
       <c r="A36" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B36">
+        <v>28793000.0</v>
+      </c>
+      <c r="C36">
         <v>48926000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>30670000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>29079000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>-165922000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>21040000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>18038000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>16177000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>5833000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:9">
+    <row r="37" spans="1:10">
       <c r="A37" t="s">
-        <v>44</v>
-[...4 lines deleted...]
-      <c r="E37"/>
+        <v>45</v>
+      </c>
+      <c r="B37">
+        <v>17072000.0</v>
+      </c>
+      <c r="C37">
+        <v>18217000.0</v>
+      </c>
+      <c r="D37">
+        <v>7293000.0</v>
+      </c>
+      <c r="E37">
+        <v>1108000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
-    </row>
-    <row r="38" spans="1:9">
+      <c r="J37"/>
+    </row>
+    <row r="38" spans="1:10">
       <c r="A38" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B38">
+        <v>183529000.0</v>
+      </c>
+      <c r="C38">
         <v>29139000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>30670000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>29079000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>27649000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>21040000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>18038000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>18625000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>8285000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:9">
+    <row r="39" spans="1:10">
       <c r="A39" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B39">
+        <v>33971000.0</v>
+      </c>
+      <c r="C39">
         <v>13757000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>31596000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>32024000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>26449000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>22917000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>16464000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>11424000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>6925000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:9">
+    <row r="40" spans="1:10">
       <c r="A40" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B40">
+        <v>45724000.0</v>
+      </c>
+      <c r="C40">
         <v>54572000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>44704000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>51927000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>47911000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>36649000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>20147000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>18994000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>9326000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:9">
+    <row r="41" spans="1:10">
       <c r="A41" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>9098000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>10502000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>11952000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>12428000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>4332000.0</v>
       </c>
-      <c r="I41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:9">
+      <c r="J41"/>
+    </row>
+    <row r="42" spans="1:10">
       <c r="A42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B42">
+        <v>675573000.0</v>
+      </c>
+      <c r="C42">
         <v>725483000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>724768000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>719816000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>616467000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>614494000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>487008000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>59938000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-47717000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:9">
+    <row r="43" spans="1:10">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
-    </row>
-    <row r="44" spans="1:9">
+      <c r="J43"/>
+    </row>
+    <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
-    </row>
-    <row r="45" spans="1:9">
+      <c r="J44"/>
+    </row>
+    <row r="45" spans="1:10">
       <c r="A45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B45">
+        <v>74234000.0</v>
+      </c>
+      <c r="C45">
         <v>53816000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>46504000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>32372000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>38456000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>37330000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>12369000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
-    </row>
-    <row r="46" spans="1:9">
+      <c r="J45"/>
+    </row>
+    <row r="46" spans="1:10">
       <c r="A46" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B46">
+        <v>41701000.0</v>
+      </c>
+      <c r="C46">
         <v>28141000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>21421000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>32372000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>38456000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>37330000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>12369000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>5772000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>3271000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:9">
+    <row r="47" spans="1:10">
       <c r="A47" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B47">
+        <v>41701000.0</v>
+      </c>
+      <c r="C47">
         <v>28141000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>21421000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>18390000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>38456000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>37330000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>12369000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>5772000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>3271000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:9">
+    <row r="48" spans="1:10">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B48">
+        <v>-421797000.0</v>
+      </c>
+      <c r="C48">
         <v>-595170000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-552435000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-477246000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-348823000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-248110000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-179207000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-128868000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-88127000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:9">
+    <row r="49" spans="1:10">
       <c r="A49" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-477246000.0</v>
       </c>
-      <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
-    </row>
-    <row r="50" spans="1:9">
+      <c r="J49"/>
+    </row>
+    <row r="50" spans="1:10">
       <c r="A50" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B50">
+        <v>58</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50">
         <v>57426000.0</v>
       </c>
-      <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
-    </row>
-    <row r="51" spans="1:9">
+      <c r="J50"/>
+    </row>
+    <row r="51" spans="1:10">
       <c r="A51" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B51">
+        <v>413327000.0</v>
+      </c>
+      <c r="C51">
         <v>463652000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>461019000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>301516000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>307618000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>249332000.0</v>
       </c>
-      <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
-    </row>
-    <row r="52" spans="1:9">
+      <c r="J51"/>
+    </row>
+    <row r="52" spans="1:10">
       <c r="A52" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B52">
+        <v>5000000.0</v>
+      </c>
+      <c r="C52">
         <v>60733000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>6180000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>5904000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>5637000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>5262000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>20599000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>17422000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>9203000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:9">
+    <row r="53" spans="1:10">
       <c r="A53" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B53">
+        <v>232436000.0</v>
+      </c>
+      <c r="C53">
         <v>224366000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>208178000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>202948000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>193571000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>221112000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>227375000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>0.0</v>
       </c>
-      <c r="I53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:9">
+      <c r="J53"/>
+    </row>
+    <row r="54" spans="1:10">
       <c r="A54" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
-    </row>
-    <row r="55" spans="1:9">
+      <c r="J54"/>
+    </row>
+    <row r="55" spans="1:10">
       <c r="A55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B55">
+        <v>990515000.0</v>
+      </c>
+      <c r="C55">
         <v>927266000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>925306000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>817873000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>806448000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>795443000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>435398000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>197234000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>81368000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:9">
+    <row r="56" spans="1:10">
       <c r="A56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B56">
+        <v>612239000.0</v>
+      </c>
+      <c r="C56">
         <v>691933000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>703198000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>600336000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>645084000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>638314000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>404991000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>172837000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>69812000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:9">
+    <row r="57" spans="1:10">
       <c r="A57" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B57">
+        <v>303893000.0</v>
+      </c>
+      <c r="C57">
         <v>369158000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>281655000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>271077000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>226990000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>172694000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>115032000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>88809000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>50832000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:9">
+    <row r="58" spans="1:10">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B58">
+        <v>719850000.0</v>
+      </c>
+      <c r="C58">
         <v>779221000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>746413000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>575787000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>539473000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>428716000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>127460000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>93141000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>137733000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:9">
+    <row r="59" spans="1:10">
       <c r="A59" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
-    </row>
-    <row r="60" spans="1:9">
+      <c r="J59"/>
+    </row>
+    <row r="60" spans="1:10">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B60">
+        <v>253593000.0</v>
+      </c>
+      <c r="C60">
         <v>129828000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>171600000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>240978000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>266975000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>366727000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>307938000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>104093000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-56365000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:9">
+    <row r="61" spans="1:10">
       <c r="A61" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
-    </row>
-    <row r="62" spans="1:9">
+      <c r="J61"/>
+    </row>
+    <row r="62" spans="1:10">
       <c r="A62" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
-      <c r="D62">
+      <c r="D62"/>
+      <c r="E62">
         <v>1108000.0</v>
       </c>
-      <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
+      <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG62"/>
+  <dimension ref="A1:AJ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="P1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="T1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="W1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="X1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AA1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB1" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>91</v>
       </c>
       <c r="AD1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AE1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AF1" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:33">
+        <v>94</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2">
+        <v>5581000.0</v>
+      </c>
+      <c r="C2">
+        <v>4438000.0</v>
+      </c>
+      <c r="D2">
+        <v>6718000.0</v>
+      </c>
+      <c r="E2">
         <v>6698000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>7046000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>7771000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>7329000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>7116000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>6940000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>6558000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>6242000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>6763000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>7145000.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>6124000.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>7398000.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>7692000.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>6600000.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>9320000.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>9505000.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>9564000.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>6949000.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>4150000.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>5747000.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>5111000.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>4775000.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>4625000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>6434000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>5254000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>4302000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>6252000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>5603000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AG2">
         <v>4667000.0</v>
       </c>
-      <c r="AE2"/>
-[...1 lines deleted...]
-      <c r="AG2">
+      <c r="AH2"/>
+      <c r="AI2"/>
+      <c r="AJ2">
         <v>4193000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:33">
+    <row r="3" spans="1:36">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3"/>
+      <c r="AI3"/>
+      <c r="AJ3"/>
+    </row>
+    <row r="4" spans="1:36">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+    </row>
+    <row r="5" spans="1:36">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5">
+        <v>-1128000.0</v>
+      </c>
+      <c r="C5">
+        <v>-715000.0</v>
+      </c>
+      <c r="D5">
+        <v>-183000.0</v>
+      </c>
+      <c r="E5">
         <v>-206000.0</v>
       </c>
-      <c r="C5">
+      <c r="F5">
         <v>-673000.0</v>
       </c>
-      <c r="D5">
+      <c r="G5">
         <v>-342000.0</v>
       </c>
-      <c r="E5">
+      <c r="H5">
         <v>-485000.0</v>
       </c>
-      <c r="F5">
+      <c r="I5">
         <v>-502000.0</v>
       </c>
-      <c r="G5">
+      <c r="J5">
         <v>-730000.0</v>
       </c>
-      <c r="H5">
+      <c r="K5">
         <v>-1235000.0</v>
       </c>
-      <c r="I5">
+      <c r="L5">
         <v>-733000.0</v>
       </c>
-      <c r="J5">
+      <c r="M5">
         <v>-1712000.0</v>
       </c>
-      <c r="K5">
+      <c r="N5">
         <v>-1788000.0</v>
       </c>
-      <c r="L5">
+      <c r="O5">
         <v>-1278000.0</v>
       </c>
-      <c r="M5">
+      <c r="P5">
         <v>-1592000.0</v>
       </c>
-      <c r="N5">
+      <c r="Q5">
         <v>-3136000.0</v>
       </c>
-      <c r="O5">
+      <c r="R5">
         <v>-1712000.0</v>
       </c>
-      <c r="P5">
+      <c r="S5">
         <v>-1517000.0</v>
       </c>
-      <c r="Q5">
+      <c r="T5">
         <v>-669000.0</v>
       </c>
-      <c r="R5">
+      <c r="U5">
         <v>-191000.0</v>
       </c>
-      <c r="S5">
+      <c r="V5">
         <v>31000.0</v>
       </c>
-      <c r="T5">
+      <c r="W5">
         <v>139000.0</v>
       </c>
-      <c r="U5">
+      <c r="X5">
         <v>343000.0</v>
       </c>
-      <c r="V5">
+      <c r="Y5">
         <v>634000.0</v>
       </c>
-      <c r="W5">
+      <c r="Z5">
         <v>1056000.0</v>
       </c>
-      <c r="X5">
+      <c r="AA5">
         <v>779000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AB5">
         <v>137000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AC5">
         <v>-50000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AD5">
         <v>-6269000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AE5">
         <v>-5799000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AF5">
         <v>-5366000.0</v>
       </c>
-      <c r="AD5"/>
-[...1 lines deleted...]
-      <c r="AF5">
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5">
         <v>-56365000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AJ5">
         <v>-3725000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:33">
+    <row r="6" spans="1:36">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+    </row>
+    <row r="7" spans="1:36">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B7">
+        <v>15887000.0</v>
+      </c>
+      <c r="C7">
+        <v>16423000.0</v>
+      </c>
+      <c r="D7">
+        <v>17598000.0</v>
+      </c>
+      <c r="E7">
         <v>13394000.0</v>
       </c>
-      <c r="C7">
+      <c r="F7">
         <v>13832000.0</v>
       </c>
-      <c r="D7">
+      <c r="G7">
         <v>12259000.0</v>
       </c>
-      <c r="E7">
+      <c r="H7">
         <v>12944000.0</v>
       </c>
-      <c r="F7">
+      <c r="I7">
         <v>9669000.0</v>
       </c>
-      <c r="G7">
+      <c r="J7">
         <v>11225000.0</v>
       </c>
-      <c r="H7">
+      <c r="K7">
         <v>11477000.0</v>
       </c>
-      <c r="I7">
+      <c r="L7">
         <v>12989000.0</v>
       </c>
-      <c r="J7">
+      <c r="M7">
         <v>14479000.0</v>
       </c>
-      <c r="K7">
+      <c r="N7">
         <v>15965000.0</v>
       </c>
-      <c r="L7">
+      <c r="O7">
         <v>17118000.0</v>
       </c>
-      <c r="M7">
+      <c r="P7">
         <v>18608000.0</v>
       </c>
-      <c r="N7">
+      <c r="Q7">
         <v>20593000.0</v>
       </c>
-      <c r="O7">
+      <c r="R7">
         <v>23766000.0</v>
       </c>
-      <c r="P7">
+      <c r="S7">
         <v>25156000.0</v>
       </c>
-      <c r="Q7">
+      <c r="T7">
         <v>26549000.0</v>
       </c>
-      <c r="R7">
+      <c r="U7">
         <v>27992000.0</v>
       </c>
-      <c r="S7">
+      <c r="V7">
         <v>29300000.0</v>
       </c>
-      <c r="T7">
+      <c r="W7">
         <v>30668000.0</v>
       </c>
-      <c r="U7"/>
-[...1 lines deleted...]
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+    </row>
+    <row r="8" spans="1:36">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8">
         <v>0.0</v>
       </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
@@ -2913,10775 +3120,11752 @@
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8">
         <v>0.0</v>
       </c>
       <c r="O8">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
       <c r="R8">
         <v>0.0</v>
       </c>
       <c r="S8">
         <v>0.0</v>
       </c>
       <c r="T8">
         <v>0.0</v>
       </c>
-      <c r="U8"/>
-[...1 lines deleted...]
-      <c r="W8"/>
+      <c r="U8">
+        <v>0.0</v>
+      </c>
+      <c r="V8">
+        <v>0.0</v>
+      </c>
+      <c r="W8">
+        <v>0.0</v>
+      </c>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+    </row>
+    <row r="9" spans="1:36">
       <c r="A9" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>17</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9">
+        <v>679410000.0</v>
+      </c>
+      <c r="E9">
         <v>756061000.0</v>
       </c>
-      <c r="C9">
+      <c r="F9">
         <v>774139000.0</v>
       </c>
-      <c r="D9">
+      <c r="G9">
         <v>748331000.0</v>
       </c>
-      <c r="E9">
+      <c r="H9">
         <v>725483000.0</v>
       </c>
-      <c r="F9">
+      <c r="I9">
         <v>699633000.0</v>
       </c>
-      <c r="G9">
+      <c r="J9">
         <v>747599000.0</v>
       </c>
-      <c r="H9"/>
-[...2 lines deleted...]
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>779192000.0</v>
       </c>
-      <c r="L9">
+      <c r="O9">
         <v>743218000.0</v>
       </c>
-      <c r="M9">
+      <c r="P9">
         <v>719816000.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>696169000.0</v>
       </c>
-      <c r="O9">
+      <c r="R9">
         <v>672126000.0</v>
       </c>
-      <c r="P9">
+      <c r="S9">
         <v>639318000.0</v>
       </c>
-      <c r="Q9">
+      <c r="T9">
         <v>616467000.0</v>
       </c>
-      <c r="R9">
+      <c r="U9">
         <v>593508000.0</v>
       </c>
-      <c r="S9">
+      <c r="V9">
         <v>578728000.0</v>
       </c>
-      <c r="T9"/>
-[...1 lines deleted...]
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+    </row>
+    <row r="10" spans="1:36">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
+        <v>233651000.0</v>
+      </c>
+      <c r="C10">
+        <v>208880000.0</v>
+      </c>
+      <c r="D10">
+        <v>237402000.0</v>
+      </c>
+      <c r="E10">
         <v>324260000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>339712000.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>371828000.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>346460000.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>326440000.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>385673000.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>382541000.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>361019000.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>380307000.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>298558000.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>300605000.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>274019000.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>262333000.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>278331000.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>273859000.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>349785000.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>359738000.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>354525000.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>326033000.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>339166000.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>336657000.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>376638000.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>139455000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>124024000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AC10">
         <v>176347000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AD10">
         <v>306316000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AE10">
         <v>338038000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AF10">
         <v>127875000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AG10">
         <v>128296000.0</v>
       </c>
-      <c r="AE10"/>
-      <c r="AF10">
+      <c r="AH10"/>
+      <c r="AI10">
         <v>-43999000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AJ10">
         <v>43999000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:33">
+    <row r="11" spans="1:36">
       <c r="A11" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>19</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11">
+        <v>186396000.0</v>
+      </c>
+      <c r="E11">
         <v>277867000.0</v>
       </c>
-      <c r="C11">
+      <c r="F11">
         <v>290107000.0</v>
       </c>
-      <c r="D11">
+      <c r="G11">
         <v>322813000.0</v>
       </c>
-      <c r="E11">
+      <c r="H11">
         <v>298937000.0</v>
       </c>
-      <c r="F11">
+      <c r="I11">
         <v>273914000.0</v>
       </c>
-      <c r="G11">
+      <c r="J11">
         <v>340649000.0</v>
       </c>
-      <c r="H11"/>
-[...2 lines deleted...]
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>229887000.0</v>
       </c>
-      <c r="L11">
+      <c r="O11">
         <v>237930000.0</v>
       </c>
-      <c r="M11">
+      <c r="P11">
         <v>274019000.0</v>
       </c>
-      <c r="N11">
+      <c r="Q11">
         <v>262333000.0</v>
       </c>
-      <c r="O11">
+      <c r="R11">
         <v>136161000.0</v>
       </c>
-      <c r="P11">
+      <c r="S11">
         <v>114646000.0</v>
       </c>
-      <c r="Q11">
+      <c r="T11">
         <v>81694000.0</v>
       </c>
-      <c r="R11">
+      <c r="U11">
         <v>61961000.0</v>
       </c>
-      <c r="S11">
+      <c r="V11">
         <v>27526000.0</v>
       </c>
-      <c r="T11"/>
-[...1 lines deleted...]
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+    </row>
+    <row r="12" spans="1:36">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12">
+        <v>470043000.0</v>
+      </c>
+      <c r="C12">
+        <v>443957000.0</v>
+      </c>
+      <c r="D12">
+        <v>469838000.0</v>
+      </c>
+      <c r="E12">
         <v>547781000.0</v>
       </c>
-      <c r="C12">
+      <c r="F12">
         <v>567854000.0</v>
       </c>
-      <c r="D12">
+      <c r="G12">
         <v>597114000.0</v>
       </c>
-      <c r="E12">
+      <c r="H12">
         <v>570826000.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>542162000.0</v>
       </c>
-      <c r="G12">
+      <c r="J12">
         <v>599313000.0</v>
       </c>
-      <c r="H12">
+      <c r="K12">
         <v>592783000.0</v>
       </c>
-      <c r="I12">
+      <c r="L12">
         <v>571189000.0</v>
       </c>
-      <c r="J12">
+      <c r="M12">
         <v>575313000.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>504477000.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>495132000.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>476967000.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>459437000.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>470795000.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>467459000.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>543356000.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>545283000.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>546821000.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>556965000.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>560278000.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>556258000.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>601570000.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>350807000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>351399000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AC12">
         <v>346091000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AD12">
         <v>341121000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AE12">
         <v>338038000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AF12">
         <v>127875000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AG12">
         <v>128296000.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12">
+      <c r="AH12"/>
+      <c r="AI12">
         <v>43999000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AJ12">
         <v>43999000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:33">
+    <row r="13" spans="1:36">
       <c r="A13" t="s">
-        <v>20</v>
-[...6 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
       <c r="D13">
-        <v>460.0</v>
+        <v>420.0</v>
       </c>
       <c r="E13">
         <v>460.0</v>
       </c>
       <c r="F13">
+        <v>470.0</v>
+      </c>
+      <c r="G13">
+        <v>460.0</v>
+      </c>
+      <c r="H13">
+        <v>460.0</v>
+      </c>
+      <c r="I13">
         <v>450.0</v>
       </c>
-      <c r="G13">
+      <c r="J13">
         <v>470.0</v>
       </c>
-      <c r="H13"/>
-[...2 lines deleted...]
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>50.0</v>
       </c>
-      <c r="L13">
+      <c r="O13">
         <v>460.0</v>
       </c>
-      <c r="M13">
+      <c r="P13">
         <v>460.0</v>
       </c>
-      <c r="N13">
+      <c r="Q13">
         <v>450.0</v>
       </c>
-      <c r="O13">
+      <c r="R13">
         <v>440.0</v>
       </c>
-      <c r="P13">
+      <c r="S13">
         <v>440.0</v>
       </c>
-      <c r="Q13">
+      <c r="T13">
         <v>430.0</v>
       </c>
-      <c r="R13">
+      <c r="U13">
         <v>430.0</v>
       </c>
-      <c r="S13">
+      <c r="V13">
         <v>420.0</v>
       </c>
-      <c r="T13"/>
-[...1 lines deleted...]
-      <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13">
         <v>-426593000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AD13">
         <v>-418312000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AE13">
         <v>-406967000.0</v>
       </c>
-      <c r="AC13"/>
-[...1 lines deleted...]
-      <c r="AE13"/>
       <c r="AF13"/>
-      <c r="AG13">
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13">
         <v>0.0</v>
       </c>
     </row>
-    <row r="14" spans="1:33">
+    <row r="14" spans="1:36">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14">
+        <v>79294000.0</v>
+      </c>
+      <c r="C14">
+        <v>79464000.0</v>
+      </c>
+      <c r="D14">
+        <v>89552000.0</v>
+      </c>
+      <c r="E14">
         <v>94154000.0</v>
       </c>
-      <c r="C14">
+      <c r="F14">
         <v>94198000.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>91374000.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>92000000.0</v>
       </c>
-      <c r="F14">
+      <c r="I14">
         <v>92530000.0</v>
       </c>
-      <c r="G14">
+      <c r="J14">
         <v>93289000.0</v>
       </c>
-      <c r="H14">
+      <c r="K14">
         <v>92876000.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>92168000.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>93104000.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>92542000.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>91522000.0</v>
       </c>
-      <c r="M14">
+      <c r="P14">
         <v>90269000.0</v>
       </c>
-      <c r="N14">
+      <c r="Q14">
         <v>89285000.0</v>
       </c>
-      <c r="O14">
+      <c r="R14">
         <v>88153000.0</v>
       </c>
-      <c r="P14">
+      <c r="S14">
         <v>87127000.0</v>
       </c>
-      <c r="Q14">
+      <c r="T14">
         <v>86101000.0</v>
       </c>
-      <c r="R14">
+      <c r="U14">
         <v>85092000.0</v>
       </c>
-      <c r="S14">
+      <c r="V14">
         <v>83895000.0</v>
       </c>
-      <c r="T14">
+      <c r="W14">
         <v>82915000.0</v>
       </c>
-      <c r="U14">
+      <c r="X14">
         <v>81933000.0</v>
       </c>
-      <c r="V14">
+      <c r="Y14">
         <v>79937000.0</v>
       </c>
-      <c r="W14">
+      <c r="Z14">
         <v>78775000.0</v>
       </c>
-      <c r="X14">
+      <c r="AA14">
         <v>77770000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AB14">
         <v>77165000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AC14">
         <v>75992000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AD14">
         <v>75433000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AE14">
         <v>32510000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>60121000.0</v>
       </c>
       <c r="AF14">
         <v>60121000.0</v>
       </c>
       <c r="AG14">
         <v>60121000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:33">
+      <c r="AH14">
+        <v>60121000.0</v>
+      </c>
+      <c r="AI14">
+        <v>60121000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>60121000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:36">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+    </row>
+    <row r="16" spans="1:36">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B16">
+        <v>233528000.0</v>
+      </c>
+      <c r="C16">
+        <v>240620000.0</v>
+      </c>
+      <c r="D16">
+        <v>246451000.0</v>
+      </c>
+      <c r="E16">
         <v>221809000.0</v>
       </c>
-      <c r="C16">
+      <c r="F16">
         <v>227014000.0</v>
       </c>
-      <c r="D16">
+      <c r="G16">
         <v>237076000.0</v>
       </c>
-      <c r="E16">
+      <c r="H16">
         <v>243269000.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>214058000.0</v>
       </c>
-      <c r="G16">
+      <c r="J16">
         <v>214494000.0</v>
       </c>
-      <c r="H16">
+      <c r="K16">
         <v>219571000.0</v>
       </c>
-      <c r="I16">
+      <c r="L16">
         <v>223522000.0</v>
       </c>
-      <c r="J16">
+      <c r="M16">
         <v>192920000.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>192302000.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>197383000.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>204137000.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>175380000.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>166501000.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>162893000.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>162881000.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>137353000.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>128145000.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>120085000.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>123686000.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>104337000.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>97007000.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>91648000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>87490000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>78582000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AD16">
         <v>75739000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AE16">
         <v>66176000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AF16">
         <v>63957000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AG16">
         <v>51146000.0</v>
       </c>
-      <c r="AE16"/>
-[...1 lines deleted...]
-      <c r="AG16">
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16">
         <v>36955000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:33">
+    <row r="17" spans="1:36">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+    </row>
+    <row r="18" spans="1:36">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
-      <c r="J18">
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18">
         <v>24495000.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>24549000.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>26189000.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>27715000.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>26968000.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>26211000.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>26304000.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>26159000.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>22703000.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>20434000.0</v>
       </c>
-      <c r="T18"/>
-[...1 lines deleted...]
-      <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+    </row>
+    <row r="19" spans="1:36">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+    </row>
+    <row r="20" spans="1:36">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B20">
         <v>137401000.0</v>
       </c>
       <c r="C20">
         <v>137401000.0</v>
       </c>
       <c r="D20">
         <v>137401000.0</v>
       </c>
       <c r="E20">
         <v>137401000.0</v>
       </c>
       <c r="F20">
         <v>137401000.0</v>
       </c>
       <c r="G20">
         <v>137401000.0</v>
       </c>
       <c r="H20">
         <v>137401000.0</v>
       </c>
       <c r="I20">
         <v>137401000.0</v>
       </c>
       <c r="J20">
-        <v>118862000.0</v>
+        <v>137401000.0</v>
       </c>
       <c r="K20">
-        <v>118862000.0</v>
+        <v>137401000.0</v>
       </c>
       <c r="L20">
-        <v>118862000.0</v>
+        <v>137401000.0</v>
       </c>
       <c r="M20">
         <v>118862000.0</v>
       </c>
       <c r="N20">
         <v>118862000.0</v>
       </c>
       <c r="O20">
         <v>118862000.0</v>
       </c>
       <c r="P20">
+        <v>118862000.0</v>
+      </c>
+      <c r="Q20">
+        <v>118862000.0</v>
+      </c>
+      <c r="R20">
+        <v>118862000.0</v>
+      </c>
+      <c r="S20">
         <v>119262000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>72126000.0</v>
       </c>
       <c r="T20">
         <v>72126000.0</v>
       </c>
       <c r="U20">
         <v>72126000.0</v>
       </c>
       <c r="V20">
+        <v>72126000.0</v>
+      </c>
+      <c r="W20">
+        <v>72126000.0</v>
+      </c>
+      <c r="X20">
+        <v>72126000.0</v>
+      </c>
+      <c r="Y20">
         <v>71946000.0</v>
       </c>
-      <c r="W20"/>
-[...1 lines deleted...]
-      <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+    </row>
+    <row r="21" spans="1:36">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B21">
+        <v>13765000.0</v>
+      </c>
+      <c r="C21">
+        <v>14705000.0</v>
+      </c>
+      <c r="D21">
+        <v>15645000.0</v>
+      </c>
+      <c r="E21">
         <v>16588000.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>17727000.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>18959000.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>20865000.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>23698000.0</v>
       </c>
-      <c r="G21">
+      <c r="J21">
         <v>26530000.0</v>
       </c>
-      <c r="H21">
+      <c r="K21">
         <v>29467000.0</v>
       </c>
-      <c r="I21">
+      <c r="L21">
         <v>32616000.0</v>
       </c>
-      <c r="J21">
+      <c r="M21">
         <v>28807000.0</v>
       </c>
-      <c r="K21">
+      <c r="N21">
         <v>31612000.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>34418000.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>37224000.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>40029000.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>42658000.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>43092000.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>23133000.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>24008000.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>24883000.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>25758000.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>26633000.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>27508000.0</v>
       </c>
-      <c r="W21"/>
-[...1 lines deleted...]
-      <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+    </row>
+    <row r="22" spans="1:36">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22">
         <v>1.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>18893000.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>18442000.0</v>
       </c>
-      <c r="L22">
+      <c r="O22">
         <v>18582000.0</v>
       </c>
-      <c r="M22">
+      <c r="P22">
         <v>18674000.0</v>
       </c>
-      <c r="N22">
-[...5 lines deleted...]
-      <c r="P22"/>
       <c r="Q22">
         <v>1.0</v>
       </c>
       <c r="R22">
         <v>1.0</v>
       </c>
       <c r="S22"/>
       <c r="T22">
         <v>1.0</v>
       </c>
       <c r="U22">
         <v>1.0</v>
       </c>
       <c r="V22"/>
-      <c r="W22"/>
+      <c r="W22">
+        <v>1.0</v>
+      </c>
       <c r="X22">
         <v>1.0</v>
       </c>
-      <c r="Y22">
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22">
         <v>1.0</v>
       </c>
-      <c r="Z22">
-[...2 lines deleted...]
-      <c r="AA22"/>
       <c r="AB22">
         <v>1.0</v>
       </c>
       <c r="AC22">
+        <v>1.0</v>
+      </c>
+      <c r="AD22"/>
+      <c r="AE22">
+        <v>1.0</v>
+      </c>
+      <c r="AF22">
         <v>2.0</v>
       </c>
-      <c r="AD22">
-[...3 lines deleted...]
-      <c r="AF22"/>
       <c r="AG22">
         <v>1.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:33">
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:36">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B23">
+        <v>958319000.0</v>
+      </c>
+      <c r="C23">
+        <v>936592000.0</v>
+      </c>
+      <c r="D23">
+        <v>990515000.0</v>
+      </c>
+      <c r="E23">
         <v>1027763999.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>891531000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>926798000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>927266000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>866754000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>916006000.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>924043000.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>925306000.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>886730000.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>811898000.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>801831000.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>817873000.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>784010000.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>784763000.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>784695000.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>806448000.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>782086000.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>778512000.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>775355000.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>795443000.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>777897000.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>719187000.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>466319000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>435398000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>419997000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>418312000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>406967000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>197234000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AG23">
         <v>178104000.0</v>
       </c>
-      <c r="AE23"/>
-      <c r="AF23">
+      <c r="AH23"/>
+      <c r="AI23">
         <v>26839000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AJ23">
         <v>81368000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:33">
+    <row r="24" spans="1:36">
       <c r="A24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B24">
+        <v>396930000.0</v>
+      </c>
+      <c r="C24">
+        <v>396327000.0</v>
+      </c>
+      <c r="D24">
+        <v>395729000.0</v>
+      </c>
+      <c r="E24">
         <v>395132000.0</v>
       </c>
-      <c r="C24">
+      <c r="F24">
         <v>394541000.0</v>
       </c>
-      <c r="D24">
+      <c r="G24">
         <v>393866000.0</v>
       </c>
-      <c r="E24">
+      <c r="H24">
         <v>393282000.0</v>
       </c>
-      <c r="F24">
+      <c r="I24">
         <v>392697000.0</v>
       </c>
-      <c r="G24">
+      <c r="J24">
         <v>392098000.0</v>
       </c>
-      <c r="H24">
+      <c r="K24">
         <v>448667000.0</v>
       </c>
-      <c r="I24">
+      <c r="L24">
         <v>448030000.0</v>
       </c>
-      <c r="J24">
+      <c r="M24">
         <v>447389000.0</v>
       </c>
-      <c r="K24">
+      <c r="N24">
         <v>283841000.0</v>
       </c>
-      <c r="L24">
+      <c r="O24">
         <v>283363000.0</v>
       </c>
-      <c r="M24">
+      <c r="P24">
         <v>282908000.0</v>
       </c>
-      <c r="N24">
+      <c r="Q24">
         <v>282445000.0</v>
       </c>
-      <c r="O24">
+      <c r="R24">
         <v>281984000.0</v>
       </c>
-      <c r="P24">
+      <c r="S24">
         <v>281515000.0</v>
       </c>
-      <c r="Q24">
+      <c r="T24">
         <v>281069000.0</v>
       </c>
-      <c r="R24">
+      <c r="U24">
         <v>280615000.0</v>
       </c>
-      <c r="S24">
+      <c r="V24">
         <v>280162000.0</v>
       </c>
-      <c r="T24">
+      <c r="W24">
         <v>279703000.0</v>
       </c>
-      <c r="U24"/>
-[...1 lines deleted...]
-      <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+    </row>
+    <row r="25" spans="1:36">
       <c r="A25" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>33</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25">
+        <v>395729000.0</v>
+      </c>
+      <c r="E25">
         <v>395132000.0</v>
       </c>
-      <c r="C25">
+      <c r="F25">
         <v>394541000.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>393866000.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>393282000.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>392697000.0</v>
       </c>
-      <c r="G25">
+      <c r="J25">
         <v>392098000.0</v>
       </c>
-      <c r="H25"/>
-[...2 lines deleted...]
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
         <v>283841000.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>283363000.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>282908000.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>282445000.0</v>
       </c>
-      <c r="O25">
+      <c r="R25">
         <v>281984000.0</v>
       </c>
-      <c r="P25">
+      <c r="S25">
         <v>281515000.0</v>
       </c>
-      <c r="Q25">
+      <c r="T25">
         <v>281069000.0</v>
       </c>
-      <c r="R25">
+      <c r="U25">
         <v>280615000.0</v>
       </c>
-      <c r="S25">
+      <c r="V25">
         <v>280162000.0</v>
       </c>
-      <c r="T25"/>
-[...1 lines deleted...]
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+    </row>
+    <row r="26" spans="1:36">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+    </row>
+    <row r="27" spans="1:36">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+    </row>
+    <row r="28" spans="1:36">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B28">
+        <v>179166000.0</v>
+      </c>
+      <c r="C28">
+        <v>203870000.0</v>
+      </c>
+      <c r="D28">
+        <v>175925000.0</v>
+      </c>
+      <c r="E28">
         <v>84266000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>68661000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>91797000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>117192000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>133258000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>74891000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>77603000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>100000000.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>81561000.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>1248000.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>-124000.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>27497000.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>40705000.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>27419000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>32812000.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>-42167000.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>-51131000.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>-45063000.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>-15662000.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>-89834000.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>-89519000.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>-131520000.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>-104562000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>-124024000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>-176347000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>-306316000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>-338038000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>-127875000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AG28">
         <v>-128296000.0</v>
       </c>
-      <c r="AE28"/>
-      <c r="AF28">
+      <c r="AH28"/>
+      <c r="AI28">
         <v>43999000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AJ28">
         <v>-43999000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:33">
+    <row r="29" spans="1:36">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B29">
+        <v>628891000.0</v>
+      </c>
+      <c r="C29">
+        <v>612858000.0</v>
+      </c>
+      <c r="D29">
+        <v>649322000.0</v>
+      </c>
+      <c r="E29">
         <v>715631000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>575250000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>597023000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>580536000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>561625000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>614023000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>622700000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>619630000.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>616508000.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>549728000.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>535839000.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>523886000.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>522794000.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>532256000.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>537673000.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>548044000.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>554004000.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>565334000.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>573759000.0</v>
       </c>
-      <c r="U29"/>
-[...1 lines deleted...]
-      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+    </row>
+    <row r="30" spans="1:36">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B30">
+        <v>71738000.0</v>
+      </c>
+      <c r="C30">
+        <v>76025000.0</v>
+      </c>
+      <c r="D30">
+        <v>108430000.0</v>
+      </c>
+      <c r="E30">
         <v>78880000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>70401000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>79655000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>107350000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>75182000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>66804000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>77536000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>100413000.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>71106000.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>65633000.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>61125000.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>91345000.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>72628000.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>59305000.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>60114000.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>75279000.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>53965000.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>48148000.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>37572000.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>55119000.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>41500000.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>37429000.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>36527000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>37128000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>29205000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>36079000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>31669000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>33538000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AG30">
         <v>24421000.0</v>
       </c>
-      <c r="AE30"/>
-[...1 lines deleted...]
-      <c r="AG30">
+      <c r="AH30"/>
+      <c r="AI30"/>
+      <c r="AJ30">
         <v>18888000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:33">
+    <row r="31" spans="1:36">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>21450000.0</v>
       </c>
-      <c r="K31">
+      <c r="N31">
         <v>118844000.0</v>
       </c>
-      <c r="L31">
+      <c r="O31">
         <v>99688000.0</v>
       </c>
-      <c r="M31">
+      <c r="P31">
         <v>204862000.0</v>
       </c>
-      <c r="N31">
+      <c r="Q31">
         <v>83009000.0</v>
       </c>
-      <c r="O31">
+      <c r="R31">
         <v>90563000.0</v>
       </c>
-      <c r="P31">
+      <c r="S31">
         <v>93804000.0</v>
       </c>
-      <c r="Q31">
+      <c r="T31">
         <v>171716000.0</v>
       </c>
-      <c r="R31">
+      <c r="U31">
         <v>177255000.0</v>
       </c>
-      <c r="S31">
+      <c r="V31">
         <v>188163000.0</v>
       </c>
-      <c r="T31"/>
-[...1 lines deleted...]
-      <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
-    </row>
-    <row r="32" spans="1:33">
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+    </row>
+    <row r="32" spans="1:36">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B32">
+        <v>291898000.0</v>
+      </c>
+      <c r="C32">
+        <v>272018000.0</v>
+      </c>
+      <c r="D32">
+        <v>308346000.0</v>
+      </c>
+      <c r="E32">
         <v>380830000.0</v>
       </c>
-      <c r="C32">
+      <c r="F32">
         <v>390607000.0</v>
       </c>
-      <c r="D32">
+      <c r="G32">
         <v>359579000.0</v>
       </c>
-      <c r="E32">
+      <c r="H32">
         <v>342562000.0</v>
       </c>
-      <c r="F32">
+      <c r="I32">
         <v>321802000.0</v>
       </c>
-      <c r="G32">
+      <c r="J32">
         <v>371547000.0</v>
       </c>
-      <c r="H32">
+      <c r="K32">
         <v>433847000.0</v>
       </c>
-      <c r="I32">
+      <c r="L32">
         <v>421543000.0</v>
       </c>
-      <c r="J32">
+      <c r="M32">
         <v>433127000.0</v>
       </c>
-      <c r="K32">
+      <c r="N32">
         <v>363313000.0</v>
       </c>
-      <c r="L32">
+      <c r="O32">
         <v>344898000.0</v>
       </c>
-      <c r="M32">
+      <c r="P32">
         <v>329259000.0</v>
       </c>
-      <c r="N32">
+      <c r="Q32">
         <v>326268000.0</v>
       </c>
-      <c r="O32">
+      <c r="R32">
         <v>333520000.0</v>
       </c>
-      <c r="P32">
+      <c r="S32">
         <v>337999000.0</v>
       </c>
-      <c r="Q32">
+      <c r="T32">
         <v>418094000.0</v>
       </c>
-      <c r="R32">
+      <c r="U32">
         <v>430265000.0</v>
       </c>
-      <c r="S32">
+      <c r="V32">
         <v>444576000.0</v>
       </c>
-      <c r="T32">
+      <c r="W32">
         <v>454432000.0</v>
       </c>
-      <c r="U32"/>
-[...1 lines deleted...]
-      <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
-    </row>
-    <row r="33" spans="1:33">
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+    </row>
+    <row r="33" spans="1:36">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B33">
+        <v>379204000.0</v>
+      </c>
+      <c r="C33">
+        <v>377562000.0</v>
+      </c>
+      <c r="D33">
+        <v>378276000.0</v>
+      </c>
+      <c r="E33">
         <v>387247999.0</v>
       </c>
-      <c r="C33">
+      <c r="F33">
         <v>219783000.0</v>
       </c>
-      <c r="D33">
+      <c r="G33">
         <v>232828000.0</v>
       </c>
-      <c r="E33">
+      <c r="H33">
         <v>235333000.0</v>
       </c>
-      <c r="F33">
+      <c r="I33">
         <v>232253000.0</v>
       </c>
-      <c r="G33">
+      <c r="J33">
         <v>235206000.0</v>
       </c>
-      <c r="H33">
+      <c r="K33">
         <v>236679000.0</v>
       </c>
-      <c r="I33">
+      <c r="L33">
         <v>241610000.0</v>
       </c>
-      <c r="J33">
+      <c r="M33">
         <v>205676000.0</v>
       </c>
-      <c r="K33">
+      <c r="N33">
         <v>209010000.0</v>
       </c>
-      <c r="L33">
+      <c r="O33">
         <v>211605000.0</v>
       </c>
-      <c r="M33">
+      <c r="P33">
         <v>217537000.0</v>
       </c>
-      <c r="N33">
+      <c r="Q33">
         <v>220393000.0</v>
       </c>
-      <c r="O33">
+      <c r="R33">
         <v>225179000.0</v>
       </c>
-      <c r="P33">
+      <c r="S33">
         <v>226778000.0</v>
       </c>
-      <c r="Q33">
+      <c r="T33">
         <v>161364000.0</v>
       </c>
-      <c r="R33">
+      <c r="U33">
         <v>155930000.0</v>
       </c>
-      <c r="S33">
+      <c r="V33">
         <v>154730000.0</v>
       </c>
-      <c r="T33">
+      <c r="W33">
         <v>155661000.0</v>
       </c>
-      <c r="U33">
+      <c r="X33">
         <v>157129000.0</v>
       </c>
-      <c r="V33">
+      <c r="Y33">
         <v>157004000.0</v>
       </c>
-      <c r="W33">
+      <c r="Z33">
         <v>57912000.0</v>
       </c>
-      <c r="X33">
+      <c r="AA33">
         <v>59007000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AB33">
         <v>30407000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AC33">
         <v>26465000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AD33">
         <v>24619000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AE33">
         <v>23407000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AF33">
         <v>24397000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AG33">
         <v>19059000.0</v>
       </c>
-      <c r="AE33"/>
-      <c r="AF33">
+      <c r="AH33"/>
+      <c r="AI33">
         <v>-43999000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AJ33">
         <v>11556000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:33">
+    <row r="34" spans="1:36">
       <c r="A34" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B34">
+        <v>14929000.0</v>
+      </c>
+      <c r="C34">
+        <v>10845000.0</v>
+      </c>
+      <c r="D34">
+        <v>5147000.0</v>
+      </c>
+      <c r="E34">
         <v>4725000.0</v>
       </c>
-      <c r="C34">
+      <c r="F34">
         <v>5082000.0</v>
       </c>
-      <c r="D34">
+      <c r="G34">
         <v>4917000.0</v>
       </c>
-      <c r="E34">
+      <c r="H34">
         <v>4661000.0</v>
       </c>
-      <c r="F34">
+      <c r="I34">
         <v>4859000.0</v>
       </c>
-      <c r="G34">
+      <c r="J34">
         <v>4216000.0</v>
       </c>
-      <c r="H34">
+      <c r="K34">
         <v>4209000.0</v>
       </c>
-      <c r="I34">
+      <c r="L34">
         <v>5280000.0</v>
       </c>
-      <c r="J34">
+      <c r="M34">
         <v>4933000.0</v>
       </c>
-      <c r="K34">
+      <c r="N34">
         <v>19164000.0</v>
       </c>
-      <c r="L34">
+      <c r="O34">
         <v>20172000.0</v>
       </c>
-      <c r="M34">
+      <c r="P34">
         <v>9098000.0</v>
       </c>
-      <c r="N34">
+      <c r="Q34">
         <v>22316000.0</v>
       </c>
-      <c r="O34">
+      <c r="R34">
         <v>24632000.0</v>
       </c>
-      <c r="P34">
+      <c r="S34">
         <v>27104000.0</v>
       </c>
-      <c r="Q34">
+      <c r="T34">
         <v>3159000.0</v>
       </c>
-      <c r="R34">
+      <c r="U34">
         <v>4256000.0</v>
       </c>
-      <c r="S34">
+      <c r="V34">
         <v>4284000.0</v>
       </c>
-      <c r="T34">
+      <c r="W34">
         <v>5085000.0</v>
       </c>
-      <c r="U34"/>
-[...1 lines deleted...]
-      <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
-    </row>
-    <row r="35" spans="1:33">
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+    </row>
+    <row r="35" spans="1:36">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B35">
+        <v>424198000.0</v>
+      </c>
+      <c r="C35">
+        <v>421093000.0</v>
+      </c>
+      <c r="D35">
+        <v>415957000.0</v>
+      </c>
+      <c r="E35">
         <v>410375000.0</v>
       </c>
-      <c r="C35">
+      <c r="F35">
         <v>412709000.0</v>
       </c>
-      <c r="D35">
+      <c r="G35">
         <v>410094000.0</v>
       </c>
-      <c r="E35">
+      <c r="H35">
         <v>410063000.0</v>
       </c>
-      <c r="F35">
+      <c r="I35">
         <v>406334000.0</v>
       </c>
-      <c r="G35">
+      <c r="J35">
         <v>406331000.0</v>
       </c>
-      <c r="H35">
+      <c r="K35">
         <v>462877000.0</v>
       </c>
-      <c r="I35">
+      <c r="L35">
         <v>464758000.0</v>
       </c>
-      <c r="J35">
+      <c r="M35">
         <v>464212000.0</v>
       </c>
-      <c r="K35">
+      <c r="N35">
         <v>303005000.0</v>
       </c>
-      <c r="L35">
+      <c r="O35">
         <v>303535000.0</v>
       </c>
-      <c r="M35">
+      <c r="P35">
         <v>304710000.0</v>
       </c>
-      <c r="N35">
+      <c r="Q35">
         <v>304761000.0</v>
       </c>
-      <c r="O35">
+      <c r="R35">
         <v>306616000.0</v>
       </c>
-      <c r="P35">
+      <c r="S35">
         <v>308619000.0</v>
       </c>
-      <c r="Q35">
+      <c r="T35">
         <v>312483000.0</v>
       </c>
-      <c r="R35">
+      <c r="U35">
         <v>312806000.0</v>
       </c>
-      <c r="S35">
+      <c r="V35">
         <v>314134000.0</v>
       </c>
-      <c r="T35">
+      <c r="W35">
         <v>316037000.0</v>
       </c>
-      <c r="U35">
+      <c r="X35">
         <v>256022000.0</v>
       </c>
-      <c r="V35">
+      <c r="Y35">
         <v>252525000.0</v>
       </c>
-      <c r="W35">
+      <c r="Z35">
         <v>247545000.0</v>
       </c>
-      <c r="X35">
+      <c r="AA35">
         <v>36585000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AB35">
         <v>12428000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AC35">
         <v>9174000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AD35">
         <v>8649000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AE35">
         <v>4584000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AF35">
         <v>4332000.0</v>
       </c>
-      <c r="AD35"/>
-[...2 lines deleted...]
-      <c r="AG35">
+      <c r="AG35"/>
+      <c r="AH35"/>
+      <c r="AI35"/>
+      <c r="AJ35">
         <v>86901000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:33">
+    <row r="36" spans="1:36">
       <c r="A36" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B36">
+        <v>27622000.0</v>
+      </c>
+      <c r="C36">
+        <v>28345000.0</v>
+      </c>
+      <c r="D36">
+        <v>28793000.0</v>
+      </c>
+      <c r="E36">
         <v>45210999.0</v>
       </c>
-      <c r="C36">
+      <c r="F36">
         <v>31178000.0</v>
       </c>
-      <c r="D36">
+      <c r="G36">
         <v>46242000.0</v>
       </c>
-      <c r="E36">
+      <c r="H36">
         <v>47058000.0</v>
       </c>
-      <c r="F36">
+      <c r="I36">
         <v>49145000.0</v>
       </c>
-      <c r="G36">
+      <c r="J36">
         <v>49697000.0</v>
       </c>
-      <c r="H36">
+      <c r="K36">
         <v>49468000.0</v>
       </c>
-      <c r="I36">
+      <c r="L36">
         <v>50172000.0</v>
       </c>
-      <c r="J36">
+      <c r="M36">
         <v>29141000.0</v>
       </c>
-      <c r="K36">
+      <c r="N36">
         <v>29417000.0</v>
       </c>
-      <c r="L36">
+      <c r="O36">
         <v>27184000.0</v>
       </c>
-      <c r="M36">
+      <c r="P36">
         <v>29079000.0</v>
       </c>
-      <c r="N36">
+      <c r="Q36">
         <v>28022000.0</v>
       </c>
-      <c r="O36">
+      <c r="R36">
         <v>27232000.0</v>
       </c>
-      <c r="P36">
+      <c r="S36">
         <v>27396000.0</v>
       </c>
-      <c r="Q36">
+      <c r="T36">
         <v>1490000.0</v>
       </c>
-      <c r="R36">
+      <c r="U36">
         <v>1108000.0</v>
       </c>
-      <c r="S36">
+      <c r="V36">
         <v>21123000.0</v>
       </c>
-      <c r="T36">
+      <c r="W36">
         <v>20682000.0</v>
       </c>
-      <c r="U36">
+      <c r="X36">
         <v>21040000.0</v>
       </c>
-      <c r="V36">
+      <c r="Y36">
         <v>19612000.0</v>
       </c>
-      <c r="W36">
+      <c r="Z36">
         <v>18222000.0</v>
       </c>
-      <c r="X36">
+      <c r="AA36">
         <v>17796000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AB36">
         <v>18038000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AC36">
         <v>16434000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AD36">
         <v>14484000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AE36">
         <v>15707000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AF36">
         <v>18625000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AG36">
         <v>13430000.0</v>
       </c>
-      <c r="AE36"/>
-      <c r="AF36">
+      <c r="AH36"/>
+      <c r="AI36">
         <v>-43999000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AJ36">
         <v>5833000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:33">
+    <row r="37" spans="1:36">
       <c r="A37" t="s">
-        <v>44</v>
-[...5 lines deleted...]
-      <c r="F37"/>
+        <v>45</v>
+      </c>
+      <c r="B37">
+        <v>14943000.0</v>
+      </c>
+      <c r="C37">
+        <v>11956000.0</v>
+      </c>
+      <c r="D37">
+        <v>17072000.0</v>
+      </c>
+      <c r="E37">
+        <v>18819000.0</v>
+      </c>
+      <c r="F37">
+        <v>16972000.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
-    </row>
-    <row r="38" spans="1:33">
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+    </row>
+    <row r="38" spans="1:36">
       <c r="A38" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>46</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38">
+        <v>183529000.0</v>
+      </c>
+      <c r="E38">
         <v>179375000.0</v>
       </c>
-      <c r="C38">
+      <c r="F38">
         <v>31178000.0</v>
       </c>
-      <c r="D38">
+      <c r="G38">
         <v>28789000.0</v>
       </c>
-      <c r="E38">
+      <c r="H38">
         <v>29139000.0</v>
       </c>
-      <c r="F38">
+      <c r="I38">
         <v>29513000.0</v>
       </c>
-      <c r="G38">
+      <c r="J38">
         <v>30021000.0</v>
       </c>
-      <c r="H38">
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38">
+      <c r="L38"/>
+      <c r="M38">
         <v>29141000.0</v>
       </c>
-      <c r="K38">
+      <c r="N38">
         <v>29417000.0</v>
       </c>
-      <c r="L38">
+      <c r="O38">
         <v>27184000.0</v>
       </c>
-      <c r="M38">
+      <c r="P38">
         <v>29079000.0</v>
       </c>
-      <c r="N38">
+      <c r="Q38">
         <v>28022000.0</v>
       </c>
-      <c r="O38">
+      <c r="R38">
         <v>27232000.0</v>
       </c>
-      <c r="P38">
+      <c r="S38">
         <v>27396000.0</v>
       </c>
-      <c r="Q38">
+      <c r="T38">
         <v>27649000.0</v>
       </c>
-      <c r="R38">
+      <c r="U38">
         <v>23811000.0</v>
       </c>
-      <c r="S38">
+      <c r="V38">
         <v>21123000.0</v>
       </c>
-      <c r="T38"/>
-[...1 lines deleted...]
-      <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
-    </row>
-    <row r="39" spans="1:33">
+      <c r="AH38"/>
+      <c r="AI38"/>
+      <c r="AJ38"/>
+    </row>
+    <row r="39" spans="1:36">
       <c r="A39" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B39">
+        <v>37334000.0</v>
+      </c>
+      <c r="C39">
+        <v>39048000.0</v>
+      </c>
+      <c r="D39">
+        <v>33971000.0</v>
+      </c>
+      <c r="E39">
         <v>13855000.0</v>
       </c>
-      <c r="C39">
+      <c r="F39">
         <v>33493000.0</v>
       </c>
-      <c r="D39">
+      <c r="G39">
         <v>17201000.0</v>
       </c>
-      <c r="E39">
+      <c r="H39">
         <v>13757000.0</v>
       </c>
-      <c r="F39">
+      <c r="I39">
         <v>17157000.0</v>
       </c>
-      <c r="G39">
+      <c r="J39">
         <v>14683000.0</v>
       </c>
-      <c r="H39">
+      <c r="K39">
         <v>17045000.0</v>
       </c>
-      <c r="I39">
+      <c r="L39">
         <v>12094000.0</v>
       </c>
-      <c r="J39">
+      <c r="M39">
         <v>18893000.0</v>
       </c>
-      <c r="K39">
+      <c r="N39">
         <v>32778000.0</v>
       </c>
-      <c r="L39">
+      <c r="O39">
         <v>33969000.0</v>
       </c>
-      <c r="M39">
+      <c r="P39">
         <v>32024000.0</v>
       </c>
-      <c r="N39">
+      <c r="Q39">
         <v>31552000.0</v>
       </c>
-      <c r="O39">
+      <c r="R39">
         <v>29484000.0</v>
       </c>
-      <c r="P39">
+      <c r="S39">
         <v>30344000.0</v>
       </c>
-      <c r="Q39">
+      <c r="T39">
         <v>26449000.0</v>
       </c>
-      <c r="R39">
+      <c r="U39">
         <v>26908000.0</v>
       </c>
-      <c r="S39">
+      <c r="V39">
         <v>28813000.0</v>
       </c>
-      <c r="T39">
+      <c r="W39">
         <v>25157000.0</v>
       </c>
-      <c r="U39">
+      <c r="X39">
         <v>22917000.0</v>
       </c>
-      <c r="V39">
+      <c r="Y39">
         <v>23135000.0</v>
       </c>
-      <c r="W39">
+      <c r="Z39">
         <v>22276000.0</v>
       </c>
-      <c r="X39">
+      <c r="AA39">
         <v>19978000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AB39">
         <v>16464000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AC39">
         <v>18236000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AD39">
         <v>16493000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AE39">
         <v>13853000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AF39">
         <v>11424000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AG39">
         <v>10386000.0</v>
       </c>
-      <c r="AE39"/>
-[...1 lines deleted...]
-      <c r="AG39">
+      <c r="AH39"/>
+      <c r="AI39"/>
+      <c r="AJ39">
         <v>6925000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:33">
+    <row r="40" spans="1:36">
       <c r="A40" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B40">
+        <v>42098000.0</v>
+      </c>
+      <c r="C40">
+        <v>36705000.0</v>
+      </c>
+      <c r="D40">
+        <v>45724000.0</v>
+      </c>
+      <c r="E40">
         <v>45461000.0</v>
       </c>
-      <c r="C40">
+      <c r="F40">
         <v>43435000.0</v>
       </c>
-      <c r="D40">
+      <c r="G40">
         <v>47781000.0</v>
       </c>
-      <c r="E40">
+      <c r="H40">
         <v>54572000.0</v>
       </c>
-      <c r="F40">
+      <c r="I40">
         <v>50275000.0</v>
       </c>
-      <c r="G40">
+      <c r="J40">
         <v>45651000.0</v>
       </c>
-      <c r="H40">
+      <c r="K40">
         <v>41502000.0</v>
       </c>
-      <c r="I40">
+      <c r="L40">
         <v>44704000.0</v>
       </c>
-      <c r="J40">
+      <c r="M40">
         <v>42156000.0</v>
       </c>
-      <c r="K40">
+      <c r="N40">
         <v>34107000.0</v>
       </c>
-      <c r="L40">
+      <c r="O40">
         <v>35929000.0</v>
       </c>
-      <c r="M40">
+      <c r="P40">
         <v>51927000.0</v>
       </c>
-      <c r="N40">
+      <c r="Q40">
         <v>47839000.0</v>
       </c>
-      <c r="O40">
+      <c r="R40">
         <v>47125000.0</v>
       </c>
-      <c r="P40">
+      <c r="S40">
         <v>41964000.0</v>
       </c>
-      <c r="Q40">
+      <c r="T40">
         <v>47911000.0</v>
       </c>
-      <c r="R40">
+      <c r="U40">
         <v>43420000.0</v>
       </c>
-      <c r="S40">
+      <c r="V40">
         <v>38642999.0</v>
       </c>
-      <c r="T40">
+      <c r="W40">
         <v>35637000.0</v>
       </c>
-      <c r="U40">
+      <c r="X40">
         <v>36649000.0</v>
       </c>
-      <c r="V40">
+      <c r="Y40">
         <v>36214000.0</v>
       </c>
-      <c r="W40">
+      <c r="Z40">
         <v>22910999.0</v>
       </c>
-      <c r="X40">
+      <c r="AA40">
         <v>21285000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AB40">
         <v>20147000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AC40">
         <v>22496000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AD40">
         <v>20459000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AE40">
         <v>16328000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AF40">
         <v>18994000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AG40">
         <v>15763000.0</v>
       </c>
-      <c r="AE40"/>
-[...1 lines deleted...]
-      <c r="AG40">
+      <c r="AH40"/>
+      <c r="AI40"/>
+      <c r="AJ40">
         <v>9326000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:33">
+    <row r="41" spans="1:36">
       <c r="A41" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>8432000.0</v>
       </c>
-      <c r="K41">
+      <c r="N41">
         <v>9220000.0</v>
       </c>
-      <c r="L41">
+      <c r="O41">
         <v>8946000.0</v>
       </c>
-      <c r="M41">
+      <c r="P41">
         <v>9098000.0</v>
       </c>
-      <c r="N41">
+      <c r="Q41">
         <v>8161000.0</v>
       </c>
-      <c r="O41">
+      <c r="R41">
         <v>6704000.0</v>
       </c>
-      <c r="P41">
+      <c r="S41">
         <v>7689000.0</v>
       </c>
-      <c r="Q41">
+      <c r="T41">
         <v>10502000.0</v>
       </c>
-      <c r="R41">
+      <c r="U41">
         <v>9753000.0</v>
       </c>
-      <c r="S41">
+      <c r="V41">
         <v>10141000.0</v>
       </c>
-      <c r="T41"/>
-[...1 lines deleted...]
-      <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
-    </row>
-    <row r="42" spans="1:33">
+      <c r="AH41"/>
+      <c r="AI41"/>
+      <c r="AJ41"/>
+    </row>
+    <row r="42" spans="1:36">
       <c r="A42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B42">
+        <v>641818000.0</v>
+      </c>
+      <c r="C42">
+        <v>633760000.0</v>
+      </c>
+      <c r="D42">
+        <v>675573000.0</v>
+      </c>
+      <c r="E42">
         <v>751876001.0</v>
       </c>
-      <c r="C42">
+      <c r="F42">
         <v>774139000.0</v>
       </c>
-      <c r="D42">
+      <c r="G42">
         <v>748331000.0</v>
       </c>
-      <c r="E42">
+      <c r="H42">
         <v>725483000.0</v>
       </c>
-      <c r="F42">
+      <c r="I42">
         <v>698508000.0</v>
       </c>
-      <c r="G42">
+      <c r="J42">
         <v>745900000.0</v>
       </c>
-      <c r="H42">
+      <c r="K42">
         <v>744842000.0</v>
       </c>
-      <c r="I42">
+      <c r="L42">
         <v>724768000.0</v>
       </c>
-      <c r="J42">
+      <c r="M42">
         <v>695114000.0</v>
       </c>
-      <c r="K42">
+      <c r="N42">
         <v>779192000.0</v>
       </c>
-      <c r="L42">
+      <c r="O42">
         <v>743218000.0</v>
       </c>
-      <c r="M42">
+      <c r="P42">
         <v>719816000.0</v>
       </c>
-      <c r="N42">
+      <c r="Q42">
         <v>696169000.0</v>
       </c>
-      <c r="O42">
+      <c r="R42">
         <v>672126000.0</v>
       </c>
-      <c r="P42">
+      <c r="S42">
         <v>639318000.0</v>
       </c>
-      <c r="Q42">
+      <c r="T42">
         <v>616467000.0</v>
       </c>
-      <c r="R42">
+      <c r="U42">
         <v>593508000.0</v>
       </c>
-      <c r="S42">
+      <c r="V42">
         <v>578728000.0</v>
       </c>
-      <c r="T42">
+      <c r="W42">
         <v>557843000.0</v>
       </c>
-      <c r="U42">
+      <c r="X42">
         <v>614494000.0</v>
       </c>
-      <c r="V42">
+      <c r="Y42">
         <v>599886000.0</v>
       </c>
-      <c r="W42">
+      <c r="Z42">
         <v>546169000.0</v>
       </c>
-      <c r="X42">
+      <c r="AA42">
         <v>497430000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AB42">
         <v>487008000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AC42">
         <v>473308000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AD42">
         <v>462665000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AE42">
         <v>454559000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AF42">
         <v>59938000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AG42">
         <v>56166000.0</v>
       </c>
-      <c r="AE42"/>
-[...1 lines deleted...]
-      <c r="AG42">
+      <c r="AH42"/>
+      <c r="AI42"/>
+      <c r="AJ42">
         <v>-47717000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:33">
+    <row r="43" spans="1:36">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
-    </row>
-    <row r="44" spans="1:33">
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+    </row>
+    <row r="44" spans="1:36">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
-    </row>
-    <row r="45" spans="1:33">
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+    </row>
+    <row r="45" spans="1:36">
       <c r="A45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B45">
+        <v>79739000.0</v>
+      </c>
+      <c r="C45">
+        <v>75872000.0</v>
+      </c>
+      <c r="D45">
+        <v>74234000.0</v>
+      </c>
+      <c r="E45">
         <v>65975000.0</v>
       </c>
-      <c r="C45">
+      <c r="F45">
         <v>62739000.0</v>
       </c>
-      <c r="D45">
+      <c r="G45">
         <v>55855000.0</v>
       </c>
-      <c r="E45">
+      <c r="H45">
         <v>53816000.0</v>
       </c>
-      <c r="F45">
+      <c r="I45">
         <v>47736000.0</v>
       </c>
-      <c r="G45">
+      <c r="J45">
         <v>46186000.0</v>
       </c>
-      <c r="H45">
+      <c r="K45">
         <v>42802000.0</v>
       </c>
-      <c r="I45">
+      <c r="L45">
         <v>46504000.0</v>
       </c>
-      <c r="J45">
+      <c r="M45">
         <v>28866000.0</v>
       </c>
-      <c r="K45">
+      <c r="N45">
         <v>29119000.0</v>
       </c>
-      <c r="L45">
+      <c r="O45">
         <v>31141000.0</v>
       </c>
-      <c r="M45">
+      <c r="P45">
         <v>32372000.0</v>
       </c>
-      <c r="N45">
+      <c r="Q45">
         <v>33480000.0</v>
       </c>
-      <c r="O45"/>
-[...1 lines deleted...]
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
-    </row>
-    <row r="46" spans="1:33">
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+    </row>
+    <row r="46" spans="1:36">
       <c r="A46" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B46">
+        <v>45680000.0</v>
+      </c>
+      <c r="C46">
+        <v>43454000.0</v>
+      </c>
+      <c r="D46">
+        <v>41701000.0</v>
+      </c>
+      <c r="E46">
         <v>35499000.0</v>
       </c>
-      <c r="C46">
+      <c r="F46">
         <v>33477000.0</v>
       </c>
-      <c r="D46">
+      <c r="G46">
         <v>28358000.0</v>
       </c>
-      <c r="E46">
+      <c r="H46">
         <v>28141000.0</v>
       </c>
-      <c r="F46">
+      <c r="I46">
         <v>22009000.0</v>
       </c>
-      <c r="G46">
+      <c r="J46">
         <v>21578000.0</v>
       </c>
-      <c r="H46">
+      <c r="K46">
         <v>20343000.0</v>
       </c>
-      <c r="I46">
+      <c r="L46">
         <v>21421000.0</v>
       </c>
-      <c r="J46">
+      <c r="M46">
         <v>28866000.0</v>
       </c>
-      <c r="K46">
+      <c r="N46">
         <v>29119000.0</v>
       </c>
-      <c r="L46">
+      <c r="O46">
         <v>31141000.0</v>
       </c>
-      <c r="M46">
+      <c r="P46">
         <v>32372000.0</v>
       </c>
-      <c r="N46">
+      <c r="Q46">
         <v>33480000.0</v>
       </c>
-      <c r="O46">
+      <c r="R46">
         <v>36427000.0</v>
       </c>
-      <c r="P46">
+      <c r="S46">
         <v>37028000.0</v>
       </c>
-      <c r="Q46">
+      <c r="T46">
         <v>38456000.0</v>
       </c>
-      <c r="R46">
+      <c r="U46">
         <v>35985000.0</v>
       </c>
-      <c r="S46">
+      <c r="V46">
         <v>36598000.0</v>
       </c>
-      <c r="T46">
+      <c r="W46">
         <v>37095000.0</v>
       </c>
-      <c r="U46">
+      <c r="X46">
         <v>37330000.0</v>
       </c>
-      <c r="V46">
+      <c r="Y46">
         <v>37938000.0</v>
       </c>
-      <c r="W46">
+      <c r="Z46">
         <v>39690000.0</v>
       </c>
-      <c r="X46">
+      <c r="AA46">
         <v>41211000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AB46">
         <v>12369000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AC46">
         <v>10031000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AD46">
         <v>10135000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AE46">
         <v>7700000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AF46">
         <v>5772000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AG46">
         <v>5629000.0</v>
       </c>
-      <c r="AE46"/>
-[...1 lines deleted...]
-      <c r="AG46">
+      <c r="AH46"/>
+      <c r="AI46"/>
+      <c r="AJ46">
         <v>3271000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:33">
+    <row r="47" spans="1:36">
       <c r="A47" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>55</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
+        <v>41701000.0</v>
+      </c>
+      <c r="E47">
         <v>35499000.0</v>
       </c>
-      <c r="C47">
+      <c r="F47">
         <v>33477000.0</v>
       </c>
-      <c r="D47">
+      <c r="G47">
         <v>28358000.0</v>
       </c>
-      <c r="E47">
+      <c r="H47">
         <v>28141000.0</v>
       </c>
-      <c r="F47">
+      <c r="I47">
         <v>22009000.0</v>
       </c>
-      <c r="G47">
+      <c r="J47">
         <v>21578000.0</v>
       </c>
-      <c r="H47"/>
-[...1 lines deleted...]
-      <c r="J47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>28866000.0</v>
       </c>
-      <c r="K47">
+      <c r="N47">
         <v>17894000.0</v>
       </c>
-      <c r="L47">
+      <c r="O47">
         <v>18335000.0</v>
       </c>
-      <c r="M47">
+      <c r="P47">
         <v>18390000.0</v>
       </c>
-      <c r="N47">
+      <c r="Q47">
         <v>33480000.0</v>
       </c>
-      <c r="O47">
+      <c r="R47">
         <v>18502000.0</v>
       </c>
-      <c r="P47">
+      <c r="S47">
         <v>37028000.0</v>
       </c>
-      <c r="Q47">
+      <c r="T47">
         <v>38456000.0</v>
       </c>
-      <c r="R47">
+      <c r="U47">
         <v>35985000.0</v>
       </c>
-      <c r="S47">
+      <c r="V47">
         <v>36598000.0</v>
       </c>
-      <c r="T47"/>
-[...1 lines deleted...]
-      <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
-    </row>
-    <row r="48" spans="1:33">
+      <c r="AH47"/>
+      <c r="AI47"/>
+      <c r="AJ47"/>
+    </row>
+    <row r="48" spans="1:36">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B48">
+        <v>-408729000.0</v>
+      </c>
+      <c r="C48">
+        <v>-416514000.0</v>
+      </c>
+      <c r="D48">
+        <v>-421797000.0</v>
+      </c>
+      <c r="E48">
         <v>-431171000.0</v>
       </c>
-      <c r="C48">
+      <c r="F48">
         <v>-592757000.0</v>
       </c>
-      <c r="D48">
+      <c r="G48">
         <v>-602332000.0</v>
       </c>
-      <c r="E48">
+      <c r="H48">
         <v>-595170000.0</v>
       </c>
-      <c r="F48">
+      <c r="I48">
         <v>-586410000.0</v>
       </c>
-      <c r="G48">
+      <c r="J48">
         <v>-580486000.0</v>
       </c>
-      <c r="H48">
+      <c r="K48">
         <v>-569574000.0</v>
       </c>
-      <c r="I48">
+      <c r="L48">
         <v>-552435000.0</v>
       </c>
-      <c r="J48">
+      <c r="M48">
         <v>-524283000.0</v>
       </c>
-      <c r="K48">
+      <c r="N48">
         <v>-511517000.0</v>
       </c>
-      <c r="L48">
+      <c r="O48">
         <v>-489464000.0</v>
       </c>
-      <c r="M48">
+      <c r="P48">
         <v>-477246000.0</v>
       </c>
-      <c r="N48">
+      <c r="Q48">
         <v>-452684000.0</v>
       </c>
-      <c r="O48">
+      <c r="R48">
         <v>-420142000.0</v>
       </c>
-      <c r="P48">
+      <c r="S48">
         <v>-381643000.0</v>
       </c>
-      <c r="Q48">
+      <c r="T48">
         <v>-348823000.0</v>
       </c>
-      <c r="R48">
+      <c r="U48">
         <v>-319928000.0</v>
       </c>
-      <c r="S48">
+      <c r="V48">
         <v>-293587000.0</v>
       </c>
-      <c r="T48">
+      <c r="W48">
         <v>-263926000.0</v>
       </c>
-      <c r="U48">
+      <c r="X48">
         <v>-248110000.0</v>
       </c>
-      <c r="V48">
+      <c r="Y48">
         <v>-225962000.0</v>
       </c>
-      <c r="W48">
+      <c r="Z48">
         <v>-205354000.0</v>
       </c>
-      <c r="X48">
+      <c r="AA48">
         <v>-190666000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AB48">
         <v>-179207000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AC48">
         <v>-168767000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AD48">
         <v>-153502000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AE48">
         <v>-140932000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AF48">
         <v>-128868000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AG48">
         <v>-122661000.0</v>
       </c>
-      <c r="AE48"/>
-[...1 lines deleted...]
-      <c r="AG48">
+      <c r="AH48"/>
+      <c r="AI48"/>
+      <c r="AJ48">
         <v>-88127000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:33">
+    <row r="49" spans="1:36">
       <c r="A49" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>-511517000.0</v>
       </c>
-      <c r="L49">
+      <c r="O49">
         <v>-489464000.0</v>
       </c>
-      <c r="M49">
+      <c r="P49">
         <v>-477246000.0</v>
       </c>
-      <c r="N49">
+      <c r="Q49">
         <v>-452684000.0</v>
       </c>
-      <c r="O49">
+      <c r="R49">
         <v>-420142000.0</v>
       </c>
-      <c r="P49">
+      <c r="S49">
         <v>-381643000.0</v>
       </c>
-      <c r="Q49"/>
-[...1 lines deleted...]
-      <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
-    </row>
-    <row r="50" spans="1:33">
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+    </row>
+    <row r="50" spans="1:36">
       <c r="A50" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
-      <c r="D50">
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50">
         <v>57500000.0</v>
       </c>
-      <c r="E50">
+      <c r="H50">
         <v>57426000.0</v>
       </c>
-      <c r="F50">
+      <c r="I50">
         <v>57332000.0</v>
       </c>
-      <c r="G50">
+      <c r="J50">
         <v>57241000.0</v>
       </c>
-      <c r="H50"/>
-[...1 lines deleted...]
-      <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
-    </row>
-    <row r="51" spans="1:33">
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+    </row>
+    <row r="51" spans="1:36">
       <c r="A51" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B51">
+        <v>412817000.0</v>
+      </c>
+      <c r="C51">
+        <v>412750000.0</v>
+      </c>
+      <c r="D51">
+        <v>413327000.0</v>
+      </c>
+      <c r="E51">
         <v>408526000.0</v>
       </c>
-      <c r="C51">
+      <c r="F51">
         <v>408373000.0</v>
       </c>
-      <c r="D51">
+      <c r="G51">
         <v>463625000.0</v>
       </c>
-      <c r="E51">
+      <c r="H51">
         <v>463652000.0</v>
       </c>
-      <c r="F51">
+      <c r="I51">
         <v>459698000.0</v>
       </c>
-      <c r="G51">
+      <c r="J51">
         <v>460564000.0</v>
       </c>
-      <c r="H51">
+      <c r="K51">
         <v>460144000.0</v>
       </c>
-      <c r="I51">
+      <c r="L51">
         <v>461019000.0</v>
       </c>
-      <c r="J51">
+      <c r="M51">
         <v>461868000.0</v>
       </c>
-      <c r="K51">
+      <c r="N51">
         <v>299806000.0</v>
       </c>
-      <c r="L51">
+      <c r="O51">
         <v>300481000.0</v>
       </c>
-      <c r="M51">
+      <c r="P51">
         <v>301516000.0</v>
       </c>
-      <c r="N51">
+      <c r="Q51">
         <v>303038000.0</v>
       </c>
-      <c r="O51">
+      <c r="R51">
         <v>305750000.0</v>
       </c>
-      <c r="P51">
+      <c r="S51">
         <v>306671000.0</v>
       </c>
-      <c r="Q51">
+      <c r="T51">
         <v>307618000.0</v>
       </c>
-      <c r="R51">
+      <c r="U51">
         <v>308607000.0</v>
       </c>
-      <c r="S51">
+      <c r="V51">
         <v>309462000.0</v>
       </c>
-      <c r="T51">
+      <c r="W51">
         <v>310371000.0</v>
       </c>
-      <c r="U51">
+      <c r="X51">
         <v>249332000.0</v>
       </c>
-      <c r="V51">
+      <c r="Y51">
         <v>247138000.0</v>
       </c>
-      <c r="W51">
+      <c r="Z51">
         <v>245118000.0</v>
       </c>
-      <c r="X51">
+      <c r="AA51">
         <v>34893000.0</v>
       </c>
-      <c r="Y51"/>
-[...1 lines deleted...]
-      <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
-    </row>
-    <row r="52" spans="1:33">
+      <c r="AH51"/>
+      <c r="AI51"/>
+      <c r="AJ51"/>
+    </row>
+    <row r="52" spans="1:36">
       <c r="A52" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B52">
+        <v>6010000.0</v>
+      </c>
+      <c r="C52">
+        <v>5249000.0</v>
+      </c>
+      <c r="D52">
+        <v>5000000.0</v>
+      </c>
+      <c r="E52">
         <v>4102999.0</v>
       </c>
-      <c r="C52">
+      <c r="F52">
         <v>3646000.0</v>
       </c>
-      <c r="D52">
+      <c r="G52">
         <v>61084000.0</v>
       </c>
-      <c r="E52">
+      <c r="H52">
         <v>60733000.0</v>
       </c>
-      <c r="F52">
+      <c r="I52">
         <v>60882000.0</v>
       </c>
-      <c r="G52">
+      <c r="J52">
         <v>61844000.0</v>
       </c>
-      <c r="H52">
+      <c r="K52">
         <v>5498000.0</v>
       </c>
-      <c r="I52">
+      <c r="L52">
         <v>6180000.0</v>
       </c>
-      <c r="J52">
+      <c r="M52">
         <v>6088000.0</v>
       </c>
-      <c r="K52">
+      <c r="N52">
         <v>6021000.0</v>
       </c>
-      <c r="L52">
+      <c r="O52">
         <v>5892000.0</v>
       </c>
-      <c r="M52">
+      <c r="P52">
         <v>5904000.0</v>
       </c>
-      <c r="N52">
+      <c r="Q52">
         <v>6438000.0</v>
       </c>
-      <c r="O52">
+      <c r="R52">
         <v>5838000.0</v>
       </c>
-      <c r="P52">
+      <c r="S52">
         <v>5741000.0</v>
       </c>
-      <c r="Q52">
+      <c r="T52">
         <v>5637000.0</v>
       </c>
-      <c r="R52">
+      <c r="U52">
         <v>5554000.0</v>
       </c>
-      <c r="S52">
+      <c r="V52">
         <v>5469000.0</v>
       </c>
-      <c r="T52">
+      <c r="W52">
         <v>5390000.0</v>
       </c>
-      <c r="U52">
+      <c r="X52">
         <v>5262000.0</v>
       </c>
-      <c r="V52">
+      <c r="Y52">
         <v>5152000.0</v>
       </c>
-      <c r="W52">
+      <c r="Z52">
         <v>5078000.0</v>
       </c>
-      <c r="X52">
+      <c r="AA52">
         <v>4633000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AB52">
         <v>20599000.0</v>
       </c>
-      <c r="Z52"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
-      <c r="AF52"/>
+      <c r="AF52">
+        <v>17422000.0</v>
+      </c>
       <c r="AG52"/>
-    </row>
-    <row r="53" spans="1:33">
+      <c r="AH52"/>
+      <c r="AI52"/>
+      <c r="AJ52"/>
+    </row>
+    <row r="53" spans="1:36">
       <c r="A53" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B53">
+        <v>236392000.0</v>
+      </c>
+      <c r="C53">
+        <v>235077000.0</v>
+      </c>
+      <c r="D53">
+        <v>232436000.0</v>
+      </c>
+      <c r="E53">
         <v>223521000.0</v>
       </c>
-      <c r="C53">
+      <c r="F53">
         <v>228142000.0</v>
       </c>
-      <c r="D53">
+      <c r="G53">
         <v>225286000.0</v>
       </c>
-      <c r="E53">
+      <c r="H53">
         <v>224366000.0</v>
       </c>
-      <c r="F53">
+      <c r="I53">
         <v>215722000.0</v>
       </c>
-      <c r="G53">
+      <c r="J53">
         <v>213640000.0</v>
       </c>
-      <c r="H53">
+      <c r="K53">
         <v>210242000.0</v>
       </c>
-      <c r="I53">
+      <c r="L53">
         <v>210170000.0</v>
       </c>
-      <c r="J53">
+      <c r="M53">
         <v>195006000.0</v>
       </c>
-      <c r="K53">
+      <c r="N53">
         <v>205919000.0</v>
       </c>
-      <c r="L53">
+      <c r="O53">
         <v>194527000.0</v>
       </c>
-      <c r="M53">
+      <c r="P53">
         <v>202948000.0</v>
       </c>
-      <c r="N53">
+      <c r="Q53">
         <v>197104000.0</v>
       </c>
-      <c r="O53">
+      <c r="R53">
         <v>192464000.0</v>
       </c>
-      <c r="P53">
+      <c r="S53">
         <v>193600000.0</v>
       </c>
-      <c r="Q53">
+      <c r="T53">
         <v>193571000.0</v>
       </c>
-      <c r="R53">
+      <c r="U53">
         <v>185545000.0</v>
       </c>
-      <c r="S53">
+      <c r="V53">
         <v>192296000.0</v>
       </c>
-      <c r="T53">
+      <c r="W53">
         <v>230932000.0</v>
       </c>
-      <c r="U53">
+      <c r="X53">
         <v>221112000.0</v>
       </c>
-      <c r="V53">
+      <c r="Y53">
         <v>219601000.0</v>
       </c>
-      <c r="W53">
+      <c r="Z53">
         <v>224932000.0</v>
       </c>
-      <c r="X53">
+      <c r="AA53">
         <v>211352000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AB53">
         <v>227375000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AC53">
         <v>169744000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AD53">
         <v>34805000.0</v>
       </c>
-      <c r="AB53"/>
-[...1 lines deleted...]
-      <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53"/>
+      <c r="AI53">
         <v>87998000.0</v>
       </c>
-      <c r="AG53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:33">
+      <c r="AJ53"/>
+    </row>
+    <row r="54" spans="1:36">
       <c r="A54" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
-    </row>
-    <row r="55" spans="1:33">
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+    </row>
+    <row r="55" spans="1:36">
       <c r="A55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B55">
+        <v>958319000.0</v>
+      </c>
+      <c r="C55">
+        <v>936592000.0</v>
+      </c>
+      <c r="D55">
+        <v>990515000.0</v>
+      </c>
+      <c r="E55">
         <v>1027763999.0</v>
       </c>
-      <c r="C55">
+      <c r="F55">
         <v>891531000.0</v>
       </c>
-      <c r="D55">
+      <c r="G55">
         <v>926798000.0</v>
       </c>
-      <c r="E55">
+      <c r="H55">
         <v>927266000.0</v>
       </c>
-      <c r="F55">
+      <c r="I55">
         <v>866754000.0</v>
       </c>
-      <c r="G55">
+      <c r="J55">
         <v>916006000.0</v>
       </c>
-      <c r="H55">
+      <c r="K55">
         <v>924043000.0</v>
       </c>
-      <c r="I55">
+      <c r="L55">
         <v>925306000.0</v>
       </c>
-      <c r="J55">
+      <c r="M55">
         <v>886730000.0</v>
       </c>
-      <c r="K55">
+      <c r="N55">
         <v>811898000.0</v>
       </c>
-      <c r="L55">
+      <c r="O55">
         <v>801831000.0</v>
       </c>
-      <c r="M55">
+      <c r="P55">
         <v>817873000.0</v>
       </c>
-      <c r="N55">
+      <c r="Q55">
         <v>784010000.0</v>
       </c>
-      <c r="O55">
+      <c r="R55">
         <v>784763000.0</v>
       </c>
-      <c r="P55">
+      <c r="S55">
         <v>784695000.0</v>
       </c>
-      <c r="Q55">
+      <c r="T55">
         <v>806448000.0</v>
       </c>
-      <c r="R55">
+      <c r="U55">
         <v>782086000.0</v>
       </c>
-      <c r="S55">
+      <c r="V55">
         <v>778512000.0</v>
       </c>
-      <c r="T55">
+      <c r="W55">
         <v>775355000.0</v>
       </c>
-      <c r="U55">
+      <c r="X55">
         <v>795443000.0</v>
       </c>
-      <c r="V55">
+      <c r="Y55">
         <v>777897000.0</v>
       </c>
-      <c r="W55">
+      <c r="Z55">
         <v>719187000.0</v>
       </c>
-      <c r="X55">
+      <c r="AA55">
         <v>466319000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AB55">
         <v>435398000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AC55">
         <v>419997000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AD55">
         <v>418312000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AE55">
         <v>406967000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AF55">
         <v>197234000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AG55">
         <v>182162000.0</v>
       </c>
-      <c r="AE55"/>
-[...1 lines deleted...]
-      <c r="AG55">
+      <c r="AH55"/>
+      <c r="AI55"/>
+      <c r="AJ55">
         <v>81368000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:33">
+    <row r="56" spans="1:36">
       <c r="A56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B56">
+        <v>579115000.0</v>
+      </c>
+      <c r="C56">
+        <v>559030000.0</v>
+      </c>
+      <c r="D56">
+        <v>612239000.0</v>
+      </c>
+      <c r="E56">
         <v>640516000.0</v>
       </c>
-      <c r="C56">
+      <c r="F56">
         <v>671748000.0</v>
       </c>
-      <c r="D56">
+      <c r="G56">
         <v>693970000.0</v>
       </c>
-      <c r="E56">
+      <c r="H56">
         <v>691933000.0</v>
       </c>
-      <c r="F56">
+      <c r="I56">
         <v>634501000.0</v>
       </c>
-      <c r="G56">
+      <c r="J56">
         <v>680800000.0</v>
       </c>
-      <c r="H56">
+      <c r="K56">
         <v>687364000.0</v>
       </c>
-      <c r="I56">
+      <c r="L56">
         <v>683696000.0</v>
       </c>
-      <c r="J56">
+      <c r="M56">
         <v>681054000.0</v>
       </c>
-      <c r="K56">
+      <c r="N56">
         <v>602888000.0</v>
       </c>
-      <c r="L56">
+      <c r="O56">
         <v>590226000.0</v>
       </c>
-      <c r="M56">
+      <c r="P56">
         <v>600336000.0</v>
       </c>
-      <c r="N56">
+      <c r="Q56">
         <v>563617000.0</v>
       </c>
-      <c r="O56">
+      <c r="R56">
         <v>559584000.0</v>
       </c>
-      <c r="P56">
+      <c r="S56">
         <v>557917000.0</v>
       </c>
-      <c r="Q56">
+      <c r="T56">
         <v>645084000.0</v>
       </c>
-      <c r="R56">
+      <c r="U56">
         <v>626156000.0</v>
       </c>
-      <c r="S56">
+      <c r="V56">
         <v>623782000.0</v>
       </c>
-      <c r="T56">
+      <c r="W56">
         <v>619694000.0</v>
       </c>
-      <c r="U56">
+      <c r="X56">
         <v>638314000.0</v>
       </c>
-      <c r="V56">
+      <c r="Y56">
         <v>620893000.0</v>
       </c>
-      <c r="W56">
+      <c r="Z56">
         <v>661275000.0</v>
       </c>
-      <c r="X56">
+      <c r="AA56">
         <v>407312000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AB56">
         <v>404991000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AC56">
         <v>393532000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AD56">
         <v>393693000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AE56">
         <v>383560000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AF56">
         <v>172837000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AG56">
         <v>163103000.0</v>
       </c>
-      <c r="AE56"/>
-      <c r="AF56">
+      <c r="AH56"/>
+      <c r="AI56">
         <v>43999000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AJ56">
         <v>69812000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:33">
+    <row r="57" spans="1:36">
       <c r="A57" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B57">
+        <v>287217000.0</v>
+      </c>
+      <c r="C57">
+        <v>287012000.0</v>
+      </c>
+      <c r="D57">
+        <v>303893000.0</v>
+      </c>
+      <c r="E57">
         <v>278071000.0</v>
       </c>
-      <c r="C57">
+      <c r="F57">
         <v>281141000.0</v>
       </c>
-      <c r="D57">
+      <c r="G57">
         <v>353712000.0</v>
       </c>
-      <c r="E57">
+      <c r="H57">
         <v>369158000.0</v>
       </c>
-      <c r="F57">
+      <c r="I57">
         <v>332331000.0</v>
       </c>
-      <c r="G57">
+      <c r="J57">
         <v>328929000.0</v>
       </c>
-      <c r="H57">
+      <c r="K57">
         <v>273129000.0</v>
       </c>
-      <c r="I57">
+      <c r="L57">
         <v>281655000.0</v>
       </c>
-      <c r="J57">
+      <c r="M57">
         <v>247927000.0</v>
       </c>
-      <c r="K57">
+      <c r="N57">
         <v>239575000.0</v>
       </c>
-      <c r="L57">
+      <c r="O57">
         <v>245328000.0</v>
       </c>
-      <c r="M57">
+      <c r="P57">
         <v>271077000.0</v>
       </c>
-      <c r="N57">
+      <c r="Q57">
         <v>237349000.0</v>
       </c>
-      <c r="O57">
+      <c r="R57">
         <v>226064000.0</v>
       </c>
-      <c r="P57">
+      <c r="S57">
         <v>219918000.0</v>
       </c>
-      <c r="Q57">
+      <c r="T57">
         <v>226990000.0</v>
       </c>
-      <c r="R57">
+      <c r="U57">
         <v>195891000.0</v>
       </c>
-      <c r="S57">
+      <c r="V57">
         <v>179206000.0</v>
       </c>
-      <c r="T57">
+      <c r="W57">
         <v>165262000.0</v>
       </c>
-      <c r="U57">
+      <c r="X57">
         <v>172694000.0</v>
       </c>
-      <c r="V57">
+      <c r="Y57">
         <v>150814000.0</v>
       </c>
-      <c r="W57">
+      <c r="Z57">
         <v>129771000.0</v>
       </c>
-      <c r="X57">
+      <c r="AA57">
         <v>122191000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AB57">
         <v>115032000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AC57">
         <v>106332000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AD57">
         <v>100500000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AE57">
         <v>88756000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AF57">
         <v>88809000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AG57">
         <v>71576000.0</v>
       </c>
-      <c r="AE57"/>
-[...1 lines deleted...]
-      <c r="AG57">
+      <c r="AH57"/>
+      <c r="AI57"/>
+      <c r="AJ57">
         <v>50832000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:33">
+    <row r="58" spans="1:36">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B58">
+        <v>711415000.0</v>
+      </c>
+      <c r="C58">
+        <v>708105000.0</v>
+      </c>
+      <c r="D58">
+        <v>719850000.0</v>
+      </c>
+      <c r="E58">
         <v>688446000.0</v>
       </c>
-      <c r="C58">
+      <c r="F58">
         <v>693850000.0</v>
       </c>
-      <c r="D58">
+      <c r="G58">
         <v>763806000.0</v>
       </c>
-      <c r="E58">
+      <c r="H58">
         <v>779221000.0</v>
       </c>
-      <c r="F58">
+      <c r="I58">
         <v>738665000.0</v>
       </c>
-      <c r="G58">
+      <c r="J58">
         <v>735260000.0</v>
       </c>
-      <c r="H58">
+      <c r="K58">
         <v>736006000.0</v>
       </c>
-      <c r="I58">
+      <c r="L58">
         <v>746413000.0</v>
       </c>
-      <c r="J58">
+      <c r="M58">
         <v>712139000.0</v>
       </c>
-      <c r="K58">
+      <c r="N58">
         <v>542580000.0</v>
       </c>
-      <c r="L58">
+      <c r="O58">
         <v>548863000.0</v>
       </c>
-      <c r="M58">
+      <c r="P58">
         <v>575787000.0</v>
       </c>
-      <c r="N58">
+      <c r="Q58">
         <v>542110000.0</v>
       </c>
-      <c r="O58">
+      <c r="R58">
         <v>532680000.0</v>
       </c>
-      <c r="P58">
+      <c r="S58">
         <v>528537000.0</v>
       </c>
-      <c r="Q58">
+      <c r="T58">
         <v>539473000.0</v>
       </c>
-      <c r="R58">
+      <c r="U58">
         <v>508697000.0</v>
       </c>
-      <c r="S58">
+      <c r="V58">
         <v>493340000.0</v>
       </c>
-      <c r="T58">
+      <c r="W58">
         <v>481299000.0</v>
       </c>
-      <c r="U58">
+      <c r="X58">
         <v>428716000.0</v>
       </c>
-      <c r="V58">
+      <c r="Y58">
         <v>403339000.0</v>
       </c>
-      <c r="W58">
+      <c r="Z58">
         <v>377316000.0</v>
       </c>
-      <c r="X58">
+      <c r="AA58">
         <v>158776000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AB58">
         <v>127460000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AC58">
         <v>115506000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AD58">
         <v>109149000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AE58">
         <v>93340000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AF58">
         <v>93141000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AG58">
         <v>71576000.0</v>
       </c>
-      <c r="AE58"/>
-[...1 lines deleted...]
-      <c r="AG58">
+      <c r="AH58"/>
+      <c r="AI58"/>
+      <c r="AJ58">
         <v>137733000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:33">
+    <row r="59" spans="1:36">
       <c r="A59" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
-    </row>
-    <row r="60" spans="1:33">
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+    </row>
+    <row r="60" spans="1:36">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B60">
+        <v>231961000.0</v>
+      </c>
+      <c r="C60">
+        <v>216531000.0</v>
+      </c>
+      <c r="D60">
+        <v>253593000.0</v>
+      </c>
+      <c r="E60">
         <v>320499000.0</v>
       </c>
-      <c r="C60">
+      <c r="F60">
         <v>180709000.0</v>
       </c>
-      <c r="D60">
+      <c r="G60">
         <v>145657000.0</v>
       </c>
-      <c r="E60">
+      <c r="H60">
         <v>129828000.0</v>
       </c>
-      <c r="F60">
+      <c r="I60">
         <v>111596000.0</v>
       </c>
-      <c r="G60">
+      <c r="J60">
         <v>164684000.0</v>
       </c>
-      <c r="H60">
+      <c r="K60">
         <v>174033000.0</v>
       </c>
-      <c r="I60">
+      <c r="L60">
         <v>171600000.0</v>
       </c>
-      <c r="J60">
+      <c r="M60">
         <v>169119000.0</v>
       </c>
-      <c r="K60">
+      <c r="N60">
         <v>265887000.0</v>
       </c>
-      <c r="L60">
+      <c r="O60">
         <v>252476000.0</v>
       </c>
-      <c r="M60">
+      <c r="P60">
         <v>240978000.0</v>
       </c>
-      <c r="N60">
+      <c r="Q60">
         <v>240349000.0</v>
       </c>
-      <c r="O60">
+      <c r="R60">
         <v>250272000.0</v>
       </c>
-      <c r="P60">
+      <c r="S60">
         <v>256158000.0</v>
       </c>
-      <c r="Q60">
+      <c r="T60">
         <v>266975000.0</v>
       </c>
-      <c r="R60">
+      <c r="U60">
         <v>273389000.0</v>
       </c>
-      <c r="S60">
+      <c r="V60">
         <v>285172000.0</v>
       </c>
-      <c r="T60">
+      <c r="W60">
         <v>294056000.0</v>
       </c>
-      <c r="U60">
+      <c r="X60">
         <v>366727000.0</v>
       </c>
-      <c r="V60">
+      <c r="Y60">
         <v>374558000.0</v>
       </c>
-      <c r="W60">
+      <c r="Z60">
         <v>341871000.0</v>
       </c>
-      <c r="X60">
+      <c r="AA60">
         <v>307543000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AB60">
         <v>307938000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AC60">
         <v>304491000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AD60">
         <v>309163000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AE60">
         <v>313627000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AF60">
         <v>104093000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AG60">
         <v>106528000.0</v>
       </c>
-      <c r="AE60"/>
-      <c r="AF60">
+      <c r="AH60"/>
+      <c r="AI60">
         <v>26839000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AJ60">
         <v>-56365000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:33">
+    <row r="61" spans="1:36">
       <c r="A61" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
-    </row>
-    <row r="62" spans="1:33">
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+    </row>
+    <row r="62" spans="1:36">
       <c r="A62" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
-      <c r="K62">
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62">
         <v>3431000.0</v>
       </c>
-      <c r="L62">
+      <c r="O62">
         <v>492000.0</v>
       </c>
-      <c r="M62">
+      <c r="P62">
         <v>1108000.0</v>
       </c>
-      <c r="N62">
+      <c r="Q62">
         <v>1551000.0</v>
       </c>
-      <c r="O62">
+      <c r="R62">
         <v>1811000.0</v>
       </c>
-      <c r="P62"/>
-[...1 lines deleted...]
-      <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I32"/>
+  <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B2">
+        <v>74142000.0</v>
+      </c>
+      <c r="C2">
         <v>79665000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>77832000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>70434000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>48361000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>30686000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>24579000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>17255000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>12717000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B3">
+        <v>13122000.0</v>
+      </c>
+      <c r="C3">
         <v>20603000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>20153000.0</v>
       </c>
-      <c r="D3">
-[...1 lines deleted...]
-      </c>
       <c r="E3">
-        <v>12820000.0</v>
+        <v>17429000.0</v>
       </c>
       <c r="F3">
-        <v>20645000.0</v>
+        <v>8356000.0</v>
       </c>
       <c r="G3">
-        <v>2200000.0</v>
+        <v>5270000.0</v>
       </c>
       <c r="H3">
-        <v>6187000.0</v>
+        <v>2337000.0</v>
       </c>
       <c r="I3">
+        <v>1692000.0</v>
+      </c>
+      <c r="J3">
         <v>1346000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:9">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B5">
-        <v>-32495000.0</v>
+        <v>26503000.0</v>
       </c>
       <c r="C5">
+        <v>-35124000.0</v>
+      </c>
+      <c r="D5">
         <v>-72957000.0</v>
       </c>
-      <c r="D5">
-[...1 lines deleted...]
-      </c>
       <c r="E5">
-        <v>-106175000.0</v>
+        <v>-129020000.0</v>
       </c>
       <c r="F5">
-        <v>-78219000.0</v>
+        <v>-101711000.0</v>
       </c>
       <c r="G5">
+        <v>-63548000.0</v>
+      </c>
+      <c r="H5">
         <v>-49664000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-40040000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-37263000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:9">
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B6">
-        <v>-11892000.0</v>
+        <v>39625000.0</v>
       </c>
       <c r="C6">
+        <v>-14521000.0</v>
+      </c>
+      <c r="D6">
         <v>-52804000.0</v>
       </c>
-      <c r="D6">
-[...1 lines deleted...]
-      </c>
       <c r="E6">
+        <v>-111591000.0</v>
+      </c>
+      <c r="F6">
         <v>-93355000.0</v>
       </c>
-      <c r="F6">
-[...1 lines deleted...]
-      </c>
       <c r="G6">
-        <v>-47464000.0</v>
+        <v>-58278000.0</v>
       </c>
       <c r="H6">
-        <v>-33853000.0</v>
+        <v>-47327000.0</v>
       </c>
       <c r="I6">
+        <v>-38348000.0</v>
+      </c>
+      <c r="J6">
         <v>-35917000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-    </row>
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-      <c r="H8">
+      <c r="H8"/>
+      <c r="I8">
         <v>0.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>-8184000.0</v>
       </c>
     </row>
-    <row r="9" spans="1:9">
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B9">
+        <v>418404000.0</v>
+      </c>
+      <c r="C9">
         <v>387834000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>352867000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>300359000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>233035000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>182870000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>141772000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>100568000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>66913000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B10">
+        <v>20165000.0</v>
+      </c>
+      <c r="C10">
         <v>-41753000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-77379000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-130064000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-106920000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-72809000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-49664000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-40040000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-37965000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B11">
+        <v>-152544000.0</v>
+      </c>
+      <c r="C11">
         <v>1783000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-12000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-839000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>535000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-3906000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>675000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>701000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>184000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:9">
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B12">
-        <v>9258000.0</v>
+        <v>8857000.0</v>
       </c>
       <c r="C12">
+        <v>6629000.0</v>
+      </c>
+      <c r="D12">
         <v>6500000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>5433000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>5398000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>9965000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>5895000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>0.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>702000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B13">
+        <v>22693000.0</v>
+      </c>
+      <c r="C13">
         <v>27492000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>22101000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>668000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2946000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>4232000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>5692000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1249000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>331000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:9">
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B14">
+        <v>664000.0</v>
+      </c>
+      <c r="C14">
         <v>801000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2178000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-802000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
-      <c r="G14"/>
+      <c r="G14">
+        <v>0.0</v>
+      </c>
       <c r="H14"/>
       <c r="I14"/>
-    </row>
-    <row r="15" spans="1:9">
+      <c r="J14"/>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B15">
+        <v>173854000.0</v>
+      </c>
+      <c r="C15">
         <v>-42735000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-81757000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
+        <v>-128423000.0</v>
+      </c>
+      <c r="F15">
+        <v>-107455000.0</v>
+      </c>
+      <c r="G15">
+        <v>-68903000.0</v>
+      </c>
+      <c r="H15">
+        <v>-50339000.0</v>
+      </c>
+      <c r="I15">
+        <v>-40741000.0</v>
+      </c>
+      <c r="J15">
+        <v>-38149000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" t="s">
+        <v>111</v>
+      </c>
+      <c r="B16">
+        <v>173854000.0</v>
+      </c>
+      <c r="C16">
+        <v>-54460000.0</v>
+      </c>
+      <c r="D16">
+        <v>-81757000.0</v>
+      </c>
+      <c r="E16">
+        <v>-128423000.0</v>
+      </c>
+      <c r="F16">
+        <v>-107455000.0</v>
+      </c>
+      <c r="G16">
+        <v>-68903000.0</v>
+      </c>
+      <c r="H16">
+        <v>-50339000.0</v>
+      </c>
+      <c r="I16">
+        <v>-40741000.0</v>
+      </c>
+      <c r="J16">
+        <v>-38149000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17" t="s">
+        <v>112</v>
+      </c>
+      <c r="B17">
+        <v>172709000.0</v>
+      </c>
+      <c r="C17">
+        <v>-43536000.0</v>
+      </c>
+      <c r="D17">
+        <v>-77367000.0</v>
+      </c>
+      <c r="E17">
         <v>-129225000.0</v>
       </c>
-      <c r="E15">
+      <c r="F17">
         <v>-107455000.0</v>
       </c>
-      <c r="F15">
+      <c r="G17">
         <v>-68903000.0</v>
       </c>
-      <c r="G15">
+      <c r="H17">
         <v>-50339000.0</v>
       </c>
-      <c r="H15">
+      <c r="I17">
         <v>-40741000.0</v>
       </c>
-      <c r="I15">
-[...59 lines deleted...]
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B18">
+        <v>13836000.0</v>
+      </c>
+      <c r="C18">
         <v>18234000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>15601000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-668000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2452000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-5733000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>5692000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1249000.0</v>
       </c>
-      <c r="I18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:9">
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>4746000.0</v>
       </c>
-      <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B21">
+        <v>5840000.0</v>
+      </c>
+      <c r="C21">
         <v>-59772000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-96246000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-129377000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-101711000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-66282000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-55559000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-42321000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-38316000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-    </row>
-    <row r="23" spans="1:9">
+      <c r="J22"/>
+    </row>
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B23">
+        <v>486706000.0</v>
+      </c>
+      <c r="C23">
         <v>527271000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>526945000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>500170000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>383107000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>279838000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>221910000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>160144000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>117946000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-    </row>
-    <row r="25" spans="1:9">
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B25">
+        <v>13122000.0</v>
+      </c>
+      <c r="C25">
         <v>20603000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>20153000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>17429000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>8356000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5270000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2337000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1692000.0</v>
       </c>
-      <c r="I25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:9">
+      <c r="J25"/>
+    </row>
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B26">
+        <v>126937000.0</v>
+      </c>
+      <c r="C26">
         <v>141489000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>139769000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>134876000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>95690000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>64566000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>49011000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>38858000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>33532000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:9">
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B27">
+        <v>184040000.0</v>
+      </c>
+      <c r="C27">
         <v>201821000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>196769000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>195622000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>161624000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>122155000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>97350000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>64060000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>47354000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:9">
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B28">
+        <v>101587000.0</v>
+      </c>
+      <c r="C28">
         <v>104296000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>112575000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>99238000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>77432000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>62431000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>50970000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>39971000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>24343000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B29">
+        <v>-152544000.0</v>
+      </c>
+      <c r="C29">
         <v>1783000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-12000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-839000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>535000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-3906000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>675000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>701000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-8000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B30">
+        <v>412564000.0</v>
+      </c>
+      <c r="C30">
         <v>447606000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>449113000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>429736000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>334746000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>249152000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>197331000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>142889000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>105229000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:9">
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B31">
+        <v>14325000.0</v>
+      </c>
+      <c r="C31">
         <v>18019000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>18867000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-687000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-5209000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-6527000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>5895000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>2281000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>351000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:9">
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B32">
+        <v>492546000.0</v>
+      </c>
+      <c r="C32">
         <v>467499000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>430699000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>370793000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>281396000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>213556000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>166351000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>117823000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>79630000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG32"/>
+  <dimension ref="A1:AJ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="P1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="T1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="W1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="X1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AA1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB1" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>91</v>
       </c>
       <c r="AD1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AE1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AF1" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:33">
+        <v>94</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B2">
+        <v>20037000.0</v>
+      </c>
+      <c r="C2">
+        <v>19020000.0</v>
+      </c>
+      <c r="D2">
+        <v>17600000.0</v>
+      </c>
+      <c r="E2">
         <v>18357000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>19001000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>19184000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>19974000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>20268000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>20080000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>19343000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>25640000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>19705000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>19833000.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>17936000.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>18344000.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>18007000.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>18367000.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>15716000.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>13928000.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>12039000.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>11976000.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>10418000.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>9401000.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>7685000.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>6637000.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>6963000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>6353000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>6634000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>6106000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>5486000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>4859000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AG2">
         <v>4599000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AH2">
         <v>3912000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AI2">
         <v>3885000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AJ2">
         <v>3965000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:33">
+    <row r="3" spans="1:36">
       <c r="A3" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B3">
-        <v>8645000.0</v>
+        <v>2899000.0</v>
       </c>
       <c r="C3">
+        <v>3056000.0</v>
+      </c>
+      <c r="D3">
+        <v>3040000.0</v>
+      </c>
+      <c r="E3">
+        <v>2998000.0</v>
+      </c>
+      <c r="F3">
         <v>3122000.0</v>
       </c>
-      <c r="D3">
+      <c r="G3">
         <v>3962000.0</v>
       </c>
-      <c r="E3">
+      <c r="H3">
         <v>5077000.0</v>
       </c>
-      <c r="F3">
+      <c r="I3">
         <v>5071000.0</v>
       </c>
-      <c r="G3">
+      <c r="J3">
         <v>10463000.0</v>
       </c>
-      <c r="H3">
+      <c r="K3">
         <v>5292000.0</v>
       </c>
-      <c r="I3">
+      <c r="L3">
         <v>10419000.0</v>
       </c>
-      <c r="J3">
+      <c r="M3">
         <v>5025000.0</v>
       </c>
-      <c r="K3">
+      <c r="N3">
         <v>5266000.0</v>
       </c>
-      <c r="L3">
-[...2 lines deleted...]
-      <c r="M3">
+      <c r="O3">
+        <v>4725000.0</v>
+      </c>
+      <c r="P3">
         <v>4651000.0</v>
       </c>
-      <c r="N3">
-[...2 lines deleted...]
-      <c r="O3">
+      <c r="Q3">
+        <v>4498000.0</v>
+      </c>
+      <c r="R3">
         <v>4689000.0</v>
       </c>
-      <c r="P3">
-[...7 lines deleted...]
-      </c>
       <c r="S3">
-        <v>6729000.0</v>
+        <v>3591000.0</v>
       </c>
       <c r="T3">
-        <v>6319000.0</v>
+        <v>2196000.0</v>
       </c>
       <c r="U3">
+        <v>2133000.0</v>
+      </c>
+      <c r="V3">
+        <v>2055000.0</v>
+      </c>
+      <c r="W3">
+        <v>1972000.0</v>
+      </c>
+      <c r="X3">
         <v>1918000.0</v>
       </c>
-      <c r="V3">
+      <c r="Y3">
         <v>1313000.0</v>
       </c>
-      <c r="W3">
+      <c r="Z3">
         <v>1016000.0</v>
       </c>
-      <c r="X3">
+      <c r="AA3">
         <v>1023000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AB3">
         <v>662000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AC3">
         <v>629000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AD3">
         <v>576000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AE3">
         <v>470000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AF3">
         <v>438000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AG3">
         <v>459000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AH3">
         <v>412000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AI3">
         <v>383000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AJ3">
         <v>374000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:33">
+    <row r="4" spans="1:36">
       <c r="A4" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+    </row>
+    <row r="5" spans="1:36">
       <c r="A5" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B5">
-        <v>10458000.0</v>
+        <v>10239000.0</v>
       </c>
       <c r="C5">
-        <v>9835000.0</v>
+        <v>12443000.0</v>
       </c>
       <c r="D5">
-        <v>-4202000.0</v>
+        <v>8962000.0</v>
       </c>
       <c r="E5">
+        <v>13239000.0</v>
+      </c>
+      <c r="F5">
+        <v>9181000.0</v>
+      </c>
+      <c r="G5">
+        <v>-4879000.0</v>
+      </c>
+      <c r="H5">
         <v>-6741000.0</v>
       </c>
-      <c r="F5">
+      <c r="I5">
         <v>-3706000.0</v>
       </c>
-      <c r="G5">
+      <c r="J5">
         <v>-9066000.0</v>
       </c>
-      <c r="H5">
-[...2 lines deleted...]
-      <c r="I5">
+      <c r="K5">
+        <v>-21462000.0</v>
+      </c>
+      <c r="L5">
         <v>-26316000.0</v>
       </c>
-      <c r="J5">
+      <c r="M5">
         <v>-12200000.0</v>
       </c>
-      <c r="K5">
+      <c r="N5">
         <v>-21754000.0</v>
       </c>
-      <c r="L5">
+      <c r="O5">
         <v>-11610000.0</v>
       </c>
-      <c r="M5">
+      <c r="P5">
         <v>-23641000.0</v>
       </c>
-      <c r="N5">
-[...2 lines deleted...]
-      <c r="O5">
+      <c r="Q5">
+        <v>-31793000.0</v>
+      </c>
+      <c r="R5">
         <v>-37890000.0</v>
       </c>
-      <c r="P5">
-[...7 lines deleted...]
-      </c>
       <c r="S5">
-        <v>-32934000.0</v>
+        <v>-33146000.0</v>
       </c>
       <c r="T5">
-        <v>-25383000.0</v>
+        <v>-27839000.0</v>
       </c>
       <c r="U5">
+        <v>-25293000.0</v>
+      </c>
+      <c r="V5">
+        <v>-28720000.0</v>
+      </c>
+      <c r="W5">
+        <v>-21474000.0</v>
+      </c>
+      <c r="X5">
         <v>-17065000.0</v>
       </c>
-      <c r="V5">
+      <c r="Y5">
         <v>-21314000.0</v>
       </c>
-      <c r="W5">
+      <c r="Z5">
         <v>-12946000.0</v>
       </c>
-      <c r="X5">
+      <c r="AA5">
         <v>-11228000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AB5">
         <v>-10490000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AC5">
         <v>-15021000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AD5">
         <v>-12334000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AE5">
         <v>-12729000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AF5">
         <v>-4133000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AG5">
         <v>-15950000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AH5">
         <v>-12963000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AI5">
         <v>-6994000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AJ5">
         <v>-8676000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:33">
+    <row r="6" spans="1:36">
       <c r="A6" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B6">
-        <v>19103000.0</v>
+        <v>13138000.0</v>
       </c>
       <c r="C6">
-        <v>12957000.0</v>
+        <v>15499000.0</v>
       </c>
       <c r="D6">
-        <v>-240000.0</v>
+        <v>12002000.0</v>
       </c>
       <c r="E6">
+        <v>16237000.0</v>
+      </c>
+      <c r="F6">
+        <v>12303000.0</v>
+      </c>
+      <c r="G6">
+        <v>-917000.0</v>
+      </c>
+      <c r="H6">
         <v>-1664000.0</v>
       </c>
-      <c r="F6">
+      <c r="I6">
         <v>1365000.0</v>
       </c>
-      <c r="G6">
+      <c r="J6">
         <v>1397000.0</v>
       </c>
-      <c r="H6">
-[...2 lines deleted...]
-      <c r="I6">
+      <c r="K6">
+        <v>-16170000.0</v>
+      </c>
+      <c r="L6">
         <v>-15897000.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>-7175000.0</v>
       </c>
-      <c r="K6">
+      <c r="N6">
         <v>-16488000.0</v>
       </c>
-      <c r="L6">
-[...2 lines deleted...]
-      <c r="M6">
+      <c r="O6">
+        <v>-6885000.0</v>
+      </c>
+      <c r="P6">
         <v>-18990000.0</v>
       </c>
-      <c r="N6">
-[...2 lines deleted...]
-      <c r="O6">
+      <c r="Q6">
+        <v>-27295000.0</v>
+      </c>
+      <c r="R6">
         <v>-33201000.0</v>
       </c>
-      <c r="P6">
-[...5 lines deleted...]
-      <c r="R6">
+      <c r="S6">
+        <v>-29555000.0</v>
+      </c>
+      <c r="T6">
+        <v>-25643000.0</v>
+      </c>
+      <c r="U6">
         <v>-23160000.0</v>
       </c>
-      <c r="S6">
-[...5 lines deleted...]
-      <c r="U6">
+      <c r="V6">
+        <v>-26665000.0</v>
+      </c>
+      <c r="W6">
+        <v>-19502000.0</v>
+      </c>
+      <c r="X6">
         <v>-15147000.0</v>
       </c>
-      <c r="V6">
+      <c r="Y6">
         <v>-20001000.0</v>
       </c>
-      <c r="W6">
+      <c r="Z6">
         <v>-11930000.0</v>
       </c>
-      <c r="X6">
+      <c r="AA6">
         <v>-10205000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AB6">
         <v>-9828000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AC6">
         <v>-14392000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AD6">
         <v>-11758000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AE6">
         <v>-12259000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AF6">
         <v>-3695000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AG6">
         <v>-15491000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AH6">
         <v>-12551000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AI6">
         <v>-6611000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AJ6">
         <v>-8302000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:33">
+    <row r="7" spans="1:36">
       <c r="A7" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+    </row>
+    <row r="8" spans="1:36">
       <c r="A8" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+    </row>
+    <row r="9" spans="1:36">
       <c r="A9" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B9">
+        <v>104399000.0</v>
+      </c>
+      <c r="C9">
+        <v>101947000.0</v>
+      </c>
+      <c r="D9">
+        <v>107185000.0</v>
+      </c>
+      <c r="E9">
         <v>106188000.0</v>
       </c>
-      <c r="C9">
+      <c r="F9">
         <v>104410000.0</v>
       </c>
-      <c r="D9">
+      <c r="G9">
         <v>100621000.0</v>
       </c>
-      <c r="E9">
+      <c r="H9">
         <v>101472000.0</v>
       </c>
-      <c r="F9">
+      <c r="I9">
         <v>98678000.0</v>
       </c>
-      <c r="G9">
+      <c r="J9">
         <v>95855000.0</v>
       </c>
-      <c r="H9">
+      <c r="K9">
         <v>91829000.0</v>
       </c>
-      <c r="I9">
+      <c r="L9">
         <v>85477000.0</v>
       </c>
-      <c r="J9">
+      <c r="M9">
         <v>89015000.0</v>
       </c>
-      <c r="K9">
+      <c r="N9">
         <v>87783000.0</v>
       </c>
-      <c r="L9">
+      <c r="O9">
         <v>85310000.0</v>
       </c>
-      <c r="M9">
+      <c r="P9">
         <v>82622000.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>76196000.0</v>
       </c>
-      <c r="O9">
+      <c r="R9">
         <v>71886000.0</v>
       </c>
-      <c r="P9">
+      <c r="S9">
         <v>69655000.0</v>
       </c>
-      <c r="Q9">
+      <c r="T9">
         <v>64581000.0</v>
       </c>
-      <c r="R9">
+      <c r="U9">
         <v>59721000.0</v>
       </c>
-      <c r="S9">
+      <c r="V9">
         <v>55560000.0</v>
       </c>
-      <c r="T9">
+      <c r="W9">
         <v>53173000.0</v>
       </c>
-      <c r="U9">
+      <c r="X9">
         <v>49883000.0</v>
       </c>
-      <c r="V9">
+      <c r="Y9">
         <v>46087000.0</v>
       </c>
-      <c r="W9">
+      <c r="Z9">
         <v>44077000.0</v>
       </c>
-      <c r="X9">
+      <c r="AA9">
         <v>42823000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AB9">
         <v>39573000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AC9">
         <v>36116000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AD9">
         <v>34255000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AE9">
         <v>31828000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AF9">
         <v>28971000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AG9">
         <v>26630000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AH9">
         <v>23832000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AI9">
         <v>21135000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AJ9">
         <v>19058000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:33">
+    <row r="10" spans="1:36">
       <c r="A10" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B10">
+        <v>12070000.0</v>
+      </c>
+      <c r="C10">
+        <v>10931000.0</v>
+      </c>
+      <c r="D10">
+        <v>7453000.0</v>
+      </c>
+      <c r="E10">
         <v>11729000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>7549000.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>-6566000.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>-8432000.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>-5412000.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>-10757000.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>-17152000.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>-28632000.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>-13131000.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>-22672000.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>-12944000.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>-24539000.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>-32692000.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>-38809000.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>-34024000.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>-28738000.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>-26191000.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>-29638000.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>-22353000.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>-21694000.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>-25447000.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>-14440000.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>-11228000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>-10490000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AC10">
         <v>-15021000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AD10">
         <v>-12334000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AE10">
         <v>-11819000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AF10">
         <v>-5816000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AG10">
         <v>-15260000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AH10">
         <v>-12489000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AI10">
         <v>-6475000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AJ10">
         <v>-8203000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:33">
+    <row r="11" spans="1:36">
       <c r="A11" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B11">
+        <v>4357000.0</v>
+      </c>
+      <c r="C11">
+        <v>5801000.0</v>
+      </c>
+      <c r="D11">
+        <v>-1819000.0</v>
+      </c>
+      <c r="E11">
         <v>-149673000.0</v>
       </c>
-      <c r="C11">
+      <c r="F11">
         <v>-1865000.0</v>
       </c>
-      <c r="D11">
+      <c r="G11">
         <v>813000.0</v>
       </c>
-      <c r="E11">
+      <c r="H11">
         <v>448000.0</v>
       </c>
-      <c r="F11">
+      <c r="I11">
         <v>715000.0</v>
       </c>
-      <c r="G11">
+      <c r="J11">
         <v>427000.0</v>
       </c>
-      <c r="H11">
+      <c r="K11">
         <v>193000.0</v>
       </c>
-      <c r="I11">
+      <c r="L11">
         <v>185000.0</v>
       </c>
-      <c r="J11">
+      <c r="M11">
         <v>-41000.0</v>
       </c>
-      <c r="K11">
+      <c r="N11">
         <v>-50000.0</v>
       </c>
-      <c r="L11">
+      <c r="O11">
         <v>-106000.0</v>
       </c>
-      <c r="M11">
+      <c r="P11">
         <v>463000.0</v>
       </c>
-      <c r="N11">
+      <c r="Q11">
         <v>112000.0</v>
       </c>
-      <c r="O11">
+      <c r="R11">
         <v>-210000.0</v>
       </c>
-      <c r="P11">
+      <c r="S11">
         <v>-1204000.0</v>
       </c>
-      <c r="Q11">
+      <c r="T11">
         <v>157000.0</v>
       </c>
-      <c r="R11">
+      <c r="U11">
         <v>150000.0</v>
       </c>
-      <c r="S11">
+      <c r="V11">
         <v>23000.0</v>
       </c>
-      <c r="T11">
+      <c r="W11">
         <v>205000.0</v>
       </c>
-      <c r="U11">
+      <c r="X11">
         <v>454000.0</v>
       </c>
-      <c r="V11">
+      <c r="Y11">
         <v>-4839000.0</v>
       </c>
-      <c r="W11">
+      <c r="Z11">
         <v>248000.0</v>
       </c>
-      <c r="X11">
+      <c r="AA11">
         <v>231000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AB11">
         <v>-50000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AC11">
         <v>244000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AD11">
         <v>236000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AE11">
         <v>245000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AF11">
         <v>391000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AG11">
         <v>115000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AH11">
         <v>91000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AI11">
         <v>104000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AJ11">
         <v>132000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:33">
+    <row r="12" spans="1:36">
       <c r="A12" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B12">
-        <v>2100000.0</v>
+        <v>2113000.0</v>
       </c>
       <c r="C12">
-        <v>2286000.0</v>
+        <v>1512000.0</v>
       </c>
       <c r="D12">
-        <v>2364000.0</v>
+        <v>1509000.0</v>
       </c>
       <c r="E12">
-        <v>2370000.0</v>
+        <v>1510000.0</v>
       </c>
       <c r="F12">
+        <v>1632000.0</v>
+      </c>
+      <c r="G12">
+        <v>1687000.0</v>
+      </c>
+      <c r="H12">
+        <v>1691000.0</v>
+      </c>
+      <c r="I12">
         <v>2377000.0</v>
       </c>
-      <c r="G12">
+      <c r="J12">
         <v>2363000.0</v>
       </c>
-      <c r="H12">
+      <c r="K12">
         <v>2148000.0</v>
       </c>
-      <c r="I12">
+      <c r="L12">
         <v>2316000.0</v>
       </c>
-      <c r="J12">
+      <c r="M12">
         <v>1454000.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>1396000.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>1334000.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>1361000.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>1360000.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>1387000.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>1325000.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>1353000.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>1350000.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>1378000.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>1317000.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>4224000.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>4133000.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>1608000.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>1353000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>1409000.0</v>
       </c>
-      <c r="Z12"/>
-[...1 lines deleted...]
-      <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+      <c r="AI12"/>
+      <c r="AJ12"/>
+    </row>
+    <row r="13" spans="1:36">
       <c r="A13" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B13">
+        <v>4101000.0</v>
+      </c>
+      <c r="C13">
+        <v>3926000.0</v>
+      </c>
+      <c r="D13">
+        <v>4833000.0</v>
+      </c>
+      <c r="E13">
         <v>5700000.0</v>
       </c>
-      <c r="C13">
+      <c r="F13">
         <v>6149000.0</v>
       </c>
-      <c r="D13">
+      <c r="G13">
         <v>6011000.0</v>
       </c>
-      <c r="E13">
+      <c r="H13">
         <v>6084000.0</v>
       </c>
-      <c r="F13">
+      <c r="I13">
         <v>6912000.0</v>
       </c>
-      <c r="G13">
+      <c r="J13">
         <v>7516000.0</v>
       </c>
-      <c r="H13">
+      <c r="K13">
         <v>6980000.0</v>
       </c>
-      <c r="I13">
+      <c r="L13">
         <v>10801000.0</v>
       </c>
-      <c r="J13">
+      <c r="M13">
         <v>4522000.0</v>
       </c>
-      <c r="K13">
+      <c r="N13">
         <v>2259000.0</v>
       </c>
-      <c r="L13">
+      <c r="O13">
         <v>3123000.0</v>
       </c>
-      <c r="M13">
+      <c r="P13">
         <v>644000.0</v>
       </c>
-      <c r="N13">
+      <c r="Q13">
         <v>22000.0</v>
       </c>
-      <c r="O13">
+      <c r="R13">
         <v>830000.0</v>
       </c>
-      <c r="P13">
+      <c r="S13">
         <v>548000.0</v>
       </c>
-      <c r="Q13">
+      <c r="T13">
         <v>640000.0</v>
       </c>
-      <c r="R13">
+      <c r="U13">
         <v>705000.0</v>
       </c>
-      <c r="S13">
+      <c r="V13">
         <v>783000.0</v>
       </c>
-      <c r="T13">
+      <c r="W13">
         <v>818000.0</v>
       </c>
-      <c r="U13"/>
-[...1 lines deleted...]
-      <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+    </row>
+    <row r="14" spans="1:36">
       <c r="A14" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B14">
+        <v>72000.0</v>
+      </c>
+      <c r="C14">
+        <v>153000.0</v>
+      </c>
+      <c r="D14">
+        <v>102000.0</v>
+      </c>
+      <c r="E14">
         <v>184000.0</v>
       </c>
-      <c r="C14">
+      <c r="F14">
         <v>161000.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>217000.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>120000.0</v>
       </c>
-      <c r="F14">
+      <c r="I14">
         <v>203000.0</v>
       </c>
-      <c r="G14">
+      <c r="J14">
         <v>272000.0</v>
       </c>
-      <c r="H14">
+      <c r="K14">
         <v>206000.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>665000.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>324000.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>-569000.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>-620000.0</v>
       </c>
-      <c r="M14">
+      <c r="P14">
         <v>-440000.0</v>
       </c>
-      <c r="N14">
+      <c r="Q14">
         <v>-262000.0</v>
       </c>
-      <c r="O14">
+      <c r="R14">
         <v>-100000.0</v>
       </c>
-      <c r="P14"/>
-[...1 lines deleted...]
-      <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
-    </row>
-    <row r="15" spans="1:33">
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+    </row>
+    <row r="15" spans="1:36">
       <c r="A15" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B15">
+        <v>4726000.0</v>
+      </c>
+      <c r="C15">
+        <v>5283000.0</v>
+      </c>
+      <c r="D15">
+        <v>9374000.0</v>
+      </c>
+      <c r="E15">
+        <v>161586000.0</v>
+      </c>
+      <c r="F15">
+        <v>9575000.0</v>
+      </c>
+      <c r="G15">
+        <v>-7162000.0</v>
+      </c>
+      <c r="H15">
+        <v>-8760000.0</v>
+      </c>
+      <c r="I15">
+        <v>-5924000.0</v>
+      </c>
+      <c r="J15">
+        <v>-10912000.0</v>
+      </c>
+      <c r="K15">
+        <v>-24056000.0</v>
+      </c>
+      <c r="L15">
+        <v>-30632000.0</v>
+      </c>
+      <c r="M15">
+        <v>-12766000.0</v>
+      </c>
+      <c r="N15">
+        <v>-22053000.0</v>
+      </c>
+      <c r="O15">
+        <v>-12838000.0</v>
+      </c>
+      <c r="P15">
+        <v>-24562000.0</v>
+      </c>
+      <c r="Q15">
+        <v>-32804000.0</v>
+      </c>
+      <c r="R15">
+        <v>-38499000.0</v>
+      </c>
+      <c r="S15">
+        <v>-32820000.0</v>
+      </c>
+      <c r="T15">
+        <v>-28895000.0</v>
+      </c>
+      <c r="U15">
+        <v>-26341000.0</v>
+      </c>
+      <c r="V15">
+        <v>-29661000.0</v>
+      </c>
+      <c r="W15">
+        <v>-22558000.0</v>
+      </c>
+      <c r="X15">
+        <v>-22148000.0</v>
+      </c>
+      <c r="Y15">
+        <v>-20608000.0</v>
+      </c>
+      <c r="Z15">
+        <v>-14688000.0</v>
+      </c>
+      <c r="AA15">
+        <v>-11459000.0</v>
+      </c>
+      <c r="AB15">
+        <v>-10440000.0</v>
+      </c>
+      <c r="AC15">
+        <v>-15265000.0</v>
+      </c>
+      <c r="AD15">
+        <v>-12570000.0</v>
+      </c>
+      <c r="AE15">
+        <v>-12064000.0</v>
+      </c>
+      <c r="AF15">
+        <v>-6207000.0</v>
+      </c>
+      <c r="AG15">
+        <v>-15375000.0</v>
+      </c>
+      <c r="AH15">
+        <v>-12580000.0</v>
+      </c>
+      <c r="AI15">
+        <v>-6579000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>-8335000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:36">
+      <c r="A16" t="s">
+        <v>111</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
+        <v>11019000.0</v>
+      </c>
+      <c r="E16">
         <v>159555000.0</v>
       </c>
-      <c r="C15">
+      <c r="F16">
         <v>9777000.0</v>
       </c>
-      <c r="D15">
+      <c r="G16">
         <v>-6497000.0</v>
       </c>
-      <c r="E15">
+      <c r="H16">
         <v>-10604000.0</v>
       </c>
-      <c r="F15">
-[...20 lines deleted...]
-      <c r="M15">
+      <c r="I16">
+        <v>-6558000.0</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>-15125000.0</v>
+      </c>
+      <c r="N16">
+        <v>-23782000.0</v>
+      </c>
+      <c r="O16">
+        <v>-12218000.0</v>
+      </c>
+      <c r="P16">
         <v>-24562000.0</v>
       </c>
-      <c r="N15">
+      <c r="Q16">
         <v>-32804000.0</v>
       </c>
-      <c r="O15">
+      <c r="R16">
         <v>-38499000.0</v>
       </c>
-      <c r="P15">
+      <c r="S16">
         <v>-32820000.0</v>
       </c>
-      <c r="Q15">
+      <c r="T16">
         <v>-28895000.0</v>
       </c>
-      <c r="R15">
+      <c r="U16">
         <v>-26341000.0</v>
       </c>
-      <c r="S15">
+      <c r="V16">
         <v>-29661000.0</v>
       </c>
-      <c r="T15">
-[...96 lines deleted...]
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+    </row>
+    <row r="17" spans="1:36">
       <c r="A17" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B17">
+        <v>7713000.0</v>
+      </c>
+      <c r="C17">
+        <v>5130000.0</v>
+      </c>
+      <c r="D17">
+        <v>9272000.0</v>
+      </c>
+      <c r="E17">
         <v>161402000.0</v>
       </c>
-      <c r="C17">
+      <c r="F17">
         <v>9414000.0</v>
       </c>
-      <c r="D17">
+      <c r="G17">
         <v>-7379000.0</v>
       </c>
-      <c r="E17">
+      <c r="H17">
         <v>-8880000.0</v>
       </c>
-      <c r="F17">
+      <c r="I17">
         <v>-6127000.0</v>
       </c>
-      <c r="G17">
+      <c r="J17">
         <v>-11184000.0</v>
       </c>
-      <c r="H17">
+      <c r="K17">
         <v>-17345000.0</v>
       </c>
-      <c r="I17">
+      <c r="L17">
         <v>-28817000.0</v>
       </c>
-      <c r="J17">
+      <c r="M17">
         <v>-13090000.0</v>
       </c>
-      <c r="K17">
+      <c r="N17">
         <v>-22622000.0</v>
       </c>
-      <c r="L17">
+      <c r="O17">
         <v>-12838000.0</v>
       </c>
-      <c r="M17">
+      <c r="P17">
         <v>-25002000.0</v>
       </c>
-      <c r="N17">
+      <c r="Q17">
         <v>-32804000.0</v>
       </c>
-      <c r="O17">
+      <c r="R17">
         <v>-38599000.0</v>
       </c>
-      <c r="P17">
+      <c r="S17">
         <v>-32820000.0</v>
       </c>
-      <c r="Q17">
+      <c r="T17">
         <v>-28895000.0</v>
       </c>
-      <c r="R17">
+      <c r="U17">
         <v>-26341000.0</v>
       </c>
-      <c r="S17">
+      <c r="V17">
         <v>-29661000.0</v>
       </c>
-      <c r="T17">
+      <c r="W17">
         <v>-22558000.0</v>
       </c>
-      <c r="U17"/>
-[...1 lines deleted...]
-      <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+    </row>
+    <row r="18" spans="1:36">
       <c r="A18" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B18">
+        <v>1988000.0</v>
+      </c>
+      <c r="C18">
+        <v>1819000.0</v>
+      </c>
+      <c r="D18">
+        <v>2726000.0</v>
+      </c>
+      <c r="E18">
         <v>3600000.0</v>
       </c>
-      <c r="C18">
+      <c r="F18">
         <v>3863000.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
         <v>3647000.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>3714000.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>4535000.0</v>
       </c>
-      <c r="G18">
+      <c r="J18">
         <v>5153000.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>4832000.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>8485000.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>3068000.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>2259000.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>1789000.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>644000.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>22000.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>-557000.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>-777000.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>-713000.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>-645000.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>-595000.0</v>
       </c>
-      <c r="T18">
+      <c r="W18">
         <v>-499000.0</v>
       </c>
-      <c r="U18"/>
-[...1 lines deleted...]
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+    </row>
+    <row r="19" spans="1:36">
       <c r="A19" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>4897000.0</v>
       </c>
-      <c r="L19">
+      <c r="O19">
         <v>4190000.0</v>
       </c>
-      <c r="M19">
+      <c r="P19">
         <v>3312000.0</v>
       </c>
-      <c r="N19">
+      <c r="Q19">
         <v>1210000.0</v>
       </c>
-      <c r="O19">
+      <c r="R19">
         <v>466000.0</v>
       </c>
-      <c r="P19">
+      <c r="S19">
         <v>-242000.0</v>
       </c>
-      <c r="Q19"/>
-[...1 lines deleted...]
-      <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+    </row>
+    <row r="20" spans="1:36">
       <c r="A20" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+    </row>
+    <row r="21" spans="1:36">
       <c r="A21" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B21">
-        <v>10458000.0</v>
+        <v>10239000.0</v>
       </c>
       <c r="C21">
+        <v>9183000.0</v>
+      </c>
+      <c r="D21">
+        <v>4522000.0</v>
+      </c>
+      <c r="E21">
+        <v>8079000.0</v>
+      </c>
+      <c r="F21">
         <v>3566000.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>-10327000.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>-11719000.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>-10293000.0</v>
       </c>
-      <c r="G21">
+      <c r="J21">
         <v>-16027000.0</v>
       </c>
-      <c r="H21">
+      <c r="K21">
         <v>-21462000.0</v>
       </c>
-      <c r="I21">
+      <c r="L21">
         <v>-25502000.0</v>
       </c>
-      <c r="J21">
+      <c r="M21">
         <v>-20842000.0</v>
       </c>
-      <c r="K21">
+      <c r="N21">
         <v>-26173000.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>-15800000.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>-26490000.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>-32542000.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>-37888000.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>-32457000.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>-27199000.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>-24817000.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>-28457000.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>-21238000.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>-18394000.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>-21839000.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>-13449000.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>-12600000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>-11756000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AC21">
         <v>-16693000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AD21">
         <v>-14381000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AE21">
         <v>-12729000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AF21">
         <v>-6414000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AG21">
         <v>-15950000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AH21">
         <v>-12963000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AI21">
         <v>-6994000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AJ21">
         <v>-8676000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:33">
+    <row r="22" spans="1:36">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
-    </row>
-    <row r="23" spans="1:33">
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+    </row>
+    <row r="23" spans="1:36">
       <c r="A23" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B23">
-        <v>114087000.0</v>
+        <v>114197000.0</v>
       </c>
       <c r="C23">
-        <v>119737000.0</v>
+        <v>111784000.0</v>
       </c>
       <c r="D23">
+        <v>120263000.0</v>
+      </c>
+      <c r="E23">
+        <v>116466000.0</v>
+      </c>
+      <c r="F23">
+        <v>119845000.0</v>
+      </c>
+      <c r="G23">
         <v>130132000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>133165000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>129239000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>131962000.0</v>
       </c>
-      <c r="H23">
-[...2 lines deleted...]
-      <c r="I23">
+      <c r="K23">
+        <v>132633999.0</v>
+      </c>
+      <c r="L23">
         <v>136619000.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>129562000.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>133789000.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>119046000.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>127456000.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>126745000.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>128141000.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>117828000.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>105708000.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>96577000.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>95993000.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>84829000.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>77678000.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>75611000.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>64163000.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>62386000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>57682000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>59443000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>54742000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>50043000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>40244000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AG23">
         <v>47179000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AH23">
         <v>40707000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AI23">
         <v>32014000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AJ23">
         <v>31335000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:33">
+    <row r="24" spans="1:36">
       <c r="A24" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+    </row>
+    <row r="25" spans="1:36">
       <c r="A25" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B25">
+        <v>2899000.0</v>
+      </c>
+      <c r="C25">
+        <v>3056000.0</v>
+      </c>
+      <c r="D25">
+        <v>3040000.0</v>
+      </c>
+      <c r="E25">
         <v>2998000.0</v>
       </c>
-      <c r="C25">
+      <c r="F25">
         <v>3122000.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>3962000.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>5077000.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>5071000.0</v>
       </c>
-      <c r="G25">
+      <c r="J25">
         <v>5163000.0</v>
       </c>
-      <c r="H25">
+      <c r="K25">
         <v>5292000.0</v>
       </c>
-      <c r="I25">
+      <c r="L25">
         <v>5137000.0</v>
       </c>
-      <c r="J25">
+      <c r="M25">
         <v>5025000.0</v>
       </c>
-      <c r="K25">
+      <c r="N25">
         <v>5266000.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>4725000.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>4651000.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>4498000.0</v>
       </c>
-      <c r="O25">
+      <c r="R25">
         <v>4689000.0</v>
       </c>
-      <c r="P25">
+      <c r="S25">
         <v>3591000.0</v>
       </c>
-      <c r="Q25">
+      <c r="T25">
         <v>2196000.0</v>
       </c>
-      <c r="R25">
+      <c r="U25">
         <v>2133000.0</v>
       </c>
-      <c r="S25">
+      <c r="V25">
         <v>2055000.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>1972000.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>1918000.0</v>
       </c>
-      <c r="V25">
+      <c r="Y25">
         <v>1313000.0</v>
       </c>
-      <c r="W25">
+      <c r="Z25">
         <v>1016000.0</v>
       </c>
-      <c r="X25">
+      <c r="AA25">
         <v>1023000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AB25">
         <v>662000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AC25">
         <v>629000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AD25">
         <v>576000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AE25">
         <v>470000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AF25">
         <v>438000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AG25">
         <v>459000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AH25">
         <v>412000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AI25">
         <v>383000.0</v>
       </c>
-      <c r="AG25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:33">
+      <c r="AJ25"/>
+    </row>
+    <row r="26" spans="1:36">
       <c r="A26" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B26">
+        <v>30897000.0</v>
+      </c>
+      <c r="C26">
+        <v>29988000.0</v>
+      </c>
+      <c r="D26">
+        <v>32574000.0</v>
+      </c>
+      <c r="E26">
         <v>29418000.0</v>
       </c>
-      <c r="C26">
+      <c r="F26">
         <v>30897000.0</v>
       </c>
-      <c r="D26">
+      <c r="G26">
         <v>34048000.0</v>
       </c>
-      <c r="E26">
+      <c r="H26">
         <v>34611000.0</v>
       </c>
-      <c r="F26">
+      <c r="I26">
         <v>34267000.0</v>
       </c>
-      <c r="G26">
+      <c r="J26">
         <v>35088000.0</v>
       </c>
-      <c r="H26">
+      <c r="K26">
         <v>37260000.0</v>
       </c>
-      <c r="I26">
+      <c r="L26">
         <v>35215000.0</v>
       </c>
-      <c r="J26">
+      <c r="M26">
         <v>34272000.0</v>
       </c>
-      <c r="K26">
+      <c r="N26">
         <v>36441000.0</v>
       </c>
-      <c r="L26">
+      <c r="O26">
         <v>33508000.0</v>
       </c>
-      <c r="M26">
+      <c r="P26">
         <v>34569000.0</v>
       </c>
-      <c r="N26">
+      <c r="Q26">
         <v>35004000.0</v>
       </c>
-      <c r="O26">
+      <c r="R26">
         <v>34014000.0</v>
       </c>
-      <c r="P26">
+      <c r="S26">
         <v>31289000.0</v>
       </c>
-      <c r="Q26">
+      <c r="T26">
         <v>27628000.0</v>
       </c>
-      <c r="R26">
+      <c r="U26">
         <v>24554000.0</v>
       </c>
-      <c r="S26">
+      <c r="V26">
         <v>22909000.0</v>
       </c>
-      <c r="T26">
+      <c r="W26">
         <v>20599000.0</v>
       </c>
-      <c r="U26">
+      <c r="X26">
         <v>17861000.0</v>
       </c>
-      <c r="V26">
+      <c r="Y26">
         <v>16156000.0</v>
       </c>
-      <c r="W26">
+      <c r="Z26">
         <v>15535000.0</v>
       </c>
-      <c r="X26">
+      <c r="AA26">
         <v>15014000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AB26">
         <v>13851000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AC26">
         <v>12619000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AD26">
         <v>11635000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AE26">
         <v>10906000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AF26">
         <v>8757000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AG26">
         <v>14578000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AH26">
         <v>7804000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AI26">
         <v>7719000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AJ26">
         <v>6657000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:33">
+    <row r="27" spans="1:36">
       <c r="A27" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B27">
+        <v>38325000.0</v>
+      </c>
+      <c r="C27">
+        <v>39610000.0</v>
+      </c>
+      <c r="D27">
+        <v>45217000.0</v>
+      </c>
+      <c r="E27">
         <v>44322000.0</v>
       </c>
-      <c r="C27">
+      <c r="F27">
         <v>44456000.0</v>
       </c>
-      <c r="D27">
+      <c r="G27">
         <v>50045000.0</v>
       </c>
-      <c r="E27">
+      <c r="H27">
         <v>53084000.0</v>
       </c>
-      <c r="F27">
+      <c r="I27">
         <v>49272000.0</v>
       </c>
-      <c r="G27">
+      <c r="J27">
         <v>50966000.0</v>
       </c>
-      <c r="H27">
+      <c r="K27">
         <v>48499000.0</v>
       </c>
-      <c r="I27">
+      <c r="L27">
         <v>53614000.0</v>
       </c>
-      <c r="J27">
+      <c r="M27">
         <v>49630000.0</v>
       </c>
-      <c r="K27">
+      <c r="N27">
         <v>41407000.0</v>
       </c>
-      <c r="L27">
+      <c r="O27">
         <v>43801000.0</v>
       </c>
-      <c r="M27">
+      <c r="P27">
         <v>52621000.0</v>
       </c>
-      <c r="N27">
+      <c r="Q27">
         <v>47118000.0</v>
       </c>
-      <c r="O27">
+      <c r="R27">
         <v>50331000.0</v>
       </c>
-      <c r="P27">
+      <c r="S27">
         <v>45552000.0</v>
       </c>
-      <c r="Q27">
+      <c r="T27">
         <v>43400000.0</v>
       </c>
-      <c r="R27">
+      <c r="U27">
         <v>40176000.0</v>
       </c>
-      <c r="S27">
+      <c r="V27">
         <v>40814000.0</v>
       </c>
-      <c r="T27">
+      <c r="W27">
         <v>37234000.0</v>
       </c>
-      <c r="U27">
+      <c r="X27">
         <v>33884000.0</v>
       </c>
-      <c r="V27">
+      <c r="Y27">
         <v>34024000.0</v>
       </c>
-      <c r="W27">
+      <c r="Z27">
         <v>27511000.0</v>
       </c>
-      <c r="X27">
+      <c r="AA27">
         <v>26736000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AB27">
         <v>24972000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AC27">
         <v>27425000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AD27">
         <v>23786000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AE27">
         <v>21167000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AF27">
         <v>16709000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AG27">
         <v>18738000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AH27">
         <v>15319000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AI27">
         <v>13294000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AJ27">
         <v>13515000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:33">
+    <row r="28" spans="1:36">
       <c r="A28" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B28">
+        <v>24938000.0</v>
+      </c>
+      <c r="C28">
+        <v>23166000.0</v>
+      </c>
+      <c r="D28">
+        <v>24872000.0</v>
+      </c>
+      <c r="E28">
         <v>24369000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>25491000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>26855000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>25496000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>25432000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>25828000.0</v>
       </c>
-      <c r="H28">
-[...2 lines deleted...]
-      <c r="I28">
+      <c r="K28">
+        <v>27532000.0</v>
+      </c>
+      <c r="L28">
         <v>35028000.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>25955000.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>36108000.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>23801000.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>21922000.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>26616000.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>25429000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>25271000.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>20752000.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>19808000.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>20294000.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>16578000.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>16532000.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>17746000.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>14480000.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>13673000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>12506000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>12765000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>13215000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>12484000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>9919000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AG28">
         <v>9264000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AH28">
         <v>13672000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AI28">
         <v>7116000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AJ28">
         <v>7562000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:33">
+    <row r="29" spans="1:36">
       <c r="A29" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B29">
+        <v>4357000.0</v>
+      </c>
+      <c r="C29">
+        <v>5801000.0</v>
+      </c>
+      <c r="D29">
+        <v>-1819000.0</v>
+      </c>
+      <c r="E29">
         <v>-149673000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>-1865000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>813000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>448000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>715000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>427000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>193000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>185000.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>-41000.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>-50000.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>-106000.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>463000.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>112000.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>-210000.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>-1204000.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>157000.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>150000.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>23000.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>205000.0</v>
       </c>
-      <c r="U29"/>
-[...1 lines deleted...]
-      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+    </row>
+    <row r="30" spans="1:36">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B30">
+        <v>94160000.0</v>
+      </c>
+      <c r="C30">
+        <v>92764000.0</v>
+      </c>
+      <c r="D30">
+        <v>102663000.0</v>
+      </c>
+      <c r="E30">
         <v>98109000.0</v>
       </c>
-      <c r="C30">
-[...2 lines deleted...]
-      <c r="D30">
+      <c r="F30">
+        <v>100844000.0</v>
+      </c>
+      <c r="G30">
         <v>110948000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>113191000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>108971000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>111882000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>113291000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>110979000.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>109857000.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>113956000.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>101110000.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>109112000.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>108738000.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>109774000.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>102112000.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>91780000.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>84538000.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>84017000.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>74411000.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>68277000.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>67926000.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>57526000.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>55423000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>51329000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>52809000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>48636000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>44557000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>35385000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AG30">
         <v>42580000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AH30">
         <v>36795000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AI30">
         <v>28129000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AJ30">
         <v>27370000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:33">
+    <row r="31" spans="1:36">
       <c r="A31" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B31">
-        <v>1271000.0</v>
+        <v>1831000.0</v>
       </c>
       <c r="C31">
+        <v>1748000.0</v>
+      </c>
+      <c r="D31">
+        <v>2931000.0</v>
+      </c>
+      <c r="E31">
+        <v>3650000.0</v>
+      </c>
+      <c r="F31">
         <v>3983000.0</v>
       </c>
-      <c r="D31">
+      <c r="G31">
         <v>3761000.0</v>
       </c>
-      <c r="E31">
+      <c r="H31">
         <v>3287000.0</v>
       </c>
-      <c r="F31">
+      <c r="I31">
         <v>4881000.0</v>
       </c>
-      <c r="G31">
+      <c r="J31">
         <v>5270000.0</v>
       </c>
-      <c r="H31">
-[...2 lines deleted...]
-      <c r="I31">
+      <c r="K31">
+        <v>4310000.0</v>
+      </c>
+      <c r="L31">
         <v>4799000.0</v>
       </c>
-      <c r="J31">
+      <c r="M31">
         <v>7711000.0</v>
       </c>
-      <c r="K31">
+      <c r="N31">
         <v>3501000.0</v>
       </c>
-      <c r="L31">
+      <c r="O31">
         <v>2856000.0</v>
       </c>
-      <c r="M31">
+      <c r="P31">
         <v>1951000.0</v>
       </c>
-      <c r="N31">
+      <c r="Q31">
         <v>-150000.0</v>
       </c>
-      <c r="O31">
+      <c r="R31">
         <v>-921000.0</v>
       </c>
-      <c r="P31">
+      <c r="S31">
         <v>-1567000.0</v>
       </c>
-      <c r="Q31">
+      <c r="T31">
         <v>-1539000.0</v>
       </c>
-      <c r="R31">
+      <c r="U31">
         <v>-1374000.0</v>
       </c>
-      <c r="S31">
+      <c r="V31">
         <v>-1181000.0</v>
       </c>
-      <c r="T31">
+      <c r="W31">
         <v>-1115000.0</v>
       </c>
-      <c r="U31">
+      <c r="X31">
         <v>-3300000.0</v>
       </c>
-      <c r="V31">
+      <c r="Y31">
         <v>-3608000.0</v>
       </c>
-      <c r="W31">
+      <c r="Z31">
         <v>-991000.0</v>
       </c>
-      <c r="X31">
+      <c r="AA31">
         <v>1372000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AB31">
         <v>1266000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AC31">
         <v>1672000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AD31">
         <v>2047000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AE31">
         <v>910000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AF31">
         <v>598000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AG31">
         <v>690000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AH31">
         <v>474000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AI31">
         <v>519000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AJ31">
         <v>473000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:33">
+    <row r="32" spans="1:36">
       <c r="A32" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B32">
+        <v>124436000.0</v>
+      </c>
+      <c r="C32">
+        <v>120967000.0</v>
+      </c>
+      <c r="D32">
+        <v>124785000.0</v>
+      </c>
+      <c r="E32">
         <v>124545000.0</v>
       </c>
-      <c r="C32">
+      <c r="F32">
         <v>123411000.0</v>
       </c>
-      <c r="D32">
+      <c r="G32">
         <v>119805000.0</v>
       </c>
-      <c r="E32">
+      <c r="H32">
         <v>121446000.0</v>
       </c>
-      <c r="F32">
+      <c r="I32">
         <v>118946000.0</v>
       </c>
-      <c r="G32">
+      <c r="J32">
         <v>115935000.0</v>
       </c>
-      <c r="H32">
+      <c r="K32">
         <v>111172000.0</v>
       </c>
-      <c r="I32">
+      <c r="L32">
         <v>111117000.0</v>
       </c>
-      <c r="J32">
+      <c r="M32">
         <v>108720000.0</v>
       </c>
-      <c r="K32">
+      <c r="N32">
         <v>107616000.0</v>
       </c>
-      <c r="L32">
+      <c r="O32">
         <v>103246000.0</v>
       </c>
-      <c r="M32">
+      <c r="P32">
         <v>100966000.0</v>
       </c>
-      <c r="N32">
+      <c r="Q32">
         <v>94203000.0</v>
       </c>
-      <c r="O32">
+      <c r="R32">
         <v>90253000.0</v>
       </c>
-      <c r="P32">
+      <c r="S32">
         <v>85371000.0</v>
       </c>
-      <c r="Q32">
+      <c r="T32">
         <v>78509000.0</v>
       </c>
-      <c r="R32">
+      <c r="U32">
         <v>71760000.0</v>
       </c>
-      <c r="S32">
+      <c r="V32">
         <v>67536000.0</v>
       </c>
-      <c r="T32">
+      <c r="W32">
         <v>63591000.0</v>
       </c>
-      <c r="U32">
+      <c r="X32">
         <v>59284000.0</v>
       </c>
-      <c r="V32">
+      <c r="Y32">
         <v>53772000.0</v>
       </c>
-      <c r="W32">
+      <c r="Z32">
         <v>50714000.0</v>
       </c>
-      <c r="X32">
+      <c r="AA32">
         <v>49786000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AB32">
         <v>45926000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AC32">
         <v>42750000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AD32">
         <v>40361000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AE32">
         <v>37314000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AF32">
         <v>33830000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AG32">
         <v>31229000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AH32">
         <v>27744000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AI32">
         <v>25020000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AJ32">
         <v>23023000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I30"/>
+  <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B2">
+        <v>348328000.0</v>
+      </c>
+      <c r="C2">
         <v>366667000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>274019000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>349785000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>339166000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>124024000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>130323000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>46451000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>13680000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B3">
+        <v>2941000</v>
+      </c>
+      <c r="C3">
         <v>9477000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>7548000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>8473000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6810000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4848000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>5174000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4119000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>822000</v>
       </c>
     </row>
-    <row r="4" spans="1:9">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-75598000.0</v>
       </c>
-      <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>29875000.0</v>
       </c>
-      <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-    </row>
-    <row r="6" spans="1:9">
+      <c r="J5"/>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B6">
+        <v>-109847000.0</v>
+      </c>
+      <c r="C6">
         <v>-18339000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>92648000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-75766000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>10619000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>215142000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-6299000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>83872000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>32771000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B7">
-        <v>-8615000.0</v>
+        <v>-41809000.0</v>
       </c>
       <c r="C7">
+        <v>-8523000.0</v>
+      </c>
+      <c r="D7">
         <v>-26495000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-6801000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-1917000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>4796000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>13175000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2211000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2175000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:9">
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>-16586000.0</v>
       </c>
-      <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B9">
+        <v>-2137000.0</v>
+      </c>
+      <c r="C9">
         <v>-8042000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-10662000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-16586000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-21594000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-17637000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-3601000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-15464000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-10145000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
-      <c r="F10">
+      <c r="F10"/>
+      <c r="G10">
         <v>-6914000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1556000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-983000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-2595000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>3230000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>43153000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>35039000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>27355000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>27291000.0</v>
       </c>
-      <c r="I11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:9">
+      <c r="J11"/>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>110418000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>78267000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>50147000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>26874000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>26735000.0</v>
       </c>
-      <c r="I12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:9">
+      <c r="J12"/>
+    </row>
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-26713000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-23476000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-12606000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-10579000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-9616000.0</v>
       </c>
-      <c r="I13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:9">
+      <c r="J13"/>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B14">
+        <v>13122000.0</v>
+      </c>
+      <c r="C14">
         <v>20603000.0</v>
       </c>
-      <c r="C14">
-[...1 lines deleted...]
-      </c>
       <c r="D14">
+        <v>20153000.0</v>
+      </c>
+      <c r="E14">
         <v>17429000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>8356000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>5270000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2337000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1692000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1346000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:9">
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B15"/>
-      <c r="C15">
+      <c r="C15"/>
+      <c r="D15">
         <v>224108000.0</v>
       </c>
-      <c r="D15"/>
-      <c r="E15">
+      <c r="E15"/>
+      <c r="F15">
         <v>23586000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>246160000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>499000.0</v>
       </c>
-      <c r="H15"/>
       <c r="I15"/>
-    </row>
-    <row r="16" spans="1:9">
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B16">
+        <v>238481000.0</v>
+      </c>
+      <c r="C16">
         <v>348328000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>366667000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>274019000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>349785000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>339166000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>124024000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>130323000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>46451000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B18">
+        <v>111916000.0</v>
+      </c>
+      <c r="C18">
         <v>108414000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>64426000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>8507000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-12831000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>5247000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-5347000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-9727000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-12658000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:9">
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B19">
+        <v>-6103000.0</v>
+      </c>
+      <c r="C19">
         <v>-19968000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-30525000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-9585000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>24346000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>5184000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-226896000.0</v>
       </c>
       <c r="H19">
         <v>-226896000.0</v>
       </c>
-      <c r="I19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:9">
+      <c r="I19">
+        <v>-226896000.0</v>
+      </c>
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>-4058000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
         <v>220086000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>89819000.0</v>
       </c>
-      <c r="I20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B21">
+        <v>-57500000.0</v>
+      </c>
+      <c r="C21">
         <v>-403000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>167156000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
-        <v>287500000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G21">
         <v>287500000.0</v>
       </c>
       <c r="H21">
         <v>287500000.0</v>
       </c>
-      <c r="I21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:9">
+      <c r="I21">
+        <v>287500000.0</v>
+      </c>
+      <c r="J21"/>
+    </row>
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B22">
-        <v>-54460000.0</v>
+        <v>173854000.0</v>
       </c>
       <c r="C22">
+        <v>-43536000.0</v>
+      </c>
+      <c r="D22">
         <v>-81757000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-129225000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-107455000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-68903000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-50339000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-40741000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-38149000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B23">
+        <v>-24846000.0</v>
+      </c>
+      <c r="C23">
         <v>-28961000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-65556000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
+        <v>-26769000.0</v>
+      </c>
+      <c r="F23">
+        <v>-23586000.0</v>
+      </c>
+      <c r="G23">
+        <v>20084000.0</v>
+      </c>
+      <c r="H23">
+        <v>499000.0</v>
+      </c>
+      <c r="I23">
+        <v>93599000.0</v>
+      </c>
+      <c r="J23">
+        <v>45605000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24" t="s">
+        <v>149</v>
+      </c>
+      <c r="B24">
+        <v>-9233000.0</v>
+      </c>
+      <c r="C24">
+        <v>-6686000.0</v>
+      </c>
+      <c r="D24">
+        <v>-5384000.0</v>
+      </c>
+      <c r="E24">
+        <v>-1845000.0</v>
+      </c>
+      <c r="F24">
+        <v>20993000.0</v>
+      </c>
+      <c r="G24">
+        <v>4374000.0</v>
+      </c>
+      <c r="H24">
+        <v>17950000.0</v>
+      </c>
+      <c r="I24">
+        <v>-389000.0</v>
+      </c>
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
+      <c r="A25" t="s">
+        <v>150</v>
+      </c>
+      <c r="B25">
+        <v>25403000.0</v>
+      </c>
+      <c r="C25">
+        <v>23229000.0</v>
+      </c>
+      <c r="D25">
+        <v>32921000.0</v>
+      </c>
+      <c r="E25">
+        <v>27000000.0</v>
+      </c>
+      <c r="F25">
+        <v>24962000.0</v>
+      </c>
+      <c r="G25">
+        <v>25701000.0</v>
+      </c>
+      <c r="H25">
+        <v>7449000.0</v>
+      </c>
+      <c r="I25">
+        <v>4495000.0</v>
+      </c>
+      <c r="J25">
+        <v>3912000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26" t="s">
+        <v>151</v>
+      </c>
+      <c r="B26">
+        <v>-134916000.0</v>
+      </c>
+      <c r="C26">
+        <v>-100104000.0</v>
+      </c>
+      <c r="D26">
+        <v>-50000000.0</v>
+      </c>
+      <c r="E26">
+        <v>-28677000.0</v>
+      </c>
+      <c r="F26">
+        <v>-23586000.0</v>
+      </c>
+      <c r="G26">
+        <v>-8207000.0</v>
+      </c>
+      <c r="H26">
+        <v>-16000.0</v>
+      </c>
+      <c r="I26">
+        <v>94044000.0</v>
+      </c>
+      <c r="J26">
+        <v>45605000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27" t="s">
+        <v>152</v>
+      </c>
+      <c r="B27">
+        <v>97804000.0</v>
+      </c>
+      <c r="C27">
+        <v>126210000.0</v>
+      </c>
+      <c r="D27">
+        <v>127152000.0</v>
+      </c>
+      <c r="E27">
+        <v>109907000.0</v>
+      </c>
+      <c r="F27">
+        <v>70033000.0</v>
+      </c>
+      <c r="G27">
+        <v>43231000.0</v>
+      </c>
+      <c r="H27">
+        <v>27205000.0</v>
+      </c>
+      <c r="I27">
+        <v>19078000.0</v>
+      </c>
+      <c r="J27">
+        <v>18152000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10">
+      <c r="A28" t="s">
+        <v>153</v>
+      </c>
+      <c r="B28">
+        <v>-206423000.0</v>
+      </c>
+      <c r="C28">
+        <v>-116138000.0</v>
+      </c>
+      <c r="D28">
+        <v>51600000.0</v>
+      </c>
+      <c r="E28">
         <v>-6413000.0</v>
       </c>
-      <c r="E23">
+      <c r="F28">
         <v>-736000.0</v>
       </c>
-      <c r="F23">
-[...5 lines deleted...]
-      <c r="H23">
+      <c r="G28">
+        <v>254367000.0</v>
+      </c>
+      <c r="H28">
+        <v>225944000.0</v>
+      </c>
+      <c r="I28">
         <v>93599000.0</v>
       </c>
-      <c r="I23">
-[...142 lines deleted...]
-      <c r="I28">
+      <c r="J28">
         <v>45429000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B29">
+        <v>114857000.0</v>
+      </c>
+      <c r="C29">
         <v>117891000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>71974000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>16980000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-6021000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>10095000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-173000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-5608000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-11836000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B30">
+        <v>-18277000.0</v>
+      </c>
+      <c r="C30">
         <v>-19968000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-30525000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-86165000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>17376000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-49320000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-232070000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-4119000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-822000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG30"/>
+  <dimension ref="A1:AJ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="P1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="T1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="W1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="X1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AA1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB1" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>91</v>
       </c>
       <c r="AD1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AE1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AF1" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:33">
+        <v>94</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B2">
+        <v>209959000.0</v>
+      </c>
+      <c r="C2">
+        <v>238481000.0</v>
+      </c>
+      <c r="D2">
+        <v>325339000.0</v>
+      </c>
+      <c r="E2">
         <v>341185000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>371828000.0</v>
       </c>
-      <c r="D2">
-[...7 lines deleted...]
-      </c>
       <c r="G2">
+        <v>348328000.0</v>
+      </c>
+      <c r="H2">
+        <v>330002000.0</v>
+      </c>
+      <c r="I2">
+        <v>389234000.0</v>
+      </c>
+      <c r="J2">
         <v>382541000.0</v>
       </c>
-      <c r="H2">
-[...2 lines deleted...]
-      <c r="I2">
+      <c r="K2">
+        <v>366667000.0</v>
+      </c>
+      <c r="L2">
         <v>380307000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>302139000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>300605000.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>274019000.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>262333000.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>278331000.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>273859000.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>349785000.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>359738000.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>354525000.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>326033000.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>339166000.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>336657000.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>376638000.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>139455000.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>124024000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>176400000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>306369000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>340485000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>130323000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>130744000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AG2">
         <v>39580000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AH2">
         <v>42058000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AI2">
         <v>46451000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AJ2">
         <v>49159000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:33">
+    <row r="3" spans="1:36">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B3">
+        <v>2226000</v>
+      </c>
+      <c r="C3">
+        <v>965000</v>
+      </c>
+      <c r="D3">
+        <v>883000</v>
+      </c>
+      <c r="E3">
         <v>743000</v>
       </c>
-      <c r="C3">
+      <c r="F3">
         <v>874000</v>
       </c>
-      <c r="D3">
+      <c r="G3">
         <v>1684000</v>
       </c>
-      <c r="E3">
+      <c r="H3">
         <v>2812000</v>
       </c>
-      <c r="F3">
+      <c r="I3">
         <v>2630000</v>
       </c>
-      <c r="G3">
+      <c r="J3">
         <v>2486000</v>
       </c>
-      <c r="H3">
+      <c r="K3">
         <v>1549000</v>
       </c>
-      <c r="I3">
+      <c r="L3">
         <v>2543000</v>
       </c>
-      <c r="J3">
+      <c r="M3">
         <v>1686000</v>
       </c>
-      <c r="K3">
+      <c r="N3">
         <v>2012000</v>
       </c>
-      <c r="L3">
+      <c r="O3">
         <v>1307000</v>
       </c>
-      <c r="M3">
+      <c r="P3">
         <v>148000</v>
       </c>
-      <c r="N3">
+      <c r="Q3">
         <v>1803000</v>
       </c>
-      <c r="O3">
+      <c r="R3">
         <v>1827000</v>
       </c>
-      <c r="P3">
+      <c r="S3">
         <v>2850000</v>
       </c>
-      <c r="Q3">
+      <c r="T3">
         <v>2733000</v>
       </c>
-      <c r="R3">
+      <c r="U3">
         <v>869000</v>
       </c>
-      <c r="S3">
+      <c r="V3">
         <v>1279000</v>
       </c>
-      <c r="T3">
+      <c r="W3">
         <v>1929000</v>
       </c>
-      <c r="U3">
+      <c r="X3">
         <v>1118000</v>
       </c>
-      <c r="V3">
+      <c r="Y3">
         <v>327000</v>
       </c>
-      <c r="W3">
+      <c r="Z3">
         <v>690000</v>
       </c>
-      <c r="X3">
+      <c r="AA3">
         <v>2713000</v>
       </c>
-      <c r="Y3">
+      <c r="AB3">
         <v>1984000</v>
       </c>
-      <c r="Z3">
+      <c r="AC3">
         <v>1171000</v>
       </c>
-      <c r="AA3">
+      <c r="AD3">
         <v>829000</v>
       </c>
-      <c r="AB3">
+      <c r="AE3">
         <v>1190000</v>
       </c>
-      <c r="AC3">
+      <c r="AF3">
         <v>817000</v>
       </c>
-      <c r="AD3">
+      <c r="AG3">
         <v>2646000</v>
       </c>
-      <c r="AE3">
+      <c r="AH3">
         <v>274000</v>
       </c>
-      <c r="AF3">
+      <c r="AI3">
         <v>382000</v>
       </c>
-      <c r="AG3">
+      <c r="AJ3">
         <v>186000</v>
       </c>
     </row>
-    <row r="4" spans="1:33">
+    <row r="4" spans="1:36">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>1748000.0</v>
       </c>
-      <c r="L4">
+      <c r="O4">
         <v>26646000.0</v>
       </c>
-      <c r="M4">
+      <c r="P4">
         <v>11350000.0</v>
       </c>
-      <c r="N4">
+      <c r="Q4">
         <v>-15633000.0</v>
       </c>
-      <c r="O4">
+      <c r="R4">
         <v>4611000.0</v>
       </c>
-      <c r="P4">
+      <c r="S4">
         <v>-75926000.0</v>
       </c>
-      <c r="Q4"/>
-[...1 lines deleted...]
-      <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+    </row>
+    <row r="5" spans="1:36">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>-2944000.0</v>
       </c>
-      <c r="L5">
+      <c r="O5">
         <v>-8150000.0</v>
       </c>
-      <c r="M5">
+      <c r="P5">
         <v>27189000.0</v>
       </c>
-      <c r="N5">
+      <c r="Q5">
         <v>7000000.0</v>
       </c>
-      <c r="O5">
+      <c r="R5">
         <v>3559000.0</v>
       </c>
-      <c r="P5">
+      <c r="S5">
         <v>-7873000.0</v>
       </c>
-      <c r="Q5"/>
-[...1 lines deleted...]
-      <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+    </row>
+    <row r="6" spans="1:36">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B6">
+        <v>24771000.0</v>
+      </c>
+      <c r="C6">
+        <v>-28522000.0</v>
+      </c>
+      <c r="D6">
+        <v>-86858000.0</v>
+      </c>
+      <c r="E6">
         <v>-15846000.0</v>
       </c>
-      <c r="C6">
+      <c r="F6">
         <v>-32116000.0</v>
       </c>
-      <c r="D6">
+      <c r="G6">
         <v>25368000.0</v>
       </c>
-      <c r="E6">
+      <c r="H6">
         <v>18326000.0</v>
       </c>
-      <c r="F6">
+      <c r="I6">
         <v>-59232000.0</v>
       </c>
-      <c r="G6">
+      <c r="J6">
         <v>3117000.0</v>
       </c>
-      <c r="H6">
-[...2 lines deleted...]
-      <c r="I6">
+      <c r="K6">
+        <v>19450000.0</v>
+      </c>
+      <c r="L6">
         <v>-19288000.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>81784000.0</v>
       </c>
-      <c r="K6">
+      <c r="N6">
         <v>1534000.0</v>
       </c>
-      <c r="L6">
+      <c r="O6">
         <v>26586000.0</v>
       </c>
-      <c r="M6">
+      <c r="P6">
         <v>11686000.0</v>
       </c>
-      <c r="N6">
+      <c r="Q6">
         <v>-15998000.0</v>
       </c>
-      <c r="O6">
+      <c r="R6">
         <v>4472000.0</v>
       </c>
-      <c r="P6">
+      <c r="S6">
         <v>-75926000.0</v>
       </c>
-      <c r="Q6">
+      <c r="T6">
         <v>-9953000.0</v>
       </c>
-      <c r="R6">
+      <c r="U6">
         <v>5213000.0</v>
       </c>
-      <c r="S6">
+      <c r="V6">
         <v>28492000.0</v>
       </c>
-      <c r="T6">
+      <c r="W6">
         <v>-13133000.0</v>
       </c>
-      <c r="U6">
+      <c r="X6">
         <v>2509000.0</v>
       </c>
-      <c r="V6">
+      <c r="Y6">
         <v>-39981000.0</v>
       </c>
-      <c r="W6">
+      <c r="Z6">
         <v>237183000.0</v>
       </c>
-      <c r="X6">
+      <c r="AA6">
         <v>15431000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AB6">
         <v>-52376000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AC6">
         <v>-129969000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AD6">
         <v>-34116000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AE6">
         <v>210162000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AF6">
         <v>-421000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AG6">
         <v>91164000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AH6">
         <v>-2478000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AI6">
         <v>-4393000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AJ6">
         <v>-2708000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:33">
+    <row r="7" spans="1:36">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B7">
+        <v>-1157000.0</v>
+      </c>
+      <c r="C7">
+        <v>6212000.0</v>
+      </c>
+      <c r="D7">
+        <v>-15523000.0</v>
+      </c>
+      <c r="E7">
         <v>-18023000.0</v>
       </c>
-      <c r="C7">
+      <c r="F7">
         <v>-10838000.0</v>
       </c>
-      <c r="D7">
-[...2 lines deleted...]
-      <c r="E7">
+      <c r="G7">
+        <v>2413000.0</v>
+      </c>
+      <c r="H7">
         <v>-258000.0</v>
       </c>
-      <c r="F7">
-[...2 lines deleted...]
-      <c r="G7">
+      <c r="I7">
+        <v>-14907000.0</v>
+      </c>
+      <c r="J7">
         <v>3700000.0</v>
       </c>
-      <c r="H7">
+      <c r="K7">
         <v>2329000.0</v>
       </c>
-      <c r="I7">
+      <c r="L7">
         <v>-167000.0</v>
       </c>
-      <c r="J7">
+      <c r="M7">
         <v>-8104000.0</v>
       </c>
-      <c r="K7">
+      <c r="N7">
         <v>-15175000.0</v>
       </c>
-      <c r="L7">
+      <c r="O7">
         <v>-3049000.0</v>
       </c>
-      <c r="M7">
+      <c r="P7">
         <v>7647000.0</v>
       </c>
-      <c r="N7">
+      <c r="Q7">
         <v>-9456000.0</v>
       </c>
-      <c r="O7">
+      <c r="R7">
         <v>154000.0</v>
       </c>
-      <c r="P7">
+      <c r="S7">
         <v>-5146000.0</v>
       </c>
-      <c r="Q7">
+      <c r="T7">
         <v>-1161000.0</v>
       </c>
-      <c r="R7">
+      <c r="U7">
         <v>2770000.0</v>
       </c>
-      <c r="S7">
+      <c r="V7">
         <v>-6491000.0</v>
       </c>
-      <c r="T7">
+      <c r="W7">
         <v>2965000.0</v>
       </c>
-      <c r="U7">
+      <c r="X7">
         <v>4005000.0</v>
       </c>
-      <c r="V7">
+      <c r="Y7">
         <v>3049000.0</v>
       </c>
-      <c r="W7">
+      <c r="Z7">
         <v>71000.0</v>
       </c>
-      <c r="X7">
+      <c r="AA7">
         <v>-2329000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AB7">
         <v>1434000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AC7">
         <v>9130000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AD7">
         <v>5284000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AE7">
         <v>-2673000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AF7">
         <v>965000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AG7">
         <v>6124000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AH7">
         <v>-2742000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AI7">
         <v>-2136000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AJ7">
         <v>-3289000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:33">
+    <row r="8" spans="1:36">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
         <v>-5599000.0</v>
       </c>
-      <c r="L8">
+      <c r="O8">
         <v>30003000.0</v>
       </c>
-      <c r="M8">
+      <c r="P8">
         <v>-19634000.0</v>
       </c>
-      <c r="N8">
+      <c r="Q8">
         <v>-13473000.0</v>
       </c>
-      <c r="O8">
+      <c r="R8">
         <v>1259000.0</v>
       </c>
-      <c r="P8">
+      <c r="S8">
         <v>15262000.0</v>
       </c>
-      <c r="Q8"/>
-[...1 lines deleted...]
-      <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+    </row>
+    <row r="9" spans="1:36">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B9">
+        <v>4043000.0</v>
+      </c>
+      <c r="C9">
+        <v>32618000.0</v>
+      </c>
+      <c r="D9">
+        <v>-30117000.0</v>
+      </c>
+      <c r="E9">
         <v>-8549000.0</v>
       </c>
-      <c r="C9">
+      <c r="F9">
         <v>8919000.0</v>
       </c>
-      <c r="D9">
+      <c r="G9">
         <v>27610000.0</v>
       </c>
-      <c r="E9">
+      <c r="H9">
         <v>-32793000.0</v>
       </c>
-      <c r="F9">
+      <c r="I9">
         <v>-8406000.0</v>
       </c>
-      <c r="G9">
+      <c r="J9">
         <v>10441000.0</v>
       </c>
-      <c r="H9">
+      <c r="K9">
         <v>22716000.0</v>
       </c>
-      <c r="I9">
+      <c r="L9">
         <v>-29645000.0</v>
       </c>
-      <c r="J9">
+      <c r="M9">
         <v>-5420000.0</v>
       </c>
-      <c r="K9">
+      <c r="N9">
         <v>-5599000.0</v>
       </c>
-      <c r="L9">
+      <c r="O9">
         <v>30003000.0</v>
       </c>
-      <c r="M9">
+      <c r="P9">
         <v>-19634000.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>-13473000.0</v>
       </c>
-      <c r="O9">
+      <c r="R9">
         <v>1259000.0</v>
       </c>
-      <c r="P9">
+      <c r="S9">
         <v>15262000.0</v>
       </c>
-      <c r="Q9">
+      <c r="T9">
         <v>-21954000.0</v>
       </c>
-      <c r="R9">
+      <c r="U9">
         <v>-6113000.0</v>
       </c>
-      <c r="S9">
+      <c r="V9">
         <v>-10892000.0</v>
       </c>
-      <c r="T9">
+      <c r="W9">
         <v>17365000.0</v>
       </c>
-      <c r="U9">
+      <c r="X9">
         <v>-13758000.0</v>
       </c>
-      <c r="V9">
+      <c r="Y9">
         <v>-2586000.0</v>
       </c>
-      <c r="W9">
+      <c r="Z9">
         <v>-1285000.0</v>
       </c>
-      <c r="X9">
+      <c r="AA9">
         <v>-8000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AB9">
         <v>-7934000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AC9">
         <v>7066000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AD9">
         <v>-4321000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AE9">
         <v>1588000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AF9">
         <v>-9219000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AG9">
         <v>1842000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AH9">
         <v>-8096000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AI9">
         <v>9000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AJ9">
         <v>-3159000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:33">
+    <row r="10" spans="1:36">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10">
         <v>2450000.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>-1994000.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>-456000.0</v>
       </c>
-      <c r="L10"/>
-[...1 lines deleted...]
-      <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10">
         <v>673000.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>-2855000.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>-1116000.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>-777000.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>-2574000.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>-1225000.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>178000.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>-3293000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>3956000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AC10">
         <v>-1422000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AD10">
         <v>533000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AE10">
         <v>-1511000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AF10">
         <v>-662000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AG10">
         <v>4296000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AH10">
         <v>-1941000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AI10">
         <v>-2676000.0</v>
       </c>
-      <c r="AG10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:33">
+      <c r="AJ10"/>
+    </row>
+    <row r="11" spans="1:36">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-876000.0</v>
       </c>
-      <c r="K11">
+      <c r="N11">
         <v>-316000.0</v>
       </c>
-      <c r="L11">
+      <c r="O11">
         <v>-18736000.0</v>
       </c>
-      <c r="M11">
+      <c r="P11">
         <v>6321000.0</v>
       </c>
-      <c r="N11">
+      <c r="Q11">
         <v>2550000.0</v>
       </c>
-      <c r="O11">
+      <c r="R11">
         <v>2614000.0</v>
       </c>
-      <c r="P11">
+      <c r="S11">
         <v>-3714000.0</v>
       </c>
-      <c r="Q11">
+      <c r="T11">
         <v>26439000.0</v>
       </c>
-      <c r="R11">
+      <c r="U11">
         <v>11505000.0</v>
       </c>
-      <c r="S11">
+      <c r="V11">
         <v>10689000.0</v>
       </c>
-      <c r="T11"/>
-[...1 lines deleted...]
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+    </row>
+    <row r="12" spans="1:36">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>29475000.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>36487000.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>26693000.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>23584000.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>31320000.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>28851000.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>26478000.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>24478000.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>19797000.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>18480000.0</v>
       </c>
-      <c r="T12"/>
-[...1 lines deleted...]
-      <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+      <c r="AI12"/>
+      <c r="AJ12"/>
+    </row>
+    <row r="13" spans="1:36">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>-1807000.0</v>
       </c>
-      <c r="K13">
+      <c r="N13">
         <v>-5355000.0</v>
       </c>
-      <c r="L13">
+      <c r="O13">
         <v>-24600000.0</v>
       </c>
-      <c r="M13">
+      <c r="P13">
         <v>-1699000.0</v>
       </c>
-      <c r="N13">
+      <c r="Q13">
         <v>-7273000.0</v>
       </c>
-      <c r="O13">
+      <c r="R13">
         <v>-1047000.0</v>
       </c>
-      <c r="P13">
+      <c r="S13">
         <v>-16694000.0</v>
       </c>
-      <c r="Q13">
+      <c r="T13">
         <v>-5646000.0</v>
       </c>
-      <c r="R13">
+      <c r="U13">
         <v>-2622000.0</v>
       </c>
-      <c r="S13">
+      <c r="V13">
         <v>-6288000.0</v>
       </c>
-      <c r="T13"/>
-[...1 lines deleted...]
-      <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+    </row>
+    <row r="14" spans="1:36">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B14">
+        <v>2899000.0</v>
+      </c>
+      <c r="C14">
+        <v>3056000.0</v>
+      </c>
+      <c r="D14">
+        <v>3040000.0</v>
+      </c>
+      <c r="E14">
         <v>2998000.0</v>
       </c>
-      <c r="C14">
+      <c r="F14">
         <v>3122000.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>3962000.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>5077000.0</v>
       </c>
-      <c r="F14">
-[...2 lines deleted...]
-      <c r="G14">
+      <c r="I14">
+        <v>5071000.0</v>
+      </c>
+      <c r="J14">
         <v>10463000.0</v>
       </c>
-      <c r="H14">
+      <c r="K14">
         <v>5292000.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>10419000.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>5025000.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>5266000.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>4725000.0</v>
       </c>
-      <c r="M14">
+      <c r="P14">
         <v>4651000.0</v>
       </c>
-      <c r="N14">
+      <c r="Q14">
         <v>4498000.0</v>
       </c>
-      <c r="O14">
+      <c r="R14">
         <v>4689000.0</v>
       </c>
-      <c r="P14">
+      <c r="S14">
         <v>3591000.0</v>
       </c>
-      <c r="Q14">
+      <c r="T14">
         <v>2196000.0</v>
       </c>
-      <c r="R14">
+      <c r="U14">
         <v>2133000.0</v>
       </c>
-      <c r="S14">
+      <c r="V14">
         <v>2055000.0</v>
       </c>
-      <c r="T14">
+      <c r="W14">
         <v>1972000.0</v>
       </c>
-      <c r="U14">
+      <c r="X14">
         <v>1918000.0</v>
       </c>
-      <c r="V14">
+      <c r="Y14">
         <v>1313000.0</v>
       </c>
-      <c r="W14">
+      <c r="Z14">
         <v>1016000.0</v>
       </c>
-      <c r="X14">
+      <c r="AA14">
         <v>1023000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AB14">
         <v>662000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AC14">
         <v>629000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AD14">
         <v>576000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AE14">
         <v>470000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AF14">
         <v>438000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AG14">
         <v>459000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AH14">
         <v>412000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AI14">
         <v>383000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AJ14">
         <v>374000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:33">
+    <row r="15" spans="1:36">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-      <c r="I15">
-[...2 lines deleted...]
-      <c r="J15">
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15">
         <v>973000.0</v>
       </c>
-      <c r="K15"/>
-[...1 lines deleted...]
-      <c r="M15"/>
+      <c r="M15">
+        <v>973000.0</v>
+      </c>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+    </row>
+    <row r="16" spans="1:36">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B16">
+        <v>234730000.0</v>
+      </c>
+      <c r="C16">
+        <v>209959000.0</v>
+      </c>
+      <c r="D16">
+        <v>238481000.0</v>
+      </c>
+      <c r="E16">
         <v>325339000.0</v>
       </c>
-      <c r="C16">
+      <c r="F16">
         <v>339712000.0</v>
       </c>
-      <c r="D16">
-[...7 lines deleted...]
-      </c>
       <c r="G16">
+        <v>373696000.0</v>
+      </c>
+      <c r="H16">
+        <v>348328000.0</v>
+      </c>
+      <c r="I16">
+        <v>330002000.0</v>
+      </c>
+      <c r="J16">
         <v>385673000.0</v>
       </c>
-      <c r="H16">
-[...2 lines deleted...]
-      <c r="I16">
+      <c r="K16">
+        <v>386117000.0</v>
+      </c>
+      <c r="L16">
         <v>361019000.0</v>
       </c>
-      <c r="J16">
+      <c r="M16">
         <v>383923000.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>302139000.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>300605000.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>274019000.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>262333000.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>278331000.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>273859000.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>349785000.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>359738000.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>354525000.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>326033000.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>339166000.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>336657000.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>376638000.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>139455000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>124024000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>176400000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AD16">
         <v>306369000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AE16">
         <v>340485000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AF16">
         <v>130323000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AG16">
         <v>130744000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AH16">
         <v>39580000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AI16">
         <v>42058000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AJ16">
         <v>46451000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:33">
+    <row r="17" spans="1:36">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+    </row>
+    <row r="18" spans="1:36">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B18">
+        <v>34720000.0</v>
+      </c>
+      <c r="C18">
+        <v>43318000.0</v>
+      </c>
+      <c r="D18">
+        <v>24527000.0</v>
+      </c>
+      <c r="E18">
         <v>24060000.0</v>
       </c>
-      <c r="C18">
+      <c r="F18">
         <v>33100000.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
         <v>28986000.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>28590000.0</v>
       </c>
-      <c r="F18">
-[...2 lines deleted...]
-      <c r="G18">
+      <c r="I18">
+        <v>19443000.0</v>
+      </c>
+      <c r="J18">
         <v>32880000.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>27098000.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>19612000.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>15231000.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>8738000.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>20845000.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>17424000.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>-2251000.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>1014000.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>-5835000.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>-1388000.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>1781000.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>-12874000.0</v>
       </c>
-      <c r="T18">
+      <c r="W18">
         <v>-350000.0</v>
       </c>
-      <c r="U18">
+      <c r="X18">
         <v>2271000.0</v>
       </c>
-      <c r="V18">
+      <c r="Y18">
         <v>4517000.0</v>
       </c>
-      <c r="W18">
+      <c r="Z18">
         <v>1357000.0</v>
       </c>
-      <c r="X18">
+      <c r="AA18">
         <v>-2898000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AB18">
         <v>-182000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AC18">
         <v>2261000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AD18">
         <v>1330000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AE18">
         <v>-8756000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AF18">
         <v>-189000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AG18">
         <v>165000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AH18">
         <v>-5011000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AI18">
         <v>-4692000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AJ18">
         <v>-3193000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:33">
+    <row r="19" spans="1:36">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B19">
+        <v>-1474000.0</v>
+      </c>
+      <c r="C19">
+        <v>-1982000.0</v>
+      </c>
+      <c r="D19">
+        <v>-8381000.0</v>
+      </c>
+      <c r="E19">
         <v>1813000.0</v>
       </c>
-      <c r="C19">
+      <c r="F19">
         <v>-7178000.0</v>
       </c>
-      <c r="D19">
+      <c r="G19">
         <v>-1682000.0</v>
       </c>
-      <c r="E19">
+      <c r="H19">
         <v>-10246000.0</v>
       </c>
-      <c r="F19">
+      <c r="I19">
         <v>-3101000.0</v>
       </c>
-      <c r="G19">
+      <c r="J19">
         <v>-3800000.0</v>
       </c>
-      <c r="H19">
+      <c r="K19">
         <v>-2821000.0</v>
       </c>
-      <c r="I19">
+      <c r="L19">
         <v>-37400000.0</v>
       </c>
-      <c r="J19">
+      <c r="M19">
         <v>10887000.0</v>
       </c>
-      <c r="K19">
+      <c r="N19">
         <v>-10563000.0</v>
       </c>
-      <c r="L19">
+      <c r="O19">
         <v>9870000.0</v>
       </c>
-      <c r="M19">
+      <c r="P19">
         <v>-3900000.0</v>
       </c>
-      <c r="N19">
+      <c r="Q19">
         <v>-5417000.0</v>
       </c>
-      <c r="O19">
+      <c r="R19">
         <v>977000.0</v>
       </c>
-      <c r="P19">
+      <c r="S19">
         <v>-1245000.0</v>
       </c>
-      <c r="Q19">
+      <c r="T19">
         <v>-9042000.0</v>
       </c>
-      <c r="R19">
+      <c r="U19">
         <v>5961000.0</v>
       </c>
-      <c r="S19">
+      <c r="V19">
         <v>37954000.0</v>
       </c>
-      <c r="T19">
+      <c r="W19">
         <v>-12616000.0</v>
       </c>
-      <c r="U19"/>
-[...1 lines deleted...]
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+    </row>
+    <row r="20" spans="1:36">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B20"/>
-      <c r="C20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="C20">
+        <v>4000.0</v>
+      </c>
+      <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G20">
+        <v>3602000.0</v>
+      </c>
+      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20"/>
-      <c r="L20">
+      <c r="K20">
+        <v>291000.0</v>
+      </c>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20">
         <v>4751000.0</v>
       </c>
-      <c r="M20"/>
-      <c r="N20">
+      <c r="P20"/>
+      <c r="Q20">
         <v>1899000.0</v>
       </c>
-      <c r="O20"/>
-[...1 lines deleted...]
-      <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+    </row>
+    <row r="21" spans="1:36">
       <c r="A21" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>147</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21">
         <v>0.0</v>
       </c>
-      <c r="C21"/>
-      <c r="D21"/>
       <c r="E21">
         <v>0.0</v>
       </c>
-      <c r="F21">
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21">
         <v>0.0</v>
       </c>
-      <c r="G21"/>
-[...10 lines deleted...]
-      </c>
+      <c r="I21">
+        <v>0.0</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
       <c r="M21">
         <v>168072000.0</v>
       </c>
-      <c r="N21"/>
-[...1 lines deleted...]
-      <c r="P21"/>
+      <c r="N21">
+        <v>168072000.0</v>
+      </c>
+      <c r="O21">
+        <v>168072000.0</v>
+      </c>
+      <c r="P21">
+        <v>168072000.0</v>
+      </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+    </row>
+    <row r="22" spans="1:36">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B22">
+        <v>9689000.0</v>
+      </c>
+      <c r="C22">
+        <v>10246000.0</v>
+      </c>
+      <c r="D22">
+        <v>11019000.0</v>
+      </c>
+      <c r="E22">
         <v>159555000.0</v>
       </c>
-      <c r="C22">
+      <c r="F22">
         <v>9777000.0</v>
       </c>
-      <c r="D22">
-[...7 lines deleted...]
-      </c>
       <c r="G22">
+        <v>-7379000.0</v>
+      </c>
+      <c r="H22">
+        <v>-8880000.0</v>
+      </c>
+      <c r="I22">
+        <v>-6127000.0</v>
+      </c>
+      <c r="J22">
         <v>-13242000.0</v>
       </c>
-      <c r="H22">
-[...2 lines deleted...]
-      <c r="I22">
+      <c r="K22">
+        <v>-17345000.0</v>
+      </c>
+      <c r="L22">
         <v>-30632000.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>-13090000.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>-22622000.0</v>
       </c>
-      <c r="L22">
+      <c r="O22">
         <v>-12838000.0</v>
       </c>
-      <c r="M22">
+      <c r="P22">
         <v>-24562000.0</v>
       </c>
-      <c r="N22">
+      <c r="Q22">
         <v>-32804000.0</v>
       </c>
-      <c r="O22">
+      <c r="R22">
         <v>-38599000.0</v>
       </c>
-      <c r="P22">
+      <c r="S22">
         <v>-32820000.0</v>
       </c>
-      <c r="Q22">
+      <c r="T22">
         <v>-28895000.0</v>
       </c>
-      <c r="R22">
+      <c r="U22">
         <v>-26341000.0</v>
       </c>
-      <c r="S22">
+      <c r="V22">
         <v>-29661000.0</v>
       </c>
-      <c r="T22">
+      <c r="W22">
         <v>-22558000.0</v>
       </c>
-      <c r="U22">
+      <c r="X22">
         <v>-22148000.0</v>
       </c>
-      <c r="V22">
+      <c r="Y22">
         <v>-20608000.0</v>
       </c>
-      <c r="W22">
+      <c r="Z22">
         <v>-14688000.0</v>
       </c>
-      <c r="X22">
+      <c r="AA22">
         <v>-11459000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AB22">
         <v>-10440000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AC22">
         <v>-15265000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AD22">
         <v>-12570000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AE22">
         <v>-12064000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AF22">
         <v>-6207000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AG22">
         <v>-15375000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AH22">
         <v>-12580000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AI22">
         <v>-6579000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AJ22">
         <v>-8335000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:33">
+    <row r="23" spans="1:36">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B23">
+        <v>-3504000.0</v>
+      </c>
+      <c r="C23">
+        <v>-2156000.0</v>
+      </c>
+      <c r="D23">
+        <v>-4541000.0</v>
+      </c>
+      <c r="E23">
         <v>-6337000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>-6411000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>-7557000.0</v>
       </c>
-      <c r="E23">
-[...2 lines deleted...]
-      <c r="F23">
+      <c r="H23">
+        <v>-6302000.0</v>
+      </c>
+      <c r="I23">
         <v>-8531000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>-1841000.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>-6552000.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>8218000.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>95767000.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>10739000.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>-8820000.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>-329000.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>-7965000.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>4465000.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>-6170000.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>477000.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>-2529000.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>3412000.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>-2096000.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>6350000.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>3254000.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>-29920000.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>1798000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>5210000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>2566000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>-750000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>-1683000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>-232000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AG23">
         <v>90999000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AH23">
         <v>2533000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AI23">
         <v>299000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AJ23">
         <v>485000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:33">
+    <row r="24" spans="1:36">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B24">
+        <v>-1937000.0</v>
+      </c>
+      <c r="C24">
+        <v>-1232000.0</v>
+      </c>
+      <c r="D24">
+        <v>-1966000.0</v>
+      </c>
+      <c r="E24">
         <v>-3131000.0</v>
       </c>
-      <c r="C24">
-[...5 lines deleted...]
-      <c r="E24">
+      <c r="F24">
+        <v>-2893000.0</v>
+      </c>
+      <c r="G24">
+        <v>-1243000.0</v>
+      </c>
+      <c r="H24">
         <v>-1667000.0</v>
       </c>
-      <c r="F24">
+      <c r="I24">
         <v>-2078000.0</v>
       </c>
-      <c r="G24">
+      <c r="J24">
         <v>-1849000.0</v>
       </c>
-      <c r="H24">
+      <c r="K24">
         <v>-1092000.0</v>
       </c>
-      <c r="I24">
+      <c r="L24">
         <v>-12358000.0</v>
       </c>
-      <c r="J24">
+      <c r="M24">
         <v>-1441000.0</v>
       </c>
-      <c r="K24">
+      <c r="N24">
         <v>-1299000.0</v>
       </c>
-      <c r="L24">
+      <c r="O24">
         <v>-1072000.0</v>
       </c>
-      <c r="M24">
+      <c r="P24">
         <v>-2956000.0</v>
       </c>
-      <c r="N24">
+      <c r="Q24">
         <v>-1845000.0</v>
       </c>
-      <c r="O24">
+      <c r="R24">
         <v>12000.0</v>
       </c>
-      <c r="P24">
+      <c r="S24">
         <v>-2017000.0</v>
       </c>
-      <c r="Q24">
+      <c r="T24">
         <v>47137000.0</v>
       </c>
-      <c r="R24">
+      <c r="U24">
         <v>-784000.0</v>
       </c>
-      <c r="S24">
+      <c r="V24">
         <v>-915000.0</v>
       </c>
-      <c r="T24">
+      <c r="W24">
         <v>-11529000.0</v>
       </c>
-      <c r="U24">
+      <c r="X24">
         <v>-482000.0</v>
       </c>
-      <c r="V24">
+      <c r="Y24">
         <v>4278000.0</v>
       </c>
-      <c r="W24">
+      <c r="Z24">
         <v>-111000.0</v>
       </c>
-      <c r="X24">
+      <c r="AA24">
         <v>15000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AB24">
         <v>-57404000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AC24">
         <v>8950000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AD24">
         <v>-34696000.0</v>
       </c>
-      <c r="AB24"/>
-      <c r="AC24">
+      <c r="AE24"/>
+      <c r="AF24">
         <v>-165000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AG24">
         <v>-132000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AH24">
         <v>-92000.0</v>
       </c>
-      <c r="AF24"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:33">
+      <c r="AI24"/>
+      <c r="AJ24"/>
+    </row>
+    <row r="25" spans="1:36">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B25">
+        <v>4929000.0</v>
+      </c>
+      <c r="C25">
+        <v>1070000.0</v>
+      </c>
+      <c r="D25">
+        <v>5172000.0</v>
+      </c>
+      <c r="E25">
         <v>7777000.0</v>
       </c>
-      <c r="C25">
-[...7 lines deleted...]
-      </c>
       <c r="F25">
-        <v>1021000.0</v>
+        <v>5953000.0</v>
       </c>
       <c r="G25">
+        <v>5759000.0</v>
+      </c>
+      <c r="H25">
+        <v>6332000.0</v>
+      </c>
+      <c r="I25">
+        <v>6263000.0</v>
+      </c>
+      <c r="J25">
         <v>2109000.0</v>
       </c>
-      <c r="H25">
-[...2 lines deleted...]
-      <c r="I25">
+      <c r="K25">
+        <v>5431000.0</v>
+      </c>
+      <c r="L25">
         <v>-19803000.0</v>
       </c>
-      <c r="J25">
+      <c r="M25">
         <v>5228000.0</v>
       </c>
-      <c r="K25">
+      <c r="N25">
         <v>3106000.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>5769000.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>6407000.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>5870000.0</v>
       </c>
-      <c r="O25">
+      <c r="R25">
         <v>6472000.0</v>
       </c>
-      <c r="P25">
+      <c r="S25">
         <v>7811000.0</v>
       </c>
-      <c r="Q25">
+      <c r="T25">
         <v>7038000.0</v>
       </c>
-      <c r="R25">
+      <c r="U25">
         <v>6310000.0</v>
       </c>
-      <c r="S25">
+      <c r="V25">
         <v>6026000.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>5588000.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>8118000.0</v>
       </c>
-      <c r="V25">
+      <c r="Y25">
         <v>7631000.0</v>
       </c>
-      <c r="W25">
+      <c r="Z25">
         <v>5680000.0</v>
       </c>
-      <c r="X25">
+      <c r="AA25">
         <v>4272000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AB25">
         <v>2333000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AC25">
         <v>1591000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AD25">
         <v>1917000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AE25">
         <v>1608000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AF25">
         <v>776000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AG25">
         <v>1427000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AH25">
         <v>1459000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AI25">
         <v>833000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AJ25">
         <v>5949000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:33">
+    <row r="26" spans="1:36">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B26">
+        <v>-8285000.0</v>
+      </c>
+      <c r="C26">
+        <v>-65456000.0</v>
+      </c>
+      <c r="D26">
+        <v>-98778000.0</v>
+      </c>
+      <c r="E26">
         <v>-36138000.0</v>
       </c>
-      <c r="C26">
-[...5 lines deleted...]
-      <c r="E26">
+      <c r="F26">
+        <v>-6411000.0</v>
+      </c>
+      <c r="G26">
+        <v>-7557000.0</v>
+      </c>
+      <c r="H26">
         <v>-2581000.0</v>
       </c>
-      <c r="F26">
+      <c r="I26">
         <v>-70310000.0</v>
       </c>
-      <c r="G26">
+      <c r="J26">
         <v>-27213000.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26">
+      <c r="K26"/>
+      <c r="L26">
         <v>-6628000.0</v>
       </c>
-      <c r="J26">
+      <c r="M26">
         <v>-50000000.0</v>
       </c>
-      <c r="K26">
+      <c r="N26">
         <v>-7166000.0</v>
       </c>
-      <c r="L26">
+      <c r="O26">
         <v>-8820000.0</v>
       </c>
-      <c r="M26">
+      <c r="P26">
         <v>-6490000.0</v>
       </c>
-      <c r="N26">
+      <c r="Q26">
         <v>-9864000.0</v>
       </c>
-      <c r="O26">
+      <c r="R26">
         <v>-6153000.0</v>
       </c>
-      <c r="P26">
+      <c r="S26">
         <v>-6170000.0</v>
       </c>
-      <c r="Q26">
+      <c r="T26">
         <v>-4967000.0</v>
       </c>
-      <c r="R26">
+      <c r="U26">
         <v>-7616000.0</v>
       </c>
-      <c r="S26">
+      <c r="V26">
         <v>-6073000.0</v>
       </c>
-      <c r="T26">
+      <c r="W26">
         <v>-4930000.0</v>
       </c>
-      <c r="U26">
+      <c r="X26">
         <v>-3873000.0</v>
       </c>
-      <c r="V26">
+      <c r="Y26">
         <v>-2591000.0</v>
       </c>
-      <c r="W26">
+      <c r="Z26">
         <v>-1697000.0</v>
       </c>
-      <c r="X26">
+      <c r="AA26">
         <v>-46000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AB26">
         <v>-2000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AC26">
         <v>-4000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AD26">
         <v>-10000.0</v>
       </c>
-      <c r="AB26"/>
-[...1 lines deleted...]
-      <c r="AD26"/>
       <c r="AE26"/>
-      <c r="AF26">
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26">
         <v>-7000.0</v>
       </c>
-      <c r="AG26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:33">
+      <c r="AJ26"/>
+    </row>
+    <row r="27" spans="1:36">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B27">
+        <v>16472000.0</v>
+      </c>
+      <c r="C27">
+        <v>17963000.0</v>
+      </c>
+      <c r="D27">
+        <v>23516000.0</v>
+      </c>
+      <c r="E27">
         <v>22575000.0</v>
       </c>
-      <c r="C27">
+      <c r="F27">
         <v>25960000.0</v>
       </c>
-      <c r="D27">
+      <c r="G27">
         <v>25753000.0</v>
       </c>
-      <c r="E27">
+      <c r="H27">
         <v>29131000.0</v>
       </c>
-      <c r="F27">
+      <c r="I27">
         <v>31773000.0</v>
       </c>
-      <c r="G27">
+      <c r="J27">
         <v>32366000.0</v>
       </c>
-      <c r="H27">
+      <c r="K27">
         <v>32940000.0</v>
       </c>
-      <c r="I27">
+      <c r="L27">
         <v>32242000.0</v>
       </c>
-      <c r="J27">
+      <c r="M27">
         <v>31828000.0</v>
       </c>
-      <c r="K27">
+      <c r="N27">
         <v>35537000.0</v>
       </c>
-      <c r="L27">
+      <c r="O27">
         <v>27545000.0</v>
       </c>
-      <c r="M27">
+      <c r="P27">
         <v>23429000.0</v>
       </c>
-      <c r="N27">
+      <c r="Q27">
         <v>31444000.0</v>
       </c>
-      <c r="O27">
+      <c r="R27">
         <v>30125000.0</v>
       </c>
-      <c r="P27">
+      <c r="S27">
         <v>24909000.0</v>
       </c>
-      <c r="Q27">
+      <c r="T27">
         <v>22167000.0</v>
       </c>
-      <c r="R27">
+      <c r="U27">
         <v>17778000.0</v>
       </c>
-      <c r="S27">
+      <c r="V27">
         <v>16476000.0</v>
       </c>
-      <c r="T27">
+      <c r="W27">
         <v>13612000.0</v>
       </c>
-      <c r="U27">
+      <c r="X27">
         <v>11496000.0</v>
       </c>
-      <c r="V27">
+      <c r="Y27">
         <v>13459000.0</v>
       </c>
-      <c r="W27">
+      <c r="Z27">
         <v>9968000.0</v>
       </c>
-      <c r="X27">
+      <c r="AA27">
         <v>8308000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AB27">
         <v>7813000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AC27">
         <v>7347000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AD27">
         <v>7233000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AE27">
         <v>4812000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AF27">
         <v>3216000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AG27">
         <v>10176000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AH27">
         <v>2529000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AI27">
         <v>3157000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AJ27">
         <v>2294000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:33">
+    <row r="28" spans="1:36">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B28">
+        <v>-6522000.0</v>
+      </c>
+      <c r="C28">
+        <v>-67608000.0</v>
+      </c>
+      <c r="D28">
+        <v>-101037000.0</v>
+      </c>
+      <c r="E28">
         <v>-42346000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>-59085000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>-3955000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>-2815000.0</v>
       </c>
-      <c r="F28">
-[...2 lines deleted...]
-      <c r="G28">
+      <c r="I28">
+        <v>-78118000.0</v>
+      </c>
+      <c r="J28">
         <v>-28541000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>-6261000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>-2061000.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>54157000.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>3573000.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>-4069000.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>-329000.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>-7965000.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>4465000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>-2584000.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>477000.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>-2529000.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>3412000.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>-2096000.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>2477000.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>663000.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>249429000.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>1798000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>5210000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>2566000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>-750000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>218918000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>-232000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AG28">
         <v>90999000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AH28">
         <v>2533000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AI28">
         <v>299000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AJ28">
         <v>485000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:33">
+    <row r="29" spans="1:36">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B29">
+        <v>36946000.0</v>
+      </c>
+      <c r="C29">
+        <v>44283000.0</v>
+      </c>
+      <c r="D29">
+        <v>25410000.0</v>
+      </c>
+      <c r="E29">
         <v>24803000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>33974000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>30670000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>31402000.0</v>
       </c>
-      <c r="F29">
-[...2 lines deleted...]
-      <c r="G29">
+      <c r="I29">
+        <v>22073000.0</v>
+      </c>
+      <c r="J29">
         <v>35366000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>28647000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>22155000.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>16917000.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>10750000.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>22152000.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>17572000.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>-448000.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>2841000.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>-2985000.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>1345000.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>2650000.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>-11595000.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>1579000.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>3389000.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>4844000.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>2047000.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>-185000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AB29">
         <v>1802000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AC29">
         <v>3432000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AD29">
         <v>2159000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AE29">
         <v>-7566000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AF29">
         <v>628000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AG29">
         <v>2811000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AH29">
         <v>-4737000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AI29">
         <v>-4310000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AJ29">
         <v>-3007000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:33">
+    <row r="30" spans="1:36">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B30">
+        <v>-5637000.0</v>
+      </c>
+      <c r="C30">
+        <v>-5073000.0</v>
+      </c>
+      <c r="D30">
+        <v>-11230000.0</v>
+      </c>
+      <c r="E30">
         <v>1813000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>-7178000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>-1682000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>-10246000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>-3101000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>-3800000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>-2821000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>-37400000.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>10887000.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>-12575000.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>8563000.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>-5893000.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>-7220000.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>-2695000.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>-70357000.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>-11775000.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>5092000.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>36675000.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>-12616000.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>-3357000.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>-45488000.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>-14293000.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>13818000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>-59388000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>-135967000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>-35525000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>-1190000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>-817000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AG30">
         <v>-2646000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AH30">
         <v>-274000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AI30">
         <v>-382000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AJ30">
         <v>-186000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>