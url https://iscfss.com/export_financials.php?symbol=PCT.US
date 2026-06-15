--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -232,50 +232,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -979,72 +982,76 @@
       </c>
       <c r="H5">
         <v>4053833.0</v>
       </c>
       <c r="I5">
         <v>24488.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>14</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>55411000.0</v>
+      </c>
       <c r="C7">
         <v>54665000.0</v>
       </c>
       <c r="D7">
         <v>27253000.0</v>
       </c>
       <c r="E7">
         <v>16620000.0</v>
       </c>
       <c r="F7">
         <v>0.0</v>
       </c>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>15</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>180000.0</v>
+      </c>
       <c r="C8">
         <v>174000.0</v>
       </c>
       <c r="D8">
         <v>164000.0</v>
       </c>
       <c r="E8">
         <v>164000.0</v>
       </c>
       <c r="F8">
         <v>128000.0</v>
       </c>
       <c r="G8">
         <v>149313822.0</v>
       </c>
       <c r="H8">
         <v>25941179.0</v>
       </c>
       <c r="I8">
         <v>14545871.0</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>16</v>
@@ -1336,51 +1343,53 @@
         <v>798385000.0</v>
       </c>
       <c r="D23">
         <v>1039373000.0</v>
       </c>
       <c r="E23">
         <v>861336000.0</v>
       </c>
       <c r="F23">
         <v>664684000.0</v>
       </c>
       <c r="G23">
         <v>407977000.0</v>
       </c>
       <c r="H23">
         <v>33280722.0</v>
       </c>
       <c r="I23">
         <v>25738191.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>31</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>349698000.0</v>
+      </c>
       <c r="C24">
         <v>323357000.0</v>
       </c>
       <c r="D24">
         <v>507404000.0</v>
       </c>
       <c r="E24">
         <v>233513000.0</v>
       </c>
       <c r="F24">
         <v>232508000.0</v>
       </c>
       <c r="G24">
         <v>262152791.0</v>
       </c>
       <c r="H24">
         <v>13000000.0</v>
       </c>
       <c r="I24">
         <v>14639826.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>32</v>
@@ -1405,146 +1414,152 @@
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
-        <v>-97898000.0</v>
+        <v>619482000.0</v>
       </c>
       <c r="C28">
-        <v>385626000.0</v>
+        <v>388736000.0</v>
       </c>
       <c r="D28">
         <v>470394000.0</v>
       </c>
       <c r="E28">
         <v>186241000.0</v>
       </c>
       <c r="F28">
         <v>199091000.0</v>
       </c>
       <c r="G28">
         <v>197783000.0</v>
       </c>
       <c r="H28">
         <v>19754890.0</v>
       </c>
       <c r="I28">
         <v>14539012.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>36</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>409601000.0</v>
+      </c>
       <c r="C29">
         <v>527093000.0</v>
       </c>
       <c r="D29">
         <v>936788000.0</v>
       </c>
       <c r="E29">
         <v>744396000.0</v>
       </c>
       <c r="F29">
         <v>614043000.0</v>
       </c>
       <c r="G29">
         <v>308940870.0</v>
       </c>
       <c r="H29">
         <v>-3268910.0</v>
       </c>
       <c r="I29">
         <v>6675055.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
         <v>2007000.0</v>
       </c>
-      <c r="C30"/>
+      <c r="C30">
+        <v>0.0</v>
+      </c>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30">
         <v>78000.0</v>
       </c>
       <c r="H30"/>
       <c r="I30"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31">
         <v>510883000.0</v>
       </c>
       <c r="F31">
         <v>381535000.0</v>
       </c>
       <c r="G31">
         <v>46666162.0</v>
       </c>
       <c r="H31">
         <v>-23173850.0</v>
       </c>
       <c r="I31">
         <v>-7964771.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>39</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>110452000.0</v>
+      </c>
       <c r="C32">
         <v>-36978000.0</v>
       </c>
       <c r="D32">
         <v>107035000.0</v>
       </c>
       <c r="E32">
         <v>197916000.0</v>
       </c>
       <c r="F32">
         <v>306890000.0</v>
       </c>
       <c r="G32">
         <v>34752271.0</v>
       </c>
       <c r="H32">
         <v>-7621546.0</v>
       </c>
       <c r="I32">
         <v>-4226072.0</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>40</v>
@@ -1556,75 +1571,77 @@
         <v>744486000.0</v>
       </c>
       <c r="D33">
         <v>876728000.0</v>
       </c>
       <c r="E33">
         <v>625119000.0</v>
       </c>
       <c r="F33">
         <v>319335000.0</v>
       </c>
       <c r="G33">
         <v>343039000.0</v>
       </c>
       <c r="H33">
         <v>30410094.0</v>
       </c>
       <c r="I33">
         <v>25059806.0</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>41</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>2710000.0</v>
+      </c>
       <c r="C34">
         <v>5514000.0</v>
       </c>
       <c r="D34">
         <v>1811000.0</v>
       </c>
       <c r="E34">
         <v>1136000.0</v>
       </c>
       <c r="F34">
         <v>7182000.0</v>
       </c>
       <c r="G34">
         <v>1000000.0</v>
       </c>
       <c r="H34"/>
       <c r="I34"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
-        <v>484513000.0</v>
+        <v>789214000.0</v>
       </c>
       <c r="C35">
         <v>527059000.0</v>
       </c>
       <c r="D35">
         <v>563527000.0</v>
       </c>
       <c r="E35">
         <v>312152000.0</v>
       </c>
       <c r="F35">
         <v>244690000.0</v>
       </c>
       <c r="G35">
         <v>263153000.0</v>
       </c>
       <c r="H35">
         <v>20408411.0</v>
       </c>
       <c r="I35">
         <v>14639826.0</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
@@ -1695,54 +1712,54 @@
       </c>
       <c r="D39">
         <v>33917000.0</v>
       </c>
       <c r="E39">
         <v>73733000.0</v>
       </c>
       <c r="F39">
         <v>2712000.0</v>
       </c>
       <c r="G39">
         <v>367999.0</v>
       </c>
       <c r="H39">
         <v>2720578.0</v>
       </c>
       <c r="I39">
         <v>577571.0</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
-        <v>66872000.0</v>
+        <v>61241000.0</v>
       </c>
       <c r="C40">
-        <v>55994000.0</v>
+        <v>57884000.0</v>
       </c>
       <c r="D40">
         <v>43581000.0</v>
       </c>
       <c r="E40">
         <v>36634000.0</v>
       </c>
       <c r="F40">
         <v>37058000.0</v>
       </c>
       <c r="G40">
         <v>31895000.0</v>
       </c>
       <c r="H40">
         <v>1222692.0</v>
       </c>
       <c r="I40">
         <v>89926.0</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
@@ -1766,84 +1783,86 @@
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
         <v>861953000.0</v>
       </c>
       <c r="C42">
         <v>813573000.0</v>
       </c>
       <c r="D42">
         <v>764344000.0</v>
       </c>
       <c r="E42">
         <v>753885000.0</v>
       </c>
       <c r="F42">
         <v>539423000.0</v>
       </c>
       <c r="G42">
         <v>192381000.0</v>
       </c>
       <c r="H42">
         <v>4161011.0</v>
       </c>
       <c r="I42">
-        <v>-8400939.0</v>
+        <v>32884.0</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>52</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>795819000.0</v>
+      </c>
       <c r="C45">
         <v>786685000.0</v>
       </c>
       <c r="D45">
         <v>693056000.0</v>
       </c>
       <c r="E45">
         <v>533453000.0</v>
       </c>
       <c r="F45">
         <v>230295000.0</v>
       </c>
       <c r="G45">
         <v>70218354.0</v>
       </c>
       <c r="H45">
         <v>30410094.0</v>
       </c>
       <c r="I45">
         <v>25059806.0</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>53</v>
@@ -1924,105 +1943,107 @@
       <c r="I48">
         <v>-8409335.0</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49">
         <v>-242525000.0</v>
       </c>
       <c r="F49">
         <v>-157779000.0</v>
       </c>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>57</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>14016000.0</v>
+      </c>
       <c r="C50">
         <v>23287000.0</v>
       </c>
       <c r="D50">
         <v>9148000.0</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50">
         <v>121917.0</v>
       </c>
       <c r="H50">
         <v>6904940.0</v>
       </c>
       <c r="I50"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
-        <v>58796000.0</v>
+        <v>776176000.0</v>
       </c>
       <c r="C51">
-        <v>401309000.0</v>
+        <v>404419000.0</v>
       </c>
       <c r="D51">
         <v>543805000.0</v>
       </c>
       <c r="E51">
         <v>250133000.0</v>
       </c>
       <c r="F51">
         <v>237508000.0</v>
       </c>
       <c r="G51">
         <v>262275000.0</v>
       </c>
       <c r="H51">
         <v>19904940.0</v>
       </c>
       <c r="I51">
         <v>14639826.0</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
-        <v>6446000.0</v>
+        <v>17077000.0</v>
       </c>
       <c r="C52">
-        <v>23287000.0</v>
+        <v>26397000.0</v>
       </c>
       <c r="D52">
         <v>9148000.0</v>
       </c>
       <c r="E52"/>
       <c r="F52">
         <v>5000000.0</v>
       </c>
       <c r="G52">
         <v>122000.0</v>
       </c>
       <c r="H52">
         <v>6904940.0</v>
       </c>
       <c r="I52"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53">
         <v>13631000.0</v>
       </c>
       <c r="C53">
         <v>0.0</v>
@@ -2125,51 +2146,51 @@
       </c>
       <c r="D57">
         <v>55610000.0</v>
       </c>
       <c r="E57">
         <v>38301000.0</v>
       </c>
       <c r="F57">
         <v>38459000.0</v>
       </c>
       <c r="G57">
         <v>33075000.0</v>
       </c>
       <c r="H57">
         <v>10492174.0</v>
       </c>
       <c r="I57">
         <v>4904457.0</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
-        <v>572078000.0</v>
+        <v>876779000.0</v>
       </c>
       <c r="C58">
         <v>617936000.0</v>
       </c>
       <c r="D58">
         <v>619137000.0</v>
       </c>
       <c r="E58">
         <v>350453000.0</v>
       </c>
       <c r="F58">
         <v>283149000.0</v>
       </c>
       <c r="G58">
         <v>296228000.0</v>
       </c>
       <c r="H58">
         <v>30900585.0</v>
       </c>
       <c r="I58">
         <v>19544283.0</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
@@ -2238,3713 +2259,3840 @@
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2">
+        <v>12837000.0</v>
+      </c>
+      <c r="C2">
         <v>9247000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4408000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>11585000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>6760000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>6596000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2333000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4241000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>8363000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2881000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>6847000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>10861000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>22577000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1667000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>7100000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>5126000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1841000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1401000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2084000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>601000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1481000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1058000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1864957.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>77023.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>915.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2364542.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
-    </row>
-    <row r="4" spans="1:26">
+      <c r="AA3"/>
+    </row>
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5">
+        <v>-575000.0</v>
+      </c>
+      <c r="C5">
         <v>-305000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-251000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-231000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-16000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>78000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-55000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>11000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>2000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-32000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-7000.0</v>
       </c>
-      <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>0.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-641000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1023000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1037000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-577000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-237000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-17000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-106000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>0.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>7000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>6589975.0</v>
       </c>
-      <c r="X5"/>
-      <c r="Y5">
+      <c r="Y5"/>
+      <c r="Z5">
         <v>-23173850.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>4053833.0</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
-    </row>
-    <row r="7" spans="1:26">
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>14</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>68879000.0</v>
+      </c>
       <c r="C7">
+        <v>55411000.0</v>
+      </c>
+      <c r="D7">
         <v>56878000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>57672000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>53993000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>54665000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>25462000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>25448000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>26270000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>27253000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>3633000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>27371000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>16522000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>16620000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>17126000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>11656000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>13561000.0</v>
       </c>
-      <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
         <v>15</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>181000.0</v>
+      </c>
       <c r="C8">
         <v>180000.0</v>
       </c>
       <c r="D8">
         <v>180000.0</v>
       </c>
       <c r="E8">
         <v>180000.0</v>
       </c>
       <c r="F8">
+        <v>180000.0</v>
+      </c>
+      <c r="G8">
         <v>174000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>173000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>165000.0</v>
       </c>
       <c r="I8">
         <v>165000.0</v>
       </c>
       <c r="J8">
-        <v>164000.0</v>
+        <v>165000.0</v>
       </c>
       <c r="K8">
         <v>164000.0</v>
       </c>
       <c r="L8">
         <v>164000.0</v>
       </c>
       <c r="M8">
         <v>164000.0</v>
       </c>
       <c r="N8">
         <v>164000.0</v>
       </c>
       <c r="O8">
         <v>164000.0</v>
       </c>
       <c r="P8">
-        <v>163000.0</v>
+        <v>164000.0</v>
       </c>
       <c r="Q8">
         <v>163000.0</v>
       </c>
       <c r="R8">
+        <v>163000.0</v>
+      </c>
+      <c r="S8">
         <v>128000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>118000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>117000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>758999000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>755774000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>753885000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>752559000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>750056000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>746806000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>539423000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>468421000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>456310000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>455475000.0</v>
       </c>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-    </row>
-    <row r="10" spans="1:26">
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10">
+        <v>90721000.0</v>
+      </c>
+      <c r="C10">
         <v>156694000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>237941000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>284067000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>22482000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>15683000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>83673000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>10895000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>25021000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>99103000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>199349000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>28885000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>38381000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>63892000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>56447000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>118499000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>198169000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>33417000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>36672000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>37703000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>252549000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>64492000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>107544.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>483573.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>109618.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>150050.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
-    </row>
-    <row r="12" spans="1:26">
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
+        <v>121603000.0</v>
+      </c>
+      <c r="C12">
         <v>170325000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>237941000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>284067000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>22482000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>15683000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>83673000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>10895000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>27208000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>147329000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>211375000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>28885000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>38381000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>162484000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>214960000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>349830000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>417928000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>200782000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>221247000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>238135000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>252549000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>64492000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>107544.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>483573.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>109618.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>150050.0</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
         <v>20</v>
       </c>
       <c r="B13">
-        <v>180000.0</v>
+        <v>181000.0</v>
       </c>
       <c r="C13">
         <v>180000.0</v>
       </c>
       <c r="D13">
         <v>180000.0</v>
       </c>
       <c r="E13">
         <v>180000.0</v>
       </c>
       <c r="F13">
+        <v>180000.0</v>
+      </c>
+      <c r="G13">
         <v>174000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>173000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>165000.0</v>
       </c>
       <c r="I13">
         <v>165000.0</v>
       </c>
       <c r="J13">
-        <v>164000.0</v>
+        <v>165000.0</v>
       </c>
       <c r="K13">
         <v>164000.0</v>
       </c>
       <c r="L13">
         <v>164000.0</v>
       </c>
       <c r="M13">
         <v>164000.0</v>
       </c>
       <c r="N13">
         <v>164000.0</v>
       </c>
       <c r="O13">
         <v>164000.0</v>
       </c>
       <c r="P13">
-        <v>163000.0</v>
+        <v>164000.0</v>
       </c>
       <c r="Q13">
         <v>163000.0</v>
       </c>
       <c r="R13">
+        <v>163000.0</v>
+      </c>
+      <c r="S13">
         <v>128000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>118000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>117000.0</v>
       </c>
       <c r="U13">
         <v>117000.0</v>
       </c>
       <c r="V13">
+        <v>117000.0</v>
+      </c>
+      <c r="W13">
         <v>38000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>387192.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>289.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>216.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>387192.0</v>
       </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14">
+        <v>180478000.0</v>
+      </c>
+      <c r="C14">
         <v>180448000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>184551000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>179666000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>178506000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>164111000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>166513000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>164691000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>164355000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>164128450.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>165548000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>163739000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>163588000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>159772500.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>163490000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>163249000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>133244000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>118255000.0</v>
       </c>
       <c r="S14">
         <v>118255000.0</v>
       </c>
       <c r="T14">
+        <v>118255000.0</v>
+      </c>
+      <c r="U14">
         <v>117346000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>51223000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>10109250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27156000.0</v>
       </c>
       <c r="X14">
         <v>27156000.0</v>
       </c>
       <c r="Y14">
+        <v>27156000.0</v>
+      </c>
+      <c r="Z14">
         <v>33460000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>75891450.0</v>
       </c>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>164000.0</v>
       </c>
       <c r="N15">
         <v>164000.0</v>
       </c>
       <c r="O15">
         <v>164000.0</v>
       </c>
       <c r="P15">
-        <v>163000.0</v>
+        <v>164000.0</v>
       </c>
       <c r="Q15">
         <v>163000.0</v>
       </c>
       <c r="R15">
+        <v>163000.0</v>
+      </c>
+      <c r="S15">
         <v>128000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>118000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>117000.0</v>
       </c>
       <c r="U15">
         <v>117000.0</v>
       </c>
-      <c r="V15"/>
+      <c r="V15">
+        <v>117000.0</v>
+      </c>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-    </row>
-    <row r="16" spans="1:26">
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16">
         <v>5000000.0</v>
       </c>
       <c r="C16">
         <v>5000000.0</v>
       </c>
       <c r="D16">
         <v>5000000.0</v>
       </c>
-      <c r="E16"/>
-      <c r="F16">
+      <c r="E16">
         <v>5000000.0</v>
       </c>
+      <c r="F16"/>
       <c r="G16">
         <v>5000000.0</v>
       </c>
       <c r="H16">
         <v>5000000.0</v>
       </c>
       <c r="I16">
         <v>5000000.0</v>
       </c>
       <c r="J16">
+        <v>5000000.0</v>
+      </c>
+      <c r="K16">
         <v>-2881000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="L16">
         <v>5000000.0</v>
       </c>
       <c r="M16">
         <v>5000000.0</v>
       </c>
       <c r="N16">
         <v>5000000.0</v>
       </c>
       <c r="O16">
         <v>5000000.0</v>
       </c>
       <c r="P16">
         <v>5000000.0</v>
       </c>
       <c r="Q16">
         <v>5000000.0</v>
       </c>
       <c r="R16">
         <v>5000000.0</v>
       </c>
       <c r="S16">
         <v>5000000.0</v>
       </c>
       <c r="T16">
         <v>5000000.0</v>
       </c>
       <c r="U16">
         <v>5000000.0</v>
       </c>
-      <c r="V16"/>
+      <c r="V16">
+        <v>5000000.0</v>
+      </c>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
-    </row>
-    <row r="17" spans="1:26">
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
-[...1 lines deleted...]
-      </c>
+      <c r="L18"/>
       <c r="M18">
         <v>5000000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18">
+      <c r="N18">
         <v>5000000.0</v>
       </c>
+      <c r="O18"/>
       <c r="P18">
         <v>5000000.0</v>
       </c>
       <c r="Q18">
         <v>5000000.0</v>
       </c>
       <c r="R18">
         <v>5000000.0</v>
       </c>
       <c r="S18">
         <v>5000000.0</v>
       </c>
       <c r="T18">
         <v>5000000.0</v>
       </c>
       <c r="U18">
         <v>5000000.0</v>
       </c>
-      <c r="V18"/>
+      <c r="V18">
+        <v>5000000.0</v>
+      </c>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
-    </row>
-    <row r="22" spans="1:26">
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22">
+        <v>12335000.0</v>
+      </c>
+      <c r="C22">
         <v>9370000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>10725000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>10760000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>8683000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>8087000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>6620000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>6114000.0</v>
       </c>
-      <c r="I22"/>
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22">
         <v>4791000.0</v>
       </c>
-      <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
-      <c r="S22">
-[...1 lines deleted...]
-      </c>
+      <c r="S22"/>
       <c r="T22">
         <v>-78000.0</v>
       </c>
       <c r="U22">
+        <v>-78000.0</v>
+      </c>
+      <c r="V22">
         <v>4497000.0</v>
       </c>
-      <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23">
+        <v>886007000.0</v>
+      </c>
+      <c r="C23">
         <v>922666000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>989123000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1042472000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>787338000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>798385000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>788777000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>719753000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>734015000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1039373000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1071833000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>893012000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>875431000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>861336000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>887087000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>886512000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>898774000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>664684000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>691948000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>685137000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>685263000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>407977000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>37953862.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>77150793.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>239546.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>33280722.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
         <v>31</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>353272000.0</v>
+      </c>
       <c r="C24">
+        <v>349698000.0</v>
+      </c>
+      <c r="D24">
         <v>355258000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>349947000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>340317000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>323357000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>329458000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>309329000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>284389000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>507404000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>230901000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>283813000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>233778000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>233513000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>233254000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>233000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>232752000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>232508000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>291940000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>291240000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>289033000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>262152791.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1021915.0</v>
       </c>
-      <c r="X24"/>
       <c r="Y24"/>
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>13000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>283813000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>233778000.0</v>
       </c>
-      <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>233254000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>233000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>232752000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>232508000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>291940000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>291240000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>289033000.0</v>
       </c>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
-    </row>
-    <row r="26" spans="1:26">
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-    </row>
-    <row r="28" spans="1:26">
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
-        <v>-97898000.0</v>
+        <v>648186000.0</v>
       </c>
       <c r="C28">
+        <v>619482000.0</v>
+      </c>
+      <c r="D28">
         <v>493505000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>149160000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>394900000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>385626000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>283126000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>328854000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>288842000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>444702000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>341618000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>288725000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>211919000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>186241000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>193933000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>126157000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>48144000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>199091000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>255268000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>253573000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>36749000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>197783000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>17191370.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-483573.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>90382.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>19754890.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
         <v>36</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>371692000.0</v>
+      </c>
       <c r="C29">
+        <v>409601000.0</v>
+      </c>
+      <c r="D29">
         <v>447306000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>474426000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>601602000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>527093000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>582753000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>605912000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>624432000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>936788000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>288149000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>724459000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>721349000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>744396000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>751791000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>783967000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>795933000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>614043000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>622075000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>618074000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>630644000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>308940870.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-18927187.0</v>
       </c>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
-    </row>
-    <row r="30" spans="1:26">
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
+        <v>3825000.0</v>
+      </c>
+      <c r="C30">
         <v>2007000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1595000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2126000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1494000.0</v>
       </c>
-      <c r="F30"/>
-      <c r="G30"/>
+      <c r="G30">
+        <v>0.0</v>
+      </c>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
-      <c r="S30">
-[...1 lines deleted...]
-      </c>
+      <c r="S30"/>
       <c r="T30">
         <v>78000.0</v>
       </c>
       <c r="U30">
         <v>78000.0</v>
       </c>
       <c r="V30">
         <v>78000.0</v>
       </c>
-      <c r="W30"/>
+      <c r="W30">
+        <v>78000.0</v>
+      </c>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
-    </row>
-    <row r="31" spans="1:26">
+      <c r="AA30"/>
+    </row>
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>434220000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>487571000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>510883000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>518537000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>550967000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>563181000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>381535000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>330135000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>326798000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>341346000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>46666162.0</v>
       </c>
-      <c r="W31"/>
       <c r="X31"/>
-      <c r="Y31">
-[...1 lines deleted...]
-      </c>
+      <c r="Y31"/>
       <c r="Z31">
         <v>-23173850.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:26">
+      <c r="AA31">
+        <v>-23173850.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
         <v>39</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>60824000.0</v>
+      </c>
       <c r="C32">
+        <v>110452000.0</v>
+      </c>
+      <c r="D32">
         <v>147046000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>167777000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-40948000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-36978000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>43213000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-15710000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>7601000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>107035000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-2804000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>21494000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>43178000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>197916000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>275243000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>395491000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>494031000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>306890000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>169773000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>198280000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>228714000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>34752271.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-15741892.0</v>
       </c>
-      <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
-    </row>
-    <row r="33" spans="1:26">
+      <c r="AA32"/>
+    </row>
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
+        <v>739625000.0</v>
+      </c>
+      <c r="C33">
         <v>724649000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>723677000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>727587000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>737676000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>744486000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>687281000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>687825000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>682844000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>876728000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>814492000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>817162000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>761647000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>625119000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>566047000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>457635000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>377445000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>319335000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>467908000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>443657000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>425923000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>343039000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>32781523.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>76508998.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>129928.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>30410094.0</v>
       </c>
     </row>
-    <row r="34" spans="1:26">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
         <v>41</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>4299000.0</v>
+      </c>
       <c r="C34">
+        <v>2710000.0</v>
+      </c>
+      <c r="D34">
         <v>1370000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>1417000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>1615000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>5514000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>2163000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>2233000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>1944000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>1811000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>1054000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>115623000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>78476000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>1136000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>84499000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>64159000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>70543000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>7182000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>10606000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>18899000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>19258000.0</v>
       </c>
-      <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
-    </row>
-    <row r="35" spans="1:26">
+      <c r="AA34"/>
+    </row>
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
-        <v>484513000.0</v>
+        <v>793025000.0</v>
       </c>
       <c r="C35">
+        <v>789214000.0</v>
+      </c>
+      <c r="D35">
         <v>802504000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>796493000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>458515000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>527059000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>489078000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>380504000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>353606000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>563527000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>578301000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>404436000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>317254000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>312152000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>322753000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>302159000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>308295000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>244690000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>307546000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>315139000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>313291000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>263153000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>10205061.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>2677500.0</v>
       </c>
-      <c r="Y35"/>
-      <c r="Z35">
+      <c r="Z35"/>
+      <c r="AA35">
         <v>20408411.0</v>
       </c>
     </row>
-    <row r="36" spans="1:26">
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
+        <v>3024000.0</v>
+      </c>
+      <c r="C36">
         <v>12671000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>3434000.0</v>
       </c>
-      <c r="D36">
-[...1 lines deleted...]
-      </c>
       <c r="E36">
+        <v>3391000.0</v>
+      </c>
+      <c r="F36">
         <v>4415000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>4402000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>4835000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>4889000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>12042000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>208183000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>158517000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>158453000.0</v>
       </c>
-      <c r="M36">
-[...1 lines deleted...]
-      </c>
       <c r="N36">
+        <v>5657000.0</v>
+      </c>
+      <c r="O36">
         <v>100264000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>107854000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>100198000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>97187000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>94121000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>278686000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>305246000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>317535000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>2890000.0</v>
       </c>
-      <c r="W36"/>
-      <c r="X36">
+      <c r="X36"/>
+      <c r="Y36">
         <v>-1.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>129928.0</v>
       </c>
-      <c r="Z36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:26">
+      <c r="AA36"/>
+    </row>
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
-    </row>
-    <row r="38" spans="1:26">
+      <c r="AA37"/>
+    </row>
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
         <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>158453000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>100264000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>107854000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>100198000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>97187000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>94121000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>278686000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>305246000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>317535000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>266081603.0</v>
       </c>
-      <c r="W38"/>
-      <c r="X38">
+      <c r="X38"/>
+      <c r="Y38">
         <v>1.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>-40432.0</v>
       </c>
-      <c r="Z38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:26">
+      <c r="AA38"/>
+    </row>
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
+        <v>8619000.0</v>
+      </c>
+      <c r="C39">
         <v>16315000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>15185000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>17932000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>17003000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>30129000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>11203000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>14919000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>23963000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>15316000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>45966000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>46965000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>75403000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>73733000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>106080000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>79047000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>103401000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>2712000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>2793000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>3345000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>6791000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>367999.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>5064795.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>158221.0</v>
       </c>
-      <c r="Y39"/>
-      <c r="Z39">
+      <c r="Z39"/>
+      <c r="AA39">
         <v>2720578.0</v>
       </c>
     </row>
-    <row r="40" spans="1:26">
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
-        <v>66872000.0</v>
+        <v>61725000.0</v>
       </c>
       <c r="C40">
+        <v>61241000.0</v>
+      </c>
+      <c r="D40">
         <v>90163000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>106182000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>60778000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>55994000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>44071000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>38425000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>32003000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>43581000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>38054000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>37069000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>48029000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>36634000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>38697000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>28260000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>25457000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>-135307000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>52183000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>42563000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>28880000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>31895000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>2772275.0</v>
       </c>
-      <c r="X40"/>
-      <c r="Y40">
+      <c r="Y40"/>
+      <c r="Z40">
         <v>15695.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>1222692.0</v>
       </c>
     </row>
-    <row r="41" spans="1:26">
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>93252000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>62019000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>72373000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>57503000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>61982000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>11113000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>15606000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>23899000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>24258000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>1000000.0</v>
       </c>
-      <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
-      <c r="Z41">
+      <c r="Z41"/>
+      <c r="AA41">
         <v>7408411.0</v>
       </c>
     </row>
-    <row r="42" spans="1:26">
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
+        <v>857200000.0</v>
+      </c>
+      <c r="C42">
         <v>861953000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>865444000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>867706000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>862593000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>813573000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>809996000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>769494000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>766519000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>764344000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>761466000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>758999000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>755774000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>753885000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>752559000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>750056000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>746806000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>539423000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>468421000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>456310000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>455475000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>192381000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>107178.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>5105138.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>24784.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>4161011.0</v>
       </c>
     </row>
-    <row r="43" spans="1:26">
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
-    </row>
-    <row r="44" spans="1:26">
+      <c r="AA43"/>
+    </row>
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
-    </row>
-    <row r="45" spans="1:26">
+      <c r="AA44"/>
+    </row>
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
         <v>52</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>818427000.0</v>
+      </c>
       <c r="C45">
+        <v>795819000.0</v>
+      </c>
+      <c r="D45">
         <v>787578000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>788762000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>786949000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>786685000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>721013000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>714131000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>704512000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>693056000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>425761000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>672597000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>608402000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>533453000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>465804000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>138411000.0</v>
       </c>
-      <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
-    </row>
-    <row r="46" spans="1:26">
+      <c r="AA45"/>
+    </row>
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
+        <v>727206000.0</v>
+      </c>
+      <c r="C46">
         <v>711978000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>710931000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>714931000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>724042000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>730912000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>672707000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>673256000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>670802000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>668545000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>655975000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>658709000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>598524000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>524855000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>458193000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>357437000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>280258000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>225214000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>189222000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>138411000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>108388000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>74067000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>32781523.0</v>
       </c>
-      <c r="X46"/>
       <c r="Y46"/>
-      <c r="Z46">
+      <c r="Z46"/>
+      <c r="AA46">
         <v>30410094.0</v>
       </c>
     </row>
-    <row r="47" spans="1:26">
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
         <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>628818000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>579585000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>505719000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>438586000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>345591000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>266305000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>225214000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>189222000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>138411000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>108388000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>70218354.0</v>
       </c>
-      <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
-      <c r="Z47">
+      <c r="Z47"/>
+      <c r="AA47">
         <v>30410094.0</v>
       </c>
     </row>
-    <row r="48" spans="1:26">
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
         <v>55</v>
       </c>
       <c r="B48">
+        <v>-849382000.0</v>
+      </c>
+      <c r="C48">
         <v>-815941000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-797154000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-768784000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-624544000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-633376000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-568698000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-478059000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-429847000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-344240000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-320057000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-324943000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-268367000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-242525000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-233163000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-198215000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-183211000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-157779000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-138387000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-129523000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-114246000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-80714000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-43310446.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-105417.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-2064.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-27722053.0</v>
       </c>
     </row>
-    <row r="49" spans="1:26">
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-324943000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-268367000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-242525000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-233163000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-198215000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-183211000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-157779000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-138387000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-129523000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-114246000.0</v>
       </c>
-      <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
-    </row>
-    <row r="50" spans="1:26">
+      <c r="AA49"/>
+    </row>
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
         <v>57</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>10996000.0</v>
+      </c>
       <c r="C50">
+        <v>14016000.0</v>
+      </c>
+      <c r="D50">
         <v>23829000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>25608000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>23072000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>23287000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>11879000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>4972000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>3204000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>9148000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>3425000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>6426000.0</v>
       </c>
-      <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
-      <c r="T50">
+      <c r="T50"/>
+      <c r="U50">
         <v>36000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>265000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>121917.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>16276999.0</v>
       </c>
-      <c r="X50"/>
       <c r="Y50"/>
-      <c r="Z50">
+      <c r="Z50"/>
+      <c r="AA50">
         <v>6904940.0</v>
       </c>
     </row>
-    <row r="51" spans="1:26">
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
-        <v>58796000.0</v>
+        <v>738907000.0</v>
       </c>
       <c r="C51">
+        <v>776176000.0</v>
+      </c>
+      <c r="D51">
         <v>731446000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>433227000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>417382000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>401309000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>366799000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>339749000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>313863000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>543805000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>540967000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>317610000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>250300000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>250133000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>250380000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>244656000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>246313000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>399873000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>296940000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>291276000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>289298000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>262275000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>17298914.0</v>
       </c>
-      <c r="X51"/>
-      <c r="Y51">
+      <c r="Y51"/>
+      <c r="Z51">
         <v>200000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>19904940.0</v>
       </c>
     </row>
-    <row r="52" spans="1:26">
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
-        <v>6446000.0</v>
+        <v>10996000.0</v>
       </c>
       <c r="C52">
+        <v>17077000.0</v>
+      </c>
+      <c r="D52">
         <v>23829000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>29341000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>23072000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>23287000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>11879000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>4972000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>3204000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>9148000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>7065000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>6426000.0</v>
       </c>
-      <c r="M52"/>
       <c r="N52"/>
-      <c r="O52">
+      <c r="O52"/>
+      <c r="P52">
         <v>2197000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>980000.0</v>
       </c>
-      <c r="Q52"/>
-      <c r="R52">
+      <c r="R52"/>
+      <c r="S52">
         <v>167365000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>5000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>36000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>265000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>122000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>16277000.0</v>
       </c>
-      <c r="X52"/>
-      <c r="Y52">
+      <c r="Y52"/>
+      <c r="Z52">
         <v>200000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>6904940.0</v>
       </c>
     </row>
-    <row r="53" spans="1:26">
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53">
+        <v>30882000.0</v>
+      </c>
+      <c r="C53">
         <v>13631000.0</v>
       </c>
-      <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
-      <c r="F53">
-[...1 lines deleted...]
-      </c>
+      <c r="F53"/>
       <c r="G53">
         <v>0.0</v>
       </c>
       <c r="H53">
         <v>0.0</v>
       </c>
       <c r="I53">
+        <v>0.0</v>
+      </c>
+      <c r="J53">
         <v>2187000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>48226000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>12026000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M53">
         <v>0.0</v>
       </c>
       <c r="N53">
+        <v>0.0</v>
+      </c>
+      <c r="O53">
         <v>98592000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>158513000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>231331000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>219759000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>167365000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>184575000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>200432000.0</v>
       </c>
-      <c r="U53"/>
-      <c r="V53">
+      <c r="V53"/>
+      <c r="W53">
         <v>340.0</v>
       </c>
-      <c r="W53"/>
       <c r="X53"/>
-      <c r="Y53">
+      <c r="Y53"/>
+      <c r="Z53">
         <v>300100.0</v>
       </c>
-      <c r="Z53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:26">
+      <c r="AA53"/>
+    </row>
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
-    </row>
-    <row r="55" spans="1:26">
+      <c r="AA54"/>
+    </row>
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
         <v>62</v>
       </c>
       <c r="B55">
+        <v>886007000.0</v>
+      </c>
+      <c r="C55">
         <v>922666000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>989123000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1042472000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>787338000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>798385000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>788777000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>719753000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>734015000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1039373000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1071833000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>893012000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>875431000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>861336000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>887087000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>886512000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>898774000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>664684000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>691948000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>685137000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>685263000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>407977000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>37953862.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>77150793.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>239546.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>33280722.0</v>
       </c>
     </row>
-    <row r="56" spans="1:26">
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
+        <v>146382000.0</v>
+      </c>
+      <c r="C56">
         <v>198017000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>265446000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>314885000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>49662000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>53899000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>101496000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>31928000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>51171000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>162645000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>257341000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>75850000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>113784000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>236217000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>321040000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>428877000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>521329000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>345349000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>224040000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>241480000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>259340000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>64938000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>5172339.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>641794.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>109618.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>2870628.0</v>
       </c>
     </row>
-    <row r="57" spans="1:26">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57">
+        <v>85558000.0</v>
+      </c>
+      <c r="C57">
         <v>87565000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>118400000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>147108000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>90610000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>90877000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>58283000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>47638000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>43570000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>55610000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>51966000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>54356000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>70606000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>38301000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>45797000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>33386000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>27298000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>38459000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>54267000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>43200000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>30626000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>33075000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>20914231.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>77023.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>216610.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>10492174.0</v>
       </c>
     </row>
-    <row r="58" spans="1:26">
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
-        <v>572078000.0</v>
+        <v>878583000.0</v>
       </c>
       <c r="C58">
+        <v>876779000.0</v>
+      </c>
+      <c r="D58">
         <v>920904000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>943601000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>549125000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>617936000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>547361000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>428142000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>397176000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>619137000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>630267000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>458792000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>387860000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>350453000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>368550000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>335545000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>335593000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>283149000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>361813000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>358339000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>343917000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>296228000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>31119292.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>2754523.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>216610.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>30900585.0</v>
       </c>
     </row>
-    <row r="59" spans="1:26">
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
-    </row>
-    <row r="60" spans="1:26">
+      <c r="AA59"/>
+    </row>
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
+        <v>7424000.0</v>
+      </c>
+      <c r="C60">
         <v>45887000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>68219000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>98871000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>238213000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>180449000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>241416000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>291611000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>336839000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>420236000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>441566000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>434220000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>487571000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>510883000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>518537000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>550967000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>563181000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>381535000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>330135000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>326798000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>341346000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>111749000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>6834570.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>74396270.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>22936.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>2380137.0</v>
       </c>
     </row>
-    <row r="61" spans="1:26">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
         <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
-    </row>
-    <row r="62" spans="1:26">
+      <c r="AA61"/>
+    </row>
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
         <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5973,2857 +6121,2934 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>89</v>
+      </c>
+      <c r="B2">
+        <v>142979000.0</v>
+      </c>
       <c r="C2">
         <v>34708000.0</v>
       </c>
       <c r="D2">
         <v>18858000.0</v>
       </c>
       <c r="E2">
         <v>26559000.0</v>
       </c>
       <c r="F2">
         <v>10554000.0</v>
       </c>
       <c r="G2">
         <v>8602970.0</v>
       </c>
       <c r="H2">
         <v>5965960.0</v>
       </c>
       <c r="I2">
         <v>1221915.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B3">
         <v>33666000.0</v>
       </c>
       <c r="C3">
         <v>34708000.0</v>
       </c>
       <c r="D3">
         <v>15935000.0</v>
       </c>
       <c r="E3">
         <v>5209000.0</v>
       </c>
       <c r="F3">
         <v>2281000.0</v>
       </c>
       <c r="G3">
         <v>1896000.0</v>
       </c>
       <c r="H3">
         <v>900437.0</v>
       </c>
       <c r="I3">
         <v>4105186.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B5">
         <v>-117149000.0</v>
       </c>
       <c r="C5">
         <v>-232365000.0</v>
       </c>
       <c r="D5">
-        <v>-113901000.0</v>
+        <v>-69697000.0</v>
       </c>
       <c r="E5">
         <v>-84746000.0</v>
       </c>
       <c r="F5">
-        <v>-69580000.0</v>
+        <v>-70850000.0</v>
       </c>
       <c r="G5">
         <v>-48886000.0</v>
       </c>
       <c r="H5">
         <v>-17970372.0</v>
       </c>
       <c r="I5">
         <v>-4105186.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B6">
         <v>-83483000.0</v>
       </c>
       <c r="C6">
         <v>-197657000.0</v>
       </c>
       <c r="D6">
-        <v>-97966000.0</v>
+        <v>-53762000.0</v>
       </c>
       <c r="E6">
         <v>-79537000.0</v>
       </c>
       <c r="F6">
-        <v>-67299000.0</v>
+        <v>-68569000.0</v>
       </c>
       <c r="G6">
         <v>-46990000.0</v>
       </c>
       <c r="H6">
         <v>-17069935.0</v>
       </c>
       <c r="I6">
         <v>-4105186.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>96</v>
+      </c>
+      <c r="B9">
+        <v>-134624000.0</v>
+      </c>
       <c r="C9">
         <v>-34708000.0</v>
       </c>
       <c r="D9">
         <v>-18858000.0</v>
       </c>
       <c r="E9">
         <v>-26559000.0</v>
       </c>
       <c r="F9">
         <v>-10554000.0</v>
       </c>
       <c r="G9">
         <v>-8602970.0</v>
       </c>
       <c r="H9">
         <v>-5965960.0</v>
       </c>
       <c r="I9">
         <v>-1221915.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B10">
         <v>-181595000.0</v>
       </c>
       <c r="C10">
         <v>-289215000.0</v>
       </c>
       <c r="D10">
         <v>-101065000.0</v>
       </c>
       <c r="E10">
         <v>-84746000.0</v>
       </c>
       <c r="F10">
         <v>-77502000.0</v>
       </c>
       <c r="G10">
         <v>-52992000.0</v>
       </c>
       <c r="H10">
         <v>-19312718.0</v>
       </c>
       <c r="I10">
         <v>-4105186.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B11">
         <v>970000.0</v>
       </c>
       <c r="C11">
         <v>-79000.0</v>
       </c>
       <c r="D11">
         <v>650000.0</v>
       </c>
       <c r="E11">
         <v>2641000.0</v>
       </c>
       <c r="F11">
         <v>6858000.0</v>
       </c>
       <c r="G11">
         <v>7844363.0</v>
       </c>
       <c r="H11">
         <v>682459.0</v>
       </c>
       <c r="I11">
         <v>-161141.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B12">
         <v>64446000.0</v>
       </c>
       <c r="C12">
         <v>56850000.0</v>
       </c>
       <c r="D12">
         <v>31368000.0</v>
       </c>
       <c r="E12">
-        <v>2641000.0</v>
+        <v>2312000.0</v>
       </c>
       <c r="F12">
         <v>6652000.0</v>
       </c>
       <c r="G12">
         <v>7954000.0</v>
       </c>
       <c r="H12">
         <v>1012402.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>100</v>
+      </c>
+      <c r="B13">
+        <v>5860000.0</v>
+      </c>
       <c r="C13">
         <v>5194000.0</v>
       </c>
       <c r="D13">
         <v>5687000.0</v>
       </c>
       <c r="E13">
         <v>2641000.0</v>
       </c>
       <c r="F13">
         <v>821000.0</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B15">
         <v>-182565000.0</v>
       </c>
       <c r="C15">
         <v>-289136000.0</v>
       </c>
       <c r="D15">
         <v>-101715000.0</v>
       </c>
       <c r="E15">
         <v>-84746000.0</v>
       </c>
       <c r="F15">
         <v>-77502000.0</v>
       </c>
       <c r="G15">
         <v>-52992000.0</v>
       </c>
       <c r="H15">
         <v>-19995177.0</v>
       </c>
       <c r="I15">
         <v>-4105186.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-84746000.0</v>
       </c>
       <c r="F16">
         <v>-77502000.0</v>
       </c>
       <c r="G16">
         <v>-60147820.0</v>
       </c>
       <c r="H16">
         <v>-21746959.0</v>
       </c>
       <c r="I16">
         <v>-4804075.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>104</v>
+      </c>
+      <c r="B17">
+        <v>-182565000.0</v>
+      </c>
       <c r="C17">
         <v>-289136000.0</v>
       </c>
       <c r="D17">
         <v>-86894000.0</v>
       </c>
       <c r="E17">
         <v>-84746000.0</v>
       </c>
       <c r="F17">
         <v>-77502000.0</v>
       </c>
       <c r="G17">
         <v>-56840936.0</v>
       </c>
       <c r="H17">
         <v>-19312718.0</v>
       </c>
       <c r="I17">
         <v>-4105186.0</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>105</v>
+      </c>
+      <c r="B18">
+        <v>-58586000.0</v>
+      </c>
       <c r="C18">
         <v>-51656000.0</v>
       </c>
       <c r="D18">
         <v>-7999000.0</v>
       </c>
       <c r="E18">
         <v>2641000.0</v>
       </c>
       <c r="F18">
         <v>-6652000.0</v>
       </c>
       <c r="G18">
         <v>-7954888.0</v>
       </c>
       <c r="H18">
         <v>-1012402.0</v>
       </c>
       <c r="I18">
         <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-6069000.0</v>
       </c>
       <c r="F19">
         <v>-1270000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>108</v>
+      </c>
+      <c r="B21">
+        <v>-166366000.0</v>
+      </c>
       <c r="C21">
         <v>-145382000.0</v>
       </c>
       <c r="D21">
         <v>-113901000.0</v>
       </c>
       <c r="E21">
         <v>-81318000.0</v>
       </c>
       <c r="F21">
         <v>-69580000.0</v>
       </c>
       <c r="G21">
         <v>-37222000.0</v>
       </c>
       <c r="H21">
         <v>-17970373.0</v>
       </c>
       <c r="I21">
         <v>-4105186.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B23">
-        <v>8355000.0</v>
+        <v>174721000.0</v>
       </c>
       <c r="C23">
         <v>145382000.0</v>
       </c>
       <c r="D23">
         <v>113901000.0</v>
       </c>
       <c r="E23">
         <v>81318000.0</v>
       </c>
       <c r="F23">
         <v>69580000.0</v>
       </c>
       <c r="G23">
         <v>37222000.0</v>
       </c>
       <c r="H23">
         <v>17970373.0</v>
       </c>
       <c r="I23">
         <v>4105186.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>112</v>
+      </c>
+      <c r="B25">
+        <v>33666000.0</v>
+      </c>
       <c r="C25">
         <v>34708000.0</v>
       </c>
       <c r="D25">
         <v>18451000.0</v>
       </c>
       <c r="E25">
         <v>5209000.0</v>
       </c>
       <c r="F25">
         <v>2281000.0</v>
       </c>
       <c r="G25">
         <v>1896069.0</v>
       </c>
       <c r="H25">
         <v>900437.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B26">
         <v>5925000.0</v>
       </c>
       <c r="C26">
         <v>3378000.0</v>
       </c>
       <c r="D26">
         <v>6607000.0</v>
       </c>
       <c r="E26">
         <v>1090000.0</v>
       </c>
       <c r="F26">
         <v>1411000.0</v>
       </c>
       <c r="G26">
         <v>648000.0</v>
       </c>
       <c r="H26">
         <v>526127.0</v>
       </c>
       <c r="I26">
         <v>786233.0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>127293000.0</v>
       </c>
       <c r="D27">
         <v>95465000.0</v>
       </c>
       <c r="E27">
         <v>66128000.0</v>
       </c>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>115</v>
+      </c>
+      <c r="B28">
+        <v>59483000.0</v>
+      </c>
       <c r="C28">
         <v>11653000.0</v>
       </c>
       <c r="D28">
         <v>11829000.0</v>
       </c>
       <c r="E28">
         <v>10840000.0</v>
       </c>
       <c r="F28">
         <v>68169000.0</v>
       </c>
       <c r="G28">
         <v>39525058.0</v>
       </c>
       <c r="H28">
         <v>11478286.0</v>
       </c>
       <c r="I28">
         <v>2097038.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>116</v>
+      </c>
+      <c r="B29">
+        <v>970000.0</v>
+      </c>
       <c r="C29">
         <v>-79000.0</v>
       </c>
       <c r="D29">
         <v>650000.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B30">
-        <v>8355000.0</v>
+        <v>31742000.0</v>
       </c>
       <c r="C30">
         <v>110674000.0</v>
       </c>
       <c r="D30">
         <v>95043000.0</v>
       </c>
       <c r="E30">
         <v>54759000.0</v>
       </c>
       <c r="F30">
         <v>59026000.0</v>
       </c>
       <c r="G30">
         <v>28619000.0</v>
       </c>
       <c r="H30">
         <v>12004413.0</v>
       </c>
       <c r="I30">
         <v>2883271.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="B31"/>
+        <v>118</v>
+      </c>
+      <c r="B31">
+        <v>-15229000.0</v>
+      </c>
       <c r="C31">
         <v>-143833000.0</v>
       </c>
       <c r="D31">
         <v>12836000.0</v>
       </c>
       <c r="E31">
         <v>-3428000.0</v>
       </c>
       <c r="F31">
         <v>-7922000.0</v>
       </c>
       <c r="G31">
         <v>-15770000.0</v>
       </c>
       <c r="H31">
         <v>-1342345.0</v>
       </c>
       <c r="I31"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B32">
         <v>8355000.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z32"/>
+  <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B2">
-        <v>-90911000.0</v>
+        <v>32195999.0</v>
       </c>
       <c r="C2">
+        <v>52068000.0</v>
+      </c>
+      <c r="D2">
         <v>30375000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>37254000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>23282000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>21896000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>16965000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>22220000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>21194000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1317000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>5668000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>14023000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>8493000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>9611000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>6451000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>6449000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4048000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3326000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2687000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2411000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2130000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1563440.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3564000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1793000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1683000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1064625.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B3">
+        <v>8548000.0</v>
+      </c>
+      <c r="C3">
         <v>8393000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>7262000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>8395000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>8469000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>8574000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>7430000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>7167000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>10023000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1317000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5668000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3337000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2220000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1662000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1323000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1119000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1105000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>774000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>522000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>495000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>490000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>486665.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>475000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>469000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>465000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>457734.0</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B5">
+        <v>-18059000.0</v>
+      </c>
+      <c r="C5">
         <v>-2310000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-12135000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-126600000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>23896000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-49583000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-76072000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-36157000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-70553000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-7048000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>20029999.0</v>
       </c>
-      <c r="L5">
-[...1 lines deleted...]
-      </c>
       <c r="M5">
+        <v>-54127000.0</v>
+      </c>
+      <c r="N5">
         <v>-25185000.0</v>
       </c>
-      <c r="N5">
-[...1 lines deleted...]
-      </c>
       <c r="O5">
+        <v>-9362000.0</v>
+      </c>
+      <c r="P5">
         <v>-34948000.0</v>
       </c>
-      <c r="P5">
-[...1 lines deleted...]
-      </c>
       <c r="Q5">
+        <v>-15004000.0</v>
+      </c>
+      <c r="R5">
+        <v>-24988000.0</v>
+      </c>
+      <c r="S5">
+        <v>-18462000.0</v>
+      </c>
+      <c r="T5">
         <v>-19134000.0</v>
       </c>
-      <c r="R5">
-[...7 lines deleted...]
-      </c>
       <c r="U5">
+        <v>-9223000.0</v>
+      </c>
+      <c r="V5">
         <v>-24031000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-35124939.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-5967000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-2850000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-3976000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-2477780.0</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B6">
+        <v>-9511000.0</v>
+      </c>
+      <c r="C6">
         <v>6083000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-4873000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-118205000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>32365000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-41009000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-68642000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-28990000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-60530000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-5731000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>25697999.0</v>
       </c>
-      <c r="L6">
-[...1 lines deleted...]
-      </c>
       <c r="M6">
+        <v>-50790000.0</v>
+      </c>
+      <c r="N6">
         <v>-22965000.0</v>
       </c>
-      <c r="N6">
-[...1 lines deleted...]
-      </c>
       <c r="O6">
+        <v>-7700000.0</v>
+      </c>
+      <c r="P6">
         <v>-33625000.0</v>
       </c>
-      <c r="P6">
-[...1 lines deleted...]
-      </c>
       <c r="Q6">
-        <v>-18029000.0</v>
+        <v>-13885000.0</v>
       </c>
       <c r="R6">
+        <v>-23883000.0</v>
+      </c>
+      <c r="S6">
         <v>-17688000.0</v>
       </c>
-      <c r="S6">
-[...1 lines deleted...]
-      </c>
       <c r="T6">
-        <v>-9399000.0</v>
+        <v>-18612000.0</v>
       </c>
       <c r="U6">
+        <v>-8728000.0</v>
+      </c>
+      <c r="V6">
         <v>-23541000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-34638274.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-5492000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-2381000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-3511000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-2020046.0</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B9">
-        <v>85251000.0</v>
+        <v>-28069000.0</v>
       </c>
       <c r="C9">
+        <v>-49373000.0</v>
+      </c>
+      <c r="D9">
         <v>-27945000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-35604000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-21702000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-21896000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-16965000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-22220000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-21194000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-1317000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-5668000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-14023000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-8493000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-9611000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-6451000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-6449000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-4048000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-3326000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-2687000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-2411000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-2130000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-1563440.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-3564000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-1793000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-1683000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-1064625.0</v>
       </c>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B10">
+        <v>-33441000.0</v>
+      </c>
+      <c r="C10">
         <v>-17817000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-28370000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-144240000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>8832000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-64757000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-90639000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-48212000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-85607000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-23533000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>8530000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-56576000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-25842000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-9362000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-34948000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-15004000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-25432000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-19392000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-20977000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-15277000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-30120000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-37404000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-6609000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-4415000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-4564000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-3089956.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>98</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>970000.0</v>
       </c>
-      <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
-      <c r="F11">
+      <c r="F11"/>
+      <c r="G11">
         <v>-79000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-90639000.0</v>
       </c>
-      <c r="H11"/>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11">
         <v>9212724.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>650000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>3315000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>28762000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>5297000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1539000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1102000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>176000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>444000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-1887000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1843000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>6054000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>13621000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>196.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>642000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>597000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>655000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>612176.0</v>
       </c>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B12">
+        <v>15382000.0</v>
+      </c>
+      <c r="C12">
         <v>15507000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>16235000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>17640000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>15064000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>15174000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>14567000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>12055000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>15054000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>16485000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>10750000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2449000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>657000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1539000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>159000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>176000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>444000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>930000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1843000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>6054000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>6089000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>6127604.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>642000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>597000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>588000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>612176.0</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>100</v>
+      </c>
+      <c r="B13">
+        <v>1382000.0</v>
+      </c>
       <c r="C13">
+        <v>2010000.0</v>
+      </c>
+      <c r="D13">
         <v>2850000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>621000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>379000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>664000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>414000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>514000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3602000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>5786000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>2117000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1578000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1933000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>610000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1261000.0</v>
       </c>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
-    </row>
-    <row r="14" spans="1:26">
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B15">
+        <v>-33441000.0</v>
+      </c>
+      <c r="C15">
         <v>-18787000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-28370000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-144240000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>8832000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-64678000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-90639000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-48212000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-85607000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-24183000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>8530000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-56576000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-25842000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-9362000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-34948000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-15004000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-25432000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-19392000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-20977000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-15277000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-30120000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-41252543.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-6609000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-4415000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-4564000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-3089956.0</v>
       </c>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-56576000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-25842000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-9362000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-34948000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-15004000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-25432000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-11128000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-20977000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-15277000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-30120000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-39726290.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>-5202000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-5294000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-3596308.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>104</v>
+      </c>
+      <c r="B17">
+        <v>-33441000.0</v>
+      </c>
       <c r="C17">
+        <v>-18787000.0</v>
+      </c>
+      <c r="D17">
         <v>-28370000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-144240000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>8832000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-64678000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-90639000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-48212000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-85607000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-24183000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-23365000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-56576000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-25842000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-9362000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-34948000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-15004000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-25432000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-11128000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-20977000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-15277000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-30120000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-41252543.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-6609000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-4415000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-4564000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-3089956.0</v>
       </c>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>105</v>
+      </c>
+      <c r="B18">
+        <v>-14000000.0</v>
+      </c>
       <c r="C18">
+        <v>-13497000.0</v>
+      </c>
+      <c r="D18">
         <v>-13385000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-17019000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-14685000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-14510000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-14153000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-11541000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-11452000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-10699000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-3315000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-2449000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1276000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1807000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1102000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>176000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-444000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-930000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1843000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-6054000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-6089000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-6127604.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-642000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-597000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-588000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-612176.0</v>
       </c>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>-26326000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-5297000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>10275000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-14963000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>4473000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-5854000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>3417000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>8372000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>671000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-13730000.0</v>
       </c>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B21">
-        <v>122252000.0</v>
+        <v>-41795000.0</v>
       </c>
       <c r="C21">
+        <v>-44114000.0</v>
+      </c>
+      <c r="D21">
         <v>-38933000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-45598000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-37721000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-35180000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-31298000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-39922000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-38982000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-29032000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-31603000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-27801000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-21821000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-21444000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-21087000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-19653000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-19134000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-21879000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-27506000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-9894000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-10301000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-34914414.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-5967000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-2850000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-3269000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-2477780.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B23">
-        <v>-119557000.0</v>
+        <v>45922000.0</v>
       </c>
       <c r="C23">
+        <v>46809000.0</v>
+      </c>
+      <c r="D23">
         <v>41363000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>47248000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>39301000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>35180000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>31298000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>39922000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>38982000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>29032000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>31603000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>27801000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>21821000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>21444000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>21087000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>19653000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>19134000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>21879000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>27506000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>9894000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>10301000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>34914414.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>5967000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2850000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3269000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2477781.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>112</v>
+      </c>
+      <c r="B25">
+        <v>8548000.0</v>
+      </c>
       <c r="C25">
+        <v>8393000.0</v>
+      </c>
+      <c r="D25">
         <v>8409000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>8395000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>8469000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>8574000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>8182000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>7929000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>10023000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2069000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>7258000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>4545000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2220000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1662000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1323000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1119000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1105000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>774000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>522000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>495000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>490000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>486665.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>475404.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>469000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>465000.0</v>
       </c>
-      <c r="Z25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:26">
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B26">
+        <v>1555000.0</v>
+      </c>
+      <c r="C26">
         <v>2317000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>670000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1397000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1541000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1496000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1544000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1565000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1831000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>5876000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>841000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>160000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>393000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>247000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>254000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>250000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>339000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>310000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>330000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>224000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>547000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>120000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>171000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>9000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>348000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>17176.0</v>
       </c>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>22031000.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>20365000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-    </row>
-    <row r="28" spans="1:26">
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>115</v>
+      </c>
+      <c r="B28">
+        <v>12973000.0</v>
+      </c>
       <c r="C28">
+        <v>18795000.0</v>
+      </c>
+      <c r="D28">
         <v>10350000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>15860000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>14478000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>11653000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>12789000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>16137000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>15957000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>11829000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2692000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>27641000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>21428000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>21197000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>20833000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>19403000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>18795000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>21569000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>27176000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>7259000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>9754000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>33231621.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2232000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1048000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1238000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1395980.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
-      <c r="F29">
+      <c r="F29"/>
+      <c r="G29">
         <v>-79000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
-      <c r="I29"/>
+      <c r="I29">
+        <v>0.0</v>
+      </c>
       <c r="J29"/>
-      <c r="K29">
-[...1 lines deleted...]
-      </c>
+      <c r="K29"/>
       <c r="L29">
         <v>0.0</v>
       </c>
-      <c r="M29"/>
+      <c r="M29">
+        <v>0.0</v>
+      </c>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
-    </row>
-    <row r="30" spans="1:26">
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B30">
-        <v>-28646000.0</v>
+        <v>13726000.0</v>
       </c>
       <c r="C30">
+        <v>-5259000.0</v>
+      </c>
+      <c r="D30">
         <v>10988000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>9994000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>16019000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>13284000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>14333000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>17702000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>17788000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>27715000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>25935000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>13778000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>13328000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>11833000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>14636000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>13204000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>15086000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>18553000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>24819000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>7483000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>8171000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>33350974.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>2403000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1057000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1586000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1413156.0</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B31">
-        <v>41526000.0</v>
+        <v>8354000.0</v>
       </c>
       <c r="C31">
+        <v>26297000.0</v>
+      </c>
+      <c r="D31">
         <v>10563000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-98642000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>46553000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-29577000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-59341000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-8290000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-46625000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>5499000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>40133000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-28775000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-4021000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>12082000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-13861000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>4649000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-6298000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>2487000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>6529000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-5383000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-19819000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-2489586.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-642000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-1565000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1295000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-612176.0</v>
       </c>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B32">
+        <v>4127000.0</v>
+      </c>
+      <c r="C32">
         <v>2695000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2430000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1650000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1580000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
+        <v>0.0</v>
+      </c>
+      <c r="I32">
         <v>15053000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>11938000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>0.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>4844000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M32">
         <v>0.0</v>
       </c>
       <c r="N32">
         <v>0.0</v>
       </c>
       <c r="O32">
         <v>0.0</v>
       </c>
       <c r="P32">
         <v>0.0</v>
       </c>
       <c r="Q32">
         <v>0.0</v>
       </c>
       <c r="R32">
         <v>0.0</v>
       </c>
       <c r="S32">
         <v>0.0</v>
       </c>
       <c r="T32">
         <v>0.0</v>
       </c>
       <c r="U32">
         <v>0.0</v>
       </c>
       <c r="V32">
         <v>0.0</v>
       </c>
       <c r="W32">
         <v>0.0</v>
       </c>
       <c r="X32">
         <v>0.0</v>
       </c>
       <c r="Y32">
         <v>0.0</v>
       </c>
       <c r="Z32">
+        <v>0.0</v>
+      </c>
+      <c r="AA32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I30"/>
@@ -8854,2807 +9079,2876 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B2">
-        <v>41511000.0</v>
+        <v>32339000.0</v>
       </c>
       <c r="C2">
         <v>302514000.0</v>
       </c>
       <c r="D2">
         <v>227523000.0</v>
       </c>
       <c r="E2">
         <v>263858000.0</v>
       </c>
       <c r="F2">
         <v>330574000.0</v>
       </c>
       <c r="G2">
         <v>150000.0</v>
       </c>
       <c r="H2">
         <v>100814.0</v>
       </c>
       <c r="I2">
         <v>0.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B3">
         <v>40847000</v>
       </c>
       <c r="C3">
         <v>55584000</v>
       </c>
       <c r="D3">
         <v>153899000</v>
       </c>
       <c r="E3">
         <v>287189000</v>
       </c>
       <c r="F3">
         <v>137388000</v>
       </c>
       <c r="G3">
         <v>29812000</v>
       </c>
       <c r="H3">
         <v>5992062</v>
       </c>
       <c r="I3">
         <v>11120983</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-36335000.0</v>
       </c>
       <c r="F4">
         <v>-66716000.0</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-2885000.0</v>
       </c>
       <c r="F5">
         <v>532000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B6">
-        <v>126523000.0</v>
+        <v>126339000.0</v>
       </c>
       <c r="C6">
         <v>-261003000.0</v>
       </c>
       <c r="D6">
         <v>74991000.0</v>
       </c>
       <c r="E6">
         <v>-36335000.0</v>
       </c>
       <c r="F6">
         <v>-66716000.0</v>
       </c>
       <c r="G6">
         <v>330424000.0</v>
       </c>
       <c r="H6">
         <v>49236.0</v>
       </c>
       <c r="I6">
         <v>100814.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>125</v>
+      </c>
+      <c r="B7">
+        <v>7487000.0</v>
+      </c>
       <c r="C7">
         <v>-9947000.0</v>
       </c>
       <c r="D7">
         <v>5208000.0</v>
       </c>
       <c r="E7">
         <v>-3195000.0</v>
       </c>
       <c r="F7">
         <v>-6722000.0</v>
       </c>
       <c r="G7">
         <v>14550000.0</v>
       </c>
       <c r="H7">
         <v>1310724.0</v>
       </c>
       <c r="I7">
         <v>-1378967.0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B9">
         <v>-2007000.0</v>
       </c>
-      <c r="C9"/>
-      <c r="D9"/>
+      <c r="C9">
+        <v>0.0</v>
+      </c>
+      <c r="D9">
+        <v>0.0</v>
+      </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B10">
         <v>-1283000.0</v>
       </c>
       <c r="C10">
         <v>-3295000.0</v>
       </c>
       <c r="D10">
         <v>-4476000.0</v>
       </c>
       <c r="E10">
         <v>-265000.0</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>1286000.0</v>
       </c>
       <c r="F11">
         <v>-6812000.0</v>
       </c>
       <c r="G11">
         <v>233788.0</v>
       </c>
       <c r="H11">
         <v>1026944.0</v>
       </c>
       <c r="I11">
         <v>-1346198.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>16682000.0</v>
       </c>
       <c r="F12">
         <v>23798000.0</v>
       </c>
       <c r="G12">
         <v>18371691.0</v>
       </c>
       <c r="H12">
         <v>10786988.0</v>
       </c>
       <c r="I12">
         <v>57372.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-3280000.0</v>
       </c>
       <c r="F13">
         <v>-11429000.0</v>
       </c>
       <c r="G13">
         <v>18165009.0</v>
       </c>
       <c r="H13">
         <v>283780.0</v>
       </c>
       <c r="I13">
         <v>-32769.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B14">
         <v>33666000.0</v>
       </c>
       <c r="C14">
         <v>34708000.0</v>
       </c>
       <c r="D14">
         <v>18858000.0</v>
       </c>
       <c r="E14">
         <v>5209000.0</v>
       </c>
       <c r="F14">
         <v>2281000.0</v>
       </c>
       <c r="G14">
         <v>1896000.0</v>
       </c>
       <c r="H14">
         <v>900437.0</v>
       </c>
       <c r="I14">
         <v>900437.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B15">
-        <v>-11324000.0</v>
+        <v>11324000.0</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15">
         <v>287000.0</v>
       </c>
       <c r="G15"/>
       <c r="H15">
         <v>199980.71</v>
       </c>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B16">
-        <v>168034000.0</v>
+        <v>158678000.0</v>
       </c>
       <c r="C16">
         <v>41511000.0</v>
       </c>
       <c r="D16">
         <v>302514000.0</v>
       </c>
       <c r="E16">
         <v>227523000.0</v>
       </c>
       <c r="F16">
         <v>263858000.0</v>
       </c>
       <c r="G16">
         <v>330574000.0</v>
       </c>
       <c r="H16">
         <v>150050.0</v>
       </c>
       <c r="I16">
         <v>100814.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B18">
         <v>-183587000.0</v>
       </c>
       <c r="C18">
         <v>-200410000.0</v>
       </c>
       <c r="D18">
         <v>-248805000.0</v>
       </c>
       <c r="E18">
         <v>-352667000.0</v>
       </c>
       <c r="F18">
         <v>-191895000.0</v>
       </c>
       <c r="G18">
         <v>-47765000.0</v>
       </c>
       <c r="H18">
         <v>-12306631.0</v>
       </c>
       <c r="I18">
         <v>-16547764.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>137</v>
+      </c>
+      <c r="B19">
+        <v>-13621000.0</v>
+      </c>
       <c r="C19">
         <v>-7009000.0</v>
       </c>
       <c r="D19">
         <v>-69922000.0</v>
       </c>
       <c r="E19">
         <v>68802000.0</v>
       </c>
       <c r="F19">
         <v>-168187000.0</v>
       </c>
       <c r="G19">
         <v>-29811733.0</v>
       </c>
       <c r="H19">
         <v>-5882062.0</v>
       </c>
       <c r="I19">
         <v>-11120983.0</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>138</v>
+      </c>
+      <c r="B20">
+        <v>333462000.0</v>
+      </c>
       <c r="C20">
         <v>60043000.0</v>
       </c>
       <c r="D20">
         <v>-1000.0</v>
       </c>
       <c r="E20">
         <v>206071000.0</v>
       </c>
       <c r="F20">
         <v>299461000.0</v>
       </c>
       <c r="G20">
         <v>107169969.0</v>
       </c>
       <c r="H20">
         <v>10895308.0</v>
       </c>
       <c r="I20">
         <v>12260210.0</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>139</v>
+      </c>
+      <c r="B21">
+        <v>-2174000.0</v>
+      </c>
       <c r="C21">
         <v>-193588000.0</v>
       </c>
       <c r="D21">
         <v>284509000.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>-480000.0</v>
       </c>
       <c r="G21">
         <v>282942516.0</v>
       </c>
       <c r="H21">
         <v>1663868.0</v>
       </c>
       <c r="I21">
         <v>4603191.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B22">
         <v>-182565000.0</v>
       </c>
       <c r="C22">
         <v>-289136000.0</v>
       </c>
       <c r="D22">
         <v>-101715000.0</v>
       </c>
       <c r="E22">
         <v>-84746000.0</v>
       </c>
       <c r="F22">
         <v>-77502000.0</v>
       </c>
       <c r="G22">
         <v>-52992000.0</v>
       </c>
       <c r="H22">
         <v>-19312718.0</v>
       </c>
       <c r="I22">
         <v>-4105186.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B23">
-        <v>335055000.0</v>
+        <v>-525000.0</v>
       </c>
       <c r="C23">
         <v>47835000.0</v>
       </c>
       <c r="D23">
         <v>-11139000.0</v>
       </c>
       <c r="E23">
         <v>43098000.0</v>
       </c>
       <c r="F23">
         <v>-4009000.0</v>
       </c>
       <c r="G23">
         <v>-14314000.0</v>
       </c>
       <c r="H23">
         <v>-249441.0</v>
       </c>
       <c r="I23">
         <v>1188367.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>72681000.0</v>
       </c>
       <c r="F24">
         <v>-143989000.0</v>
       </c>
       <c r="G24"/>
       <c r="H24">
         <v>110000.0</v>
       </c>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B25">
-        <v>-9746000.0</v>
+        <v>-2298000.0</v>
       </c>
       <c r="C25">
         <v>107975000.0</v>
       </c>
       <c r="D25">
         <v>-29736000.0</v>
       </c>
       <c r="E25">
         <v>6414000.0</v>
       </c>
       <c r="F25">
         <v>3306000.0</v>
       </c>
       <c r="G25">
         <v>12967000.0</v>
       </c>
       <c r="H25">
         <v>6738355.0</v>
       </c>
       <c r="I25">
         <v>32884.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>143</v>
+      </c>
+      <c r="B26">
+        <v>-4928000.0</v>
+      </c>
       <c r="C26">
         <v>-1618000.0</v>
       </c>
       <c r="D26">
         <v>-1370000.0</v>
       </c>
       <c r="E26">
         <v>-1639000.0</v>
       </c>
       <c r="F26">
         <v>-1695000.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>-19.29</v>
       </c>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B27">
         <v>14935000.0</v>
       </c>
       <c r="C27">
         <v>11653000.0</v>
       </c>
       <c r="D27">
         <v>11829000.0</v>
       </c>
       <c r="E27">
         <v>10840000.0</v>
       </c>
       <c r="F27">
         <v>22636000.0</v>
       </c>
       <c r="G27">
         <v>5626000.0</v>
       </c>
       <c r="H27">
         <v>4048633.0</v>
       </c>
       <c r="I27">
         <v>24488.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B28">
         <v>323731000.0</v>
       </c>
       <c r="C28">
         <v>-109168000.0</v>
       </c>
       <c r="D28">
         <v>272000000.0</v>
       </c>
       <c r="E28">
         <v>247530000.0</v>
       </c>
       <c r="F28">
         <v>293366000.0</v>
       </c>
       <c r="G28">
         <v>378189000.0</v>
       </c>
       <c r="H28">
         <v>12245867.0</v>
       </c>
       <c r="I28">
         <v>16648578.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B29">
         <v>-142740000.0</v>
       </c>
       <c r="C29">
         <v>-144826000.0</v>
       </c>
       <c r="D29">
         <v>-94906000.0</v>
       </c>
       <c r="E29">
         <v>-65478000.0</v>
       </c>
       <c r="F29">
         <v>-54507000.0</v>
       </c>
       <c r="G29">
         <v>-17953000.0</v>
       </c>
       <c r="H29">
         <v>-6314569.0</v>
       </c>
       <c r="I29">
         <v>-5426781.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B30">
         <v>-54468000.0</v>
       </c>
       <c r="C30">
         <v>-7009000.0</v>
       </c>
       <c r="D30">
         <v>-102103000.0</v>
       </c>
       <c r="E30">
         <v>-218387000.0</v>
       </c>
       <c r="F30">
         <v>-305575000.0</v>
       </c>
       <c r="G30">
         <v>-29812000.0</v>
       </c>
       <c r="H30">
         <v>-5882062.0</v>
       </c>
       <c r="I30">
         <v>-11120983.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z30"/>
+  <dimension ref="A1:AA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B2">
-        <v>237941000.0</v>
+        <v>158678000.0</v>
       </c>
       <c r="C2">
+        <v>247253000.0</v>
+      </c>
+      <c r="D2">
         <v>288679000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>37462000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>41511000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>93653000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>23455000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>39940000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>302514000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>384139000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>216328000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>263875000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>227523000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>257518000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>285050000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>390042000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>263858000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>309551000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>37703000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>570084000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>330574000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>107544.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1277000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3109000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>150000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>195559.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B3">
+        <v>3432000</v>
+      </c>
+      <c r="C3">
         <v>13343000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3895000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>8605000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>15004000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>21595000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>9271000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>10370000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>14348000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>11219000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>18441000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>77607000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>46632000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>75094000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>85028000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>74890000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>52177000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>49235000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>45924000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>16602000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>33891000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>27388331</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>866000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>794000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>763000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>3612620</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-47547000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>36352000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-29995000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-27532000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-104992000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>126184000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-45693000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-29023000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-231510000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>239510000.0</v>
       </c>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-5010000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-993000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>2303000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1106000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-3808000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-274000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>687000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-880000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-929000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1654000.0</v>
       </c>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-    </row>
-    <row r="6" spans="1:26">
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B6">
-        <v>-69907000.0</v>
+        <v>-67957000.0</v>
       </c>
       <c r="C6">
+        <v>-79219000.0</v>
+      </c>
+      <c r="D6">
         <v>-50738000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>260482000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-4049000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-52142000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>70198000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-16485000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-262574000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-81625000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>167811000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-47547000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>36352000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-29995000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-27532000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-104992000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>126184000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-45693000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-1031000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-231510000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>239510000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>330465719.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-1169000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-1832000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>2959000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-45509.0</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B7">
-        <v>8691000.0</v>
+        <v>-5443000.0</v>
       </c>
       <c r="C7">
+        <v>16178000.0</v>
+      </c>
+      <c r="D7">
         <v>-4785000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-471000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-3435000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>424000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-3737000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-2980000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-3654000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-1480000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>8543000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-3594000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1739000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1315000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>658000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-3175000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-1993000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>676000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>7044000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-4580000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-5816000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>19664533.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>244000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>382000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-1892000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>4305848.0</v>
       </c>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B9">
+        <v>-1818000.0</v>
+      </c>
+      <c r="C9">
         <v>-412000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>531000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-632000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-1494000.0</v>
       </c>
-      <c r="F9"/>
       <c r="G9"/>
-      <c r="H9">
-[...1 lines deleted...]
-      </c>
+      <c r="H9"/>
       <c r="I9">
         <v>0.0</v>
       </c>
-      <c r="J9"/>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-    </row>
-    <row r="10" spans="1:26">
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B10">
+        <v>1489000.0</v>
+      </c>
+      <c r="C10">
         <v>1355000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>35000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-2077000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-596000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1466000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1829000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-1323000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-648000.0</v>
       </c>
-      <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>-963000.0</v>
       </c>
-      <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
-    </row>
-    <row r="11" spans="1:26">
+      <c r="AA10"/>
+    </row>
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>1949000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>3658000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-356000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2197000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>877000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-1432000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>322000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>7924000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-1148000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-7361000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>859884.0</v>
       </c>
-      <c r="W11"/>
-      <c r="X11">
+      <c r="X11"/>
+      <c r="Y11">
         <v>-200000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-987000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>3451524.0</v>
       </c>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>29565000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>7001000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-8990000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>17894000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-1228000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>9006000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>4466000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>5242000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>327000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>13928000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>13711082.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>1293000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1072000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>432919.0</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>-4748000.0</v>
       </c>
       <c r="N13">
+        <v>-4748000.0</v>
+      </c>
+      <c r="O13">
         <v>2057000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>925000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-3522000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-2740000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>570000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>6718000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-7478000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-11239000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>18804649.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>582000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-905000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>854324.0</v>
       </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B14">
+        <v>8548000.0</v>
+      </c>
+      <c r="C14">
         <v>8393000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>8409000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>8395000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>8469000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>8574000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>8182000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>7929000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>10023000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2069000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>6380000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>3337000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2220000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1662000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1323000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1119000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1105000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>774000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>522000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>495000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>490000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>486665.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>475404.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>469000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>465000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>457734.0</v>
       </c>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B15">
-        <v>-11324000.0</v>
+        <v>5313000.0</v>
       </c>
       <c r="C15">
+        <v>11324000.0</v>
+      </c>
+      <c r="D15">
         <v>5927000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>583000.0</v>
       </c>
-      <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-    </row>
-    <row r="16" spans="1:26">
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B16">
+        <v>90721000.0</v>
+      </c>
+      <c r="C16">
         <v>168034000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>237941000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>297944000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>37462000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>41511000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>93653000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>23455000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>39940000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>302514000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>384139000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>216328000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>263875000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>227523000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>257518000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>285050000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>390042000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>263858000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>36672000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>338574000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>570084000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>330573263.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>108000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1277000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>3109000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>150050.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B18">
+        <v>-46086000.0</v>
+      </c>
+      <c r="C18">
         <v>-42031000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-42357000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-45327000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-53872000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-53436000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-42648000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-50800000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-53526000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-44795000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-39347000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-103276000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-61387000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-90408000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-100102000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-93056000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-69101000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-61784000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-44900000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-30752000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-54459000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-34557351.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-4460000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-3065000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-5682000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-1506075.0</v>
       </c>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>137</v>
+      </c>
+      <c r="B19">
+        <v>-17218000.0</v>
+      </c>
       <c r="C19">
+        <v>-13621000.0</v>
+      </c>
+      <c r="D19">
         <v>-3895000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-8605000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-15004000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-21595000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-9271000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-8170000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>32027000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-46774000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-46950000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-77607000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>99371000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>60501000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>73088000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-11906000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-52881000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>16799000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>15717000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200703000.0</v>
       </c>
       <c r="U19">
         <v>-200703000.0</v>
       </c>
       <c r="V19">
         <v>-200703000.0</v>
       </c>
       <c r="W19">
+        <v>-200703000.0</v>
+      </c>
+      <c r="X19">
         <v>-866402.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-200703000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-763000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-3612620.0</v>
       </c>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>138</v>
+      </c>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
       <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20">
         <v>155000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>300155000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>33152000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>93000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>59950000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>-92000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>92000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
-        <v>1000.0</v>
+        <v>0.0</v>
       </c>
       <c r="O20">
         <v>1000.0</v>
       </c>
       <c r="P20">
+        <v>1000.0</v>
+      </c>
+      <c r="Q20">
         <v>0.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>206071000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="U20"/>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>139</v>
+      </c>
+      <c r="B21">
+        <v>-1136000.0</v>
+      </c>
       <c r="C21">
+        <v>-20847000.0</v>
+      </c>
+      <c r="D21">
         <v>-2052000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>4357000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>16368000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>3316000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>22207000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>34704000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57747000.0</v>
       </c>
       <c r="N21">
         <v>57747000.0</v>
       </c>
       <c r="O21">
         <v>57747000.0</v>
       </c>
-      <c r="P21"/>
+      <c r="P21">
+        <v>57747000.0</v>
+      </c>
       <c r="Q21"/>
-      <c r="R21">
+      <c r="R21"/>
+      <c r="S21">
         <v>3587000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-36000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-55000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-3976000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>286795861.0</v>
       </c>
-      <c r="W21"/>
-      <c r="X21">
+      <c r="X21"/>
+      <c r="Y21">
         <v>314000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-2933000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>5966.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B22">
+        <v>-33441000.0</v>
+      </c>
+      <c r="C22">
         <v>-18787000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-28370000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-144240000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>8832000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-64678000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-90639000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-48212000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-85607000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-24183000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>8530000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-56576000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-25842000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-9362000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-34948000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-15004000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-25432000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-19392000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-20977000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-11059000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-30120000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-41252543.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-6609000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-4415000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-4564000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-3089956.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B23">
-        <v>28643000.0</v>
+        <v>-1485000.0</v>
       </c>
       <c r="C23">
+        <v>-2319000.0</v>
+      </c>
+      <c r="D23">
         <v>2012000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>302400000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1675000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>50986000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>119000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1595000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-435000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-7358000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1991000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-1355000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-20000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13000.0</v>
       </c>
       <c r="P23">
         <v>-13000.0</v>
       </c>
       <c r="Q23">
+        <v>-13000.0</v>
+      </c>
+      <c r="R23">
         <v>43144000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-13000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>196000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-55000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-4583000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-11769409.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-526000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>919000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-2333000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>5966.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>46375.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-35555.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-87351000.0</v>
       </c>
-      <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>99371.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>73088.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-45189000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-66095000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-44197000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>44197000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-8264000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-50328000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>402.0</v>
       </c>
-      <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B25">
-        <v>-30222000.0</v>
+        <v>-12318000.0</v>
       </c>
       <c r="C25">
+        <v>-36739000.0</v>
+      </c>
+      <c r="D25">
         <v>-16619000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>93183000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-56088000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>20823000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>49934000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-239000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>37378000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-13758000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-47642000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>27912000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>4962000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-10321000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>14883000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-4373000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>6225000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-2490000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>14435000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>159000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>14571000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>10858889.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>332662.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1120000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>655000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-4211.0</v>
       </c>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B26">
-        <v>4527000.0</v>
+        <v>-2223000.0</v>
       </c>
       <c r="C26">
+        <v>-401000.0</v>
+      </c>
+      <c r="D26">
         <v>-1727000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-1103000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-1697000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-440000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-483000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-97000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-598000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-248000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-818000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-27000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-277000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-67000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-506000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-17000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-1049000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-1695000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>196000.0</v>
       </c>
-      <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>-480000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-16000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B27">
+        <v>2544000.0</v>
+      </c>
+      <c r="C27">
         <v>2267000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2903000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>6411000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3354000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3016000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2883000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3072000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2682000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3126000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3283000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>3252000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2166000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1392000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3010000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3267000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3171000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>7883000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>13611000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>835000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>307000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>3073436.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1962541.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>173000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>417000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>437130.0</v>
       </c>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B28">
+        <v>-4614000.0</v>
+      </c>
+      <c r="C28">
         <v>-23567000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-8334000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>305809000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>49823000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1294000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>112846000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>32115000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-255423000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1275000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>219178000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>55729000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-1632000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-88000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-518000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-30000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>248166000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-708000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>160000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-55000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>293969000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>365023070.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3291000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1233000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>8641000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1460566.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B29">
+        <v>-42654000.0</v>
+      </c>
+      <c r="C29">
         <v>-28688000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-38462000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-36722000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-38868000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-31841000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-33377000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-40430000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-39178000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-33576000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-20906000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-25669000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-14755000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-15314000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-15074000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-18166000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-16924000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-12549000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1024000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-14150000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-20568000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-7169020.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-3594000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-2271000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-4919000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2106545.0</v>
       </c>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B30">
+        <v>-20650000.0</v>
+      </c>
+      <c r="C30">
         <v>-26964000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-3895000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-8605000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-15004000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-21595000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-9271000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-8170000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>32027000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-46774000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-30461000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-77607000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>52739000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-14593000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-11940000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-86796000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-105058000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-32436000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-30207000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-217305000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-33891000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-27388331.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-866000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-794000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-763000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-3612620.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>