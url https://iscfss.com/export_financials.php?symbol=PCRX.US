--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -7291,54 +7291,54 @@
       <c r="M22">
         <v>92130000.0</v>
       </c>
       <c r="N22">
         <v>92977000.0</v>
       </c>
       <c r="O22">
         <v>96063000.0</v>
       </c>
       <c r="P22">
         <v>96799000.0</v>
       </c>
       <c r="Q22">
         <v>100588000.0</v>
       </c>
       <c r="R22">
         <v>103662000.0</v>
       </c>
       <c r="S22">
         <v>98550000.0</v>
       </c>
       <c r="T22">
         <v>67209000.0</v>
       </c>
       <c r="U22">
-        <v>65264000.0</v>
+        <v>65263999.0</v>
       </c>
       <c r="V22">
-        <v>64606000.0</v>
+        <v>64605999.0</v>
       </c>
       <c r="W22">
         <v>64650000.0</v>
       </c>
       <c r="X22">
         <v>68542000.0</v>
       </c>
       <c r="Y22">
         <v>66690000.0</v>
       </c>
       <c r="Z22">
         <v>59666000.0</v>
       </c>
       <c r="AA22">
         <v>58296000.0</v>
       </c>
       <c r="AB22">
         <v>60238000.0</v>
       </c>
       <c r="AC22">
         <v>52697000.0</v>
       </c>
       <c r="AD22">
         <v>47028000.0</v>
       </c>
@@ -8585,60 +8585,60 @@
       <c r="I30">
         <v>104779000.0</v>
       </c>
       <c r="J30">
         <v>101639000.0</v>
       </c>
       <c r="K30">
         <v>105556000.0</v>
       </c>
       <c r="L30">
         <v>96956000.0</v>
       </c>
       <c r="M30">
         <v>99079000.0</v>
       </c>
       <c r="N30">
         <v>93205000.0</v>
       </c>
       <c r="O30">
         <v>98397000.0</v>
       </c>
       <c r="P30">
         <v>93471000.0</v>
       </c>
       <c r="Q30">
-        <v>91105000.0</v>
+        <v>91305000.0</v>
       </c>
       <c r="R30">
-        <v>92103000.0</v>
+        <v>92503000.0</v>
       </c>
       <c r="S30">
         <v>96318000.0</v>
       </c>
       <c r="T30">
-        <v>49975000.0</v>
+        <v>50375000.0</v>
       </c>
       <c r="U30">
         <v>68357000.0</v>
       </c>
       <c r="V30">
         <v>52583000.0</v>
       </c>
       <c r="W30">
         <v>53046000.0</v>
       </c>
       <c r="X30">
         <v>46143000.0</v>
       </c>
       <c r="Y30">
         <v>44013000.0</v>
       </c>
       <c r="Z30">
         <v>38988000.0</v>
       </c>
       <c r="AA30">
         <v>47530000.0</v>
       </c>
       <c r="AB30">
         <v>42573000.0</v>
       </c>
@@ -10190,66 +10190,66 @@
       <c r="I39">
         <v>19771000.0</v>
       </c>
       <c r="J39">
         <v>18802000.0</v>
       </c>
       <c r="K39">
         <v>21504000.0</v>
       </c>
       <c r="L39">
         <v>18591000.0</v>
       </c>
       <c r="M39">
         <v>17349000.0</v>
       </c>
       <c r="N39">
         <v>15933000.0</v>
       </c>
       <c r="O39">
         <v>15223000.0</v>
       </c>
       <c r="P39">
         <v>14416000.0</v>
       </c>
       <c r="Q39">
-        <v>18124000.0</v>
+        <v>17924000.0</v>
       </c>
       <c r="R39">
-        <v>19059000.0</v>
+        <v>18659000.0</v>
       </c>
       <c r="S39">
         <v>14771000.0</v>
       </c>
       <c r="T39">
-        <v>11310000.0</v>
+        <v>10910000.0</v>
       </c>
       <c r="U39">
-        <v>12363000.0</v>
+        <v>12363001.0</v>
       </c>
       <c r="V39">
-        <v>12995000.0</v>
+        <v>12995001.0</v>
       </c>
       <c r="W39">
         <v>12265000.0</v>
       </c>
       <c r="X39">
         <v>11710000.0</v>
       </c>
       <c r="Y39">
         <v>18328000.0</v>
       </c>
       <c r="Z39">
         <v>14476000.0</v>
       </c>
       <c r="AA39">
         <v>10781000.0</v>
       </c>
       <c r="AB39">
         <v>20784000.0</v>
       </c>
       <c r="AC39">
         <v>17052000.0</v>
       </c>
       <c r="AD39">
         <v>18874000.0</v>
       </c>
@@ -17130,51 +17130,51 @@
       <c r="BA6">
         <v>-10831000.0</v>
       </c>
       <c r="BB6">
         <v>-18645000.0</v>
       </c>
       <c r="BC6">
         <v>-11244000.0</v>
       </c>
       <c r="BD6">
         <v>-14619000.0</v>
       </c>
       <c r="BE6">
         <v>-6626000.0</v>
       </c>
       <c r="BF6">
         <v>-10000000.0</v>
       </c>
       <c r="BG6">
         <v>-10821000.0</v>
       </c>
       <c r="BH6">
         <v>-7704000.0</v>
       </c>
       <c r="BI6">
-        <v>-8531000.0</v>
+        <v>-8087000.0</v>
       </c>
       <c r="BJ6">
         <v>-6132000.0</v>
       </c>
       <c r="BK6">
         <v>-5408000.0</v>
       </c>
       <c r="BL6">
         <v>-5415000.0</v>
       </c>
       <c r="BM6">
         <v>-4595000.0</v>
       </c>
       <c r="BN6">
         <v>-3603000.0</v>
       </c>
       <c r="BO6">
         <v>-6503000.0</v>
       </c>
       <c r="BP6">
         <v>-5158000.0</v>
       </c>
       <c r="BQ6"/>
     </row>
     <row r="7" spans="1:69">
@@ -27327,51 +27327,51 @@
       <c r="BK22">
         <v>-7044000.0</v>
       </c>
       <c r="BL22">
         <v>-7900000.0</v>
       </c>
       <c r="BM22">
         <v>-6816000.0</v>
       </c>
       <c r="BN22">
         <v>-5392000.0</v>
       </c>
       <c r="BO22">
         <v>-8971000.0</v>
       </c>
       <c r="BP22">
         <v>-6592000.0</v>
       </c>
       <c r="BQ22"/>
     </row>
     <row r="23" spans="1:69">
       <c r="A23" t="s">
         <v>181</v>
       </c>
       <c r="B23">
-        <v>-5000.0</v>
+        <v>-4355000.0</v>
       </c>
       <c r="C23">
         <v>-143000.0</v>
       </c>
       <c r="D23">
         <v>-2199000.0</v>
       </c>
       <c r="E23">
         <v>-5285000.0</v>
       </c>
       <c r="F23">
         <v>-181000.0</v>
       </c>
       <c r="G23">
         <v>857000.0</v>
       </c>
       <c r="H23">
         <v>-32000.0</v>
       </c>
       <c r="I23">
         <v>-378000.0</v>
       </c>
       <c r="J23">
         <v>-4000.0</v>
       </c>
@@ -27384,51 +27384,51 @@
       <c r="M23">
         <v>3253000.0</v>
       </c>
       <c r="N23">
         <v>-6913000.0</v>
       </c>
       <c r="O23">
         <v>864000.0</v>
       </c>
       <c r="P23">
         <v>1600000.0</v>
       </c>
       <c r="Q23">
         <v>12678000.0</v>
       </c>
       <c r="R23">
         <v>11024000.0</v>
       </c>
       <c r="S23">
         <v>-3827000.0</v>
       </c>
       <c r="T23">
         <v>3052000.0</v>
       </c>
       <c r="U23">
-        <v>5908000.0</v>
+        <v>-1338000.0</v>
       </c>
       <c r="V23">
         <v>10325000.0</v>
       </c>
       <c r="W23">
         <v>10363000.0</v>
       </c>
       <c r="X23">
         <v>17140000.0</v>
       </c>
       <c r="Y23">
         <v>3464000.0</v>
       </c>
       <c r="Z23">
         <v>-4736000.0</v>
       </c>
       <c r="AA23">
         <v>-2020000.0</v>
       </c>
       <c r="AB23">
         <v>1423000.0</v>
       </c>
       <c r="AC23">
         <v>3737000.0</v>
       </c>