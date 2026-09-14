--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="189">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="190">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -262,50 +262,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3998,477 +4001,483 @@
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BQ62"/>
+  <dimension ref="A1:BR62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:69">
+    <row r="1" spans="1:70">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>80</v>
       </c>
       <c r="C1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E1" t="s">
         <v>82</v>
       </c>
       <c r="F1" t="s">
         <v>83</v>
       </c>
       <c r="G1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="I1" t="s">
         <v>85</v>
       </c>
       <c r="J1" t="s">
         <v>86</v>
       </c>
       <c r="K1" t="s">
+        <v>87</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="M1" t="s">
         <v>88</v>
       </c>
       <c r="N1" t="s">
         <v>89</v>
       </c>
       <c r="O1" t="s">
+        <v>90</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Q1" t="s">
         <v>91</v>
       </c>
       <c r="R1" t="s">
         <v>92</v>
       </c>
       <c r="S1" t="s">
+        <v>93</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="U1" t="s">
         <v>94</v>
       </c>
       <c r="V1" t="s">
         <v>95</v>
       </c>
       <c r="W1" t="s">
+        <v>96</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="Y1" t="s">
         <v>97</v>
       </c>
       <c r="Z1" t="s">
         <v>98</v>
       </c>
       <c r="AA1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AC1" t="s">
         <v>100</v>
       </c>
       <c r="AD1" t="s">
         <v>101</v>
       </c>
       <c r="AE1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AG1" t="s">
         <v>103</v>
       </c>
       <c r="AH1" t="s">
         <v>104</v>
       </c>
       <c r="AI1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AK1" t="s">
         <v>106</v>
       </c>
       <c r="AL1" t="s">
         <v>107</v>
       </c>
       <c r="AM1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AO1" t="s">
         <v>109</v>
       </c>
       <c r="AP1" t="s">
         <v>110</v>
       </c>
       <c r="AQ1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AS1" t="s">
         <v>112</v>
       </c>
       <c r="AT1" t="s">
         <v>113</v>
       </c>
       <c r="AU1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AW1" t="s">
         <v>115</v>
       </c>
       <c r="AX1" t="s">
         <v>116</v>
       </c>
       <c r="AY1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
         <v>119</v>
       </c>
       <c r="BC1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
       <c r="BF1" t="s">
         <v>122</v>
       </c>
       <c r="BG1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BI1" t="s">
         <v>124</v>
       </c>
       <c r="BJ1" t="s">
         <v>125</v>
       </c>
       <c r="BK1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BM1" t="s">
         <v>127</v>
       </c>
       <c r="BN1" t="s">
         <v>128</v>
       </c>
       <c r="BO1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
       </c>
-      <c r="BP1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BQ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BR1" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="2" spans="1:69">
+    <row r="2" spans="1:70">
       <c r="A2" t="s">
         <v>19</v>
       </c>
       <c r="B2">
+        <v>17509000.0</v>
+      </c>
+      <c r="C2">
         <v>14012000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>15150000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>17687000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>30124000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>23172000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>19133000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>19367000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>18730000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>8982000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>15698000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>16511000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>24206000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>17261000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>15220000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>12933000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>13983000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>14843000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>10543000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>7895000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>12179000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>9110000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>10431000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>13008000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>9160000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>15850000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>12799000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>16064000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>13347000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>13369000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>14368000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>13795000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>14260000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>14913000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>14658000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>12278000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>10392000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>9373000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>7511000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>7287000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>4614000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>10484000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>8739000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>8471000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>13299000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>5565000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>6758000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>7747000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>3145000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2605000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>3069000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1559000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1712000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1001000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2569000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>4789000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>440000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>2302000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>3440000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>4313000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>5052000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>6097000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>6038000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>7015000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>6522000.0</v>
       </c>
-      <c r="BN2"/>
-      <c r="BO2">
+      <c r="BO2"/>
+      <c r="BP2">
         <v>6994000.0</v>
       </c>
-      <c r="BP2"/>
-      <c r="BQ2">
+      <c r="BQ2"/>
+      <c r="BR2">
         <v>11794000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:69">
+    <row r="3" spans="1:70">
       <c r="A3" t="s">
         <v>20</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4496,52 +4505,53 @@
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
+      <c r="BR3"/>
     </row>
-    <row r="4" spans="1:69">
+    <row r="4" spans="1:70">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4569,287 +4579,289 @@
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
+      <c r="BR4"/>
     </row>
-    <row r="5" spans="1:69">
+    <row r="5" spans="1:70">
       <c r="A5" t="s">
         <v>22</v>
       </c>
       <c r="B5">
+        <v>3241000.0</v>
+      </c>
+      <c r="C5">
         <v>3455000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>4327000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>4123000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>4062000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>1351000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>343000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>678000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>105000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>152000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>247000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-10000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-173000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-137000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-380000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-670000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-605000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-527000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>167000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>153000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>181000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>172000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>318000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>847000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>1490000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1046000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>322000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>447000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>500000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>182000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-280000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-241000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-545000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-901000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-454000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-67000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-64000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-82000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-30000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-28000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>138000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>49000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-52000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-29000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-27000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-28000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-80000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>8000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-31000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="AY5">
         <v>5000.0</v>
       </c>
       <c r="AZ5">
+        <v>5000.0</v>
+      </c>
+      <c r="BA5">
         <v>17000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>13000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>44000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>27000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>64000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>98000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>17000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>15000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-5000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-6918000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-6490000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-6066000.0</v>
       </c>
-      <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
-      <c r="BO5">
+      <c r="BO5"/>
+      <c r="BP5">
         <v>-4594000.0</v>
       </c>
-      <c r="BP5"/>
       <c r="BQ5"/>
+      <c r="BR5"/>
     </row>
-    <row r="6" spans="1:69">
+    <row r="6" spans="1:70">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -4893,678 +4905,691 @@
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
+      <c r="BR6"/>
     </row>
-    <row r="7" spans="1:69">
+    <row r="7" spans="1:70">
       <c r="A7" t="s">
         <v>24</v>
       </c>
       <c r="B7">
+        <v>48993000.0</v>
+      </c>
+      <c r="C7">
         <v>43523000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>46015000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>48587000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>50911000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>53083000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>53532000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>57066000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>59295000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>61449000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>63607000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>65714000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>69027000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>71393000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>73923000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>73765000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>75709000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>77728000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>79618000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>72663000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>73879000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>75169000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>78450000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>79903000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>81508000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>44157000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>45873000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>43925000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>45213000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>34880000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
+      <c r="BR7"/>
     </row>
-    <row r="8" spans="1:69">
+    <row r="8" spans="1:70">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8">
-        <v>48000.0</v>
+        <v>49000.0</v>
       </c>
       <c r="C8">
         <v>48000.0</v>
       </c>
       <c r="D8">
         <v>48000.0</v>
       </c>
       <c r="E8">
         <v>48000.0</v>
       </c>
       <c r="F8">
-        <v>47000.0</v>
+        <v>48000.0</v>
       </c>
       <c r="G8">
         <v>47000.0</v>
       </c>
       <c r="H8">
         <v>47000.0</v>
       </c>
       <c r="I8">
         <v>47000.0</v>
       </c>
       <c r="J8">
         <v>47000.0</v>
       </c>
       <c r="K8">
-        <v>46000.0</v>
+        <v>47000.0</v>
       </c>
       <c r="L8">
         <v>46000.0</v>
       </c>
       <c r="M8">
         <v>46000.0</v>
       </c>
       <c r="N8">
         <v>46000.0</v>
       </c>
       <c r="O8">
         <v>46000.0</v>
       </c>
       <c r="P8">
         <v>46000.0</v>
       </c>
       <c r="Q8">
         <v>46000.0</v>
       </c>
       <c r="R8">
-        <v>45000.0</v>
+        <v>46000.0</v>
       </c>
       <c r="S8">
         <v>45000.0</v>
       </c>
       <c r="T8">
         <v>45000.0</v>
       </c>
       <c r="U8">
+        <v>45000.0</v>
+      </c>
+      <c r="V8">
         <v>44000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
+      <c r="BR8"/>
     </row>
-    <row r="9" spans="1:69">
+    <row r="9" spans="1:70">
       <c r="A9" t="s">
         <v>26</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>950626000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>936419000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>909396000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>895151000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>867890000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>942091000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>925169000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>911368000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>894108000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>873201000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>852190000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>785124000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>766280000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>753978000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>740183000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>729531000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>718449000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>709691000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>697977000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>686888000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>677836000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>669032000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>658557000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>647206000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>637066000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>565207000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>556405000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>548277000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>538227000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>526696000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>514796000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>504146000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>492898000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>481334000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>470975000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>460907000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>343578000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>337639000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>333542000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>328787000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>325375000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>298317000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>296525000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>294806000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>229335000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>228470000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>178821000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>178368000.0</v>
       </c>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
+      <c r="BR9"/>
     </row>
-    <row r="10" spans="1:69">
+    <row r="10" spans="1:70">
       <c r="A10" t="s">
         <v>27</v>
       </c>
       <c r="B10">
+        <v>205875000.0</v>
+      </c>
+      <c r="C10">
         <v>144306000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>158545000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>147589000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>300484000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>283610000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>276774000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>245965000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>247053000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>184052000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>153298000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>99119000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>86810000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>35545000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>104139000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>109424000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>122061000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>226751000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>585578000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>134036000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>105774000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>66699000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>99957000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>125244000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>78552000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>54589000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>78228000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>85139000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>59737000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>215036000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>132526000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>230941000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>116871000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>41563000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>54126000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>26216000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>53814000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>108970000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>35944000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>24442000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>25309000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>35029000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>158965000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>30522000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>32722000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>154886000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>158167000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>17756000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>108200000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>64573000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>12515000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>3383000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>96954000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>26272000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>42573000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>8709000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>21445000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>25213000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>46168000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>16402000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>27450000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>59331000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>26133000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>13851000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>12353000.0</v>
       </c>
-      <c r="BN10"/>
-      <c r="BO10">
+      <c r="BO10"/>
+      <c r="BP10">
         <v>7077000.0</v>
       </c>
-      <c r="BP10"/>
-      <c r="BQ10">
+      <c r="BQ10"/>
+      <c r="BR10">
         <v>12386000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:69">
+    <row r="11" spans="1:70">
       <c r="A11" t="s">
         <v>28</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -5592,1015 +5617,1027 @@
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
+      <c r="BR11"/>
     </row>
-    <row r="12" spans="1:69">
+    <row r="12" spans="1:70">
       <c r="A12" t="s">
         <v>29</v>
       </c>
       <c r="B12">
+        <v>251031000.0</v>
+      </c>
+      <c r="C12">
         <v>202180000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>238424000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>246334000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>445864000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>493626000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>484615000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>453810000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>404226000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>325890000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>278581000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>235188000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>220766000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>173999000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>288651000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>328725000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>316393000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>452194000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>656409000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>693858000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>646595000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>590063000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>521662000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>532125000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>326792000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>318464000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>291950000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>265644000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>292239000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>412442000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>383454000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>386409000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>371321000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>339788000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>311347000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>294080000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>382442000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>383699000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>172597000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>161128000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>162667000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>150021000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>158965000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>146438000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>153147000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>154886000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>158167000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>149728000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>163860000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>64573000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>72152000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>81847000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>96954000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>110246000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>42573000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>66949000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>84285000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>54830000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>76153000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>37068000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>47205000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>59331000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>26133000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>13851000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>12353000.0</v>
       </c>
-      <c r="BN12"/>
-      <c r="BO12">
+      <c r="BO12"/>
+      <c r="BP12">
         <v>7077000.0</v>
       </c>
-      <c r="BP12"/>
       <c r="BQ12"/>
+      <c r="BR12"/>
     </row>
-    <row r="13" spans="1:69">
+    <row r="13" spans="1:70">
       <c r="A13" t="s">
         <v>30</v>
       </c>
       <c r="B13">
-        <v>48000.0</v>
+        <v>49000.0</v>
       </c>
       <c r="C13">
         <v>48000.0</v>
       </c>
       <c r="D13">
         <v>48000.0</v>
       </c>
       <c r="E13">
         <v>48000.0</v>
       </c>
       <c r="F13">
-        <v>47000.0</v>
+        <v>48000.0</v>
       </c>
       <c r="G13">
         <v>47000.0</v>
       </c>
       <c r="H13">
         <v>47000.0</v>
       </c>
       <c r="I13">
         <v>47000.0</v>
       </c>
       <c r="J13">
         <v>47000.0</v>
       </c>
       <c r="K13">
-        <v>46000.0</v>
+        <v>47000.0</v>
       </c>
       <c r="L13">
         <v>46000.0</v>
       </c>
       <c r="M13">
         <v>46000.0</v>
       </c>
       <c r="N13">
         <v>46000.0</v>
       </c>
       <c r="O13">
         <v>46000.0</v>
       </c>
       <c r="P13">
         <v>46000.0</v>
       </c>
       <c r="Q13">
         <v>46000.0</v>
       </c>
       <c r="R13">
-        <v>45000.0</v>
+        <v>46000.0</v>
       </c>
       <c r="S13">
         <v>45000.0</v>
       </c>
       <c r="T13">
         <v>45000.0</v>
       </c>
       <c r="U13">
-        <v>44000.0</v>
+        <v>45000.0</v>
       </c>
       <c r="V13">
         <v>44000.0</v>
       </c>
       <c r="W13">
         <v>44000.0</v>
       </c>
       <c r="X13">
-        <v>43000.0</v>
+        <v>44000.0</v>
       </c>
       <c r="Y13">
         <v>43000.0</v>
       </c>
       <c r="Z13">
-        <v>42000.0</v>
+        <v>43000.0</v>
       </c>
       <c r="AA13">
         <v>42000.0</v>
       </c>
       <c r="AB13">
         <v>42000.0</v>
       </c>
       <c r="AC13">
         <v>42000.0</v>
       </c>
       <c r="AD13">
-        <v>41000.0</v>
+        <v>42000.0</v>
       </c>
       <c r="AE13">
         <v>41000.0</v>
       </c>
       <c r="AF13">
         <v>41000.0</v>
       </c>
       <c r="AG13">
         <v>41000.0</v>
       </c>
       <c r="AH13">
         <v>41000.0</v>
       </c>
       <c r="AI13">
         <v>41000.0</v>
       </c>
       <c r="AJ13">
         <v>41000.0</v>
       </c>
       <c r="AK13">
-        <v>40000.0</v>
+        <v>41000.0</v>
       </c>
       <c r="AL13">
         <v>40000.0</v>
       </c>
       <c r="AM13">
-        <v>37000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="AN13">
         <v>37000.0</v>
       </c>
       <c r="AO13">
         <v>37000.0</v>
       </c>
       <c r="AP13">
         <v>37000.0</v>
       </c>
       <c r="AQ13">
         <v>37000.0</v>
       </c>
       <c r="AR13">
         <v>37000.0</v>
       </c>
       <c r="AS13">
         <v>37000.0</v>
       </c>
       <c r="AT13">
-        <v>36000.0</v>
+        <v>37000.0</v>
       </c>
       <c r="AU13">
         <v>36000.0</v>
       </c>
       <c r="AV13">
         <v>36000.0</v>
       </c>
       <c r="AW13">
         <v>36000.0</v>
       </c>
       <c r="AX13">
-        <v>34000.0</v>
+        <v>36000.0</v>
       </c>
       <c r="AY13">
         <v>34000.0</v>
       </c>
       <c r="AZ13">
         <v>34000.0</v>
       </c>
       <c r="BA13">
-        <v>33000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="BB13">
         <v>33000.0</v>
       </c>
       <c r="BC13">
         <v>33000.0</v>
       </c>
       <c r="BD13">
-        <v>32000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="BE13">
         <v>32000.0</v>
       </c>
       <c r="BF13">
-        <v>25000.0</v>
+        <v>32000.0</v>
       </c>
       <c r="BG13">
         <v>25000.0</v>
       </c>
       <c r="BH13">
-        <v>17000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="BI13">
         <v>17000.0</v>
       </c>
       <c r="BJ13">
         <v>17000.0</v>
       </c>
       <c r="BK13">
-        <v>1000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="BL13">
         <v>1000.0</v>
       </c>
       <c r="BM13">
+        <v>1000.0</v>
+      </c>
+      <c r="BN13">
         <v>6000.0</v>
       </c>
-      <c r="BN13"/>
-      <c r="BO13">
+      <c r="BO13"/>
+      <c r="BP13">
         <v>1000.0</v>
       </c>
-      <c r="BP13"/>
-      <c r="BQ13">
+      <c r="BQ13"/>
+      <c r="BR13">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:69">
+    <row r="14" spans="1:70">
       <c r="A14" t="s">
         <v>31</v>
       </c>
       <c r="B14">
+        <v>40300000.0</v>
+      </c>
+      <c r="C14">
         <v>40910000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>42981000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>44459000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>45459000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>46526000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>49036000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>46134000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>50539000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>52193000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>52064000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>52067000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>52054000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>45949000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>45882000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>45831000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>52478000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>46438000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>44594000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>45463000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>45592000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>45966000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>44730000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>44275000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>42221000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>42785000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>41784000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>41645000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>42345000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>41240000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>42219000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>40995000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>41694000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>40707000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>41575000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>40463000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>40160000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>37998000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>37431000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>37312000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>37181000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>37020000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>36783000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>41043000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>41445000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>41779000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>41571000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>35943000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>35463000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33710970.0</v>
       </c>
       <c r="AY14">
         <v>33710970.0</v>
       </c>
       <c r="AZ14">
+        <v>33710970.0</v>
+      </c>
+      <c r="BA14">
         <v>33360000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>33083289.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>32709298.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>32570711.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>32436207.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>30953635.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25367306.0</v>
       </c>
       <c r="BG14">
         <v>25367306.0</v>
       </c>
       <c r="BH14">
+        <v>25367306.0</v>
+      </c>
+      <c r="BI14">
         <v>17230826.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>17233146.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>10014042.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>573521.0</v>
       </c>
       <c r="BL14">
         <v>573521.0</v>
       </c>
       <c r="BM14">
+        <v>573521.0</v>
+      </c>
+      <c r="BN14">
         <v>574496.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>574291.0</v>
       </c>
       <c r="BO14">
         <v>574291.0</v>
       </c>
       <c r="BP14">
         <v>574291.0</v>
       </c>
-      <c r="BQ14"/>
+      <c r="BQ14">
+        <v>574291.0</v>
+      </c>
+      <c r="BR14"/>
     </row>
-    <row r="15" spans="1:69">
+    <row r="15" spans="1:70">
       <c r="A15" t="s">
         <v>32</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>46000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15">
+      <c r="O15">
         <v>46000.0</v>
       </c>
+      <c r="P15"/>
       <c r="Q15">
         <v>46000.0</v>
       </c>
       <c r="R15">
-        <v>45000.0</v>
+        <v>46000.0</v>
       </c>
       <c r="S15">
         <v>45000.0</v>
       </c>
       <c r="T15">
         <v>45000.0</v>
       </c>
       <c r="U15">
-        <v>44000.0</v>
+        <v>45000.0</v>
       </c>
       <c r="V15">
         <v>44000.0</v>
       </c>
       <c r="W15">
         <v>44000.0</v>
       </c>
       <c r="X15">
-        <v>43000.0</v>
+        <v>44000.0</v>
       </c>
       <c r="Y15">
         <v>43000.0</v>
       </c>
       <c r="Z15">
-        <v>42000.0</v>
+        <v>43000.0</v>
       </c>
       <c r="AA15">
         <v>42000.0</v>
       </c>
       <c r="AB15">
         <v>42000.0</v>
       </c>
       <c r="AC15">
         <v>42000.0</v>
       </c>
       <c r="AD15">
-        <v>41000.0</v>
+        <v>42000.0</v>
       </c>
       <c r="AE15">
         <v>41000.0</v>
       </c>
       <c r="AF15">
         <v>41000.0</v>
       </c>
       <c r="AG15">
         <v>41000.0</v>
       </c>
       <c r="AH15">
         <v>41000.0</v>
       </c>
       <c r="AI15">
         <v>41000.0</v>
       </c>
       <c r="AJ15">
         <v>41000.0</v>
       </c>
       <c r="AK15">
-        <v>40000.0</v>
+        <v>41000.0</v>
       </c>
       <c r="AL15">
         <v>40000.0</v>
       </c>
       <c r="AM15">
-        <v>37000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="AN15">
         <v>37000.0</v>
       </c>
       <c r="AO15">
         <v>37000.0</v>
       </c>
       <c r="AP15">
         <v>37000.0</v>
       </c>
       <c r="AQ15">
         <v>37000.0</v>
       </c>
       <c r="AR15">
         <v>37000.0</v>
       </c>
       <c r="AS15">
         <v>37000.0</v>
       </c>
       <c r="AT15">
-        <v>36000.0</v>
+        <v>37000.0</v>
       </c>
       <c r="AU15">
         <v>36000.0</v>
       </c>
       <c r="AV15">
         <v>36000.0</v>
       </c>
       <c r="AW15">
         <v>36000.0</v>
       </c>
       <c r="AX15">
-        <v>34000.0</v>
+        <v>36000.0</v>
       </c>
       <c r="AY15">
         <v>34000.0</v>
       </c>
       <c r="AZ15">
         <v>34000.0</v>
       </c>
       <c r="BA15">
-        <v>33000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="BB15">
         <v>33000.0</v>
       </c>
       <c r="BC15">
         <v>33000.0</v>
       </c>
       <c r="BD15">
-        <v>32000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="BE15">
         <v>32000.0</v>
       </c>
       <c r="BF15">
-        <v>25000.0</v>
+        <v>32000.0</v>
       </c>
       <c r="BG15">
         <v>25000.0</v>
       </c>
       <c r="BH15">
-        <v>17000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="BI15">
         <v>17000.0</v>
       </c>
       <c r="BJ15">
         <v>17000.0</v>
       </c>
       <c r="BK15">
-        <v>1000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="BL15">
         <v>1000.0</v>
       </c>
       <c r="BM15">
+        <v>1000.0</v>
+      </c>
+      <c r="BN15">
         <v>6000.0</v>
       </c>
-      <c r="BN15"/>
-      <c r="BO15">
+      <c r="BO15"/>
+      <c r="BP15">
         <v>1000.0</v>
       </c>
-      <c r="BP15"/>
       <c r="BQ15"/>
+      <c r="BR15"/>
     </row>
-    <row r="16" spans="1:69">
+    <row r="16" spans="1:70">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
-[...1 lines deleted...]
-      </c>
+      <c r="L16"/>
       <c r="M16">
         <v>-8641000.0</v>
       </c>
-      <c r="N16"/>
+      <c r="N16">
+        <v>-8641000.0</v>
+      </c>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
-[...1 lines deleted...]
-      </c>
+      <c r="R16"/>
       <c r="S16">
         <v>10125000.0</v>
       </c>
       <c r="T16">
+        <v>10125000.0</v>
+      </c>
+      <c r="U16">
         <v>51193000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>52163000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>50960000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>71088000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>60403000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>49299000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>46454000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>71760000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>61140000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>51985000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-5583000.0</v>
       </c>
-      <c r="AE16"/>
-      <c r="AF16">
+      <c r="AF16"/>
+      <c r="AG16">
         <v>40359000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>38434000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>33017000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>102000.0</v>
       </c>
-      <c r="AJ16"/>
       <c r="AK16"/>
-      <c r="AL16">
+      <c r="AL16"/>
+      <c r="AM16">
         <v>520000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>595000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>822000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1048000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1275000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1426000.0</v>
       </c>
       <c r="AR16">
         <v>1426000.0</v>
       </c>
       <c r="AS16">
         <v>1426000.0</v>
       </c>
       <c r="AT16">
         <v>1426000.0</v>
       </c>
       <c r="AU16">
         <v>1426000.0</v>
       </c>
       <c r="AV16">
         <v>1426000.0</v>
       </c>
       <c r="AW16">
         <v>1426000.0</v>
       </c>
       <c r="AX16">
-        <v>1008000.0</v>
+        <v>1426000.0</v>
       </c>
       <c r="AY16">
         <v>1008000.0</v>
       </c>
       <c r="AZ16">
-        <v>972000.0</v>
+        <v>1008000.0</v>
       </c>
       <c r="BA16">
         <v>972000.0</v>
       </c>
       <c r="BB16">
         <v>972000.0</v>
       </c>
       <c r="BC16">
         <v>972000.0</v>
       </c>
       <c r="BD16">
+        <v>972000.0</v>
+      </c>
+      <c r="BE16">
         <v>1166000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>4353000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>7231000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>13054000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>2354000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>2458000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>2550000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>2267000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>2162000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>2184000.0</v>
       </c>
-      <c r="BN16"/>
-      <c r="BO16">
+      <c r="BO16"/>
+      <c r="BP16">
         <v>2346000.0</v>
       </c>
-      <c r="BP16"/>
       <c r="BQ16"/>
+      <c r="BR16"/>
     </row>
-    <row r="17" spans="1:69">
+    <row r="17" spans="1:70">
       <c r="A17" t="s">
         <v>34</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -6628,185 +6665,187 @@
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
+      <c r="BR17"/>
     </row>
-    <row r="18" spans="1:69">
+    <row r="18" spans="1:70">
       <c r="A18" t="s">
         <v>35</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-      <c r="AF18">
-[...1 lines deleted...]
-      </c>
+      <c r="AF18"/>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
+        <v>0.0</v>
+      </c>
+      <c r="AM18">
         <v>7357000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>7487000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>7617000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>7747000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>7877000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>8082000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>8439000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>8795000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>9152000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>9508000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>9864000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>10221000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>2960000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>3212000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>2991000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>3234000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>3477000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>3720000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>4343000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>4634000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>8073000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>8416000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>17847000.0</v>
       </c>
-      <c r="BI18">
-[...2 lines deleted...]
-      <c r="BJ18"/>
+      <c r="BJ18">
+        <v>0.0</v>
+      </c>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
+      <c r="BR18"/>
     </row>
-    <row r="19" spans="1:69">
+    <row r="19" spans="1:70">
       <c r="A19" t="s">
         <v>36</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -6834,1353 +6873,1371 @@
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
+      <c r="BR19"/>
     </row>
-    <row r="20" spans="1:69">
+    <row r="20" spans="1:70">
       <c r="A20" t="s">
         <v>37</v>
       </c>
       <c r="B20">
+        <v>19642000.0</v>
+      </c>
+      <c r="C20">
         <v>19773000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>20214000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>20317000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>20300000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>21520000.0</v>
       </c>
-      <c r="G20">
-[...1 lines deleted...]
-      </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
-        <v>163243000.0</v>
+        <v>0.0</v>
       </c>
       <c r="J20">
         <v>163243000.0</v>
       </c>
       <c r="K20">
         <v>163243000.0</v>
       </c>
       <c r="L20">
         <v>163243000.0</v>
       </c>
       <c r="M20">
         <v>163243000.0</v>
       </c>
       <c r="N20">
         <v>163243000.0</v>
       </c>
       <c r="O20">
         <v>163243000.0</v>
       </c>
       <c r="P20">
+        <v>163243000.0</v>
+      </c>
+      <c r="Q20">
         <v>157361000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>146132000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>145722000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>145175000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99547000.0</v>
       </c>
       <c r="U20">
         <v>99547000.0</v>
       </c>
       <c r="V20">
         <v>99547000.0</v>
       </c>
       <c r="W20">
         <v>99547000.0</v>
       </c>
       <c r="X20">
         <v>99547000.0</v>
       </c>
       <c r="Y20">
         <v>99547000.0</v>
       </c>
       <c r="Z20">
         <v>99547000.0</v>
       </c>
       <c r="AA20">
         <v>99547000.0</v>
       </c>
       <c r="AB20">
         <v>99547000.0</v>
       </c>
       <c r="AC20">
+        <v>99547000.0</v>
+      </c>
+      <c r="AD20">
         <v>100538000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62040000.0</v>
       </c>
       <c r="AE20">
         <v>62040000.0</v>
       </c>
       <c r="AF20">
         <v>62040000.0</v>
       </c>
       <c r="AG20">
+        <v>62040000.0</v>
+      </c>
+      <c r="AH20">
         <v>59912000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>57490000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>55197000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>52956000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>50943000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>48829000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>46737000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>44670000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>42751000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>32784000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>30880000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>28888000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>27123000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>25381000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>23761000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>22048000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>12520000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>11327000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>10328000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>9539000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>8980000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>8582000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>8297000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>8109000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>7992000.0</v>
       </c>
-      <c r="BF20">
-[...1 lines deleted...]
-      </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
-      <c r="BJ20"/>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
+      <c r="BR20"/>
     </row>
-    <row r="21" spans="1:69">
+    <row r="21" spans="1:70">
       <c r="A21" t="s">
         <v>38</v>
       </c>
       <c r="B21">
+        <v>285484000.0</v>
+      </c>
+      <c r="C21">
         <v>353227000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>368100000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>382396000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>422563000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>434969000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>425970000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>440292000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>454614000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>468936000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>483258000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>497580000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>511902000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>526224000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>540546000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>581002000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>595324000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>609646000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>623968000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>90621000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>92588000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>94554000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>96521000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>98487000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>100454000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>102421000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>104387000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>106354000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>108320000.0</v>
       </c>
-      <c r="AD21"/>
       <c r="AE21"/>
-      <c r="AF21">
+      <c r="AF21"/>
+      <c r="AG21">
         <v>62040000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>59912000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>57490000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>55197000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>52956000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>50943000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>48829000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>46737000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>44670000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>42751000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>32784000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>81000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>161000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>242000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>323000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>403000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>483000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>564000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>644000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>1157000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>1670000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>2183000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>2695000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>3208000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>3721000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>4233000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>4746000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>5259000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>7204000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>7780000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>8346000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>8912000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>9479000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>10045000.0</v>
       </c>
-      <c r="BN21"/>
-      <c r="BO21">
+      <c r="BO21"/>
+      <c r="BP21">
         <v>11178000.0</v>
       </c>
-      <c r="BP21"/>
-      <c r="BQ21">
+      <c r="BQ21"/>
+      <c r="BR21">
         <v>13084000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:69">
+    <row r="22" spans="1:70">
       <c r="A22" t="s">
         <v>39</v>
       </c>
       <c r="B22">
+        <v>134575000.0</v>
+      </c>
+      <c r="C22">
         <v>150370000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>152863000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>157680000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>148163000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>133754000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>125282000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>111865000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>103438000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>96782000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>104353000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>96520000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>92130000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>92977000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>96063000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>96799000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>100588000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>103662000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>98550000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>67209000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>65263999.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>64605999.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>64650000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>68542000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>66690000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>59666000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>58296000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>60238000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>52697000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>47028000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>48569000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>44884000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>42053000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>40043000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>41411000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>39112000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>33602000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>30311000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>31278000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>37476000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>60916000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>63744000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>61645000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>56132000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>48769000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>36264000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>29263000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>23662000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>19194000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>15364000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>15557000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>15606000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>14221000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>10760000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>12077000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>11906000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>9299000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>5078000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>1245000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>1667000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>1884000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>1778000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>1605000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>1050000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>1198000.0</v>
       </c>
-      <c r="BN22"/>
-      <c r="BO22">
+      <c r="BO22"/>
+      <c r="BP22">
         <v>1729000.0</v>
       </c>
-      <c r="BP22"/>
-      <c r="BQ22">
+      <c r="BQ22"/>
+      <c r="BR22">
         <v>2028000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:69">
+    <row r="23" spans="1:70">
       <c r="A23" t="s">
         <v>40</v>
       </c>
       <c r="B23">
+        <v>1243987000.0</v>
+      </c>
+      <c r="C23">
         <v>1208534000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1264917000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1297577000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1537262000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1586669000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1553516000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1521691000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1646820000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1583321000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1574386000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1534462000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1542381000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1523418000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1681200000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1734365000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1733988000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1891476000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2075353000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1356002000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1325833000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1287549000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1274513000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1220269000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>866111000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>821379000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>831065000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>807489000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>787843000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>719156000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>689353000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>659045000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>642681000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>622037000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>628371000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>606090000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>605745000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>599962000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>391466000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>381153000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>400699000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>391206000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>389623000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>368988000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>354993000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>335030000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>326072000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>305394000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>292080000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>163693000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>169820000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>172395000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>178430000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>185241000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>112054000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>132826000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>142853000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>94264000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>113490000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>77609000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>87092000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>97869000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>66562000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>52756000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>50240000.0</v>
       </c>
-      <c r="BN23"/>
-      <c r="BO23">
+      <c r="BO23"/>
+      <c r="BP23">
         <v>43954000.0</v>
       </c>
-      <c r="BP23"/>
       <c r="BQ23"/>
+      <c r="BR23"/>
     </row>
-    <row r="24" spans="1:69">
+    <row r="24" spans="1:70">
       <c r="A24" t="s">
         <v>41</v>
       </c>
       <c r="B24">
+        <v>363124000.0</v>
+      </c>
+      <c r="C24">
         <v>367656000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>372189000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>376721000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>378095000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>381290000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>383545000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>385891000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>589300000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>511687000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>513796000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>515941000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>532183000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>542918000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>655823000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>713999000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>318344000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>326828000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>674530000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>326146000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>321708000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>317338000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>313030000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>456464000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>314182000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>310078000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>306045000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>302081000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>298185000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>294356000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>290592000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>286893000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>283258000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>279685000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>276173000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>272721000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>269328000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>265992000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>108738000.0</v>
       </c>
-      <c r="AN24">
-[...1 lines deleted...]
-      </c>
       <c r="AO24">
         <v>0.0</v>
       </c>
       <c r="AP24">
         <v>0.0</v>
       </c>
       <c r="AQ24">
         <v>0.0</v>
       </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
         <v>0.0</v>
       </c>
       <c r="AT24">
         <v>0.0</v>
       </c>
       <c r="AU24">
         <v>0.0</v>
       </c>
       <c r="AV24">
         <v>0.0</v>
       </c>
       <c r="AW24">
         <v>0.0</v>
       </c>
       <c r="AX24">
         <v>0.0</v>
       </c>
       <c r="AY24">
+        <v>0.0</v>
+      </c>
+      <c r="AZ24">
         <v>226000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>403000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>97476000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>96580000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>26048000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>24930000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>24670000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>23632000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>18537000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>20603000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>20358000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>22447000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>74660000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>57312000.0</v>
       </c>
-      <c r="BM24"/>
       <c r="BN24"/>
-      <c r="BO24">
+      <c r="BO24"/>
+      <c r="BP24">
         <v>25820000.0</v>
       </c>
-      <c r="BP24"/>
-      <c r="BQ24">
+      <c r="BQ24"/>
+      <c r="BR24">
         <v>3618000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:69">
+    <row r="25" spans="1:70">
       <c r="A25" t="s">
         <v>42</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>532183000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>542918000.0</v>
       </c>
-      <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>713999000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>318344000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>326828000.0</v>
       </c>
-      <c r="S25"/>
-      <c r="T25">
+      <c r="T25"/>
+      <c r="U25">
         <v>326146000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>321708000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>317338000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>313030000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>456464000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>314182000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>310078000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>306045000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>302081000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>298185000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>294356000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>290592000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>286893000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>283258000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>279685000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>276173000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>272721000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>269328000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>265992000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>108738000.0</v>
       </c>
-      <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
-      <c r="BA25">
+      <c r="BA25"/>
+      <c r="BB25">
         <v>96892000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>95857000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>25191000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>24930000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>24670000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>23632000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>18537000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>20603000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>20358000.0</v>
       </c>
-      <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
+      <c r="BR25"/>
     </row>
-    <row r="26" spans="1:69">
+    <row r="26" spans="1:70">
       <c r="A26" t="s">
         <v>43</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>20271000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>18810000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>28031000.0</v>
       </c>
-      <c r="G26">
-[...1 lines deleted...]
-      </c>
       <c r="H26">
+        <v>0.0</v>
+      </c>
+      <c r="I26">
         <v>36726000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>36499000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>36542000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>2410000.0</v>
       </c>
-      <c r="L26">
-[...1 lines deleted...]
-      </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
+        <v>0.0</v>
+      </c>
+      <c r="O26">
         <v>40566000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>64379000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>17394000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>35812000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>35770000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>21987000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>21192000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>17966000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>34971000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>109478000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>44062000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>8261000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>35120000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>64798000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>70577000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>25362000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>14146000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>25871000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>14146000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1601000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>21683000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>60047000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>80807000.0</v>
       </c>
-      <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>13470000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>13462000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>17921000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>17941000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>19938000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>24431000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>24527000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>13474000.0</v>
       </c>
-      <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
+      <c r="BR26"/>
     </row>
-    <row r="27" spans="1:69">
+    <row r="27" spans="1:70">
       <c r="A27" t="s">
         <v>44</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -8208,1705 +8265,1729 @@
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
+      <c r="BR27"/>
     </row>
-    <row r="28" spans="1:69">
+    <row r="28" spans="1:70">
       <c r="A28" t="s">
         <v>45</v>
       </c>
       <c r="B28">
+        <v>206242000.0</v>
+      </c>
+      <c r="C28">
         <v>266873000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>295835000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>277719000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>330919000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>352849000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>362079000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>398458000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>401542000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>397725000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>432746000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>491177000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>533904000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>589619000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>659255000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>712212000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>709302000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>774400000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>543270000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>420524000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>443494000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>477455000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>441171000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>411123000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>317138000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>299646000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>273690000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>260867000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>283661000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>114200000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>158404000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>56286000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>166717000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>238449000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>222371000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>246825000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>215833000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>157781000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>72794000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>83121000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>81079000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>70186000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-53037000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>74385000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>71163000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-50751000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-55067000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>84309000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-7169000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>35423000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>86446000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>94544000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-62000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>69585000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-16525000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>17939000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>3225000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>2446000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-17836000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>9072000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>1456000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-34193000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-1082000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>41696000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-6728000.0</v>
       </c>
-      <c r="BN28"/>
-      <c r="BO28">
+      <c r="BO28"/>
+      <c r="BP28">
         <v>-7077000.0</v>
       </c>
-      <c r="BP28"/>
       <c r="BQ28"/>
+      <c r="BR28"/>
     </row>
-    <row r="29" spans="1:69">
+    <row r="29" spans="1:70">
       <c r="A29" t="s">
         <v>46</v>
       </c>
       <c r="B29">
+        <v>1035100000.0</v>
+      </c>
+      <c r="C29">
         <v>1021549000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1065300000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1103935000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1338259000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1381917000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1363669000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1336940000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1468578000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1412490000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1392567000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>524582000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>551687000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>553771000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1464481000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1517994000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1512290000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1632999000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1049230000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1200499000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1162557000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1119803000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1082366000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1041154000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>702330000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>684115000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
+      <c r="BR29"/>
     </row>
-    <row r="30" spans="1:69">
+    <row r="30" spans="1:70">
       <c r="A30" t="s">
         <v>47</v>
       </c>
       <c r="B30">
+        <v>132420000.0</v>
+      </c>
+      <c r="C30">
         <v>125635000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>124069000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>115468000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>114367000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>104745000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>113304000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>100653000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>104779000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>101639000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>105556000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>96956000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>99079000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>93205000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>98397000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>93471000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>91305000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>92503000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>96318000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>50375000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>68357000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>52583000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>53046000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>46143000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>44013000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>38988000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>47530000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>42573000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>41147000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>39766000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>38000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>34266000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>35641000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>31203000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>31658000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>27021000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>27467000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>27702000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>29937000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>26765000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>28651000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>25901000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>25855000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>25919000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>24281000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>24511000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>22366000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>20517000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>20545000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>15969000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>14590000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>9771000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>7756000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>5243000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>4352000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>2459000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>3214000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>860000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>2113000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>1496000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>1055000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>1810000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>1191000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>2531000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>3255000.0</v>
       </c>
-      <c r="BN30"/>
-      <c r="BO30">
+      <c r="BO30"/>
+      <c r="BP30">
         <v>1455000.0</v>
       </c>
-      <c r="BP30"/>
       <c r="BQ30"/>
+      <c r="BR30"/>
     </row>
-    <row r="31" spans="1:69">
+    <row r="31" spans="1:70">
       <c r="A31" t="s">
         <v>48</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>132830000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>78574000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>71221000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>31760000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>756636000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>709576000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-38735000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>528434000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>495033000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>456717000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>423620000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>386656000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>188147000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>172069000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>151010000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>140261000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>132792000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>265479000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>259186000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>239226000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>230601000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>221031000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>224286000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>211844000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>210105000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>221804000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>172239000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>169478000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>185600000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>193386000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>187431000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>179964000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>167914000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>158317000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>146981000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>132541000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>134885000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>23740000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>29764000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>37909000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>47979000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>58515000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>54350000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>68615000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>82280000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>32496000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>43010000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>6671000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>15155000.0</v>
       </c>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
+      <c r="BR31"/>
     </row>
-    <row r="32" spans="1:69">
+    <row r="32" spans="1:70">
       <c r="A32" t="s">
         <v>49</v>
       </c>
       <c r="B32">
+        <v>493204000.0</v>
+      </c>
+      <c r="C32">
         <v>406174000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>427384000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>455673000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>432449000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>445230000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>435210000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>383568000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>539524000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>449669000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>412611000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>353594000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>320412000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>277416000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>350560000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>401885000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>393031000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>361945000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>344930000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>596564000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>563886000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>488163000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>398295000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>572248000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>385240000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>351281000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
+      <c r="BR32"/>
     </row>
-    <row r="33" spans="1:69">
+    <row r="33" spans="1:70">
       <c r="A33" t="s">
         <v>50</v>
       </c>
       <c r="B33">
+        <v>628766000.0</v>
+      </c>
+      <c r="C33">
         <v>693573000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>716943000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>734826000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>791649000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>826707000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>808386000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>831722000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1014606000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1040208000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1064392000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1087207000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1113057000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1147304000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1182866000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1200954000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1207778000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1224458000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1209305000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>533650000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>533254000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>567302000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>622890000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>561749000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>410288000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>389785000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>422508000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>428642000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>393234000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>210483000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>211384000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>186996000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>187627000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>203303000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>237261000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>240255000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>154754000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>151998000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>148377000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>145709000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>142710000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>142581000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>137041000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>135888000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>125367000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>115280000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>111815000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>106154000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>83174000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>65215000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>63069000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>60710000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>56940000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>56252000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>51132000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>47697000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>42777000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>32000000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>30841000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>34209000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>33488000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>33843000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>35507000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>32365000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>31309000.0</v>
       </c>
-      <c r="BN33"/>
-      <c r="BO33">
+      <c r="BO33"/>
+      <c r="BP33">
         <v>31405000.0</v>
       </c>
-      <c r="BP33"/>
       <c r="BQ33"/>
+      <c r="BR33"/>
     </row>
-    <row r="34" spans="1:69">
+    <row r="34" spans="1:70">
       <c r="A34" t="s">
         <v>51</v>
       </c>
       <c r="B34">
+        <v>44102000.0</v>
+      </c>
+      <c r="C34">
         <v>40400000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>38638000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>43138000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>42362000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>41432000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>37058000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>31941000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>35406000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>33582000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>38271000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>36220000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>93311000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>51319000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>37791000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>118717000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>35247000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>66652000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>67445000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>85466000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>20029000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>87309000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>88467000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>92843000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>93198000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>56951000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>62403000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>63408000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>65004000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>38290000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>16874000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>16363000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>15886000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>15463000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>16498000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>16232000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>17859000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>10332000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>11427000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>12557000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>14163000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>11020000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>11473000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>6125000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>5447000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>5404000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>5409000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>5235000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>4384000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>3435000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>3416000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>3314000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>3327000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>3417000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>3132000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>3280000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>3808000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>6159000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>6357000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>7455000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>6554000.0</v>
       </c>
-      <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
+      <c r="BR34"/>
     </row>
-    <row r="35" spans="1:69">
+    <row r="35" spans="1:70">
       <c r="A35" t="s">
         <v>52</v>
       </c>
       <c r="B35">
+        <v>450000000.0</v>
+      </c>
+      <c r="C35">
         <v>445854000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>451216000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>463285000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>466331000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>473396000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>465248000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>465707000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>674852000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>597715000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>606873000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>609250000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>625494000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>656679000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>758416000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>832716000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>844173000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>876827000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>823827000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>411612000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>409972000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>404647000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>401497000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>549307000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>407380000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>367029000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>368448000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>365489000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>363189000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>332646000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>307466000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>303256000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>299144000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>295148000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>292671000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>288953000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>287187000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>283681000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>127652000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>20174000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>21910000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>18897000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>19555000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>14564000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>14242000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>14556000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>14917000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>15099000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>14605000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>6395000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>6628000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>6305000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>103453000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>102751000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>32043000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>32553000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>33112000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>37864000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>33310000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>45905000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>46678000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>47060000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>98623000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>81988000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>70330000.0</v>
       </c>
-      <c r="BN35"/>
-      <c r="BO35">
+      <c r="BO35"/>
+      <c r="BP35">
         <v>52486000.0</v>
       </c>
-      <c r="BP35"/>
       <c r="BQ35"/>
+      <c r="BR35"/>
     </row>
-    <row r="36" spans="1:69">
+    <row r="36" spans="1:70">
       <c r="A36" t="s">
         <v>53</v>
       </c>
       <c r="B36">
+        <v>23842000.0</v>
+      </c>
+      <c r="C36">
         <v>22768000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>22308000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>20271000.0</v>
       </c>
-      <c r="E36"/>
-      <c r="F36">
+      <c r="F36"/>
+      <c r="G36">
         <v>28031000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>35649000.0</v>
       </c>
-      <c r="H36"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I36"/>
       <c r="J36">
         <v>-1.0</v>
       </c>
       <c r="K36">
+        <v>-1.0</v>
+      </c>
+      <c r="L36">
         <v>36049000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>35547000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>35625000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>32285000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>27170000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>26358000.0</v>
       </c>
-      <c r="Q36"/>
       <c r="R36"/>
-      <c r="S36">
+      <c r="S36"/>
+      <c r="T36">
         <v>21987000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>21192000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>17966000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>16053000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>14019000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>13957000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>10930000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>6979000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>10971000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>11552000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>17028000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>560000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>657000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>747000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>692000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>759000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>825000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>545000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>572000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>598000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>624000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>651000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>677000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>481000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>2294000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>2595000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>2252000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>2432000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>2588000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>2948000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>3103000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>3353000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>3402000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>3557000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>3712000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>3845000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>511000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>548000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>586000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>762000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>479000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>1180000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>1075000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>1138000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>2645000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>1113000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>935000.0</v>
       </c>
-      <c r="BN36"/>
-      <c r="BO36">
+      <c r="BO36"/>
+      <c r="BP36">
         <v>667000.0</v>
       </c>
-      <c r="BP36"/>
       <c r="BQ36"/>
+      <c r="BR36"/>
     </row>
-    <row r="37" spans="1:69">
+    <row r="37" spans="1:70">
       <c r="A37" t="s">
         <v>54</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -9950,1035 +10031,1051 @@
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
-      <c r="BJ37"/>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
+      <c r="BR37"/>
     </row>
-    <row r="38" spans="1:69">
+    <row r="38" spans="1:70">
       <c r="A38" t="s">
         <v>55</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>-3000.0</v>
+      </c>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
-[...1 lines deleted...]
-      </c>
+      <c r="I38"/>
       <c r="J38">
         <v>1.0</v>
       </c>
       <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="L38"/>
+      <c r="L38">
+        <v>1.0</v>
+      </c>
       <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>167570000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>160309000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>155531000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>167149000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>169282000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>153364000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>93265000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>98599000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>104467000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>290134000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>105279000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>930000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>879000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>971000.0</v>
       </c>
-      <c r="AB38"/>
       <c r="AC38"/>
-      <c r="AD38">
+      <c r="AD38"/>
+      <c r="AE38">
         <v>560000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>657000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>747000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>692000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>759000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>130215000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>134308000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>51515000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>49427000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>47361000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>45321000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>43428000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>46735000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>46717000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>49565000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>47558000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>48074000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>51183000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>50006000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>29661000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>15324000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>14887000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>14766000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>14875000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>15122000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>12016000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>12378000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>12811000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>5508000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>5738000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>8384000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>8855000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>9484000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>11557000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>10592000.0</v>
       </c>
-      <c r="BM38"/>
       <c r="BN38"/>
-      <c r="BO38">
+      <c r="BO38"/>
+      <c r="BP38">
         <v>11845000.0</v>
       </c>
-      <c r="BP38"/>
-      <c r="BQ38">
+      <c r="BQ38"/>
+      <c r="BR38">
         <v>13147000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:69">
+    <row r="39" spans="1:70">
       <c r="A39" t="s">
         <v>56</v>
       </c>
       <c r="B39">
+        <v>97189000.0</v>
+      </c>
+      <c r="C39">
         <v>36776000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>32618000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>43269000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>37219000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>27837000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>21929000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>23641000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>19771000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>18802000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>21504000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>18591000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>17349000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>15933000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>15223000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>14416000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>17924000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>18659000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>14771000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>10910000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>12363001.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>12995001.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>12265000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>11710000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>18328000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>14476000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>10781000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>20784000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>17052000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>18874000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>15892000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>12980000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>11178000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>14500000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>13388000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>11244000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>14960000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>12504000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>9277000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>20150000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>5755000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>8959000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>6117000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>4611000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>3429000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>4089000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>5970000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>5333000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>5307000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>2572000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>4452000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>4461000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>2559000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>2740000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>18349000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>3815000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>3278000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>1496000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>3138000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>3169000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>3460000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>1107000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>2126000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>2959000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>2125000.0</v>
       </c>
-      <c r="BN39"/>
-      <c r="BO39">
+      <c r="BO39"/>
+      <c r="BP39">
         <v>2288000.0</v>
       </c>
-      <c r="BP39"/>
-      <c r="BQ39">
+      <c r="BQ39"/>
+      <c r="BR39">
         <v>1176000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:69">
+    <row r="40" spans="1:70">
       <c r="A40" t="s">
         <v>57</v>
       </c>
       <c r="B40">
+        <v>94204000.0</v>
+      </c>
+      <c r="C40">
         <v>84957000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>95601000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>79643000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>71023000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>80069000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>80124000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>76377000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>64811000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>66818000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>64243000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>59884000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>56221000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>61633000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>89785000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>76357000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>77275000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>87669000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>127555000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>55868000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>57189000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>65103000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>85710000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>65809000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>52188000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>58758000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>88606000.0</v>
       </c>
-      <c r="AB40">
-[...1 lines deleted...]
-      </c>
       <c r="AC40">
-        <v>57235000.0</v>
+        <v>13453000.0</v>
       </c>
       <c r="AD40">
-        <v>34113000.0</v>
+        <v>11422000.0</v>
       </c>
       <c r="AE40">
+        <v>45279000.0</v>
+      </c>
+      <c r="AF40">
         <v>45865000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>40359000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>38434000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>33017000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>41057000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>39701000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>46755000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>34900000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>36732000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>31077000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>38330000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>29067000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>141303000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>30295000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>26790000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>25296000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>131687000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>126050000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>23904000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>117974000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>117866000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>114441000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>891000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>853000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>823000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>13036000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>1164000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>7040000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>7159000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>6291000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>3641000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>5448000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>4835000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>2984000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>5435000.0</v>
       </c>
-      <c r="BN40"/>
-      <c r="BO40">
+      <c r="BO40"/>
+      <c r="BP40">
         <v>5077000.0</v>
       </c>
-      <c r="BP40"/>
-      <c r="BQ40">
+      <c r="BQ40"/>
+      <c r="BR40">
         <v>3779000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:69">
+    <row r="41" spans="1:70">
       <c r="A41" t="s">
         <v>58</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>33265000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>51319000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>37791000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>53316000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>54720000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>77374000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>77570000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>18682000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>20029000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>17643000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>17442000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>20395000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>19310000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>16762000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>21465000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>24526000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>25963000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>8993000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>16874000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>16363000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>15886000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>15463000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>16498000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>16232000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>17859000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>17689000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>18914000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>20174000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>21910000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>18897000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>19555000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>14564000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>14242000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>14556000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>14917000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>15099000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>14605000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>6395000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>6402000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>5902000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>5977000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>6171000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>5995000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>6742000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>7172000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>12790000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>13236000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>23460000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>24100000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>24613000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>23963000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>24676000.0</v>
       </c>
-      <c r="BM41"/>
       <c r="BN41"/>
-      <c r="BO41">
+      <c r="BO41"/>
+      <c r="BP41">
         <v>26666000.0</v>
       </c>
-      <c r="BP41"/>
-      <c r="BQ41">
+      <c r="BQ41"/>
+      <c r="BR41">
         <v>22417000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:69">
+    <row r="42" spans="1:70">
       <c r="A42" t="s">
         <v>59</v>
       </c>
       <c r="B42">
+        <v>860439000.0</v>
+      </c>
+      <c r="C42">
         <v>846796000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>888058000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>924002000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>960048000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>998687000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>984314000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>971255000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>958057000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>989780000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>976633000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>963181000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>950626000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>936419000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>924095000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>909396000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>895151000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>867890000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>942091000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>925169000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>911368000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>894108000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>873201000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>852190000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>785124000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>766280000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>753978000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>740183000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>729531000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>718449000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>709691000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>697977000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>686888000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>677836000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>669032000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>658557000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>647206000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>637066000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>602687000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>556405000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>548277000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>538227000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>526696000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>514796000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>504146000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>492898000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>481334000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>470975000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>460907000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>343578000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>337639000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>333540000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>339369000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>336901000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>309945000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>296523000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>305043000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>229333000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>228468000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>178819000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>178366000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>177815000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>100653000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>86822000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>86751000.0</v>
       </c>
-      <c r="BN42"/>
-      <c r="BO42">
+      <c r="BO42"/>
+      <c r="BP42">
         <v>91400000.0</v>
       </c>
-      <c r="BP42"/>
       <c r="BQ42"/>
+      <c r="BR42"/>
     </row>
-    <row r="43" spans="1:69">
+    <row r="43" spans="1:70">
       <c r="A43" t="s">
         <v>60</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -11006,88 +11103,87 @@
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
+      <c r="BR43"/>
     </row>
-    <row r="44" spans="1:69">
+    <row r="44" spans="1:70">
       <c r="A44" t="s">
         <v>61</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -11131,1801 +11227,1823 @@
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
-      <c r="BJ44"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BJ44">
+        <v>0.0</v>
+      </c>
+      <c r="BK44"/>
       <c r="BL44">
         <v>6000.0</v>
       </c>
-      <c r="BM44"/>
+      <c r="BM44">
+        <v>6000.0</v>
+      </c>
       <c r="BN44"/>
-      <c r="BO44">
+      <c r="BO44"/>
+      <c r="BP44">
         <v>6000.0</v>
       </c>
-      <c r="BP44"/>
-      <c r="BQ44">
+      <c r="BQ44"/>
+      <c r="BR44">
         <v>6000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:69">
+    <row r="45" spans="1:70">
       <c r="A45" t="s">
         <v>62</v>
       </c>
       <c r="B45">
+        <v>326077000.0</v>
+      </c>
+      <c r="C45">
         <v>320400000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>320170000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>324319000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>354481000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>352954000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>349320000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>350409000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>348909000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>350884000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>370253000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>239177000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>246147000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>249701000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>254389000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>364836000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>191279000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>189767000.0</v>
       </c>
-      <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>224554000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>217710000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>211180000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>201574000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>191096000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>145718000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>142805000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>140612000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>141986000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>133737000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>108670000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>110063000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>111276000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>109225000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>107046000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>105947000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>103239000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>102571000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>101016000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>100388000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>99282000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>95846000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>90324000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>86323000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>77809000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>67206000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>60632000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>56148000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>53513000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>49891000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>48182000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>45944000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>42065000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>41130000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>39116000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>35319000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>29966000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>26492000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>25103000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>25825000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>24633000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>24359000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>23950000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>21773000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>20329000.0</v>
       </c>
-      <c r="BN45"/>
-      <c r="BO45">
+      <c r="BO45"/>
+      <c r="BP45">
         <v>19560000.0</v>
       </c>
-      <c r="BP45"/>
       <c r="BQ45"/>
+      <c r="BR45"/>
     </row>
-    <row r="46" spans="1:69">
+    <row r="46" spans="1:70">
       <c r="A46" t="s">
         <v>63</v>
       </c>
       <c r="B46">
+        <v>175200000.0</v>
+      </c>
+      <c r="C46">
         <v>175690000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>182467000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>191654000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>201706000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>213179000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>216391000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>220682000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>225114000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>230430000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>234947000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>239177000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>246147000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>249701000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>254389000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>263308000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>263361000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>264038000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>264811000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>229025000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>224554000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>217710000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>211180000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>201574000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>191096000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>145718000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>142805000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>140612000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>141986000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>133737000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>108670000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>110063000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>111276000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>109225000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>107046000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>105947000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>103239000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>102571000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>101016000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>100388000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>99282000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>95846000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>90324000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>86323000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>77809000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>67206000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>60632000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>56148000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>53513000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>49891000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>48182000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>45944000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>42065000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>41130000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>39116000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>35319000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>29966000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>26492000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>25103000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>25825000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>24633000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>24359000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>23950000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>21773000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>20329000.0</v>
       </c>
-      <c r="BN46"/>
-      <c r="BO46">
+      <c r="BO46"/>
+      <c r="BP46">
         <v>19560000.0</v>
       </c>
-      <c r="BP46"/>
       <c r="BQ46"/>
+      <c r="BR46"/>
     </row>
-    <row r="47" spans="1:69">
+    <row r="47" spans="1:70">
       <c r="A47" t="s">
         <v>64</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>180310000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>181617000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>254389000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>193646000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>191279000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>189767000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>264811000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>159235000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>224554000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>144822000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>136688000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>125527000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>113297000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>108105000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>104681000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>104856000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>105492000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>107051000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>108670000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>110063000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>111276000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>109225000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>107046000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>105947000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>103239000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>102571000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>101016000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>100388000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>99282000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>95846000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>90324000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>86323000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>77809000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>67206000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>60632000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>56148000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>53513000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>49891000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>48182000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>45944000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>42065000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>41130000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>39116000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>35319000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>29966000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>26492000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>25103000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>25825000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>24633000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>24359000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>23950000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>21773000.0</v>
       </c>
-      <c r="BM47"/>
       <c r="BN47"/>
-      <c r="BO47">
+      <c r="BO47"/>
+      <c r="BP47">
         <v>19560000.0</v>
       </c>
-      <c r="BP47"/>
-      <c r="BQ47">
+      <c r="BQ47"/>
+      <c r="BR47">
         <v>18037000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:69">
+    <row r="48" spans="1:70">
       <c r="A48" t="s">
         <v>65</v>
       </c>
       <c r="B48">
+        <v>-191753000.0</v>
+      </c>
+      <c r="C48">
         <v>-196406000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-199322000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-200959000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-206391000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-201544000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-206356000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-222397000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-78931000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-97817000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-106796000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-131666000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-142524000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-168287000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-148751000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-138649000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-137956000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-157832000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-211895000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-206765000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-224425000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-243506000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-253875000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-268390000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-398509000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-391239000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-399398000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-394510000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-388423000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-391153000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-388226000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-396511000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-395871000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-398455000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-389136000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-393731000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-386134000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-366391000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-346238000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-342266000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-320101000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-312143000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-308289000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-305791000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-308877000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-308885000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-310145000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-315947000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-312943000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-307906000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-296429000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-284473000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-269689000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-255658000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-232520000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-216174000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-200429000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-192133000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-180239000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-164956000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-155448000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-146686000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-136911000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-129867000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-121056000.0</v>
       </c>
-      <c r="BN48"/>
-      <c r="BO48">
+      <c r="BO48"/>
+      <c r="BP48">
         <v>-109762000.0</v>
       </c>
-      <c r="BP48"/>
       <c r="BQ48"/>
+      <c r="BR48"/>
     </row>
-    <row r="49" spans="1:69">
+    <row r="49" spans="1:70">
       <c r="A49" t="s">
         <v>66</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-142524000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-168287000.0</v>
       </c>
-      <c r="O49"/>
-      <c r="P49">
+      <c r="P49"/>
+      <c r="Q49">
         <v>-138649000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-137956000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-157832000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-211895000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-206765000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-224425000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-243506000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-253875000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-268390000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-398509000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-391239000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-399398000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-394510000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-388423000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-391153000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-388226000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-396511000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-395871000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-398455000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-389136000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-393731000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-386134000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-366391000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-346238000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-342266000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-320101000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-312143000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-308289000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-305791000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-308877000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-308885000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-310145000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-315947000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-312943000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-307906000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>-296429000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>-284473000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>-269689000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>-255658000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>-232520000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>-216174000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>-200429000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>-192133000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>-180239000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>-164956000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>-155448000.0</v>
       </c>
-      <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
+      <c r="BR49"/>
     </row>
-    <row r="50" spans="1:69">
+    <row r="50" spans="1:70">
       <c r="A50" t="s">
         <v>67</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50">
         <v>202397000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>202086000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>201776000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>201466000.0</v>
       </c>
-      <c r="I50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J50"/>
       <c r="K50">
         <v>8641000.0</v>
       </c>
       <c r="L50">
         <v>8641000.0</v>
       </c>
       <c r="M50">
+        <v>8641000.0</v>
+      </c>
+      <c r="N50">
         <v>19504000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>10853000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>33648000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>33872000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>33776000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>193680000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>374700000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>155751000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>153681000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>151647000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>149648000.0</v>
       </c>
-      <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-      <c r="AD50">
+      <c r="AD50"/>
+      <c r="AE50">
         <v>5583000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>338000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>334000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>330000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>327000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>324000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>320000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>269647000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>759000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>108738000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>107563000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>106388000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>104040000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>276000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
+      <c r="BR50"/>
     </row>
-    <row r="51" spans="1:69">
+    <row r="51" spans="1:70">
       <c r="A51" t="s">
         <v>68</v>
       </c>
       <c r="B51">
+        <v>412117000.0</v>
+      </c>
+      <c r="C51">
         <v>411179000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>454380000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>425308000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>631403000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>636459000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>638853000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>644423000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>648595000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>581777000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>586044000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>590296000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>620714000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>625164000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>763394000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>821636000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>831363000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1001151000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1128848000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>554560000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>549268000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>544154000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>541128000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>536367000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>395690000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>354235000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>351918000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>346006000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>343398000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>329236000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>290930000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>287227000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>283588000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>280012000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>276497000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>273041000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>269647000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>266751000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>108738000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>107563000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>106388000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>105215000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>105928000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>104907000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>103885000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>104135000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>103100000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>102065000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>101031000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>99996000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>98961000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>97927000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>109152000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>105729000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>34983000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>26648000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>33949000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>27659000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>28332000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>25474000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>28906000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>25138000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>25051000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>55547000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>5625000.0</v>
       </c>
-      <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
+      <c r="BR51"/>
     </row>
-    <row r="52" spans="1:69">
+    <row r="52" spans="1:70">
       <c r="A52" t="s">
         <v>69</v>
       </c>
       <c r="B52">
+        <v>10298000.0</v>
+      </c>
+      <c r="C52">
         <v>9818000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>9839000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>9748000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>212017000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>211491000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>210663000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>210657000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>9149000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>17644000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>17442000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>17266000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>28485000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>19804000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>42769000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>42236000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>41910000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>201698000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>382591000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>161630000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>159325000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>157150000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>157073000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>7455000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>7620000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>3968000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>4935000.0</v>
       </c>
-      <c r="AB52">
-[...1 lines deleted...]
-      </c>
       <c r="AC52">
-        <v>12344000.0</v>
+        <v>5043000.0</v>
       </c>
       <c r="AD52">
-        <v>11166000.0</v>
+        <v>6172000.0</v>
       </c>
       <c r="AE52">
+        <v>5583000.0</v>
+      </c>
+      <c r="AF52">
         <v>338000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>334000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>330000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>327000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>324000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>320000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>319000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>759000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>108738000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>107563000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>106388000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>105215000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>105928000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>104907000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>103885000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>104135000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>103100000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>102065000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>101031000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>99996000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>98961000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>97927000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>12260000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>9872000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>9792000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>837000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>9279000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>2585000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>8258000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>4871000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>6328000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>5568000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>3182000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>1645000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>3416000.0</v>
       </c>
-      <c r="BN52"/>
-      <c r="BO52">
+      <c r="BO52"/>
+      <c r="BP52">
         <v>3478000.0</v>
       </c>
-      <c r="BP52"/>
       <c r="BQ52"/>
+      <c r="BR52"/>
     </row>
-    <row r="53" spans="1:69">
+    <row r="53" spans="1:70">
       <c r="A53" t="s">
         <v>70</v>
       </c>
       <c r="B53">
+        <v>45156000.0</v>
+      </c>
+      <c r="C53">
         <v>57874000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>79879000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>98745000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>145380000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>210016000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>207841000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>207845000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>157173000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>141838000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>125283000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>136069000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>133956000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>138454000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>184512000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>219301000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>194332000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>225443000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>70831000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>559822000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>540821000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>523364000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>421705000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>406881000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>248240000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>263875000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>213722000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>180505000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>232502000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>197406000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>250928000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>155468000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>254450000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>298225000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>257221000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>267864000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>328628000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>274729000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>136653000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>136686000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>137358000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>114992000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>101981000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>115916000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>120425000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>113989000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>119138000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>131972000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>55660000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>45811000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>59637000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>78464000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>87330000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>83974000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>30924000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>58240000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>62840000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>29617000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>29985000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>20666000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>19755000.0</v>
       </c>
-      <c r="BJ53"/>
-      <c r="BK53">
+      <c r="BK53"/>
+      <c r="BL53">
         <v>1314000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>2079000.0</v>
       </c>
-      <c r="BM53"/>
       <c r="BN53"/>
-      <c r="BO53">
+      <c r="BO53"/>
+      <c r="BP53">
         <v>1216000.0</v>
       </c>
-      <c r="BP53"/>
-      <c r="BQ53">
+      <c r="BQ53"/>
+      <c r="BR53">
         <v>1182000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:69">
+    <row r="54" spans="1:70">
       <c r="A54" t="s">
         <v>71</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -12969,914 +13087,927 @@
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
-      <c r="BJ54"/>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
+      <c r="BR54"/>
     </row>
-    <row r="55" spans="1:69">
+    <row r="55" spans="1:70">
       <c r="A55" t="s">
         <v>72</v>
       </c>
       <c r="B55">
+        <v>1243978000.0</v>
+      </c>
+      <c r="C55">
         <v>1208534000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1264917000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1297577000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1537262000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1586669000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1553516000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1521691000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1646820000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1583321000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1574386000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1534462000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1542381000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1523418000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1681200000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1734365000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1733988000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1891476000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2075353000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1356002000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1325833000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1287549000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1274513000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1220269000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>866111000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>821379000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>831065000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>807489000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>787843000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>719156000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>689353000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>659045000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>642681000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>622037000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>628371000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>606090000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>605745000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>599962000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>391466000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>381153000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>400699000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>391206000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>389623000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>368988000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>354993000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>335030000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>326072000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>305394000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>292080000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>163693000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>169820000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>172395000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>178430000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>185241000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>112054000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>132826000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>142853000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>94264000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>113490000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>77609000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>87092000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>97869000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>66562000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>52756000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>50240000.0</v>
       </c>
-      <c r="BN55"/>
-      <c r="BO55">
+      <c r="BO55"/>
+      <c r="BP55">
         <v>43954000.0</v>
       </c>
-      <c r="BP55"/>
-      <c r="BQ55">
+      <c r="BQ55"/>
+      <c r="BR55">
         <v>50541000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:69">
+    <row r="56" spans="1:70">
       <c r="A56" t="s">
         <v>73</v>
       </c>
       <c r="B56">
+        <v>615215000.0</v>
+      </c>
+      <c r="C56">
         <v>514961000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>547974000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>562751000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>745613000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>759962000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>745130000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>689969000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>632214000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>543113000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>509994000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>447255000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>429324000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>376114000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>498334000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>533411000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>526210000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>667018000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>866048000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>822352000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>792579000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>720247000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>651623000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>658520000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>455823000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>431594000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>408557000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>378847000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>394609000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>508673000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>477969000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>472049000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>455054000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>418734000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>391110000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>365835000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>450991000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>447964000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>243089000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>235444000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>257989000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>248625000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>252582000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>233100000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>229626000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>219750000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>214257000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>199240000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>208906000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>98478000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>106751000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>111685000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>121490000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>128989000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>60922000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>85129000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>100076000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>62264000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>82649000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>43400000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>53604000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>64026000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>31055000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>20391000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>18931000.0</v>
       </c>
-      <c r="BN56"/>
-      <c r="BO56">
+      <c r="BO56"/>
+      <c r="BP56">
         <v>12549000.0</v>
       </c>
-      <c r="BP56"/>
       <c r="BQ56"/>
+      <c r="BR56"/>
     </row>
-    <row r="57" spans="1:69">
+    <row r="57" spans="1:70">
       <c r="A57" t="s">
         <v>74</v>
       </c>
       <c r="B57">
+        <v>122011000.0</v>
+      </c>
+      <c r="C57">
         <v>108787000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>120590000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>107078000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>313164000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>314732000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>309920000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>306401000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>92690000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>93444000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>97383000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>93661000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>108912000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>98698000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>147774000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>131526000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>133179000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>305073000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>521118000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>225788000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>228693000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>232084000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>253328000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>86272000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>70583000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>80313000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>107673000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>95838000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>83004000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>58991000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>60661000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>54523000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>53024000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>48368000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>56217000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>52337000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>57510000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>45648000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>44838000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>146831000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>150438000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>146139000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>151676000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>145411000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>145472000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>136453000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>140010000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>135223000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>129506000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>121587000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>121943000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>116972000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>15835000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>12698000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>14156000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>19828000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>15236000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>19158000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>31911000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>17829000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>17479000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>19663000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>16322000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>13806000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>14141000.0</v>
       </c>
-      <c r="BN57"/>
-      <c r="BO57">
+      <c r="BO57"/>
+      <c r="BP57">
         <v>14417000.0</v>
       </c>
-      <c r="BP57"/>
-      <c r="BQ57">
+      <c r="BQ57"/>
+      <c r="BR57">
         <v>17016000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:69">
+    <row r="58" spans="1:70">
       <c r="A58" t="s">
         <v>75</v>
       </c>
       <c r="B58">
+        <v>572011000.0</v>
+      </c>
+      <c r="C58">
         <v>554641000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>571806000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>570363000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>779495000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>788128000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>775168000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>772108000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>767542000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>691159000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>704256000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>702911000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>734406000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>755377000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>906190000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>964242000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>977352000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1181900000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1344945000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>637400000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>638665000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>636731000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>654825000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>635579000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>477963000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>447342000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>476121000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>461327000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>446193000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>391637000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>368127000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>357779000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>352168000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>343516000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>348888000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>341290000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>344697000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>329329000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>172490000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>167005000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>172348000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>165036000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>171231000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>159975000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>159714000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>151009000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>154927000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>150322000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>144111000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>127982000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>128571000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>123277000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>119288000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>115449000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>46199000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>52381000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>48348000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>57022000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>65221000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>63734000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>64157000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>66723000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>114945000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>95794000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>84471000.0</v>
       </c>
-      <c r="BN58"/>
-      <c r="BO58">
+      <c r="BO58"/>
+      <c r="BP58">
         <v>66903000.0</v>
       </c>
-      <c r="BP58"/>
-      <c r="BQ58">
+      <c r="BQ58"/>
+      <c r="BR58">
         <v>43051000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:69">
+    <row r="59" spans="1:70">
       <c r="A59" t="s">
         <v>76</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -13920,301 +14051,305 @@
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
-      <c r="BJ59"/>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
+      <c r="BR59"/>
     </row>
-    <row r="60" spans="1:69">
+    <row r="60" spans="1:70">
       <c r="A60" t="s">
         <v>77</v>
       </c>
       <c r="B60">
+        <v>671976000.0</v>
+      </c>
+      <c r="C60">
         <v>653893000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>693111000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>727214000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>757767000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>798541000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>778348000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>749583000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>879278000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>892162000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>870130000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>831551000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>807975000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>768041000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>775010000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>770123000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>756636000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>709576000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>730408000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>718602000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>687168000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>650818000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>619688000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>584690000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>388148000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>374037000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>354944000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>346162000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>341650000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>327519000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>321226000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>301266000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>290513000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>278521000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>279483000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>264800000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>261048000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>270633000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>218976000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>214148000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>228351000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>226170000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>218392000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>209013000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>195279000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>184021000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>171145000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>155072000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>147969000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>35711000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>41249000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>49118000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>59142000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>69792000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>65855000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>80445000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>94505000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>37242000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>48269000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>13875000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>22935000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>31146000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>-48383000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>-43038000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>-34231000.0</v>
       </c>
-      <c r="BN60"/>
-      <c r="BO60">
+      <c r="BO60"/>
+      <c r="BP60">
         <v>-22949000.0</v>
       </c>
-      <c r="BP60"/>
-      <c r="BQ60">
+      <c r="BQ60"/>
+      <c r="BR60">
         <v>7490000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:69">
+    <row r="61" spans="1:70">
       <c r="A61" t="s">
         <v>78</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
@@ -14229,95 +14364,98 @@
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
       <c r="AX61">
         <v>0.0</v>
       </c>
       <c r="AY61">
         <v>0.0</v>
       </c>
       <c r="AZ61">
-        <v>-2000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BA61">
         <v>-2000.0</v>
       </c>
       <c r="BB61">
         <v>-2000.0</v>
       </c>
       <c r="BC61">
         <v>-2000.0</v>
       </c>
       <c r="BD61">
         <v>-2000.0</v>
       </c>
       <c r="BE61">
         <v>-2000.0</v>
       </c>
       <c r="BF61">
         <v>-2000.0</v>
       </c>
       <c r="BG61">
         <v>-2000.0</v>
       </c>
       <c r="BH61">
         <v>-2000.0</v>
       </c>
       <c r="BI61">
         <v>-2000.0</v>
       </c>
       <c r="BJ61">
         <v>-2000.0</v>
       </c>
       <c r="BK61">
         <v>-2000.0</v>
       </c>
       <c r="BL61">
         <v>-2000.0</v>
       </c>
-      <c r="BM61"/>
+      <c r="BM61">
+        <v>-2000.0</v>
+      </c>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
+      <c r="BR61"/>
     </row>
-    <row r="62" spans="1:69">
+    <row r="62" spans="1:70">
       <c r="A62" t="s">
         <v>79</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -14345,50 +14483,51 @@
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
+      <c r="BR62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -14457,51 +14596,51 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2">
         <v>149749000.0</v>
       </c>
       <c r="C2">
         <v>170428000.0</v>
       </c>
       <c r="D2">
         <v>184669000.0</v>
       </c>
       <c r="E2">
         <v>199295000.0</v>
       </c>
       <c r="F2">
         <v>140255000.0</v>
       </c>
       <c r="G2">
         <v>117328000.0</v>
       </c>
       <c r="H2">
         <v>106712000.0</v>
       </c>
       <c r="I2">
         <v>86845000.0</v>
       </c>
@@ -14516,51 +14655,51 @@
       </c>
       <c r="M2">
         <v>77440000.0</v>
       </c>
       <c r="N2">
         <v>54772000.0</v>
       </c>
       <c r="O2">
         <v>32139000.0</v>
       </c>
       <c r="P2">
         <v>16739000.0</v>
       </c>
       <c r="Q2">
         <v>12276000.0</v>
       </c>
       <c r="R2">
         <v>12301000.0</v>
       </c>
       <c r="S2">
         <v>17463000.0</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3">
         <v>91023000.0</v>
       </c>
       <c r="C3">
         <v>78785000.0</v>
       </c>
       <c r="D3">
         <v>75574000.0</v>
       </c>
       <c r="E3">
         <v>91501000.0</v>
       </c>
       <c r="F3">
         <v>28548000.0</v>
       </c>
       <c r="G3">
         <v>19908000.0</v>
       </c>
       <c r="H3">
         <v>19576000.0</v>
       </c>
       <c r="I3">
         <v>13165000.0</v>
       </c>
@@ -14575,74 +14714,74 @@
       </c>
       <c r="M3">
         <v>10035000.0</v>
       </c>
       <c r="N3">
         <v>5747000.0</v>
       </c>
       <c r="O3">
         <v>5648000.0</v>
       </c>
       <c r="P3">
         <v>4314000.0</v>
       </c>
       <c r="Q3">
         <v>4252000.0</v>
       </c>
       <c r="R3">
         <v>4432000.0</v>
       </c>
       <c r="S3">
         <v>3831000.0</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5">
         <v>31480000.0</v>
       </c>
       <c r="C5">
         <v>-49667000.0</v>
       </c>
       <c r="D5">
         <v>79011000.0</v>
       </c>
       <c r="E5">
         <v>48878000.0</v>
       </c>
       <c r="F5">
         <v>85400000.0</v>
       </c>
       <c r="G5">
         <v>43604000.0</v>
       </c>
       <c r="H5">
         <v>11173000.0</v>
       </c>
       <c r="I5">
         <v>19890000.0</v>
       </c>
@@ -14657,51 +14796,51 @@
       </c>
       <c r="M5">
         <v>-4942000.0</v>
       </c>
       <c r="N5">
         <v>-56475000.0</v>
       </c>
       <c r="O5">
         <v>-50196000.0</v>
       </c>
       <c r="P5">
         <v>-38548000.0</v>
       </c>
       <c r="Q5">
         <v>-23371000.0</v>
       </c>
       <c r="R5">
         <v>-28548000.0</v>
       </c>
       <c r="S5">
         <v>-45363000.0</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6">
         <v>122503000.0</v>
       </c>
       <c r="C6">
         <v>29118000.0</v>
       </c>
       <c r="D6">
         <v>154585000.0</v>
       </c>
       <c r="E6">
         <v>140379000.0</v>
       </c>
       <c r="F6">
         <v>113948000.0</v>
       </c>
       <c r="G6">
         <v>63512000.0</v>
       </c>
       <c r="H6">
         <v>30749000.0</v>
       </c>
       <c r="I6">
         <v>33055000.0</v>
       </c>
@@ -14716,97 +14855,97 @@
       </c>
       <c r="M6">
         <v>5093000.0</v>
       </c>
       <c r="N6">
         <v>-50728000.0</v>
       </c>
       <c r="O6">
         <v>-44548000.0</v>
       </c>
       <c r="P6">
         <v>-34234000.0</v>
       </c>
       <c r="Q6">
         <v>-19119000.0</v>
       </c>
       <c r="R6">
         <v>-24116000.0</v>
       </c>
       <c r="S6">
         <v>-41532000.0</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9">
         <v>576662000.0</v>
       </c>
       <c r="C9">
         <v>530538000.0</v>
       </c>
       <c r="D9">
         <v>490309000.0</v>
       </c>
       <c r="E9">
         <v>467528000.0</v>
       </c>
       <c r="F9">
         <v>401278000.0</v>
       </c>
       <c r="G9">
         <v>312319000.0</v>
       </c>
       <c r="H9">
         <v>314314000.0</v>
       </c>
       <c r="I9">
         <v>250432000.0</v>
       </c>
@@ -14821,51 +14960,51 @@
       </c>
       <c r="M9">
         <v>120228000.0</v>
       </c>
       <c r="N9">
         <v>30779000.0</v>
       </c>
       <c r="O9">
         <v>6945000.0</v>
       </c>
       <c r="P9">
         <v>-1050000.0</v>
       </c>
       <c r="Q9">
         <v>2286000.0</v>
       </c>
       <c r="R9">
         <v>2705000.0</v>
       </c>
       <c r="S9">
         <v>-3538000.0</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10">
         <v>16874000.0</v>
       </c>
       <c r="C10">
         <v>-63106000.0</v>
       </c>
       <c r="D10">
         <v>61701000.0</v>
       </c>
       <c r="E10">
         <v>13302000.0</v>
       </c>
       <c r="F10">
         <v>56404000.0</v>
       </c>
       <c r="G10">
         <v>20089000.0</v>
       </c>
       <c r="H10">
         <v>-10748000.0</v>
       </c>
       <c r="I10">
         <v>-425000.0</v>
       </c>
@@ -14880,51 +15019,51 @@
       </c>
       <c r="M10">
         <v>-13543000.0</v>
       </c>
       <c r="N10">
         <v>-64351000.0</v>
       </c>
       <c r="O10">
         <v>-52281000.0</v>
       </c>
       <c r="P10">
         <v>-43328000.0</v>
       </c>
       <c r="Q10">
         <v>-27149000.0</v>
       </c>
       <c r="R10">
         <v>-28181000.0</v>
       </c>
       <c r="S10">
         <v>-45587000.0</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11">
         <v>9840000.0</v>
       </c>
       <c r="C11">
         <v>36454000.0</v>
       </c>
       <c r="D11">
         <v>19746000.0</v>
       </c>
       <c r="E11">
         <v>-2607000.0</v>
       </c>
       <c r="F11">
         <v>14424000.0</v>
       </c>
       <c r="G11">
         <v>-125434000.0</v>
       </c>
       <c r="H11">
         <v>268000.0</v>
       </c>
       <c r="I11">
         <v>46000.0</v>
       </c>
@@ -14939,51 +15078,51 @@
       </c>
       <c r="M11">
         <v>173000.0</v>
       </c>
       <c r="N11">
         <v>-442000.0</v>
       </c>
       <c r="O11">
         <v>-3952000.0</v>
       </c>
       <c r="P11">
         <v>7246000.0</v>
       </c>
       <c r="Q11">
         <v>4777000.0</v>
       </c>
       <c r="R11">
         <v>3159000.0</v>
       </c>
       <c r="S11">
         <v>-3501000.0</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12">
         <v>14606000.0</v>
       </c>
       <c r="C12">
         <v>16569000.0</v>
       </c>
       <c r="D12">
         <v>17310000.0</v>
       </c>
       <c r="E12">
         <v>35576000.0</v>
       </c>
       <c r="F12">
         <v>28996000.0</v>
       </c>
       <c r="G12">
         <v>25671000.0</v>
       </c>
       <c r="H12">
         <v>23628000.0</v>
       </c>
       <c r="I12">
         <v>21949000.0</v>
       </c>
@@ -14998,119 +15137,119 @@
       </c>
       <c r="M12">
         <v>8278000.0</v>
       </c>
       <c r="N12">
         <v>7253000.0</v>
       </c>
       <c r="O12">
         <v>1807000.0</v>
       </c>
       <c r="P12">
         <v>4780000.0</v>
       </c>
       <c r="Q12">
         <v>4889000.0</v>
       </c>
       <c r="R12">
         <v>3603000.0</v>
       </c>
       <c r="S12">
         <v>3490000.0</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13">
         <v>22732000.0</v>
       </c>
       <c r="C13">
         <v>19689000.0</v>
       </c>
       <c r="D13">
         <v>10804000.0</v>
       </c>
       <c r="E13">
         <v>4542000.0</v>
       </c>
       <c r="F13">
         <v>896000.0</v>
       </c>
       <c r="G13">
         <v>4629000.0</v>
       </c>
       <c r="H13">
         <v>7376000.0</v>
       </c>
       <c r="I13">
         <v>6497000.0</v>
       </c>
       <c r="J13">
         <v>4078000.0</v>
       </c>
       <c r="K13">
         <v>1323000.0</v>
       </c>
       <c r="L13">
         <v>7047000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15">
         <v>7034000.0</v>
       </c>
       <c r="C15">
         <v>-99560000.0</v>
       </c>
       <c r="D15">
         <v>41955000.0</v>
       </c>
       <c r="E15">
         <v>15909000.0</v>
       </c>
       <c r="F15">
         <v>41980000.0</v>
       </c>
       <c r="G15">
         <v>145523000.0</v>
       </c>
       <c r="H15">
         <v>-11016000.0</v>
       </c>
       <c r="I15">
         <v>-471000.0</v>
       </c>
@@ -15125,98 +15264,98 @@
       </c>
       <c r="M15">
         <v>-13716000.0</v>
       </c>
       <c r="N15">
         <v>-63909000.0</v>
       </c>
       <c r="O15">
         <v>-52281000.0</v>
       </c>
       <c r="P15">
         <v>-43328000.0</v>
       </c>
       <c r="Q15">
         <v>-27149000.0</v>
       </c>
       <c r="R15">
         <v>-31707000.0</v>
       </c>
       <c r="S15">
         <v>-41862000.0</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>15909000.0</v>
       </c>
       <c r="F16">
         <v>41980000.0</v>
       </c>
       <c r="G16">
         <v>145523000.0</v>
       </c>
       <c r="H16">
         <v>-11016000.0</v>
       </c>
       <c r="I16">
         <v>-471000.0</v>
       </c>
       <c r="J16">
         <v>-42611000.0</v>
       </c>
       <c r="K16">
         <v>-37949000.0</v>
       </c>
       <c r="L16">
         <v>1856000.0</v>
       </c>
       <c r="M16">
         <v>-13716000.0</v>
       </c>
       <c r="N16">
         <v>-63909000.0</v>
       </c>
       <c r="O16">
         <v>-52281000.0</v>
       </c>
       <c r="P16">
         <v>-43328000.0</v>
       </c>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17">
         <v>7034000.0</v>
       </c>
       <c r="C17">
         <v>-99560000.0</v>
       </c>
       <c r="D17">
         <v>6983000.0</v>
       </c>
       <c r="E17">
         <v>15909000.0</v>
       </c>
       <c r="F17">
         <v>41980000.0</v>
       </c>
       <c r="G17">
         <v>145523000.0</v>
       </c>
       <c r="H17">
         <v>-11016000.0</v>
       </c>
       <c r="I17">
         <v>-471000.0</v>
       </c>
@@ -15225,164 +15364,164 @@
       </c>
       <c r="K17">
         <v>-37949000.0</v>
       </c>
       <c r="L17">
         <v>1856000.0</v>
       </c>
       <c r="M17">
         <v>-13716000.0</v>
       </c>
       <c r="N17">
         <v>-63909000.0</v>
       </c>
       <c r="O17">
         <v>-52281000.0</v>
       </c>
       <c r="P17">
         <v>-43328000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18">
         <v>5286000.0</v>
       </c>
       <c r="C18">
         <v>3120000.0</v>
       </c>
       <c r="D18">
         <v>-17155000.0</v>
       </c>
       <c r="E18">
         <v>-35434000.0</v>
       </c>
       <c r="F18">
         <v>-30854000.0</v>
       </c>
       <c r="G18">
         <v>-21042000.0</v>
       </c>
       <c r="H18">
         <v>-16252000.0</v>
       </c>
       <c r="I18">
         <v>-15452000.0</v>
       </c>
       <c r="J18">
         <v>-13969000.0</v>
       </c>
       <c r="K18">
         <v>-5738000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>-1770000.0</v>
       </c>
       <c r="G19">
         <v>-590000.0</v>
       </c>
       <c r="H19">
         <v>2400000.0</v>
       </c>
       <c r="I19">
         <v>5609000.0</v>
       </c>
       <c r="J19">
         <v>513000.0</v>
       </c>
       <c r="K19">
         <v>1241000.0</v>
       </c>
       <c r="L19">
         <v>390000.0</v>
       </c>
       <c r="M19">
         <v>-100000.0</v>
       </c>
       <c r="N19">
         <v>-3809000.0</v>
       </c>
       <c r="O19">
         <v>-1176000.0</v>
       </c>
       <c r="P19">
         <v>553000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20">
         <v>3019000.0</v>
       </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B21">
         <v>33303000.0</v>
       </c>
       <c r="C21">
         <v>-73371000.0</v>
       </c>
       <c r="D21">
         <v>87675000.0</v>
       </c>
       <c r="E21">
         <v>60024000.0</v>
       </c>
       <c r="F21">
         <v>89924000.0</v>
       </c>
       <c r="G21">
         <v>46350000.0</v>
       </c>
       <c r="H21">
         <v>10480000.0</v>
       </c>
       <c r="I21">
         <v>15915000.0</v>
       </c>
@@ -15397,74 +15536,74 @@
       </c>
       <c r="M21">
         <v>-5165000.0</v>
       </c>
       <c r="N21">
         <v>-53289000.0</v>
       </c>
       <c r="O21">
         <v>-49298000.0</v>
       </c>
       <c r="P21">
         <v>-39101000.0</v>
       </c>
       <c r="Q21">
         <v>-22372000.0</v>
       </c>
       <c r="R21">
         <v>-28548000.0</v>
       </c>
       <c r="S21">
         <v>-45363000.0</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B23">
         <v>693108000.0</v>
       </c>
       <c r="C23">
         <v>774337000.0</v>
       </c>
       <c r="D23">
         <v>587303000.0</v>
       </c>
       <c r="E23">
         <v>606799000.0</v>
       </c>
       <c r="F23">
         <v>451609000.0</v>
       </c>
       <c r="G23">
         <v>383297000.0</v>
       </c>
       <c r="H23">
         <v>410546000.0</v>
       </c>
       <c r="I23">
         <v>319798000.0</v>
       </c>
@@ -15479,115 +15618,115 @@
       </c>
       <c r="M23">
         <v>202833000.0</v>
       </c>
       <c r="N23">
         <v>138840000.0</v>
       </c>
       <c r="O23">
         <v>88382000.0</v>
       </c>
       <c r="P23">
         <v>51771000.0</v>
       </c>
       <c r="Q23">
         <v>36934000.0</v>
       </c>
       <c r="R23">
         <v>43554000.0</v>
       </c>
       <c r="S23">
         <v>59288000.0</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B25">
         <v>91023000.0</v>
       </c>
       <c r="C25">
         <v>78785000.0</v>
       </c>
       <c r="D25">
         <v>87495000.0</v>
       </c>
       <c r="E25">
         <v>91501000.0</v>
       </c>
       <c r="F25">
         <v>13553000.0</v>
       </c>
       <c r="G25">
         <v>19908000.0</v>
       </c>
       <c r="H25">
         <v>19576000.0</v>
       </c>
       <c r="I25">
         <v>13165000.0</v>
       </c>
       <c r="J25">
         <v>13833000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B26">
         <v>117312000.0</v>
       </c>
       <c r="C26">
         <v>81577000.0</v>
       </c>
       <c r="D26">
         <v>76257000.0</v>
       </c>
       <c r="E26">
         <v>84797000.0</v>
       </c>
       <c r="F26">
         <v>55545000.0</v>
       </c>
       <c r="G26">
         <v>59421000.0</v>
       </c>
       <c r="H26">
         <v>72119000.0</v>
       </c>
       <c r="I26">
         <v>55688000.0</v>
       </c>
@@ -15602,102 +15741,102 @@
       </c>
       <c r="M26">
         <v>18731000.0</v>
       </c>
       <c r="N26">
         <v>21560000.0</v>
       </c>
       <c r="O26">
         <v>9937000.0</v>
       </c>
       <c r="P26">
         <v>14873000.0</v>
       </c>
       <c r="Q26">
         <v>18628000.0</v>
       </c>
       <c r="R26">
         <v>26233000.0</v>
       </c>
       <c r="S26">
         <v>33214000.0</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B27">
         <v>226616000.0</v>
       </c>
       <c r="C27">
         <v>172015000.0</v>
       </c>
       <c r="D27">
         <v>153040000.0</v>
       </c>
       <c r="E27">
         <v>144996000.0</v>
       </c>
       <c r="F27">
         <v>111022000.0</v>
       </c>
       <c r="G27">
         <v>118682000.0</v>
       </c>
       <c r="H27">
         <v>129663000.0</v>
       </c>
       <c r="I27">
         <v>107106000.0</v>
       </c>
       <c r="J27">
         <v>94803000.0</v>
       </c>
       <c r="K27">
         <v>89218000.0</v>
       </c>
       <c r="L27">
         <v>77733000.0</v>
       </c>
       <c r="M27">
         <v>65010000.0</v>
       </c>
       <c r="N27">
         <v>41549000.0</v>
       </c>
       <c r="O27">
         <v>30332000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B28">
         <v>142143000.0</v>
       </c>
       <c r="C28">
         <v>122084000.0</v>
       </c>
       <c r="D28">
         <v>116401000.0</v>
       </c>
       <c r="E28">
         <v>109520000.0</v>
       </c>
       <c r="F28">
         <v>88323000.0</v>
       </c>
       <c r="G28">
         <v>74834000.0</v>
       </c>
       <c r="H28">
         <v>71119000.0</v>
       </c>
       <c r="I28">
         <v>70159000.0</v>
       </c>
@@ -15712,96 +15851,96 @@
       </c>
       <c r="M28">
         <v>41652000.0</v>
       </c>
       <c r="N28">
         <v>20959000.0</v>
       </c>
       <c r="O28">
         <v>15974000.0</v>
       </c>
       <c r="P28">
         <v>20159000.0</v>
       </c>
       <c r="Q28">
         <v>24658000.0</v>
       </c>
       <c r="R28">
         <v>31253000.0</v>
       </c>
       <c r="S28">
         <v>41825000.0</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B29">
         <v>9840000.0</v>
       </c>
       <c r="C29">
         <v>36454000.0</v>
       </c>
       <c r="D29">
         <v>2930000.0</v>
       </c>
       <c r="E29">
         <v>-2607000.0</v>
       </c>
       <c r="F29">
         <v>14424000.0</v>
       </c>
       <c r="G29">
         <v>-125434000.0</v>
       </c>
       <c r="H29">
         <v>268000.0</v>
       </c>
       <c r="I29">
         <v>46000.0</v>
       </c>
       <c r="J29">
         <v>140000.0</v>
       </c>
       <c r="K29">
         <v>105000.0</v>
       </c>
       <c r="L29">
         <v>264000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B30">
         <v>543359000.0</v>
       </c>
       <c r="C30">
         <v>603909000.0</v>
       </c>
       <c r="D30">
         <v>402634000.0</v>
       </c>
       <c r="E30">
         <v>407504000.0</v>
       </c>
       <c r="F30">
         <v>311354000.0</v>
       </c>
       <c r="G30">
         <v>265969000.0</v>
       </c>
       <c r="H30">
         <v>303834000.0</v>
       </c>
       <c r="I30">
         <v>232953000.0</v>
       </c>
@@ -15816,51 +15955,51 @@
       </c>
       <c r="M30">
         <v>125393000.0</v>
       </c>
       <c r="N30">
         <v>84068000.0</v>
       </c>
       <c r="O30">
         <v>56243000.0</v>
       </c>
       <c r="P30">
         <v>35032000.0</v>
       </c>
       <c r="Q30">
         <v>24658000.0</v>
       </c>
       <c r="R30">
         <v>31253000.0</v>
       </c>
       <c r="S30">
         <v>41825000.0</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B31">
         <v>-16429000.0</v>
       </c>
       <c r="C31">
         <v>10265000.0</v>
       </c>
       <c r="D31">
         <v>-25974000.0</v>
       </c>
       <c r="E31">
         <v>-46722000.0</v>
       </c>
       <c r="F31">
         <v>-33520000.0</v>
       </c>
       <c r="G31">
         <v>-26261000.0</v>
       </c>
       <c r="H31">
         <v>-21228000.0</v>
       </c>
       <c r="I31">
         <v>-16340000.0</v>
       </c>
@@ -15875,51 +16014,51 @@
       </c>
       <c r="M31">
         <v>-8378000.0</v>
       </c>
       <c r="N31">
         <v>-11062000.0</v>
       </c>
       <c r="O31">
         <v>-2983000.0</v>
       </c>
       <c r="P31">
         <v>-4227000.0</v>
       </c>
       <c r="Q31">
         <v>-4777000.0</v>
       </c>
       <c r="R31">
         <v>-3159000.0</v>
       </c>
       <c r="S31">
         <v>3501000.0</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B32">
         <v>726411000.0</v>
       </c>
       <c r="C32">
         <v>700966000.0</v>
       </c>
       <c r="D32">
         <v>674978000.0</v>
       </c>
       <c r="E32">
         <v>666823000.0</v>
       </c>
       <c r="F32">
         <v>541533000.0</v>
       </c>
       <c r="G32">
         <v>429647000.0</v>
       </c>
       <c r="H32">
         <v>421026000.0</v>
       </c>
       <c r="I32">
         <v>337277000.0</v>
       </c>
@@ -15953,723 +16092,730 @@
       <c r="S32">
         <v>13925000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BQ32"/>
+  <dimension ref="A1:BR32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:69">
+    <row r="1" spans="1:70">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>80</v>
       </c>
       <c r="C1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E1" t="s">
         <v>82</v>
       </c>
       <c r="F1" t="s">
         <v>83</v>
       </c>
       <c r="G1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="I1" t="s">
         <v>85</v>
       </c>
       <c r="J1" t="s">
         <v>86</v>
       </c>
       <c r="K1" t="s">
+        <v>87</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="M1" t="s">
         <v>88</v>
       </c>
       <c r="N1" t="s">
         <v>89</v>
       </c>
       <c r="O1" t="s">
+        <v>90</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Q1" t="s">
         <v>91</v>
       </c>
       <c r="R1" t="s">
         <v>92</v>
       </c>
       <c r="S1" t="s">
+        <v>93</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="U1" t="s">
         <v>94</v>
       </c>
       <c r="V1" t="s">
         <v>95</v>
       </c>
       <c r="W1" t="s">
+        <v>96</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="Y1" t="s">
         <v>97</v>
       </c>
       <c r="Z1" t="s">
         <v>98</v>
       </c>
       <c r="AA1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AC1" t="s">
         <v>100</v>
       </c>
       <c r="AD1" t="s">
         <v>101</v>
       </c>
       <c r="AE1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AG1" t="s">
         <v>103</v>
       </c>
       <c r="AH1" t="s">
         <v>104</v>
       </c>
       <c r="AI1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AK1" t="s">
         <v>106</v>
       </c>
       <c r="AL1" t="s">
         <v>107</v>
       </c>
       <c r="AM1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AO1" t="s">
         <v>109</v>
       </c>
       <c r="AP1" t="s">
         <v>110</v>
       </c>
       <c r="AQ1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AS1" t="s">
         <v>112</v>
       </c>
       <c r="AT1" t="s">
         <v>113</v>
       </c>
       <c r="AU1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AW1" t="s">
         <v>115</v>
       </c>
       <c r="AX1" t="s">
         <v>116</v>
       </c>
       <c r="AY1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
         <v>119</v>
       </c>
       <c r="BC1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
       <c r="BF1" t="s">
         <v>122</v>
       </c>
       <c r="BG1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BI1" t="s">
         <v>124</v>
       </c>
       <c r="BJ1" t="s">
         <v>125</v>
       </c>
       <c r="BK1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BM1" t="s">
         <v>127</v>
       </c>
       <c r="BN1" t="s">
         <v>128</v>
       </c>
       <c r="BO1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
       </c>
-      <c r="BP1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BQ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BR1" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="2" spans="1:69">
+    <row r="2" spans="1:70">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2">
+        <v>44164000.0</v>
+      </c>
+      <c r="C2">
         <v>36413000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>40299000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>34278000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>40866000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>34306000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>39886000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>38864000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>44262000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>47416000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>47692000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>39750000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>48207000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>49020000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>61916000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>50678000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>50627000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>36074000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>39007000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>34651000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>35248000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>31349000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>35297000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>29993000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>22305000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>29732000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>31903000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>22304000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>25201000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>27303000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>23979000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>19065000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>20916000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>22885000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>21295000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>18228000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>23811000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>24581000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>23621000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>43152000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>23053000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>20278000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>19427000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>15901000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>18929000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>17580000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>18968000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>20391000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>19954000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>18127000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>18376000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>14791000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>10214000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>11391000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>9672000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>9287000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>6685000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>6495000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>6601000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>3357000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>3115000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>3667000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>2108000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>3573000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>2849000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>3746000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>3478000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>2719000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>13111000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:69">
+    <row r="3" spans="1:70">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3">
+        <v>21295000.0</v>
+      </c>
+      <c r="C3">
         <v>21331000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>21342000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>21191000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>27322000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>21168000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>21243000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>20253000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>18863000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>18426000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>18485000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>18433000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>19054000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>19602000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>30406000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>20198000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>20864000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>20033000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>13070000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>5730000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>4897000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>4851000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>5061000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>5037000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>4989000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>4821000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>5090000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1967000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>5281000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>3600000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>4051000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>3504000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2848000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2762000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>3659000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>3361000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>3709000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>3104000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>3260000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>3278000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>3216000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>3165000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>3119000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>2830000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>2783000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>2743000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>2707000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>2392000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>2333000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>2603000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1700000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1330000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1286000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1431000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1446000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1417000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>1405000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>1380000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>1284000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>1029000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>-275000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>2276000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>1186000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>997000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>1057000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>1012000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>1307000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>962000.0</v>
       </c>
-      <c r="BQ3"/>
+      <c r="BR3"/>
     </row>
-    <row r="4" spans="1:69">
+    <row r="4" spans="1:70">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -16734,507 +16880,514 @@
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
-      <c r="BP4"/>
-      <c r="BQ4">
+      <c r="BP4">
+        <v>0.0</v>
+      </c>
+      <c r="BQ4"/>
+      <c r="BR4">
         <v>0.0</v>
       </c>
     </row>
-    <row r="5" spans="1:69">
+    <row r="5" spans="1:70">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5">
+        <v>4301000.0</v>
+      </c>
+      <c r="C5">
         <v>8176000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>3943000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>13177000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1919000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>12441000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>29360000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-135007000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>39705000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>16275000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>36423000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>19382000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>41028000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-17822000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-8471000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>11022000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>29966000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>16361000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>3447000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>30898000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>32012000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>19044000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>19112000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>12653000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-2299000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>14140000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>2022000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>10031000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>6581000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>2876000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>14075000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>4940000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>7996000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-5488000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>9735000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-2425000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-14487000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-17247000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-2135000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-20680000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-6320000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-2107000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-877000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>2279000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-965000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>598000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>7885000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-1122000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-3113000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-9370000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-10028000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-12892000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-12117000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-20076000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-12690000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-16036000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-8031000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-11380000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-12105000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-8733000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-8256000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-8408000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-6594000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-6412000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-5652000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-4615000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-7810000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-6120000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>0.0</v>
       </c>
     </row>
-    <row r="6" spans="1:69">
+    <row r="6" spans="1:70">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6">
+        <v>25596000.0</v>
+      </c>
+      <c r="C6">
         <v>29507000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>25285000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>34368000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>29241000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>33609000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>50603000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-114754000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>58568000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>34701000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>54908000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>37815000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>60082000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>1780000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>21935000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>31220000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>50830000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>36394000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>16517000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>36628000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>36909000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>23895000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>24173000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>17690000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>2690000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>18961000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>7112000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>11998000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>11862000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>6476000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>18126000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>8444000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>10844000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-2726000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>13394000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>936000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-10778000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-14143000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>1125000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-17402000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-3104000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>1058000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>2242000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>5109000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>1818000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>3341000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>10592000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>1270000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-780000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-6767000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-8328000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-11562000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-10831000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-18645000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-11244000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-14619000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-6626000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-10000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-10821000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-7704000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-8087000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-6132000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-5408000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-5415000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-4595000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-3603000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-6503000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-5158000.0</v>
       </c>
-      <c r="BQ6"/>
+      <c r="BR6"/>
     </row>
-    <row r="7" spans="1:69">
+    <row r="7" spans="1:70">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -17299,91 +17452,92 @@
       </c>
       <c r="BH7">
         <v>0.0</v>
       </c>
       <c r="BI7">
         <v>0.0</v>
       </c>
       <c r="BJ7">
         <v>0.0</v>
       </c>
       <c r="BK7">
         <v>0.0</v>
       </c>
       <c r="BL7">
         <v>0.0</v>
       </c>
       <c r="BM7">
         <v>0.0</v>
       </c>
       <c r="BN7">
         <v>0.0</v>
       </c>
       <c r="BO7">
         <v>0.0</v>
       </c>
-      <c r="BP7"/>
-      <c r="BQ7">
+      <c r="BP7">
+        <v>0.0</v>
+      </c>
+      <c r="BQ7"/>
+      <c r="BR7">
         <v>0.0</v>
       </c>
     </row>
-    <row r="8" spans="1:69">
+    <row r="8" spans="1:70">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -17448,1058 +17602,1074 @@
       </c>
       <c r="BH8">
         <v>0.0</v>
       </c>
       <c r="BI8">
         <v>0.0</v>
       </c>
       <c r="BJ8">
         <v>0.0</v>
       </c>
       <c r="BK8">
         <v>0.0</v>
       </c>
       <c r="BL8">
         <v>0.0</v>
       </c>
       <c r="BM8">
         <v>0.0</v>
       </c>
       <c r="BN8">
         <v>0.0</v>
       </c>
       <c r="BO8">
         <v>0.0</v>
       </c>
-      <c r="BP8"/>
-      <c r="BQ8">
+      <c r="BP8">
+        <v>0.0</v>
+      </c>
+      <c r="BQ8"/>
+      <c r="BR8">
         <v>0.0</v>
       </c>
     </row>
-    <row r="9" spans="1:69">
+    <row r="9" spans="1:70">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9">
+        <v>148235000.0</v>
+      </c>
+      <c r="C9">
         <v>140963000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>156574000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>145238000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>140233000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>134617000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>147367000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>129709000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>133761000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>119701000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>133552000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>124176000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>121260000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>111321000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>110039000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>116788000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>118784000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>121917000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>120187000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>93071000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>100342000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>87678000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>95677000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>87491000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>53200000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>75952000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>90521000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>82381000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>77403000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>64010000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>71136000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>64383000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>63191000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>51722000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>57783000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>49107000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>47123000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>44702000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>49281000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>25203000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>46587000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>45196000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>49893000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>46312000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>40219000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>40736000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>42825000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>31657000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>27211000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>18535000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>15189000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>8468000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>6927000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>196000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>778000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-801000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>5659000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>1309000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-2368000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>599000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>521000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>196000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>83000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>959000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>206000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>1038000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>806000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>1041000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>814000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:69">
+    <row r="10" spans="1:70">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10">
+        <v>2555000.0</v>
+      </c>
+      <c r="C10">
         <v>4998000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>571000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>9524000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-1927000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>8706000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>25526000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-138856000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>36584000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>13640000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>33720000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>16601000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>37854000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-26474000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-18068000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2069000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>22007000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>7294000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-6198000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>24231000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>25648000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>12724000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>12694000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>6150000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-7311000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>8557000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-3541000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-5816000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1127000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-2518000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>8322000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-702000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>2599000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-10645000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>4630000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-7552000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-19713000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-19836000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-3994000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-22128000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-7900000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-3822000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-2606000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>3367000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>47000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1312000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>5975000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-3004000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-5037000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-11477000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-11956000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-14784000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-14031000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-23580000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-16346000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-15745000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-8296000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-11894000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-33820000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-9508000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-8763000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-9775000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-19249000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-7900000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-5964000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-4643000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-6389000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-7145000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>0.0</v>
       </c>
     </row>
-    <row r="11" spans="1:69">
+    <row r="11" spans="1:70">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11">
+        <v>-2098000.0</v>
+      </c>
+      <c r="C11">
         <v>2082000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-1066000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>4092000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2920000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>3894000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>9485000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>4610000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>17698000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>4661000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>8850000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>5743000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>12091000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-6938000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-7966000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2762000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2131000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>466000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-1068000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>6571000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>6567000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>2355000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-1821000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-123969000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-42000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>398000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>1347000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>271000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-1603000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>253000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>37000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-62000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35000.0</v>
       </c>
       <c r="AH11">
         <v>35000.0</v>
       </c>
       <c r="AI11">
         <v>35000.0</v>
       </c>
       <c r="AJ11">
+        <v>35000.0</v>
+      </c>
+      <c r="AK11">
         <v>45000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000.0</v>
       </c>
       <c r="AL11">
         <v>30000.0</v>
       </c>
       <c r="AM11">
+        <v>30000.0</v>
+      </c>
+      <c r="AN11">
         <v>-21000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>36000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>58000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>32000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-108000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>281000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>39000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>52000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>173000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>1994000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>2038000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-530000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>1911000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>1884000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>610000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-442000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-27639000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>39000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>494000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>757000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-18538000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>910000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>507000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>2653000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-12205000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>1077000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>1185000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>777000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>1161000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>472000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>0.0</v>
       </c>
     </row>
-    <row r="12" spans="1:69">
+    <row r="12" spans="1:70">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12">
+        <v>3622000.0</v>
+      </c>
+      <c r="C12">
         <v>3178000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3372000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3653000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4695000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4580000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3834000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4689000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3121000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3316000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3388000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3464000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3865000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>9589000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>11041000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>9856000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>8833000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>10246000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>10423000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>7333000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>7023000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>6971000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>7062000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>7132000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>5456000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>6022000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>5997000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>5940000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>5878000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>5814000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>5753000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>5642000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>5397000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>5157000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>5105000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>5127000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>5226000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2589000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1859000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1601000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1580000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1715000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1884000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1752000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1787000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1996000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>2055000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2037000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2079000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>2107000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1928000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1892000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1914000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1519000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>343000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>456000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>494000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>514000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>712000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>910000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>676000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>2792000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>2312000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1077000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>887000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>784000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>2613000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>471000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>0.0</v>
       </c>
     </row>
-    <row r="13" spans="1:69">
+    <row r="13" spans="1:70">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13">
+        <v>1944000.0</v>
+      </c>
+      <c r="C13">
         <v>1930000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2295000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>8534000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>5008000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>6895000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>5555000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>5482000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>4749000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>3903000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>3425000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>2766000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2111000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>3142000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2785000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1234000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>252000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>271000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>79000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>177000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>224000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>415000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>693000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1025000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1323000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1589000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1667000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1736000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1817000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>3658000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
+      <c r="BR13"/>
     </row>
-    <row r="14" spans="1:69">
+    <row r="14" spans="1:70">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -18564,990 +18734,1002 @@
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
         <v>0.0</v>
       </c>
       <c r="BO14">
         <v>0.0</v>
       </c>
-      <c r="BP14"/>
-      <c r="BQ14">
+      <c r="BP14">
+        <v>0.0</v>
+      </c>
+      <c r="BQ14"/>
+      <c r="BR14">
         <v>0.0</v>
       </c>
     </row>
-    <row r="15" spans="1:69">
+    <row r="15" spans="1:70">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15">
+        <v>4653000.0</v>
+      </c>
+      <c r="C15">
         <v>2916000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1637000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>5432000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-4847000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>4812000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>16041000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-143466000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>18886000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>8979000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>24870000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>10858000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>25763000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-19536000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-10102000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-693000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>19876000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>6828000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-5130000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>17660000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>19081000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>10369000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>14515000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>130119000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-7269000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>8159000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-4888000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-6087000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>2730000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-2771000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>8285000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-640000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>2564000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-10680000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>4595000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-7597000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-19743000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-19866000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-3973000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-22164000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-7958000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-3854000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-2498000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>3086000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>8000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>1260000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>5802000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-3004000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-5037000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-11477000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-11956000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-14784000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-14031000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-23138000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-16346000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-15745000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-8296000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-11894000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-15283000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-9508000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-8763000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-9775000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-7044000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-7900000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-6813000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-5392000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-8971000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-6592000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>0.0</v>
       </c>
     </row>
-    <row r="16" spans="1:69">
+    <row r="16" spans="1:70">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>25763000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-19536000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-10102000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-693000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>19876000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>6828000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-5129000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>17660000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>19081000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>10369000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>14514000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>130119000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-7269000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>8159000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-4888000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-6087000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>2730000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-2771000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>8285000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-640000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>2564000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-10680000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>4595000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-7597000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-19743000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-19866000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-3973000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-22164000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-7958000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-3854000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-2498000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>3086000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>8000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1260000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>5802000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-3004000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-5037000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-11477000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-11956000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-14784000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-14031000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-23138000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-16346000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-15745000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>-8296000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>-11894000.0</v>
       </c>
-      <c r="BG16">
-[...1 lines deleted...]
-      </c>
       <c r="BH16">
+        <v>0.0</v>
+      </c>
+      <c r="BI16">
         <v>-9508000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>-8763000.0</v>
       </c>
-      <c r="BJ16">
-[...1 lines deleted...]
-      </c>
       <c r="BK16">
         <v>0.0</v>
       </c>
       <c r="BL16">
         <v>0.0</v>
       </c>
       <c r="BM16">
         <v>0.0</v>
       </c>
       <c r="BN16">
         <v>0.0</v>
       </c>
       <c r="BO16">
         <v>0.0</v>
       </c>
-      <c r="BP16"/>
-      <c r="BQ16">
+      <c r="BP16">
+        <v>0.0</v>
+      </c>
+      <c r="BQ16"/>
+      <c r="BR16">
         <v>0.0</v>
       </c>
     </row>
-    <row r="17" spans="1:69">
+    <row r="17" spans="1:70">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17">
+        <v>4653000.0</v>
+      </c>
+      <c r="C17">
         <v>2916000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>1637000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>5432000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-4847000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>4812000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>16041000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-143466000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>18886000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>8979000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>24870000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>10858000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>25763000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-19536000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-10102000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-693000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>19876000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>6828000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-5129000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>17660000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>19081000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>10369000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>14514000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>130119000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-7269000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>8159000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-4888000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-6087000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>2730000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-2771000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>8285000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-640000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>2564000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-10680000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>4595000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-7597000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-19743000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-19866000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-3973000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-22164000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-7958000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-3854000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-2498000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>3086000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>8000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>1260000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>5802000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-3004000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-5037000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-11477000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-11956000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-14784000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-14031000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-23138000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>-16346000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-15745000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-8296000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>-11894000.0</v>
       </c>
-      <c r="BG17">
-[...1 lines deleted...]
-      </c>
       <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>-9508000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>-8763000.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
-      <c r="BP17"/>
-      <c r="BQ17">
+      <c r="BP17">
+        <v>0.0</v>
+      </c>
+      <c r="BQ17"/>
+      <c r="BR17">
         <v>0.0</v>
       </c>
     </row>
-    <row r="18" spans="1:69">
+    <row r="18" spans="1:70">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18">
+        <v>-1678000.0</v>
+      </c>
+      <c r="C18">
         <v>-1769000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1597000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>4255000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>313000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>2315000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>875000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>793000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>865000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>587000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>37000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-698000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1754000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-6447000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-8256000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-8622000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-8581000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-9975000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-10344000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-7156000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-6799000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-6556000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-6369000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-6107000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-4133000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-4433000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-4330000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-4204000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-4061000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-3658000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
+      <c r="BR18"/>
     </row>
-    <row r="19" spans="1:69">
+    <row r="19" spans="1:70">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>1842000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-13794000.0</v>
       </c>
-      <c r="O19"/>
-      <c r="P19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>-9364000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-395000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>147000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>13000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>131000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-2172000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>258000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>971000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-4338000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>5292000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-2515000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>742000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-2289000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>1730000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>2217000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>1813000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>892000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>1455000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>1449000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>1270000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>1147000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>1293000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-3197000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>326000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>338000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>277000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>300000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>91000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>163000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>169000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-33000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>110000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>18000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-116000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-112000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-208000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-78000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-107000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-3416000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-174000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>417000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-1176000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>-243000.0</v>
       </c>
-      <c r="BG19"/>
-      <c r="BH19">
+      <c r="BH19"/>
+      <c r="BI19">
         <v>135000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>444000.0</v>
       </c>
-      <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
+      <c r="BR19"/>
     </row>
-    <row r="20" spans="1:69">
+    <row r="20" spans="1:70">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -19612,300 +19794,304 @@
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
-      <c r="BP20"/>
-      <c r="BQ20">
+      <c r="BP20">
+        <v>0.0</v>
+      </c>
+      <c r="BQ20"/>
+      <c r="BR20">
         <v>0.0</v>
       </c>
     </row>
-    <row r="21" spans="1:69">
+    <row r="21" spans="1:70">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B21">
+        <v>4267000.0</v>
+      </c>
+      <c r="C21">
         <v>4625000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3191000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>6362000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>8499000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1990000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>24704000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-139527000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>28240000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>13212000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>33168000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>17721000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>39877000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-3091000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-9893000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>21289000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>31235000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>17393000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>4211000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>31433000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>34843000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>19437000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>18782000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>17620000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-7147000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>17094000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1714000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>2413000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>5275000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1079000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>12262000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>4048000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>6541000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-6937000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>8464000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-3572000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-15780000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-14050000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-2461000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-20865000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-6444000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-2254000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-813000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>5109000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1818000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>3341000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>7920000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-985000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-2842000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-9258000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-9819000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-12814000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-12010000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-18645000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-15829000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-15706000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-6626000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-11137000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-14717000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-8733000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-8531000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-7122000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-5680000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-6451000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-5628000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-4615000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-7810000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>-6120000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>0.0</v>
       </c>
     </row>
-    <row r="22" spans="1:69">
+    <row r="22" spans="1:70">
       <c r="A22" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -19970,267 +20156,273 @@
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
       <c r="BN22">
         <v>0.0</v>
       </c>
       <c r="BO22">
         <v>0.0</v>
       </c>
-      <c r="BP22"/>
-      <c r="BQ22">
+      <c r="BP22">
+        <v>0.0</v>
+      </c>
+      <c r="BQ22"/>
+      <c r="BR22">
         <v>0.0</v>
       </c>
     </row>
-    <row r="23" spans="1:69">
+    <row r="23" spans="1:70">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B23">
+        <v>188132000.0</v>
+      </c>
+      <c r="C23">
         <v>172751000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>193682000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>173154000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>172600000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>166933000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>162549000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>308100000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>149783000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>153905000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>148076000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>146205000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>129590000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>163432000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>181848000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>146177000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>138176000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>140598000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>154983000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>96289000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>100747000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>99590000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>112192000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>99864000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>82652000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>88590000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>120710000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>94654000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>93924000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>90205000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>82800000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>78141000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>77404000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>81454000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>70501000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>70647000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>82219000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>83333000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>75363000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>89220000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>76084000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>67728000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>70133000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>57104000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>57330000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>54975000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>53873000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>53033000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>50007000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>45920000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>43384000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>36073000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>29151000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>30232000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>26279000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>24192000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>18970000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>18941000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>15931000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>12689000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>12167000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>10985000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>7871000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>10983000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>8683000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>9399000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>12094000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>9880000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>0.0</v>
       </c>
     </row>
-    <row r="24" spans="1:69">
+    <row r="24" spans="1:70">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -20256,1594 +20448,1619 @@
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
+      <c r="BR24"/>
     </row>
-    <row r="25" spans="1:69">
+    <row r="25" spans="1:70">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B25">
+        <v>21295000.0</v>
+      </c>
+      <c r="C25">
         <v>21331000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>21342000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>21191000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>27322000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>21168000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>21243000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>20253000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>18863000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>18426000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>18485000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14322000.0</v>
       </c>
       <c r="M25">
         <v>14322000.0</v>
       </c>
       <c r="N25">
         <v>14322000.0</v>
       </c>
       <c r="O25">
+        <v>14322000.0</v>
+      </c>
+      <c r="P25">
         <v>30406000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>20198000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>20864000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>20033000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>7653000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>5730000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>4897000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>4851000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>5061000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>5037000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>4989000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>4821000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>5090000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>5605000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>5281000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>3600000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>4051000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>3504000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>2848000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>2762000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>3659000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>3361000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>3709000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>3104000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>3260000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>3278000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>3216000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>3165000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>3119000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>2830000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>2783000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>2743000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>2707000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>2392000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>2333000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>2603000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1700000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1330000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1286000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1431000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>1446000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1417000.0</v>
       </c>
-      <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
-      <c r="BJ25">
+      <c r="BJ25"/>
+      <c r="BK25">
         <v>2276000.0</v>
       </c>
-      <c r="BK25"/>
       <c r="BL25"/>
-      <c r="BM25">
+      <c r="BM25"/>
+      <c r="BN25">
         <v>1057000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>1012000.0</v>
       </c>
-      <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
+      <c r="BR25"/>
     </row>
-    <row r="26" spans="1:69">
+    <row r="26" spans="1:70">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B26">
+        <v>30243000.0</v>
+      </c>
+      <c r="C26">
         <v>28072000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>37453000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>25966000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>28200000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>25342000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>23897000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>19104000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>20338000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>18238000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>19463000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>20830000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>18824000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>17140000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>17505000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>19405000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>26282000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>21605000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>15514000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>11578000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>12573000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>15879000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>15331000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>14651000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>13620000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>15819000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>19653000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>20255000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>17827000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>14384000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>14174000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>14897000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>12239000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>14378000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>10028000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>11775000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>18856000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>16632000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>17069000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>9754000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>9362000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>9493000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>13153000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>5893000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>3649000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>5967000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>3886000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>4425000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>5216000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>5204000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>4836000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>5962000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>4857000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>5905000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>3244000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>3527000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>1872000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>1294000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>2636000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>4344000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>4381000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>3513000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>3674000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>5716000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>4596000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>4642000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>7516000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>5570000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>33214000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:69">
+    <row r="27" spans="1:70">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B27">
+        <v>52117000.0</v>
+      </c>
+      <c r="C27">
         <v>58166000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>61610000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>58471000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>50964000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>55571000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>50342000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>43191000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>39047000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>39435000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>35738000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>38261000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>37462000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>41579000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>35996000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>33706000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>36854000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>38440000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>29362000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>26299000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>28259000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>27102000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>32199000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>33215000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>25356000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>27912000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>33881000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>31913000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>32312000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>31556000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>27511000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>27354000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>27118000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>25123000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>22459000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>24557000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>22613000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>25176000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>19781000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>21490000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>27607000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>20338000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>22039000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>18170000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>19519000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>18008000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>18062000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>17083000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>16970000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>15158000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>13849000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>10015000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>9425000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>8261000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>7197000.0</v>
       </c>
-      <c r="BD27"/>
-      <c r="BE27">
+      <c r="BE27"/>
+      <c r="BF27">
         <v>7197000.0</v>
       </c>
-      <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
+      <c r="BR27"/>
     </row>
-    <row r="28" spans="1:69">
+    <row r="28" spans="1:70">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B28">
+        <v>91809000.0</v>
+      </c>
+      <c r="C28">
         <v>35778000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>39998000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>33326000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>37614000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>31205000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>29272000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>31142000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>29079000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>32591000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>30063000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>29686000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>27388000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>29264000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>27974000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>27577000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>28149000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>25820000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>21841000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>21557000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>22554000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>21420000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>20634000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>19346000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>17986000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>16868000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>20342000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>18215000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>16814000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>16962000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>17135000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>16825000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>17131000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>19068000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>16719000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>16087000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>16939000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>16944000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>14892000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>14824000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>16062000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>17619000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>15514000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>17140000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>15233000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>13420000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>12957000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>11134000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>7867000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>7431000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>6323000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>5305000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>4655000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>4675000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>13363000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>11378000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>3216000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>11152000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>6694000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>4988000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>4671000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>3805000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>6093000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>7410000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>5834000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>5658000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>31253000.0</v>
       </c>
-      <c r="BP28"/>
-      <c r="BQ28">
+      <c r="BQ28"/>
+      <c r="BR28">
         <v>41825000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:69">
+    <row r="29" spans="1:70">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B29">
+        <v>-2098000.0</v>
+      </c>
+      <c r="C29">
         <v>2082000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-1066000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4092000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2920000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3894000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>9485000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4610000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>17698000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4661000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>8850000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>5743000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>12091000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-6938000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-7966000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2762000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2131000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>466000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-1068000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>6571000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>6567000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2355000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-1821000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-123969000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-42000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>398000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1347000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>271000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-1603000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>253000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
+      <c r="BR29"/>
     </row>
-    <row r="30" spans="1:69">
+    <row r="30" spans="1:70">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B30">
+        <v>143968000.0</v>
+      </c>
+      <c r="C30">
         <v>136338000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>153383000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>138876000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>131734000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>132627000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>122663000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>269236000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>105521000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>106489000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>100384000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>106455000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>81383000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>114412000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>119932000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>95499000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>87549000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>104524000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>115976000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>61638000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>65499000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>68241000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>76895000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>69871000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>60347000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>58858000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>88807000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>72350000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>68723000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>62902000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>58821000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>59076000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>56488000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>58569000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>49206000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>52419000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>58408000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>58752000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>51742000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>46068000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>53031000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>47450000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>50706000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>41203000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>38401000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>37395000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>34905000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>32642000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>30053000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>27793000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>25008000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>21282000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>18937000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>18841000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>16607000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>14905000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>12285000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>12446000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>9330000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>9332000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>9052000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>7318000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>5763000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>7410000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>5834000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>5653000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>8616000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>7161000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>0.0</v>
       </c>
     </row>
-    <row r="31" spans="1:69">
+    <row r="31" spans="1:70">
       <c r="A31" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B31">
+        <v>-1712000.0</v>
+      </c>
+      <c r="C31">
         <v>373000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-2620000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>3162000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-10426000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>6716000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>822000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>671000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>8344000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>428000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>552000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1120000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-2023000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-23383000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-8175000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-19220000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-9228000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-10099000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-10409000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-7202000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-9195000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-6713000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-6088000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-11470000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-164000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-8537000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-5255000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-8229000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-4148000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-3597000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-3939000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-4750000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-3942000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-3708000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-3834000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-3980000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-3933000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-5786000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-1533000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-1263000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-1456000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-1568000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-1793000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-1742000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-1771000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-2029000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-1943000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-2019000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-2195000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-2219000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-2137000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-1970000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-2021000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-4935000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-28156000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-39000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-1670000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-757000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-19105000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-775000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-232000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-2653000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-13569000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-1449000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-336000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-28000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>1421000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-1025000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>0.0</v>
       </c>
     </row>
-    <row r="32" spans="1:69">
+    <row r="32" spans="1:70">
       <c r="A32" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B32">
+        <v>192399000.0</v>
+      </c>
+      <c r="C32">
         <v>177376000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>196873000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>179516000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>181099000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>168923000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>187253000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>168573000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>178023000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>167117000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>181244000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>163926000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>169467000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>160341000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>171955000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>167466000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>169411000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>157991000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>159194000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>127722000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>135590000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>119027000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>130974000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>117484000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>75505000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>105684000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>122424000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>104685000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>102604000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>91313000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>95115000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>83448000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>84107000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>74607000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>79078000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>67335000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>70934000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>69283000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>72902000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>68355000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>69640000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>65474000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>69320000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>62213000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>59148000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>58316000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>61793000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>52048000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>47165000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>36662000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>33565000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>23259000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>17141000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>11587000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>10450000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>8486000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>12344000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>7804000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>4233000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>3956000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>3636000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>3863000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>2191000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>4532000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>3055000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>4784000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>4284000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>3760000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>13925000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S30"/>
@@ -21914,51 +22131,51 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B2">
         <v>276774000.0</v>
       </c>
       <c r="C2">
         <v>153298000.0</v>
       </c>
       <c r="D2">
         <v>104139000.0</v>
       </c>
       <c r="E2">
         <v>585578000.0</v>
       </c>
       <c r="F2">
         <v>99957000.0</v>
       </c>
       <c r="G2">
         <v>78228000.0</v>
       </c>
       <c r="H2">
         <v>132526000.0</v>
       </c>
       <c r="I2">
         <v>54126000.0</v>
       </c>
@@ -21973,51 +22190,51 @@
       </c>
       <c r="M2">
         <v>12515000.0</v>
       </c>
       <c r="N2">
         <v>10126000.0</v>
       </c>
       <c r="O2">
         <v>46168000.0</v>
       </c>
       <c r="P2">
         <v>26133000.0</v>
       </c>
       <c r="Q2">
         <v>7077000.0</v>
       </c>
       <c r="R2">
         <v>12386000.0</v>
       </c>
       <c r="S2">
         <v>7240000.0</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B3">
         <v>15333000</v>
       </c>
       <c r="C3">
         <v>10636000</v>
       </c>
       <c r="D3">
         <v>15161000</v>
       </c>
       <c r="E3">
         <v>30076000</v>
       </c>
       <c r="F3">
         <v>45866000</v>
       </c>
       <c r="G3">
         <v>37801000</v>
       </c>
       <c r="H3">
         <v>10159000</v>
       </c>
       <c r="I3">
         <v>14514000</v>
       </c>
@@ -22032,141 +22249,141 @@
       </c>
       <c r="M3">
         <v>21889000</v>
       </c>
       <c r="N3">
         <v>12794000</v>
       </c>
       <c r="O3">
         <v>18257000</v>
       </c>
       <c r="P3">
         <v>6167000</v>
       </c>
       <c r="Q3">
         <v>6770000</v>
       </c>
       <c r="R3">
         <v>5509000</v>
       </c>
       <c r="S3">
         <v>5840000</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>485621000.0</v>
       </c>
       <c r="G4">
         <v>21729000.0</v>
       </c>
       <c r="H4">
         <v>-54298000.0</v>
       </c>
       <c r="I4">
         <v>78400000.0</v>
       </c>
       <c r="J4">
         <v>18182000.0</v>
       </c>
       <c r="K4">
         <v>-21040000.0</v>
       </c>
       <c r="L4">
         <v>19464000.0</v>
       </c>
       <c r="M4">
         <v>25005000.0</v>
       </c>
       <c r="N4">
         <v>2389000.0</v>
       </c>
       <c r="O4">
         <v>-36042000.0</v>
       </c>
       <c r="P4">
         <v>20035000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>-5693000.0</v>
       </c>
       <c r="G5">
         <v>-10148000.0</v>
       </c>
       <c r="H5">
         <v>-4255000.0</v>
       </c>
       <c r="I5">
         <v>-3228000.0</v>
       </c>
       <c r="J5">
         <v>3476000.0</v>
       </c>
       <c r="K5">
         <v>-3377000.0</v>
       </c>
       <c r="L5">
         <v>-498000.0</v>
       </c>
       <c r="M5">
         <v>-1323000.0</v>
       </c>
       <c r="N5">
         <v>-1082000.0</v>
       </c>
       <c r="O5">
         <v>-283000.0</v>
       </c>
       <c r="P5">
         <v>-2409000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B6">
         <v>-118229000.0</v>
       </c>
       <c r="C6">
         <v>123476000.0</v>
       </c>
       <c r="D6">
         <v>49159000.0</v>
       </c>
       <c r="E6">
         <v>-481439000.0</v>
       </c>
       <c r="F6">
         <v>485621000.0</v>
       </c>
       <c r="G6">
         <v>21729000.0</v>
       </c>
       <c r="H6">
         <v>-54298000.0</v>
       </c>
       <c r="I6">
         <v>78400000.0</v>
       </c>
@@ -22181,51 +22398,51 @@
       </c>
       <c r="M6">
         <v>25005000.0</v>
       </c>
       <c r="N6">
         <v>2389000.0</v>
       </c>
       <c r="O6">
         <v>-36042000.0</v>
       </c>
       <c r="P6">
         <v>20035000.0</v>
       </c>
       <c r="Q6">
         <v>19056000.0</v>
       </c>
       <c r="R6">
         <v>-5309000.0</v>
       </c>
       <c r="S6">
         <v>5146000.0</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B7">
         <v>-38266000.0</v>
       </c>
       <c r="C7">
         <v>-18519000.0</v>
       </c>
       <c r="D7">
         <v>-45777000.0</v>
       </c>
       <c r="E7">
         <v>-16433000.0</v>
       </c>
       <c r="F7">
         <v>-18674000.0</v>
       </c>
       <c r="G7">
         <v>-24386000.0</v>
       </c>
       <c r="H7">
         <v>-8770000.0</v>
       </c>
       <c r="I7">
         <v>-10857000.0</v>
       </c>
@@ -22240,96 +22457,96 @@
       </c>
       <c r="M7">
         <v>-456000.0</v>
       </c>
       <c r="N7">
         <v>-4415000.0</v>
       </c>
       <c r="O7">
         <v>-29928000.0</v>
       </c>
       <c r="P7">
         <v>2485000.0</v>
       </c>
       <c r="Q7">
         <v>-1342000.0</v>
       </c>
       <c r="R7">
         <v>4021000.0</v>
       </c>
       <c r="S7">
         <v>13357000.0</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>-10434000.0</v>
       </c>
       <c r="G8">
         <v>-5516000.0</v>
       </c>
       <c r="H8">
         <v>-8524000.0</v>
       </c>
       <c r="I8">
         <v>-5999000.0</v>
       </c>
       <c r="J8">
         <v>-1721000.0</v>
       </c>
       <c r="K8">
         <v>-4082000.0</v>
       </c>
       <c r="L8">
         <v>-3489000.0</v>
       </c>
       <c r="M8">
         <v>-7776000.0</v>
       </c>
       <c r="N8">
         <v>-10238000.0</v>
       </c>
       <c r="O8">
         <v>-2239000.0</v>
       </c>
       <c r="P8">
         <v>-922000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B9">
         <v>-10742000.0</v>
       </c>
       <c r="C9">
         <v>-7748000.0</v>
       </c>
       <c r="D9">
         <v>-7159000.0</v>
       </c>
       <c r="E9">
         <v>-2079000.0</v>
       </c>
       <c r="F9">
         <v>-10434000.0</v>
       </c>
       <c r="G9">
         <v>-5516000.0</v>
       </c>
       <c r="H9">
         <v>-8524000.0</v>
       </c>
       <c r="I9">
         <v>-5999000.0</v>
       </c>
@@ -22344,51 +22561,51 @@
       </c>
       <c r="M9">
         <v>-7776000.0</v>
       </c>
       <c r="N9">
         <v>-10238000.0</v>
       </c>
       <c r="O9">
         <v>-2239000.0</v>
       </c>
       <c r="P9">
         <v>-922000.0</v>
       </c>
       <c r="Q9">
         <v>264000.0</v>
       </c>
       <c r="R9">
         <v>1130000.0</v>
       </c>
       <c r="S9">
         <v>-1562000.0</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B10">
         <v>-27567000.0</v>
       </c>
       <c r="C10">
         <v>-20929000.0</v>
       </c>
       <c r="D10">
         <v>-8290000.0</v>
       </c>
       <c r="E10">
         <v>2486000.0</v>
       </c>
       <c r="F10">
         <v>-4467000.0</v>
       </c>
       <c r="G10">
         <v>-6353000.0</v>
       </c>
       <c r="H10">
         <v>-8026000.0</v>
       </c>
       <c r="I10">
         <v>-7157000.0</v>
       </c>
@@ -22403,188 +22620,188 @@
       </c>
       <c r="M10">
         <v>-13706000.0</v>
       </c>
       <c r="N10">
         <v>-3480000.0</v>
       </c>
       <c r="O10">
         <v>-10832000.0</v>
       </c>
       <c r="P10">
         <v>360000.0</v>
       </c>
       <c r="Q10">
         <v>124000.0</v>
       </c>
       <c r="R10">
         <v>299000.0</v>
       </c>
       <c r="S10">
         <v>277000.0</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>6272000.0</v>
       </c>
       <c r="F11">
         <v>-10137000.0</v>
       </c>
       <c r="G11">
         <v>-11778000.0</v>
       </c>
       <c r="H11">
         <v>11665000.0</v>
       </c>
       <c r="I11">
         <v>5527000.0</v>
       </c>
       <c r="J11">
         <v>5804000.0</v>
       </c>
       <c r="K11">
         <v>-629000.0</v>
       </c>
       <c r="L11">
         <v>14025000.0</v>
       </c>
       <c r="M11">
         <v>22349000.0</v>
       </c>
       <c r="N11">
         <v>10385000.0</v>
       </c>
       <c r="O11">
         <v>-16574000.0</v>
       </c>
       <c r="P11">
         <v>3641000.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11">
         <v>4807000.0</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>57590000.0</v>
       </c>
       <c r="F12">
         <v>54792000.0</v>
       </c>
       <c r="G12">
         <v>-75014000.0</v>
       </c>
       <c r="H12">
         <v>55647000.0</v>
       </c>
       <c r="I12">
         <v>32644000.0</v>
       </c>
       <c r="J12">
         <v>37466000.0</v>
       </c>
       <c r="K12">
         <v>31637000.0</v>
       </c>
       <c r="L12">
         <v>33426000.0</v>
       </c>
       <c r="M12">
         <v>24980000.0</v>
       </c>
       <c r="N12">
         <v>14943000.0</v>
       </c>
       <c r="O12">
         <v>5839000.0</v>
       </c>
       <c r="P12">
         <v>5785000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-23112000.0</v>
       </c>
       <c r="F13">
         <v>-471000.0</v>
       </c>
       <c r="G13">
         <v>-18614000.0</v>
       </c>
       <c r="H13">
         <v>9232000.0</v>
       </c>
       <c r="I13">
         <v>2872000.0</v>
       </c>
       <c r="J13">
         <v>3568000.0</v>
       </c>
       <c r="K13">
         <v>-3656000.0</v>
       </c>
       <c r="L13">
         <v>3586000.0</v>
       </c>
       <c r="M13">
         <v>59000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B14">
         <v>91023000.0</v>
       </c>
       <c r="C14">
         <v>78785000.0</v>
       </c>
       <c r="D14">
         <v>75574000.0</v>
       </c>
       <c r="E14">
         <v>91501000.0</v>
       </c>
       <c r="F14">
         <v>28548000.0</v>
       </c>
       <c r="G14">
         <v>19908000.0</v>
       </c>
       <c r="H14">
         <v>19576000.0</v>
       </c>
       <c r="I14">
         <v>13165000.0</v>
       </c>
@@ -22599,96 +22816,96 @@
       </c>
       <c r="M14">
         <v>10035000.0</v>
       </c>
       <c r="N14">
         <v>5747000.0</v>
       </c>
       <c r="O14">
         <v>5648000.0</v>
       </c>
       <c r="P14">
         <v>4314000.0</v>
       </c>
       <c r="Q14">
         <v>4252000.0</v>
       </c>
       <c r="R14">
         <v>4432000.0</v>
       </c>
       <c r="S14">
         <v>3831000.0</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
         <v>2811000.0</v>
       </c>
       <c r="E15"/>
       <c r="F15">
         <v>2673000.0</v>
       </c>
       <c r="G15">
         <v>1618000.0</v>
       </c>
       <c r="H15">
         <v>4315000.0</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B16">
         <v>158545000.0</v>
       </c>
       <c r="C16">
         <v>276774000.0</v>
       </c>
       <c r="D16">
         <v>153298000.0</v>
       </c>
       <c r="E16">
         <v>104139000.0</v>
       </c>
       <c r="F16">
         <v>585578000.0</v>
       </c>
       <c r="G16">
         <v>99957000.0</v>
       </c>
       <c r="H16">
         <v>78228000.0</v>
       </c>
       <c r="I16">
         <v>132526000.0</v>
       </c>
@@ -22703,74 +22920,74 @@
       </c>
       <c r="M16">
         <v>37520000.0</v>
       </c>
       <c r="N16">
         <v>12515000.0</v>
       </c>
       <c r="O16">
         <v>10126000.0</v>
       </c>
       <c r="P16">
         <v>46168000.0</v>
       </c>
       <c r="Q16">
         <v>26133000.0</v>
       </c>
       <c r="R16">
         <v>7077000.0</v>
       </c>
       <c r="S16">
         <v>12386000.0</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B18">
         <v>136661000.0</v>
       </c>
       <c r="C18">
         <v>178753000.0</v>
       </c>
       <c r="D18">
         <v>139488000.0</v>
       </c>
       <c r="E18">
         <v>115198000.0</v>
       </c>
       <c r="F18">
         <v>79851000.0</v>
       </c>
       <c r="G18">
         <v>39231000.0</v>
       </c>
       <c r="H18">
         <v>60361000.0</v>
       </c>
       <c r="I18">
         <v>34356000.0</v>
       </c>
@@ -22785,51 +23002,51 @@
       </c>
       <c r="M18">
         <v>3580000.0</v>
       </c>
       <c r="N18">
         <v>-56010000.0</v>
       </c>
       <c r="O18">
         <v>-88387000.0</v>
       </c>
       <c r="P18">
         <v>-37167000.0</v>
       </c>
       <c r="Q18">
         <v>-31650000.0</v>
       </c>
       <c r="R18">
         <v>-26347000.0</v>
       </c>
       <c r="S18">
         <v>-35029000.0</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B19">
         <v>131516000.0</v>
       </c>
       <c r="C19">
         <v>-83276000.0</v>
       </c>
       <c r="D19">
         <v>80356000.0</v>
       </c>
       <c r="E19">
         <v>-225185000.0</v>
       </c>
       <c r="F19">
         <v>449118000.0</v>
       </c>
       <c r="G19">
         <v>-239806000.0</v>
       </c>
       <c r="H19">
         <v>984000.0</v>
       </c>
       <c r="I19">
         <v>41933000.0</v>
       </c>
@@ -22838,125 +23055,125 @@
       </c>
       <c r="K19">
         <v>-21188000.0</v>
       </c>
       <c r="L19">
         <v>28158000.0</v>
       </c>
       <c r="M19">
         <v>-84017000.0</v>
       </c>
       <c r="N19">
         <v>-28735000.0</v>
       </c>
       <c r="O19">
         <v>-927000.0</v>
       </c>
       <c r="P19">
         <v>-29970000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B21">
         <v>-216799000.0</v>
       </c>
       <c r="C21">
         <v>76615000.0</v>
       </c>
       <c r="D21">
         <v>-180762000.0</v>
       </c>
       <c r="E21">
         <v>-427694000.0</v>
       </c>
       <c r="F21">
         <v>363750000.0</v>
       </c>
       <c r="G21">
         <v>125428000.0</v>
       </c>
       <c r="H21">
         <v>-338000.0</v>
       </c>
       <c r="I21">
         <v>-338000.0</v>
       </c>
       <c r="J21">
         <v>215807000.0</v>
       </c>
       <c r="K21">
         <v>-4000.0</v>
       </c>
       <c r="L21">
         <v>-1467000.0</v>
       </c>
       <c r="M21">
         <v>-1467000.0</v>
       </c>
       <c r="N21">
         <v>85309000.0</v>
       </c>
       <c r="O21">
         <v>-115000.0</v>
       </c>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B22">
         <v>7034000.0</v>
       </c>
       <c r="C22">
         <v>-99560000.0</v>
       </c>
       <c r="D22">
         <v>41955000.0</v>
       </c>
       <c r="E22">
         <v>15909000.0</v>
       </c>
       <c r="F22">
         <v>41980000.0</v>
       </c>
       <c r="G22">
         <v>145523000.0</v>
       </c>
       <c r="H22">
         <v>-11016000.0</v>
       </c>
       <c r="I22">
         <v>-471000.0</v>
       </c>
@@ -22971,51 +23188,51 @@
       </c>
       <c r="M22">
         <v>-13716000.0</v>
       </c>
       <c r="N22">
         <v>-63909000.0</v>
       </c>
       <c r="O22">
         <v>-52281000.0</v>
       </c>
       <c r="P22">
         <v>-43328000.0</v>
       </c>
       <c r="Q22">
         <v>-27149000.0</v>
       </c>
       <c r="R22">
         <v>-31707000.0</v>
       </c>
       <c r="S22">
         <v>-41862000.0</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B23">
         <v>-5617000.0</v>
       </c>
       <c r="C23">
         <v>-34252000.0</v>
       </c>
       <c r="D23">
         <v>-2163000.0</v>
       </c>
       <c r="E23">
         <v>-1175000.0</v>
       </c>
       <c r="F23">
         <v>380556000.0</v>
       </c>
       <c r="G23">
         <v>433804000.0</v>
       </c>
       <c r="H23">
         <v>8323000.0</v>
       </c>
       <c r="I23">
         <v>8954000.0</v>
       </c>
@@ -23030,51 +23247,51 @@
       </c>
       <c r="M23">
         <v>8423000.0</v>
       </c>
       <c r="N23">
         <v>-3335000.0</v>
       </c>
       <c r="O23">
         <v>-495000.0</v>
       </c>
       <c r="P23">
         <v>136000.0</v>
       </c>
       <c r="Q23">
         <v>2000.0</v>
       </c>
       <c r="R23">
         <v>3000.0</v>
       </c>
       <c r="S23">
         <v>40173000.0</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B24">
         <v>4927000.0</v>
       </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>-32000000.0</v>
       </c>
       <c r="F24">
         <v>-424042000.0</v>
       </c>
       <c r="G24">
         <v>-239806000.0</v>
       </c>
       <c r="H24">
         <v>-119313000.0</v>
       </c>
       <c r="I24">
         <v>157000.0</v>
       </c>
       <c r="J24">
         <v>-8460000.0</v>
       </c>
       <c r="K24">
@@ -23083,51 +23300,51 @@
       <c r="L24">
         <v>-119000.0</v>
       </c>
       <c r="M24">
         <v>-433000.0</v>
       </c>
       <c r="N24">
         <v>-31000.0</v>
       </c>
       <c r="O24">
         <v>-338000.0</v>
       </c>
       <c r="P24">
         <v>14000.0</v>
       </c>
       <c r="Q24">
         <v>1000.0</v>
       </c>
       <c r="R24"/>
       <c r="S24">
         <v>2000.0</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B25">
         <v>28224000.0</v>
       </c>
       <c r="C25">
         <v>156891000.0</v>
       </c>
       <c r="D25">
         <v>19387000.0</v>
       </c>
       <c r="E25">
         <v>14150000.0</v>
       </c>
       <c r="F25">
         <v>20745000.0</v>
       </c>
       <c r="G25">
         <v>22680000.0</v>
       </c>
       <c r="H25">
         <v>31755000.0</v>
       </c>
       <c r="I25">
         <v>14389000.0</v>
       </c>
@@ -23142,51 +23359,51 @@
       </c>
       <c r="M25">
         <v>4626000.0</v>
       </c>
       <c r="N25">
         <v>4418000.0</v>
       </c>
       <c r="O25">
         <v>592000.0</v>
       </c>
       <c r="P25">
         <v>-45143000.0</v>
       </c>
       <c r="Q25">
         <v>-675000.0</v>
       </c>
       <c r="R25">
         <v>185000.0</v>
       </c>
       <c r="S25">
         <v>-5183000.0</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B26">
         <v>-148328000.0</v>
       </c>
       <c r="C26">
         <v>-25000000.0</v>
       </c>
       <c r="D26">
         <v>-106000.0</v>
       </c>
       <c r="E26">
         <v>2954000.0</v>
       </c>
       <c r="F26">
         <v>2811000.0</v>
       </c>
       <c r="G26">
         <v>45218000.0</v>
       </c>
       <c r="H26">
         <v>8469000.0</v>
       </c>
       <c r="I26">
         <v>7170000.0</v>
       </c>
@@ -23197,51 +23414,51 @@
         <v>5770000.0</v>
       </c>
       <c r="L26">
         <v>10073000.0</v>
       </c>
       <c r="M26">
         <v>7239000.0</v>
       </c>
       <c r="N26">
         <v>3856000.0</v>
       </c>
       <c r="O26">
         <v>62855000.0</v>
       </c>
       <c r="P26">
         <v>87158000.0</v>
       </c>
       <c r="Q26">
         <v>-2000.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B27">
         <v>57502000.0</v>
       </c>
       <c r="C27">
         <v>51171000.0</v>
       </c>
       <c r="D27">
         <v>47895000.0</v>
       </c>
       <c r="E27">
         <v>48092000.0</v>
       </c>
       <c r="F27">
         <v>42246000.0</v>
       </c>
       <c r="G27">
         <v>39920000.0</v>
       </c>
       <c r="H27">
         <v>33650000.0</v>
       </c>
       <c r="I27">
         <v>31725000.0</v>
       </c>
@@ -23256,51 +23473,51 @@
       </c>
       <c r="M27">
         <v>24822000.0</v>
       </c>
       <c r="N27">
         <v>11513000.0</v>
       </c>
       <c r="O27">
         <v>4776000.0</v>
       </c>
       <c r="P27">
         <v>2493000.0</v>
       </c>
       <c r="Q27">
         <v>23000.0</v>
       </c>
       <c r="R27">
         <v>524000.0</v>
       </c>
       <c r="S27">
         <v>242000.0</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B28">
         <v>-369627000.0</v>
       </c>
       <c r="C28">
         <v>17363000.0</v>
       </c>
       <c r="D28">
         <v>-183031000.0</v>
       </c>
       <c r="E28">
         <v>-401528000.0</v>
       </c>
       <c r="F28">
         <v>380694000.0</v>
       </c>
       <c r="G28">
         <v>222304000.0</v>
       </c>
       <c r="H28">
         <v>3670000.0</v>
       </c>
       <c r="I28">
         <v>8954000.0</v>
       </c>
@@ -23315,51 +23532,51 @@
       </c>
       <c r="M28">
         <v>118875000.0</v>
       </c>
       <c r="N28">
         <v>89165000.0</v>
       </c>
       <c r="O28">
         <v>63610000.0</v>
       </c>
       <c r="P28">
         <v>87158000.0</v>
       </c>
       <c r="Q28">
         <v>50705000.0</v>
       </c>
       <c r="R28">
         <v>21038000.0</v>
       </c>
       <c r="S28">
         <v>40173000.0</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B29">
         <v>151994000.0</v>
       </c>
       <c r="C29">
         <v>189389000.0</v>
       </c>
       <c r="D29">
         <v>154649000.0</v>
       </c>
       <c r="E29">
         <v>145274000.0</v>
       </c>
       <c r="F29">
         <v>125717000.0</v>
       </c>
       <c r="G29">
         <v>77032000.0</v>
       </c>
       <c r="H29">
         <v>70520000.0</v>
       </c>
       <c r="I29">
         <v>48870000.0</v>
       </c>
@@ -23374,51 +23591,51 @@
       </c>
       <c r="M29">
         <v>25469000.0</v>
       </c>
       <c r="N29">
         <v>-43216000.0</v>
       </c>
       <c r="O29">
         <v>-70130000.0</v>
       </c>
       <c r="P29">
         <v>-31000000.0</v>
       </c>
       <c r="Q29">
         <v>-24880000.0</v>
       </c>
       <c r="R29">
         <v>-20838000.0</v>
       </c>
       <c r="S29">
         <v>-29189000.0</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B30">
         <v>99481000.0</v>
       </c>
       <c r="C30">
         <v>-83276000.0</v>
       </c>
       <c r="D30">
         <v>77541000.0</v>
       </c>
       <c r="E30">
         <v>-225185000.0</v>
       </c>
       <c r="F30">
         <v>-20790000.0</v>
       </c>
       <c r="G30">
         <v>-277607000.0</v>
       </c>
       <c r="H30">
         <v>-128488000.0</v>
       </c>
       <c r="I30">
         <v>20576000.0</v>
       </c>
@@ -23452,2719 +23669,2747 @@
       <c r="S30">
         <v>-5838000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BQ30"/>
+  <dimension ref="A1:BR30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:69">
+    <row r="1" spans="1:70">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>80</v>
       </c>
       <c r="C1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E1" t="s">
         <v>82</v>
       </c>
       <c r="F1" t="s">
         <v>83</v>
       </c>
       <c r="G1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="I1" t="s">
         <v>85</v>
       </c>
       <c r="J1" t="s">
         <v>86</v>
       </c>
       <c r="K1" t="s">
+        <v>87</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="M1" t="s">
         <v>88</v>
       </c>
       <c r="N1" t="s">
         <v>89</v>
       </c>
       <c r="O1" t="s">
+        <v>90</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Q1" t="s">
         <v>91</v>
       </c>
       <c r="R1" t="s">
         <v>92</v>
       </c>
       <c r="S1" t="s">
+        <v>93</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="U1" t="s">
         <v>94</v>
       </c>
       <c r="V1" t="s">
         <v>95</v>
       </c>
       <c r="W1" t="s">
+        <v>96</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="Y1" t="s">
         <v>97</v>
       </c>
       <c r="Z1" t="s">
         <v>98</v>
       </c>
       <c r="AA1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AC1" t="s">
         <v>100</v>
       </c>
       <c r="AD1" t="s">
         <v>101</v>
       </c>
       <c r="AE1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AG1" t="s">
         <v>103</v>
       </c>
       <c r="AH1" t="s">
         <v>104</v>
       </c>
       <c r="AI1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AK1" t="s">
         <v>106</v>
       </c>
       <c r="AL1" t="s">
         <v>107</v>
       </c>
       <c r="AM1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AO1" t="s">
         <v>109</v>
       </c>
       <c r="AP1" t="s">
         <v>110</v>
       </c>
       <c r="AQ1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AS1" t="s">
         <v>112</v>
       </c>
       <c r="AT1" t="s">
         <v>113</v>
       </c>
       <c r="AU1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AW1" t="s">
         <v>115</v>
       </c>
       <c r="AX1" t="s">
         <v>116</v>
       </c>
       <c r="AY1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
         <v>119</v>
       </c>
       <c r="BC1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
       <c r="BF1" t="s">
         <v>122</v>
       </c>
       <c r="BG1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BI1" t="s">
         <v>124</v>
       </c>
       <c r="BJ1" t="s">
         <v>125</v>
       </c>
       <c r="BK1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BM1" t="s">
         <v>127</v>
       </c>
       <c r="BN1" t="s">
         <v>128</v>
       </c>
       <c r="BO1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
       </c>
-      <c r="BP1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BQ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BR1" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="2" spans="1:69">
+    <row r="2" spans="1:70">
       <c r="A2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B2">
+        <v>144306000.0</v>
+      </c>
+      <c r="C2">
         <v>158545000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>147589000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>300484000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>283610000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>276774000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>245965000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>247053000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>184052000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>153298000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>99119000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>86810000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>35545000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>104139000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>109424000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>122061000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>226751000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>585578000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>134036000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>105774000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>66699000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>99957000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>125244000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>78552000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>54589000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>78228000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>85139000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>59737000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>215036000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>132526000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>230941000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>116871000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>41563000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>54126000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>26216000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>53814000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>108970000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>35944000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>24442000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>25309000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>35029000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>56984000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>30522000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>32722000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>40897000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>37520000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>17756000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>108200000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>18762000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>12515000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>3383000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>8626000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>26272000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>10126000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>8709000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>21445000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>25213000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>46168000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>16402000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>27450000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>59331000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>26133000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>13851000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>12353000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>10565000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>7077000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>4412000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>6599000.0</v>
       </c>
-      <c r="BQ2"/>
+      <c r="BR2"/>
     </row>
-    <row r="3" spans="1:69">
+    <row r="3" spans="1:70">
       <c r="A3" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B3">
+        <v>1336000</v>
+      </c>
+      <c r="C3">
         <v>2724000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>218000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3870000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2697000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>8548000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2118000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4092000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1590000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2836000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1798000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3394000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3404000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>6565000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>5492000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>5181000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>11735000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>7668000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>9166000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>13076000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>10551000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>13073000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>14408000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>7763000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>8906000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>6724000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>4497000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1592000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2052000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2018000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2243000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>4453000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2634000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>5184000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>5076000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>5419000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>5155000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>3616000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>4882000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>3906000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>8868000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>7053000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>9124000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>9604000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>13305000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>9237000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>7112000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>4946000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>6023000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>3808000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>3426000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>4696000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1740000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>2932000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>4732000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>6258000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>4366000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>2901000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>2483000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>1649000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>1203000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>832000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>2948000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>1899000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>1506000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>417000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>400000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>449000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>5840000</v>
       </c>
     </row>
-    <row r="4" spans="1:69">
+    <row r="4" spans="1:70">
       <c r="A4" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>51265000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-68594000.0</v>
       </c>
-      <c r="O4"/>
-      <c r="P4">
+      <c r="P4"/>
+      <c r="Q4">
         <v>-12637000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-104690000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-358827000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>451542000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>28262000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>39075000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-33258000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-25287000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>46692000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>23963000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-23639000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-6911000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>25402000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-155299000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>82510000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-98415000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>114070000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>75308000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-12563000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>27910000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-27598000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-55156000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>73026000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>11502000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-867000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-9720000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-21955000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>26462000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-2200000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-8175000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>3377000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>19764000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-90444000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>89438000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>6247000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>9132000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-5243000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-17646000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>16146000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>1417000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-12736000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-3768000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-20955000.0</v>
       </c>
-      <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
+      <c r="BR4"/>
     </row>
-    <row r="5" spans="1:69">
+    <row r="5" spans="1:70">
       <c r="A5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-2443000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1926000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5">
+      <c r="P5"/>
+      <c r="Q5">
         <v>2665000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1027000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-4260000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-938000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1851000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-6860000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>254000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>124215000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-123253000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-7172000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-3938000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1804000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1288000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>481000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1644000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-1816000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1514000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>1312000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-1210000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-258000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>1885000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-1202000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>3051000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>825000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-4294000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>3009000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-2917000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-1360000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-1679000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>660000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>1881000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-431000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-2762000.0</v>
       </c>
-      <c r="AW5"/>
-      <c r="AX5">
+      <c r="AX5"/>
+      <c r="AY5">
         <v>1870000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>8000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-904000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-841000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>655000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>370000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-535000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-1690000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>1572000.0</v>
       </c>
-      <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
+      <c r="BR5"/>
     </row>
-    <row r="6" spans="1:69">
+    <row r="6" spans="1:70">
       <c r="A6" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B6">
+        <v>61569000.0</v>
+      </c>
+      <c r="C6">
         <v>-14239000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>10956000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-152895000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>16874000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>6836000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>30809000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-1088000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>63001000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>30754000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>54179000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>12309000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>51265000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-68594000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-5285000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-12637000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-104690000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-358827000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>451542000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>28262000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>39075000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-33258000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-25287000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>46692000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>23963000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-23639000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-6911000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>25402000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-155299000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>82510000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-98415000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>114070000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>75308000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-12563000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>27910000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-27598000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-55156000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>73026000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>11502000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-867000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-9720000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-21955000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>26462000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-2200000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-8175000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>3377000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>19764000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-90444000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>89438000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>6247000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>9132000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-5243000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-17646000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>16146000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>1417000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-12736000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-3768000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-20955000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>29766000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-11048000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-31881000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>33198000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>12282000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>1498000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>1788000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>3488000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>2665000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-2187000.0</v>
       </c>
-      <c r="BQ6"/>
+      <c r="BR6"/>
     </row>
-    <row r="7" spans="1:69">
+    <row r="7" spans="1:70">
       <c r="A7" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B7">
+        <v>6811000.0</v>
+      </c>
+      <c r="C7">
         <v>-1886000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>14707000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-15995000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-38202000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1224000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-24332000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2088000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-4385000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>8110000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-15646000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-8202000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-6210000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-15719000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-2207000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-867000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-5216000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-8143000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-1409000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>15381000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-13499000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-20320000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>4097000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>6132000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-15108000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-19771000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>3204000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-6429000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>2984000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-8529000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-3048000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>1175000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-2314000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-6670000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-2933000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-10707000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>7135000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>3931000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>8798000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>22069000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>3476000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-12064000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>5537000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-13068000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-2629000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-12184000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-4279000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>744000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>4081000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-1002000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-468000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-1315000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-3978000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>1346000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-8035000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>1483000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-15679000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-7697000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>2918000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-116000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-2933000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>2616000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>540000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-101000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-2807000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>1026000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>6898000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-4432000.0</v>
       </c>
-      <c r="BQ7"/>
+      <c r="BR7"/>
     </row>
-    <row r="8" spans="1:69">
+    <row r="8" spans="1:70">
       <c r="A8" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-5875000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>5192000.0</v>
       </c>
-      <c r="O8"/>
-      <c r="P8">
+      <c r="P8"/>
+      <c r="Q8">
         <v>-2366000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>998000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>4215000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-13504000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>18382000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-15774000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>462000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-6902000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-2131000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-5025000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>8542000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-4957000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-1426000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-375000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-1766000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-3734000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>1375000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-4438000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>798000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-4637000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>446000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>235000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>2235000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-3172000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>1886000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-2750000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-46000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>64000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-1638000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>230000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-2145000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-1849000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-4548000.0</v>
       </c>
-      <c r="AW8"/>
-      <c r="AX8">
+      <c r="AX8"/>
+      <c r="AY8">
         <v>-1379000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-4819000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-2016000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-2512000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-891000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>-1893000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>755000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>-2354000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>1253000.0</v>
       </c>
-      <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
+      <c r="BR8"/>
     </row>
-    <row r="9" spans="1:69">
+    <row r="9" spans="1:70">
       <c r="A9" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B9">
+        <v>-10507000.0</v>
+      </c>
+      <c r="C9">
         <v>-1567000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-8799000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-897000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-9605000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>8559000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-12651000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>4127000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-3141000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>3917000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-8599000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>2123000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-5875000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>5192000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-4926000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-2366000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>998000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>4215000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-13504000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>18382000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-15774000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>462000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-6902000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-2131000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-5025000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>8542000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-4957000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-1426000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-375000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-1766000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-3734000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1375000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-4438000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>798000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-4637000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>446000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>235000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>2235000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-3172000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1886000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-2750000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-46000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>64000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-1638000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>230000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-2145000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-1849000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>28000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-4576000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-1379000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-4819000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-2016000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-2512000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-891000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-1893000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>755000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-2354000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>1253000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-617000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-441000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>755000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-619000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>1340000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>724000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-822000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-978000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>248000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-8000.0</v>
       </c>
-      <c r="BQ9"/>
+      <c r="BR9"/>
     </row>
-    <row r="10" spans="1:69">
+    <row r="10" spans="1:70">
       <c r="A10" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B10">
+        <v>5960000.0</v>
+      </c>
+      <c r="C10">
         <v>2491000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4817000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-9513000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-14399000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-8472000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-13417000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-8427000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-6657000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>7572000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-7833000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-4390000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>847000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>3086000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>735000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>3789000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>3074000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-5112000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-1907000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-1945000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-658000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>43000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>3893000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-1852000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-7024000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1370000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1941000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-7448000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-4059000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1540000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-3684000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-2831000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-2010000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1368000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-2299000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-5510000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-3291000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>967000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>6198000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>23440000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>2828000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-2099000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-5513000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-7363000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-12505000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-7001000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-5601000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-4468000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-3830000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>193000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>49000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-1385000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-3461000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1317000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-171000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-2607000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-4221000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-3833000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>422000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>217000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-106000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-173000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-555000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>148000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-290000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>821000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>572000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-62000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>277000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:69">
+    <row r="11" spans="1:70">
       <c r="A11" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>1682000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-22492000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1591000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-5099000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-10724000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-3056000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-9312000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-2907000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>3507000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-21079000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>7463000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>8796000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-5032000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-23005000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>7654000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>3733000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>6937000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-6659000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>6186000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>4145000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>2822000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-7626000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>4261000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-7528000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>11393000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-2322000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>4947000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1037000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>389000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-7002000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>12346000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-2388000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>8986000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-4919000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>3602000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>20433000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>5226000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-1686000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>4294000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>2990000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>2836000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>265000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-6341000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>3870000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-7321000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-6782000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>2549000.0</v>
       </c>
-      <c r="BH11"/>
       <c r="BI11"/>
-      <c r="BJ11">
+      <c r="BJ11"/>
+      <c r="BK11">
         <v>258000.0</v>
       </c>
-      <c r="BK11"/>
-      <c r="BL11">
+      <c r="BL11"/>
+      <c r="BM11">
         <v>264000.0</v>
       </c>
-      <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
-      <c r="BQ11">
+      <c r="BQ11"/>
+      <c r="BR11">
         <v>4807000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:69">
+    <row r="12" spans="1:70">
       <c r="A12" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>3752000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>33590000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>32297000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>22561000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-6889000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>10244000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>9999000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>15006000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>18914000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>10873000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-107792000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>17006000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>6806000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>8966000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>18904000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>21369000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>7940000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>7434000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>8241000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>8961000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>7047000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>8395000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>8188000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>8772000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>9248000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>11258000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>8121000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>7361000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>7665000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>8490000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>9735000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>8827000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>7347000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>7517000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>7624000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>13373000.0</v>
       </c>
-      <c r="AW12"/>
-      <c r="AX12">
+      <c r="AX12"/>
+      <c r="AY12">
         <v>3983000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>3287000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>3777000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>2256000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>5623000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1557000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1469000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>2101000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>712000.0</v>
       </c>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
+      <c r="BR12"/>
     </row>
-    <row r="13" spans="1:69">
+    <row r="13" spans="1:70">
       <c r="A13" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>-8237000.0</v>
       </c>
       <c r="O13">
+        <v>-8237000.0</v>
+      </c>
+      <c r="P13">
         <v>393000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-1713000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-8441000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-13351000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>23314000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1925000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-6236000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-19474000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>9301000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>7715000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-5819000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-29811000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>8501000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>295000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>7297000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-6861000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>3543000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>1205000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>7066000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-8942000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-79000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>366000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-1621000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>3051000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-4716000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-4294000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>3009000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>3586000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>59000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
+      <c r="BR13"/>
     </row>
-    <row r="14" spans="1:69">
+    <row r="14" spans="1:70">
       <c r="A14" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B14">
+        <v>21295000.0</v>
+      </c>
+      <c r="C14">
         <v>21331000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>21342000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>21191000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>27322000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>21168000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>21243000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>20253000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>18863000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>18426000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>18485000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>18433000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>19054000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>19602000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>30406000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>20198000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>20864000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>20033000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>13070000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>5730000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>4897000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>4851000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>5061000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>5037000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>4989000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>4867000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>5090000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>5605000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>5281000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>3600000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>4051000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>3504000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>2848000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>2762000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>3659000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>3361000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>3709000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>3104000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>3260000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>3278000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>3216000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>3165000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>3119000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>2830000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>2783000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>2743000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>2707000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>2392000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>2333000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>2603000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>1700000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>1330000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>1286000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>1431000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>1446000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>1417000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>1552000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>1380000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>2038000.0</v>
       </c>
-      <c r="BH14">
-[...1 lines deleted...]
-      </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
+        <v>0.0</v>
+      </c>
+      <c r="BK14">
         <v>2276000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>2037000.0</v>
       </c>
-      <c r="BL14"/>
-      <c r="BM14">
+      <c r="BM14"/>
+      <c r="BN14">
         <v>1057000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>1012000.0</v>
       </c>
-      <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
+      <c r="BR14"/>
     </row>
-    <row r="15" spans="1:69">
+    <row r="15" spans="1:70">
       <c r="A15" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15">
         <v>2673000.0</v>
       </c>
-      <c r="T15"/>
       <c r="U15"/>
-      <c r="V15">
+      <c r="V15"/>
+      <c r="W15">
         <v>1618.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1618000.0</v>
       </c>
-      <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-      <c r="AA15">
+      <c r="AA15"/>
+      <c r="AB15">
         <v>4315000.0</v>
       </c>
-      <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
-[...1 lines deleted...]
-      </c>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
@@ -26208,271 +26453,277 @@
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
-      <c r="BJ15"/>
+      <c r="BJ15">
+        <v>0.0</v>
+      </c>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
+      <c r="BR15"/>
     </row>
-    <row r="16" spans="1:69">
+    <row r="16" spans="1:70">
       <c r="A16" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B16">
+        <v>205875000.0</v>
+      </c>
+      <c r="C16">
         <v>144306000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>158545000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>147589000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>300484000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>283610000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>276774000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>245965000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>247053000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>184052000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>153298000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>99119000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>86810000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>35545000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>104139000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>109424000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>122061000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>226751000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>585578000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>134036000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>105774000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>66699000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>99957000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>125244000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>78552000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>54589000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>78228000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>85139000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>59737000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>215036000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>132526000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>230941000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>116871000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>41563000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>54126000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>26216000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>53814000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>108970000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>35944000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>24442000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>25309000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>35029000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>56984000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>30522000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>32722000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>40897000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>37520000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>17756000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>108200000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>18762000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>12515000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>3383000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>8626000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>26272000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>10126000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>8709000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>21445000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>25213000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>46168000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>16402000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>27450000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>59331000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>26133000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>13851000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>12353000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>10565000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>7077000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>4412000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>6599000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:69">
+    <row r="17" spans="1:70">
       <c r="A17" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -26498,448 +26749,455 @@
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
+      <c r="BR17"/>
     </row>
-    <row r="18" spans="1:69">
+    <row r="18" spans="1:70">
       <c r="A18" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B18">
+        <v>56124000.0</v>
+      </c>
+      <c r="C18">
         <v>22956000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>43471000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>56964000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>9315000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>26911000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>31014000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>49828000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>51646000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>46265000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>45786000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>41044000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>40095000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>12563000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>36545000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>37473000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>18071000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>23109000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>14049000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>47211000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>19583000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-992000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>32259000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>32018000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-24530000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-516000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>21407000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>16762000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>20711000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>1481000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>18977000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>12176000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>11076000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-7873000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>11855000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-8227000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-1499000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-3610000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>12467000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>7778000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-1327000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-10174000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>7911000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-6787000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-4654000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-8744000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>5899000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>4030000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>2195000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-8544000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-9706000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-14533000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-15050000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-16721000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-25911000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-17435000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-24595000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-20446000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-10079000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-10143000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-12126000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-4819000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-8788000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-8812000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-10037000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-4013000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>439000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-10389000.0</v>
       </c>
-      <c r="BQ18"/>
+      <c r="BR18"/>
     </row>
-    <row r="19" spans="1:69">
+    <row r="19" spans="1:70">
       <c r="A19" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B19">
+        <v>13095000.0</v>
+      </c>
+      <c r="C19">
         <v>22500000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>19551000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>43614000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>62163000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-25629000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-368000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-52163000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-15215000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-15530000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>8374000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-4342000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>10730000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>72748000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>11189000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-42335000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>30896000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-168351000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>500126000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-22001000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>3033000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-42591000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-67909000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-195084000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>45029000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-21842000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-25668000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>7217000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-61064000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>80499000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-120919000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>101039000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>64629000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-2816000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>31016000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-20046000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-53881000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-138128000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>32000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>505000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-8807000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-12918000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>18371000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>4529000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-4436000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>9694000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>12842000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-87327000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-23358000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>13826000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>18815000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>8870000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-3385000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-53035000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>27279000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>4566000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-33143000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>371000.0</v>
       </c>
-      <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
+      <c r="BR19"/>
     </row>
-    <row r="20" spans="1:69">
+    <row r="20" spans="1:70">
       <c r="A20" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -26965,2026 +27223,2055 @@
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
+      <c r="BR20"/>
     </row>
-    <row r="21" spans="1:69">
+    <row r="21" spans="1:70">
       <c r="A21" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B21">
         <v>-5000000.0</v>
       </c>
       <c r="C21">
         <v>-5000000.0</v>
       </c>
       <c r="D21">
+        <v>-5000000.0</v>
+      </c>
+      <c r="E21">
         <v>-205236000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-3750000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-2813000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-2812000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-2813000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>-2813000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-154238000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-59375000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-9375000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-166335000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-192609000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>363750000.0</v>
       </c>
       <c r="T21">
         <v>363750000.0</v>
       </c>
       <c r="U21">
         <v>363750000.0</v>
       </c>
       <c r="V21">
         <v>363750000.0</v>
       </c>
-      <c r="W21"/>
-      <c r="X21">
+      <c r="W21">
+        <v>363750000.0</v>
+      </c>
+      <c r="X21"/>
+      <c r="Y21">
         <v>125428000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>137915000.0</v>
       </c>
       <c r="Z21">
         <v>137915000.0</v>
       </c>
       <c r="AA21">
         <v>137915000.0</v>
       </c>
-      <c r="AB21"/>
+      <c r="AB21">
+        <v>137915000.0</v>
+      </c>
       <c r="AC21"/>
-      <c r="AD21">
-[...1 lines deleted...]
-      </c>
+      <c r="AD21"/>
       <c r="AE21">
         <v>-338000.0</v>
       </c>
       <c r="AF21">
         <v>-338000.0</v>
       </c>
       <c r="AG21">
         <v>-338000.0</v>
       </c>
-      <c r="AH21"/>
-      <c r="AI21">
+      <c r="AH21">
+        <v>-338000.0</v>
+      </c>
+      <c r="AI21"/>
+      <c r="AJ21">
         <v>226807000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-2000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-479000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>216288000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-4000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>4000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-4000.0</v>
       </c>
-      <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>-1467000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>-1467000.0</v>
       </c>
-      <c r="AV21"/>
-      <c r="AW21">
+      <c r="AW21"/>
+      <c r="AX21">
         <v>-535000.0</v>
       </c>
-      <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
-      <c r="BB21">
+      <c r="BB21"/>
+      <c r="BC21">
         <v>85309000.0</v>
       </c>
-      <c r="BC21"/>
       <c r="BD21"/>
-      <c r="BE21">
+      <c r="BE21"/>
+      <c r="BF21">
         <v>918000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-1033000.0</v>
       </c>
-      <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
+      <c r="BR21"/>
     </row>
-    <row r="22" spans="1:69">
+    <row r="22" spans="1:70">
       <c r="A22" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B22">
+        <v>4653000.0</v>
+      </c>
+      <c r="C22">
         <v>2916000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1637000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>5432000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-4847000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>4812000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>16041000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-143466000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>18886000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>8979000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>24870000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>10858000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>25763000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-19536000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-10102000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-693000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>19876000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>6828000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-5129000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>17660000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>19081000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>10369000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>14515000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>130119000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-7270000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>8159000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-4888000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-6087000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>2730000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-2771000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>8285000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-640000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>2564000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-10680000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>4595000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-7597000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-19743000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-19866000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-3972000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-22165000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-7958000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-3854000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-2498000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>3086000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>8000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>1260000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>5802000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-3004000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-5037000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-11477000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-11956000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-14784000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-14031000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-23138000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-16346000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-15745000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-8296000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-11894000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-15283000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-9508000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-8763000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-9775000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-7044000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-7900000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-6816000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-5392000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-8971000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-6592000.0</v>
       </c>
-      <c r="BQ22"/>
+      <c r="BR22"/>
     </row>
-    <row r="23" spans="1:69">
+    <row r="23" spans="1:70">
       <c r="A23" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B23">
+        <v>-4829000.0</v>
+      </c>
+      <c r="C23">
         <v>-4355000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-143000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-2199000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-5285000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-181000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>857000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-32000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-378000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-4000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1033000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>25000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3253000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-6913000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>864000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1600000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>12678000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>11024000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-3827000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3052000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-1338000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>10325000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>10363000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>17140000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3464000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-4736000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-2020000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1423000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>3737000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>868000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>3528000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2982000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2025000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>419000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2280000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2690000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2817000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-10432000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1070000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>769000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2381000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>3041000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2172000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1823000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2657000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>4047000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2691000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2381000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>111794000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1964000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>813000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>979000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1187000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-6314000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>237000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>250000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>62068000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-195000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>124000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>11000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-20958000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>43569000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-2000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-363000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="BO23">
         <v>1000.0</v>
       </c>
       <c r="BP23">
+        <v>1000.0</v>
+      </c>
+      <c r="BQ23">
         <v>-198000.0</v>
       </c>
-      <c r="BQ23"/>
+      <c r="BR23"/>
     </row>
-    <row r="24" spans="1:69">
+    <row r="24" spans="1:70">
       <c r="A24" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>4927000.0</v>
       </c>
-      <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>-13625000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-12694000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>10172000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-948000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>10730000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>72748000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-12750000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-42335000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>12750000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-19250000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-4000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>2967000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>14220000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-1220000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-67909000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-195084000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>45029000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-21842000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-27290000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>7217000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-120305000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>80499000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-1000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-2127000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-2422000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-2293000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-2241000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-2013000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-2114000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-2092000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-2067000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-9919000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-1967000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-1904000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-1992000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-1765000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-1742000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-1620000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-1713000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-9528000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-1193000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-999000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-790000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-559000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-398000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-284000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-188000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-117000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-43176000.0</v>
       </c>
-      <c r="BF24">
-[...1 lines deleted...]
-      </c>
       <c r="BG24">
+        <v>0.0</v>
+      </c>
+      <c r="BH24">
         <v>14000.0</v>
       </c>
-      <c r="BH24">
-[...1 lines deleted...]
-      </c>
       <c r="BI24">
+        <v>0.0</v>
+      </c>
+      <c r="BJ24">
         <v>-19755000.0</v>
       </c>
-      <c r="BJ24"/>
-      <c r="BK24">
+      <c r="BK24"/>
+      <c r="BL24">
         <v>1000.0</v>
       </c>
-      <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
+      <c r="BR24"/>
     </row>
-    <row r="25" spans="1:69">
+    <row r="25" spans="1:70">
       <c r="A25" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B25">
+        <v>5829000.0</v>
+      </c>
+      <c r="C25">
         <v>-11950000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-3752000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>28156000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>11515000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-7695000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4406000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>160700000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-5187000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-3028000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>854000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>5905000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-17505000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>30133000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>22103000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>10632000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-19426000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>841000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>18764000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>5391000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3327000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5325000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>12098000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>12111000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-7458000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>12953000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>13309000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>11223000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>3828000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>3765000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>3691000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>3629000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>3565000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>3504000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>3422000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>3363000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>3307000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1579000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1142000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1141000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1142000.0</v>
       </c>
       <c r="AP25">
         <v>1142000.0</v>
       </c>
       <c r="AQ25">
         <v>1142000.0</v>
       </c>
       <c r="AR25">
         <v>1142000.0</v>
       </c>
       <c r="AS25">
         <v>1142000.0</v>
       </c>
       <c r="AT25">
-        <v>1157000.0</v>
+        <v>1142000.0</v>
       </c>
       <c r="AU25">
         <v>1157000.0</v>
       </c>
       <c r="AV25">
         <v>1157000.0</v>
       </c>
       <c r="AW25">
+        <v>1157000.0</v>
+      </c>
+      <c r="AX25">
         <v>1155000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1157000.0</v>
       </c>
       <c r="AY25">
         <v>1157000.0</v>
       </c>
       <c r="AZ25">
+        <v>1157000.0</v>
+      </c>
+      <c r="BA25">
         <v>1155000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1157000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>949000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>36527000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>199000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>2707000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-11987000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-43708000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>688000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>222000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-76000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>19621000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1082000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>29000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-247000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>2906000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>1079000.0</v>
       </c>
-      <c r="BQ25"/>
+      <c r="BR25"/>
     </row>
-    <row r="26" spans="1:69">
+    <row r="26" spans="1:70">
       <c r="A26" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B26">
         <v>-50045000.0</v>
       </c>
       <c r="C26">
+        <v>-50045000.0</v>
+      </c>
+      <c r="D26">
         <v>-48248000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-50041000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-50039000.0</v>
       </c>
-      <c r="F26">
-[...1 lines deleted...]
-      </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
+        <v>0.0</v>
+      </c>
+      <c r="I26">
         <v>25004000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-25000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-4000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-106000.0</v>
       </c>
-      <c r="L26">
-[...1 lines deleted...]
-      </c>
       <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
         <v>1580000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>333000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>2954000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1601000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>10857000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>11024000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>2811000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>3052000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>5672000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>10325000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>166282000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-33089000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>2898000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>3455000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>794000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1423000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>2467000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1101000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>2696000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>2982000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1073000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>419000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>1474000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>2691000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>1761000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>852000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>570000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>769000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>1390000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>3041000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>1275000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>1823000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>2928000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>4047000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>1507000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>2381000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>1387000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>1964000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>813000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>979000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>1187000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>877000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>237000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>250000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>63085000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>153000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>49006000.0</v>
       </c>
-      <c r="BH26">
-[...1 lines deleted...]
-      </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
-      <c r="BJ26"/>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
+      <c r="BR26"/>
     </row>
-    <row r="27" spans="1:69">
+    <row r="27" spans="1:70">
       <c r="A27" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B27">
+        <v>14958000.0</v>
+      </c>
+      <c r="C27">
         <v>13539000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>13499000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>13978000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>15472000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>14553000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>12266000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>13230000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>12524000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>13151000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>12420000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>12530000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>10955000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>11990000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>12677000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>12682000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>11544000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>11189000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>10890000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>10785000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>10461000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>10110000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>10896000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>10954000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>9223000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>8847000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>9189000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>9244000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>7783000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>7434000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>8186000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>8107000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>7047000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>8385000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>8194000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>8663000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>7344000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>7400000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>7732000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>7361000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>7665000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>8490000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>9728000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>8827000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>7296000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>7517000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>7623000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>7687000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>5537000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>3975000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>3286000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>3777000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2225000.0</v>
       </c>
       <c r="BB27">
         <v>2225000.0</v>
       </c>
       <c r="BC27">
+        <v>2225000.0</v>
+      </c>
+      <c r="BD27">
         <v>1556000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>1469000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>1039000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>712000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>528000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>442000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>551000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>972000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="BL27">
         <v>6000.0</v>
       </c>
       <c r="BM27">
         <v>6000.0</v>
       </c>
       <c r="BN27">
+        <v>6000.0</v>
+      </c>
+      <c r="BO27">
         <v>5000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>6000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>5000.0</v>
       </c>
-      <c r="BQ27"/>
+      <c r="BR27"/>
     </row>
-    <row r="28" spans="1:69">
+    <row r="28" spans="1:70">
       <c r="A28" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B28">
+        <v>-7650000.0</v>
+      </c>
+      <c r="C28">
         <v>-59398000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-51652000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-257476000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-57505000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-2994000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1955000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-2845000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>24980000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-2817000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1779000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-27787000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>440000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-153905000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-58511000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-7775000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-153657000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-181585000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>361409000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3052000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>5908000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>10325000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>10363000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>209758000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3464000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-1281000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-2020000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1423000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3737000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>530000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>3528000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2982000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2025000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>419000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>2280000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2688000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2338000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>216856000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1070000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>769000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2381000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>3041000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>2172000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1823000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>2657000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>4047000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>2736000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>2381000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>111794000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1964000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>813000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>979000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1187000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>86186000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>237000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>250000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>64003000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-880000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>49130000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>11000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38017000.0</v>
       </c>
       <c r="BJ28">
         <v>38017000.0</v>
       </c>
       <c r="BK28">
+        <v>38017000.0</v>
+      </c>
+      <c r="BL28">
         <v>21069000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>10310000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>11825000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>7501000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>2226000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>8202000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>40173000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:69">
+    <row r="29" spans="1:70">
       <c r="A29" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B29">
+        <v>57460000.0</v>
+      </c>
+      <c r="C29">
         <v>25680000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>43689000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>60834000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>12012000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>35459000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>33132000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>53920000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>53236000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>49101000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>47584000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>44438000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>43499000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>19128000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>42037000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>42654000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>29806000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>30777000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>23215000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>60287000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>30134000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>12081000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>46667000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>39781000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-15624000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>6208000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>25904000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>18354000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>22763000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>3499000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>21220000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>16629000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>13710000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-2689000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>16931000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-2808000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>3656000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>6000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>17349000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>11684000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>7541000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-3121000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>17035000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>2817000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>8651000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>493000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>13011000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>8976000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>8218000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-4736000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-6280000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-9837000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-13310000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-13789000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-21179000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-11177000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-20229000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-17545000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-7596000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-8494000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-10923000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-3987000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-5840000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-6913000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-8531000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-3596000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>839000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-9940000.0</v>
       </c>
-      <c r="BQ29"/>
+      <c r="BR29"/>
     </row>
-    <row r="30" spans="1:69">
+    <row r="30" spans="1:70">
       <c r="A30" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B30">
+        <v>11759000.0</v>
+      </c>
+      <c r="C30">
         <v>19441000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>19333000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>43614000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>62163000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-25629000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-368000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-52163000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-15215000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-15530000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>8374000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-4342000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>7326000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>66183000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>11189000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-47516000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>19161000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-208019000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>66918000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-35077000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>3033000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-55664000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-82317000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-202847000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>36123000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-28566000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-30795000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>5625000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-181799000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>78481000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-123163000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>94459000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>59573000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-10293000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>8699000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-27478000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-61150000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-143836000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-6917000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-13320000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-19642000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-21875000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>7255000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-6840000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-19483000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-1163000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>4017000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-101801000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-30574000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>9019000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>14599000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>3615000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-5523000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-56251000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>22359000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-1809000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-47542000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-2530000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-11768000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-2565000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-20958000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-832000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-2947000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-1899000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-1506000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-417000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-400000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-449000.0</v>
       </c>
-      <c r="BQ30"/>
+      <c r="BR30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>