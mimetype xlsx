--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="195">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="196">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -265,50 +265,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1268,87 +1271,91 @@
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6">
         <v>0.0</v>
       </c>
       <c r="N6">
         <v>0.0</v>
       </c>
       <c r="O6">
         <v>0.0</v>
       </c>
       <c r="P6">
         <v>0.0</v>
       </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" t="s">
         <v>25</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>6023000.0</v>
+      </c>
       <c r="C7">
         <v>7034000.0</v>
       </c>
       <c r="D7">
         <v>11834000.0</v>
       </c>
       <c r="E7">
         <v>15974000.0</v>
       </c>
       <c r="F7">
         <v>19549000.0</v>
       </c>
       <c r="G7">
         <v>22643000.0</v>
       </c>
       <c r="H7">
         <v>25267000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" t="s">
         <v>26</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>5000.0</v>
+      </c>
       <c r="C8">
         <v>5000.0</v>
       </c>
       <c r="D8">
         <v>5000.0</v>
       </c>
       <c r="E8">
         <v>5000.0</v>
       </c>
       <c r="F8">
         <v>4000.0</v>
       </c>
       <c r="G8">
         <v>4000.0</v>
       </c>
       <c r="H8">
         <v>4000.0</v>
       </c>
       <c r="I8">
         <v>4000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -2013,51 +2020,51 @@
       <c r="B23">
         <v>216302000.0</v>
       </c>
       <c r="C23">
         <v>213333000.0</v>
       </c>
       <c r="D23">
         <v>230528000.0</v>
       </c>
       <c r="E23">
         <v>222059000.0</v>
       </c>
       <c r="F23">
         <v>226585000.0</v>
       </c>
       <c r="G23">
         <v>244220000.0</v>
       </c>
       <c r="H23">
         <v>234905000.0</v>
       </c>
       <c r="I23">
         <v>259122000.0</v>
       </c>
       <c r="J23">
-        <v>165523000.0</v>
+        <v>165525000.0</v>
       </c>
       <c r="K23">
         <v>252766000.0</v>
       </c>
       <c r="L23">
         <v>239835000.0</v>
       </c>
       <c r="M23">
         <v>162710000.0</v>
       </c>
       <c r="N23">
         <v>104374000.0</v>
       </c>
       <c r="O23">
         <v>151690000.0</v>
       </c>
       <c r="P23">
         <v>55398167.0</v>
       </c>
       <c r="Q23">
         <v>462.0</v>
       </c>
       <c r="R23">
         <v>2408.0</v>
       </c>
@@ -2246,51 +2253,53 @@
         <v>-43044000.0</v>
       </c>
       <c r="O28">
         <v>-137400000.0</v>
       </c>
       <c r="P28">
         <v>-53381734.0</v>
       </c>
       <c r="Q28">
         <v>-462.0</v>
       </c>
       <c r="R28">
         <v>-2408.0</v>
       </c>
       <c r="S28">
         <v>-73.0</v>
       </c>
       <c r="T28">
         <v>-1407000.0</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" t="s">
         <v>47</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>152863000.0</v>
+      </c>
       <c r="C29">
         <v>159173000.0</v>
       </c>
       <c r="D29">
         <v>153098000.0</v>
       </c>
       <c r="E29">
         <v>119915000.0</v>
       </c>
       <c r="F29">
         <v>94646000.0</v>
       </c>
       <c r="G29">
         <v>92360000.0</v>
       </c>
       <c r="H29">
         <v>112425000.0</v>
       </c>
       <c r="I29">
         <v>186192000.0</v>
       </c>
       <c r="J29">
         <v>101779000.0</v>
       </c>
       <c r="K29"/>
@@ -2382,51 +2391,53 @@
       </c>
       <c r="L31">
         <v>206007000.0</v>
       </c>
       <c r="M31">
         <v>117048000.0</v>
       </c>
       <c r="N31">
         <v>83987000.0</v>
       </c>
       <c r="O31">
         <v>128909000.0</v>
       </c>
       <c r="P31">
         <v>54372535.0</v>
       </c>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
     </row>
     <row r="32" spans="1:20">
       <c r="A32" t="s">
         <v>50</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>81433000.0</v>
+      </c>
       <c r="C32">
         <v>51547000.0</v>
       </c>
       <c r="D32">
         <v>56803000.0</v>
       </c>
       <c r="E32">
         <v>56797000.0</v>
       </c>
       <c r="F32">
         <v>30436000.0</v>
       </c>
       <c r="G32">
         <v>31884000.0</v>
       </c>
       <c r="H32">
         <v>75459000.0</v>
       </c>
       <c r="I32">
         <v>135888000.0</v>
       </c>
       <c r="J32">
         <v>48054000.0</v>
       </c>
       <c r="K32"/>
@@ -2988,51 +2999,53 @@
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44">
         <v>0.0</v>
       </c>
       <c r="N44">
         <v>0.0</v>
       </c>
       <c r="O44">
         <v>0.0</v>
       </c>
       <c r="P44">
         <v>0.0</v>
       </c>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
     </row>
     <row r="45" spans="1:20">
       <c r="A45" t="s">
         <v>63</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>10158000.0</v>
+      </c>
       <c r="C45">
         <v>12962000.0</v>
       </c>
       <c r="D45">
         <v>16327000.0</v>
       </c>
       <c r="E45">
         <v>1146000.0</v>
       </c>
       <c r="F45">
         <v>22634000.0</v>
       </c>
       <c r="G45">
         <v>18885000.0</v>
       </c>
       <c r="H45">
         <v>21826000.0</v>
       </c>
       <c r="I45">
         <v>3963000.0</v>
       </c>
       <c r="J45">
         <v>4470000.0</v>
       </c>
       <c r="K45">
@@ -3250,51 +3263,53 @@
       </c>
       <c r="L49">
         <v>-520500000.0</v>
       </c>
       <c r="M49">
         <v>-281216000.0</v>
       </c>
       <c r="N49">
         <v>-139251000.0</v>
       </c>
       <c r="O49">
         <v>-84592000.0</v>
       </c>
       <c r="P49">
         <v>-10239809.0</v>
       </c>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
     </row>
     <row r="50" spans="1:20">
       <c r="A50" t="s">
         <v>68</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>22523000.0</v>
+      </c>
       <c r="C50">
         <v>45329000.0</v>
       </c>
       <c r="D50">
         <v>33997000.0</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50">
         <v>14286000.0</v>
       </c>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50">
         <v>48477000.0</v>
       </c>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
@@ -3761,51 +3776,51 @@
       <c r="B60">
         <v>130340000.0</v>
       </c>
       <c r="C60">
         <v>92125000.0</v>
       </c>
       <c r="D60">
         <v>53442000.0</v>
       </c>
       <c r="E60">
         <v>21608000.0</v>
       </c>
       <c r="F60">
         <v>-2446000.0</v>
       </c>
       <c r="G60">
         <v>-5951000.0</v>
       </c>
       <c r="H60">
         <v>17463000.0</v>
       </c>
       <c r="I60">
         <v>34306000.0</v>
       </c>
       <c r="J60">
-        <v>53300000.0</v>
+        <v>53302000.0</v>
       </c>
       <c r="K60">
         <v>209800000.0</v>
       </c>
       <c r="L60">
         <v>206000000.0</v>
       </c>
       <c r="M60">
         <v>117000000.0</v>
       </c>
       <c r="N60">
         <v>83987000.0</v>
       </c>
       <c r="O60">
         <v>128900000.0</v>
       </c>
       <c r="P60">
         <v>54372535.0</v>
       </c>
       <c r="Q60">
         <v>462.0</v>
       </c>
       <c r="R60">
         <v>138.0</v>
       </c>
@@ -3877,501 +3892,507 @@
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BW62"/>
+  <dimension ref="A1:BX62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:75">
+    <row r="1" spans="1:76">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="D1" t="s">
         <v>82</v>
       </c>
       <c r="E1" t="s">
         <v>83</v>
       </c>
       <c r="F1" t="s">
+        <v>84</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="H1" t="s">
         <v>85</v>
       </c>
       <c r="I1" t="s">
         <v>86</v>
       </c>
       <c r="J1" t="s">
+        <v>87</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="L1" t="s">
         <v>88</v>
       </c>
       <c r="M1" t="s">
         <v>89</v>
       </c>
       <c r="N1" t="s">
+        <v>90</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="P1" t="s">
         <v>91</v>
       </c>
       <c r="Q1" t="s">
         <v>92</v>
       </c>
       <c r="R1" t="s">
+        <v>93</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="T1" t="s">
         <v>94</v>
       </c>
       <c r="U1" t="s">
         <v>95</v>
       </c>
       <c r="V1" t="s">
+        <v>96</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="X1" t="s">
         <v>97</v>
       </c>
       <c r="Y1" t="s">
         <v>98</v>
       </c>
       <c r="Z1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AB1" t="s">
         <v>100</v>
       </c>
       <c r="AC1" t="s">
         <v>101</v>
       </c>
       <c r="AD1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AF1" t="s">
         <v>103</v>
       </c>
       <c r="AG1" t="s">
         <v>104</v>
       </c>
       <c r="AH1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AJ1" t="s">
         <v>106</v>
       </c>
       <c r="AK1" t="s">
         <v>107</v>
       </c>
       <c r="AL1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AN1" t="s">
         <v>109</v>
       </c>
       <c r="AO1" t="s">
         <v>110</v>
       </c>
       <c r="AP1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AR1" t="s">
         <v>112</v>
       </c>
       <c r="AS1" t="s">
         <v>113</v>
       </c>
       <c r="AT1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AV1" t="s">
         <v>115</v>
       </c>
       <c r="AW1" t="s">
         <v>116</v>
       </c>
       <c r="AX1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AZ1" t="s">
         <v>118</v>
       </c>
       <c r="BA1" t="s">
         <v>119</v>
       </c>
       <c r="BB1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BD1" t="s">
         <v>121</v>
       </c>
       <c r="BE1" t="s">
         <v>122</v>
       </c>
       <c r="BF1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BH1" t="s">
         <v>124</v>
       </c>
       <c r="BI1" t="s">
         <v>125</v>
       </c>
       <c r="BJ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BL1" t="s">
         <v>127</v>
       </c>
       <c r="BM1" t="s">
         <v>128</v>
       </c>
       <c r="BN1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BP1" t="s">
         <v>130</v>
       </c>
       <c r="BQ1" t="s">
         <v>131</v>
       </c>
       <c r="BR1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BT1" t="s">
         <v>133</v>
       </c>
       <c r="BU1" t="s">
         <v>134</v>
       </c>
       <c r="BV1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
       </c>
-      <c r="BW1" t="s">
-        <v>135</v>
+      <c r="BX1" t="s">
+        <v>136</v>
       </c>
     </row>
-    <row r="2" spans="1:75">
+    <row r="2" spans="1:76">
       <c r="A2" t="s">
         <v>20</v>
       </c>
       <c r="B2">
+        <v>8166000.0</v>
+      </c>
+      <c r="C2">
         <v>5056000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6386000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5424000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>6026000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5509000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>7509000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>13500000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>8964000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>6889000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>5061000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>7795000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>8589000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>6440000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>14927000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>9841000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>7412000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>11174000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>20047000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>11166000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>10654000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>12076000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>12528000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>11767000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>17268000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>19183000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>9056000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>15071000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>28878000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>20684000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>16363000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>22336000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>23560000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>27692000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>17644000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>24668000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>23970000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>20035000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>20878000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>24624000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>24837000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>17803000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>9783000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>10444000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>12608000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>14997000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>18448000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>18797000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>15192000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>10692000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>9730000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>7624000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>6887000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>21701000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1018052.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>2410026.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>566680.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>87000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>212048.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>3280.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>2410.0</v>
       </c>
-      <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
-      <c r="BN2">
+      <c r="BN2"/>
+      <c r="BO2">
         <v>2270.0</v>
       </c>
-      <c r="BO2"/>
-      <c r="BP2">
+      <c r="BP2"/>
+      <c r="BQ2">
         <v>2279.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>500.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>2249.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>2249000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>500000.0</v>
       </c>
-      <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
+      <c r="BX2"/>
     </row>
-    <row r="3" spans="1:75">
+    <row r="3" spans="1:76">
       <c r="A3" t="s">
         <v>21</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4405,52 +4426,53 @@
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
+      <c r="BX3"/>
     </row>
-    <row r="4" spans="1:75">
+    <row r="4" spans="1:76">
       <c r="A4" t="s">
         <v>22</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4484,280 +4506,282 @@
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
+      <c r="BX4"/>
     </row>
-    <row r="5" spans="1:75">
+    <row r="5" spans="1:76">
       <c r="A5" t="s">
         <v>23</v>
       </c>
       <c r="B5">
+        <v>-31000.0</v>
+      </c>
+      <c r="C5">
         <v>36000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>18999.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-14000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-11000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>6000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>26000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-32000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-26000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4000.0</v>
       </c>
       <c r="K5">
         <v>-4000.0</v>
       </c>
       <c r="L5">
+        <v>-4000.0</v>
+      </c>
+      <c r="M5">
         <v>-6000.0</v>
       </c>
-      <c r="M5">
-[...1 lines deleted...]
-      </c>
       <c r="N5">
         <v>0.0</v>
       </c>
-      <c r="O5"/>
+      <c r="O5">
+        <v>0.0</v>
+      </c>
       <c r="P5"/>
-      <c r="Q5">
+      <c r="Q5"/>
+      <c r="R5">
         <v>-1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000.0</v>
       </c>
       <c r="S5">
         <v>-2000.0</v>
       </c>
       <c r="T5">
+        <v>-2000.0</v>
+      </c>
+      <c r="U5">
         <v>-1000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-6349000.0</v>
       </c>
-      <c r="V5">
-[...1 lines deleted...]
-      </c>
       <c r="W5">
         <v>0.0</v>
       </c>
       <c r="X5">
+        <v>0.0</v>
+      </c>
+      <c r="Y5">
         <v>1000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>2000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>62000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>115000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>110000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>20000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-12000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-3000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-4335000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-4063000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-7000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-25000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-50000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-13000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>3000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>31000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>29000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-147000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-32000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-181000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-89000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-95000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-118000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-77000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-6000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>3000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-8000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-74000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-25000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-276000.0</v>
       </c>
-      <c r="BC5">
-[...1 lines deleted...]
-      </c>
       <c r="BD5">
         <v>0.0</v>
       </c>
       <c r="BE5">
-        <v>-10702.0</v>
+        <v>0.0</v>
       </c>
       <c r="BF5">
         <v>-10702.0</v>
       </c>
       <c r="BG5">
-        <v>0.0</v>
+        <v>-10702.0</v>
       </c>
       <c r="BH5">
         <v>0.0</v>
       </c>
-      <c r="BI5"/>
+      <c r="BI5">
+        <v>0.0</v>
+      </c>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
+      <c r="BX5"/>
     </row>
-    <row r="6" spans="1:75">
+    <row r="6" spans="1:76">
       <c r="A6" t="s">
         <v>24</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -4801,259 +4825,271 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
+      <c r="BX6"/>
     </row>
-    <row r="7" spans="1:75">
+    <row r="7" spans="1:76">
       <c r="A7" t="s">
         <v>25</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>4671000.0</v>
+      </c>
       <c r="C7">
+        <v>6023000.0</v>
+      </c>
+      <c r="D7">
         <v>7336000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>4364000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>5738000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>7034000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>8295000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>9523000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>10715000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>11834000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>12924000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>13983000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>15012000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>15974000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>16911000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>17823000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>18710000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>19549000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>20365000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>21159000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>21930000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>22643000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>23336000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>24011000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>24665000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>25267000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>25852000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>26331000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>26884000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
+      <c r="BX7"/>
     </row>
-    <row r="8" spans="1:75">
+    <row r="8" spans="1:76">
       <c r="A8" t="s">
         <v>26</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>5000.0</v>
+      </c>
       <c r="C8">
         <v>5000.0</v>
       </c>
       <c r="D8">
         <v>5000.0</v>
       </c>
       <c r="E8">
         <v>5000.0</v>
       </c>
       <c r="F8">
         <v>5000.0</v>
       </c>
       <c r="G8">
         <v>5000.0</v>
       </c>
       <c r="H8">
         <v>5000.0</v>
       </c>
       <c r="I8">
         <v>5000.0</v>
       </c>
       <c r="J8">
         <v>5000.0</v>
       </c>
       <c r="K8">
         <v>5000.0</v>
       </c>
       <c r="L8">
         <v>5000.0</v>
       </c>
       <c r="M8">
         <v>5000.0</v>
       </c>
       <c r="N8">
         <v>5000.0</v>
       </c>
       <c r="O8">
         <v>5000.0</v>
       </c>
       <c r="P8">
         <v>5000.0</v>
       </c>
       <c r="Q8">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="R8">
         <v>4000.0</v>
       </c>
       <c r="S8">
         <v>4000.0</v>
       </c>
       <c r="T8">
         <v>4000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>4000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5064,456 +5100,461 @@
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
+      <c r="BX8"/>
     </row>
-    <row r="9" spans="1:75">
+    <row r="9" spans="1:76">
       <c r="A9" t="s">
         <v>27</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>1393628000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1391196000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1388358000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1383299000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1380522000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1377302000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1364309000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1360057000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1355775000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1337536000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1331676000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1322180000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1314572000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1303940000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1295033000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1283498000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1271209000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1255586000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1236355000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1217258000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1195600000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1170331000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1142213000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1109212000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1067337000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1036825000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1006344000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>814992000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>785112000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>756383000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>726651000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>703651000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>673505000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>638092000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>399191000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>375451000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>365002000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>357835000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>223232000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>218070000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>216118000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>214673000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>213498000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>71680257.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>64857524.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>64659119.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>64610340.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>68514.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>70350.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
+      <c r="BX9"/>
     </row>
-    <row r="10" spans="1:75">
+    <row r="10" spans="1:76">
       <c r="A10" t="s">
         <v>28</v>
       </c>
       <c r="B10">
-        <v>29600000.0</v>
+        <v>36200000.0</v>
       </c>
       <c r="C10">
+        <v>29635000.0</v>
+      </c>
+      <c r="D10">
         <v>53525000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>54662000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>63030000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>69219000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>67263000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>67149000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>76751000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>84585000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>81800000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>60007000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>61394000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>76201000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>77960000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>52756000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>63913000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>63131000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>63947000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>89848000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>95653000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>85293000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>90082000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>90896000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>83385000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>60037000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>58900000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>27164000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>48800000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>108400000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>68300000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>95912000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>78552000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>81700000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>79717000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>80817000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>105086000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>194500000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>52541000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>57836000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>78219000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>31600000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>23598000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>59837000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>155466000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>38500000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>28263000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>55356000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>163380000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>43044000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>51261000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>60902000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>91600000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>137408000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>33346638.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>41001998.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>50173262.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>53381734.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>25467.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1747.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>189.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>462.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>2100.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>1803.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>41.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>2408.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>50.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>2437.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>67.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>73.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>72000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>2291000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>2166000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>1407000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>8615000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:75">
+    <row r="11" spans="1:76">
       <c r="A11" t="s">
         <v>29</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -5547,329 +5588,333 @@
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
+      <c r="BX11"/>
     </row>
-    <row r="12" spans="1:75">
+    <row r="12" spans="1:76">
       <c r="A12" t="s">
         <v>30</v>
       </c>
       <c r="B12">
-        <v>97500000.0</v>
+        <v>101600000.0</v>
       </c>
       <c r="C12">
+        <v>97528000.0</v>
+      </c>
+      <c r="D12">
         <v>94388000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>96024000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>93167000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>100965000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>96725000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>96832000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>107163000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>95939000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>85029000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>74439000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>71217000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>81074000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>77960000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>60754000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>73907000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>82106000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>87543000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>108975000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>109050000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>93389000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>109024000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>107272000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>100555000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>111644000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>58900000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>117665000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>48800000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>108400000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>68300000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>134512000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>78552000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>81700000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>106337000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>151649000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>193980000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>194500000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>108931000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>143788000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>181214000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>31600000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>247775000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>282368000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>310329000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>38500000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>153860000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>178352000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>196114000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>83948000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>95638000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>107520000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>91600000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>137408000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>33346638.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>41001998.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>50173262.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>53381734.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>25467.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1747.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>189.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>462.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>2100.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1803.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>41.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>2408.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>50.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>2437.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>67.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>73.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>72000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>2291000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>2166000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>1407000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>8615000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:75">
+    <row r="13" spans="1:76">
       <c r="A13" t="s">
         <v>31</v>
       </c>
       <c r="B13">
         <v>5000.0</v>
       </c>
       <c r="C13">
         <v>5000.0</v>
       </c>
       <c r="D13">
         <v>5000.0</v>
       </c>
       <c r="E13">
         <v>5000.0</v>
       </c>
       <c r="F13">
         <v>5000.0</v>
       </c>
       <c r="G13">
         <v>5000.0</v>
       </c>
       <c r="H13">
         <v>5000.0</v>
       </c>
       <c r="I13">
         <v>5000.0</v>
       </c>
       <c r="J13">
         <v>5000.0</v>
       </c>
       <c r="K13">
         <v>5000.0</v>
       </c>
       <c r="L13">
         <v>5000.0</v>
       </c>
       <c r="M13">
         <v>5000.0</v>
       </c>
       <c r="N13">
         <v>5000.0</v>
       </c>
       <c r="O13">
         <v>5000.0</v>
       </c>
       <c r="P13">
         <v>5000.0</v>
       </c>
       <c r="Q13">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="R13">
         <v>4000.0</v>
       </c>
       <c r="S13">
         <v>4000.0</v>
       </c>
       <c r="T13">
         <v>4000.0</v>
       </c>
       <c r="U13">
         <v>4000.0</v>
       </c>
       <c r="V13">
         <v>4000.0</v>
       </c>
       <c r="W13">
         <v>4000.0</v>
       </c>
       <c r="X13">
         <v>4000.0</v>
       </c>
       <c r="Y13">
         <v>4000.0</v>
       </c>
@@ -5891,413 +5936,417 @@
       <c r="AE13">
         <v>4000.0</v>
       </c>
       <c r="AF13">
         <v>4000.0</v>
       </c>
       <c r="AG13">
         <v>4000.0</v>
       </c>
       <c r="AH13">
         <v>4000.0</v>
       </c>
       <c r="AI13">
         <v>4000.0</v>
       </c>
       <c r="AJ13">
         <v>4000.0</v>
       </c>
       <c r="AK13">
         <v>4000.0</v>
       </c>
       <c r="AL13">
         <v>4000.0</v>
       </c>
       <c r="AM13">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="AN13">
         <v>3000.0</v>
       </c>
       <c r="AO13">
         <v>3000.0</v>
       </c>
       <c r="AP13">
         <v>3000.0</v>
       </c>
       <c r="AQ13">
         <v>3000.0</v>
       </c>
       <c r="AR13">
         <v>3000.0</v>
       </c>
       <c r="AS13">
         <v>3000.0</v>
       </c>
       <c r="AT13">
         <v>3000.0</v>
       </c>
       <c r="AU13">
         <v>3000.0</v>
       </c>
       <c r="AV13">
         <v>3000.0</v>
       </c>
       <c r="AW13">
         <v>3000.0</v>
       </c>
       <c r="AX13">
         <v>3000.0</v>
       </c>
       <c r="AY13">
         <v>3000.0</v>
       </c>
       <c r="AZ13">
         <v>3000.0</v>
       </c>
       <c r="BA13">
         <v>3000.0</v>
       </c>
       <c r="BB13">
         <v>3000.0</v>
       </c>
       <c r="BC13">
-        <v>2004.0</v>
+        <v>3000.0</v>
       </c>
       <c r="BD13">
         <v>2004.0</v>
       </c>
       <c r="BE13">
         <v>2004.0</v>
       </c>
       <c r="BF13">
         <v>2004.0</v>
       </c>
       <c r="BG13">
-        <v>300.0</v>
+        <v>2004.0</v>
       </c>
       <c r="BH13">
         <v>300.0</v>
       </c>
       <c r="BI13">
         <v>300.0</v>
       </c>
       <c r="BJ13">
         <v>300.0</v>
       </c>
       <c r="BK13">
         <v>300.0</v>
       </c>
       <c r="BL13">
         <v>300.0</v>
       </c>
       <c r="BM13">
         <v>300.0</v>
       </c>
       <c r="BN13">
         <v>300.0</v>
       </c>
       <c r="BO13">
         <v>300.0</v>
       </c>
       <c r="BP13">
         <v>300.0</v>
       </c>
       <c r="BQ13">
         <v>300.0</v>
       </c>
       <c r="BR13">
         <v>300.0</v>
       </c>
-      <c r="BS13"/>
+      <c r="BS13">
+        <v>300.0</v>
+      </c>
       <c r="BT13"/>
       <c r="BU13"/>
-      <c r="BV13">
-[...1 lines deleted...]
-      </c>
+      <c r="BV13"/>
       <c r="BW13">
         <v>300000.0</v>
       </c>
+      <c r="BX13">
+        <v>300000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:75">
+    <row r="14" spans="1:76">
       <c r="A14" t="s">
         <v>32</v>
       </c>
       <c r="B14">
+        <v>50845130.0</v>
+      </c>
+      <c r="C14">
         <v>51521371.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>50929893.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>50144704.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>49906341.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>49408877.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>49173361.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>48292414.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>48189256.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>48040118.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>47819234.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>47201185.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>47157904.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>45814185.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>45567739.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>45358739.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>42207709.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>41044676.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>40813609.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>40479577.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>40894868.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>39881131.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>39695444.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>39997571.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>39291162.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>39043706.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>38893757.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>38647775.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>38481824.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>38201056.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>38043174.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>37819767.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>37699024.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>37534410.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>37214002.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>36992017.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>36931167.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>35694193.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>32497168.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>32493092.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>32478408.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>32444270.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>32303203.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>32158108.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>31588315.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>30232718.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30117819.0</v>
       </c>
       <c r="AV14">
         <v>30117819.0</v>
       </c>
       <c r="AW14">
-        <v>29567071.0</v>
+        <v>30117819.0</v>
       </c>
       <c r="AX14">
         <v>29567071.0</v>
       </c>
       <c r="AY14">
+        <v>29567071.0</v>
+      </c>
+      <c r="AZ14">
         <v>28682055.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28676666.0</v>
       </c>
       <c r="BA14">
         <v>28676666.0</v>
       </c>
       <c r="BB14">
+        <v>28676666.0</v>
+      </c>
+      <c r="BC14">
         <v>26511141.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20040000.0</v>
       </c>
       <c r="BD14">
         <v>20040000.0</v>
       </c>
       <c r="BE14">
         <v>20040000.0</v>
       </c>
       <c r="BF14">
         <v>20040000.0</v>
       </c>
       <c r="BG14">
-        <v>4000000.0</v>
+        <v>20040000.0</v>
       </c>
       <c r="BH14">
         <v>4000000.0</v>
       </c>
       <c r="BI14">
         <v>4000000.0</v>
       </c>
       <c r="BJ14">
-        <v>3000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="BK14">
         <v>3000000.0</v>
       </c>
       <c r="BL14">
         <v>3000000.0</v>
       </c>
       <c r="BM14">
         <v>3000000.0</v>
       </c>
       <c r="BN14">
         <v>3000000.0</v>
       </c>
       <c r="BO14">
         <v>3000000.0</v>
       </c>
       <c r="BP14">
         <v>3000000.0</v>
       </c>
       <c r="BQ14">
         <v>3000000.0</v>
       </c>
       <c r="BR14">
         <v>3000000.0</v>
       </c>
       <c r="BS14">
         <v>3000000.0</v>
       </c>
       <c r="BT14">
         <v>3000000.0</v>
       </c>
       <c r="BU14">
         <v>3000000.0</v>
       </c>
       <c r="BV14">
         <v>3000000.0</v>
       </c>
       <c r="BW14">
+        <v>3000000.0</v>
+      </c>
+      <c r="BX14">
         <v>39291162.0</v>
       </c>
     </row>
-    <row r="15" spans="1:75">
+    <row r="15" spans="1:76">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>5000.0</v>
       </c>
       <c r="N15">
         <v>5000.0</v>
       </c>
       <c r="O15">
         <v>5000.0</v>
       </c>
       <c r="P15">
         <v>5000.0</v>
       </c>
       <c r="Q15">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="R15">
         <v>4000.0</v>
       </c>
       <c r="S15">
         <v>4000.0</v>
       </c>
       <c r="T15">
         <v>4000.0</v>
       </c>
       <c r="U15">
         <v>4000.0</v>
       </c>
       <c r="V15">
         <v>4000.0</v>
       </c>
       <c r="W15">
         <v>4000.0</v>
       </c>
       <c r="X15">
         <v>4000.0</v>
       </c>
       <c r="Y15">
         <v>4000.0</v>
       </c>
@@ -6319,265 +6368,20105 @@
       <c r="AE15">
         <v>4000.0</v>
       </c>
       <c r="AF15">
         <v>4000.0</v>
       </c>
       <c r="AG15">
         <v>4000.0</v>
       </c>
       <c r="AH15">
         <v>4000.0</v>
       </c>
       <c r="AI15">
         <v>4000.0</v>
       </c>
       <c r="AJ15">
         <v>4000.0</v>
       </c>
       <c r="AK15">
         <v>4000.0</v>
       </c>
       <c r="AL15">
         <v>4000.0</v>
       </c>
       <c r="AM15">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="AN15">
         <v>3000.0</v>
       </c>
       <c r="AO15">
         <v>3000.0</v>
       </c>
       <c r="AP15">
         <v>3000.0</v>
       </c>
       <c r="AQ15">
         <v>3000.0</v>
       </c>
       <c r="AR15">
         <v>3000.0</v>
       </c>
       <c r="AS15">
         <v>3000.0</v>
       </c>
       <c r="AT15">
         <v>3000.0</v>
       </c>
       <c r="AU15">
         <v>3000.0</v>
       </c>
       <c r="AV15">
         <v>3000.0</v>
       </c>
       <c r="AW15">
         <v>3000.0</v>
       </c>
       <c r="AX15">
         <v>3000.0</v>
       </c>
       <c r="AY15">
         <v>3000.0</v>
       </c>
       <c r="AZ15">
         <v>3000.0</v>
       </c>
       <c r="BA15">
         <v>3000.0</v>
       </c>
       <c r="BB15">
         <v>3000.0</v>
       </c>
       <c r="BC15">
-        <v>2004.0</v>
+        <v>3000.0</v>
       </c>
       <c r="BD15">
         <v>2004.0</v>
       </c>
       <c r="BE15">
         <v>2004.0</v>
       </c>
       <c r="BF15">
         <v>2004.0</v>
       </c>
       <c r="BG15">
-        <v>300.0</v>
+        <v>2004.0</v>
       </c>
       <c r="BH15">
         <v>300.0</v>
       </c>
       <c r="BI15">
         <v>300.0</v>
       </c>
       <c r="BJ15">
         <v>300.0</v>
       </c>
       <c r="BK15">
         <v>300.0</v>
       </c>
       <c r="BL15">
         <v>300.0</v>
       </c>
       <c r="BM15">
         <v>300.0</v>
       </c>
       <c r="BN15">
         <v>300.0</v>
       </c>
       <c r="BO15">
         <v>300.0</v>
       </c>
       <c r="BP15">
         <v>300.0</v>
       </c>
       <c r="BQ15">
         <v>300.0</v>
       </c>
       <c r="BR15">
         <v>300.0</v>
       </c>
-      <c r="BS15"/>
+      <c r="BS15">
+        <v>300.0</v>
+      </c>
       <c r="BT15"/>
-      <c r="BU15">
-[...1 lines deleted...]
-      </c>
+      <c r="BU15"/>
       <c r="BV15">
         <v>300000.0</v>
       </c>
       <c r="BW15">
         <v>300000.0</v>
       </c>
+      <c r="BX15">
+        <v>300000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:75">
+    <row r="16" spans="1:76">
       <c r="A16" t="s">
         <v>34</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>33773000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>35496000.0</v>
       </c>
-      <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>5902000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>6801000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>41297000.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>92575000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>90782000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>88601000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>100585000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>82318000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>94488000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>78822000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>69464000.0</v>
       </c>
-      <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
+      <c r="BX16"/>
+    </row>
+    <row r="17" spans="1:76">
+      <c r="A17" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+    </row>
+    <row r="18" spans="1:76">
+      <c r="A18" t="s">
+        <v>36</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18">
+        <v>160000.0</v>
+      </c>
+      <c r="Q18">
+        <v>289000.0</v>
+      </c>
+      <c r="R18">
+        <v>472000.0</v>
+      </c>
+      <c r="S18">
+        <v>743000.0</v>
+      </c>
+      <c r="T18">
+        <v>768000.0</v>
+      </c>
+      <c r="U18">
+        <v>836000.0</v>
+      </c>
+      <c r="V18">
+        <v>673000.0</v>
+      </c>
+      <c r="W18">
+        <v>955000.0</v>
+      </c>
+      <c r="X18">
+        <v>1056000.0</v>
+      </c>
+      <c r="Y18">
+        <v>1043000.0</v>
+      </c>
+      <c r="Z18">
+        <v>852000.0</v>
+      </c>
+      <c r="AA18">
+        <v>868000.0</v>
+      </c>
+      <c r="AB18">
+        <v>1664000.0</v>
+      </c>
+      <c r="AC18">
+        <v>1440000.0</v>
+      </c>
+      <c r="AD18">
+        <v>1461000.0</v>
+      </c>
+      <c r="AE18">
+        <v>5815000.0</v>
+      </c>
+      <c r="AF18">
+        <v>5876000.0</v>
+      </c>
+      <c r="AG18">
+        <v>5523000.0</v>
+      </c>
+      <c r="AH18">
+        <v>5509000.0</v>
+      </c>
+      <c r="AI18">
+        <v>5406000.0</v>
+      </c>
+      <c r="AJ18">
+        <v>5438000.0</v>
+      </c>
+      <c r="AK18">
+        <v>5470000.0</v>
+      </c>
+      <c r="AL18">
+        <v>5502000.0</v>
+      </c>
+      <c r="AM18">
+        <v>5505000.0</v>
+      </c>
+      <c r="AN18">
+        <v>5284000.0</v>
+      </c>
+      <c r="AO18">
+        <v>4847000.0</v>
+      </c>
+      <c r="AP18">
+        <v>1326000.0</v>
+      </c>
+      <c r="AQ18">
+        <v>1393000.0</v>
+      </c>
+      <c r="AR18">
+        <v>1452000.0</v>
+      </c>
+      <c r="AS18">
+        <v>1484000.0</v>
+      </c>
+      <c r="AT18">
+        <v>1471000.0</v>
+      </c>
+      <c r="AU18">
+        <v>1269000.0</v>
+      </c>
+      <c r="AV18">
+        <v>1091000.0</v>
+      </c>
+      <c r="AW18">
+        <v>1107000.0</v>
+      </c>
+      <c r="AX18">
+        <v>1223000.0</v>
+      </c>
+      <c r="AY18">
+        <v>1116000.0</v>
+      </c>
+      <c r="AZ18">
+        <v>1123000.0</v>
+      </c>
+      <c r="BA18">
+        <v>1136000.0</v>
+      </c>
+      <c r="BB18">
+        <v>1113000.0</v>
+      </c>
+      <c r="BC18">
+        <v>1089000.0</v>
+      </c>
+      <c r="BD18">
+        <v>834809.0</v>
+      </c>
+      <c r="BE18">
+        <v>855859.0</v>
+      </c>
+      <c r="BF18">
+        <v>743706.0</v>
+      </c>
+      <c r="BG18">
+        <v>439421.0</v>
+      </c>
+      <c r="BH18">
+        <v>0.0</v>
+      </c>
+      <c r="BI18">
+        <v>0.0</v>
+      </c>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+    </row>
+    <row r="19" spans="1:76">
+      <c r="A19" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+    </row>
+    <row r="20" spans="1:76">
+      <c r="A20" t="s">
+        <v>38</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
+        <v>0.0</v>
+      </c>
+      <c r="AK20">
+        <v>0.0</v>
+      </c>
+      <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
+        <v>0.0</v>
+      </c>
+      <c r="AO20">
+        <v>0.0</v>
+      </c>
+      <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20">
+        <v>0.0</v>
+      </c>
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+    </row>
+    <row r="21" spans="1:76">
+      <c r="A21" t="s">
+        <v>39</v>
+      </c>
+      <c r="B21">
+        <v>38957000.0</v>
+      </c>
+      <c r="C21">
+        <v>41392000.0</v>
+      </c>
+      <c r="D21">
+        <v>43827000.0</v>
+      </c>
+      <c r="E21">
+        <v>46262000.0</v>
+      </c>
+      <c r="F21">
+        <v>48697000.0</v>
+      </c>
+      <c r="G21">
+        <v>51131000.0</v>
+      </c>
+      <c r="H21">
+        <v>53566000.0</v>
+      </c>
+      <c r="I21">
+        <v>56001000.0</v>
+      </c>
+      <c r="J21">
+        <v>58436000.0</v>
+      </c>
+      <c r="K21">
+        <v>60871000.0</v>
+      </c>
+      <c r="L21">
+        <v>63305000.0</v>
+      </c>
+      <c r="M21">
+        <v>65740000.0</v>
+      </c>
+      <c r="N21">
+        <v>68175000.0</v>
+      </c>
+      <c r="O21">
+        <v>70610000.0</v>
+      </c>
+      <c r="P21">
+        <v>60114000.0</v>
+      </c>
+      <c r="Q21">
+        <v>62118000.0</v>
+      </c>
+      <c r="R21">
+        <v>64121000.0</v>
+      </c>
+      <c r="S21">
+        <v>66125000.0</v>
+      </c>
+      <c r="T21">
+        <v>68129000.0</v>
+      </c>
+      <c r="U21">
+        <v>70133000.0</v>
+      </c>
+      <c r="V21">
+        <v>72136000.0</v>
+      </c>
+      <c r="W21">
+        <v>74140000.0</v>
+      </c>
+      <c r="X21">
+        <v>76144000.0</v>
+      </c>
+      <c r="Y21">
+        <v>78148000.0</v>
+      </c>
+      <c r="Z21">
+        <v>39474000.0</v>
+      </c>
+      <c r="AA21">
+        <v>40461000.0</v>
+      </c>
+      <c r="AB21">
+        <v>41447000.0</v>
+      </c>
+      <c r="AC21">
+        <v>42434000.0</v>
+      </c>
+      <c r="AD21">
+        <v>43421000.0</v>
+      </c>
+      <c r="AE21">
+        <v>44408000.0</v>
+      </c>
+      <c r="AF21">
+        <v>45395000.0</v>
+      </c>
+      <c r="AG21">
+        <v>46382000.0</v>
+      </c>
+      <c r="AH21">
+        <v>47368000.0</v>
+      </c>
+      <c r="AI21">
+        <v>48355000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>49379000.0</v>
+      </c>
+      <c r="AK21">
+        <v>0.0</v>
+      </c>
+      <c r="AL21">
+        <v>0.0</v>
+      </c>
+      <c r="AM21">
+        <v>0.0</v>
+      </c>
+      <c r="AN21">
+        <v>0.0</v>
+      </c>
+      <c r="AO21">
+        <v>0.0</v>
+      </c>
+      <c r="AP21">
+        <v>0.0</v>
+      </c>
+      <c r="AQ21">
+        <v>0.0</v>
+      </c>
+      <c r="AR21">
+        <v>0.0</v>
+      </c>
+      <c r="AS21">
+        <v>0.0</v>
+      </c>
+      <c r="AT21">
+        <v>0.0</v>
+      </c>
+      <c r="AU21">
+        <v>0.0</v>
+      </c>
+      <c r="AV21">
+        <v>0.0</v>
+      </c>
+      <c r="AW21">
+        <v>0.0</v>
+      </c>
+      <c r="AX21">
+        <v>0.0</v>
+      </c>
+      <c r="AY21">
+        <v>0.0</v>
+      </c>
+      <c r="AZ21">
+        <v>0.0</v>
+      </c>
+      <c r="BA21">
+        <v>0.0</v>
+      </c>
+      <c r="BB21">
+        <v>0.0</v>
+      </c>
+      <c r="BC21">
+        <v>0.0</v>
+      </c>
+      <c r="BD21">
+        <v>0.0</v>
+      </c>
+      <c r="BE21">
+        <v>0.0</v>
+      </c>
+      <c r="BF21">
+        <v>0.0</v>
+      </c>
+      <c r="BG21">
+        <v>0.0</v>
+      </c>
+      <c r="BH21">
+        <v>0.0</v>
+      </c>
+      <c r="BI21">
+        <v>0.0</v>
+      </c>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
+    </row>
+    <row r="22" spans="1:76">
+      <c r="A22" t="s">
+        <v>40</v>
+      </c>
+      <c r="B22">
+        <v>8693000.0</v>
+      </c>
+      <c r="C22">
+        <v>5515000.0</v>
+      </c>
+      <c r="D22">
+        <v>9476000.0</v>
+      </c>
+      <c r="E22">
+        <v>8591000.0</v>
+      </c>
+      <c r="F22">
+        <v>8751000.0</v>
+      </c>
+      <c r="G22">
+        <v>8724000.0</v>
+      </c>
+      <c r="H22">
+        <v>2673000.0</v>
+      </c>
+      <c r="I22">
+        <v>9049000.0</v>
+      </c>
+      <c r="J22">
+        <v>7100000.0</v>
+      </c>
+      <c r="K22">
+        <v>7080000.0</v>
+      </c>
+      <c r="L22">
+        <v>5679000.0</v>
+      </c>
+      <c r="M22">
+        <v>7631000.0</v>
+      </c>
+      <c r="N22">
+        <v>3891000.0</v>
+      </c>
+      <c r="O22">
+        <v>4526000.0</v>
+      </c>
+      <c r="P22">
+        <v>5452000.0</v>
+      </c>
+      <c r="Q22">
+        <v>6665000.0</v>
+      </c>
+      <c r="R22">
+        <v>7277000.0</v>
+      </c>
+      <c r="S22">
+        <v>7109000.0</v>
+      </c>
+      <c r="T22">
+        <v>7206000.0</v>
+      </c>
+      <c r="U22">
+        <v>7620000.0</v>
+      </c>
+      <c r="V22">
+        <v>7745000.0</v>
+      </c>
+      <c r="W22">
+        <v>3454000.0</v>
+      </c>
+      <c r="X22">
+        <v>3144000.0</v>
+      </c>
+      <c r="Y22">
+        <v>2891000.0</v>
+      </c>
+      <c r="Z22">
+        <v>3297000.0</v>
+      </c>
+      <c r="AA22">
+        <v>3170000.0</v>
+      </c>
+      <c r="AB22">
+        <v>3123000.0</v>
+      </c>
+      <c r="AC22">
+        <v>3260000.0</v>
+      </c>
+      <c r="AD22">
+        <v>2637000.0</v>
+      </c>
+      <c r="AE22">
+        <v>2625000.0</v>
+      </c>
+      <c r="AF22">
+        <v>2832000.0</v>
+      </c>
+      <c r="AG22">
+        <v>2475000.0</v>
+      </c>
+      <c r="AH22">
+        <v>2742000.0</v>
+      </c>
+      <c r="AI22">
+        <v>2029000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>89000.0</v>
+      </c>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+      <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22">
+        <v>0.0</v>
+      </c>
+      <c r="AS22">
+        <v>0.0</v>
+      </c>
+      <c r="AT22">
+        <v>0.0</v>
+      </c>
+      <c r="AU22">
+        <v>102827000.0</v>
+      </c>
+      <c r="AV22">
+        <v>0.0</v>
+      </c>
+      <c r="AW22">
+        <v>0.0</v>
+      </c>
+      <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22">
+        <v>0.0</v>
+      </c>
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+      <c r="BA22">
+        <v>0.0</v>
+      </c>
+      <c r="BB22">
+        <v>27118000.0</v>
+      </c>
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
+      <c r="BE22">
+        <v>0.0</v>
+      </c>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22">
+        <v>0.0</v>
+      </c>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+    </row>
+    <row r="23" spans="1:76">
+      <c r="A23" t="s">
+        <v>41</v>
+      </c>
+      <c r="B23">
+        <v>192699000.0</v>
+      </c>
+      <c r="C23">
+        <v>216302000.0</v>
+      </c>
+      <c r="D23">
+        <v>202862000.0</v>
+      </c>
+      <c r="E23">
+        <v>194916000.0</v>
+      </c>
+      <c r="F23">
+        <v>196181000.0</v>
+      </c>
+      <c r="G23">
+        <v>213333000.0</v>
+      </c>
+      <c r="H23">
+        <v>220721000.0</v>
+      </c>
+      <c r="I23">
+        <v>205002000.0</v>
+      </c>
+      <c r="J23">
+        <v>214149000.0</v>
+      </c>
+      <c r="K23">
+        <v>230528000.0</v>
+      </c>
+      <c r="L23">
+        <v>203605000.0</v>
+      </c>
+      <c r="M23">
+        <v>200494000.0</v>
+      </c>
+      <c r="N23">
+        <v>196257000.0</v>
+      </c>
+      <c r="O23">
+        <v>222059000.0</v>
+      </c>
+      <c r="P23">
+        <v>198770000.0</v>
+      </c>
+      <c r="Q23">
+        <v>193651000.0</v>
+      </c>
+      <c r="R23">
+        <v>200685000.0</v>
+      </c>
+      <c r="S23">
+        <v>226585000.0</v>
+      </c>
+      <c r="T23">
+        <v>226287000.0</v>
+      </c>
+      <c r="U23">
+        <v>259998000.0</v>
+      </c>
+      <c r="V23">
+        <v>258659000.0</v>
+      </c>
+      <c r="W23">
+        <v>244220000.0</v>
+      </c>
+      <c r="X23">
+        <v>261695000.0</v>
+      </c>
+      <c r="Y23">
+        <v>263814000.0</v>
+      </c>
+      <c r="Z23">
+        <v>225529000.0</v>
+      </c>
+      <c r="AA23">
+        <v>234905000.0</v>
+      </c>
+      <c r="AB23">
+        <v>232044000.0</v>
+      </c>
+      <c r="AC23">
+        <v>239858000.0</v>
+      </c>
+      <c r="AD23">
+        <v>331355000.0</v>
+      </c>
+      <c r="AE23">
+        <v>259122000.0</v>
+      </c>
+      <c r="AF23">
+        <v>230710000.0</v>
+      </c>
+      <c r="AG23">
+        <v>227621000.0</v>
+      </c>
+      <c r="AH23">
+        <v>169639000.0</v>
+      </c>
+      <c r="AI23">
+        <v>165523000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>181858000.0</v>
+      </c>
+      <c r="AK23">
+        <v>172819000.0</v>
+      </c>
+      <c r="AL23">
+        <v>216624000.0</v>
+      </c>
+      <c r="AM23">
+        <v>252766000.0</v>
+      </c>
+      <c r="AN23">
+        <v>134031000.0</v>
+      </c>
+      <c r="AO23">
+        <v>170892000.0</v>
+      </c>
+      <c r="AP23">
+        <v>205174000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>239835000.0</v>
+      </c>
+      <c r="AR23">
+        <v>271624000.0</v>
+      </c>
+      <c r="AS23">
+        <v>302361000.0</v>
+      </c>
+      <c r="AT23">
+        <v>331884000.0</v>
+      </c>
+      <c r="AU23">
+        <v>162710000.0</v>
+      </c>
+      <c r="AV23">
+        <v>172053000.0</v>
+      </c>
+      <c r="AW23">
+        <v>196078000.0</v>
+      </c>
+      <c r="AX23">
+        <v>220253000.0</v>
+      </c>
+      <c r="AY23">
+        <v>104374000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>115109000.0</v>
+      </c>
+      <c r="BA23">
+        <v>127984000.0</v>
+      </c>
+      <c r="BB23">
+        <v>141021000.0</v>
+      </c>
+      <c r="BC23">
+        <v>151699000.0</v>
+      </c>
+      <c r="BD23">
+        <v>36497267.0</v>
+      </c>
+      <c r="BE23">
+        <v>44436429.0</v>
+      </c>
+      <c r="BF23">
+        <v>52821686.0</v>
+      </c>
+      <c r="BG23">
+        <v>55398167.0</v>
+      </c>
+      <c r="BH23">
+        <v>38391.0</v>
+      </c>
+      <c r="BI23">
+        <v>1747.0</v>
+      </c>
+      <c r="BJ23">
+        <v>189.0</v>
+      </c>
+      <c r="BK23">
+        <v>462.0</v>
+      </c>
+      <c r="BL23">
+        <v>2100.0</v>
+      </c>
+      <c r="BM23">
+        <v>1803.0</v>
+      </c>
+      <c r="BN23">
+        <v>41.0</v>
+      </c>
+      <c r="BO23">
+        <v>2408.0</v>
+      </c>
+      <c r="BP23">
+        <v>50.0</v>
+      </c>
+      <c r="BQ23">
+        <v>2437.0</v>
+      </c>
+      <c r="BR23">
+        <v>67.0</v>
+      </c>
+      <c r="BS23">
+        <v>73.0</v>
+      </c>
+      <c r="BT23">
+        <v>72000.0</v>
+      </c>
+      <c r="BU23">
+        <v>2291000.0</v>
+      </c>
+      <c r="BV23">
+        <v>2166000.0</v>
+      </c>
+      <c r="BW23">
+        <v>1407000.0</v>
+      </c>
+      <c r="BX23">
+        <v>8615000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:76">
+      <c r="A24" t="s">
+        <v>42</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24">
+        <v>10869000.0</v>
+      </c>
+      <c r="F24">
+        <v>10647000.0</v>
+      </c>
+      <c r="G24">
+        <v>21719000.0</v>
+      </c>
+      <c r="H24">
+        <v>32746000.0</v>
+      </c>
+      <c r="I24">
+        <v>43735000.0</v>
+      </c>
+      <c r="J24">
+        <v>54691000.0</v>
+      </c>
+      <c r="K24">
+        <v>65659000.0</v>
+      </c>
+      <c r="L24">
+        <v>76634000.0</v>
+      </c>
+      <c r="M24">
+        <v>87622000.0</v>
+      </c>
+      <c r="N24">
+        <v>98623000.0</v>
+      </c>
+      <c r="O24">
+        <v>98307000.0</v>
+      </c>
+      <c r="P24">
+        <v>97994000.0</v>
+      </c>
+      <c r="Q24">
+        <v>97682000.0</v>
+      </c>
+      <c r="R24">
+        <v>97381000.0</v>
+      </c>
+      <c r="S24">
+        <v>97092000.0</v>
+      </c>
+      <c r="T24">
+        <v>96802000.0</v>
+      </c>
+      <c r="U24">
+        <v>68706000.0</v>
+      </c>
+      <c r="V24">
+        <v>76346000.0</v>
+      </c>
+      <c r="W24">
+        <v>84025000.0</v>
+      </c>
+      <c r="X24">
+        <v>91714000.0</v>
+      </c>
+      <c r="Y24">
+        <v>96573000.0</v>
+      </c>
+      <c r="Z24">
+        <v>95755000.0</v>
+      </c>
+      <c r="AA24">
+        <v>94962000.0</v>
+      </c>
+      <c r="AB24">
+        <v>94185000.0</v>
+      </c>
+      <c r="AC24">
+        <v>93434000.0</v>
+      </c>
+      <c r="AD24">
+        <v>152841000.0</v>
+      </c>
+      <c r="AE24">
+        <v>151886000.0</v>
+      </c>
+      <c r="AF24">
+        <v>121054000.0</v>
+      </c>
+      <c r="AG24">
+        <v>120269000.0</v>
+      </c>
+      <c r="AH24">
+        <v>48556000.0</v>
+      </c>
+      <c r="AI24">
+        <v>48477000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>0.0</v>
+      </c>
+      <c r="AK24">
+        <v>0.0</v>
+      </c>
+      <c r="AL24">
+        <v>0.0</v>
+      </c>
+      <c r="AM24">
+        <v>0.0</v>
+      </c>
+      <c r="AN24">
+        <v>0.0</v>
+      </c>
+      <c r="AO24">
+        <v>0.0</v>
+      </c>
+      <c r="AP24">
+        <v>0.0</v>
+      </c>
+      <c r="AQ24">
+        <v>0.0</v>
+      </c>
+      <c r="AR24">
+        <v>0.0</v>
+      </c>
+      <c r="AS24">
+        <v>0.0</v>
+      </c>
+      <c r="AT24">
+        <v>0.0</v>
+      </c>
+      <c r="AU24">
+        <v>0.0</v>
+      </c>
+      <c r="AV24">
+        <v>0.0</v>
+      </c>
+      <c r="AW24">
+        <v>0.0</v>
+      </c>
+      <c r="AX24">
+        <v>0.0</v>
+      </c>
+      <c r="AY24">
+        <v>0.0</v>
+      </c>
+      <c r="AZ24">
+        <v>0.0</v>
+      </c>
+      <c r="BA24">
+        <v>0.0</v>
+      </c>
+      <c r="BB24">
+        <v>0.0</v>
+      </c>
+      <c r="BC24">
+        <v>0.0</v>
+      </c>
+      <c r="BD24">
+        <v>0.0</v>
+      </c>
+      <c r="BE24">
+        <v>0.0</v>
+      </c>
+      <c r="BF24">
+        <v>0.0</v>
+      </c>
+      <c r="BG24">
+        <v>0.0</v>
+      </c>
+      <c r="BH24">
+        <v>0.0</v>
+      </c>
+      <c r="BI24">
+        <v>0.0</v>
+      </c>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+    </row>
+    <row r="25" spans="1:76">
+      <c r="A25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25">
+        <v>97092000.0</v>
+      </c>
+      <c r="T25">
+        <v>96802000.0</v>
+      </c>
+      <c r="U25">
+        <v>68706000.0</v>
+      </c>
+      <c r="V25">
+        <v>76346000.0</v>
+      </c>
+      <c r="W25">
+        <v>84025000.0</v>
+      </c>
+      <c r="X25">
+        <v>91714000.0</v>
+      </c>
+      <c r="Y25">
+        <v>96573000.0</v>
+      </c>
+      <c r="Z25">
+        <v>95755000.0</v>
+      </c>
+      <c r="AA25">
+        <v>94962000.0</v>
+      </c>
+      <c r="AB25">
+        <v>94185000.0</v>
+      </c>
+      <c r="AC25">
+        <v>93434000.0</v>
+      </c>
+      <c r="AD25">
+        <v>152841000.0</v>
+      </c>
+      <c r="AE25">
+        <v>151886000.0</v>
+      </c>
+      <c r="AF25">
+        <v>121054000.0</v>
+      </c>
+      <c r="AG25">
+        <v>120269000.0</v>
+      </c>
+      <c r="AH25">
+        <v>48556000.0</v>
+      </c>
+      <c r="AI25">
+        <v>48477000.0</v>
+      </c>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+    </row>
+    <row r="26" spans="1:76">
+      <c r="A26" t="s">
+        <v>44</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26">
+        <v>1760000.0</v>
+      </c>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+    </row>
+    <row r="27" spans="1:76">
+      <c r="A27" t="s">
+        <v>45</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+    </row>
+    <row r="28" spans="1:76">
+      <c r="A28" t="s">
+        <v>46</v>
+      </c>
+      <c r="B28">
+        <v>-20246000.0</v>
+      </c>
+      <c r="C28">
+        <v>-1089000.0</v>
+      </c>
+      <c r="D28">
+        <v>-12473000.0</v>
+      </c>
+      <c r="E28">
+        <v>-5432000.0</v>
+      </c>
+      <c r="F28">
+        <v>-1316000.0</v>
+      </c>
+      <c r="G28">
+        <v>4863000.0</v>
+      </c>
+      <c r="H28">
+        <v>19107000.0</v>
+      </c>
+      <c r="I28">
+        <v>31438000.0</v>
+      </c>
+      <c r="J28">
+        <v>33984000.0</v>
+      </c>
+      <c r="K28">
+        <v>26905000.0</v>
+      </c>
+      <c r="L28">
+        <v>30422000.0</v>
+      </c>
+      <c r="M28">
+        <v>52930000.0</v>
+      </c>
+      <c r="N28">
+        <v>52241000.0</v>
+      </c>
+      <c r="O28">
+        <v>38080000.0</v>
+      </c>
+      <c r="P28">
+        <v>36945000.0</v>
+      </c>
+      <c r="Q28">
+        <v>62749000.0</v>
+      </c>
+      <c r="R28">
+        <v>52178000.0</v>
+      </c>
+      <c r="S28">
+        <v>53510000.0</v>
+      </c>
+      <c r="T28">
+        <v>53220000.0</v>
+      </c>
+      <c r="U28">
+        <v>31446000.0</v>
+      </c>
+      <c r="V28">
+        <v>25480000.0</v>
+      </c>
+      <c r="W28">
+        <v>35661000.0</v>
+      </c>
+      <c r="X28">
+        <v>30682000.0</v>
+      </c>
+      <c r="Y28">
+        <v>29688000.0</v>
+      </c>
+      <c r="Z28">
+        <v>37035000.0</v>
+      </c>
+      <c r="AA28">
+        <v>60192000.0</v>
+      </c>
+      <c r="AB28">
+        <v>61137000.0</v>
+      </c>
+      <c r="AC28">
+        <v>92601000.0</v>
+      </c>
+      <c r="AD28">
+        <v>130925000.0</v>
+      </c>
+      <c r="AE28">
+        <v>43486000.0</v>
+      </c>
+      <c r="AF28">
+        <v>52754000.0</v>
+      </c>
+      <c r="AG28">
+        <v>24357000.0</v>
+      </c>
+      <c r="AH28">
+        <v>-29996000.0</v>
+      </c>
+      <c r="AI28">
+        <v>-33223000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>-79717000.0</v>
+      </c>
+      <c r="AK28">
+        <v>-80817000.0</v>
+      </c>
+      <c r="AL28">
+        <v>-105086000.0</v>
+      </c>
+      <c r="AM28">
+        <v>-194500000.0</v>
+      </c>
+      <c r="AN28">
+        <v>-52541000.0</v>
+      </c>
+      <c r="AO28">
+        <v>-57836000.0</v>
+      </c>
+      <c r="AP28">
+        <v>-78219000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>-31600000.0</v>
+      </c>
+      <c r="AR28">
+        <v>-23598000.0</v>
+      </c>
+      <c r="AS28">
+        <v>-59837000.0</v>
+      </c>
+      <c r="AT28">
+        <v>-155466000.0</v>
+      </c>
+      <c r="AU28">
+        <v>-38500000.0</v>
+      </c>
+      <c r="AV28">
+        <v>-28263000.0</v>
+      </c>
+      <c r="AW28">
+        <v>-55356000.0</v>
+      </c>
+      <c r="AX28">
+        <v>-163380000.0</v>
+      </c>
+      <c r="AY28">
+        <v>-43044000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>-51261000.0</v>
+      </c>
+      <c r="BA28">
+        <v>-60902000.0</v>
+      </c>
+      <c r="BB28">
+        <v>-91600000.0</v>
+      </c>
+      <c r="BC28">
+        <v>-137408000.0</v>
+      </c>
+      <c r="BD28">
+        <v>-33346638.0</v>
+      </c>
+      <c r="BE28">
+        <v>-41001998.0</v>
+      </c>
+      <c r="BF28">
+        <v>-50173262.0</v>
+      </c>
+      <c r="BG28">
+        <v>-53381734.0</v>
+      </c>
+      <c r="BH28">
+        <v>174533.0</v>
+      </c>
+      <c r="BI28">
+        <v>-1747.0</v>
+      </c>
+      <c r="BJ28">
+        <v>-189.0</v>
+      </c>
+      <c r="BK28">
+        <v>-462.0</v>
+      </c>
+      <c r="BL28">
+        <v>-2100.0</v>
+      </c>
+      <c r="BM28">
+        <v>-1803.0</v>
+      </c>
+      <c r="BN28">
+        <v>-41.0</v>
+      </c>
+      <c r="BO28">
+        <v>-2408.0</v>
+      </c>
+      <c r="BP28">
+        <v>-50.0</v>
+      </c>
+      <c r="BQ28">
+        <v>-2437.0</v>
+      </c>
+      <c r="BR28">
+        <v>-67.0</v>
+      </c>
+      <c r="BS28">
+        <v>-73.0</v>
+      </c>
+      <c r="BT28">
+        <v>-72000.0</v>
+      </c>
+      <c r="BU28">
+        <v>-2291000.0</v>
+      </c>
+      <c r="BV28">
+        <v>-2166000.0</v>
+      </c>
+      <c r="BW28">
+        <v>-1407000.0</v>
+      </c>
+      <c r="BX28">
+        <v>-8615000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:76">
+      <c r="A29" t="s">
+        <v>47</v>
+      </c>
+      <c r="B29">
+        <v>139699000.0</v>
+      </c>
+      <c r="C29">
+        <v>152863000.0</v>
+      </c>
+      <c r="D29">
+        <v>148984000.0</v>
+      </c>
+      <c r="E29">
+        <v>149584000.0</v>
+      </c>
+      <c r="F29">
+        <v>153084000.0</v>
+      </c>
+      <c r="G29">
+        <v>159173000.0</v>
+      </c>
+      <c r="H29">
+        <v>149163000.0</v>
+      </c>
+      <c r="I29">
+        <v>137573000.0</v>
+      </c>
+      <c r="J29">
+        <v>151002000.0</v>
+      </c>
+      <c r="K29">
+        <v>153098000.0</v>
+      </c>
+      <c r="L29">
+        <v>138040000.0</v>
+      </c>
+      <c r="M29">
+        <v>129353000.0</v>
+      </c>
+      <c r="N29">
+        <v>124470000.0</v>
+      </c>
+      <c r="O29">
+        <v>119915000.0</v>
+      </c>
+      <c r="P29">
+        <v>120149000.0</v>
+      </c>
+      <c r="Q29">
+        <v>117420000.0</v>
+      </c>
+      <c r="R29">
+        <v>104526000.0</v>
+      </c>
+      <c r="S29">
+        <v>94646000.0</v>
+      </c>
+      <c r="T29">
+        <v>85880000.0</v>
+      </c>
+      <c r="U29">
+        <v>129604000.0</v>
+      </c>
+      <c r="V29">
+        <v>115640000.0</v>
+      </c>
+      <c r="W29">
+        <v>92360000.0</v>
+      </c>
+      <c r="X29">
+        <v>96975000.0</v>
+      </c>
+      <c r="Y29">
+        <v>119976000.0</v>
+      </c>
+      <c r="Z29">
+        <v>105132000.0</v>
+      </c>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+    </row>
+    <row r="30" spans="1:76">
+      <c r="A30" t="s">
+        <v>48</v>
+      </c>
+      <c r="B30">
+        <v>26329000.0</v>
+      </c>
+      <c r="C30">
+        <v>53654000.0</v>
+      </c>
+      <c r="D30">
+        <v>33565000.0</v>
+      </c>
+      <c r="E30">
+        <v>25910000.0</v>
+      </c>
+      <c r="F30">
+        <v>25172000.0</v>
+      </c>
+      <c r="G30">
+        <v>32011000.0</v>
+      </c>
+      <c r="H30">
+        <v>54643000.0</v>
+      </c>
+      <c r="I30">
+        <v>28105000.0</v>
+      </c>
+      <c r="J30">
+        <v>24584000.0</v>
+      </c>
+      <c r="K30">
+        <v>48489000.0</v>
+      </c>
+      <c r="L30">
+        <v>28974000.0</v>
+      </c>
+      <c r="M30">
+        <v>31290000.0</v>
+      </c>
+      <c r="N30">
+        <v>31164000.0</v>
+      </c>
+      <c r="O30">
+        <v>42270000.0</v>
+      </c>
+      <c r="P30">
+        <v>31878000.0</v>
+      </c>
+      <c r="Q30">
+        <v>33987000.0</v>
+      </c>
+      <c r="R30">
+        <v>27039000.0</v>
+      </c>
+      <c r="S30">
+        <v>32526000.0</v>
+      </c>
+      <c r="T30">
+        <v>23799000.0</v>
+      </c>
+      <c r="U30">
+        <v>30549000.0</v>
+      </c>
+      <c r="V30">
+        <v>26158000.0</v>
+      </c>
+      <c r="W30">
+        <v>25543000.0</v>
+      </c>
+      <c r="X30">
+        <v>27137000.0</v>
+      </c>
+      <c r="Y30">
+        <v>23987000.0</v>
+      </c>
+      <c r="Z30">
+        <v>31542000.0</v>
+      </c>
+      <c r="AA30">
+        <v>28896000.0</v>
+      </c>
+      <c r="AB30">
+        <v>27182000.0</v>
+      </c>
+      <c r="AC30">
+        <v>25346000.0</v>
+      </c>
+      <c r="AD30">
+        <v>90896000.0</v>
+      </c>
+      <c r="AE30">
+        <v>21948000.0</v>
+      </c>
+      <c r="AF30">
+        <v>30982000.0</v>
+      </c>
+      <c r="AG30">
+        <v>21343000.0</v>
+      </c>
+      <c r="AH30">
+        <v>16309000.0</v>
+      </c>
+      <c r="AI30">
+        <v>9670000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>3890000.0</v>
+      </c>
+      <c r="AK30"/>
+      <c r="AL30"/>
+      <c r="AM30"/>
+      <c r="AN30">
+        <v>1179000.0</v>
+      </c>
+      <c r="AO30">
+        <v>1179000.0</v>
+      </c>
+      <c r="AP30"/>
+      <c r="AQ30"/>
+      <c r="AR30"/>
+      <c r="AS30"/>
+      <c r="AT30">
+        <v>1760000.0</v>
+      </c>
+      <c r="AU30">
+        <v>1760000.0</v>
+      </c>
+      <c r="AV30">
+        <v>1760000.0</v>
+      </c>
+      <c r="AW30">
+        <v>1760000.0</v>
+      </c>
+      <c r="AX30">
+        <v>13296000.0</v>
+      </c>
+      <c r="AY30">
+        <v>9813000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>11294000.0</v>
+      </c>
+      <c r="BA30">
+        <v>14773000.0</v>
+      </c>
+      <c r="BB30">
+        <v>17335000.0</v>
+      </c>
+      <c r="BC30">
+        <v>10612000.0</v>
+      </c>
+      <c r="BD30"/>
+      <c r="BE30"/>
+      <c r="BF30"/>
+      <c r="BG30"/>
+      <c r="BH30"/>
+      <c r="BI30"/>
+      <c r="BJ30"/>
+      <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
+    </row>
+    <row r="31" spans="1:76">
+      <c r="A31" t="s">
+        <v>49</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
+        <v>30399000.0</v>
+      </c>
+      <c r="N31">
+        <v>-42328000.0</v>
+      </c>
+      <c r="O31">
+        <v>21608000.0</v>
+      </c>
+      <c r="P31">
+        <v>-37959000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-42380000.0</v>
+      </c>
+      <c r="R31">
+        <v>-56976000.0</v>
+      </c>
+      <c r="S31">
+        <v>-68571000.0</v>
+      </c>
+      <c r="T31">
+        <v>-10922000.0</v>
+      </c>
+      <c r="U31">
+        <v>-40664000.0</v>
+      </c>
+      <c r="V31">
+        <v>-55699000.0</v>
+      </c>
+      <c r="W31">
+        <v>-80091000.0</v>
+      </c>
+      <c r="X31">
+        <v>-76597000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-54745000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-30097000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-22998000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-24267000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-20663000.0</v>
+      </c>
+      <c r="AD31">
+        <v>50000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-10102000.0</v>
+      </c>
+      <c r="AF31">
+        <v>518000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-8083000.0</v>
+      </c>
+      <c r="AH31">
+        <v>10088000.0</v>
+      </c>
+      <c r="AI31">
+        <v>4947000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>29789000.0</v>
+      </c>
+      <c r="AK31">
+        <v>120108000.0</v>
+      </c>
+      <c r="AL31">
+        <v>167392000.0</v>
+      </c>
+      <c r="AM31">
+        <v>209824000.0</v>
+      </c>
+      <c r="AN31">
+        <v>91148000.0</v>
+      </c>
+      <c r="AO31">
+        <v>127077000.0</v>
+      </c>
+      <c r="AP31">
+        <v>164943000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>206007000.0</v>
+      </c>
+      <c r="AR31">
+        <v>244841000.0</v>
+      </c>
+      <c r="AS31">
+        <v>274778000.0</v>
+      </c>
+      <c r="AT31">
+        <v>304336000.0</v>
+      </c>
+      <c r="AU31">
+        <v>117048000.0</v>
+      </c>
+      <c r="AV31">
+        <v>141603000.0</v>
+      </c>
+      <c r="AW31">
+        <v>167039000.0</v>
+      </c>
+      <c r="AX31">
+        <v>198787000.0</v>
+      </c>
+      <c r="AY31">
+        <v>83987000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>94760000.0</v>
+      </c>
+      <c r="BA31">
+        <v>107025000.0</v>
+      </c>
+      <c r="BB31">
+        <v>118279000.0</v>
+      </c>
+      <c r="BC31">
+        <v>128909000.0</v>
+      </c>
+      <c r="BD31">
+        <v>9002536.0</v>
+      </c>
+      <c r="BE31">
+        <v>28038843.0</v>
+      </c>
+      <c r="BF31">
+        <v>42595201.0</v>
+      </c>
+      <c r="BG31">
+        <v>54372535.0</v>
+      </c>
+      <c r="BH31">
+        <v>-323657.0</v>
+      </c>
+      <c r="BI31">
+        <v>-1533.0</v>
+      </c>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+    </row>
+    <row r="32" spans="1:76">
+      <c r="A32" t="s">
+        <v>50</v>
+      </c>
+      <c r="B32">
+        <v>82522000.0</v>
+      </c>
+      <c r="C32">
+        <v>81433000.0</v>
+      </c>
+      <c r="D32">
+        <v>60852000.0</v>
+      </c>
+      <c r="E32">
+        <v>57479000.0</v>
+      </c>
+      <c r="F32">
+        <v>45847000.0</v>
+      </c>
+      <c r="G32">
+        <v>51547000.0</v>
+      </c>
+      <c r="H32">
+        <v>46420000.0</v>
+      </c>
+      <c r="I32">
+        <v>33424000.0</v>
+      </c>
+      <c r="J32">
+        <v>44835000.0</v>
+      </c>
+      <c r="K32">
+        <v>56803000.0</v>
+      </c>
+      <c r="L32">
+        <v>57992000.0</v>
+      </c>
+      <c r="M32">
+        <v>58265000.0</v>
+      </c>
+      <c r="N32">
+        <v>63565000.0</v>
+      </c>
+      <c r="O32">
+        <v>56797000.0</v>
+      </c>
+      <c r="P32">
+        <v>62366000.0</v>
+      </c>
+      <c r="Q32">
+        <v>57446000.0</v>
+      </c>
+      <c r="R32">
+        <v>42781000.0</v>
+      </c>
+      <c r="S32">
+        <v>30436000.0</v>
+      </c>
+      <c r="T32">
+        <v>20662000.0</v>
+      </c>
+      <c r="U32">
+        <v>29851000.0</v>
+      </c>
+      <c r="V32">
+        <v>23357000.0</v>
+      </c>
+      <c r="W32">
+        <v>31884000.0</v>
+      </c>
+      <c r="X32">
+        <v>41607000.0</v>
+      </c>
+      <c r="Y32">
+        <v>64698000.0</v>
+      </c>
+      <c r="Z32">
+        <v>68214000.0</v>
+      </c>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+    </row>
+    <row r="33" spans="1:76">
+      <c r="A33" t="s">
+        <v>51</v>
+      </c>
+      <c r="B33">
+        <v>50440000.0</v>
+      </c>
+      <c r="C33">
+        <v>53616000.0</v>
+      </c>
+      <c r="D33">
+        <v>59282000.0</v>
+      </c>
+      <c r="E33">
+        <v>58338000.0</v>
+      </c>
+      <c r="F33">
+        <v>63671000.0</v>
+      </c>
+      <c r="G33">
+        <v>65675000.0</v>
+      </c>
+      <c r="H33">
+        <v>63904000.0</v>
+      </c>
+      <c r="I33">
+        <v>67282000.0</v>
+      </c>
+      <c r="J33">
+        <v>71123000.0</v>
+      </c>
+      <c r="K33">
+        <v>74343000.0</v>
+      </c>
+      <c r="L33">
+        <v>78251000.0</v>
+      </c>
+      <c r="M33">
+        <v>81942000.0</v>
+      </c>
+      <c r="N33">
+        <v>84504000.0</v>
+      </c>
+      <c r="O33">
+        <v>87778000.0</v>
+      </c>
+      <c r="P33">
+        <v>76417000.0</v>
+      </c>
+      <c r="Q33">
+        <v>79371000.0</v>
+      </c>
+      <c r="R33">
+        <v>83115000.0</v>
+      </c>
+      <c r="S33">
+        <v>86563000.0</v>
+      </c>
+      <c r="T33">
+        <v>89364000.0</v>
+      </c>
+      <c r="U33">
+        <v>92247000.0</v>
+      </c>
+      <c r="V33">
+        <v>94894000.0</v>
+      </c>
+      <c r="W33">
+        <v>98081000.0</v>
+      </c>
+      <c r="X33">
+        <v>101891000.0</v>
+      </c>
+      <c r="Y33">
+        <v>104590000.0</v>
+      </c>
+      <c r="Z33">
+        <v>66848000.0</v>
+      </c>
+      <c r="AA33">
+        <v>68609000.0</v>
+      </c>
+      <c r="AB33">
+        <v>80949000.0</v>
+      </c>
+      <c r="AC33">
+        <v>82249000.0</v>
+      </c>
+      <c r="AD33">
+        <v>75197000.0</v>
+      </c>
+      <c r="AE33">
+        <v>56119000.0</v>
+      </c>
+      <c r="AF33">
+        <v>56312000.0</v>
+      </c>
+      <c r="AG33">
+        <v>57561000.0</v>
+      </c>
+      <c r="AH33">
+        <v>58453000.0</v>
+      </c>
+      <c r="AI33">
+        <v>59131000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>62261000.0</v>
+      </c>
+      <c r="AK33">
+        <v>12015000.0</v>
+      </c>
+      <c r="AL33">
+        <v>11990000.0</v>
+      </c>
+      <c r="AM33">
+        <v>16316000.0</v>
+      </c>
+      <c r="AN33">
+        <v>16631000.0</v>
+      </c>
+      <c r="AO33">
+        <v>17143000.0</v>
+      </c>
+      <c r="AP33">
+        <v>15817000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>16293000.0</v>
+      </c>
+      <c r="AR33">
+        <v>16961000.0</v>
+      </c>
+      <c r="AS33">
+        <v>14577000.0</v>
+      </c>
+      <c r="AT33">
+        <v>15198000.0</v>
+      </c>
+      <c r="AU33">
+        <v>13379000.0</v>
+      </c>
+      <c r="AV33">
+        <v>11956000.0</v>
+      </c>
+      <c r="AW33">
+        <v>12473000.0</v>
+      </c>
+      <c r="AX33">
+        <v>8590000.0</v>
+      </c>
+      <c r="AY33">
+        <v>7978000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>4533000.0</v>
+      </c>
+      <c r="BA33">
+        <v>4547000.0</v>
+      </c>
+      <c r="BB33">
+        <v>2821000.0</v>
+      </c>
+      <c r="BC33">
+        <v>2727000.0</v>
+      </c>
+      <c r="BD33">
+        <v>2380750.0</v>
+      </c>
+      <c r="BE33">
+        <v>2608465.0</v>
+      </c>
+      <c r="BF33">
+        <v>2110825.0</v>
+      </c>
+      <c r="BG33">
+        <v>1735337.0</v>
+      </c>
+      <c r="BH33">
+        <v>12924.0</v>
+      </c>
+      <c r="BI33"/>
+      <c r="BJ33"/>
+      <c r="BK33"/>
+      <c r="BL33"/>
+      <c r="BM33"/>
+      <c r="BN33"/>
+      <c r="BO33"/>
+      <c r="BP33"/>
+      <c r="BQ33"/>
+      <c r="BR33"/>
+      <c r="BS33"/>
+      <c r="BT33"/>
+      <c r="BU33"/>
+      <c r="BV33"/>
+      <c r="BW33"/>
+      <c r="BX33"/>
+    </row>
+    <row r="34" spans="1:76">
+      <c r="A34" t="s">
+        <v>52</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34">
+        <v>230000.0</v>
+      </c>
+      <c r="F34">
+        <v>1763000.0</v>
+      </c>
+      <c r="G34">
+        <v>1763000.0</v>
+      </c>
+      <c r="H34">
+        <v>3421000.0</v>
+      </c>
+      <c r="I34">
+        <v>3977000.0</v>
+      </c>
+      <c r="J34">
+        <v>4426000.0</v>
+      </c>
+      <c r="K34">
+        <v>4890000.0</v>
+      </c>
+      <c r="L34">
+        <v>4832000.0</v>
+      </c>
+      <c r="M34">
+        <v>22186000.0</v>
+      </c>
+      <c r="N34">
+        <v>7479000.0</v>
+      </c>
+      <c r="O34">
+        <v>5435000.0</v>
+      </c>
+      <c r="P34">
+        <v>5674000.0</v>
+      </c>
+      <c r="Q34">
+        <v>5377000.0</v>
+      </c>
+      <c r="R34">
+        <v>5602000.0</v>
+      </c>
+      <c r="S34">
+        <v>22353000.0</v>
+      </c>
+      <c r="T34">
+        <v>24146000.0</v>
+      </c>
+      <c r="U34">
+        <v>4923000.0</v>
+      </c>
+      <c r="V34">
+        <v>25468000.0</v>
+      </c>
+      <c r="W34">
+        <v>51891000.0</v>
+      </c>
+      <c r="X34">
+        <v>52237000.0</v>
+      </c>
+      <c r="Y34">
+        <v>49312000.0</v>
+      </c>
+      <c r="Z34">
+        <v>29930000.0</v>
+      </c>
+      <c r="AA34">
+        <v>31643000.0</v>
+      </c>
+      <c r="AB34">
+        <v>32336000.0</v>
+      </c>
+      <c r="AC34">
+        <v>32992000.0</v>
+      </c>
+      <c r="AD34">
+        <v>33645000.0</v>
+      </c>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34">
+        <v>150000.0</v>
+      </c>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+    </row>
+    <row r="35" spans="1:76">
+      <c r="A35" t="s">
+        <v>53</v>
+      </c>
+      <c r="B35">
+        <v>4546000.0</v>
+      </c>
+      <c r="C35">
+        <v>4709000.0</v>
+      </c>
+      <c r="D35">
+        <v>4866000.0</v>
+      </c>
+      <c r="E35">
+        <v>11099000.0</v>
+      </c>
+      <c r="F35">
+        <v>12410000.0</v>
+      </c>
+      <c r="G35">
+        <v>25097000.0</v>
+      </c>
+      <c r="H35">
+        <v>39236000.0</v>
+      </c>
+      <c r="I35">
+        <v>52197000.0</v>
+      </c>
+      <c r="J35">
+        <v>64976000.0</v>
+      </c>
+      <c r="K35">
+        <v>77704000.0</v>
+      </c>
+      <c r="L35">
+        <v>97501000.0</v>
+      </c>
+      <c r="M35">
+        <v>109808000.0</v>
+      </c>
+      <c r="N35">
+        <v>122222000.0</v>
+      </c>
+      <c r="O35">
+        <v>122967000.0</v>
+      </c>
+      <c r="P35">
+        <v>116628000.0</v>
+      </c>
+      <c r="Q35">
+        <v>117079000.0</v>
+      </c>
+      <c r="R35">
+        <v>118751000.0</v>
+      </c>
+      <c r="S35">
+        <v>119445000.0</v>
+      </c>
+      <c r="T35">
+        <v>120948000.0</v>
+      </c>
+      <c r="U35">
+        <v>92629000.0</v>
+      </c>
+      <c r="V35">
+        <v>101814000.0</v>
+      </c>
+      <c r="W35">
+        <v>135916000.0</v>
+      </c>
+      <c r="X35">
+        <v>143951000.0</v>
+      </c>
+      <c r="Y35">
+        <v>145885000.0</v>
+      </c>
+      <c r="Z35">
+        <v>125685000.0</v>
+      </c>
+      <c r="AA35">
+        <v>126605000.0</v>
+      </c>
+      <c r="AB35">
+        <v>126521000.0</v>
+      </c>
+      <c r="AC35">
+        <v>126426000.0</v>
+      </c>
+      <c r="AD35">
+        <v>186486000.0</v>
+      </c>
+      <c r="AE35">
+        <v>157701000.0</v>
+      </c>
+      <c r="AF35">
+        <v>126930000.0</v>
+      </c>
+      <c r="AG35">
+        <v>125792000.0</v>
+      </c>
+      <c r="AH35">
+        <v>54065000.0</v>
+      </c>
+      <c r="AI35">
+        <v>53883000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>5438000.0</v>
+      </c>
+      <c r="AK35">
+        <v>5470000.0</v>
+      </c>
+      <c r="AL35">
+        <v>5502000.0</v>
+      </c>
+      <c r="AM35">
+        <v>5505000.0</v>
+      </c>
+      <c r="AN35">
+        <v>5284000.0</v>
+      </c>
+      <c r="AO35">
+        <v>4847000.0</v>
+      </c>
+      <c r="AP35">
+        <v>1326000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>1393000.0</v>
+      </c>
+      <c r="AR35">
+        <v>1452000.0</v>
+      </c>
+      <c r="AS35">
+        <v>1484000.0</v>
+      </c>
+      <c r="AT35">
+        <v>1471000.0</v>
+      </c>
+      <c r="AU35">
+        <v>1269000.0</v>
+      </c>
+      <c r="AV35">
+        <v>1091000.0</v>
+      </c>
+      <c r="AW35">
+        <v>1107000.0</v>
+      </c>
+      <c r="AX35">
+        <v>1223000.0</v>
+      </c>
+      <c r="AY35">
+        <v>1116000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>1123000.0</v>
+      </c>
+      <c r="BA35">
+        <v>1136000.0</v>
+      </c>
+      <c r="BB35">
+        <v>1113000.0</v>
+      </c>
+      <c r="BC35">
+        <v>1089000.0</v>
+      </c>
+      <c r="BD35">
+        <v>834809.0</v>
+      </c>
+      <c r="BE35">
+        <v>855859.0</v>
+      </c>
+      <c r="BF35">
+        <v>743706.0</v>
+      </c>
+      <c r="BG35">
+        <v>439421.0</v>
+      </c>
+      <c r="BH35">
+        <v>150000.0</v>
+      </c>
+      <c r="BI35"/>
+      <c r="BJ35"/>
+      <c r="BK35"/>
+      <c r="BL35"/>
+      <c r="BM35"/>
+      <c r="BN35"/>
+      <c r="BO35"/>
+      <c r="BP35"/>
+      <c r="BQ35"/>
+      <c r="BR35"/>
+      <c r="BS35"/>
+      <c r="BT35"/>
+      <c r="BU35"/>
+      <c r="BV35"/>
+      <c r="BW35"/>
+      <c r="BX35"/>
+    </row>
+    <row r="36" spans="1:76">
+      <c r="A36" t="s">
+        <v>54</v>
+      </c>
+      <c r="B36">
+        <v>11483000.0</v>
+      </c>
+      <c r="C36">
+        <v>2834000.0</v>
+      </c>
+      <c r="D36">
+        <v>9003000.0</v>
+      </c>
+      <c r="E36">
+        <v>1785000.0</v>
+      </c>
+      <c r="F36">
+        <v>3709000.0</v>
+      </c>
+      <c r="G36">
+        <v>2375000.0</v>
+      </c>
+      <c r="H36">
+        <v>2229000.0</v>
+      </c>
+      <c r="I36">
+        <v>2279000.0</v>
+      </c>
+      <c r="J36">
+        <v>2816000.0</v>
+      </c>
+      <c r="K36">
+        <v>2734000.0</v>
+      </c>
+      <c r="L36">
+        <v>8090000.0</v>
+      </c>
+      <c r="M36">
+        <v>5311000.0</v>
+      </c>
+      <c r="N36">
+        <v>4660000.0</v>
+      </c>
+      <c r="O36">
+        <v>4660000.0</v>
+      </c>
+      <c r="P36">
+        <v>2968000.0</v>
+      </c>
+      <c r="Q36">
+        <v>3095000.0</v>
+      </c>
+      <c r="R36">
+        <v>4030000.0</v>
+      </c>
+      <c r="S36">
+        <v>4665000.0</v>
+      </c>
+      <c r="T36">
+        <v>4670000.0</v>
+      </c>
+      <c r="U36">
+        <v>4768000.0</v>
+      </c>
+      <c r="V36">
+        <v>4641000.0</v>
+      </c>
+      <c r="W36">
+        <v>5056000.0</v>
+      </c>
+      <c r="X36">
+        <v>6131000.0</v>
+      </c>
+      <c r="Y36">
+        <v>6089000.0</v>
+      </c>
+      <c r="Z36">
+        <v>6273000.0</v>
+      </c>
+      <c r="AA36">
+        <v>6322000.0</v>
+      </c>
+      <c r="AB36">
+        <v>16104000.0</v>
+      </c>
+      <c r="AC36">
+        <v>15732000.0</v>
+      </c>
+      <c r="AD36">
+        <v>6938000.0</v>
+      </c>
+      <c r="AE36">
+        <v>7748000.0</v>
+      </c>
+      <c r="AF36">
+        <v>6677000.0</v>
+      </c>
+      <c r="AG36">
+        <v>6868000.0</v>
+      </c>
+      <c r="AH36">
+        <v>6765000.0</v>
+      </c>
+      <c r="AI36">
+        <v>6306000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>8168000.0</v>
+      </c>
+      <c r="AK36">
+        <v>7127000.0</v>
+      </c>
+      <c r="AL36">
+        <v>6990000.0</v>
+      </c>
+      <c r="AM36">
+        <v>11163000.0</v>
+      </c>
+      <c r="AN36">
+        <v>11451000.0</v>
+      </c>
+      <c r="AO36">
+        <v>11919000.0</v>
+      </c>
+      <c r="AP36">
+        <v>13598000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>13910000.0</v>
+      </c>
+      <c r="AR36">
+        <v>14429000.0</v>
+      </c>
+      <c r="AS36">
+        <v>11998000.0</v>
+      </c>
+      <c r="AT36">
+        <v>12786000.0</v>
+      </c>
+      <c r="AU36">
+        <v>11222000.0</v>
+      </c>
+      <c r="AV36">
+        <v>10046000.0</v>
+      </c>
+      <c r="AW36">
+        <v>10532000.0</v>
+      </c>
+      <c r="AX36">
+        <v>6821000.0</v>
+      </c>
+      <c r="AY36">
+        <v>6294000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>2914000.0</v>
+      </c>
+      <c r="BA36">
+        <v>2899000.0</v>
+      </c>
+      <c r="BB36">
+        <v>1249000.0</v>
+      </c>
+      <c r="BC36">
+        <v>1212000.0</v>
+      </c>
+      <c r="BD36">
+        <v>1211787.0</v>
+      </c>
+      <c r="BE36">
+        <v>1380426.0</v>
+      </c>
+      <c r="BF36">
+        <v>1053810.0</v>
+      </c>
+      <c r="BG36">
+        <v>1053284.0</v>
+      </c>
+      <c r="BH36">
+        <v>9897.0</v>
+      </c>
+      <c r="BI36"/>
+      <c r="BJ36"/>
+      <c r="BK36"/>
+      <c r="BL36"/>
+      <c r="BM36"/>
+      <c r="BN36"/>
+      <c r="BO36"/>
+      <c r="BP36"/>
+      <c r="BQ36"/>
+      <c r="BR36"/>
+      <c r="BS36"/>
+      <c r="BT36"/>
+      <c r="BU36"/>
+      <c r="BV36"/>
+      <c r="BW36"/>
+      <c r="BX36"/>
+    </row>
+    <row r="37" spans="1:76">
+      <c r="A37" t="s">
+        <v>55</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37">
+        <v>0.0</v>
+      </c>
+      <c r="AG37">
+        <v>0.0</v>
+      </c>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
+      <c r="AI37">
+        <v>0.0</v>
+      </c>
+      <c r="AJ37">
+        <v>0.0</v>
+      </c>
+      <c r="AK37">
+        <v>0.0</v>
+      </c>
+      <c r="AL37">
+        <v>0.0</v>
+      </c>
+      <c r="AM37">
+        <v>0.0</v>
+      </c>
+      <c r="AN37">
+        <v>0.0</v>
+      </c>
+      <c r="AO37">
+        <v>0.0</v>
+      </c>
+      <c r="AP37">
+        <v>0.0</v>
+      </c>
+      <c r="AQ37">
+        <v>0.0</v>
+      </c>
+      <c r="AR37">
+        <v>0.0</v>
+      </c>
+      <c r="AS37">
+        <v>0.0</v>
+      </c>
+      <c r="AT37">
+        <v>0.0</v>
+      </c>
+      <c r="AU37">
+        <v>0.0</v>
+      </c>
+      <c r="AV37">
+        <v>0.0</v>
+      </c>
+      <c r="AW37">
+        <v>0.0</v>
+      </c>
+      <c r="AX37">
+        <v>0.0</v>
+      </c>
+      <c r="AY37">
+        <v>0.0</v>
+      </c>
+      <c r="AZ37">
+        <v>0.0</v>
+      </c>
+      <c r="BA37">
+        <v>0.0</v>
+      </c>
+      <c r="BB37">
+        <v>0.0</v>
+      </c>
+      <c r="BC37">
+        <v>0.0</v>
+      </c>
+      <c r="BD37">
+        <v>0.0</v>
+      </c>
+      <c r="BE37">
+        <v>0.0</v>
+      </c>
+      <c r="BF37">
+        <v>0.0</v>
+      </c>
+      <c r="BG37">
+        <v>0.0</v>
+      </c>
+      <c r="BH37">
+        <v>0.0</v>
+      </c>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+    </row>
+    <row r="38" spans="1:76">
+      <c r="A38" t="s">
+        <v>56</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38">
+        <v>1.0</v>
+      </c>
+      <c r="K38">
+        <v>1.0</v>
+      </c>
+      <c r="L38"/>
+      <c r="M38">
+        <v>5311000.0</v>
+      </c>
+      <c r="N38"/>
+      <c r="O38">
+        <v>4660000.0</v>
+      </c>
+      <c r="P38">
+        <v>2968000.0</v>
+      </c>
+      <c r="Q38">
+        <v>3095000.0</v>
+      </c>
+      <c r="R38">
+        <v>4030000.0</v>
+      </c>
+      <c r="S38">
+        <v>4665000.0</v>
+      </c>
+      <c r="T38">
+        <v>4670000.0</v>
+      </c>
+      <c r="U38">
+        <v>4768000.0</v>
+      </c>
+      <c r="V38">
+        <v>4641000.0</v>
+      </c>
+      <c r="W38">
+        <v>5056000.0</v>
+      </c>
+      <c r="X38">
+        <v>6131000.0</v>
+      </c>
+      <c r="Y38">
+        <v>6089000.0</v>
+      </c>
+      <c r="Z38">
+        <v>6273000.0</v>
+      </c>
+      <c r="AA38">
+        <v>6322000.0</v>
+      </c>
+      <c r="AB38">
+        <v>16104000.0</v>
+      </c>
+      <c r="AC38">
+        <v>15732000.0</v>
+      </c>
+      <c r="AD38">
+        <v>6938000.0</v>
+      </c>
+      <c r="AE38">
+        <v>7748000.0</v>
+      </c>
+      <c r="AF38">
+        <v>6677000.0</v>
+      </c>
+      <c r="AG38">
+        <v>6868000.0</v>
+      </c>
+      <c r="AH38">
+        <v>6765000.0</v>
+      </c>
+      <c r="AI38">
+        <v>54661000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>57547000.0</v>
+      </c>
+      <c r="AK38">
+        <v>7127000.0</v>
+      </c>
+      <c r="AL38">
+        <v>6990000.0</v>
+      </c>
+      <c r="AM38">
+        <v>11163000.0</v>
+      </c>
+      <c r="AN38">
+        <v>11451000.0</v>
+      </c>
+      <c r="AO38">
+        <v>11919000.0</v>
+      </c>
+      <c r="AP38">
+        <v>13598000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>13910000.0</v>
+      </c>
+      <c r="AR38">
+        <v>14429000.0</v>
+      </c>
+      <c r="AS38">
+        <v>11998000.0</v>
+      </c>
+      <c r="AT38">
+        <v>12786000.0</v>
+      </c>
+      <c r="AU38">
+        <v>11222000.0</v>
+      </c>
+      <c r="AV38">
+        <v>10046000.0</v>
+      </c>
+      <c r="AW38">
+        <v>10532000.0</v>
+      </c>
+      <c r="AX38">
+        <v>6821000.0</v>
+      </c>
+      <c r="AY38">
+        <v>6294000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>2914000.0</v>
+      </c>
+      <c r="BA38">
+        <v>2899000.0</v>
+      </c>
+      <c r="BB38">
+        <v>1249000.0</v>
+      </c>
+      <c r="BC38">
+        <v>1248000.0</v>
+      </c>
+      <c r="BD38">
+        <v>1212000.0</v>
+      </c>
+      <c r="BE38">
+        <v>1380000.0</v>
+      </c>
+      <c r="BF38">
+        <v>1054000.0</v>
+      </c>
+      <c r="BG38">
+        <v>1053000.0</v>
+      </c>
+      <c r="BH38">
+        <v>0.0</v>
+      </c>
+      <c r="BI38">
+        <v>0.0</v>
+      </c>
+      <c r="BJ38"/>
+      <c r="BK38"/>
+      <c r="BL38"/>
+      <c r="BM38"/>
+      <c r="BN38">
+        <v>41.0</v>
+      </c>
+      <c r="BO38"/>
+      <c r="BP38"/>
+      <c r="BQ38"/>
+      <c r="BR38"/>
+      <c r="BS38"/>
+      <c r="BT38"/>
+      <c r="BU38"/>
+      <c r="BV38"/>
+      <c r="BW38"/>
+      <c r="BX38"/>
+    </row>
+    <row r="39" spans="1:76">
+      <c r="A39" t="s">
+        <v>57</v>
+      </c>
+      <c r="B39">
+        <v>14330000.0</v>
+      </c>
+      <c r="C39">
+        <v>5989000.0</v>
+      </c>
+      <c r="D39">
+        <v>6151000.0</v>
+      </c>
+      <c r="E39">
+        <v>6053000.0</v>
+      </c>
+      <c r="F39">
+        <v>5420000.0</v>
+      </c>
+      <c r="G39">
+        <v>5958000.0</v>
+      </c>
+      <c r="H39">
+        <v>2776000.0</v>
+      </c>
+      <c r="I39">
+        <v>3734000.0</v>
+      </c>
+      <c r="J39">
+        <v>4179000.0</v>
+      </c>
+      <c r="K39">
+        <v>4677000.0</v>
+      </c>
+      <c r="L39">
+        <v>5672000.0</v>
+      </c>
+      <c r="M39">
+        <v>5192000.0</v>
+      </c>
+      <c r="N39">
+        <v>5481000.0</v>
+      </c>
+      <c r="O39">
+        <v>6411000.0</v>
+      </c>
+      <c r="P39">
+        <v>7063000.0</v>
+      </c>
+      <c r="Q39">
+        <v>12874000.0</v>
+      </c>
+      <c r="R39">
+        <v>9347000.0</v>
+      </c>
+      <c r="S39">
+        <v>18281000.0</v>
+      </c>
+      <c r="T39">
+        <v>18375000.0</v>
+      </c>
+      <c r="U39">
+        <v>20607000.0</v>
+      </c>
+      <c r="V39">
+        <v>20812000.0</v>
+      </c>
+      <c r="W39">
+        <v>23753000.0</v>
+      </c>
+      <c r="X39">
+        <v>20499000.0</v>
+      </c>
+      <c r="Y39">
+        <v>25074000.0</v>
+      </c>
+      <c r="Z39">
+        <v>23287000.0</v>
+      </c>
+      <c r="AA39">
+        <v>22586000.0</v>
+      </c>
+      <c r="AB39">
+        <v>10351000.0</v>
+      </c>
+      <c r="AC39">
+        <v>11338000.0</v>
+      </c>
+      <c r="AD39">
+        <v>12222000.0</v>
+      </c>
+      <c r="AE39">
+        <v>13009000.0</v>
+      </c>
+      <c r="AF39">
+        <v>12646000.0</v>
+      </c>
+      <c r="AG39">
+        <v>3527000.0</v>
+      </c>
+      <c r="AH39">
+        <v>5158000.0</v>
+      </c>
+      <c r="AI39">
+        <v>12997000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>9281000.0</v>
+      </c>
+      <c r="AK39">
+        <v>558000.0</v>
+      </c>
+      <c r="AL39">
+        <v>865000.0</v>
+      </c>
+      <c r="AM39">
+        <v>1159000.0</v>
+      </c>
+      <c r="AN39">
+        <v>7290000.0</v>
+      </c>
+      <c r="AO39">
+        <v>8782000.0</v>
+      </c>
+      <c r="AP39">
+        <v>852000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>1138000.0</v>
+      </c>
+      <c r="AR39">
+        <v>247000.0</v>
+      </c>
+      <c r="AS39">
+        <v>522000.0</v>
+      </c>
+      <c r="AT39">
+        <v>800000.0</v>
+      </c>
+      <c r="AU39">
+        <v>6292000.0</v>
+      </c>
+      <c r="AV39">
+        <v>4477000.0</v>
+      </c>
+      <c r="AW39">
+        <v>3493000.0</v>
+      </c>
+      <c r="AX39">
+        <v>2253000.0</v>
+      </c>
+      <c r="AY39">
+        <v>2635000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>3644000.0</v>
+      </c>
+      <c r="BA39">
+        <v>1144000.0</v>
+      </c>
+      <c r="BB39">
+        <v>2147000.0</v>
+      </c>
+      <c r="BC39">
+        <v>952000.0</v>
+      </c>
+      <c r="BD39">
+        <v>769879.0</v>
+      </c>
+      <c r="BE39">
+        <v>825966.0</v>
+      </c>
+      <c r="BF39">
+        <v>537599.0</v>
+      </c>
+      <c r="BG39">
+        <v>281000.0</v>
+      </c>
+      <c r="BH39"/>
+      <c r="BI39"/>
+      <c r="BJ39"/>
+      <c r="BK39"/>
+      <c r="BL39"/>
+      <c r="BM39"/>
+      <c r="BN39"/>
+      <c r="BO39"/>
+      <c r="BP39"/>
+      <c r="BQ39"/>
+      <c r="BR39"/>
+      <c r="BS39"/>
+      <c r="BT39"/>
+      <c r="BU39"/>
+      <c r="BV39"/>
+      <c r="BW39"/>
+      <c r="BX39"/>
+    </row>
+    <row r="40" spans="1:76">
+      <c r="A40" t="s">
+        <v>58</v>
+      </c>
+      <c r="B40">
+        <v>40163000.0</v>
+      </c>
+      <c r="C40">
+        <v>52360000.0</v>
+      </c>
+      <c r="D40">
+        <v>40156000.0</v>
+      </c>
+      <c r="E40">
+        <v>35314000.0</v>
+      </c>
+      <c r="F40">
+        <v>29570000.0</v>
+      </c>
+      <c r="G40">
+        <v>39733000.0</v>
+      </c>
+      <c r="H40">
+        <v>52212000.0</v>
+      </c>
+      <c r="I40">
+        <v>40308000.0</v>
+      </c>
+      <c r="J40">
+        <v>38921000.0</v>
+      </c>
+      <c r="K40">
+        <v>53696000.0</v>
+      </c>
+      <c r="L40">
+        <v>1236000.0</v>
+      </c>
+      <c r="M40">
+        <v>36700000.0</v>
+      </c>
+      <c r="N40">
+        <v>35302000.0</v>
+      </c>
+      <c r="O40">
+        <v>66904000.0</v>
+      </c>
+      <c r="P40">
+        <v>41072000.0</v>
+      </c>
+      <c r="Q40">
+        <v>43153000.0</v>
+      </c>
+      <c r="R40">
+        <v>63679000.0</v>
+      </c>
+      <c r="S40">
+        <v>94838000.0</v>
+      </c>
+      <c r="T40">
+        <v>92760000.0</v>
+      </c>
+      <c r="U40">
+        <v>91969000.0</v>
+      </c>
+      <c r="V40">
+        <v>103677000.0</v>
+      </c>
+      <c r="W40">
+        <v>84799000.0</v>
+      </c>
+      <c r="X40">
+        <v>96984000.0</v>
+      </c>
+      <c r="Y40">
+        <v>79907000.0</v>
+      </c>
+      <c r="Z40">
+        <v>70464000.0</v>
+      </c>
+      <c r="AA40">
+        <v>69030000.0</v>
+      </c>
+      <c r="AB40">
+        <v>74255000.0</v>
+      </c>
+      <c r="AC40">
+        <v>71912000.0</v>
+      </c>
+      <c r="AD40">
+        <v>68042000.0</v>
+      </c>
+      <c r="AE40">
+        <v>46431000.0</v>
+      </c>
+      <c r="AF40">
+        <v>41517000.0</v>
+      </c>
+      <c r="AG40">
+        <v>41194000.0</v>
+      </c>
+      <c r="AH40">
+        <v>34558000.0</v>
+      </c>
+      <c r="AI40">
+        <v>30648000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>79608000.0</v>
+      </c>
+      <c r="AK40">
+        <v>22573000.0</v>
+      </c>
+      <c r="AL40">
+        <v>19760000.0</v>
+      </c>
+      <c r="AM40">
+        <v>17426000.0</v>
+      </c>
+      <c r="AN40">
+        <v>16721000.0</v>
+      </c>
+      <c r="AO40">
+        <v>14344000.0</v>
+      </c>
+      <c r="AP40">
+        <v>14068000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>14639000.0</v>
+      </c>
+      <c r="AR40">
+        <v>15548000.0</v>
+      </c>
+      <c r="AS40">
+        <v>15508000.0</v>
+      </c>
+      <c r="AT40">
+        <v>13469000.0</v>
+      </c>
+      <c r="AU40">
+        <v>13030000.0</v>
+      </c>
+      <c r="AV40">
+        <v>10911000.0</v>
+      </c>
+      <c r="AW40">
+        <v>9135000.0</v>
+      </c>
+      <c r="AX40">
+        <v>5051000.0</v>
+      </c>
+      <c r="AY40">
+        <v>8579000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>9496000.0</v>
+      </c>
+      <c r="BA40">
+        <v>12199000.0</v>
+      </c>
+      <c r="BB40">
+        <v>14742000.0</v>
+      </c>
+      <c r="BC40">
+        <v>21219000.0</v>
+      </c>
+      <c r="BD40">
+        <v>25641870.0</v>
+      </c>
+      <c r="BE40">
+        <v>13131701.0</v>
+      </c>
+      <c r="BF40">
+        <v>8916099.0</v>
+      </c>
+      <c r="BG40">
+        <v>499211.0</v>
+      </c>
+      <c r="BH40"/>
+      <c r="BI40"/>
+      <c r="BJ40"/>
+      <c r="BK40"/>
+      <c r="BL40"/>
+      <c r="BM40"/>
+      <c r="BN40"/>
+      <c r="BO40"/>
+      <c r="BP40"/>
+      <c r="BQ40"/>
+      <c r="BR40"/>
+      <c r="BS40"/>
+      <c r="BT40"/>
+      <c r="BU40"/>
+      <c r="BV40"/>
+      <c r="BW40"/>
+      <c r="BX40"/>
+    </row>
+    <row r="41" spans="1:76">
+      <c r="A41" t="s">
+        <v>59</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
+        <v>12663000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
+        <v>12826000.0</v>
+      </c>
+      <c r="P41">
+        <v>5711000.0</v>
+      </c>
+      <c r="Q41">
+        <v>5414000.0</v>
+      </c>
+      <c r="R41">
+        <v>6358000.0</v>
+      </c>
+      <c r="S41">
+        <v>6378000.0</v>
+      </c>
+      <c r="T41">
+        <v>7235000.0</v>
+      </c>
+      <c r="U41">
+        <v>6100000.0</v>
+      </c>
+      <c r="V41">
+        <v>6758000.0</v>
+      </c>
+      <c r="W41">
+        <v>32342000.0</v>
+      </c>
+      <c r="X41">
+        <v>31872000.0</v>
+      </c>
+      <c r="Y41">
+        <v>28153000.0</v>
+      </c>
+      <c r="Z41">
+        <v>8000000.0</v>
+      </c>
+      <c r="AA41">
+        <v>9000000.0</v>
+      </c>
+      <c r="AB41">
+        <v>9000000.0</v>
+      </c>
+      <c r="AC41">
+        <v>9000000.0</v>
+      </c>
+      <c r="AD41">
+        <v>9000000.0</v>
+      </c>
+      <c r="AE41">
+        <v>5815000.0</v>
+      </c>
+      <c r="AF41">
+        <v>5876000.0</v>
+      </c>
+      <c r="AG41">
+        <v>5523000.0</v>
+      </c>
+      <c r="AH41">
+        <v>5509000.0</v>
+      </c>
+      <c r="AI41">
+        <v>5406000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>5438000.0</v>
+      </c>
+      <c r="AK41">
+        <v>5470000.0</v>
+      </c>
+      <c r="AL41">
+        <v>5502000.0</v>
+      </c>
+      <c r="AM41">
+        <v>5505000.0</v>
+      </c>
+      <c r="AN41">
+        <v>5284000.0</v>
+      </c>
+      <c r="AO41">
+        <v>4847000.0</v>
+      </c>
+      <c r="AP41">
+        <v>1326000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>1393000.0</v>
+      </c>
+      <c r="AR41">
+        <v>1452000.0</v>
+      </c>
+      <c r="AS41">
+        <v>1484000.0</v>
+      </c>
+      <c r="AT41">
+        <v>1471000.0</v>
+      </c>
+      <c r="AU41">
+        <v>1269000.0</v>
+      </c>
+      <c r="AV41">
+        <v>1091000.0</v>
+      </c>
+      <c r="AW41">
+        <v>1107000.0</v>
+      </c>
+      <c r="AX41">
+        <v>1223000.0</v>
+      </c>
+      <c r="AY41">
+        <v>1116000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>1123000.0</v>
+      </c>
+      <c r="BA41">
+        <v>1136000.0</v>
+      </c>
+      <c r="BB41">
+        <v>1113000.0</v>
+      </c>
+      <c r="BC41">
+        <v>1089000.0</v>
+      </c>
+      <c r="BD41">
+        <v>835000.0</v>
+      </c>
+      <c r="BE41">
+        <v>855000.0</v>
+      </c>
+      <c r="BF41">
+        <v>743000.0</v>
+      </c>
+      <c r="BG41">
+        <v>439000.0</v>
+      </c>
+      <c r="BH41"/>
+      <c r="BI41"/>
+      <c r="BJ41"/>
+      <c r="BK41"/>
+      <c r="BL41"/>
+      <c r="BM41"/>
+      <c r="BN41"/>
+      <c r="BO41"/>
+      <c r="BP41"/>
+      <c r="BQ41"/>
+      <c r="BR41"/>
+      <c r="BS41"/>
+      <c r="BT41"/>
+      <c r="BU41"/>
+      <c r="BV41"/>
+      <c r="BW41"/>
+      <c r="BX41"/>
+    </row>
+    <row r="42" spans="1:76">
+      <c r="A42" t="s">
+        <v>60</v>
+      </c>
+      <c r="B42">
+        <v>1415970000.0</v>
+      </c>
+      <c r="C42">
+        <v>1414074000.0</v>
+      </c>
+      <c r="D42">
+        <v>1412457000.0</v>
+      </c>
+      <c r="E42">
+        <v>1410784000.0</v>
+      </c>
+      <c r="F42">
+        <v>1409026000.0</v>
+      </c>
+      <c r="G42">
+        <v>1407000000.0</v>
+      </c>
+      <c r="H42">
+        <v>1405248000.0</v>
+      </c>
+      <c r="I42">
+        <v>1403044000.0</v>
+      </c>
+      <c r="J42">
+        <v>1400982000.0</v>
+      </c>
+      <c r="K42">
+        <v>1398605000.0</v>
+      </c>
+      <c r="L42">
+        <v>1396173000.0</v>
+      </c>
+      <c r="M42">
+        <v>1393628000.0</v>
+      </c>
+      <c r="N42">
+        <v>1391196000.0</v>
+      </c>
+      <c r="O42">
+        <v>1388358000.0</v>
+      </c>
+      <c r="P42">
+        <v>1383299000.0</v>
+      </c>
+      <c r="Q42">
+        <v>1380522000.0</v>
+      </c>
+      <c r="R42">
+        <v>1377302000.0</v>
+      </c>
+      <c r="S42">
+        <v>1364309000.0</v>
+      </c>
+      <c r="T42">
+        <v>1360057000.0</v>
+      </c>
+      <c r="U42">
+        <v>1355775000.0</v>
+      </c>
+      <c r="V42">
+        <v>1337536000.0</v>
+      </c>
+      <c r="W42">
+        <v>1331676000.0</v>
+      </c>
+      <c r="X42">
+        <v>1322180000.0</v>
+      </c>
+      <c r="Y42">
+        <v>1314572000.0</v>
+      </c>
+      <c r="Z42">
+        <v>1303940000.0</v>
+      </c>
+      <c r="AA42">
+        <v>1295033000.0</v>
+      </c>
+      <c r="AB42">
+        <v>1283498000.0</v>
+      </c>
+      <c r="AC42">
+        <v>1271209000.0</v>
+      </c>
+      <c r="AD42">
+        <v>1255575000.0</v>
+      </c>
+      <c r="AE42">
+        <v>1236355000.0</v>
+      </c>
+      <c r="AF42">
+        <v>1217258000.0</v>
+      </c>
+      <c r="AG42">
+        <v>1195441000.0</v>
+      </c>
+      <c r="AH42">
+        <v>1174598000.0</v>
+      </c>
+      <c r="AI42">
+        <v>1141762000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>1103559000.0</v>
+      </c>
+      <c r="AK42">
+        <v>1067337000.0</v>
+      </c>
+      <c r="AL42">
+        <v>1036814000.0</v>
+      </c>
+      <c r="AM42">
+        <v>1006344000.0</v>
+      </c>
+      <c r="AN42">
+        <v>814992000.0</v>
+      </c>
+      <c r="AO42">
+        <v>785112000.0</v>
+      </c>
+      <c r="AP42">
+        <v>756383000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>726651000.0</v>
+      </c>
+      <c r="AR42">
+        <v>703651000.0</v>
+      </c>
+      <c r="AS42">
+        <v>673320000.0</v>
+      </c>
+      <c r="AT42">
+        <v>638092000.0</v>
+      </c>
+      <c r="AU42">
+        <v>399191000.0</v>
+      </c>
+      <c r="AV42">
+        <v>375451000.0</v>
+      </c>
+      <c r="AW42">
+        <v>365002000.0</v>
+      </c>
+      <c r="AX42">
+        <v>357835000.0</v>
+      </c>
+      <c r="AY42">
+        <v>223232000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>218070000.0</v>
+      </c>
+      <c r="BA42">
+        <v>216118000.0</v>
+      </c>
+      <c r="BB42">
+        <v>214673000.0</v>
+      </c>
+      <c r="BC42"/>
+      <c r="BD42">
+        <v>71680257.0</v>
+      </c>
+      <c r="BE42">
+        <v>64857524.0</v>
+      </c>
+      <c r="BF42">
+        <v>64659119.0</v>
+      </c>
+      <c r="BG42">
+        <v>64610535.0</v>
+      </c>
+      <c r="BH42">
+        <v>-246812.0</v>
+      </c>
+      <c r="BI42">
+        <v>70350.0</v>
+      </c>
+      <c r="BJ42">
+        <v>66650.0</v>
+      </c>
+      <c r="BK42">
+        <v>62150.0</v>
+      </c>
+      <c r="BL42">
+        <v>58150.0</v>
+      </c>
+      <c r="BM42">
+        <v>54650.0</v>
+      </c>
+      <c r="BN42">
+        <v>50450.0</v>
+      </c>
+      <c r="BO42">
+        <v>45850.0</v>
+      </c>
+      <c r="BP42">
+        <v>42450.0</v>
+      </c>
+      <c r="BQ42">
+        <v>39250.0</v>
+      </c>
+      <c r="BR42">
+        <v>34450.0</v>
+      </c>
+      <c r="BS42">
+        <v>26700.0</v>
+      </c>
+      <c r="BT42">
+        <v>-2150073.0</v>
+      </c>
+      <c r="BU42">
+        <v>1813959.0</v>
+      </c>
+      <c r="BV42">
+        <v>2185584.0</v>
+      </c>
+      <c r="BW42">
+        <v>1107000.0</v>
+      </c>
+      <c r="BX42">
+        <v>8318385.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:76">
+      <c r="A43" t="s">
+        <v>61</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+    </row>
+    <row r="44" spans="1:76">
+      <c r="A44" t="s">
+        <v>62</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44">
+        <v>0.0</v>
+      </c>
+      <c r="AG44">
+        <v>0.0</v>
+      </c>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
+      <c r="AI44">
+        <v>0.0</v>
+      </c>
+      <c r="AJ44">
+        <v>0.0</v>
+      </c>
+      <c r="AK44">
+        <v>0.0</v>
+      </c>
+      <c r="AL44">
+        <v>0.0</v>
+      </c>
+      <c r="AM44">
+        <v>0.0</v>
+      </c>
+      <c r="AN44">
+        <v>0.0</v>
+      </c>
+      <c r="AO44">
+        <v>0.0</v>
+      </c>
+      <c r="AP44">
+        <v>0.0</v>
+      </c>
+      <c r="AQ44">
+        <v>0.0</v>
+      </c>
+      <c r="AR44">
+        <v>0.0</v>
+      </c>
+      <c r="AS44">
+        <v>0.0</v>
+      </c>
+      <c r="AT44">
+        <v>0.0</v>
+      </c>
+      <c r="AU44">
+        <v>0.0</v>
+      </c>
+      <c r="AV44">
+        <v>0.0</v>
+      </c>
+      <c r="AW44">
+        <v>0.0</v>
+      </c>
+      <c r="AX44">
+        <v>0.0</v>
+      </c>
+      <c r="AY44">
+        <v>0.0</v>
+      </c>
+      <c r="AZ44">
+        <v>0.0</v>
+      </c>
+      <c r="BA44">
+        <v>0.0</v>
+      </c>
+      <c r="BB44">
+        <v>0.0</v>
+      </c>
+      <c r="BC44">
+        <v>0.0</v>
+      </c>
+      <c r="BD44">
+        <v>0.0</v>
+      </c>
+      <c r="BE44">
+        <v>0.0</v>
+      </c>
+      <c r="BF44">
+        <v>0.0</v>
+      </c>
+      <c r="BG44">
+        <v>0.0</v>
+      </c>
+      <c r="BH44">
+        <v>0.0</v>
+      </c>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+    </row>
+    <row r="45" spans="1:76">
+      <c r="A45" t="s">
+        <v>63</v>
+      </c>
+      <c r="B45">
+        <v>7586000.0</v>
+      </c>
+      <c r="C45">
+        <v>10158000.0</v>
+      </c>
+      <c r="D45">
+        <v>13041000.0</v>
+      </c>
+      <c r="E45">
+        <v>11292000.0</v>
+      </c>
+      <c r="F45">
+        <v>12160000.0</v>
+      </c>
+      <c r="G45">
+        <v>12962000.0</v>
+      </c>
+      <c r="H45">
+        <v>13993000.0</v>
+      </c>
+      <c r="I45">
+        <v>14787000.0</v>
+      </c>
+      <c r="J45">
+        <v>15558000.0</v>
+      </c>
+      <c r="K45">
+        <v>16327000.0</v>
+      </c>
+      <c r="L45">
+        <v>17208000.0</v>
+      </c>
+      <c r="M45">
+        <v>977000.0</v>
+      </c>
+      <c r="N45">
+        <v>19222000.0</v>
+      </c>
+      <c r="O45">
+        <v>1146000.0</v>
+      </c>
+      <c r="P45">
+        <v>20625000.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
+        <v>17346000.0</v>
+      </c>
+      <c r="V45">
+        <v>18117000.0</v>
+      </c>
+      <c r="W45">
+        <v>18885000.0</v>
+      </c>
+      <c r="X45">
+        <v>19616000.0</v>
+      </c>
+      <c r="Y45">
+        <v>20353000.0</v>
+      </c>
+      <c r="Z45">
+        <v>21101000.0</v>
+      </c>
+      <c r="AA45">
+        <v>21826000.0</v>
+      </c>
+      <c r="AB45">
+        <v>23398000.0</v>
+      </c>
+      <c r="AC45">
+        <v>24083000.0</v>
+      </c>
+      <c r="AD45">
+        <v>24838000.0</v>
+      </c>
+      <c r="AE45">
+        <v>3963000.0</v>
+      </c>
+      <c r="AF45">
+        <v>4240000.0</v>
+      </c>
+      <c r="AG45">
+        <v>4311000.0</v>
+      </c>
+      <c r="AH45">
+        <v>4320000.0</v>
+      </c>
+      <c r="AI45">
+        <v>4470000.0</v>
+      </c>
+      <c r="AJ45">
+        <v>4714000.0</v>
+      </c>
+      <c r="AK45">
+        <v>4888000.0</v>
+      </c>
+      <c r="AL45">
+        <v>5000000.0</v>
+      </c>
+      <c r="AM45">
+        <v>5153000.0</v>
+      </c>
+      <c r="AN45">
+        <v>5180000.0</v>
+      </c>
+      <c r="AO45">
+        <v>5224000.0</v>
+      </c>
+      <c r="AP45">
+        <v>2219000.0</v>
+      </c>
+      <c r="AQ45">
+        <v>2383000.0</v>
+      </c>
+      <c r="AR45">
+        <v>2532000.0</v>
+      </c>
+      <c r="AS45">
+        <v>2579000.0</v>
+      </c>
+      <c r="AT45">
+        <v>2412000.0</v>
+      </c>
+      <c r="AU45">
+        <v>2157000.0</v>
+      </c>
+      <c r="AV45">
+        <v>1910000.0</v>
+      </c>
+      <c r="AW45">
+        <v>1941000.0</v>
+      </c>
+      <c r="AX45">
+        <v>1769000.0</v>
+      </c>
+      <c r="AY45">
+        <v>1684000.0</v>
+      </c>
+      <c r="AZ45">
+        <v>1619000.0</v>
+      </c>
+      <c r="BA45">
+        <v>1648000.0</v>
+      </c>
+      <c r="BB45">
+        <v>1479000.0</v>
+      </c>
+      <c r="BC45">
+        <v>1479000.0</v>
+      </c>
+      <c r="BD45">
+        <v>1168963.0</v>
+      </c>
+      <c r="BE45">
+        <v>1228039.0</v>
+      </c>
+      <c r="BF45">
+        <v>1057015.0</v>
+      </c>
+      <c r="BG45">
+        <v>682053.0</v>
+      </c>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+      <c r="BX45"/>
+    </row>
+    <row r="46" spans="1:76">
+      <c r="A46" t="s">
+        <v>64</v>
+      </c>
+      <c r="B46">
+        <v>4698000.0</v>
+      </c>
+      <c r="C46">
+        <v>5560000.0</v>
+      </c>
+      <c r="D46">
+        <v>6452000.0</v>
+      </c>
+      <c r="E46">
+        <v>3216000.0</v>
+      </c>
+      <c r="F46">
+        <v>4190000.0</v>
+      </c>
+      <c r="G46">
+        <v>5094000.0</v>
+      </c>
+      <c r="H46">
+        <v>6018000.0</v>
+      </c>
+      <c r="I46">
+        <v>6911000.0</v>
+      </c>
+      <c r="J46">
+        <v>7780000.0</v>
+      </c>
+      <c r="K46">
+        <v>8647000.0</v>
+      </c>
+      <c r="L46">
+        <v>9447000.0</v>
+      </c>
+      <c r="M46">
+        <v>10891000.0</v>
+      </c>
+      <c r="N46">
+        <v>11669000.0</v>
+      </c>
+      <c r="O46">
+        <v>12508000.0</v>
+      </c>
+      <c r="P46">
+        <v>13335000.0</v>
+      </c>
+      <c r="Q46">
+        <v>14158000.0</v>
+      </c>
+      <c r="R46">
+        <v>14964000.0</v>
+      </c>
+      <c r="S46">
+        <v>15773000.0</v>
+      </c>
+      <c r="T46">
+        <v>16565000.0</v>
+      </c>
+      <c r="U46">
+        <v>17346000.0</v>
+      </c>
+      <c r="V46">
+        <v>18117000.0</v>
+      </c>
+      <c r="W46">
+        <v>18885000.0</v>
+      </c>
+      <c r="X46">
+        <v>19616000.0</v>
+      </c>
+      <c r="Y46">
+        <v>20353000.0</v>
+      </c>
+      <c r="Z46">
+        <v>21101000.0</v>
+      </c>
+      <c r="AA46">
+        <v>21826000.0</v>
+      </c>
+      <c r="AB46">
+        <v>23398000.0</v>
+      </c>
+      <c r="AC46">
+        <v>24083000.0</v>
+      </c>
+      <c r="AD46">
+        <v>24838000.0</v>
+      </c>
+      <c r="AE46">
+        <v>3963000.0</v>
+      </c>
+      <c r="AF46">
+        <v>4240000.0</v>
+      </c>
+      <c r="AG46">
+        <v>4311000.0</v>
+      </c>
+      <c r="AH46">
+        <v>4320000.0</v>
+      </c>
+      <c r="AI46">
+        <v>4470000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>4714000.0</v>
+      </c>
+      <c r="AK46">
+        <v>4888000.0</v>
+      </c>
+      <c r="AL46">
+        <v>5000000.0</v>
+      </c>
+      <c r="AM46">
+        <v>5153000.0</v>
+      </c>
+      <c r="AN46">
+        <v>5180000.0</v>
+      </c>
+      <c r="AO46">
+        <v>5224000.0</v>
+      </c>
+      <c r="AP46">
+        <v>2219000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>2383000.0</v>
+      </c>
+      <c r="AR46">
+        <v>2532000.0</v>
+      </c>
+      <c r="AS46">
+        <v>2579000.0</v>
+      </c>
+      <c r="AT46">
+        <v>2412000.0</v>
+      </c>
+      <c r="AU46">
+        <v>2157000.0</v>
+      </c>
+      <c r="AV46">
+        <v>1910000.0</v>
+      </c>
+      <c r="AW46">
+        <v>1941000.0</v>
+      </c>
+      <c r="AX46">
+        <v>1769000.0</v>
+      </c>
+      <c r="AY46">
+        <v>1684000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>1619000.0</v>
+      </c>
+      <c r="BA46">
+        <v>1648000.0</v>
+      </c>
+      <c r="BB46">
+        <v>1572000.0</v>
+      </c>
+      <c r="BC46"/>
+      <c r="BD46">
+        <v>1168963.0</v>
+      </c>
+      <c r="BE46">
+        <v>1228039.0</v>
+      </c>
+      <c r="BF46">
+        <v>1057015.0</v>
+      </c>
+      <c r="BG46">
+        <v>682053.0</v>
+      </c>
+      <c r="BH46">
+        <v>3027.0</v>
+      </c>
+      <c r="BI46"/>
+      <c r="BJ46"/>
+      <c r="BK46"/>
+      <c r="BL46"/>
+      <c r="BM46"/>
+      <c r="BN46"/>
+      <c r="BO46"/>
+      <c r="BP46"/>
+      <c r="BQ46"/>
+      <c r="BR46"/>
+      <c r="BS46"/>
+      <c r="BT46"/>
+      <c r="BU46"/>
+      <c r="BV46"/>
+      <c r="BW46"/>
+      <c r="BX46"/>
+    </row>
+    <row r="47" spans="1:76">
+      <c r="A47" t="s">
+        <v>65</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
+        <v>977000.0</v>
+      </c>
+      <c r="N47">
+        <v>1019000.0</v>
+      </c>
+      <c r="O47">
+        <v>1146000.0</v>
+      </c>
+      <c r="P47">
+        <v>1282000.0</v>
+      </c>
+      <c r="Q47">
+        <v>1435000.0</v>
+      </c>
+      <c r="R47">
+        <v>1591000.0</v>
+      </c>
+      <c r="S47">
+        <v>15773000.0</v>
+      </c>
+      <c r="T47">
+        <v>1924000.0</v>
+      </c>
+      <c r="U47">
+        <v>17346000.0</v>
+      </c>
+      <c r="V47">
+        <v>2283000.0</v>
+      </c>
+      <c r="W47">
+        <v>2481000.0</v>
+      </c>
+      <c r="X47">
+        <v>2659000.0</v>
+      </c>
+      <c r="Y47">
+        <v>2859000.0</v>
+      </c>
+      <c r="Z47">
+        <v>3085000.0</v>
+      </c>
+      <c r="AA47">
+        <v>3304000.0</v>
+      </c>
+      <c r="AB47">
+        <v>3204000.0</v>
+      </c>
+      <c r="AC47">
+        <v>3432000.0</v>
+      </c>
+      <c r="AD47">
+        <v>3718000.0</v>
+      </c>
+      <c r="AE47">
+        <v>3963000.0</v>
+      </c>
+      <c r="AF47">
+        <v>4240000.0</v>
+      </c>
+      <c r="AG47">
+        <v>4311000.0</v>
+      </c>
+      <c r="AH47">
+        <v>4320000.0</v>
+      </c>
+      <c r="AI47">
+        <v>4470000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>4714000.0</v>
+      </c>
+      <c r="AK47">
+        <v>4888000.0</v>
+      </c>
+      <c r="AL47">
+        <v>5000000.0</v>
+      </c>
+      <c r="AM47">
+        <v>5153000.0</v>
+      </c>
+      <c r="AN47">
+        <v>5180000.0</v>
+      </c>
+      <c r="AO47">
+        <v>5224000.0</v>
+      </c>
+      <c r="AP47">
+        <v>2219000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>2383000.0</v>
+      </c>
+      <c r="AR47">
+        <v>2532000.0</v>
+      </c>
+      <c r="AS47">
+        <v>2579000.0</v>
+      </c>
+      <c r="AT47">
+        <v>2412000.0</v>
+      </c>
+      <c r="AU47">
+        <v>2157000.0</v>
+      </c>
+      <c r="AV47">
+        <v>1910000.0</v>
+      </c>
+      <c r="AW47">
+        <v>1941000.0</v>
+      </c>
+      <c r="AX47">
+        <v>1769000.0</v>
+      </c>
+      <c r="AY47">
+        <v>1684000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>1619000.0</v>
+      </c>
+      <c r="BA47">
+        <v>1648000.0</v>
+      </c>
+      <c r="BB47">
+        <v>1572000.0</v>
+      </c>
+      <c r="BC47">
+        <v>1479000.0</v>
+      </c>
+      <c r="BD47">
+        <v>1168963.0</v>
+      </c>
+      <c r="BE47">
+        <v>1228039.0</v>
+      </c>
+      <c r="BF47">
+        <v>1057015.0</v>
+      </c>
+      <c r="BG47">
+        <v>682053.0</v>
+      </c>
+      <c r="BH47">
+        <v>3027.0</v>
+      </c>
+      <c r="BI47">
+        <v>0.0</v>
+      </c>
+      <c r="BJ47"/>
+      <c r="BK47"/>
+      <c r="BL47"/>
+      <c r="BM47"/>
+      <c r="BN47"/>
+      <c r="BO47"/>
+      <c r="BP47"/>
+      <c r="BQ47"/>
+      <c r="BR47"/>
+      <c r="BS47"/>
+      <c r="BT47"/>
+      <c r="BU47"/>
+      <c r="BV47"/>
+      <c r="BW47"/>
+      <c r="BX47"/>
+    </row>
+    <row r="48" spans="1:76">
+      <c r="A48" t="s">
+        <v>66</v>
+      </c>
+      <c r="B48">
+        <v>-1287528000.0</v>
+      </c>
+      <c r="C48">
+        <v>-1283775000.0</v>
+      </c>
+      <c r="D48">
+        <v>-1297213000.0</v>
+      </c>
+      <c r="E48">
+        <v>-1306057000.0</v>
+      </c>
+      <c r="F48">
+        <v>-1311912000.0</v>
+      </c>
+      <c r="G48">
+        <v>-1314886000.0</v>
+      </c>
+      <c r="H48">
+        <v>-1334191000.0</v>
+      </c>
+      <c r="I48">
+        <v>-1354508000.0</v>
+      </c>
+      <c r="J48">
+        <v>-1349979000.0</v>
+      </c>
+      <c r="K48">
+        <v>-1345164000.0</v>
+      </c>
+      <c r="L48">
+        <v>-1357432000.0</v>
+      </c>
+      <c r="M48">
+        <v>-1363228000.0</v>
+      </c>
+      <c r="N48">
+        <v>-1365354000.0</v>
+      </c>
+      <c r="O48">
+        <v>-1366755000.0</v>
+      </c>
+      <c r="P48">
+        <v>-1361149000.0</v>
+      </c>
+      <c r="Q48">
+        <v>-1360789000.0</v>
+      </c>
+      <c r="R48">
+        <v>-1370160000.0</v>
+      </c>
+      <c r="S48">
+        <v>-1366757000.0</v>
+      </c>
+      <c r="T48">
+        <v>-1370981000.0</v>
+      </c>
+      <c r="U48">
+        <v>-1326309000.0</v>
+      </c>
+      <c r="V48">
+        <v>-1321103000.0</v>
+      </c>
+      <c r="W48">
+        <v>-1337631000.0</v>
+      </c>
+      <c r="X48">
+        <v>-1322637000.0</v>
+      </c>
+      <c r="Y48">
+        <v>-1291174000.0</v>
+      </c>
+      <c r="Z48">
+        <v>-1294569000.0</v>
+      </c>
+      <c r="AA48">
+        <v>-1277636000.0</v>
+      </c>
+      <c r="AB48">
+        <v>-1266437000.0</v>
+      </c>
+      <c r="AC48">
+        <v>-1249552000.0</v>
+      </c>
+      <c r="AD48">
+        <v>-1212128000.0</v>
+      </c>
+      <c r="AE48">
+        <v>-1202041000.0</v>
+      </c>
+      <c r="AF48">
+        <v>-1171346000.0</v>
+      </c>
+      <c r="AG48">
+        <v>-1157145000.0</v>
+      </c>
+      <c r="AH48">
+        <v>-1112811000.0</v>
+      </c>
+      <c r="AI48">
+        <v>-1088466000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>-1024388000.0</v>
+      </c>
+      <c r="AK48">
+        <v>-947208000.0</v>
+      </c>
+      <c r="AL48">
+        <v>-869376000.0</v>
+      </c>
+      <c r="AM48">
+        <v>-796511000.0</v>
+      </c>
+      <c r="AN48">
+        <v>-723850000.0</v>
+      </c>
+      <c r="AO48">
+        <v>-658069000.0</v>
+      </c>
+      <c r="AP48">
+        <v>-591472000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>-520500000.0</v>
+      </c>
+      <c r="AR48">
+        <v>-458781000.0</v>
+      </c>
+      <c r="AS48">
+        <v>-398364000.0</v>
+      </c>
+      <c r="AT48">
+        <v>-333670000.0</v>
+      </c>
+      <c r="AU48">
+        <v>-281216000.0</v>
+      </c>
+      <c r="AV48">
+        <v>-233733000.0</v>
+      </c>
+      <c r="AW48">
+        <v>-197889000.0</v>
+      </c>
+      <c r="AX48">
+        <v>-159045000.0</v>
+      </c>
+      <c r="AY48">
+        <v>-139251000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>-123305000.0</v>
+      </c>
+      <c r="BA48">
+        <v>-109022000.0</v>
+      </c>
+      <c r="BB48">
+        <v>-96372000.0</v>
+      </c>
+      <c r="BC48">
+        <v>-84592000.0</v>
+      </c>
+      <c r="BD48">
+        <v>-62679725.0</v>
+      </c>
+      <c r="BE48">
+        <v>-36820685.0</v>
+      </c>
+      <c r="BF48">
+        <v>-22065922.0</v>
+      </c>
+      <c r="BG48">
+        <v>-10239809.0</v>
+      </c>
+      <c r="BH48">
+        <v>-77145.0</v>
+      </c>
+      <c r="BI48">
+        <v>-72183.0</v>
+      </c>
+      <c r="BJ48">
+        <v>-68871.0</v>
+      </c>
+      <c r="BK48">
+        <v>-61988.0</v>
+      </c>
+      <c r="BL48">
+        <v>-56350.0</v>
+      </c>
+      <c r="BM48">
+        <v>-53147.0</v>
+      </c>
+      <c r="BN48">
+        <v>-50709.0</v>
+      </c>
+      <c r="BO48">
+        <v>-46012.0</v>
+      </c>
+      <c r="BP48">
+        <v>-42700.0</v>
+      </c>
+      <c r="BQ48">
+        <v>-39392.0</v>
+      </c>
+      <c r="BR48">
+        <v>-35183.0</v>
+      </c>
+      <c r="BS48">
+        <v>-29176.0</v>
+      </c>
+      <c r="BT48">
+        <v>-26927.0</v>
+      </c>
+      <c r="BU48">
+        <v>-22959.0</v>
+      </c>
+      <c r="BV48">
+        <v>-19584.0</v>
+      </c>
+      <c r="BW48"/>
+      <c r="BX48">
+        <v>-3385.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:76">
+      <c r="A49" t="s">
+        <v>67</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
+        <v>-1363228000.0</v>
+      </c>
+      <c r="N49">
+        <v>-1365354000.0</v>
+      </c>
+      <c r="O49">
+        <v>-1366755000.0</v>
+      </c>
+      <c r="P49">
+        <v>-1361149000.0</v>
+      </c>
+      <c r="Q49">
+        <v>-1360789000.0</v>
+      </c>
+      <c r="R49">
+        <v>-1370160000.0</v>
+      </c>
+      <c r="S49">
+        <v>-1366757000.0</v>
+      </c>
+      <c r="T49">
+        <v>-1370981000.0</v>
+      </c>
+      <c r="U49">
+        <v>-1326309000.0</v>
+      </c>
+      <c r="V49">
+        <v>-1321103000.0</v>
+      </c>
+      <c r="W49">
+        <v>-1337631000.0</v>
+      </c>
+      <c r="X49">
+        <v>-1322637000.0</v>
+      </c>
+      <c r="Y49">
+        <v>-1291174000.0</v>
+      </c>
+      <c r="Z49">
+        <v>-1294569000.0</v>
+      </c>
+      <c r="AA49">
+        <v>-1277636000.0</v>
+      </c>
+      <c r="AB49">
+        <v>-1266437000.0</v>
+      </c>
+      <c r="AC49">
+        <v>-1249552000.0</v>
+      </c>
+      <c r="AD49">
+        <v>-1212128000.0</v>
+      </c>
+      <c r="AE49">
+        <v>-1202041000.0</v>
+      </c>
+      <c r="AF49">
+        <v>-1171346000.0</v>
+      </c>
+      <c r="AG49">
+        <v>-1157145000.0</v>
+      </c>
+      <c r="AH49">
+        <v>-1112811000.0</v>
+      </c>
+      <c r="AI49">
+        <v>-1088466000.0</v>
+      </c>
+      <c r="AJ49">
+        <v>-1024388000.0</v>
+      </c>
+      <c r="AK49">
+        <v>-947208000.0</v>
+      </c>
+      <c r="AL49">
+        <v>-869376000.0</v>
+      </c>
+      <c r="AM49">
+        <v>-796511000.0</v>
+      </c>
+      <c r="AN49">
+        <v>-723850000.0</v>
+      </c>
+      <c r="AO49">
+        <v>-658069000.0</v>
+      </c>
+      <c r="AP49">
+        <v>-591472000.0</v>
+      </c>
+      <c r="AQ49">
+        <v>-520500000.0</v>
+      </c>
+      <c r="AR49">
+        <v>-458781000.0</v>
+      </c>
+      <c r="AS49">
+        <v>-398364000.0</v>
+      </c>
+      <c r="AT49">
+        <v>-333670000.0</v>
+      </c>
+      <c r="AU49">
+        <v>-281216000.0</v>
+      </c>
+      <c r="AV49">
+        <v>-233733000.0</v>
+      </c>
+      <c r="AW49">
+        <v>-197889000.0</v>
+      </c>
+      <c r="AX49">
+        <v>-159045000.0</v>
+      </c>
+      <c r="AY49">
+        <v>-139251000.0</v>
+      </c>
+      <c r="AZ49">
+        <v>-123305000.0</v>
+      </c>
+      <c r="BA49">
+        <v>-109022000.0</v>
+      </c>
+      <c r="BB49">
+        <v>-96372000.0</v>
+      </c>
+      <c r="BC49">
+        <v>-84592000.0</v>
+      </c>
+      <c r="BD49">
+        <v>-62679725.0</v>
+      </c>
+      <c r="BE49">
+        <v>-36820685.0</v>
+      </c>
+      <c r="BF49">
+        <v>-22065922.0</v>
+      </c>
+      <c r="BG49">
+        <v>-10239809.0</v>
+      </c>
+      <c r="BH49">
+        <v>-392571.0</v>
+      </c>
+      <c r="BI49">
+        <v>-72183.0</v>
+      </c>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+    </row>
+    <row r="50" spans="1:76">
+      <c r="A50" t="s">
+        <v>68</v>
+      </c>
+      <c r="B50">
+        <v>11283000.0</v>
+      </c>
+      <c r="C50">
+        <v>22523000.0</v>
+      </c>
+      <c r="D50">
+        <v>33716000.0</v>
+      </c>
+      <c r="E50">
+        <v>33997000.0</v>
+      </c>
+      <c r="F50">
+        <v>45329000.0</v>
+      </c>
+      <c r="G50">
+        <v>45329000.0</v>
+      </c>
+      <c r="H50">
+        <v>45329000.0</v>
+      </c>
+      <c r="I50">
+        <v>45329000.0</v>
+      </c>
+      <c r="J50">
+        <v>45329000.0</v>
+      </c>
+      <c r="K50">
+        <v>33997000.0</v>
+      </c>
+      <c r="L50">
+        <v>22664000.0</v>
+      </c>
+      <c r="M50">
+        <v>11332000.0</v>
+      </c>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50">
+        <v>31429000.0</v>
+      </c>
+      <c r="V50">
+        <v>22857000.0</v>
+      </c>
+      <c r="W50">
+        <v>14286000.0</v>
+      </c>
+      <c r="X50">
+        <v>5714000.0</v>
+      </c>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50">
+        <v>2239000.0</v>
+      </c>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50">
+        <v>120269000.0</v>
+      </c>
+      <c r="AH50">
+        <v>48556000.0</v>
+      </c>
+      <c r="AI50">
+        <v>48477000.0</v>
+      </c>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+    </row>
+    <row r="51" spans="1:76">
+      <c r="A51" t="s">
+        <v>69</v>
+      </c>
+      <c r="B51">
+        <v>15954000.0</v>
+      </c>
+      <c r="C51">
+        <v>28546000.0</v>
+      </c>
+      <c r="D51">
+        <v>41052000.0</v>
+      </c>
+      <c r="E51">
+        <v>49230000.0</v>
+      </c>
+      <c r="F51">
+        <v>61714000.0</v>
+      </c>
+      <c r="G51">
+        <v>74082000.0</v>
+      </c>
+      <c r="H51">
+        <v>86370000.0</v>
+      </c>
+      <c r="I51">
+        <v>98587000.0</v>
+      </c>
+      <c r="J51">
+        <v>110735000.0</v>
+      </c>
+      <c r="K51">
+        <v>111490000.0</v>
+      </c>
+      <c r="L51">
+        <v>112222000.0</v>
+      </c>
+      <c r="M51">
+        <v>112937000.0</v>
+      </c>
+      <c r="N51">
+        <v>113635000.0</v>
+      </c>
+      <c r="O51">
+        <v>114281000.0</v>
+      </c>
+      <c r="P51">
+        <v>114905000.0</v>
+      </c>
+      <c r="Q51">
+        <v>115505000.0</v>
+      </c>
+      <c r="R51">
+        <v>116091000.0</v>
+      </c>
+      <c r="S51">
+        <v>116641000.0</v>
+      </c>
+      <c r="T51">
+        <v>117167000.0</v>
+      </c>
+      <c r="U51">
+        <v>121294000.0</v>
+      </c>
+      <c r="V51">
+        <v>121133000.0</v>
+      </c>
+      <c r="W51">
+        <v>120954000.0</v>
+      </c>
+      <c r="X51">
+        <v>120764000.0</v>
+      </c>
+      <c r="Y51">
+        <v>120584000.0</v>
+      </c>
+      <c r="Z51">
+        <v>120420000.0</v>
+      </c>
+      <c r="AA51">
+        <v>120229000.0</v>
+      </c>
+      <c r="AB51">
+        <v>120037000.0</v>
+      </c>
+      <c r="AC51">
+        <v>119765000.0</v>
+      </c>
+      <c r="AD51">
+        <v>179725000.0</v>
+      </c>
+      <c r="AE51">
+        <v>151886000.0</v>
+      </c>
+      <c r="AF51">
+        <v>121054000.0</v>
+      </c>
+      <c r="AG51">
+        <v>120269000.0</v>
+      </c>
+      <c r="AH51">
+        <v>48556000.0</v>
+      </c>
+      <c r="AI51">
+        <v>48477000.0</v>
+      </c>
+      <c r="AJ51"/>
+      <c r="AK51"/>
+      <c r="AL51"/>
+      <c r="AM51"/>
+      <c r="AN51"/>
+      <c r="AO51"/>
+      <c r="AP51"/>
+      <c r="AQ51"/>
+      <c r="AR51"/>
+      <c r="AS51"/>
+      <c r="AT51"/>
+      <c r="AU51"/>
+      <c r="AV51"/>
+      <c r="AW51"/>
+      <c r="AX51"/>
+      <c r="AY51"/>
+      <c r="AZ51"/>
+      <c r="BA51"/>
+      <c r="BB51"/>
+      <c r="BC51"/>
+      <c r="BD51"/>
+      <c r="BE51"/>
+      <c r="BF51"/>
+      <c r="BG51"/>
+      <c r="BH51">
+        <v>200000.0</v>
+      </c>
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51"/>
+      <c r="BW51"/>
+      <c r="BX51"/>
+    </row>
+    <row r="52" spans="1:76">
+      <c r="A52" t="s">
+        <v>70</v>
+      </c>
+      <c r="B52">
+        <v>11408000.0</v>
+      </c>
+      <c r="C52">
+        <v>23837000.0</v>
+      </c>
+      <c r="D52">
+        <v>36186000.0</v>
+      </c>
+      <c r="E52">
+        <v>38361000.0</v>
+      </c>
+      <c r="F52">
+        <v>51067000.0</v>
+      </c>
+      <c r="G52">
+        <v>50869000.0</v>
+      </c>
+      <c r="H52">
+        <v>50676000.0</v>
+      </c>
+      <c r="I52">
+        <v>50488000.0</v>
+      </c>
+      <c r="J52">
+        <v>50306000.0</v>
+      </c>
+      <c r="K52">
+        <v>38797000.0</v>
+      </c>
+      <c r="L52">
+        <v>27292000.0</v>
+      </c>
+      <c r="M52">
+        <v>15792000.0</v>
+      </c>
+      <c r="N52">
+        <v>4297000.0</v>
+      </c>
+      <c r="O52">
+        <v>4140000.0</v>
+      </c>
+      <c r="P52">
+        <v>3988000.0</v>
+      </c>
+      <c r="Q52">
+        <v>3840000.0</v>
+      </c>
+      <c r="R52">
+        <v>3698000.0</v>
+      </c>
+      <c r="S52">
+        <v>3574000.0</v>
+      </c>
+      <c r="T52">
+        <v>3454000.0</v>
+      </c>
+      <c r="U52">
+        <v>34765000.0</v>
+      </c>
+      <c r="V52">
+        <v>26077000.0</v>
+      </c>
+      <c r="W52">
+        <v>17380000.0</v>
+      </c>
+      <c r="X52">
+        <v>8685000.0</v>
+      </c>
+      <c r="Y52">
+        <v>2852000.0</v>
+      </c>
+      <c r="Z52">
+        <v>2735000.0</v>
+      </c>
+      <c r="AA52">
+        <v>2624000.0</v>
+      </c>
+      <c r="AB52">
+        <v>5032000.0</v>
+      </c>
+      <c r="AC52">
+        <v>4678000.0</v>
+      </c>
+      <c r="AD52">
+        <v>4478000.0</v>
+      </c>
+      <c r="AE52"/>
+      <c r="AF52"/>
+      <c r="AG52">
+        <v>120269000.0</v>
+      </c>
+      <c r="AH52">
+        <v>48556000.0</v>
+      </c>
+      <c r="AI52">
+        <v>48477000.0</v>
+      </c>
+      <c r="AJ52"/>
+      <c r="AK52"/>
+      <c r="AL52"/>
+      <c r="AM52"/>
+      <c r="AN52"/>
+      <c r="AO52"/>
+      <c r="AP52"/>
+      <c r="AQ52"/>
+      <c r="AR52"/>
+      <c r="AS52"/>
+      <c r="AT52"/>
+      <c r="AU52"/>
+      <c r="AV52"/>
+      <c r="AW52"/>
+      <c r="AX52"/>
+      <c r="AY52"/>
+      <c r="AZ52"/>
+      <c r="BA52"/>
+      <c r="BB52"/>
+      <c r="BC52"/>
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+    </row>
+    <row r="53" spans="1:76">
+      <c r="A53" t="s">
+        <v>71</v>
+      </c>
+      <c r="B53">
+        <v>65400000.0</v>
+      </c>
+      <c r="C53">
+        <v>67893000.0</v>
+      </c>
+      <c r="D53">
+        <v>40863000.0</v>
+      </c>
+      <c r="E53">
+        <v>41362000.0</v>
+      </c>
+      <c r="F53">
+        <v>30137000.0</v>
+      </c>
+      <c r="G53">
+        <v>31746000.0</v>
+      </c>
+      <c r="H53">
+        <v>29462000.0</v>
+      </c>
+      <c r="I53">
+        <v>29683000.0</v>
+      </c>
+      <c r="J53">
+        <v>30412000.0</v>
+      </c>
+      <c r="K53">
+        <v>11354000.0</v>
+      </c>
+      <c r="L53">
+        <v>3229000.0</v>
+      </c>
+      <c r="M53">
+        <v>14432000.0</v>
+      </c>
+      <c r="N53">
+        <v>9823000.0</v>
+      </c>
+      <c r="O53">
+        <v>4873000.0</v>
+      </c>
+      <c r="P53">
+        <v>0.0</v>
+      </c>
+      <c r="Q53">
+        <v>7998000.0</v>
+      </c>
+      <c r="R53">
+        <v>9994000.0</v>
+      </c>
+      <c r="S53">
+        <v>18975000.0</v>
+      </c>
+      <c r="T53">
+        <v>23596000.0</v>
+      </c>
+      <c r="U53">
+        <v>19127000.0</v>
+      </c>
+      <c r="V53">
+        <v>13397000.0</v>
+      </c>
+      <c r="W53">
+        <v>8096000.0</v>
+      </c>
+      <c r="X53">
+        <v>18942000.0</v>
+      </c>
+      <c r="Y53">
+        <v>16376000.0</v>
+      </c>
+      <c r="Z53">
+        <v>17170000.0</v>
+      </c>
+      <c r="AA53">
+        <v>51607000.0</v>
+      </c>
+      <c r="AB53">
+        <v>51500000.0</v>
+      </c>
+      <c r="AC53">
+        <v>90501000.0</v>
+      </c>
+      <c r="AD53">
+        <v>101600000.0</v>
+      </c>
+      <c r="AE53">
+        <v>57000000.0</v>
+      </c>
+      <c r="AF53">
+        <v>59700000.0</v>
+      </c>
+      <c r="AG53">
+        <v>38600000.0</v>
+      </c>
+      <c r="AH53">
+        <v>0.0</v>
+      </c>
+      <c r="AI53">
+        <v>0.0</v>
+      </c>
+      <c r="AJ53">
+        <v>26620000.0</v>
+      </c>
+      <c r="AK53">
+        <v>70832000.0</v>
+      </c>
+      <c r="AL53">
+        <v>88894000.0</v>
+      </c>
+      <c r="AM53">
+        <v>35000000.0</v>
+      </c>
+      <c r="AN53">
+        <v>56390000.0</v>
+      </c>
+      <c r="AO53">
+        <v>85952000.0</v>
+      </c>
+      <c r="AP53">
+        <v>102995000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>184300000.0</v>
+      </c>
+      <c r="AR53">
+        <v>224177000.0</v>
+      </c>
+      <c r="AS53">
+        <v>222531000.0</v>
+      </c>
+      <c r="AT53">
+        <v>154863000.0</v>
+      </c>
+      <c r="AU53">
+        <v>102800000.0</v>
+      </c>
+      <c r="AV53">
+        <v>125597000.0</v>
+      </c>
+      <c r="AW53">
+        <v>122996000.0</v>
+      </c>
+      <c r="AX53">
+        <v>32734000.0</v>
+      </c>
+      <c r="AY53">
+        <v>40904000.0</v>
+      </c>
+      <c r="AZ53">
+        <v>44377000.0</v>
+      </c>
+      <c r="BA53">
+        <v>46618000.0</v>
+      </c>
+      <c r="BB53">
+        <v>27100000.0</v>
+      </c>
+      <c r="BC53">
+        <v>0.0</v>
+      </c>
+      <c r="BD53">
+        <v>0.0</v>
+      </c>
+      <c r="BE53">
+        <v>0.0</v>
+      </c>
+      <c r="BF53">
+        <v>0.0</v>
+      </c>
+      <c r="BG53">
+        <v>0.0</v>
+      </c>
+      <c r="BH53">
+        <v>0.0</v>
+      </c>
+      <c r="BI53">
+        <v>0.0</v>
+      </c>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53"/>
+      <c r="BX53"/>
+    </row>
+    <row r="54" spans="1:76">
+      <c r="A54" t="s">
+        <v>72</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54">
+        <v>0.0</v>
+      </c>
+      <c r="AG54">
+        <v>0.0</v>
+      </c>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
+      <c r="AJ54">
+        <v>0.0</v>
+      </c>
+      <c r="AK54">
+        <v>0.0</v>
+      </c>
+      <c r="AL54">
+        <v>0.0</v>
+      </c>
+      <c r="AM54">
+        <v>0.0</v>
+      </c>
+      <c r="AN54">
+        <v>0.0</v>
+      </c>
+      <c r="AO54">
+        <v>0.0</v>
+      </c>
+      <c r="AP54">
+        <v>0.0</v>
+      </c>
+      <c r="AQ54">
+        <v>0.0</v>
+      </c>
+      <c r="AR54">
+        <v>0.0</v>
+      </c>
+      <c r="AS54">
+        <v>0.0</v>
+      </c>
+      <c r="AT54">
+        <v>0.0</v>
+      </c>
+      <c r="AU54">
+        <v>0.0</v>
+      </c>
+      <c r="AV54">
+        <v>0.0</v>
+      </c>
+      <c r="AW54">
+        <v>0.0</v>
+      </c>
+      <c r="AX54">
+        <v>0.0</v>
+      </c>
+      <c r="AY54">
+        <v>0.0</v>
+      </c>
+      <c r="AZ54">
+        <v>0.0</v>
+      </c>
+      <c r="BA54">
+        <v>0.0</v>
+      </c>
+      <c r="BB54">
+        <v>0.0</v>
+      </c>
+      <c r="BC54">
+        <v>0.0</v>
+      </c>
+      <c r="BD54">
+        <v>0.0</v>
+      </c>
+      <c r="BE54">
+        <v>0.0</v>
+      </c>
+      <c r="BF54">
+        <v>0.0</v>
+      </c>
+      <c r="BG54">
+        <v>0.0</v>
+      </c>
+      <c r="BH54">
+        <v>0.0</v>
+      </c>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+    </row>
+    <row r="55" spans="1:76">
+      <c r="A55" t="s">
+        <v>73</v>
+      </c>
+      <c r="B55">
+        <v>192699000.0</v>
+      </c>
+      <c r="C55">
+        <v>216302000.0</v>
+      </c>
+      <c r="D55">
+        <v>202862000.0</v>
+      </c>
+      <c r="E55">
+        <v>194916000.0</v>
+      </c>
+      <c r="F55">
+        <v>196181000.0</v>
+      </c>
+      <c r="G55">
+        <v>213333000.0</v>
+      </c>
+      <c r="H55">
+        <v>220721000.0</v>
+      </c>
+      <c r="I55">
+        <v>205002000.0</v>
+      </c>
+      <c r="J55">
+        <v>214149000.0</v>
+      </c>
+      <c r="K55">
+        <v>230528000.0</v>
+      </c>
+      <c r="L55">
+        <v>203605000.0</v>
+      </c>
+      <c r="M55">
+        <v>200494000.0</v>
+      </c>
+      <c r="N55">
+        <v>196257000.0</v>
+      </c>
+      <c r="O55">
+        <v>222059000.0</v>
+      </c>
+      <c r="P55">
+        <v>198770000.0</v>
+      </c>
+      <c r="Q55">
+        <v>193651000.0</v>
+      </c>
+      <c r="R55">
+        <v>200685000.0</v>
+      </c>
+      <c r="S55">
+        <v>226585000.0</v>
+      </c>
+      <c r="T55">
+        <v>226287000.0</v>
+      </c>
+      <c r="U55">
+        <v>259998000.0</v>
+      </c>
+      <c r="V55">
+        <v>258659000.0</v>
+      </c>
+      <c r="W55">
+        <v>244220000.0</v>
+      </c>
+      <c r="X55">
+        <v>261695000.0</v>
+      </c>
+      <c r="Y55">
+        <v>263814000.0</v>
+      </c>
+      <c r="Z55">
+        <v>225529000.0</v>
+      </c>
+      <c r="AA55">
+        <v>234905000.0</v>
+      </c>
+      <c r="AB55">
+        <v>232044000.0</v>
+      </c>
+      <c r="AC55">
+        <v>239858000.0</v>
+      </c>
+      <c r="AD55">
+        <v>331355000.0</v>
+      </c>
+      <c r="AE55">
+        <v>259122000.0</v>
+      </c>
+      <c r="AF55">
+        <v>230723000.0</v>
+      </c>
+      <c r="AG55">
+        <v>227621000.0</v>
+      </c>
+      <c r="AH55">
+        <v>169639000.0</v>
+      </c>
+      <c r="AI55">
+        <v>165525000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>181858000.0</v>
+      </c>
+      <c r="AK55">
+        <v>172819000.0</v>
+      </c>
+      <c r="AL55">
+        <v>216624000.0</v>
+      </c>
+      <c r="AM55">
+        <v>252790000.0</v>
+      </c>
+      <c r="AN55">
+        <v>134031000.0</v>
+      </c>
+      <c r="AO55">
+        <v>170892000.0</v>
+      </c>
+      <c r="AP55">
+        <v>205174000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>239842000.0</v>
+      </c>
+      <c r="AR55">
+        <v>271624000.0</v>
+      </c>
+      <c r="AS55">
+        <v>302361000.0</v>
+      </c>
+      <c r="AT55">
+        <v>331884000.0</v>
+      </c>
+      <c r="AU55">
+        <v>162758000.0</v>
+      </c>
+      <c r="AV55">
+        <v>172053000.0</v>
+      </c>
+      <c r="AW55">
+        <v>196078000.0</v>
+      </c>
+      <c r="AX55">
+        <v>220253000.0</v>
+      </c>
+      <c r="AY55">
+        <v>104374000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>115109000.0</v>
+      </c>
+      <c r="BA55">
+        <v>127984000.0</v>
+      </c>
+      <c r="BB55">
+        <v>141021000.0</v>
+      </c>
+      <c r="BC55">
+        <v>151699000.0</v>
+      </c>
+      <c r="BD55">
+        <v>36497267.0</v>
+      </c>
+      <c r="BE55">
+        <v>44436429.0</v>
+      </c>
+      <c r="BF55">
+        <v>52821686.0</v>
+      </c>
+      <c r="BG55">
+        <v>55398167.0</v>
+      </c>
+      <c r="BH55">
+        <v>38391.0</v>
+      </c>
+      <c r="BI55">
+        <v>1747.0</v>
+      </c>
+      <c r="BJ55">
+        <v>189.0</v>
+      </c>
+      <c r="BK55">
+        <v>462.0</v>
+      </c>
+      <c r="BL55">
+        <v>2100.0</v>
+      </c>
+      <c r="BM55">
+        <v>1803.0</v>
+      </c>
+      <c r="BN55">
+        <v>41.0</v>
+      </c>
+      <c r="BO55">
+        <v>2408.0</v>
+      </c>
+      <c r="BP55">
+        <v>50.0</v>
+      </c>
+      <c r="BQ55">
+        <v>2437.0</v>
+      </c>
+      <c r="BR55">
+        <v>67.0</v>
+      </c>
+      <c r="BS55">
+        <v>73.0</v>
+      </c>
+      <c r="BT55">
+        <v>72000.0</v>
+      </c>
+      <c r="BU55">
+        <v>2291000.0</v>
+      </c>
+      <c r="BV55">
+        <v>2166000.0</v>
+      </c>
+      <c r="BW55">
+        <v>1407000.0</v>
+      </c>
+      <c r="BX55">
+        <v>8615000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:76">
+      <c r="A56" t="s">
+        <v>74</v>
+      </c>
+      <c r="B56">
+        <v>142259000.0</v>
+      </c>
+      <c r="C56">
+        <v>162686000.0</v>
+      </c>
+      <c r="D56">
+        <v>143580000.0</v>
+      </c>
+      <c r="E56">
+        <v>136578000.0</v>
+      </c>
+      <c r="F56">
+        <v>132510000.0</v>
+      </c>
+      <c r="G56">
+        <v>147658000.0</v>
+      </c>
+      <c r="H56">
+        <v>156817000.0</v>
+      </c>
+      <c r="I56">
+        <v>137720000.0</v>
+      </c>
+      <c r="J56">
+        <v>143026000.0</v>
+      </c>
+      <c r="K56">
+        <v>156185000.0</v>
+      </c>
+      <c r="L56">
+        <v>125354000.0</v>
+      </c>
+      <c r="M56">
+        <v>118552000.0</v>
+      </c>
+      <c r="N56">
+        <v>111753000.0</v>
+      </c>
+      <c r="O56">
+        <v>134281000.0</v>
+      </c>
+      <c r="P56">
+        <v>122353000.0</v>
+      </c>
+      <c r="Q56">
+        <v>114280000.0</v>
+      </c>
+      <c r="R56">
+        <v>117570000.0</v>
+      </c>
+      <c r="S56">
+        <v>140022000.0</v>
+      </c>
+      <c r="T56">
+        <v>136923000.0</v>
+      </c>
+      <c r="U56">
+        <v>167751000.0</v>
+      </c>
+      <c r="V56">
+        <v>163765000.0</v>
+      </c>
+      <c r="W56">
+        <v>146139000.0</v>
+      </c>
+      <c r="X56">
+        <v>159804000.0</v>
+      </c>
+      <c r="Y56">
+        <v>159224000.0</v>
+      </c>
+      <c r="Z56">
+        <v>158681000.0</v>
+      </c>
+      <c r="AA56">
+        <v>166296000.0</v>
+      </c>
+      <c r="AB56">
+        <v>151095000.0</v>
+      </c>
+      <c r="AC56">
+        <v>157609000.0</v>
+      </c>
+      <c r="AD56">
+        <v>256158000.0</v>
+      </c>
+      <c r="AE56">
+        <v>203003000.0</v>
+      </c>
+      <c r="AF56">
+        <v>174411000.0</v>
+      </c>
+      <c r="AG56">
+        <v>170060000.0</v>
+      </c>
+      <c r="AH56">
+        <v>111186000.0</v>
+      </c>
+      <c r="AI56">
+        <v>106394000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>119597000.0</v>
+      </c>
+      <c r="AK56">
+        <v>160804000.0</v>
+      </c>
+      <c r="AL56">
+        <v>204634000.0</v>
+      </c>
+      <c r="AM56">
+        <v>236474000.0</v>
+      </c>
+      <c r="AN56">
+        <v>117400000.0</v>
+      </c>
+      <c r="AO56">
+        <v>153749000.0</v>
+      </c>
+      <c r="AP56">
+        <v>189357000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>223549000.0</v>
+      </c>
+      <c r="AR56">
+        <v>254663000.0</v>
+      </c>
+      <c r="AS56">
+        <v>287784000.0</v>
+      </c>
+      <c r="AT56">
+        <v>316686000.0</v>
+      </c>
+      <c r="AU56">
+        <v>149379000.0</v>
+      </c>
+      <c r="AV56">
+        <v>160097000.0</v>
+      </c>
+      <c r="AW56">
+        <v>183605000.0</v>
+      </c>
+      <c r="AX56">
+        <v>211663000.0</v>
+      </c>
+      <c r="AY56">
+        <v>96396000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>110576000.0</v>
+      </c>
+      <c r="BA56">
+        <v>123437000.0</v>
+      </c>
+      <c r="BB56">
+        <v>138200000.0</v>
+      </c>
+      <c r="BC56">
+        <v>148972000.0</v>
+      </c>
+      <c r="BD56">
+        <v>34116517.0</v>
+      </c>
+      <c r="BE56">
+        <v>41827964.0</v>
+      </c>
+      <c r="BF56">
+        <v>50710861.0</v>
+      </c>
+      <c r="BG56">
+        <v>53662830.0</v>
+      </c>
+      <c r="BH56">
+        <v>25467.0</v>
+      </c>
+      <c r="BI56">
+        <v>1747.0</v>
+      </c>
+      <c r="BJ56">
+        <v>189.0</v>
+      </c>
+      <c r="BK56">
+        <v>462.0</v>
+      </c>
+      <c r="BL56">
+        <v>2100.0</v>
+      </c>
+      <c r="BM56">
+        <v>1803.0</v>
+      </c>
+      <c r="BN56">
+        <v>41.0</v>
+      </c>
+      <c r="BO56">
+        <v>2408.0</v>
+      </c>
+      <c r="BP56">
+        <v>50.0</v>
+      </c>
+      <c r="BQ56">
+        <v>2437.0</v>
+      </c>
+      <c r="BR56">
+        <v>67.0</v>
+      </c>
+      <c r="BS56">
+        <v>73.0</v>
+      </c>
+      <c r="BT56">
+        <v>72000.0</v>
+      </c>
+      <c r="BU56">
+        <v>2291000.0</v>
+      </c>
+      <c r="BV56">
+        <v>2166000.0</v>
+      </c>
+      <c r="BW56">
+        <v>1407000.0</v>
+      </c>
+      <c r="BX56">
+        <v>8615000.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:76">
+      <c r="A57" t="s">
+        <v>75</v>
+      </c>
+      <c r="B57">
+        <v>59737000.0</v>
+      </c>
+      <c r="C57">
+        <v>81253000.0</v>
+      </c>
+      <c r="D57">
+        <v>82728000.0</v>
+      </c>
+      <c r="E57">
+        <v>79099000.0</v>
+      </c>
+      <c r="F57">
+        <v>86663000.0</v>
+      </c>
+      <c r="G57">
+        <v>96111000.0</v>
+      </c>
+      <c r="H57">
+        <v>110397000.0</v>
+      </c>
+      <c r="I57">
+        <v>104296000.0</v>
+      </c>
+      <c r="J57">
+        <v>98191000.0</v>
+      </c>
+      <c r="K57">
+        <v>99382000.0</v>
+      </c>
+      <c r="L57">
+        <v>67362000.0</v>
+      </c>
+      <c r="M57">
+        <v>60287000.0</v>
+      </c>
+      <c r="N57">
+        <v>48188000.0</v>
+      </c>
+      <c r="O57">
+        <v>77484000.0</v>
+      </c>
+      <c r="P57">
+        <v>59987000.0</v>
+      </c>
+      <c r="Q57">
+        <v>56834000.0</v>
+      </c>
+      <c r="R57">
+        <v>74789000.0</v>
+      </c>
+      <c r="S57">
+        <v>109586000.0</v>
+      </c>
+      <c r="T57">
+        <v>116261000.0</v>
+      </c>
+      <c r="U57">
+        <v>137900000.0</v>
+      </c>
+      <c r="V57">
+        <v>140408000.0</v>
+      </c>
+      <c r="W57">
+        <v>114255000.0</v>
+      </c>
+      <c r="X57">
+        <v>118197000.0</v>
+      </c>
+      <c r="Y57">
+        <v>94526000.0</v>
+      </c>
+      <c r="Z57">
+        <v>90467000.0</v>
+      </c>
+      <c r="AA57">
+        <v>90837000.0</v>
+      </c>
+      <c r="AB57">
+        <v>88343000.0</v>
+      </c>
+      <c r="AC57">
+        <v>91661000.0</v>
+      </c>
+      <c r="AD57">
+        <v>101398000.0</v>
+      </c>
+      <c r="AE57">
+        <v>67115000.0</v>
+      </c>
+      <c r="AF57">
+        <v>57880000.0</v>
+      </c>
+      <c r="AG57">
+        <v>63530000.0</v>
+      </c>
+      <c r="AH57">
+        <v>58118000.0</v>
+      </c>
+      <c r="AI57">
+        <v>58340000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>97252000.0</v>
+      </c>
+      <c r="AK57">
+        <v>47241000.0</v>
+      </c>
+      <c r="AL57">
+        <v>43730000.0</v>
+      </c>
+      <c r="AM57">
+        <v>37461000.0</v>
+      </c>
+      <c r="AN57">
+        <v>37599000.0</v>
+      </c>
+      <c r="AO57">
+        <v>38968000.0</v>
+      </c>
+      <c r="AP57">
+        <v>38905000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>32442000.0</v>
+      </c>
+      <c r="AR57">
+        <v>25331000.0</v>
+      </c>
+      <c r="AS57">
+        <v>26099000.0</v>
+      </c>
+      <c r="AT57">
+        <v>26077000.0</v>
+      </c>
+      <c r="AU57">
+        <v>44441000.0</v>
+      </c>
+      <c r="AV57">
+        <v>29359000.0</v>
+      </c>
+      <c r="AW57">
+        <v>27932000.0</v>
+      </c>
+      <c r="AX57">
+        <v>20243000.0</v>
+      </c>
+      <c r="AY57">
+        <v>19271000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>19226000.0</v>
+      </c>
+      <c r="BA57">
+        <v>19823000.0</v>
+      </c>
+      <c r="BB57">
+        <v>21629000.0</v>
+      </c>
+      <c r="BC57">
+        <v>21701000.0</v>
+      </c>
+      <c r="BD57">
+        <v>26659922.0</v>
+      </c>
+      <c r="BE57">
+        <v>15541727.0</v>
+      </c>
+      <c r="BF57">
+        <v>9482779.0</v>
+      </c>
+      <c r="BG57">
+        <v>586211.0</v>
+      </c>
+      <c r="BH57">
+        <v>212048.0</v>
+      </c>
+      <c r="BI57">
+        <v>3280.0</v>
+      </c>
+      <c r="BJ57">
+        <v>2410.0</v>
+      </c>
+      <c r="BK57"/>
+      <c r="BL57"/>
+      <c r="BM57"/>
+      <c r="BN57">
+        <v>2270.0</v>
+      </c>
+      <c r="BO57">
+        <v>2270.0</v>
+      </c>
+      <c r="BP57"/>
+      <c r="BQ57">
+        <v>2279.0</v>
+      </c>
+      <c r="BR57">
+        <v>500.0</v>
+      </c>
+      <c r="BS57">
+        <v>2249.0</v>
+      </c>
+      <c r="BT57">
+        <v>2249000.0</v>
+      </c>
+      <c r="BU57">
+        <v>500000.0</v>
+      </c>
+      <c r="BV57"/>
+      <c r="BW57"/>
+      <c r="BX57"/>
+    </row>
+    <row r="58" spans="1:76">
+      <c r="A58" t="s">
+        <v>76</v>
+      </c>
+      <c r="B58">
+        <v>64283000.0</v>
+      </c>
+      <c r="C58">
+        <v>85962000.0</v>
+      </c>
+      <c r="D58">
+        <v>87594000.0</v>
+      </c>
+      <c r="E58">
+        <v>90198000.0</v>
+      </c>
+      <c r="F58">
+        <v>99073000.0</v>
+      </c>
+      <c r="G58">
+        <v>121208000.0</v>
+      </c>
+      <c r="H58">
+        <v>149633000.0</v>
+      </c>
+      <c r="I58">
+        <v>156493000.0</v>
+      </c>
+      <c r="J58">
+        <v>163167000.0</v>
+      </c>
+      <c r="K58">
+        <v>177086000.0</v>
+      </c>
+      <c r="L58">
+        <v>164863000.0</v>
+      </c>
+      <c r="M58">
+        <v>170095000.0</v>
+      </c>
+      <c r="N58">
+        <v>170410000.0</v>
+      </c>
+      <c r="O58">
+        <v>200451000.0</v>
+      </c>
+      <c r="P58">
+        <v>176615000.0</v>
+      </c>
+      <c r="Q58">
+        <v>173913000.0</v>
+      </c>
+      <c r="R58">
+        <v>193540000.0</v>
+      </c>
+      <c r="S58">
+        <v>229031000.0</v>
+      </c>
+      <c r="T58">
+        <v>237209000.0</v>
+      </c>
+      <c r="U58">
+        <v>230529000.0</v>
+      </c>
+      <c r="V58">
+        <v>242222000.0</v>
+      </c>
+      <c r="W58">
+        <v>250171000.0</v>
+      </c>
+      <c r="X58">
+        <v>262148000.0</v>
+      </c>
+      <c r="Y58">
+        <v>240411000.0</v>
+      </c>
+      <c r="Z58">
+        <v>216152000.0</v>
+      </c>
+      <c r="AA58">
+        <v>217442000.0</v>
+      </c>
+      <c r="AB58">
+        <v>214864000.0</v>
+      </c>
+      <c r="AC58">
+        <v>218087000.0</v>
+      </c>
+      <c r="AD58">
+        <v>287884000.0</v>
+      </c>
+      <c r="AE58">
+        <v>224816000.0</v>
+      </c>
+      <c r="AF58">
+        <v>184810000.0</v>
+      </c>
+      <c r="AG58">
+        <v>189322000.0</v>
+      </c>
+      <c r="AH58">
+        <v>112183000.0</v>
+      </c>
+      <c r="AI58">
+        <v>112223000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>102690000.0</v>
+      </c>
+      <c r="AK58">
+        <v>52711000.0</v>
+      </c>
+      <c r="AL58">
+        <v>49232000.0</v>
+      </c>
+      <c r="AM58">
+        <v>42966000.0</v>
+      </c>
+      <c r="AN58">
+        <v>42883000.0</v>
+      </c>
+      <c r="AO58">
+        <v>43815000.0</v>
+      </c>
+      <c r="AP58">
+        <v>40231000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>33835000.0</v>
+      </c>
+      <c r="AR58">
+        <v>26783000.0</v>
+      </c>
+      <c r="AS58">
+        <v>27583000.0</v>
+      </c>
+      <c r="AT58">
+        <v>27548000.0</v>
+      </c>
+      <c r="AU58">
+        <v>45710000.0</v>
+      </c>
+      <c r="AV58">
+        <v>30450000.0</v>
+      </c>
+      <c r="AW58">
+        <v>29039000.0</v>
+      </c>
+      <c r="AX58">
+        <v>21466000.0</v>
+      </c>
+      <c r="AY58">
+        <v>20387000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>20349000.0</v>
+      </c>
+      <c r="BA58">
+        <v>20959000.0</v>
+      </c>
+      <c r="BB58">
+        <v>22742000.0</v>
+      </c>
+      <c r="BC58">
+        <v>22790000.0</v>
+      </c>
+      <c r="BD58">
+        <v>27494731.0</v>
+      </c>
+      <c r="BE58">
+        <v>16397586.0</v>
+      </c>
+      <c r="BF58">
+        <v>10226485.0</v>
+      </c>
+      <c r="BG58">
+        <v>1025632.0</v>
+      </c>
+      <c r="BH58">
+        <v>362048.0</v>
+      </c>
+      <c r="BI58">
+        <v>3280.0</v>
+      </c>
+      <c r="BJ58">
+        <v>2410.0</v>
+      </c>
+      <c r="BK58"/>
+      <c r="BL58"/>
+      <c r="BM58"/>
+      <c r="BN58">
+        <v>2270.0</v>
+      </c>
+      <c r="BO58">
+        <v>2270.0</v>
+      </c>
+      <c r="BP58"/>
+      <c r="BQ58">
+        <v>2279.0</v>
+      </c>
+      <c r="BR58">
+        <v>500.0</v>
+      </c>
+      <c r="BS58">
+        <v>2249.0</v>
+      </c>
+      <c r="BT58">
+        <v>2249000.0</v>
+      </c>
+      <c r="BU58">
+        <v>500000.0</v>
+      </c>
+      <c r="BV58">
+        <v>2166000.0</v>
+      </c>
+      <c r="BW58">
+        <v>1407000.0</v>
+      </c>
+      <c r="BX58">
+        <v>8615000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:76">
+      <c r="A59" t="s">
+        <v>77</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59">
+        <v>0.0</v>
+      </c>
+      <c r="AG59">
+        <v>0.0</v>
+      </c>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
+      <c r="AI59">
+        <v>0.0</v>
+      </c>
+      <c r="AJ59">
+        <v>0.0</v>
+      </c>
+      <c r="AK59">
+        <v>0.0</v>
+      </c>
+      <c r="AL59">
+        <v>0.0</v>
+      </c>
+      <c r="AM59">
+        <v>0.0</v>
+      </c>
+      <c r="AN59">
+        <v>0.0</v>
+      </c>
+      <c r="AO59">
+        <v>0.0</v>
+      </c>
+      <c r="AP59">
+        <v>0.0</v>
+      </c>
+      <c r="AQ59">
+        <v>0.0</v>
+      </c>
+      <c r="AR59">
+        <v>0.0</v>
+      </c>
+      <c r="AS59">
+        <v>0.0</v>
+      </c>
+      <c r="AT59">
+        <v>0.0</v>
+      </c>
+      <c r="AU59">
+        <v>0.0</v>
+      </c>
+      <c r="AV59">
+        <v>0.0</v>
+      </c>
+      <c r="AW59">
+        <v>0.0</v>
+      </c>
+      <c r="AX59">
+        <v>0.0</v>
+      </c>
+      <c r="AY59">
+        <v>0.0</v>
+      </c>
+      <c r="AZ59">
+        <v>0.0</v>
+      </c>
+      <c r="BA59">
+        <v>0.0</v>
+      </c>
+      <c r="BB59">
+        <v>0.0</v>
+      </c>
+      <c r="BC59">
+        <v>0.0</v>
+      </c>
+      <c r="BD59">
+        <v>0.0</v>
+      </c>
+      <c r="BE59">
+        <v>0.0</v>
+      </c>
+      <c r="BF59">
+        <v>0.0</v>
+      </c>
+      <c r="BG59">
+        <v>0.0</v>
+      </c>
+      <c r="BH59">
+        <v>0.0</v>
+      </c>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+    </row>
+    <row r="60" spans="1:76">
+      <c r="A60" t="s">
+        <v>78</v>
+      </c>
+      <c r="B60">
+        <v>128416000.0</v>
+      </c>
+      <c r="C60">
+        <v>130340000.0</v>
+      </c>
+      <c r="D60">
+        <v>115268000.0</v>
+      </c>
+      <c r="E60">
+        <v>104718000.0</v>
+      </c>
+      <c r="F60">
+        <v>97108000.0</v>
+      </c>
+      <c r="G60">
+        <v>92125000.0</v>
+      </c>
+      <c r="H60">
+        <v>71088000.0</v>
+      </c>
+      <c r="I60">
+        <v>48509000.0</v>
+      </c>
+      <c r="J60">
+        <v>50982000.0</v>
+      </c>
+      <c r="K60">
+        <v>53442000.0</v>
+      </c>
+      <c r="L60">
+        <v>38742000.0</v>
+      </c>
+      <c r="M60">
+        <v>30399000.0</v>
+      </c>
+      <c r="N60">
+        <v>25847000.0</v>
+      </c>
+      <c r="O60">
+        <v>21608000.0</v>
+      </c>
+      <c r="P60">
+        <v>22155000.0</v>
+      </c>
+      <c r="Q60">
+        <v>19738000.0</v>
+      </c>
+      <c r="R60">
+        <v>7145000.0</v>
+      </c>
+      <c r="S60">
+        <v>-2446000.0</v>
+      </c>
+      <c r="T60">
+        <v>-10922000.0</v>
+      </c>
+      <c r="U60">
+        <v>29469000.0</v>
+      </c>
+      <c r="V60">
+        <v>16437000.0</v>
+      </c>
+      <c r="W60">
+        <v>-5951000.0</v>
+      </c>
+      <c r="X60">
+        <v>-453000.0</v>
+      </c>
+      <c r="Y60">
+        <v>23403000.0</v>
+      </c>
+      <c r="Z60">
+        <v>9377000.0</v>
+      </c>
+      <c r="AA60">
+        <v>17463000.0</v>
+      </c>
+      <c r="AB60">
+        <v>17200000.0</v>
+      </c>
+      <c r="AC60">
+        <v>21771000.0</v>
+      </c>
+      <c r="AD60">
+        <v>43500000.0</v>
+      </c>
+      <c r="AE60">
+        <v>34306000.0</v>
+      </c>
+      <c r="AF60">
+        <v>45900000.0</v>
+      </c>
+      <c r="AG60">
+        <v>38299000.0</v>
+      </c>
+      <c r="AH60">
+        <v>57456000.0</v>
+      </c>
+      <c r="AI60">
+        <v>53300000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>79168000.0</v>
+      </c>
+      <c r="AK60">
+        <v>120108000.0</v>
+      </c>
+      <c r="AL60">
+        <v>167392000.0</v>
+      </c>
+      <c r="AM60">
+        <v>209800000.0</v>
+      </c>
+      <c r="AN60">
+        <v>91148000.0</v>
+      </c>
+      <c r="AO60">
+        <v>127077000.0</v>
+      </c>
+      <c r="AP60">
+        <v>164943000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>206000000.0</v>
+      </c>
+      <c r="AR60">
+        <v>244841000.0</v>
+      </c>
+      <c r="AS60">
+        <v>274778000.0</v>
+      </c>
+      <c r="AT60">
+        <v>304336000.0</v>
+      </c>
+      <c r="AU60">
+        <v>117000000.0</v>
+      </c>
+      <c r="AV60">
+        <v>141603000.0</v>
+      </c>
+      <c r="AW60">
+        <v>167039000.0</v>
+      </c>
+      <c r="AX60">
+        <v>198787000.0</v>
+      </c>
+      <c r="AY60">
+        <v>83987000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>94760000.0</v>
+      </c>
+      <c r="BA60">
+        <v>107025000.0</v>
+      </c>
+      <c r="BB60">
+        <v>118300000.0</v>
+      </c>
+      <c r="BC60">
+        <v>128909000.0</v>
+      </c>
+      <c r="BD60">
+        <v>9002536.0</v>
+      </c>
+      <c r="BE60">
+        <v>28038843.0</v>
+      </c>
+      <c r="BF60">
+        <v>42595201.0</v>
+      </c>
+      <c r="BG60">
+        <v>54372535.0</v>
+      </c>
+      <c r="BH60">
+        <v>-323657.0</v>
+      </c>
+      <c r="BI60">
+        <v>-1533.0</v>
+      </c>
+      <c r="BJ60">
+        <v>-2221.0</v>
+      </c>
+      <c r="BK60">
+        <v>462.0</v>
+      </c>
+      <c r="BL60">
+        <v>2100.0</v>
+      </c>
+      <c r="BM60">
+        <v>1803.0</v>
+      </c>
+      <c r="BN60">
+        <v>41.0</v>
+      </c>
+      <c r="BO60">
+        <v>138.0</v>
+      </c>
+      <c r="BP60">
+        <v>50.0</v>
+      </c>
+      <c r="BQ60">
+        <v>158.0</v>
+      </c>
+      <c r="BR60">
+        <v>-433.0</v>
+      </c>
+      <c r="BS60">
+        <v>-2176.0</v>
+      </c>
+      <c r="BT60">
+        <v>-2177000.0</v>
+      </c>
+      <c r="BU60">
+        <v>1791000.0</v>
+      </c>
+      <c r="BV60">
+        <v>2166000.0</v>
+      </c>
+      <c r="BW60">
+        <v>1407000.0</v>
+      </c>
+      <c r="BX60">
+        <v>8615000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:76">
+      <c r="A61" t="s">
+        <v>79</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61">
+        <v>0.0</v>
+      </c>
+      <c r="AG61">
+        <v>0.0</v>
+      </c>
+      <c r="AH61">
+        <v>0.0</v>
+      </c>
+      <c r="AI61">
+        <v>0.0</v>
+      </c>
+      <c r="AJ61">
+        <v>0.0</v>
+      </c>
+      <c r="AK61">
+        <v>0.0</v>
+      </c>
+      <c r="AL61">
+        <v>0.0</v>
+      </c>
+      <c r="AM61">
+        <v>0.0</v>
+      </c>
+      <c r="AN61">
+        <v>0.0</v>
+      </c>
+      <c r="AO61">
+        <v>0.0</v>
+      </c>
+      <c r="AP61">
+        <v>0.0</v>
+      </c>
+      <c r="AQ61">
+        <v>0.0</v>
+      </c>
+      <c r="AR61">
+        <v>0.0</v>
+      </c>
+      <c r="AS61">
+        <v>0.0</v>
+      </c>
+      <c r="AT61">
+        <v>0.0</v>
+      </c>
+      <c r="AU61">
+        <v>0.0</v>
+      </c>
+      <c r="AV61">
+        <v>0.0</v>
+      </c>
+      <c r="AW61">
+        <v>0.0</v>
+      </c>
+      <c r="AX61">
+        <v>0.0</v>
+      </c>
+      <c r="AY61">
+        <v>0.0</v>
+      </c>
+      <c r="AZ61">
+        <v>0.0</v>
+      </c>
+      <c r="BA61">
+        <v>0.0</v>
+      </c>
+      <c r="BB61">
+        <v>0.0</v>
+      </c>
+      <c r="BC61">
+        <v>0.0</v>
+      </c>
+      <c r="BD61">
+        <v>0.0</v>
+      </c>
+      <c r="BE61">
+        <v>0.0</v>
+      </c>
+      <c r="BF61">
+        <v>0.0</v>
+      </c>
+      <c r="BG61">
+        <v>0.0</v>
+      </c>
+      <c r="BH61">
+        <v>0.0</v>
+      </c>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+    </row>
+    <row r="62" spans="1:76">
+      <c r="A62" t="s">
+        <v>80</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:T32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:20">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2" spans="1:20">
+      <c r="A2" t="s">
+        <v>137</v>
+      </c>
+      <c r="B2">
+        <v>58157000.0</v>
+      </c>
+      <c r="C2">
+        <v>64404000.0</v>
+      </c>
+      <c r="D2">
+        <v>62682000.0</v>
+      </c>
+      <c r="E2">
+        <v>55093000.0</v>
+      </c>
+      <c r="F2">
+        <v>63701000.0</v>
+      </c>
+      <c r="G2">
+        <v>39374000.0</v>
+      </c>
+      <c r="H2">
+        <v>36815000.0</v>
+      </c>
+      <c r="I2">
+        <v>34600000.0</v>
+      </c>
+      <c r="J2">
+        <v>5600000.0</v>
+      </c>
+      <c r="K2">
+        <v>1149000.0</v>
+      </c>
+      <c r="L2">
+        <v>776000.0</v>
+      </c>
+      <c r="M2">
+        <v>0.0</v>
+      </c>
+      <c r="N2">
+        <v>0.0</v>
+      </c>
+      <c r="O2">
+        <v>0.0</v>
+      </c>
+      <c r="P2">
+        <v>0.0</v>
+      </c>
+      <c r="Q2"/>
+      <c r="R2"/>
+      <c r="S2"/>
+      <c r="T2"/>
+    </row>
+    <row r="3" spans="1:20">
+      <c r="A3" t="s">
+        <v>138</v>
+      </c>
+      <c r="B3">
+        <v>10938000.0</v>
+      </c>
+      <c r="C3">
+        <v>11524000.0</v>
+      </c>
+      <c r="D3">
+        <v>11519000.0</v>
+      </c>
+      <c r="E3">
+        <v>9840000.0</v>
+      </c>
+      <c r="F3">
+        <v>11305000.0</v>
+      </c>
+      <c r="G3">
+        <v>10033000.0</v>
+      </c>
+      <c r="H3">
+        <v>8077000.0</v>
+      </c>
+      <c r="I3">
+        <v>7384000.0</v>
+      </c>
+      <c r="J3">
+        <v>2811000.0</v>
+      </c>
+      <c r="K3">
+        <v>1149000.0</v>
+      </c>
+      <c r="L3">
+        <v>776000.0</v>
+      </c>
+      <c r="M3">
+        <v>627000.0</v>
+      </c>
+      <c r="N3">
+        <v>423000.0</v>
+      </c>
+      <c r="O3">
+        <v>265000.0</v>
+      </c>
+      <c r="P3">
+        <v>10702.0</v>
+      </c>
+      <c r="Q3"/>
+      <c r="R3"/>
+      <c r="S3"/>
+      <c r="T3"/>
+    </row>
+    <row r="4" spans="1:20">
+      <c r="A4" t="s">
+        <v>139</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+    </row>
+    <row r="5" spans="1:20">
+      <c r="A5" t="s">
+        <v>140</v>
+      </c>
+      <c r="B5">
+        <v>42404000.0</v>
+      </c>
+      <c r="C5">
+        <v>36552000.0</v>
+      </c>
+      <c r="D5">
+        <v>36004000.0</v>
+      </c>
+      <c r="E5">
+        <v>12049000.0</v>
+      </c>
+      <c r="F5">
+        <v>-15995000.0</v>
+      </c>
+      <c r="G5">
+        <v>-45742000.0</v>
+      </c>
+      <c r="H5">
+        <v>-60523000.0</v>
+      </c>
+      <c r="I5">
+        <v>-102590000.0</v>
+      </c>
+      <c r="J5">
+        <v>-291235000.0</v>
+      </c>
+      <c r="K5">
+        <v>-276600000.0</v>
+      </c>
+      <c r="L5">
+        <v>-240300000.0</v>
+      </c>
+      <c r="M5">
+        <v>-142300000.0</v>
+      </c>
+      <c r="N5">
+        <v>-54833000.0</v>
+      </c>
+      <c r="O5">
+        <v>-74400000.0</v>
+      </c>
+      <c r="P5">
+        <v>-10232878.0</v>
+      </c>
+      <c r="Q5">
+        <v>-15976.0</v>
+      </c>
+      <c r="R5">
+        <v>-16836.0</v>
+      </c>
+      <c r="S5">
+        <v>-14083.0</v>
+      </c>
+      <c r="T5">
+        <v>-15093000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:20">
+      <c r="A6" t="s">
+        <v>141</v>
+      </c>
+      <c r="B6">
+        <v>53342000.0</v>
+      </c>
+      <c r="C6">
+        <v>48076000.0</v>
+      </c>
+      <c r="D6">
+        <v>47523000.0</v>
+      </c>
+      <c r="E6">
+        <v>21889000.0</v>
+      </c>
+      <c r="F6">
+        <v>-4690000.0</v>
+      </c>
+      <c r="G6">
+        <v>-35709000.0</v>
+      </c>
+      <c r="H6">
+        <v>-52446000.0</v>
+      </c>
+      <c r="I6">
+        <v>-95206000.0</v>
+      </c>
+      <c r="J6">
+        <v>-288424000.0</v>
+      </c>
+      <c r="K6">
+        <v>-275451000.0</v>
+      </c>
+      <c r="L6">
+        <v>-239524000.0</v>
+      </c>
+      <c r="M6">
+        <v>-141673000.0</v>
+      </c>
+      <c r="N6">
+        <v>-54410000.0</v>
+      </c>
+      <c r="O6">
+        <v>-74135000.0</v>
+      </c>
+      <c r="P6">
+        <v>-10222176.0</v>
+      </c>
+      <c r="Q6">
+        <v>-15976.0</v>
+      </c>
+      <c r="R6">
+        <v>-16836.0</v>
+      </c>
+      <c r="S6">
+        <v>-14083.0</v>
+      </c>
+      <c r="T6">
+        <v>-15093000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20">
+      <c r="A7" t="s">
+        <v>142</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+    </row>
+    <row r="8" spans="1:20">
+      <c r="A8" t="s">
+        <v>143</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+    </row>
+    <row r="9" spans="1:20">
+      <c r="A9" t="s">
+        <v>144</v>
+      </c>
+      <c r="B9">
+        <v>170214000.0</v>
+      </c>
+      <c r="C9">
+        <v>166064000.0</v>
+      </c>
+      <c r="D9">
+        <v>172955000.0</v>
+      </c>
+      <c r="E9">
+        <v>172938000.0</v>
+      </c>
+      <c r="F9">
+        <v>189454000.0</v>
+      </c>
+      <c r="G9">
+        <v>185736000.0</v>
+      </c>
+      <c r="H9">
+        <v>235445000.0</v>
+      </c>
+      <c r="I9">
+        <v>216400000.0</v>
+      </c>
+      <c r="J9">
+        <v>22100000.0</v>
+      </c>
+      <c r="K9">
+        <v>-1149000.0</v>
+      </c>
+      <c r="L9">
+        <v>-776000.0</v>
+      </c>
+      <c r="M9">
+        <v>0.0</v>
+      </c>
+      <c r="N9">
+        <v>0.0</v>
+      </c>
+      <c r="O9">
+        <v>0.0</v>
+      </c>
+      <c r="P9">
+        <v>-281096.0</v>
+      </c>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+    </row>
+    <row r="10" spans="1:20">
+      <c r="A10" t="s">
+        <v>145</v>
+      </c>
+      <c r="B10">
+        <v>35782000.0</v>
+      </c>
+      <c r="C10">
+        <v>24100000.0</v>
+      </c>
+      <c r="D10">
+        <v>22674000.0</v>
+      </c>
+      <c r="E10">
+        <v>457000.0</v>
+      </c>
+      <c r="F10">
+        <v>-28802000.0</v>
+      </c>
+      <c r="G10">
+        <v>-59788000.0</v>
+      </c>
+      <c r="H10">
+        <v>-75542000.0</v>
+      </c>
+      <c r="I10">
+        <v>-113600000.0</v>
+      </c>
+      <c r="J10">
+        <v>-292000000.0</v>
+      </c>
+      <c r="K10">
+        <v>-276000000.0</v>
+      </c>
+      <c r="L10">
+        <v>-239300000.0</v>
+      </c>
+      <c r="M10">
+        <v>-142000000.0</v>
+      </c>
+      <c r="N10">
+        <v>-54659000.0</v>
+      </c>
+      <c r="O10">
+        <v>-74300000.0</v>
+      </c>
+      <c r="P10">
+        <v>-10232878.0</v>
+      </c>
+      <c r="Q10">
+        <v>-15976.0</v>
+      </c>
+      <c r="R10">
+        <v>-16836.0</v>
+      </c>
+      <c r="S10">
+        <v>-14083.0</v>
+      </c>
+      <c r="T10">
+        <v>-15093000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20">
+      <c r="A11" t="s">
+        <v>146</v>
+      </c>
+      <c r="B11">
+        <v>4671000.0</v>
+      </c>
+      <c r="C11">
+        <v>-6178000.0</v>
+      </c>
+      <c r="D11">
+        <v>1083000.0</v>
+      </c>
+      <c r="E11">
+        <v>455000.0</v>
+      </c>
+      <c r="F11">
+        <v>324000.0</v>
+      </c>
+      <c r="G11">
+        <v>207000.0</v>
+      </c>
+      <c r="H11">
+        <v>53000.0</v>
+      </c>
+      <c r="I11">
+        <v>-7918000.0</v>
+      </c>
+      <c r="J11">
+        <v>-2211000.0</v>
+      </c>
+      <c r="K11">
+        <v>-2149000.0</v>
+      </c>
+      <c r="L11">
+        <v>-1751000.0</v>
+      </c>
+      <c r="M11">
+        <v>-941000.0</v>
+      </c>
+      <c r="N11">
+        <v>-172000.0</v>
+      </c>
+      <c r="O11">
+        <v>-267000.0</v>
+      </c>
+      <c r="P11">
+        <v>76217.0</v>
+      </c>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+    </row>
+    <row r="12" spans="1:20">
+      <c r="A12" t="s">
+        <v>147</v>
+      </c>
+      <c r="B12">
+        <v>6622000.0</v>
+      </c>
+      <c r="C12">
+        <v>12452000.0</v>
+      </c>
+      <c r="D12">
+        <v>13330000.0</v>
+      </c>
+      <c r="E12">
+        <v>11592000.0</v>
+      </c>
+      <c r="F12">
+        <v>12807000.0</v>
+      </c>
+      <c r="G12">
+        <v>14046000.0</v>
+      </c>
+      <c r="H12">
+        <v>15000000.0</v>
+      </c>
+      <c r="I12">
+        <v>11000000.0</v>
+      </c>
+      <c r="J12">
+        <v>720000.0</v>
+      </c>
+      <c r="K12">
+        <v>958000.0</v>
+      </c>
+      <c r="L12">
+        <v>971000.0</v>
+      </c>
+      <c r="M12">
+        <v>324000.0</v>
+      </c>
+      <c r="N12">
+        <v>172000.0</v>
+      </c>
+      <c r="O12">
+        <v>98000.0</v>
+      </c>
+      <c r="P12">
+        <v>3783.0</v>
+      </c>
+      <c r="Q12">
+        <v>0.0</v>
+      </c>
+      <c r="R12">
+        <v>0.0</v>
+      </c>
+      <c r="S12">
+        <v>0.0</v>
+      </c>
+      <c r="T12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20">
+      <c r="A13" t="s">
+        <v>148</v>
+      </c>
+      <c r="B13">
+        <v>4078000.0</v>
+      </c>
+      <c r="C13">
+        <v>4724000.0</v>
+      </c>
+      <c r="D13">
+        <v>2405000.0</v>
+      </c>
+      <c r="E13">
+        <v>813000.0</v>
+      </c>
+      <c r="F13">
+        <v>160000.0</v>
+      </c>
+      <c r="G13">
+        <v>500000.0</v>
+      </c>
+      <c r="H13">
+        <v>2847000.0</v>
+      </c>
+      <c r="I13">
+        <v>1796000.0</v>
+      </c>
+      <c r="J13">
+        <v>1256000.0</v>
+      </c>
+      <c r="K13">
+        <v>958000.0</v>
+      </c>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+    </row>
+    <row r="14" spans="1:20">
+      <c r="A14" t="s">
+        <v>149</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+    </row>
+    <row r="15" spans="1:20">
+      <c r="A15" t="s">
+        <v>150</v>
+      </c>
+      <c r="B15">
+        <v>31111000.0</v>
+      </c>
+      <c r="C15">
+        <v>30278000.0</v>
+      </c>
+      <c r="D15">
+        <v>21591000.0</v>
+      </c>
+      <c r="E15">
+        <v>2000.0</v>
+      </c>
+      <c r="F15">
+        <v>-29126000.0</v>
+      </c>
+      <c r="G15">
+        <v>-59995000.0</v>
+      </c>
+      <c r="H15">
+        <v>-75595000.0</v>
+      </c>
+      <c r="I15">
+        <v>-113600000.0</v>
+      </c>
+      <c r="J15">
+        <v>-292000000.0</v>
+      </c>
+      <c r="K15">
+        <v>-276000000.0</v>
+      </c>
+      <c r="L15">
+        <v>-239300000.0</v>
+      </c>
+      <c r="M15">
+        <v>-142000000.0</v>
+      </c>
+      <c r="N15">
+        <v>-54659000.0</v>
+      </c>
+      <c r="O15">
+        <v>-74300000.0</v>
+      </c>
+      <c r="P15">
+        <v>-10232878.0</v>
+      </c>
+      <c r="Q15">
+        <v>-15976.0</v>
+      </c>
+      <c r="R15">
+        <v>-16836.0</v>
+      </c>
+      <c r="S15">
+        <v>-14083.0</v>
+      </c>
+      <c r="T15">
+        <v>-15093000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:20">
+      <c r="A16" t="s">
+        <v>151</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
+        <v>2000.0</v>
+      </c>
+      <c r="F16">
+        <v>-29126000.0</v>
+      </c>
+      <c r="G16">
+        <v>-59995000.0</v>
+      </c>
+      <c r="H16">
+        <v>-75595000.0</v>
+      </c>
+      <c r="I16">
+        <v>-113575000.0</v>
+      </c>
+      <c r="J16">
+        <v>-291955000.0</v>
+      </c>
+      <c r="K16">
+        <v>-276011000.0</v>
+      </c>
+      <c r="L16">
+        <v>-239284000.0</v>
+      </c>
+      <c r="M16">
+        <v>-141965000.0</v>
+      </c>
+      <c r="N16">
+        <v>-54659000.0</v>
+      </c>
+      <c r="O16">
+        <v>-74352000.0</v>
+      </c>
+      <c r="P16">
+        <v>-10232878.0</v>
+      </c>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+    </row>
+    <row r="17" spans="1:20">
+      <c r="A17" t="s">
+        <v>152</v>
+      </c>
+      <c r="B17">
+        <v>31111000.0</v>
+      </c>
+      <c r="C17">
+        <v>30278000.0</v>
+      </c>
+      <c r="D17">
+        <v>3717000.0</v>
+      </c>
+      <c r="E17">
+        <v>2000.0</v>
+      </c>
+      <c r="F17">
+        <v>-29126000.0</v>
+      </c>
+      <c r="G17">
+        <v>-59995000.0</v>
+      </c>
+      <c r="H17">
+        <v>-75595000.0</v>
+      </c>
+      <c r="I17">
+        <v>-113575000.0</v>
+      </c>
+      <c r="J17">
+        <v>-291955000.0</v>
+      </c>
+      <c r="K17">
+        <v>-276011000.0</v>
+      </c>
+      <c r="L17">
+        <v>-239284000.0</v>
+      </c>
+      <c r="M17">
+        <v>-141965000.0</v>
+      </c>
+      <c r="N17">
+        <v>-54659000.0</v>
+      </c>
+      <c r="O17">
+        <v>-74352000.0</v>
+      </c>
+      <c r="P17">
+        <v>-10232878.0</v>
+      </c>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+    </row>
+    <row r="18" spans="1:20">
+      <c r="A18" t="s">
+        <v>153</v>
+      </c>
+      <c r="B18">
+        <v>-2544000.0</v>
+      </c>
+      <c r="C18">
+        <v>-7728000.0</v>
+      </c>
+      <c r="D18">
+        <v>-10850000.0</v>
+      </c>
+      <c r="E18">
+        <v>-10779000.0</v>
+      </c>
+      <c r="F18">
+        <v>-12647000.0</v>
+      </c>
+      <c r="G18">
+        <v>-13600000.0</v>
+      </c>
+      <c r="H18">
+        <v>-12172000.0</v>
+      </c>
+      <c r="I18">
+        <v>-9189000.0</v>
+      </c>
+      <c r="J18">
+        <v>536000.0</v>
+      </c>
+      <c r="K18">
+        <v>958000.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+    </row>
+    <row r="19" spans="1:20">
+      <c r="A19" t="s">
+        <v>154</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
+        <v>-11671000.0</v>
+      </c>
+      <c r="F19">
+        <v>-17285000.0</v>
+      </c>
+      <c r="G19">
+        <v>-15340000.0</v>
+      </c>
+      <c r="H19">
+        <v>-21478000.0</v>
+      </c>
+      <c r="I19">
+        <v>-7918000.0</v>
+      </c>
+      <c r="J19">
+        <v>1155000.0</v>
+      </c>
+      <c r="K19">
+        <v>585000.0</v>
+      </c>
+      <c r="L19">
+        <v>996000.0</v>
+      </c>
+      <c r="M19">
+        <v>310000.0</v>
+      </c>
+      <c r="N19">
+        <v>174000.0</v>
+      </c>
+      <c r="O19">
+        <v>98000.0</v>
+      </c>
+      <c r="P19">
+        <v>-76217.0</v>
+      </c>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+    </row>
+    <row r="20" spans="1:20">
+      <c r="A20" t="s">
+        <v>155</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20">
+        <v>7000000.0</v>
+      </c>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+    </row>
+    <row r="21" spans="1:20">
+      <c r="A21" t="s">
+        <v>156</v>
+      </c>
+      <c r="B21">
+        <v>37299000.0</v>
+      </c>
+      <c r="C21">
+        <v>30966000.0</v>
+      </c>
+      <c r="D21">
+        <v>32640000.0</v>
+      </c>
+      <c r="E21">
+        <v>23720000.0</v>
+      </c>
+      <c r="F21">
+        <v>1290000.0</v>
+      </c>
+      <c r="G21">
+        <v>-30402000.0</v>
+      </c>
+      <c r="H21">
+        <v>-75595000.0</v>
+      </c>
+      <c r="I21">
+        <v>-94700000.0</v>
+      </c>
+      <c r="J21">
+        <v>-292400000.0</v>
+      </c>
+      <c r="K21">
+        <v>-276600000.0</v>
+      </c>
+      <c r="L21">
+        <v>-240300000.0</v>
+      </c>
+      <c r="M21">
+        <v>-142300000.0</v>
+      </c>
+      <c r="N21">
+        <v>-54833000.0</v>
+      </c>
+      <c r="O21">
+        <v>-74400000.0</v>
+      </c>
+      <c r="P21">
+        <v>-10156661.0</v>
+      </c>
+      <c r="Q21">
+        <v>-15976.0</v>
+      </c>
+      <c r="R21">
+        <v>-16836.0</v>
+      </c>
+      <c r="S21">
+        <v>-14083.0</v>
+      </c>
+      <c r="T21">
+        <v>-15093000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:20">
+      <c r="A22" t="s">
+        <v>157</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+    </row>
+    <row r="23" spans="1:20">
+      <c r="A23" t="s">
+        <v>158</v>
+      </c>
+      <c r="B23">
+        <v>191072000.0</v>
+      </c>
+      <c r="C23">
+        <v>199502000.0</v>
+      </c>
+      <c r="D23">
+        <v>202997000.0</v>
+      </c>
+      <c r="E23">
+        <v>204311000.0</v>
+      </c>
+      <c r="F23">
+        <v>251865000.0</v>
+      </c>
+      <c r="G23">
+        <v>255512000.0</v>
+      </c>
+      <c r="H23">
+        <v>347855000.0</v>
+      </c>
+      <c r="I23">
+        <v>345700000.0</v>
+      </c>
+      <c r="J23">
+        <v>320100000.0</v>
+      </c>
+      <c r="K23">
+        <v>276600000.0</v>
+      </c>
+      <c r="L23">
+        <v>240300000.0</v>
+      </c>
+      <c r="M23">
+        <v>142300000.0</v>
+      </c>
+      <c r="N23">
+        <v>54833000.0</v>
+      </c>
+      <c r="O23">
+        <v>74400000.0</v>
+      </c>
+      <c r="P23">
+        <v>10156661.0</v>
+      </c>
+      <c r="Q23">
+        <v>15976.0</v>
+      </c>
+      <c r="R23">
+        <v>16836.0</v>
+      </c>
+      <c r="S23">
+        <v>14083.0</v>
+      </c>
+      <c r="T23">
+        <v>15093000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:20">
+      <c r="A24" t="s">
+        <v>159</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+    </row>
+    <row r="25" spans="1:20">
+      <c r="A25" t="s">
+        <v>160</v>
+      </c>
+      <c r="B25">
+        <v>10938000.0</v>
+      </c>
+      <c r="C25">
+        <v>11524000.0</v>
+      </c>
+      <c r="D25">
+        <v>10163000.0</v>
+      </c>
+      <c r="E25">
+        <v>8920000.0</v>
+      </c>
+      <c r="F25">
+        <v>10598000.0</v>
+      </c>
+      <c r="G25">
+        <v>10033000.0</v>
+      </c>
+      <c r="H25">
+        <v>8077000.0</v>
+      </c>
+      <c r="I25">
+        <v>7384000.0</v>
+      </c>
+      <c r="J25">
+        <v>2811000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+    </row>
+    <row r="26" spans="1:20">
+      <c r="A26" t="s">
+        <v>161</v>
+      </c>
+      <c r="B26">
+        <v>62068000.0</v>
+      </c>
+      <c r="C26">
+        <v>54935000.0</v>
+      </c>
+      <c r="D26">
+        <v>50382000.0</v>
+      </c>
+      <c r="E26">
+        <v>52240000.0</v>
+      </c>
+      <c r="F26">
+        <v>71870000.0</v>
+      </c>
+      <c r="G26">
+        <v>97650000.0</v>
+      </c>
+      <c r="H26">
+        <v>132851000.0</v>
+      </c>
+      <c r="I26">
+        <v>164900000.0</v>
+      </c>
+      <c r="J26">
+        <v>207800000.0</v>
+      </c>
+      <c r="K26">
+        <v>222800000.0</v>
+      </c>
+      <c r="L26">
+        <v>208500000.0</v>
+      </c>
+      <c r="M26">
+        <v>122900000.0</v>
+      </c>
+      <c r="N26">
+        <v>45046000.0</v>
+      </c>
+      <c r="O26">
+        <v>49600000.0</v>
+      </c>
+      <c r="P26">
+        <v>826372.0</v>
+      </c>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+    </row>
+    <row r="27" spans="1:20">
+      <c r="A27" t="s">
+        <v>162</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>519000.0</v>
+      </c>
+      <c r="D27">
+        <v>881000.0</v>
+      </c>
+      <c r="E27">
+        <v>22000.0</v>
+      </c>
+      <c r="F27">
+        <v>6000.0</v>
+      </c>
+      <c r="G27">
+        <v>88000.0</v>
+      </c>
+      <c r="H27">
+        <v>1130000.0</v>
+      </c>
+      <c r="I27">
+        <v>12000.0</v>
+      </c>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+    </row>
+    <row r="28" spans="1:20">
+      <c r="A28" t="s">
+        <v>163</v>
+      </c>
+      <c r="B28">
+        <v>71209000.0</v>
+      </c>
+      <c r="C28">
+        <v>80682000.0</v>
+      </c>
+      <c r="D28">
+        <v>88427000.0</v>
+      </c>
+      <c r="E28">
+        <v>89978000.0</v>
+      </c>
+      <c r="F28">
+        <v>116294000.0</v>
+      </c>
+      <c r="G28">
+        <v>118488000.0</v>
+      </c>
+      <c r="H28">
+        <v>140509000.0</v>
+      </c>
+      <c r="I28">
+        <v>146188000.0</v>
+      </c>
+      <c r="J28">
+        <v>106700000.0</v>
+      </c>
+      <c r="K28">
+        <v>53800000.0</v>
+      </c>
+      <c r="L28">
+        <v>31800000.0</v>
+      </c>
+      <c r="M28">
+        <v>19400000.0</v>
+      </c>
+      <c r="N28">
+        <v>9787000.0</v>
+      </c>
+      <c r="O28">
+        <v>24800000.0</v>
+      </c>
+      <c r="P28">
+        <v>9319587.0</v>
+      </c>
+      <c r="Q28">
+        <v>15976.0</v>
+      </c>
+      <c r="R28">
+        <v>16836.0</v>
+      </c>
+      <c r="S28">
+        <v>14083.0</v>
+      </c>
+      <c r="T28"/>
+    </row>
+    <row r="29" spans="1:20">
+      <c r="A29" t="s">
+        <v>164</v>
+      </c>
+      <c r="B29">
+        <v>4671000.0</v>
+      </c>
+      <c r="C29">
+        <v>-6178000.0</v>
+      </c>
+      <c r="D29">
+        <v>841000.0</v>
+      </c>
+      <c r="E29">
+        <v>455000.0</v>
+      </c>
+      <c r="F29">
+        <v>324000.0</v>
+      </c>
+      <c r="G29">
+        <v>200000.0</v>
+      </c>
+      <c r="H29"/>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+    </row>
+    <row r="30" spans="1:20">
+      <c r="A30" t="s">
+        <v>165</v>
+      </c>
+      <c r="B30">
+        <v>132915000.0</v>
+      </c>
+      <c r="C30">
+        <v>135098000.0</v>
+      </c>
+      <c r="D30">
+        <v>140315000.0</v>
+      </c>
+      <c r="E30">
+        <v>149218000.0</v>
+      </c>
+      <c r="F30">
+        <v>188164000.0</v>
+      </c>
+      <c r="G30">
+        <v>216138000.0</v>
+      </c>
+      <c r="H30">
+        <v>311040000.0</v>
+      </c>
+      <c r="I30">
+        <v>311100000.0</v>
+      </c>
+      <c r="J30">
+        <v>314500000.0</v>
+      </c>
+      <c r="K30">
+        <v>276600000.0</v>
+      </c>
+      <c r="L30">
+        <v>240300000.0</v>
+      </c>
+      <c r="M30">
+        <v>142300000.0</v>
+      </c>
+      <c r="N30">
+        <v>54833000.0</v>
+      </c>
+      <c r="O30">
+        <v>74400000.0</v>
+      </c>
+      <c r="P30">
+        <v>10156661.0</v>
+      </c>
+      <c r="Q30">
+        <v>15976.0</v>
+      </c>
+      <c r="R30">
+        <v>16836.0</v>
+      </c>
+      <c r="S30">
+        <v>14083.0</v>
+      </c>
+      <c r="T30">
+        <v>-15093000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:20">
+      <c r="A31" t="s">
+        <v>166</v>
+      </c>
+      <c r="B31">
+        <v>-1517000.0</v>
+      </c>
+      <c r="C31">
+        <v>-6866000.0</v>
+      </c>
+      <c r="D31">
+        <v>-9966000.0</v>
+      </c>
+      <c r="E31">
+        <v>-23263000.0</v>
+      </c>
+      <c r="F31">
+        <v>-30092000.0</v>
+      </c>
+      <c r="G31">
+        <v>-29386000.0</v>
+      </c>
+      <c r="H31">
+        <v>53000.0</v>
+      </c>
+      <c r="I31">
+        <v>-18920000.0</v>
+      </c>
+      <c r="J31">
+        <v>435000.0</v>
+      </c>
+      <c r="K31">
+        <v>-400000.0</v>
+      </c>
+      <c r="L31">
+        <v>25000.0</v>
+      </c>
+      <c r="M31">
+        <v>-14000.0</v>
+      </c>
+      <c r="N31">
+        <v>174000.0</v>
+      </c>
+      <c r="O31">
+        <v>98000.0</v>
+      </c>
+      <c r="P31">
+        <v>-76217.0</v>
+      </c>
+      <c r="Q31"/>
+      <c r="R31"/>
+      <c r="S31"/>
+      <c r="T31"/>
+    </row>
+    <row r="32" spans="1:20">
+      <c r="A32" t="s">
+        <v>167</v>
+      </c>
+      <c r="B32">
+        <v>228371000.0</v>
+      </c>
+      <c r="C32">
+        <v>230468000.0</v>
+      </c>
+      <c r="D32">
+        <v>235637000.0</v>
+      </c>
+      <c r="E32">
+        <v>228031000.0</v>
+      </c>
+      <c r="F32">
+        <v>253155000.0</v>
+      </c>
+      <c r="G32">
+        <v>225110000.0</v>
+      </c>
+      <c r="H32">
+        <v>272260000.0</v>
+      </c>
+      <c r="I32">
+        <v>251000000.0</v>
+      </c>
+      <c r="J32">
+        <v>27700000.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32">
+        <v>0.0</v>
+      </c>
+      <c r="M32">
+        <v>0.0</v>
+      </c>
+      <c r="N32">
+        <v>0.0</v>
+      </c>
+      <c r="O32">
+        <v>0.0</v>
+      </c>
+      <c r="P32">
+        <v>-281096.0</v>
+      </c>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BW32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:75">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>82</v>
+      </c>
+      <c r="E1" t="s">
+        <v>83</v>
+      </c>
+      <c r="F1" t="s">
+        <v>84</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>85</v>
+      </c>
+      <c r="I1" t="s">
+        <v>86</v>
+      </c>
+      <c r="J1" t="s">
+        <v>87</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>88</v>
+      </c>
+      <c r="M1" t="s">
+        <v>89</v>
+      </c>
+      <c r="N1" t="s">
+        <v>90</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>92</v>
+      </c>
+      <c r="R1" t="s">
+        <v>93</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>94</v>
+      </c>
+      <c r="U1" t="s">
+        <v>95</v>
+      </c>
+      <c r="V1" t="s">
+        <v>96</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>97</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2" spans="1:75">
+      <c r="A2" t="s">
+        <v>137</v>
+      </c>
+      <c r="B2">
+        <v>10424000.0</v>
+      </c>
+      <c r="C2">
+        <v>23127000.0</v>
+      </c>
+      <c r="D2">
+        <v>12173000.0</v>
+      </c>
+      <c r="E2">
+        <v>12301000.0</v>
+      </c>
+      <c r="F2">
+        <v>10556000.0</v>
+      </c>
+      <c r="G2">
+        <v>13921000.0</v>
+      </c>
+      <c r="H2">
+        <v>29097000.0</v>
+      </c>
+      <c r="I2">
+        <v>10658000.0</v>
+      </c>
+      <c r="J2">
+        <v>10728000.0</v>
+      </c>
+      <c r="K2">
+        <v>24323000.0</v>
+      </c>
+      <c r="L2">
+        <v>13284000.0</v>
+      </c>
+      <c r="M2">
+        <v>11857000.0</v>
+      </c>
+      <c r="N2">
+        <v>13218000.0</v>
+      </c>
+      <c r="O2">
+        <v>16836000.0</v>
+      </c>
+      <c r="P2">
+        <v>12495000.0</v>
+      </c>
+      <c r="Q2">
+        <v>14918000.0</v>
+      </c>
+      <c r="R2">
+        <v>10844000.0</v>
+      </c>
+      <c r="S2">
+        <v>11895000.0</v>
+      </c>
+      <c r="T2">
+        <v>10279000.0</v>
+      </c>
+      <c r="U2">
+        <v>11969000.0</v>
+      </c>
+      <c r="V2">
+        <v>29557000.0</v>
+      </c>
+      <c r="W2">
+        <v>10940000.0</v>
+      </c>
+      <c r="X2">
+        <v>9943000.0</v>
+      </c>
+      <c r="Y2">
+        <v>9415000.0</v>
+      </c>
+      <c r="Z2">
+        <v>9076000.0</v>
+      </c>
+      <c r="AA2">
+        <v>10142000.0</v>
+      </c>
+      <c r="AB2">
+        <v>9400000.0</v>
+      </c>
+      <c r="AC2">
+        <v>9317000.0</v>
+      </c>
+      <c r="AD2">
+        <v>8000000.0</v>
+      </c>
+      <c r="AE2">
+        <v>10300000.0</v>
+      </c>
+      <c r="AF2">
+        <v>9000000.0</v>
+      </c>
+      <c r="AG2">
+        <v>8831000.0</v>
+      </c>
+      <c r="AH2">
+        <v>6383000.0</v>
+      </c>
+      <c r="AI2">
+        <v>4100000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>1526000.0</v>
+      </c>
+      <c r="AK2">
+        <v>77908000.0</v>
+      </c>
+      <c r="AL2">
+        <v>72925000.0</v>
+      </c>
+      <c r="AM2">
+        <v>0.0</v>
+      </c>
+      <c r="AN2">
+        <v>0.0</v>
+      </c>
+      <c r="AO2">
+        <v>0.0</v>
+      </c>
+      <c r="AP2">
+        <v>0.0</v>
+      </c>
+      <c r="AQ2">
+        <v>0.0</v>
+      </c>
+      <c r="AR2">
+        <v>0.0</v>
+      </c>
+      <c r="AS2">
+        <v>0.0</v>
+      </c>
+      <c r="AT2">
+        <v>0.0</v>
+      </c>
+      <c r="AU2">
+        <v>0.0</v>
+      </c>
+      <c r="AV2">
+        <v>0.0</v>
+      </c>
+      <c r="AW2">
+        <v>0.0</v>
+      </c>
+      <c r="AX2">
+        <v>0.0</v>
+      </c>
+      <c r="AY2">
+        <v>0.0</v>
+      </c>
+      <c r="AZ2">
+        <v>0.0</v>
+      </c>
+      <c r="BA2">
+        <v>0.0</v>
+      </c>
+      <c r="BB2">
+        <v>0.0</v>
+      </c>
+      <c r="BC2">
+        <v>0.0</v>
+      </c>
+      <c r="BD2">
+        <v>0.0</v>
+      </c>
+      <c r="BE2">
+        <v>0.0</v>
+      </c>
+      <c r="BF2">
+        <v>0.0</v>
+      </c>
+      <c r="BG2">
+        <v>0.0</v>
+      </c>
+      <c r="BH2">
+        <v>0.0</v>
+      </c>
+      <c r="BI2">
+        <v>0.0</v>
+      </c>
+      <c r="BJ2">
+        <v>0.0</v>
+      </c>
+      <c r="BK2"/>
+      <c r="BL2"/>
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2"/>
+    </row>
+    <row r="3" spans="1:75">
+      <c r="A3" t="s">
+        <v>138</v>
+      </c>
+      <c r="B3">
+        <v>2500000.0</v>
+      </c>
+      <c r="C3">
+        <v>2657000.0</v>
+      </c>
+      <c r="D3">
+        <v>2722000.0</v>
+      </c>
+      <c r="E3">
+        <v>2763000.0</v>
+      </c>
+      <c r="F3">
+        <v>2796000.0</v>
+      </c>
+      <c r="G3">
+        <v>2841000.0</v>
+      </c>
+      <c r="H3">
+        <v>2878000.0</v>
+      </c>
+      <c r="I3">
+        <v>2908000.0</v>
+      </c>
+      <c r="J3">
+        <v>2897000.0</v>
+      </c>
+      <c r="K3">
+        <v>2889000.0</v>
+      </c>
+      <c r="L3">
+        <v>2876000.0</v>
+      </c>
+      <c r="M3">
+        <v>2876000.0</v>
+      </c>
+      <c r="N3">
+        <v>2878000.0</v>
+      </c>
+      <c r="O3">
+        <v>2207000.0</v>
+      </c>
+      <c r="P3">
+        <v>2469000.0</v>
+      </c>
+      <c r="Q3">
+        <v>2461000.0</v>
+      </c>
+      <c r="R3">
+        <v>2457000.0</v>
+      </c>
+      <c r="S3">
+        <v>2271000.0</v>
+      </c>
+      <c r="T3">
+        <v>2441000.0</v>
+      </c>
+      <c r="U3">
+        <v>2935000.0</v>
+      </c>
+      <c r="V3">
+        <v>2951000.0</v>
+      </c>
+      <c r="W3">
+        <v>2948000.0</v>
+      </c>
+      <c r="X3">
+        <v>2932000.0</v>
+      </c>
+      <c r="Y3">
+        <v>2237000.0</v>
+      </c>
+      <c r="Z3">
+        <v>1916000.0</v>
+      </c>
+      <c r="AA3">
+        <v>1899000.0</v>
+      </c>
+      <c r="AB3">
+        <v>1943000.0</v>
+      </c>
+      <c r="AC3">
+        <v>2100000.0</v>
+      </c>
+      <c r="AD3">
+        <v>2135000.0</v>
+      </c>
+      <c r="AE3">
+        <v>2105000.0</v>
+      </c>
+      <c r="AF3">
+        <v>2055000.0</v>
+      </c>
+      <c r="AG3">
+        <v>1883000.0</v>
+      </c>
+      <c r="AH3">
+        <v>1341000.0</v>
+      </c>
+      <c r="AI3">
+        <v>1360000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>900000.0</v>
+      </c>
+      <c r="AK3">
+        <v>274000.0</v>
+      </c>
+      <c r="AL3">
+        <v>277000.0</v>
+      </c>
+      <c r="AM3">
+        <v>584000.0</v>
+      </c>
+      <c r="AN3">
+        <v>110000.0</v>
+      </c>
+      <c r="AO3">
+        <v>247000.0</v>
+      </c>
+      <c r="AP3">
+        <v>208000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>208000.0</v>
+      </c>
+      <c r="AR3">
+        <v>199000.0</v>
+      </c>
+      <c r="AS3">
+        <v>189000.0</v>
+      </c>
+      <c r="AT3">
+        <v>180000.0</v>
+      </c>
+      <c r="AU3">
+        <v>189000.0</v>
+      </c>
+      <c r="AV3">
+        <v>159000.0</v>
+      </c>
+      <c r="AW3">
+        <v>146000.0</v>
+      </c>
+      <c r="AX3">
+        <v>133000.0</v>
+      </c>
+      <c r="AY3">
+        <v>125000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>109000.0</v>
+      </c>
+      <c r="BA3">
+        <v>99000.0</v>
+      </c>
+      <c r="BB3">
+        <v>90000.0</v>
+      </c>
+      <c r="BC3">
+        <v>77940.0</v>
+      </c>
+      <c r="BD3">
+        <v>68824.0</v>
+      </c>
+      <c r="BE3">
+        <v>69495.0</v>
+      </c>
+      <c r="BF3">
+        <v>48741.0</v>
+      </c>
+      <c r="BG3">
+        <v>10702.0</v>
+      </c>
+      <c r="BH3">
+        <v>168.0</v>
+      </c>
+      <c r="BI3">
+        <v>168.0</v>
+      </c>
+      <c r="BJ3"/>
+      <c r="BK3"/>
+      <c r="BL3"/>
+      <c r="BM3"/>
+      <c r="BN3"/>
+      <c r="BO3"/>
+      <c r="BP3"/>
+      <c r="BQ3"/>
+      <c r="BR3"/>
+      <c r="BS3"/>
+      <c r="BT3"/>
+      <c r="BU3"/>
+      <c r="BV3"/>
+      <c r="BW3"/>
+    </row>
+    <row r="4" spans="1:75">
+      <c r="A4" t="s">
+        <v>139</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4">
+        <v>0.0</v>
+      </c>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4">
+        <v>0.0</v>
+      </c>
+      <c r="AK4">
+        <v>0.0</v>
+      </c>
+      <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+      <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4">
+        <v>0.0</v>
+      </c>
+      <c r="AS4">
+        <v>0.0</v>
+      </c>
+      <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
+        <v>0.0</v>
+      </c>
+      <c r="AW4">
+        <v>0.0</v>
+      </c>
+      <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4">
+        <v>0.0</v>
+      </c>
+      <c r="BA4">
+        <v>0.0</v>
+      </c>
+      <c r="BB4">
+        <v>0.0</v>
+      </c>
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
+      <c r="BE4">
+        <v>0.0</v>
+      </c>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
+      <c r="BH4">
+        <v>0.0</v>
+      </c>
+      <c r="BI4">
+        <v>0.0</v>
+      </c>
+      <c r="BJ4">
+        <v>0.0</v>
+      </c>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+    </row>
+    <row r="5" spans="1:75">
+      <c r="A5" t="s">
+        <v>140</v>
+      </c>
+      <c r="B5">
+        <v>-3828000.0</v>
+      </c>
+      <c r="C5">
+        <v>18226000.0</v>
+      </c>
+      <c r="D5">
+        <v>10732000.0</v>
+      </c>
+      <c r="E5">
+        <v>8002000.0</v>
+      </c>
+      <c r="F5">
+        <v>5444000.0</v>
+      </c>
+      <c r="G5">
+        <v>14859000.0</v>
+      </c>
+      <c r="H5">
+        <v>23708000.0</v>
+      </c>
+      <c r="I5">
+        <v>-779000.0</v>
+      </c>
+      <c r="J5">
+        <v>-1236000.0</v>
+      </c>
+      <c r="K5">
+        <v>15423000.0</v>
+      </c>
+      <c r="L5">
+        <v>8585000.0</v>
+      </c>
+      <c r="M5">
+        <v>5638000.0</v>
+      </c>
+      <c r="N5">
+        <v>4860000.0</v>
+      </c>
+      <c r="O5">
+        <v>-2033000.0</v>
+      </c>
+      <c r="P5">
+        <v>2654000.0</v>
+      </c>
+      <c r="Q5">
+        <v>12130000.0</v>
+      </c>
+      <c r="R5">
+        <v>-702000.0</v>
+      </c>
+      <c r="S5">
+        <v>7154000.0</v>
+      </c>
+      <c r="T5">
+        <v>-41514000.0</v>
+      </c>
+      <c r="U5">
+        <v>-1550000.0</v>
+      </c>
+      <c r="V5">
+        <v>20016000.0</v>
+      </c>
+      <c r="W5">
+        <v>-11220000.0</v>
+      </c>
+      <c r="X5">
+        <v>-27836000.0</v>
+      </c>
+      <c r="Y5">
+        <v>7179000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-13865000.0</v>
+      </c>
+      <c r="AA5">
+        <v>-8123000.0</v>
+      </c>
+      <c r="AB5">
+        <v>-13833000.0</v>
+      </c>
+      <c r="AC5">
+        <v>-32976000.0</v>
+      </c>
+      <c r="AD5">
+        <v>-5644000.0</v>
+      </c>
+      <c r="AE5">
+        <v>-26900000.0</v>
+      </c>
+      <c r="AF5">
+        <v>-10702000.0</v>
+      </c>
+      <c r="AG5">
+        <v>-41748000.0</v>
+      </c>
+      <c r="AH5">
+        <v>-23266000.0</v>
+      </c>
+      <c r="AI5">
+        <v>-63400000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-77180000.0</v>
+      </c>
+      <c r="AK5">
+        <v>-77832000.0</v>
+      </c>
+      <c r="AL5">
+        <v>-72865000.0</v>
+      </c>
+      <c r="AM5">
+        <v>-72870000.0</v>
+      </c>
+      <c r="AN5">
+        <v>-65999000.0</v>
+      </c>
+      <c r="AO5">
+        <v>-66481000.0</v>
+      </c>
+      <c r="AP5">
+        <v>-71246000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-62035000.0</v>
+      </c>
+      <c r="AR5">
+        <v>-60733000.0</v>
+      </c>
+      <c r="AS5">
+        <v>-64913000.0</v>
+      </c>
+      <c r="AT5">
+        <v>-52599000.0</v>
+      </c>
+      <c r="AU5">
+        <v>-47592000.0</v>
+      </c>
+      <c r="AV5">
+        <v>-35959000.0</v>
+      </c>
+      <c r="AW5">
+        <v>-38905000.0</v>
+      </c>
+      <c r="AX5">
+        <v>-19819000.0</v>
+      </c>
+      <c r="AY5">
+        <v>-15989000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>-14331000.0</v>
+      </c>
+      <c r="BA5">
+        <v>-12707000.0</v>
+      </c>
+      <c r="BB5">
+        <v>-11806000.0</v>
+      </c>
+      <c r="BC5">
+        <v>-21947488.0</v>
+      </c>
+      <c r="BD5">
+        <v>-25872824.0</v>
+      </c>
+      <c r="BE5">
+        <v>-14777279.0</v>
+      </c>
+      <c r="BF5">
+        <v>-11851741.0</v>
+      </c>
+      <c r="BG5">
+        <v>-10152206.0</v>
+      </c>
+      <c r="BH5">
+        <v>-333934.0</v>
+      </c>
+      <c r="BI5">
+        <v>-34265.0</v>
+      </c>
+      <c r="BJ5">
+        <v>0.0</v>
+      </c>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5">
+        <v>-15093000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:75">
+      <c r="A6" t="s">
+        <v>141</v>
+      </c>
+      <c r="B6">
+        <v>-1328000.0</v>
+      </c>
+      <c r="C6">
+        <v>20883000.0</v>
+      </c>
+      <c r="D6">
+        <v>13454000.0</v>
+      </c>
+      <c r="E6">
+        <v>10765000.0</v>
+      </c>
+      <c r="F6">
+        <v>8240000.0</v>
+      </c>
+      <c r="G6">
+        <v>17700000.0</v>
+      </c>
+      <c r="H6">
+        <v>26586000.0</v>
+      </c>
+      <c r="I6">
+        <v>2129000.0</v>
+      </c>
+      <c r="J6">
+        <v>1661000.0</v>
+      </c>
+      <c r="K6">
+        <v>18312000.0</v>
+      </c>
+      <c r="L6">
+        <v>11461000.0</v>
+      </c>
+      <c r="M6">
+        <v>8514000.0</v>
+      </c>
+      <c r="N6">
+        <v>7738000.0</v>
+      </c>
+      <c r="O6">
+        <v>174000.0</v>
+      </c>
+      <c r="P6">
+        <v>5123000.0</v>
+      </c>
+      <c r="Q6">
+        <v>14591000.0</v>
+      </c>
+      <c r="R6">
+        <v>1755000.0</v>
+      </c>
+      <c r="S6">
+        <v>9425000.0</v>
+      </c>
+      <c r="T6">
+        <v>-39073000.0</v>
+      </c>
+      <c r="U6">
+        <v>1385000.0</v>
+      </c>
+      <c r="V6">
+        <v>22967000.0</v>
+      </c>
+      <c r="W6">
+        <v>-8272000.0</v>
+      </c>
+      <c r="X6">
+        <v>-24904000.0</v>
+      </c>
+      <c r="Y6">
+        <v>9416000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-11949000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-6224000.0</v>
+      </c>
+      <c r="AB6">
+        <v>-11890000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-30876000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-3509000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-24795000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-8647000.0</v>
+      </c>
+      <c r="AG6">
+        <v>-39865000.0</v>
+      </c>
+      <c r="AH6">
+        <v>-21925000.0</v>
+      </c>
+      <c r="AI6">
+        <v>-62040000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-76280000.0</v>
+      </c>
+      <c r="AK6">
+        <v>-77558000.0</v>
+      </c>
+      <c r="AL6">
+        <v>-72588000.0</v>
+      </c>
+      <c r="AM6">
+        <v>-72286000.0</v>
+      </c>
+      <c r="AN6">
+        <v>-65889000.0</v>
+      </c>
+      <c r="AO6">
+        <v>-66234000.0</v>
+      </c>
+      <c r="AP6">
+        <v>-71038000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-61827000.0</v>
+      </c>
+      <c r="AR6">
+        <v>-60534000.0</v>
+      </c>
+      <c r="AS6">
+        <v>-64724000.0</v>
+      </c>
+      <c r="AT6">
+        <v>-52419000.0</v>
+      </c>
+      <c r="AU6">
+        <v>-47403000.0</v>
+      </c>
+      <c r="AV6">
+        <v>-35800000.0</v>
+      </c>
+      <c r="AW6">
+        <v>-38759000.0</v>
+      </c>
+      <c r="AX6">
+        <v>-19686000.0</v>
+      </c>
+      <c r="AY6">
+        <v>-15864000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-14222000.0</v>
+      </c>
+      <c r="BA6">
+        <v>-12608000.0</v>
+      </c>
+      <c r="BB6">
+        <v>-11716000.0</v>
+      </c>
+      <c r="BC6">
+        <v>-21869548.0</v>
+      </c>
+      <c r="BD6">
+        <v>-25804000.0</v>
+      </c>
+      <c r="BE6">
+        <v>-14707784.0</v>
+      </c>
+      <c r="BF6">
+        <v>-11803000.0</v>
+      </c>
+      <c r="BG6">
+        <v>-10141504.0</v>
+      </c>
+      <c r="BH6">
+        <v>-333766.0</v>
+      </c>
+      <c r="BI6">
+        <v>-34097.0</v>
+      </c>
+      <c r="BJ6">
+        <v>-3942.0</v>
+      </c>
+      <c r="BK6">
+        <v>-5638.0</v>
+      </c>
+      <c r="BL6">
+        <v>-3203.0</v>
+      </c>
+      <c r="BM6">
+        <v>-2438.0</v>
+      </c>
+      <c r="BN6">
+        <v>-4697.0</v>
+      </c>
+      <c r="BO6">
+        <v>-3312.0</v>
+      </c>
+      <c r="BP6">
+        <v>-3308.0</v>
+      </c>
+      <c r="BQ6">
+        <v>-4209.0</v>
+      </c>
+      <c r="BR6">
+        <v>-6007.0</v>
+      </c>
+      <c r="BS6">
+        <v>-2249.0</v>
+      </c>
+      <c r="BT6">
+        <v>-3968.0</v>
+      </c>
+      <c r="BU6">
+        <v>-3375.0</v>
+      </c>
+      <c r="BV6">
+        <v>-4491.0</v>
+      </c>
+      <c r="BW6">
+        <v>-15093000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:75">
+      <c r="A7" t="s">
+        <v>142</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7">
+        <v>0.0</v>
+      </c>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7">
+        <v>0.0</v>
+      </c>
+      <c r="AK7">
+        <v>0.0</v>
+      </c>
+      <c r="AL7">
+        <v>0.0</v>
+      </c>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
+      <c r="AO7">
+        <v>0.0</v>
+      </c>
+      <c r="AP7">
+        <v>0.0</v>
+      </c>
+      <c r="AQ7">
+        <v>0.0</v>
+      </c>
+      <c r="AR7">
+        <v>0.0</v>
+      </c>
+      <c r="AS7">
+        <v>0.0</v>
+      </c>
+      <c r="AT7">
+        <v>0.0</v>
+      </c>
+      <c r="AU7">
+        <v>0.0</v>
+      </c>
+      <c r="AV7">
+        <v>0.0</v>
+      </c>
+      <c r="AW7">
+        <v>0.0</v>
+      </c>
+      <c r="AX7">
+        <v>0.0</v>
+      </c>
+      <c r="AY7">
+        <v>0.0</v>
+      </c>
+      <c r="AZ7">
+        <v>0.0</v>
+      </c>
+      <c r="BA7">
+        <v>0.0</v>
+      </c>
+      <c r="BB7">
+        <v>0.0</v>
+      </c>
+      <c r="BC7">
+        <v>0.0</v>
+      </c>
+      <c r="BD7">
+        <v>0.0</v>
+      </c>
+      <c r="BE7">
+        <v>0.0</v>
+      </c>
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
+      <c r="BG7">
+        <v>0.0</v>
+      </c>
+      <c r="BH7">
+        <v>0.0</v>
+      </c>
+      <c r="BI7">
+        <v>0.0</v>
+      </c>
+      <c r="BJ7">
+        <v>0.0</v>
+      </c>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+    </row>
+    <row r="8" spans="1:75">
+      <c r="A8" t="s">
+        <v>143</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8">
+        <v>0.0</v>
+      </c>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8">
+        <v>0.0</v>
+      </c>
+      <c r="AK8">
+        <v>0.0</v>
+      </c>
+      <c r="AL8">
+        <v>0.0</v>
+      </c>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+      <c r="AO8">
+        <v>0.0</v>
+      </c>
+      <c r="AP8">
+        <v>0.0</v>
+      </c>
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
+      <c r="AR8">
+        <v>0.0</v>
+      </c>
+      <c r="AS8">
+        <v>0.0</v>
+      </c>
+      <c r="AT8">
+        <v>0.0</v>
+      </c>
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+      <c r="AV8">
+        <v>0.0</v>
+      </c>
+      <c r="AW8">
+        <v>0.0</v>
+      </c>
+      <c r="AX8">
+        <v>0.0</v>
+      </c>
+      <c r="AY8">
+        <v>0.0</v>
+      </c>
+      <c r="AZ8">
+        <v>0.0</v>
+      </c>
+      <c r="BA8">
+        <v>0.0</v>
+      </c>
+      <c r="BB8">
+        <v>0.0</v>
+      </c>
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
+      <c r="BD8">
+        <v>0.0</v>
+      </c>
+      <c r="BE8">
+        <v>0.0</v>
+      </c>
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
+      <c r="BH8">
+        <v>0.0</v>
+      </c>
+      <c r="BI8">
+        <v>0.0</v>
+      </c>
+      <c r="BJ8">
+        <v>0.0</v>
+      </c>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+    </row>
+    <row r="9" spans="1:75">
+      <c r="A9" t="s">
+        <v>144</v>
+      </c>
+      <c r="B9">
+        <v>34390000.0</v>
+      </c>
+      <c r="C9">
+        <v>52326000.0</v>
+      </c>
+      <c r="D9">
+        <v>42302000.0</v>
+      </c>
+      <c r="E9">
+        <v>40135000.0</v>
+      </c>
+      <c r="F9">
+        <v>35451000.0</v>
+      </c>
+      <c r="G9">
+        <v>45156000.0</v>
+      </c>
+      <c r="H9">
+        <v>51445000.0</v>
+      </c>
+      <c r="I9">
+        <v>36425000.0</v>
+      </c>
+      <c r="J9">
+        <v>33038000.0</v>
+      </c>
+      <c r="K9">
+        <v>47855000.0</v>
+      </c>
+      <c r="L9">
+        <v>42832000.0</v>
+      </c>
+      <c r="M9">
+        <v>42711000.0</v>
+      </c>
+      <c r="N9">
+        <v>39557000.0</v>
+      </c>
+      <c r="O9">
+        <v>48839000.0</v>
+      </c>
+      <c r="P9">
+        <v>44607000.0</v>
+      </c>
+      <c r="Q9">
+        <v>44600000.0</v>
+      </c>
+      <c r="R9">
+        <v>34892000.0</v>
+      </c>
+      <c r="S9">
+        <v>43462000.0</v>
+      </c>
+      <c r="T9">
+        <v>35966000.0</v>
+      </c>
+      <c r="U9">
+        <v>41415000.0</v>
+      </c>
+      <c r="V9">
+        <v>68612000.0</v>
+      </c>
+      <c r="W9">
+        <v>41617000.0</v>
+      </c>
+      <c r="X9">
+        <v>40811000.0</v>
+      </c>
+      <c r="Y9">
+        <v>61167000.0</v>
+      </c>
+      <c r="Z9">
+        <v>42141000.0</v>
+      </c>
+      <c r="AA9">
+        <v>52780000.0</v>
+      </c>
+      <c r="AB9">
+        <v>47000000.0</v>
+      </c>
+      <c r="AC9">
+        <v>44602000.0</v>
+      </c>
+      <c r="AD9">
+        <v>91100000.0</v>
+      </c>
+      <c r="AE9">
+        <v>60800000.0</v>
+      </c>
+      <c r="AF9">
+        <v>53600000.0</v>
+      </c>
+      <c r="AG9">
+        <v>41936000.0</v>
+      </c>
+      <c r="AH9">
+        <v>60133000.0</v>
+      </c>
+      <c r="AI9">
+        <v>17500000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>4551000.0</v>
+      </c>
+      <c r="AK9">
+        <v>0.0</v>
+      </c>
+      <c r="AL9">
+        <v>0.0</v>
+      </c>
+      <c r="AM9">
+        <v>0.0</v>
+      </c>
+      <c r="AN9">
+        <v>0.0</v>
+      </c>
+      <c r="AO9">
+        <v>0.0</v>
+      </c>
+      <c r="AP9">
+        <v>0.0</v>
+      </c>
+      <c r="AQ9">
+        <v>0.0</v>
+      </c>
+      <c r="AR9">
+        <v>0.0</v>
+      </c>
+      <c r="AS9">
+        <v>0.0</v>
+      </c>
+      <c r="AT9">
+        <v>0.0</v>
+      </c>
+      <c r="AU9">
+        <v>0.0</v>
+      </c>
+      <c r="AV9">
+        <v>0.0</v>
+      </c>
+      <c r="AW9">
+        <v>0.0</v>
+      </c>
+      <c r="AX9">
+        <v>0.0</v>
+      </c>
+      <c r="AY9">
+        <v>0.0</v>
+      </c>
+      <c r="AZ9">
+        <v>0.0</v>
+      </c>
+      <c r="BA9">
+        <v>0.0</v>
+      </c>
+      <c r="BB9">
+        <v>0.0</v>
+      </c>
+      <c r="BC9">
+        <v>0.0</v>
+      </c>
+      <c r="BD9">
+        <v>0.0</v>
+      </c>
+      <c r="BE9">
+        <v>0.0</v>
+      </c>
+      <c r="BF9">
+        <v>0.0</v>
+      </c>
+      <c r="BG9">
+        <v>-281096.0</v>
+      </c>
+      <c r="BH9">
+        <v>0.0</v>
+      </c>
+      <c r="BI9">
+        <v>0.0</v>
+      </c>
+      <c r="BJ9">
+        <v>0.0</v>
+      </c>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+    </row>
+    <row r="10" spans="1:75">
+      <c r="A10" t="s">
+        <v>145</v>
+      </c>
+      <c r="B10">
+        <v>-3427000.0</v>
+      </c>
+      <c r="C10">
+        <v>17107000.0</v>
+      </c>
+      <c r="D10">
+        <v>9243000.0</v>
+      </c>
+      <c r="E10">
+        <v>6165000.0</v>
+      </c>
+      <c r="F10">
+        <v>3267000.0</v>
+      </c>
+      <c r="G10">
+        <v>12238000.0</v>
+      </c>
+      <c r="H10">
+        <v>20608000.0</v>
+      </c>
+      <c r="I10">
+        <v>-4151000.0</v>
+      </c>
+      <c r="J10">
+        <v>-4595000.0</v>
+      </c>
+      <c r="K10">
+        <v>12804000.0</v>
+      </c>
+      <c r="L10">
+        <v>6009000.0</v>
+      </c>
+      <c r="M10">
+        <v>2313000.0</v>
+      </c>
+      <c r="N10">
+        <v>1548000.0</v>
+      </c>
+      <c r="O10">
+        <v>-5312000.0</v>
+      </c>
+      <c r="P10">
+        <v>-293000.0</v>
+      </c>
+      <c r="Q10">
+        <v>9428000.0</v>
+      </c>
+      <c r="R10">
+        <v>-3366000.0</v>
+      </c>
+      <c r="S10">
+        <v>4436000.0</v>
+      </c>
+      <c r="T10">
+        <v>-44635000.0</v>
+      </c>
+      <c r="U10">
+        <v>-5068000.0</v>
+      </c>
+      <c r="V10">
+        <v>16566000.0</v>
+      </c>
+      <c r="W10">
+        <v>-14994000.0</v>
+      </c>
+      <c r="X10">
+        <v>-31463000.0</v>
+      </c>
+      <c r="Y10">
+        <v>3395000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-16933000.0</v>
+      </c>
+      <c r="AA10">
+        <v>-11199000.0</v>
+      </c>
+      <c r="AB10">
+        <v>-16900000.0</v>
+      </c>
+      <c r="AC10">
+        <v>-37424000.0</v>
+      </c>
+      <c r="AD10">
+        <v>-10100000.0</v>
+      </c>
+      <c r="AE10">
+        <v>-30700000.0</v>
+      </c>
+      <c r="AF10">
+        <v>-14200000.0</v>
+      </c>
+      <c r="AG10">
+        <v>-44335000.0</v>
+      </c>
+      <c r="AH10">
+        <v>-24345000.0</v>
+      </c>
+      <c r="AI10">
+        <v>-64100000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>-77180000.0</v>
+      </c>
+      <c r="AK10">
+        <v>-77832000.0</v>
+      </c>
+      <c r="AL10">
+        <v>-72865000.0</v>
+      </c>
+      <c r="AM10">
+        <v>-72700000.0</v>
+      </c>
+      <c r="AN10">
+        <v>-65781000.0</v>
+      </c>
+      <c r="AO10">
+        <v>-66597000.0</v>
+      </c>
+      <c r="AP10">
+        <v>-70972000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>-61700000.0</v>
+      </c>
+      <c r="AR10">
+        <v>-60417000.0</v>
+      </c>
+      <c r="AS10">
+        <v>-64694000.0</v>
+      </c>
+      <c r="AT10">
+        <v>-52454000.0</v>
+      </c>
+      <c r="AU10">
+        <v>-47500000.0</v>
+      </c>
+      <c r="AV10">
+        <v>-35844000.0</v>
+      </c>
+      <c r="AW10">
+        <v>-38844000.0</v>
+      </c>
+      <c r="AX10">
+        <v>-19794000.0</v>
+      </c>
+      <c r="AY10">
+        <v>-15946000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>-14283000.0</v>
+      </c>
+      <c r="BA10">
+        <v>-12650000.0</v>
+      </c>
+      <c r="BB10">
+        <v>-11800000.0</v>
+      </c>
+      <c r="BC10">
+        <v>-21900000.0</v>
+      </c>
+      <c r="BD10">
+        <v>-25859040000.0</v>
+      </c>
+      <c r="BE10">
+        <v>-14754763.0</v>
+      </c>
+      <c r="BF10">
+        <v>-11826113.0</v>
+      </c>
+      <c r="BG10">
+        <v>-10232878.0</v>
+      </c>
+      <c r="BH10">
+        <v>-18462.0</v>
+      </c>
+      <c r="BI10">
+        <v>-3312.0</v>
+      </c>
+      <c r="BJ10">
+        <v>-6883.0</v>
+      </c>
+      <c r="BK10">
+        <v>-16836.0</v>
+      </c>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10">
+        <v>-4697.0</v>
+      </c>
+      <c r="BO10">
+        <v>-14083.0</v>
+      </c>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10">
+        <v>-6007.0</v>
+      </c>
+      <c r="BS10">
+        <v>11834.0</v>
+      </c>
+      <c r="BT10">
+        <v>-3968.0</v>
+      </c>
+      <c r="BU10">
+        <v>-3375.0</v>
+      </c>
+      <c r="BV10">
+        <v>-4491.0</v>
+      </c>
+      <c r="BW10">
+        <v>-15093000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:75">
+      <c r="A11" t="s">
+        <v>146</v>
+      </c>
+      <c r="B11">
+        <v>326000.0</v>
+      </c>
+      <c r="C11">
+        <v>3669000.0</v>
+      </c>
+      <c r="D11">
+        <v>399000.0</v>
+      </c>
+      <c r="E11">
+        <v>310000.0</v>
+      </c>
+      <c r="F11">
+        <v>293000.0</v>
+      </c>
+      <c r="G11">
+        <v>-7067000.0</v>
+      </c>
+      <c r="H11">
+        <v>291000.0</v>
+      </c>
+      <c r="I11">
+        <v>378000.0</v>
+      </c>
+      <c r="J11">
+        <v>220000.0</v>
+      </c>
+      <c r="K11">
+        <v>536000.0</v>
+      </c>
+      <c r="L11">
+        <v>213000.0</v>
+      </c>
+      <c r="M11">
+        <v>187000.0</v>
+      </c>
+      <c r="N11">
+        <v>147000.0</v>
+      </c>
+      <c r="O11">
+        <v>294000.0</v>
+      </c>
+      <c r="P11">
+        <v>67000.0</v>
+      </c>
+      <c r="Q11">
+        <v>57000.0</v>
+      </c>
+      <c r="R11">
+        <v>37000.0</v>
+      </c>
+      <c r="S11">
+        <v>212000.0</v>
+      </c>
+      <c r="T11">
+        <v>37000.0</v>
+      </c>
+      <c r="U11">
+        <v>38000.0</v>
+      </c>
+      <c r="V11">
+        <v>38000.0</v>
+      </c>
+      <c r="W11">
+        <v>200.0</v>
+      </c>
+      <c r="X11">
+        <v>3755000.0</v>
+      </c>
+      <c r="Y11">
+        <v>3861000.0</v>
+      </c>
+      <c r="Z11">
+        <v>479000.0</v>
+      </c>
+      <c r="AA11">
+        <v>1301000.0</v>
+      </c>
+      <c r="AB11">
+        <v>1203000.0</v>
+      </c>
+      <c r="AC11">
+        <v>4447000.0</v>
+      </c>
+      <c r="AD11">
+        <v>2365000.0</v>
+      </c>
+      <c r="AE11">
+        <v>-7305000.0</v>
+      </c>
+      <c r="AF11">
+        <v>1434000.0</v>
+      </c>
+      <c r="AG11">
+        <v>1954000.0</v>
+      </c>
+      <c r="AH11">
+        <v>1033000.0</v>
+      </c>
+      <c r="AI11">
+        <v>-673000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>-305000.0</v>
+      </c>
+      <c r="AK11">
+        <v>-380000.0</v>
+      </c>
+      <c r="AL11">
+        <v>-350000.0</v>
+      </c>
+      <c r="AM11">
+        <v>-884000.0</v>
+      </c>
+      <c r="AN11">
+        <v>-214000.0</v>
+      </c>
+      <c r="AO11">
+        <v>-260000.0</v>
+      </c>
+      <c r="AP11">
+        <v>-282000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>-609000.0</v>
+      </c>
+      <c r="AR11">
+        <v>-318000.0</v>
+      </c>
+      <c r="AS11">
+        <v>-213000.0</v>
+      </c>
+      <c r="AT11">
+        <v>-123000.0</v>
+      </c>
+      <c r="AU11">
+        <v>-281000.0</v>
+      </c>
+      <c r="AV11">
+        <v>-111000.0</v>
+      </c>
+      <c r="AW11">
+        <v>-66000.0</v>
+      </c>
+      <c r="AX11">
+        <v>-46000.0</v>
+      </c>
+      <c r="AY11">
+        <v>-44000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>-9000.0</v>
+      </c>
+      <c r="BA11">
+        <v>-96000.0</v>
+      </c>
+      <c r="BB11">
+        <v>-87000.0</v>
+      </c>
+      <c r="BC11">
+        <v>0.0</v>
+      </c>
+      <c r="BD11">
+        <v>14429556.0</v>
+      </c>
+      <c r="BE11">
+        <v>0.0</v>
+      </c>
+      <c r="BF11">
+        <v>0.0</v>
+      </c>
+      <c r="BG11">
+        <v>-15157.0</v>
+      </c>
+      <c r="BH11">
+        <v>4962.0</v>
+      </c>
+      <c r="BI11">
+        <v>3312.0</v>
+      </c>
+      <c r="BJ11">
+        <v>0.0</v>
+      </c>
+      <c r="BK11">
+        <v>-10338.0</v>
+      </c>
+      <c r="BL11">
+        <v>3203.0</v>
+      </c>
+      <c r="BM11">
+        <v>2438.0</v>
+      </c>
+      <c r="BN11"/>
+      <c r="BO11">
+        <v>-13524.0</v>
+      </c>
+      <c r="BP11">
+        <v>3308.0</v>
+      </c>
+      <c r="BQ11">
+        <v>4209.0</v>
+      </c>
+      <c r="BR11"/>
+      <c r="BS11">
+        <v>14083.0</v>
+      </c>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+    </row>
+    <row r="12" spans="1:75">
+      <c r="A12" t="s">
+        <v>147</v>
+      </c>
+      <c r="B12">
+        <v>731000.0</v>
+      </c>
+      <c r="C12">
+        <v>1119000.0</v>
+      </c>
+      <c r="D12">
+        <v>1489000.0</v>
+      </c>
+      <c r="E12">
+        <v>1837000.0</v>
+      </c>
+      <c r="F12">
+        <v>2177000.0</v>
+      </c>
+      <c r="G12">
+        <v>2621000.0</v>
+      </c>
+      <c r="H12">
+        <v>3100000.0</v>
+      </c>
+      <c r="I12">
+        <v>3372000.0</v>
+      </c>
+      <c r="J12">
+        <v>3359000.0</v>
+      </c>
+      <c r="K12">
+        <v>3354000.0</v>
+      </c>
+      <c r="L12">
+        <v>3339000.0</v>
+      </c>
+      <c r="M12">
+        <v>3325000.0</v>
+      </c>
+      <c r="N12">
+        <v>3312000.0</v>
+      </c>
+      <c r="O12">
+        <v>3279000.0</v>
+      </c>
+      <c r="P12">
+        <v>2947000.0</v>
+      </c>
+      <c r="Q12">
+        <v>2702000.0</v>
+      </c>
+      <c r="R12">
+        <v>2664000.0</v>
+      </c>
+      <c r="S12">
+        <v>2718000.0</v>
+      </c>
+      <c r="T12">
+        <v>3121000.0</v>
+      </c>
+      <c r="U12">
+        <v>3518000.0</v>
+      </c>
+      <c r="V12">
+        <v>3450000.0</v>
+      </c>
+      <c r="W12">
+        <v>3567000.0</v>
+      </c>
+      <c r="X12">
+        <v>3627000.0</v>
+      </c>
+      <c r="Y12">
+        <v>3784000.0</v>
+      </c>
+      <c r="Z12">
+        <v>3068000.0</v>
+      </c>
+      <c r="AA12">
+        <v>3100000.0</v>
+      </c>
+      <c r="AB12">
+        <v>3052000.0</v>
+      </c>
+      <c r="AC12">
+        <v>4448000.0</v>
+      </c>
+      <c r="AD12">
+        <v>4443000.0</v>
+      </c>
+      <c r="AE12">
+        <v>3800000.0</v>
+      </c>
+      <c r="AF12">
+        <v>3500000.0</v>
+      </c>
+      <c r="AG12">
+        <v>2587000.0</v>
+      </c>
+      <c r="AH12">
+        <v>1079000.0</v>
+      </c>
+      <c r="AI12">
+        <v>700000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>305000.0</v>
+      </c>
+      <c r="AK12">
+        <v>380000.0</v>
+      </c>
+      <c r="AL12">
+        <v>350000.0</v>
+      </c>
+      <c r="AM12">
+        <v>202000.0</v>
+      </c>
+      <c r="AN12">
+        <v>214000.0</v>
+      </c>
+      <c r="AO12">
+        <v>260000.0</v>
+      </c>
+      <c r="AP12">
+        <v>282000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>317000.0</v>
+      </c>
+      <c r="AR12">
+        <v>318000.0</v>
+      </c>
+      <c r="AS12">
+        <v>213000.0</v>
+      </c>
+      <c r="AT12">
+        <v>123000.0</v>
+      </c>
+      <c r="AU12">
+        <v>101000.0</v>
+      </c>
+      <c r="AV12">
+        <v>111000.0</v>
+      </c>
+      <c r="AW12">
+        <v>66000.0</v>
+      </c>
+      <c r="AX12">
+        <v>46000.0</v>
+      </c>
+      <c r="AY12">
+        <v>44000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>9000.0</v>
+      </c>
+      <c r="BA12">
+        <v>96000.0</v>
+      </c>
+      <c r="BB12">
+        <v>35404.0</v>
+      </c>
+      <c r="BC12">
+        <v>0.0</v>
+      </c>
+      <c r="BD12">
+        <v>14444.0</v>
+      </c>
+      <c r="BE12">
+        <v>22516.0</v>
+      </c>
+      <c r="BF12">
+        <v>25636.0</v>
+      </c>
+      <c r="BG12">
+        <v>0.0</v>
+      </c>
+      <c r="BH12">
+        <v>0.0</v>
+      </c>
+      <c r="BI12">
+        <v>0.0</v>
+      </c>
+      <c r="BJ12">
+        <v>0.0</v>
+      </c>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+    </row>
+    <row r="13" spans="1:75">
+      <c r="A13" t="s">
+        <v>148</v>
+      </c>
+      <c r="B13">
+        <v>1002000.0</v>
+      </c>
+      <c r="C13">
+        <v>977000.0</v>
+      </c>
+      <c r="D13">
+        <v>1044000.0</v>
+      </c>
+      <c r="E13">
+        <v>956000.0</v>
+      </c>
+      <c r="F13">
+        <v>1101000.0</v>
+      </c>
+      <c r="G13">
+        <v>1226000.0</v>
+      </c>
+      <c r="H13">
+        <v>1282000.0</v>
+      </c>
+      <c r="I13">
+        <v>1244000.0</v>
+      </c>
+      <c r="J13">
+        <v>972000.0</v>
+      </c>
+      <c r="K13">
+        <v>719000.0</v>
+      </c>
+      <c r="L13">
+        <v>689000.0</v>
+      </c>
+      <c r="M13">
+        <v>660000.0</v>
+      </c>
+      <c r="N13">
+        <v>537000.0</v>
+      </c>
+      <c r="O13">
+        <v>519000.0</v>
+      </c>
+      <c r="P13">
+        <v>216000.0</v>
+      </c>
+      <c r="Q13">
+        <v>65000.0</v>
+      </c>
+      <c r="R13">
+        <v>13000.0</v>
+      </c>
+      <c r="S13">
+        <v>13000.0</v>
+      </c>
+      <c r="T13">
+        <v>13000.0</v>
+      </c>
+      <c r="U13">
+        <v>121000.0</v>
+      </c>
+      <c r="V13">
+        <v>13000.0</v>
+      </c>
+      <c r="W13">
+        <v>15000.0</v>
+      </c>
+      <c r="X13">
+        <v>22000.0</v>
+      </c>
+      <c r="Y13">
+        <v>66000.0</v>
+      </c>
+      <c r="Z13">
+        <v>386000.0</v>
+      </c>
+      <c r="AA13">
+        <v>498000.0</v>
+      </c>
+      <c r="AB13">
+        <v>569000.0</v>
+      </c>
+      <c r="AC13">
+        <v>908000.0</v>
+      </c>
+      <c r="AD13">
+        <v>3571000.0</v>
+      </c>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+    </row>
+    <row r="14" spans="1:75">
+      <c r="A14" t="s">
+        <v>149</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14">
+        <v>0.0</v>
+      </c>
+      <c r="AF14">
+        <v>0.0</v>
+      </c>
+      <c r="AG14">
+        <v>0.0</v>
+      </c>
+      <c r="AH14">
+        <v>0.0</v>
+      </c>
+      <c r="AI14">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14">
+        <v>0.0</v>
+      </c>
+      <c r="AK14">
+        <v>0.0</v>
+      </c>
+      <c r="AL14">
+        <v>0.0</v>
+      </c>
+      <c r="AM14">
+        <v>0.0</v>
+      </c>
+      <c r="AN14">
+        <v>0.0</v>
+      </c>
+      <c r="AO14">
+        <v>0.0</v>
+      </c>
+      <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14">
+        <v>0.0</v>
+      </c>
+      <c r="AS14">
+        <v>0.0</v>
+      </c>
+      <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
+        <v>0.0</v>
+      </c>
+      <c r="AW14">
+        <v>0.0</v>
+      </c>
+      <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14">
+        <v>0.0</v>
+      </c>
+      <c r="AZ14">
+        <v>0.0</v>
+      </c>
+      <c r="BA14">
+        <v>0.0</v>
+      </c>
+      <c r="BB14">
+        <v>0.0</v>
+      </c>
+      <c r="BC14">
+        <v>0.0</v>
+      </c>
+      <c r="BD14">
+        <v>0.0</v>
+      </c>
+      <c r="BE14">
+        <v>0.0</v>
+      </c>
+      <c r="BF14">
+        <v>0.0</v>
+      </c>
+      <c r="BG14">
+        <v>0.0</v>
+      </c>
+      <c r="BH14">
+        <v>0.0</v>
+      </c>
+      <c r="BI14">
+        <v>0.0</v>
+      </c>
+      <c r="BJ14">
+        <v>0.0</v>
+      </c>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+    </row>
+    <row r="15" spans="1:75">
+      <c r="A15" t="s">
+        <v>150</v>
+      </c>
+      <c r="B15">
+        <v>-3753000.0</v>
+      </c>
+      <c r="C15">
+        <v>13438000.0</v>
+      </c>
+      <c r="D15">
+        <v>8844000.0</v>
+      </c>
+      <c r="E15">
+        <v>5855000.0</v>
+      </c>
+      <c r="F15">
+        <v>2974000.0</v>
+      </c>
+      <c r="G15">
+        <v>19305000.0</v>
+      </c>
+      <c r="H15">
+        <v>20317000.0</v>
+      </c>
+      <c r="I15">
+        <v>-4529000.0</v>
+      </c>
+      <c r="J15">
+        <v>-4815000.0</v>
+      </c>
+      <c r="K15">
+        <v>12268000.0</v>
+      </c>
+      <c r="L15">
+        <v>5796000.0</v>
+      </c>
+      <c r="M15">
+        <v>2126000.0</v>
+      </c>
+      <c r="N15">
+        <v>1401000.0</v>
+      </c>
+      <c r="O15">
+        <v>-5606000.0</v>
+      </c>
+      <c r="P15">
+        <v>-360000.0</v>
+      </c>
+      <c r="Q15">
+        <v>9371000.0</v>
+      </c>
+      <c r="R15">
+        <v>-3403000.0</v>
+      </c>
+      <c r="S15">
+        <v>4224000.0</v>
+      </c>
+      <c r="T15">
+        <v>-44672000.0</v>
+      </c>
+      <c r="U15">
+        <v>-5106000.0</v>
+      </c>
+      <c r="V15">
+        <v>16528000.0</v>
+      </c>
+      <c r="W15">
+        <v>-14994000.0</v>
+      </c>
+      <c r="X15">
+        <v>-31463000.0</v>
+      </c>
+      <c r="Y15">
+        <v>3395000.0</v>
+      </c>
+      <c r="Z15">
+        <v>-16933000.0</v>
+      </c>
+      <c r="AA15">
+        <v>-11199000.0</v>
+      </c>
+      <c r="AB15">
+        <v>-16900000.0</v>
+      </c>
+      <c r="AC15">
+        <v>-37424000.0</v>
+      </c>
+      <c r="AD15">
+        <v>-10100000.0</v>
+      </c>
+      <c r="AE15">
+        <v>-30700000.0</v>
+      </c>
+      <c r="AF15">
+        <v>-14200000.0</v>
+      </c>
+      <c r="AG15">
+        <v>-44335000.0</v>
+      </c>
+      <c r="AH15">
+        <v>-24345000.0</v>
+      </c>
+      <c r="AI15">
+        <v>-64100000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>-77180000.0</v>
+      </c>
+      <c r="AK15">
+        <v>-77832000.0</v>
+      </c>
+      <c r="AL15">
+        <v>-72865000.0</v>
+      </c>
+      <c r="AM15">
+        <v>-72700000.0</v>
+      </c>
+      <c r="AN15">
+        <v>-65781000.0</v>
+      </c>
+      <c r="AO15">
+        <v>-66597000.0</v>
+      </c>
+      <c r="AP15">
+        <v>-70972000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>-61700000.0</v>
+      </c>
+      <c r="AR15">
+        <v>-60417000.0</v>
+      </c>
+      <c r="AS15">
+        <v>-64694000.0</v>
+      </c>
+      <c r="AT15">
+        <v>-52454000.0</v>
+      </c>
+      <c r="AU15">
+        <v>-47500000.0</v>
+      </c>
+      <c r="AV15">
+        <v>-35844000.0</v>
+      </c>
+      <c r="AW15">
+        <v>-38844000.0</v>
+      </c>
+      <c r="AX15">
+        <v>-19794000.0</v>
+      </c>
+      <c r="AY15">
+        <v>-15946000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>-14283000.0</v>
+      </c>
+      <c r="BA15">
+        <v>-12650000.0</v>
+      </c>
+      <c r="BB15">
+        <v>-11800000.0</v>
+      </c>
+      <c r="BC15">
+        <v>-21912084.0</v>
+      </c>
+      <c r="BD15">
+        <v>-25859040.0</v>
+      </c>
+      <c r="BE15">
+        <v>-14754763.0</v>
+      </c>
+      <c r="BF15">
+        <v>-11826113.0</v>
+      </c>
+      <c r="BG15">
+        <v>-10217721.0</v>
+      </c>
+      <c r="BH15">
+        <v>-4962.0</v>
+      </c>
+      <c r="BI15">
+        <v>-3312.0</v>
+      </c>
+      <c r="BJ15">
+        <v>-6883.0</v>
+      </c>
+      <c r="BK15">
+        <v>-5638.0</v>
+      </c>
+      <c r="BL15">
+        <v>-3203.0</v>
+      </c>
+      <c r="BM15">
+        <v>-2438.0</v>
+      </c>
+      <c r="BN15">
+        <v>-4697.0</v>
+      </c>
+      <c r="BO15">
+        <v>-3312.0</v>
+      </c>
+      <c r="BP15">
+        <v>-3308.0</v>
+      </c>
+      <c r="BQ15">
+        <v>-4209.0</v>
+      </c>
+      <c r="BR15">
+        <v>-6007.0</v>
+      </c>
+      <c r="BS15">
+        <v>-2249.0</v>
+      </c>
+      <c r="BT15">
+        <v>-3968.0</v>
+      </c>
+      <c r="BU15">
+        <v>-3375.0</v>
+      </c>
+      <c r="BV15">
+        <v>-4491.0</v>
+      </c>
+      <c r="BW15">
+        <v>-15093000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:75">
+      <c r="A16" t="s">
+        <v>151</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>2126000.0</v>
+      </c>
+      <c r="N16">
+        <v>1401000.0</v>
+      </c>
+      <c r="O16">
+        <v>-5606000.0</v>
+      </c>
+      <c r="P16">
+        <v>-360000.0</v>
+      </c>
+      <c r="Q16">
+        <v>9371000.0</v>
+      </c>
+      <c r="R16">
+        <v>-3403000.0</v>
+      </c>
+      <c r="S16">
+        <v>4224000.0</v>
+      </c>
+      <c r="T16">
+        <v>-44672000.0</v>
+      </c>
+      <c r="U16">
+        <v>-5106000.0</v>
+      </c>
+      <c r="V16">
+        <v>16528000.0</v>
+      </c>
+      <c r="W16">
+        <v>-14994000.0</v>
+      </c>
+      <c r="X16">
+        <v>-31463000.0</v>
+      </c>
+      <c r="Y16">
+        <v>3395000.0</v>
+      </c>
+      <c r="Z16">
+        <v>-16933000.0</v>
+      </c>
+      <c r="AA16">
+        <v>-11199000.0</v>
+      </c>
+      <c r="AB16">
+        <v>-16885000.0</v>
+      </c>
+      <c r="AC16">
+        <v>-37424000.0</v>
+      </c>
+      <c r="AD16">
+        <v>-10087000.0</v>
+      </c>
+      <c r="AE16">
+        <v>-30694000.0</v>
+      </c>
+      <c r="AF16">
+        <v>-14201000.0</v>
+      </c>
+      <c r="AG16">
+        <v>-44335000.0</v>
+      </c>
+      <c r="AH16">
+        <v>-24345000.0</v>
+      </c>
+      <c r="AI16">
+        <v>-64078000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>-77180000.0</v>
+      </c>
+      <c r="AK16">
+        <v>-77832000.0</v>
+      </c>
+      <c r="AL16">
+        <v>-72865000.0</v>
+      </c>
+      <c r="AM16">
+        <v>-72661000.0</v>
+      </c>
+      <c r="AN16">
+        <v>-65781000.0</v>
+      </c>
+      <c r="AO16">
+        <v>-66597000.0</v>
+      </c>
+      <c r="AP16">
+        <v>-70972000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>-61719000.0</v>
+      </c>
+      <c r="AR16">
+        <v>-60417000.0</v>
+      </c>
+      <c r="AS16">
+        <v>-64694000.0</v>
+      </c>
+      <c r="AT16">
+        <v>-52454000.0</v>
+      </c>
+      <c r="AU16">
+        <v>-47483000.0</v>
+      </c>
+      <c r="AV16">
+        <v>-35844000.0</v>
+      </c>
+      <c r="AW16">
+        <v>-38844000.0</v>
+      </c>
+      <c r="AX16">
+        <v>-19794000.0</v>
+      </c>
+      <c r="AY16">
+        <v>-15946000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>-14283000.0</v>
+      </c>
+      <c r="BA16">
+        <v>-12650000.0</v>
+      </c>
+      <c r="BB16">
+        <v>-11780000.0</v>
+      </c>
+      <c r="BC16">
+        <v>-21912084.0</v>
+      </c>
+      <c r="BD16">
+        <v>-25859040.0</v>
+      </c>
+      <c r="BE16">
+        <v>-14754763.0</v>
+      </c>
+      <c r="BF16">
+        <v>-11826113.0</v>
+      </c>
+      <c r="BG16">
+        <v>0.0</v>
+      </c>
+      <c r="BH16">
+        <v>-347434.0</v>
+      </c>
+      <c r="BI16">
+        <v>-3312.0</v>
+      </c>
+      <c r="BJ16">
+        <v>0.0</v>
+      </c>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
     </row>
     <row r="17" spans="1:75">
       <c r="A17" t="s">
-        <v>35</v>
+        <v>152</v>
+      </c>
+      <c r="B17">
+        <v>-3753000.0</v>
+      </c>
+      <c r="C17">
+        <v>13438000.0</v>
+      </c>
+      <c r="D17">
+        <v>8844000.0</v>
+      </c>
+      <c r="E17">
+        <v>5855000.0</v>
+      </c>
+      <c r="F17">
+        <v>2974000.0</v>
+      </c>
+      <c r="G17">
+        <v>19305000.0</v>
+      </c>
+      <c r="H17">
+        <v>20317000.0</v>
+      </c>
+      <c r="I17">
+        <v>-4529000.0</v>
+      </c>
+      <c r="J17">
+        <v>-4815000.0</v>
+      </c>
+      <c r="K17">
+        <v>12268000.0</v>
+      </c>
+      <c r="L17">
+        <v>5796000.0</v>
+      </c>
+      <c r="M17">
+        <v>2126000.0</v>
+      </c>
+      <c r="N17">
+        <v>1401000.0</v>
+      </c>
+      <c r="O17">
+        <v>-5606000.0</v>
+      </c>
+      <c r="P17">
+        <v>-360000.0</v>
+      </c>
+      <c r="Q17">
+        <v>9371000.0</v>
+      </c>
+      <c r="R17">
+        <v>-3403000.0</v>
+      </c>
+      <c r="S17">
+        <v>4124000.0</v>
+      </c>
+      <c r="T17">
+        <v>-44672000.0</v>
+      </c>
+      <c r="U17">
+        <v>-5106000.0</v>
+      </c>
+      <c r="V17">
+        <v>16528000.0</v>
+      </c>
+      <c r="W17">
+        <v>-14994000.0</v>
+      </c>
+      <c r="X17">
+        <v>-31463000.0</v>
+      </c>
+      <c r="Y17">
+        <v>3395000.0</v>
+      </c>
+      <c r="Z17">
+        <v>-16933000.0</v>
+      </c>
+      <c r="AA17">
+        <v>-11199000.0</v>
+      </c>
+      <c r="AB17">
+        <v>-16885000.0</v>
+      </c>
+      <c r="AC17">
+        <v>-37424000.0</v>
+      </c>
+      <c r="AD17">
+        <v>-10087000.0</v>
+      </c>
+      <c r="AE17">
+        <v>-30694000.0</v>
+      </c>
+      <c r="AF17">
+        <v>-14201000.0</v>
+      </c>
+      <c r="AG17">
+        <v>-44335000.0</v>
+      </c>
+      <c r="AH17">
+        <v>-24345000.0</v>
+      </c>
+      <c r="AI17">
+        <v>-64078000.0</v>
+      </c>
+      <c r="AJ17">
+        <v>-77180000.0</v>
+      </c>
+      <c r="AK17">
+        <v>-77832000.0</v>
+      </c>
+      <c r="AL17">
+        <v>-72865000.0</v>
+      </c>
+      <c r="AM17">
+        <v>-72661000.0</v>
+      </c>
+      <c r="AN17">
+        <v>-65781000.0</v>
+      </c>
+      <c r="AO17">
+        <v>-66597000.0</v>
+      </c>
+      <c r="AP17">
+        <v>-70972000.0</v>
+      </c>
+      <c r="AQ17">
+        <v>-61719000.0</v>
+      </c>
+      <c r="AR17">
+        <v>-60417000.0</v>
+      </c>
+      <c r="AS17">
+        <v>-64694000.0</v>
+      </c>
+      <c r="AT17">
+        <v>-52454000.0</v>
+      </c>
+      <c r="AU17">
+        <v>-47483000.0</v>
+      </c>
+      <c r="AV17">
+        <v>-35844000.0</v>
+      </c>
+      <c r="AW17">
+        <v>-38844000.0</v>
+      </c>
+      <c r="AX17">
+        <v>-19794000.0</v>
+      </c>
+      <c r="AY17">
+        <v>-15946000.0</v>
+      </c>
+      <c r="AZ17">
+        <v>-14283000.0</v>
+      </c>
+      <c r="BA17">
+        <v>-12650000.0</v>
+      </c>
+      <c r="BB17">
+        <v>-11780000.0</v>
+      </c>
+      <c r="BC17">
+        <v>-21912084.0</v>
+      </c>
+      <c r="BD17">
+        <v>-25859040.0</v>
+      </c>
+      <c r="BE17">
+        <v>-14754763.0</v>
+      </c>
+      <c r="BF17">
+        <v>-11826113.0</v>
+      </c>
+      <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
+        <v>-347434.0</v>
+      </c>
+      <c r="BI17">
+        <v>-3312.0</v>
+      </c>
+      <c r="BJ17">
+        <v>0.0</v>
+      </c>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+    </row>
+    <row r="18" spans="1:75">
+      <c r="A18" t="s">
+        <v>153</v>
+      </c>
+      <c r="B18">
+        <v>271000.0</v>
+      </c>
+      <c r="C18">
+        <v>-142000.0</v>
+      </c>
+      <c r="D18">
+        <v>-445000.0</v>
+      </c>
+      <c r="E18">
+        <v>-881000.0</v>
+      </c>
+      <c r="F18">
+        <v>-1076000.0</v>
+      </c>
+      <c r="G18">
+        <v>-1395000.0</v>
+      </c>
+      <c r="H18">
+        <v>-1818000.0</v>
+      </c>
+      <c r="I18">
+        <v>-2128000.0</v>
+      </c>
+      <c r="J18">
+        <v>-2387000.0</v>
+      </c>
+      <c r="K18">
+        <v>-2635000.0</v>
+      </c>
+      <c r="L18">
+        <v>-2650000.0</v>
+      </c>
+      <c r="M18">
+        <v>-2665000.0</v>
+      </c>
+      <c r="N18">
+        <v>-2775000.0</v>
+      </c>
+      <c r="O18">
+        <v>-2760000.0</v>
+      </c>
+      <c r="P18">
+        <v>-2731000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-2637000.0</v>
+      </c>
+      <c r="R18">
+        <v>-2651000.0</v>
+      </c>
+      <c r="S18">
+        <v>-2705000.0</v>
+      </c>
+      <c r="T18">
+        <v>-3108000.0</v>
+      </c>
+      <c r="U18">
+        <v>-3397000.0</v>
+      </c>
+      <c r="V18">
+        <v>-3437000.0</v>
+      </c>
+      <c r="W18">
+        <v>-3600000.0</v>
+      </c>
+      <c r="X18">
+        <v>-3605000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-3718000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-2682000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-2578000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-2483000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-3540000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-3571000.0</v>
+      </c>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+    </row>
+    <row r="19" spans="1:75">
+      <c r="A19" t="s">
+        <v>154</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
+        <v>746000.0</v>
+      </c>
+      <c r="N19">
+        <v>495000.0</v>
+      </c>
+      <c r="O19">
+        <v>-12049000.0</v>
+      </c>
+      <c r="P19">
+        <v>261000.0</v>
+      </c>
+      <c r="Q19">
+        <v>72000.0</v>
+      </c>
+      <c r="R19">
+        <v>45000.0</v>
+      </c>
+      <c r="S19">
+        <v>322000.0</v>
+      </c>
+      <c r="T19">
+        <v>-32560000.0</v>
+      </c>
+      <c r="U19">
+        <v>15083000.0</v>
+      </c>
+      <c r="V19">
+        <v>-130000.0</v>
+      </c>
+      <c r="W19">
+        <v>-71000.0</v>
+      </c>
+      <c r="X19">
+        <v>-15705000.0</v>
+      </c>
+      <c r="Y19">
+        <v>50000.0</v>
+      </c>
+      <c r="Z19">
+        <v>386000.0</v>
+      </c>
+      <c r="AA19">
+        <v>595000.0</v>
+      </c>
+      <c r="AB19">
+        <v>615000.0</v>
+      </c>
+      <c r="AC19">
+        <v>-7196000.0</v>
+      </c>
+      <c r="AD19">
+        <v>-15492000.0</v>
+      </c>
+      <c r="AE19">
+        <v>-8321000.0</v>
+      </c>
+      <c r="AF19">
+        <v>579000.0</v>
+      </c>
+      <c r="AG19">
+        <v>-304000.0</v>
+      </c>
+      <c r="AH19">
+        <v>128000.0</v>
+      </c>
+      <c r="AI19">
+        <v>208000.0</v>
+      </c>
+      <c r="AJ19">
+        <v>260000.0</v>
+      </c>
+      <c r="AK19">
+        <v>350000.0</v>
+      </c>
+      <c r="AL19">
+        <v>337000.0</v>
+      </c>
+      <c r="AM19">
+        <v>209000.0</v>
+      </c>
+      <c r="AN19">
+        <v>218000.0</v>
+      </c>
+      <c r="AO19">
+        <v>-116000.0</v>
+      </c>
+      <c r="AP19">
+        <v>274000.0</v>
+      </c>
+      <c r="AQ19">
+        <v>316000.0</v>
+      </c>
+      <c r="AR19">
+        <v>316000.0</v>
+      </c>
+      <c r="AS19">
+        <v>219000.0</v>
+      </c>
+      <c r="AT19">
+        <v>145000.0</v>
+      </c>
+      <c r="AU19">
+        <v>109000.0</v>
+      </c>
+      <c r="AV19">
+        <v>115000.0</v>
+      </c>
+      <c r="AW19">
+        <v>61000.0</v>
+      </c>
+      <c r="AX19">
+        <v>25000.0</v>
+      </c>
+      <c r="AY19">
+        <v>43000.0</v>
+      </c>
+      <c r="AZ19">
+        <v>48000.0</v>
+      </c>
+      <c r="BA19">
+        <v>57000.0</v>
+      </c>
+      <c r="BB19">
+        <v>26000.0</v>
+      </c>
+      <c r="BC19">
+        <v>35404.0</v>
+      </c>
+      <c r="BD19">
+        <v>14444.0</v>
+      </c>
+      <c r="BE19">
+        <v>22516.0</v>
+      </c>
+      <c r="BF19">
+        <v>25636.0</v>
+      </c>
+      <c r="BG19"/>
+      <c r="BH19">
+        <v>-13500.0</v>
+      </c>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+    </row>
+    <row r="20" spans="1:75">
+      <c r="A20" t="s">
+        <v>155</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20">
+        <v>7000000.0</v>
+      </c>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20">
+        <v>0.0</v>
+      </c>
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
+        <v>0.0</v>
+      </c>
+      <c r="AK20">
+        <v>0.0</v>
+      </c>
+      <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
+        <v>0.0</v>
+      </c>
+      <c r="AO20">
+        <v>0.0</v>
+      </c>
+      <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20">
+        <v>0.0</v>
+      </c>
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+    </row>
+    <row r="21" spans="1:75">
+      <c r="A21" t="s">
+        <v>156</v>
+      </c>
+      <c r="B21">
+        <v>-3828000.0</v>
+      </c>
+      <c r="C21">
+        <v>17106000.0</v>
+      </c>
+      <c r="D21">
+        <v>9573000.0</v>
+      </c>
+      <c r="E21">
+        <v>6636000.0</v>
+      </c>
+      <c r="F21">
+        <v>3984000.0</v>
+      </c>
+      <c r="G21">
+        <v>13365000.0</v>
+      </c>
+      <c r="H21">
+        <v>22079000.0</v>
+      </c>
+      <c r="I21">
+        <v>-2179000.0</v>
+      </c>
+      <c r="J21">
+        <v>-2299000.0</v>
+      </c>
+      <c r="K21">
+        <v>14798000.0</v>
+      </c>
+      <c r="L21">
+        <v>8585000.0</v>
+      </c>
+      <c r="M21">
+        <v>4892000.0</v>
+      </c>
+      <c r="N21">
+        <v>4365000.0</v>
+      </c>
+      <c r="O21">
+        <v>10016000.0</v>
+      </c>
+      <c r="P21">
+        <v>2393000.0</v>
+      </c>
+      <c r="Q21">
+        <v>12058000.0</v>
+      </c>
+      <c r="R21">
+        <v>-747000.0</v>
+      </c>
+      <c r="S21">
+        <v>-23584000.0</v>
+      </c>
+      <c r="T21">
+        <v>-8954000.0</v>
+      </c>
+      <c r="U21">
+        <v>-16633000.0</v>
+      </c>
+      <c r="V21">
+        <v>20146000.0</v>
+      </c>
+      <c r="W21">
+        <v>-11149000.0</v>
+      </c>
+      <c r="X21">
+        <v>-12131000.0</v>
+      </c>
+      <c r="Y21">
+        <v>7129000.0</v>
+      </c>
+      <c r="Z21">
+        <v>-14251000.0</v>
+      </c>
+      <c r="AA21">
+        <v>-8718000.0</v>
+      </c>
+      <c r="AB21">
+        <v>-14400000.0</v>
+      </c>
+      <c r="AC21">
+        <v>-25780000.0</v>
+      </c>
+      <c r="AD21">
+        <v>-10087000.0</v>
+      </c>
+      <c r="AE21">
+        <v>-18600000.0</v>
+      </c>
+      <c r="AF21">
+        <v>-11300000.0</v>
+      </c>
+      <c r="AG21">
+        <v>-41444000.0</v>
+      </c>
+      <c r="AH21">
+        <v>-23394000.0</v>
+      </c>
+      <c r="AI21">
+        <v>-63600000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>-77440000.0</v>
+      </c>
+      <c r="AK21">
+        <v>-78182000.0</v>
+      </c>
+      <c r="AL21">
+        <v>-73202000.0</v>
+      </c>
+      <c r="AM21">
+        <v>-72900000.0</v>
+      </c>
+      <c r="AN21">
+        <v>-65999000.0</v>
+      </c>
+      <c r="AO21">
+        <v>-66481000.0</v>
+      </c>
+      <c r="AP21">
+        <v>-71246000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>-62100000.0</v>
+      </c>
+      <c r="AR21">
+        <v>-60733000.0</v>
+      </c>
+      <c r="AS21">
+        <v>-64913000.0</v>
+      </c>
+      <c r="AT21">
+        <v>-52599000.0</v>
+      </c>
+      <c r="AU21">
+        <v>-47600000.0</v>
+      </c>
+      <c r="AV21">
+        <v>-35959000.0</v>
+      </c>
+      <c r="AW21">
+        <v>-38905000.0</v>
+      </c>
+      <c r="AX21">
+        <v>-19819000.0</v>
+      </c>
+      <c r="AY21">
+        <v>-15989000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>-14331000.0</v>
+      </c>
+      <c r="BA21">
+        <v>-12707000.0</v>
+      </c>
+      <c r="BB21">
+        <v>-11800000.0</v>
+      </c>
+      <c r="BC21">
+        <v>-21947488.0</v>
+      </c>
+      <c r="BD21">
+        <v>-25873484.0</v>
+      </c>
+      <c r="BE21">
+        <v>-14777279.0</v>
+      </c>
+      <c r="BF21">
+        <v>-11851749.0</v>
+      </c>
+      <c r="BG21">
+        <v>-10141504.0</v>
+      </c>
+      <c r="BH21">
+        <v>-4962.0</v>
+      </c>
+      <c r="BI21">
+        <v>-3312.0</v>
+      </c>
+      <c r="BJ21">
+        <v>-6883.0</v>
+      </c>
+      <c r="BK21">
+        <v>-5638.0</v>
+      </c>
+      <c r="BL21">
+        <v>-3203.0</v>
+      </c>
+      <c r="BM21">
+        <v>-2438.0</v>
+      </c>
+      <c r="BN21">
+        <v>-4697.0</v>
+      </c>
+      <c r="BO21">
+        <v>-3312.0</v>
+      </c>
+      <c r="BP21">
+        <v>-3308.0</v>
+      </c>
+      <c r="BQ21">
+        <v>-4209.0</v>
+      </c>
+      <c r="BR21">
+        <v>-6007.0</v>
+      </c>
+      <c r="BS21">
+        <v>-2249.0</v>
+      </c>
+      <c r="BT21">
+        <v>-3968.0</v>
+      </c>
+      <c r="BU21">
+        <v>-3375.0</v>
+      </c>
+      <c r="BV21">
+        <v>-4491.0</v>
+      </c>
+      <c r="BW21">
+        <v>-15093000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:75">
+      <c r="A22" t="s">
+        <v>157</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22">
+        <v>0.0</v>
+      </c>
+      <c r="AF22">
+        <v>0.0</v>
+      </c>
+      <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+      <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22">
+        <v>0.0</v>
+      </c>
+      <c r="AS22">
+        <v>0.0</v>
+      </c>
+      <c r="AT22">
+        <v>0.0</v>
+      </c>
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22">
+        <v>0.0</v>
+      </c>
+      <c r="AW22">
+        <v>0.0</v>
+      </c>
+      <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22">
+        <v>0.0</v>
+      </c>
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+      <c r="BA22">
+        <v>0.0</v>
+      </c>
+      <c r="BB22">
+        <v>0.0</v>
+      </c>
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
+      <c r="BE22">
+        <v>0.0</v>
+      </c>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22">
+        <v>0.0</v>
+      </c>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+    </row>
+    <row r="23" spans="1:75">
+      <c r="A23" t="s">
+        <v>158</v>
+      </c>
+      <c r="B23">
+        <v>48642000.0</v>
+      </c>
+      <c r="C23">
+        <v>58347000.0</v>
+      </c>
+      <c r="D23">
+        <v>44902000.0</v>
+      </c>
+      <c r="E23">
+        <v>45800000.0</v>
+      </c>
+      <c r="F23">
+        <v>42023000.0</v>
+      </c>
+      <c r="G23">
+        <v>45712000.0</v>
+      </c>
+      <c r="H23">
+        <v>58463000.0</v>
+      </c>
+      <c r="I23">
+        <v>49262000.0</v>
+      </c>
+      <c r="J23">
+        <v>46065000.0</v>
+      </c>
+      <c r="K23">
+        <v>57380000.0</v>
+      </c>
+      <c r="L23">
+        <v>47531000.0</v>
+      </c>
+      <c r="M23">
+        <v>49676000.0</v>
+      </c>
+      <c r="N23">
+        <v>48410000.0</v>
+      </c>
+      <c r="O23">
+        <v>55659000.0</v>
+      </c>
+      <c r="P23">
+        <v>54709000.0</v>
+      </c>
+      <c r="Q23">
+        <v>47460000.0</v>
+      </c>
+      <c r="R23">
+        <v>46483000.0</v>
+      </c>
+      <c r="S23">
+        <v>78941000.0</v>
+      </c>
+      <c r="T23">
+        <v>55199000.0</v>
+      </c>
+      <c r="U23">
+        <v>70017000.0</v>
+      </c>
+      <c r="V23">
+        <v>78023000.0</v>
+      </c>
+      <c r="W23">
+        <v>63706000.0</v>
+      </c>
+      <c r="X23">
+        <v>62885000.0</v>
+      </c>
+      <c r="Y23">
+        <v>63453000.0</v>
+      </c>
+      <c r="Z23">
+        <v>65468000.0</v>
+      </c>
+      <c r="AA23">
+        <v>71640000.0</v>
+      </c>
+      <c r="AB23">
+        <v>70800000.0</v>
+      </c>
+      <c r="AC23">
+        <v>79699000.0</v>
+      </c>
+      <c r="AD23">
+        <v>89200000.0</v>
+      </c>
+      <c r="AE23">
+        <v>89700000.0</v>
+      </c>
+      <c r="AF23">
+        <v>73900000.0</v>
+      </c>
+      <c r="AG23">
+        <v>92211000.0</v>
+      </c>
+      <c r="AH23">
+        <v>89910000.0</v>
+      </c>
+      <c r="AI23">
+        <v>85200000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>83517000.0</v>
+      </c>
+      <c r="AK23">
+        <v>78182000.0</v>
+      </c>
+      <c r="AL23">
+        <v>73202000.0</v>
+      </c>
+      <c r="AM23">
+        <v>72900000.0</v>
+      </c>
+      <c r="AN23">
+        <v>65999000.0</v>
+      </c>
+      <c r="AO23">
+        <v>66481000.0</v>
+      </c>
+      <c r="AP23">
+        <v>71246000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>62100000.0</v>
+      </c>
+      <c r="AR23">
+        <v>60733000.0</v>
+      </c>
+      <c r="AS23">
+        <v>64913000.0</v>
+      </c>
+      <c r="AT23">
+        <v>52599000.0</v>
+      </c>
+      <c r="AU23">
+        <v>47600000.0</v>
+      </c>
+      <c r="AV23">
+        <v>35959000.0</v>
+      </c>
+      <c r="AW23">
+        <v>38905000.0</v>
+      </c>
+      <c r="AX23">
+        <v>19819000.0</v>
+      </c>
+      <c r="AY23">
+        <v>15989000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>14331000.0</v>
+      </c>
+      <c r="BA23">
+        <v>12707000.0</v>
+      </c>
+      <c r="BB23">
+        <v>11800000.0</v>
+      </c>
+      <c r="BC23">
+        <v>21947488.0</v>
+      </c>
+      <c r="BD23">
+        <v>25873484.0</v>
+      </c>
+      <c r="BE23">
+        <v>14777279.0</v>
+      </c>
+      <c r="BF23">
+        <v>11851749.0</v>
+      </c>
+      <c r="BG23">
+        <v>10141504.0</v>
+      </c>
+      <c r="BH23">
+        <v>4962.0</v>
+      </c>
+      <c r="BI23">
+        <v>3312.0</v>
+      </c>
+      <c r="BJ23">
+        <v>6883.0</v>
+      </c>
+      <c r="BK23">
+        <v>5638.0</v>
+      </c>
+      <c r="BL23">
+        <v>3203.0</v>
+      </c>
+      <c r="BM23">
+        <v>2438.0</v>
+      </c>
+      <c r="BN23">
+        <v>4697.0</v>
+      </c>
+      <c r="BO23">
+        <v>3312.0</v>
+      </c>
+      <c r="BP23">
+        <v>3308.0</v>
+      </c>
+      <c r="BQ23">
+        <v>4209.0</v>
+      </c>
+      <c r="BR23">
+        <v>6007.0</v>
+      </c>
+      <c r="BS23">
+        <v>2249.0</v>
+      </c>
+      <c r="BT23">
+        <v>3968.0</v>
+      </c>
+      <c r="BU23">
+        <v>3375.0</v>
+      </c>
+      <c r="BV23">
+        <v>4491.0</v>
+      </c>
+      <c r="BW23">
+        <v>15093000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:75">
+      <c r="A24" t="s">
+        <v>159</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+    </row>
+    <row r="25" spans="1:75">
+      <c r="A25" t="s">
+        <v>160</v>
+      </c>
+      <c r="B25">
+        <v>2584000.0</v>
+      </c>
+      <c r="C25">
+        <v>2657000.0</v>
+      </c>
+      <c r="D25">
+        <v>2722000.0</v>
+      </c>
+      <c r="E25">
+        <v>2763000.0</v>
+      </c>
+      <c r="F25">
+        <v>2796000.0</v>
+      </c>
+      <c r="G25">
+        <v>2841000.0</v>
+      </c>
+      <c r="H25">
+        <v>2878000.0</v>
+      </c>
+      <c r="I25">
+        <v>2908000.0</v>
+      </c>
+      <c r="J25">
+        <v>2897000.0</v>
+      </c>
+      <c r="K25">
+        <v>2889000.0</v>
+      </c>
+      <c r="L25">
+        <v>2876000.0</v>
+      </c>
+      <c r="M25">
+        <v>2876000.0</v>
+      </c>
+      <c r="N25">
+        <v>2878000.0</v>
+      </c>
+      <c r="O25">
+        <v>2207000.0</v>
+      </c>
+      <c r="P25">
+        <v>2227000.0</v>
+      </c>
+      <c r="Q25">
+        <v>2224000.0</v>
+      </c>
+      <c r="R25">
+        <v>2262000.0</v>
+      </c>
+      <c r="S25">
+        <v>2271000.0</v>
+      </c>
+      <c r="T25">
+        <v>2441000.0</v>
+      </c>
+      <c r="U25">
+        <v>2935000.0</v>
+      </c>
+      <c r="V25">
+        <v>2951000.0</v>
+      </c>
+      <c r="W25">
+        <v>2948000.0</v>
+      </c>
+      <c r="X25">
+        <v>2932000.0</v>
+      </c>
+      <c r="Y25">
+        <v>2237000.0</v>
+      </c>
+      <c r="Z25">
+        <v>1916000.0</v>
+      </c>
+      <c r="AA25">
+        <v>1899000.0</v>
+      </c>
+      <c r="AB25">
+        <v>1943000.0</v>
+      </c>
+      <c r="AC25">
+        <v>2100000.0</v>
+      </c>
+      <c r="AD25">
+        <v>2135000.0</v>
+      </c>
+      <c r="AE25">
+        <v>2105000.0</v>
+      </c>
+      <c r="AF25">
+        <v>2055000.0</v>
+      </c>
+      <c r="AG25">
+        <v>1883000.0</v>
+      </c>
+      <c r="AH25">
+        <v>1341000.0</v>
+      </c>
+      <c r="AI25">
+        <v>1360000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>900000.0</v>
+      </c>
+      <c r="AK25">
+        <v>274000.0</v>
+      </c>
+      <c r="AL25">
+        <v>277000.0</v>
+      </c>
+      <c r="AM25">
+        <v>584000.0</v>
+      </c>
+      <c r="AN25">
+        <v>110000.0</v>
+      </c>
+      <c r="AO25">
+        <v>247000.0</v>
+      </c>
+      <c r="AP25">
+        <v>208000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>208000.0</v>
+      </c>
+      <c r="AR25">
+        <v>199000.0</v>
+      </c>
+      <c r="AS25">
+        <v>189000.0</v>
+      </c>
+      <c r="AT25">
+        <v>180000.0</v>
+      </c>
+      <c r="AU25">
+        <v>189000.0</v>
+      </c>
+      <c r="AV25">
+        <v>159000.0</v>
+      </c>
+      <c r="AW25">
+        <v>146000.0</v>
+      </c>
+      <c r="AX25">
+        <v>133000.0</v>
+      </c>
+      <c r="AY25">
+        <v>125000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>109000.0</v>
+      </c>
+      <c r="BA25">
+        <v>99000.0</v>
+      </c>
+      <c r="BB25">
+        <v>77940.0</v>
+      </c>
+      <c r="BC25">
+        <v>77940.0</v>
+      </c>
+      <c r="BD25">
+        <v>68824.0</v>
+      </c>
+      <c r="BE25">
+        <v>69495.0</v>
+      </c>
+      <c r="BF25">
+        <v>48741.0</v>
+      </c>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+    </row>
+    <row r="26" spans="1:75">
+      <c r="A26" t="s">
+        <v>161</v>
+      </c>
+      <c r="B26">
+        <v>19795000.0</v>
+      </c>
+      <c r="C26">
+        <v>16841000.0</v>
+      </c>
+      <c r="D26">
+        <v>15912000.0</v>
+      </c>
+      <c r="E26">
+        <v>15452000.0</v>
+      </c>
+      <c r="F26">
+        <v>13863000.0</v>
+      </c>
+      <c r="G26">
+        <v>15169000.0</v>
+      </c>
+      <c r="H26">
+        <v>12547000.0</v>
+      </c>
+      <c r="I26">
+        <v>13632000.0</v>
+      </c>
+      <c r="J26">
+        <v>13587000.0</v>
+      </c>
+      <c r="K26">
+        <v>12873000.0</v>
+      </c>
+      <c r="L26">
+        <v>11446000.0</v>
+      </c>
+      <c r="M26">
+        <v>13357000.0</v>
+      </c>
+      <c r="N26">
+        <v>12706000.0</v>
+      </c>
+      <c r="O26">
+        <v>13784000.0</v>
+      </c>
+      <c r="P26">
+        <v>11253000.0</v>
+      </c>
+      <c r="Q26">
+        <v>11966000.0</v>
+      </c>
+      <c r="R26">
+        <v>15237000.0</v>
+      </c>
+      <c r="S26">
+        <v>14168000.0</v>
+      </c>
+      <c r="T26">
+        <v>18836000.0</v>
+      </c>
+      <c r="U26">
+        <v>18638000.0</v>
+      </c>
+      <c r="V26">
+        <v>20228000.0</v>
+      </c>
+      <c r="W26">
+        <v>24160000.0</v>
+      </c>
+      <c r="X26">
+        <v>23344000.0</v>
+      </c>
+      <c r="Y26">
+        <v>24691000.0</v>
+      </c>
+      <c r="Z26">
+        <v>25455000.0</v>
+      </c>
+      <c r="AA26">
+        <v>30241000.0</v>
+      </c>
+      <c r="AB26">
+        <v>30000000.0</v>
+      </c>
+      <c r="AC26">
+        <v>36855000.0</v>
+      </c>
+      <c r="AD26">
+        <v>35700000.0</v>
+      </c>
+      <c r="AE26">
+        <v>38400000.0</v>
+      </c>
+      <c r="AF26">
+        <v>36400000.0</v>
+      </c>
+      <c r="AG26">
+        <v>43245000.0</v>
+      </c>
+      <c r="AH26">
+        <v>46925000.0</v>
+      </c>
+      <c r="AI26">
+        <v>50200000.0</v>
+      </c>
+      <c r="AJ26">
+        <v>49502000.0</v>
+      </c>
+      <c r="AK26">
+        <v>53253000.0</v>
+      </c>
+      <c r="AL26">
+        <v>54801000.0</v>
+      </c>
+      <c r="AM26">
+        <v>56400000.0</v>
+      </c>
+      <c r="AN26">
+        <v>51977000.0</v>
+      </c>
+      <c r="AO26">
+        <v>54216000.0</v>
+      </c>
+      <c r="AP26">
+        <v>60207000.0</v>
+      </c>
+      <c r="AQ26">
+        <v>52500000.0</v>
+      </c>
+      <c r="AR26">
+        <v>51924000.0</v>
+      </c>
+      <c r="AS26">
+        <v>59381000.0</v>
+      </c>
+      <c r="AT26">
+        <v>44728000.0</v>
+      </c>
+      <c r="AU26">
+        <v>39500000.0</v>
+      </c>
+      <c r="AV26">
+        <v>32092000.0</v>
+      </c>
+      <c r="AW26">
+        <v>35001000.0</v>
+      </c>
+      <c r="AX26">
+        <v>16294000.0</v>
+      </c>
+      <c r="AY26">
+        <v>13006000.0</v>
+      </c>
+      <c r="AZ26">
+        <v>12068000.0</v>
+      </c>
+      <c r="BA26">
+        <v>10440000.0</v>
+      </c>
+      <c r="BB26">
+        <v>9500000.0</v>
+      </c>
+      <c r="BC26">
+        <v>8282292.0</v>
+      </c>
+      <c r="BD26">
+        <v>17779419.0</v>
+      </c>
+      <c r="BE26">
+        <v>13005907.0</v>
+      </c>
+      <c r="BF26">
+        <v>10568382.0</v>
+      </c>
+      <c r="BG26">
+        <v>826000.0</v>
+      </c>
+      <c r="BH26">
+        <v>0.0</v>
+      </c>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+    </row>
+    <row r="27" spans="1:75">
+      <c r="A27" t="s">
+        <v>162</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27">
+        <v>183000.0</v>
+      </c>
+      <c r="J27">
+        <v>110000.0</v>
+      </c>
+      <c r="K27">
+        <v>367000.0</v>
+      </c>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27">
+        <v>61000.0</v>
+      </c>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27">
+        <v>38000.0</v>
+      </c>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27">
+        <v>194000.0</v>
+      </c>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27">
+        <v>1226000.0</v>
+      </c>
+      <c r="AB27">
+        <v>2000.0</v>
+      </c>
+      <c r="AC27"/>
+      <c r="AD27">
+        <v>6000.0</v>
+      </c>
+      <c r="AE27">
+        <v>51000.0</v>
+      </c>
+      <c r="AF27">
+        <v>2000.0</v>
+      </c>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27">
+        <v>8017215759.0</v>
+      </c>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+    </row>
+    <row r="28" spans="1:75">
+      <c r="A28" t="s">
+        <v>163</v>
+      </c>
+      <c r="B28">
+        <v>18423000.0</v>
+      </c>
+      <c r="C28">
+        <v>18379000.0</v>
+      </c>
+      <c r="D28">
+        <v>17030000.0</v>
+      </c>
+      <c r="E28">
+        <v>18409000.0</v>
+      </c>
+      <c r="F28">
+        <v>17391000.0</v>
+      </c>
+      <c r="G28">
+        <v>17020000.0</v>
+      </c>
+      <c r="H28">
+        <v>16867000.0</v>
+      </c>
+      <c r="I28">
+        <v>25155000.0</v>
+      </c>
+      <c r="J28">
+        <v>21640000.0</v>
+      </c>
+      <c r="K28">
+        <v>19817000.0</v>
+      </c>
+      <c r="L28">
+        <v>22176000.0</v>
+      </c>
+      <c r="M28">
+        <v>23948000.0</v>
+      </c>
+      <c r="N28">
+        <v>22486000.0</v>
+      </c>
+      <c r="O28">
+        <v>25039000.0</v>
+      </c>
+      <c r="P28">
+        <v>23961000.0</v>
+      </c>
+      <c r="Q28">
+        <v>20576000.0</v>
+      </c>
+      <c r="R28">
+        <v>20402000.0</v>
+      </c>
+      <c r="S28">
+        <v>22462000.0</v>
+      </c>
+      <c r="T28">
+        <v>26084000.0</v>
+      </c>
+      <c r="U28">
+        <v>39410000.0</v>
+      </c>
+      <c r="V28">
+        <v>28238000.0</v>
+      </c>
+      <c r="W28">
+        <v>28606000.0</v>
+      </c>
+      <c r="X28">
+        <v>29598000.0</v>
+      </c>
+      <c r="Y28">
+        <v>29347000.0</v>
+      </c>
+      <c r="Z28">
+        <v>30937000.0</v>
+      </c>
+      <c r="AA28">
+        <v>30074000.0</v>
+      </c>
+      <c r="AB28">
+        <v>31402000.0</v>
+      </c>
+      <c r="AC28">
+        <v>33527000.0</v>
+      </c>
+      <c r="AD28">
+        <v>45506000.0</v>
+      </c>
+      <c r="AE28">
+        <v>40949000.0</v>
+      </c>
+      <c r="AF28">
+        <v>28502000.0</v>
+      </c>
+      <c r="AG28">
+        <v>40135000.0</v>
+      </c>
+      <c r="AH28">
+        <v>36602000.0</v>
+      </c>
+      <c r="AI28">
+        <v>30900000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>32489000.0</v>
+      </c>
+      <c r="AK28">
+        <v>24929000.0</v>
+      </c>
+      <c r="AL28">
+        <v>18401000.0</v>
+      </c>
+      <c r="AM28">
+        <v>16500000.0</v>
+      </c>
+      <c r="AN28">
+        <v>14022000.0</v>
+      </c>
+      <c r="AO28">
+        <v>12265000.0</v>
+      </c>
+      <c r="AP28">
+        <v>11039000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>9600000.0</v>
+      </c>
+      <c r="AR28">
+        <v>8809000.0</v>
+      </c>
+      <c r="AS28">
+        <v>5532000.0</v>
+      </c>
+      <c r="AT28">
+        <v>7871000.0</v>
+      </c>
+      <c r="AU28">
+        <v>8100000.0</v>
+      </c>
+      <c r="AV28">
+        <v>3867000.0</v>
+      </c>
+      <c r="AW28">
+        <v>3904000.0</v>
+      </c>
+      <c r="AX28">
+        <v>3525000.0</v>
+      </c>
+      <c r="AY28">
+        <v>2983000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>2263000.0</v>
+      </c>
+      <c r="BA28">
+        <v>2267000.0</v>
+      </c>
+      <c r="BB28">
+        <v>2300000.0</v>
+      </c>
+      <c r="BC28">
+        <v>13559256.0</v>
+      </c>
+      <c r="BD28">
+        <v>8025241000.0</v>
+      </c>
+      <c r="BE28">
+        <v>1701877.0</v>
+      </c>
+      <c r="BF28">
+        <v>1234626.0</v>
+      </c>
+      <c r="BG28">
+        <v>9774000.0</v>
+      </c>
+      <c r="BH28">
+        <v>334000.0</v>
+      </c>
+      <c r="BI28">
+        <v>3312.0</v>
+      </c>
+      <c r="BJ28">
+        <v>6883.0</v>
+      </c>
+      <c r="BK28">
+        <v>5638.0</v>
+      </c>
+      <c r="BL28">
+        <v>3203.0</v>
+      </c>
+      <c r="BM28">
+        <v>2438.0</v>
+      </c>
+      <c r="BN28">
+        <v>4697.0</v>
+      </c>
+      <c r="BO28">
+        <v>3312.0</v>
+      </c>
+      <c r="BP28">
+        <v>3308.0</v>
+      </c>
+      <c r="BQ28">
+        <v>4209.0</v>
+      </c>
+      <c r="BR28">
+        <v>6007.0</v>
+      </c>
+      <c r="BS28">
+        <v>2249.0</v>
+      </c>
+      <c r="BT28">
+        <v>3968.0</v>
+      </c>
+      <c r="BU28">
+        <v>3375.0</v>
+      </c>
+      <c r="BV28">
+        <v>4491.0</v>
+      </c>
+      <c r="BW28"/>
+    </row>
+    <row r="29" spans="1:75">
+      <c r="A29" t="s">
+        <v>164</v>
+      </c>
+      <c r="B29">
+        <v>326000.0</v>
+      </c>
+      <c r="C29">
+        <v>3669000.0</v>
+      </c>
+      <c r="D29">
+        <v>399000.0</v>
+      </c>
+      <c r="E29">
+        <v>310000.0</v>
+      </c>
+      <c r="F29">
+        <v>293000.0</v>
+      </c>
+      <c r="G29">
+        <v>-7067000.0</v>
+      </c>
+      <c r="H29">
+        <v>291000.0</v>
+      </c>
+      <c r="I29">
+        <v>378000.0</v>
+      </c>
+      <c r="J29">
+        <v>220000.0</v>
+      </c>
+      <c r="K29">
+        <v>536000.0</v>
+      </c>
+      <c r="L29">
+        <v>213000.0</v>
+      </c>
+      <c r="M29">
+        <v>187000.0</v>
+      </c>
+      <c r="N29">
+        <v>147000.0</v>
+      </c>
+      <c r="O29">
+        <v>294000.0</v>
+      </c>
+      <c r="P29">
+        <v>67000.0</v>
+      </c>
+      <c r="Q29">
+        <v>57000.0</v>
+      </c>
+      <c r="R29">
+        <v>37000.0</v>
+      </c>
+      <c r="S29">
+        <v>212000.0</v>
+      </c>
+      <c r="T29">
+        <v>37000.0</v>
+      </c>
+      <c r="U29">
+        <v>38000.0</v>
+      </c>
+      <c r="V29">
+        <v>38000.0</v>
+      </c>
+      <c r="W29">
+        <v>0.0</v>
+      </c>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+    </row>
+    <row r="30" spans="1:75">
+      <c r="A30" t="s">
+        <v>165</v>
+      </c>
+      <c r="B30">
+        <v>38218000.0</v>
+      </c>
+      <c r="C30">
+        <v>35220000.0</v>
+      </c>
+      <c r="D30">
+        <v>32729000.0</v>
+      </c>
+      <c r="E30">
+        <v>33499000.0</v>
+      </c>
+      <c r="F30">
+        <v>31467000.0</v>
+      </c>
+      <c r="G30">
+        <v>31791000.0</v>
+      </c>
+      <c r="H30">
+        <v>29366000.0</v>
+      </c>
+      <c r="I30">
+        <v>38604000.0</v>
+      </c>
+      <c r="J30">
+        <v>35337000.0</v>
+      </c>
+      <c r="K30">
+        <v>33057000.0</v>
+      </c>
+      <c r="L30">
+        <v>34247000.0</v>
+      </c>
+      <c r="M30">
+        <v>37819000.0</v>
+      </c>
+      <c r="N30">
+        <v>35192000.0</v>
+      </c>
+      <c r="O30">
+        <v>38823000.0</v>
+      </c>
+      <c r="P30">
+        <v>42214000.0</v>
+      </c>
+      <c r="Q30">
+        <v>32542000.0</v>
+      </c>
+      <c r="R30">
+        <v>35639000.0</v>
+      </c>
+      <c r="S30">
+        <v>67046000.0</v>
+      </c>
+      <c r="T30">
+        <v>44920000.0</v>
+      </c>
+      <c r="U30">
+        <v>58048000.0</v>
+      </c>
+      <c r="V30">
+        <v>48466000.0</v>
+      </c>
+      <c r="W30">
+        <v>52766000.0</v>
+      </c>
+      <c r="X30">
+        <v>52942000.0</v>
+      </c>
+      <c r="Y30">
+        <v>54038000.0</v>
+      </c>
+      <c r="Z30">
+        <v>56392000.0</v>
+      </c>
+      <c r="AA30">
+        <v>61498000.0</v>
+      </c>
+      <c r="AB30">
+        <v>61400000.0</v>
+      </c>
+      <c r="AC30">
+        <v>70382000.0</v>
+      </c>
+      <c r="AD30">
+        <v>81200000.0</v>
+      </c>
+      <c r="AE30">
+        <v>79400000.0</v>
+      </c>
+      <c r="AF30">
+        <v>64900000.0</v>
+      </c>
+      <c r="AG30">
+        <v>83380000.0</v>
+      </c>
+      <c r="AH30">
+        <v>83527000.0</v>
+      </c>
+      <c r="AI30">
+        <v>81100000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>81991000.0</v>
+      </c>
+      <c r="AK30">
+        <v>78182000.0</v>
+      </c>
+      <c r="AL30">
+        <v>73202000.0</v>
+      </c>
+      <c r="AM30">
+        <v>72900000.0</v>
+      </c>
+      <c r="AN30">
+        <v>65999000.0</v>
+      </c>
+      <c r="AO30">
+        <v>66481000.0</v>
+      </c>
+      <c r="AP30">
+        <v>71246000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>62100000.0</v>
+      </c>
+      <c r="AR30">
+        <v>60733000.0</v>
+      </c>
+      <c r="AS30">
+        <v>64913000.0</v>
+      </c>
+      <c r="AT30">
+        <v>52599000.0</v>
+      </c>
+      <c r="AU30">
+        <v>47600000.0</v>
+      </c>
+      <c r="AV30">
+        <v>35959000.0</v>
+      </c>
+      <c r="AW30">
+        <v>38905000.0</v>
+      </c>
+      <c r="AX30">
+        <v>19819000.0</v>
+      </c>
+      <c r="AY30">
+        <v>15989000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>14331000.0</v>
+      </c>
+      <c r="BA30">
+        <v>12707000.0</v>
+      </c>
+      <c r="BB30">
+        <v>11800000.0</v>
+      </c>
+      <c r="BC30">
+        <v>21947488.0</v>
+      </c>
+      <c r="BD30">
+        <v>25873484.0</v>
+      </c>
+      <c r="BE30">
+        <v>14777279.0</v>
+      </c>
+      <c r="BF30">
+        <v>11851749.0</v>
+      </c>
+      <c r="BG30">
+        <v>10141504.0</v>
+      </c>
+      <c r="BH30">
+        <v>4962.0</v>
+      </c>
+      <c r="BI30">
+        <v>3312.0</v>
+      </c>
+      <c r="BJ30">
+        <v>6883.0</v>
+      </c>
+      <c r="BK30">
+        <v>5638.0</v>
+      </c>
+      <c r="BL30">
+        <v>3203.0</v>
+      </c>
+      <c r="BM30">
+        <v>2438.0</v>
+      </c>
+      <c r="BN30">
+        <v>4697.0</v>
+      </c>
+      <c r="BO30">
+        <v>3312.0</v>
+      </c>
+      <c r="BP30">
+        <v>3308.0</v>
+      </c>
+      <c r="BQ30">
+        <v>4209.0</v>
+      </c>
+      <c r="BR30">
+        <v>6007.0</v>
+      </c>
+      <c r="BS30">
+        <v>2249.0</v>
+      </c>
+      <c r="BT30">
+        <v>3968.0</v>
+      </c>
+      <c r="BU30">
+        <v>3375.0</v>
+      </c>
+      <c r="BV30">
+        <v>4491.0</v>
+      </c>
+      <c r="BW30">
+        <v>-15093000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:75">
+      <c r="A31" t="s">
+        <v>166</v>
+      </c>
+      <c r="B31">
+        <v>401000.0</v>
+      </c>
+      <c r="C31">
+        <v>1000.0</v>
+      </c>
+      <c r="D31">
+        <v>-330000.0</v>
+      </c>
+      <c r="E31">
+        <v>-471000.0</v>
+      </c>
+      <c r="F31">
+        <v>-717000.0</v>
+      </c>
+      <c r="G31">
+        <v>-1127000.0</v>
+      </c>
+      <c r="H31">
+        <v>-1471000.0</v>
+      </c>
+      <c r="I31">
+        <v>-1972000.0</v>
+      </c>
+      <c r="J31">
+        <v>-2296000.0</v>
+      </c>
+      <c r="K31">
+        <v>-1994000.0</v>
+      </c>
+      <c r="L31">
+        <v>-2576000.0</v>
+      </c>
+      <c r="M31">
+        <v>-2579000.0</v>
+      </c>
+      <c r="N31">
+        <v>-2817000.0</v>
+      </c>
+      <c r="O31">
+        <v>-15328000.0</v>
+      </c>
+      <c r="P31">
+        <v>-2686000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-2630000.0</v>
+      </c>
+      <c r="R31">
+        <v>-2619000.0</v>
+      </c>
+      <c r="S31">
+        <v>28020000.0</v>
+      </c>
+      <c r="T31">
+        <v>-35681000.0</v>
+      </c>
+      <c r="U31">
+        <v>11565000.0</v>
+      </c>
+      <c r="V31">
+        <v>-3580000.0</v>
+      </c>
+      <c r="W31">
+        <v>-3845000.0</v>
+      </c>
+      <c r="X31">
+        <v>-19332000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-3734000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-2682000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-2481000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-2437000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-11644000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-19935000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-12140000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-2920000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-2891000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-951000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-534000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>260000.0</v>
+      </c>
+      <c r="AK31">
+        <v>350000.0</v>
+      </c>
+      <c r="AL31">
+        <v>337000.0</v>
+      </c>
+      <c r="AM31">
+        <v>209000.0</v>
+      </c>
+      <c r="AN31">
+        <v>218000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-116000.0</v>
+      </c>
+      <c r="AP31">
+        <v>274000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>316000.0</v>
+      </c>
+      <c r="AR31">
+        <v>316000.0</v>
+      </c>
+      <c r="AS31">
+        <v>219000.0</v>
+      </c>
+      <c r="AT31">
+        <v>145000.0</v>
+      </c>
+      <c r="AU31">
+        <v>109000.0</v>
+      </c>
+      <c r="AV31">
+        <v>115000.0</v>
+      </c>
+      <c r="AW31">
+        <v>61000.0</v>
+      </c>
+      <c r="AX31">
+        <v>25000.0</v>
+      </c>
+      <c r="AY31">
+        <v>43000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>48000.0</v>
+      </c>
+      <c r="BA31">
+        <v>57000.0</v>
+      </c>
+      <c r="BB31">
+        <v>26000.0</v>
+      </c>
+      <c r="BC31">
+        <v>98000.0</v>
+      </c>
+      <c r="BD31">
+        <v>14000.0</v>
+      </c>
+      <c r="BE31">
+        <v>22237.0</v>
+      </c>
+      <c r="BF31">
+        <v>25749.0</v>
+      </c>
+      <c r="BG31">
+        <v>-91374.0</v>
+      </c>
+      <c r="BH31">
+        <v>-13500.0</v>
+      </c>
+      <c r="BI31">
+        <v>0.0</v>
+      </c>
+      <c r="BJ31">
+        <v>-2941.0</v>
+      </c>
+      <c r="BK31">
+        <v>-11198.0</v>
+      </c>
+      <c r="BL31">
+        <v>3203.0</v>
+      </c>
+      <c r="BM31">
+        <v>2438.0</v>
+      </c>
+      <c r="BN31"/>
+      <c r="BO31">
+        <v>-10771.0</v>
+      </c>
+      <c r="BP31">
+        <v>3308.0</v>
+      </c>
+      <c r="BQ31">
+        <v>4209.0</v>
+      </c>
+      <c r="BR31"/>
+      <c r="BS31">
+        <v>14083.0</v>
+      </c>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+    </row>
+    <row r="32" spans="1:75">
+      <c r="A32" t="s">
+        <v>167</v>
+      </c>
+      <c r="B32">
+        <v>44814000.0</v>
+      </c>
+      <c r="C32">
+        <v>75453000.0</v>
+      </c>
+      <c r="D32">
+        <v>54475000.0</v>
+      </c>
+      <c r="E32">
+        <v>52436000.0</v>
+      </c>
+      <c r="F32">
+        <v>46007000.0</v>
+      </c>
+      <c r="G32">
+        <v>59077000.0</v>
+      </c>
+      <c r="H32">
+        <v>80542000.0</v>
+      </c>
+      <c r="I32">
+        <v>47083000.0</v>
+      </c>
+      <c r="J32">
+        <v>43766000.0</v>
+      </c>
+      <c r="K32">
+        <v>72178000.0</v>
+      </c>
+      <c r="L32">
+        <v>56116000.0</v>
+      </c>
+      <c r="M32">
+        <v>54568000.0</v>
+      </c>
+      <c r="N32">
+        <v>52775000.0</v>
+      </c>
+      <c r="O32">
+        <v>65675000.0</v>
+      </c>
+      <c r="P32">
+        <v>57102000.0</v>
+      </c>
+      <c r="Q32">
+        <v>59518000.0</v>
+      </c>
+      <c r="R32">
+        <v>45736000.0</v>
+      </c>
+      <c r="S32">
+        <v>55357000.0</v>
+      </c>
+      <c r="T32">
+        <v>46245000.0</v>
+      </c>
+      <c r="U32">
+        <v>53384000.0</v>
+      </c>
+      <c r="V32">
+        <v>98169000.0</v>
+      </c>
+      <c r="W32">
+        <v>52557000.0</v>
+      </c>
+      <c r="X32">
+        <v>50754000.0</v>
+      </c>
+      <c r="Y32">
+        <v>70582000.0</v>
+      </c>
+      <c r="Z32">
+        <v>51217000.0</v>
+      </c>
+      <c r="AA32">
+        <v>62922000.0</v>
+      </c>
+      <c r="AB32">
+        <v>56400000.0</v>
+      </c>
+      <c r="AC32">
+        <v>53919000.0</v>
+      </c>
+      <c r="AD32">
+        <v>99100000.0</v>
+      </c>
+      <c r="AE32">
+        <v>71100000.0</v>
+      </c>
+      <c r="AF32">
+        <v>62600000.0</v>
+      </c>
+      <c r="AG32">
+        <v>50767000.0</v>
+      </c>
+      <c r="AH32">
+        <v>66516000.0</v>
+      </c>
+      <c r="AI32">
+        <v>21600000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>6077000.0</v>
+      </c>
+      <c r="AK32">
+        <v>0.0</v>
+      </c>
+      <c r="AL32">
+        <v>0.0</v>
+      </c>
+      <c r="AM32">
+        <v>0.0</v>
+      </c>
+      <c r="AN32">
+        <v>0.0</v>
+      </c>
+      <c r="AO32">
+        <v>0.0</v>
+      </c>
+      <c r="AP32">
+        <v>0.0</v>
+      </c>
+      <c r="AQ32">
+        <v>0.0</v>
+      </c>
+      <c r="AR32">
+        <v>0.0</v>
+      </c>
+      <c r="AS32">
+        <v>0.0</v>
+      </c>
+      <c r="AT32">
+        <v>0.0</v>
+      </c>
+      <c r="AU32">
+        <v>0.0</v>
+      </c>
+      <c r="AV32">
+        <v>0.0</v>
+      </c>
+      <c r="AW32">
+        <v>0.0</v>
+      </c>
+      <c r="AX32">
+        <v>0.0</v>
+      </c>
+      <c r="AY32">
+        <v>0.0</v>
+      </c>
+      <c r="AZ32">
+        <v>0.0</v>
+      </c>
+      <c r="BA32">
+        <v>0.0</v>
+      </c>
+      <c r="BB32">
+        <v>0.0</v>
+      </c>
+      <c r="BC32">
+        <v>0.0</v>
+      </c>
+      <c r="BD32">
+        <v>0.0</v>
+      </c>
+      <c r="BE32">
+        <v>0.0</v>
+      </c>
+      <c r="BF32">
+        <v>0.0</v>
+      </c>
+      <c r="BG32">
+        <v>-281096.0</v>
+      </c>
+      <c r="BH32">
+        <v>0.0</v>
+      </c>
+      <c r="BI32">
+        <v>0.0</v>
+      </c>
+      <c r="BJ32">
+        <v>0.0</v>
+      </c>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:T30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:20">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2" spans="1:20">
+      <c r="A2" t="s">
+        <v>168</v>
+      </c>
+      <c r="B2">
+        <v>71310000.0</v>
+      </c>
+      <c r="C2">
+        <v>86676000.0</v>
+      </c>
+      <c r="D2">
+        <v>78792000.0</v>
+      </c>
+      <c r="E2">
+        <v>75292000.0</v>
+      </c>
+      <c r="F2">
+        <v>97454000.0</v>
+      </c>
+      <c r="G2">
+        <v>73210000.0</v>
+      </c>
+      <c r="H2">
+        <v>112738000.0</v>
+      </c>
+      <c r="I2">
+        <v>86015000.0</v>
+      </c>
+      <c r="J2">
+        <v>194494000.0</v>
+      </c>
+      <c r="K2">
+        <v>31569000.0</v>
+      </c>
+      <c r="L2">
+        <v>38539000.0</v>
+      </c>
+      <c r="M2">
+        <v>43044000.0</v>
+      </c>
+      <c r="N2">
+        <v>137408000.0</v>
+      </c>
+      <c r="O2">
+        <v>53382000.0</v>
+      </c>
+      <c r="P2">
+        <v>-3571057.0</v>
+      </c>
+      <c r="Q2">
+        <v>2408.0</v>
+      </c>
+      <c r="R2">
+        <v>73.0</v>
+      </c>
+      <c r="S2">
+        <v>1407.0</v>
+      </c>
+      <c r="T2"/>
+    </row>
+    <row r="3" spans="1:20">
+      <c r="A3" t="s">
+        <v>169</v>
+      </c>
+      <c r="B3">
+        <v>71000</v>
+      </c>
+      <c r="C3">
+        <v>56000</v>
+      </c>
+      <c r="D3">
+        <v>12640000</v>
+      </c>
+      <c r="E3">
+        <v>7000000</v>
+      </c>
+      <c r="F3">
+        <v>1000</v>
+      </c>
+      <c r="G3">
+        <v>20046000</v>
+      </c>
+      <c r="H3">
+        <v>306000</v>
+      </c>
+      <c r="I3">
+        <v>609000</v>
+      </c>
+      <c r="J3">
+        <v>50431000</v>
+      </c>
+      <c r="K3">
+        <v>7284000</v>
+      </c>
+      <c r="L3">
+        <v>1181000</v>
+      </c>
+      <c r="M3">
+        <v>1292000</v>
+      </c>
+      <c r="N3">
+        <v>628000</v>
+      </c>
+      <c r="O3">
+        <v>1062000</v>
+      </c>
+      <c r="P3">
+        <v>692755</v>
+      </c>
+      <c r="Q3">
+        <v>0</v>
+      </c>
+      <c r="R3">
+        <v>0</v>
+      </c>
+      <c r="S3">
+        <v>0</v>
+      </c>
+      <c r="T3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:20">
+      <c r="A4" t="s">
+        <v>170</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4">
+        <v>3500000.0</v>
+      </c>
+      <c r="F4">
+        <v>-22162000.0</v>
+      </c>
+      <c r="G4">
+        <v>24244000.0</v>
+      </c>
+      <c r="H4">
+        <v>-39528000.0</v>
+      </c>
+      <c r="I4">
+        <v>26723000.0</v>
+      </c>
+      <c r="J4">
+        <v>-112796000.0</v>
+      </c>
+      <c r="K4">
+        <v>162925000.0</v>
+      </c>
+      <c r="L4">
+        <v>-6970000.0</v>
+      </c>
+      <c r="M4">
+        <v>-4505000.0</v>
+      </c>
+      <c r="N4">
+        <v>-94364000.0</v>
+      </c>
+      <c r="O4">
+        <v>84026000.0</v>
+      </c>
+      <c r="P4">
+        <v>53381734.0</v>
+      </c>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+    </row>
+    <row r="5" spans="1:20">
+      <c r="A5" t="s">
+        <v>171</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5">
+        <v>-536000.0</v>
+      </c>
+      <c r="F5">
+        <v>4729000.0</v>
+      </c>
+      <c r="G5">
+        <v>-1053000.0</v>
+      </c>
+      <c r="H5">
+        <v>10878000.0</v>
+      </c>
+      <c r="I5">
+        <v>-2218000.0</v>
+      </c>
+      <c r="J5">
+        <v>-1241000.0</v>
+      </c>
+      <c r="K5">
+        <v>7525000.0</v>
+      </c>
+      <c r="L5">
+        <v>-834000.0</v>
+      </c>
+      <c r="M5">
+        <v>-8431000.0</v>
+      </c>
+      <c r="N5">
+        <v>-6700000.0</v>
+      </c>
+      <c r="O5">
+        <v>-521000.0</v>
+      </c>
+      <c r="P5">
+        <v>-281096.0</v>
+      </c>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+    </row>
+    <row r="6" spans="1:20">
+      <c r="A6" t="s">
+        <v>172</v>
+      </c>
+      <c r="B6">
+        <v>-39584000.0</v>
+      </c>
+      <c r="C6">
+        <v>-15366000.0</v>
+      </c>
+      <c r="D6">
+        <v>7884000.0</v>
+      </c>
+      <c r="E6">
+        <v>3500000.0</v>
+      </c>
+      <c r="F6">
+        <v>-22162000.0</v>
+      </c>
+      <c r="G6">
+        <v>24244000.0</v>
+      </c>
+      <c r="H6">
+        <v>-39528000.0</v>
+      </c>
+      <c r="I6">
+        <v>26723000.0</v>
+      </c>
+      <c r="J6">
+        <v>-112796000.0</v>
+      </c>
+      <c r="K6">
+        <v>162925000.0</v>
+      </c>
+      <c r="L6">
+        <v>-6970000.0</v>
+      </c>
+      <c r="M6">
+        <v>-4505000.0</v>
+      </c>
+      <c r="N6">
+        <v>-94364000.0</v>
+      </c>
+      <c r="O6">
+        <v>84026000.0</v>
+      </c>
+      <c r="P6">
+        <v>56952791.0</v>
+      </c>
+      <c r="Q6">
+        <v>-1946.0</v>
+      </c>
+      <c r="R6">
+        <v>2335.0</v>
+      </c>
+      <c r="S6">
+        <v>-1334.0</v>
+      </c>
+      <c r="T6">
+        <v>1407000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20">
+      <c r="A7" t="s">
+        <v>173</v>
+      </c>
+      <c r="B7">
+        <v>-10078000.0</v>
+      </c>
+      <c r="C7">
+        <v>-3535000.0</v>
+      </c>
+      <c r="D7">
+        <v>-17854000.0</v>
+      </c>
+      <c r="E7">
+        <v>-44496000.0</v>
+      </c>
+      <c r="F7">
+        <v>-1309000.0</v>
+      </c>
+      <c r="G7">
+        <v>13160000.0</v>
+      </c>
+      <c r="H7">
+        <v>23283000.0</v>
+      </c>
+      <c r="I7">
+        <v>-5142000.0</v>
+      </c>
+      <c r="J7">
+        <v>7939000.0</v>
+      </c>
+      <c r="K7">
+        <v>12543000.0</v>
+      </c>
+      <c r="L7">
+        <v>-11073000.0</v>
+      </c>
+      <c r="M7">
+        <v>24792000.0</v>
+      </c>
+      <c r="N7">
+        <v>-8331000.0</v>
+      </c>
+      <c r="O7">
+        <v>9981000.0</v>
+      </c>
+      <c r="P7">
+        <v>305115.0</v>
+      </c>
+      <c r="Q7">
+        <v>-2270.0</v>
+      </c>
+      <c r="R7">
+        <v>21.0</v>
+      </c>
+      <c r="S7">
+        <v>2249.0</v>
+      </c>
+      <c r="T7">
+        <v>1407000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:20">
+      <c r="A8" t="s">
+        <v>174</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8">
+        <v>-7824000.0</v>
+      </c>
+      <c r="F8">
+        <v>-5983000.0</v>
+      </c>
+      <c r="G8">
+        <v>2353000.0</v>
+      </c>
+      <c r="H8">
+        <v>-8123000.0</v>
+      </c>
+      <c r="I8">
+        <v>-11103000.0</v>
+      </c>
+      <c r="J8">
+        <v>-9670000.0</v>
+      </c>
+      <c r="K8"/>
+      <c r="L8">
+        <v>1760000.0</v>
+      </c>
+      <c r="M8">
+        <v>8053000.0</v>
+      </c>
+      <c r="N8">
+        <v>799000.0</v>
+      </c>
+      <c r="O8">
+        <v>-10612000.0</v>
+      </c>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+    </row>
+    <row r="9" spans="1:20">
+      <c r="A9" t="s">
+        <v>175</v>
+      </c>
+      <c r="B9">
+        <v>-21281000.0</v>
+      </c>
+      <c r="C9">
+        <v>16345000.0</v>
+      </c>
+      <c r="D9">
+        <v>-8368000.0</v>
+      </c>
+      <c r="E9">
+        <v>-7824000.0</v>
+      </c>
+      <c r="F9">
+        <v>-5983000.0</v>
+      </c>
+      <c r="G9">
+        <v>2353000.0</v>
+      </c>
+      <c r="H9">
+        <v>-8123000.0</v>
+      </c>
+      <c r="I9">
+        <v>-11103000.0</v>
+      </c>
+      <c r="J9">
+        <v>-9670000.0</v>
+      </c>
+      <c r="K9">
+        <v>-9670000.0</v>
+      </c>
+      <c r="L9">
+        <v>1760000.0</v>
+      </c>
+      <c r="M9">
+        <v>8053000.0</v>
+      </c>
+      <c r="N9">
+        <v>799000.0</v>
+      </c>
+      <c r="O9">
+        <v>0.0</v>
+      </c>
+      <c r="P9">
+        <v>0.0</v>
+      </c>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+    </row>
+    <row r="10" spans="1:20">
+      <c r="A10" t="s">
+        <v>176</v>
+      </c>
+      <c r="B10">
+        <v>3209000.0</v>
+      </c>
+      <c r="C10">
+        <v>-1644000.0</v>
+      </c>
+      <c r="D10">
+        <v>-2554000.0</v>
+      </c>
+      <c r="E10">
+        <v>2583000.0</v>
+      </c>
+      <c r="F10">
+        <v>-3655000.0</v>
+      </c>
+      <c r="G10">
+        <v>-284000.0</v>
+      </c>
+      <c r="H10">
+        <v>-545000.0</v>
+      </c>
+      <c r="I10">
+        <v>-596000.0</v>
+      </c>
+      <c r="J10">
+        <v>-2029000.0</v>
+      </c>
+      <c r="K10">
+        <v>-2029000.0</v>
+      </c>
+      <c r="L10">
+        <v>-2029000.0</v>
+      </c>
+      <c r="M10">
+        <v>-2029000.0</v>
+      </c>
+      <c r="N10">
+        <v>0.0</v>
+      </c>
+      <c r="O10">
+        <v>0.0</v>
+      </c>
+      <c r="P10">
+        <v>0.0</v>
+      </c>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+    </row>
+    <row r="11" spans="1:20">
+      <c r="A11" t="s">
+        <v>177</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>-37799000.0</v>
+      </c>
+      <c r="F11">
+        <v>-902000.0</v>
+      </c>
+      <c r="G11">
+        <v>12144000.0</v>
+      </c>
+      <c r="H11">
+        <v>21073000.0</v>
+      </c>
+      <c r="I11">
+        <v>8775000.0</v>
+      </c>
+      <c r="J11">
+        <v>20879000.0</v>
+      </c>
+      <c r="K11">
+        <v>5018000.0</v>
+      </c>
+      <c r="L11">
+        <v>-11999000.0</v>
+      </c>
+      <c r="M11">
+        <v>25170000.0</v>
+      </c>
+      <c r="N11">
+        <v>-2430000.0</v>
+      </c>
+      <c r="O11">
+        <v>21114000.0</v>
+      </c>
+      <c r="P11">
+        <v>586211.0</v>
+      </c>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+    </row>
+    <row r="12" spans="1:20">
+      <c r="A12" t="s">
+        <v>178</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>18827000.0</v>
+      </c>
+      <c r="F12">
+        <v>39780000.0</v>
+      </c>
+      <c r="G12">
+        <v>37575000.0</v>
+      </c>
+      <c r="H12">
+        <v>66611000.0</v>
+      </c>
+      <c r="I12">
+        <v>87228000.0</v>
+      </c>
+      <c r="J12">
+        <v>108735000.0</v>
+      </c>
+      <c r="K12">
+        <v>117632000.0</v>
+      </c>
+      <c r="L12">
+        <v>95113000.0</v>
+      </c>
+      <c r="M12">
+        <v>39343000.0</v>
+      </c>
+      <c r="N12">
+        <v>7519000.0</v>
+      </c>
+      <c r="O12">
+        <v>20094000.0</v>
+      </c>
+      <c r="P12">
+        <v>8092043.0</v>
+      </c>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+    </row>
+    <row r="13" spans="1:20">
+      <c r="A13" t="s">
+        <v>179</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>-33601000.0</v>
+      </c>
+      <c r="F13">
+        <v>9938000.0</v>
+      </c>
+      <c r="G13">
+        <v>18198000.0</v>
+      </c>
+      <c r="H13">
+        <v>33477000.0</v>
+      </c>
+      <c r="I13">
+        <v>13565000.0</v>
+      </c>
+      <c r="J13">
+        <v>11981000.0</v>
+      </c>
+      <c r="K13">
+        <v>10312000.0</v>
+      </c>
+      <c r="L13">
+        <v>-13879000.0</v>
+      </c>
+      <c r="M13">
+        <v>20487000.0</v>
+      </c>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+    </row>
+    <row r="14" spans="1:20">
+      <c r="A14" t="s">
+        <v>180</v>
+      </c>
+      <c r="B14">
+        <v>10938000.0</v>
+      </c>
+      <c r="C14">
+        <v>11524000.0</v>
+      </c>
+      <c r="D14">
+        <v>11519000.0</v>
+      </c>
+      <c r="E14">
+        <v>9840000.0</v>
+      </c>
+      <c r="F14">
+        <v>11305000.0</v>
+      </c>
+      <c r="G14">
+        <v>10033000.0</v>
+      </c>
+      <c r="H14">
+        <v>8077000.0</v>
+      </c>
+      <c r="I14">
+        <v>7384000.0</v>
+      </c>
+      <c r="J14">
+        <v>2811000.0</v>
+      </c>
+      <c r="K14">
+        <v>1149000.0</v>
+      </c>
+      <c r="L14">
+        <v>776000.0</v>
+      </c>
+      <c r="M14">
+        <v>627000.0</v>
+      </c>
+      <c r="N14">
+        <v>423000.0</v>
+      </c>
+      <c r="O14">
+        <v>265000.0</v>
+      </c>
+      <c r="P14">
+        <v>10702.0</v>
+      </c>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+    </row>
+    <row r="15" spans="1:20">
+      <c r="A15" t="s">
+        <v>181</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15">
+        <v>0.0</v>
+      </c>
+      <c r="M15">
+        <v>0.0</v>
+      </c>
+      <c r="N15">
+        <v>0.0</v>
+      </c>
+      <c r="O15">
+        <v>0.0</v>
+      </c>
+      <c r="P15">
+        <v>0.0</v>
+      </c>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+    </row>
+    <row r="16" spans="1:20">
+      <c r="A16" t="s">
+        <v>182</v>
+      </c>
+      <c r="B16">
+        <v>31726000.0</v>
+      </c>
+      <c r="C16">
+        <v>71310000.0</v>
+      </c>
+      <c r="D16">
+        <v>86676000.0</v>
+      </c>
+      <c r="E16">
+        <v>78792000.0</v>
+      </c>
+      <c r="F16">
+        <v>75292000.0</v>
+      </c>
+      <c r="G16">
+        <v>97454000.0</v>
+      </c>
+      <c r="H16">
+        <v>73210000.0</v>
+      </c>
+      <c r="I16">
+        <v>112738000.0</v>
+      </c>
+      <c r="J16">
+        <v>81698000.0</v>
+      </c>
+      <c r="K16">
+        <v>194494000.0</v>
+      </c>
+      <c r="L16">
+        <v>31569000.0</v>
+      </c>
+      <c r="M16">
+        <v>38539000.0</v>
+      </c>
+      <c r="N16">
+        <v>43044000.0</v>
+      </c>
+      <c r="O16">
+        <v>137408000.0</v>
+      </c>
+      <c r="P16">
+        <v>53381734.0</v>
+      </c>
+      <c r="Q16">
+        <v>462.0</v>
+      </c>
+      <c r="R16">
+        <v>2408.0</v>
+      </c>
+      <c r="S16">
+        <v>73.0</v>
+      </c>
+      <c r="T16">
+        <v>1407000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:20">
+      <c r="A17" t="s">
+        <v>183</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+    </row>
+    <row r="18" spans="1:20">
+      <c r="A18" t="s">
+        <v>184</v>
+      </c>
+      <c r="B18">
+        <v>41731000.0</v>
+      </c>
+      <c r="C18">
+        <v>38862000.0</v>
+      </c>
+      <c r="D18">
+        <v>14369000.0</v>
+      </c>
+      <c r="E18">
+        <v>-22827000.0</v>
+      </c>
+      <c r="F18">
+        <v>20650000.0</v>
+      </c>
+      <c r="G18">
+        <v>-19246000.0</v>
+      </c>
+      <c r="H18">
+        <v>22070000.0</v>
+      </c>
+      <c r="I18">
+        <v>-24709000.0</v>
+      </c>
+      <c r="J18">
+        <v>-222931000.0</v>
+      </c>
+      <c r="K18">
+        <v>-148984000.0</v>
+      </c>
+      <c r="L18">
+        <v>-155681000.0</v>
+      </c>
+      <c r="M18">
+        <v>-78492000.0</v>
+      </c>
+      <c r="N18">
+        <v>-55676000.0</v>
+      </c>
+      <c r="O18">
+        <v>-45062000.0</v>
+      </c>
+      <c r="P18">
+        <v>-2517773.0</v>
+      </c>
+      <c r="Q18">
+        <v>-18246.0</v>
+      </c>
+      <c r="R18">
+        <v>-16815.0</v>
+      </c>
+      <c r="S18">
+        <v>-11834.0</v>
+      </c>
+      <c r="T18">
+        <v>-15093000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:20">
+      <c r="A19" t="s">
+        <v>185</v>
+      </c>
+      <c r="B19">
+        <v>-36117000.0</v>
+      </c>
+      <c r="C19">
+        <v>-20438000.0</v>
+      </c>
+      <c r="D19">
+        <v>-22828000.0</v>
+      </c>
+      <c r="E19">
+        <v>14104000.0</v>
+      </c>
+      <c r="F19">
+        <v>-10881000.0</v>
+      </c>
+      <c r="G19">
+        <v>43449000.0</v>
+      </c>
+      <c r="H19">
+        <v>5469000.0</v>
+      </c>
+      <c r="I19">
+        <v>-57014000.0</v>
+      </c>
+      <c r="J19">
+        <v>34995000.0</v>
+      </c>
+      <c r="K19">
+        <v>149473000.0</v>
+      </c>
+      <c r="L19">
+        <v>-81584000.0</v>
+      </c>
+      <c r="M19">
+        <v>-61982000.0</v>
+      </c>
+      <c r="N19">
+        <v>-40901000.0</v>
+      </c>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+    </row>
+    <row r="20" spans="1:20">
+      <c r="A20" t="s">
+        <v>186</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20">
+        <v>2500000.0</v>
+      </c>
+      <c r="E20">
+        <v>12500000.0</v>
+      </c>
+      <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20"/>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+    </row>
+    <row r="21" spans="1:20">
+      <c r="A21" t="s">
+        <v>187</v>
+      </c>
+      <c r="B21">
+        <v>-44440000.0</v>
+      </c>
+      <c r="C21">
+        <v>-33330000.0</v>
+      </c>
+      <c r="D21">
+        <v>0.0</v>
+      </c>
+      <c r="E21">
+        <v>0.0</v>
+      </c>
+      <c r="F21">
+        <v>-1500000.0</v>
+      </c>
+      <c r="G21">
+        <v>-1500000.0</v>
+      </c>
+      <c r="H21">
+        <v>-68418000.0</v>
+      </c>
+      <c r="I21">
+        <v>100799000.0</v>
+      </c>
+      <c r="J21">
+        <v>48425000.0</v>
+      </c>
+      <c r="K21">
+        <v>50000000.0</v>
+      </c>
+      <c r="L21">
+        <v>50000000.0</v>
+      </c>
+      <c r="M21">
+        <v>50000000.0</v>
+      </c>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21">
+        <v>150000.0</v>
+      </c>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+    </row>
+    <row r="22" spans="1:20">
+      <c r="A22" t="s">
+        <v>150</v>
+      </c>
+      <c r="B22">
+        <v>31111000.0</v>
+      </c>
+      <c r="C22">
+        <v>30278000.0</v>
+      </c>
+      <c r="D22">
+        <v>21591000.0</v>
+      </c>
+      <c r="E22">
+        <v>2000.0</v>
+      </c>
+      <c r="F22">
+        <v>-29126000.0</v>
+      </c>
+      <c r="G22">
+        <v>-59995000.0</v>
+      </c>
+      <c r="H22">
+        <v>-75595000.0</v>
+      </c>
+      <c r="I22">
+        <v>-113575000.0</v>
+      </c>
+      <c r="J22">
+        <v>-291955000.0</v>
+      </c>
+      <c r="K22">
+        <v>-276011000.0</v>
+      </c>
+      <c r="L22">
+        <v>-239284000.0</v>
+      </c>
+      <c r="M22">
+        <v>-141965000.0</v>
+      </c>
+      <c r="N22">
+        <v>-54659000.0</v>
+      </c>
+      <c r="O22">
+        <v>-74352000.0</v>
+      </c>
+      <c r="P22">
+        <v>-10232878.0</v>
+      </c>
+      <c r="Q22">
+        <v>-15976.0</v>
+      </c>
+      <c r="R22">
+        <v>-16836.0</v>
+      </c>
+      <c r="S22">
+        <v>-14083.0</v>
+      </c>
+      <c r="T22">
+        <v>-15093000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:20">
+      <c r="A23" t="s">
+        <v>188</v>
+      </c>
+      <c r="B23">
+        <v>-888000.0</v>
+      </c>
+      <c r="C23">
+        <v>-666000.0</v>
+      </c>
+      <c r="D23">
+        <v>-19125000.0</v>
+      </c>
+      <c r="E23">
+        <v>-277000.0</v>
+      </c>
+      <c r="F23">
+        <v>-30431000.0</v>
+      </c>
+      <c r="G23">
+        <v>32000.0</v>
+      </c>
+      <c r="H23">
+        <v>-12067000.0</v>
+      </c>
+      <c r="I23">
+        <v>3451000.0</v>
+      </c>
+      <c r="J23">
+        <v>25110000.0</v>
+      </c>
+      <c r="K23">
+        <v>576000.0</v>
+      </c>
+      <c r="L23">
+        <v>28228000.0</v>
+      </c>
+      <c r="M23">
+        <v>6533000.0</v>
+      </c>
+      <c r="N23">
+        <v>2215000.0</v>
+      </c>
+      <c r="O23">
+        <v>45000.0</v>
+      </c>
+      <c r="P23">
+        <v>61791.0</v>
+      </c>
+      <c r="Q23">
+        <v>16300.0</v>
+      </c>
+      <c r="R23"/>
+      <c r="S23"/>
+      <c r="T23">
+        <v>16500000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:20">
+      <c r="A24" t="s">
+        <v>189</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24">
+        <v>-12500000.0</v>
+      </c>
+      <c r="E24">
+        <v>-4000.0</v>
+      </c>
+      <c r="F24">
+        <v>-19000.0</v>
+      </c>
+      <c r="G24">
+        <v>-20103000.0</v>
+      </c>
+      <c r="H24">
+        <v>37000.0</v>
+      </c>
+      <c r="I24">
+        <v>-170000.0</v>
+      </c>
+      <c r="J24">
+        <v>-15005000.0</v>
+      </c>
+      <c r="K24">
+        <v>-4000.0</v>
+      </c>
+      <c r="L24">
+        <v>-3098000.0</v>
+      </c>
+      <c r="M24">
+        <v>-1000.0</v>
+      </c>
+      <c r="N24">
+        <v>-2000.0</v>
+      </c>
+      <c r="O24">
+        <v>-138000.0</v>
+      </c>
+      <c r="P24">
+        <v>-1053284.0</v>
+      </c>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+    </row>
+    <row r="25" spans="1:20">
+      <c r="A25" t="s">
+        <v>190</v>
+      </c>
+      <c r="B25">
+        <v>-358000.0</v>
+      </c>
+      <c r="C25">
+        <v>-519000.0</v>
+      </c>
+      <c r="D25">
+        <v>1506000.0</v>
+      </c>
+      <c r="E25">
+        <v>7001000.0</v>
+      </c>
+      <c r="F25">
+        <v>7147000.0</v>
+      </c>
+      <c r="G25">
+        <v>1027000.0</v>
+      </c>
+      <c r="H25">
+        <v>9284000.0</v>
+      </c>
+      <c r="I25">
+        <v>289000.0</v>
+      </c>
+      <c r="J25">
+        <v>-30000.0</v>
+      </c>
+      <c r="K25">
+        <v>3365000.0</v>
+      </c>
+      <c r="L25">
+        <v>179000.0</v>
+      </c>
+      <c r="M25">
+        <v>192000.0</v>
+      </c>
+      <c r="N25">
+        <v>10210000.0</v>
+      </c>
+      <c r="O25">
+        <v>18686000.0</v>
+      </c>
+      <c r="P25">
+        <v>8092043.0</v>
+      </c>
+      <c r="Q25">
+        <v>-15976.0</v>
+      </c>
+      <c r="R25">
+        <v>-16836.0</v>
+      </c>
+      <c r="S25">
+        <v>-14083.0</v>
+      </c>
+      <c r="T25">
+        <v>-1407000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:20">
+      <c r="A26" t="s">
+        <v>191</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26">
+        <v>12223000.0</v>
+      </c>
+      <c r="F26"/>
+      <c r="G26">
+        <v>68000.0</v>
+      </c>
+      <c r="H26">
+        <v>1351000.0</v>
+      </c>
+      <c r="I26">
+        <v>7652000.0</v>
+      </c>
+      <c r="J26">
+        <v>26685000.0</v>
+      </c>
+      <c r="K26">
+        <v>162430000.0</v>
+      </c>
+      <c r="L26">
+        <v>233361000.0</v>
+      </c>
+      <c r="M26">
+        <v>135973000.0</v>
+      </c>
+      <c r="N26">
+        <v>2215000.0</v>
+      </c>
+      <c r="O26">
+        <v>129259000.0</v>
+      </c>
+      <c r="P26">
+        <v>56740808.0</v>
+      </c>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+    </row>
+    <row r="27" spans="1:20">
+      <c r="A27" t="s">
+        <v>192</v>
+      </c>
+      <c r="B27">
+        <v>6944000.0</v>
+      </c>
+      <c r="C27">
+        <v>8245000.0</v>
+      </c>
+      <c r="D27">
+        <v>10247000.0</v>
+      </c>
+      <c r="E27">
+        <v>11826000.0</v>
+      </c>
+      <c r="F27">
+        <v>32633000.0</v>
+      </c>
+      <c r="G27">
+        <v>36575000.0</v>
+      </c>
+      <c r="H27">
+        <v>57327000.0</v>
+      </c>
+      <c r="I27">
+        <v>86939000.0</v>
+      </c>
+      <c r="J27">
+        <v>108735000.0</v>
+      </c>
+      <c r="K27">
+        <v>117264000.0</v>
+      </c>
+      <c r="L27">
+        <v>94934000.0</v>
+      </c>
+      <c r="M27">
+        <v>39151000.0</v>
+      </c>
+      <c r="N27">
+        <v>7519000.0</v>
+      </c>
+      <c r="O27">
+        <v>1408000.0</v>
+      </c>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+    </row>
+    <row r="28" spans="1:20">
+      <c r="A28" t="s">
+        <v>193</v>
+      </c>
+      <c r="B28">
+        <v>-45198000.0</v>
+      </c>
+      <c r="C28">
+        <v>-33846000.0</v>
+      </c>
+      <c r="D28">
+        <v>2431000.0</v>
+      </c>
+      <c r="E28">
+        <v>12223000.0</v>
+      </c>
+      <c r="F28">
+        <v>-31931000.0</v>
+      </c>
+      <c r="G28">
+        <v>100000.0</v>
+      </c>
+      <c r="H28">
+        <v>-67067000.0</v>
+      </c>
+      <c r="I28">
+        <v>108400000.0</v>
+      </c>
+      <c r="J28">
+        <v>75100000.0</v>
+      </c>
+      <c r="K28">
+        <v>162400000.0</v>
+      </c>
+      <c r="L28">
+        <v>233361000.0</v>
+      </c>
+      <c r="M28">
+        <v>136000000.0</v>
+      </c>
+      <c r="N28">
+        <v>2215000.0</v>
+      </c>
+      <c r="O28">
+        <v>129300000.0</v>
+      </c>
+      <c r="P28">
+        <v>56952791.0</v>
+      </c>
+      <c r="Q28">
+        <v>16300.0</v>
+      </c>
+      <c r="R28">
+        <v>19150.0</v>
+      </c>
+      <c r="S28">
+        <v>10500.0</v>
+      </c>
+      <c r="T28">
+        <v>16500000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:20">
+      <c r="A29" t="s">
+        <v>194</v>
+      </c>
+      <c r="B29">
+        <v>41802000.0</v>
+      </c>
+      <c r="C29">
+        <v>38918000.0</v>
+      </c>
+      <c r="D29">
+        <v>27009000.0</v>
+      </c>
+      <c r="E29">
+        <v>-15827000.0</v>
+      </c>
+      <c r="F29">
+        <v>20650000.0</v>
+      </c>
+      <c r="G29">
+        <v>800000.0</v>
+      </c>
+      <c r="H29">
+        <v>22376000.0</v>
+      </c>
+      <c r="I29">
+        <v>-24100000.0</v>
+      </c>
+      <c r="J29">
+        <v>-172500000.0</v>
+      </c>
+      <c r="K29">
+        <v>-141700000.0</v>
+      </c>
+      <c r="L29">
+        <v>-154500000.0</v>
+      </c>
+      <c r="M29">
+        <v>-77200000.0</v>
+      </c>
+      <c r="N29">
+        <v>-55048000.0</v>
+      </c>
+      <c r="O29">
+        <v>-44000000.0</v>
+      </c>
+      <c r="P29">
+        <v>-1825018.0</v>
+      </c>
+      <c r="Q29">
+        <v>-18246.0</v>
+      </c>
+      <c r="R29">
+        <v>-16815.0</v>
+      </c>
+      <c r="S29">
+        <v>-11834.0</v>
+      </c>
+      <c r="T29">
+        <v>-15093000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:20">
+      <c r="A30" t="s">
+        <v>195</v>
+      </c>
+      <c r="B30">
+        <v>-36188000.0</v>
+      </c>
+      <c r="C30">
+        <v>-20438000.0</v>
+      </c>
+      <c r="D30">
+        <v>-19125000.0</v>
+      </c>
+      <c r="E30">
+        <v>7104000.0</v>
+      </c>
+      <c r="F30">
+        <v>-10881000.0</v>
+      </c>
+      <c r="G30">
+        <v>23300000.0</v>
+      </c>
+      <c r="H30">
+        <v>5163000.0</v>
+      </c>
+      <c r="I30">
+        <v>-57600000.0</v>
+      </c>
+      <c r="J30">
+        <v>-15400000.0</v>
+      </c>
+      <c r="K30">
+        <v>142200000.0</v>
+      </c>
+      <c r="L30">
+        <v>-85900000.0</v>
+      </c>
+      <c r="M30">
+        <v>-63300000.0</v>
+      </c>
+      <c r="N30">
+        <v>-41531000.0</v>
+      </c>
+      <c r="O30">
+        <v>-1200000.0</v>
+      </c>
+      <c r="P30">
+        <v>-1746039.0</v>
+      </c>
+      <c r="Q30"/>
+      <c r="R30"/>
+      <c r="S30"/>
+      <c r="T30"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BW30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:75">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>82</v>
+      </c>
+      <c r="E1" t="s">
+        <v>83</v>
+      </c>
+      <c r="F1" t="s">
+        <v>84</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>85</v>
+      </c>
+      <c r="I1" t="s">
+        <v>86</v>
+      </c>
+      <c r="J1" t="s">
+        <v>87</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>88</v>
+      </c>
+      <c r="M1" t="s">
+        <v>89</v>
+      </c>
+      <c r="N1" t="s">
+        <v>90</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>92</v>
+      </c>
+      <c r="R1" t="s">
+        <v>93</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>94</v>
+      </c>
+      <c r="U1" t="s">
+        <v>95</v>
+      </c>
+      <c r="V1" t="s">
+        <v>96</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>97</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2" spans="1:75">
+      <c r="A2" t="s">
+        <v>168</v>
+      </c>
+      <c r="B2">
+        <v>31726000.0</v>
+      </c>
+      <c r="C2">
+        <v>55616000.0</v>
+      </c>
+      <c r="D2">
+        <v>56753000.0</v>
+      </c>
+      <c r="E2">
+        <v>65121000.0</v>
+      </c>
+      <c r="F2">
+        <v>71310000.0</v>
+      </c>
+      <c r="G2">
+        <v>69354000.0</v>
+      </c>
+      <c r="H2">
+        <v>69240000.0</v>
+      </c>
+      <c r="I2">
+        <v>76751000.0</v>
+      </c>
+      <c r="J2">
+        <v>84585000.0</v>
+      </c>
+      <c r="K2">
+        <v>84391000.0</v>
+      </c>
+      <c r="L2">
+        <v>62598000.0</v>
+      </c>
+      <c r="M2">
+        <v>63985000.0</v>
+      </c>
+      <c r="N2">
+        <v>78792000.0</v>
+      </c>
+      <c r="O2">
+        <v>80551000.0</v>
+      </c>
+      <c r="P2">
+        <v>55347000.0</v>
+      </c>
+      <c r="Q2">
+        <v>67224000.0</v>
+      </c>
+      <c r="R2">
+        <v>75292000.0</v>
+      </c>
+      <c r="S2">
+        <v>76108000.0</v>
+      </c>
+      <c r="T2">
+        <v>102009000.0</v>
+      </c>
+      <c r="U2">
+        <v>107814000.0</v>
+      </c>
+      <c r="V2">
+        <v>97454000.0</v>
+      </c>
+      <c r="W2">
+        <v>102243000.0</v>
+      </c>
+      <c r="X2">
+        <v>99746000.0</v>
+      </c>
+      <c r="Y2">
+        <v>92235000.0</v>
+      </c>
+      <c r="Z2">
+        <v>73210000.0</v>
+      </c>
+      <c r="AA2">
+        <v>58904000.0</v>
+      </c>
+      <c r="AB2">
+        <v>40336000.0</v>
+      </c>
+      <c r="AC2">
+        <v>53107000.0</v>
+      </c>
+      <c r="AD2">
+        <v>112738000.0</v>
+      </c>
+      <c r="AE2">
+        <v>72617000.0</v>
+      </c>
+      <c r="AF2">
+        <v>100229000.0</v>
+      </c>
+      <c r="AG2">
+        <v>82869000.0</v>
+      </c>
+      <c r="AH2">
+        <v>86015000.0</v>
+      </c>
+      <c r="AI2">
+        <v>79717000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>80817000.0</v>
+      </c>
+      <c r="AK2">
+        <v>105086000.0</v>
+      </c>
+      <c r="AL2">
+        <v>194494000.0</v>
+      </c>
+      <c r="AM2">
+        <v>52541000.0</v>
+      </c>
+      <c r="AN2">
+        <v>57836000.0</v>
+      </c>
+      <c r="AO2">
+        <v>78219000.0</v>
+      </c>
+      <c r="AP2">
+        <v>31569000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>23598000.0</v>
+      </c>
+      <c r="AR2">
+        <v>59837000.0</v>
+      </c>
+      <c r="AS2">
+        <v>155466000.0</v>
+      </c>
+      <c r="AT2">
+        <v>38539000.0</v>
+      </c>
+      <c r="AU2">
+        <v>28263000.0</v>
+      </c>
+      <c r="AV2">
+        <v>55356000.0</v>
+      </c>
+      <c r="AW2">
+        <v>163380000.0</v>
+      </c>
+      <c r="AX2">
+        <v>43044000.0</v>
+      </c>
+      <c r="AY2">
+        <v>51261000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>60902000.0</v>
+      </c>
+      <c r="BA2">
+        <v>91648000.0</v>
+      </c>
+      <c r="BB2">
+        <v>137408000.0</v>
+      </c>
+      <c r="BC2">
+        <v>33346638.0</v>
+      </c>
+      <c r="BD2">
+        <v>41001998.0</v>
+      </c>
+      <c r="BE2">
+        <v>50173262.0</v>
+      </c>
+      <c r="BF2">
+        <v>53381734.0</v>
+      </c>
+      <c r="BG2">
+        <v>-3556362.0</v>
+      </c>
+      <c r="BH2">
+        <v>1747.0</v>
+      </c>
+      <c r="BI2">
+        <v>189.0</v>
+      </c>
+      <c r="BJ2">
+        <v>462.0</v>
+      </c>
+      <c r="BK2">
+        <v>2100.0</v>
+      </c>
+      <c r="BL2">
+        <v>1803.0</v>
+      </c>
+      <c r="BM2">
+        <v>41.0</v>
+      </c>
+      <c r="BN2">
+        <v>2408.0</v>
+      </c>
+      <c r="BO2">
+        <v>50.0</v>
+      </c>
+      <c r="BP2">
+        <v>2437.0</v>
+      </c>
+      <c r="BQ2">
+        <v>67.0</v>
+      </c>
+      <c r="BR2">
+        <v>73.0</v>
+      </c>
+      <c r="BS2">
+        <v>72.0</v>
+      </c>
+      <c r="BT2">
+        <v>2291.0</v>
+      </c>
+      <c r="BU2">
+        <v>2166.0</v>
+      </c>
+      <c r="BV2">
+        <v>1407.0</v>
+      </c>
+      <c r="BW2">
+        <v>8615000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:75">
+      <c r="A3" t="s">
+        <v>169</v>
+      </c>
+      <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
+        <v>36000</v>
+      </c>
+      <c r="D3">
+        <v>26000</v>
+      </c>
+      <c r="E3">
+        <v>20000</v>
+      </c>
+      <c r="F3">
+        <v>61000</v>
+      </c>
+      <c r="G3">
+        <v>16000</v>
+      </c>
+      <c r="H3">
+        <v>20000</v>
+      </c>
+      <c r="I3">
+        <v>20000</v>
+      </c>
+      <c r="J3">
+        <v>0</v>
+      </c>
+      <c r="K3">
+        <v>45000</v>
+      </c>
+      <c r="L3">
+        <v>27000</v>
+      </c>
+      <c r="M3">
+        <v>68000</v>
+      </c>
+      <c r="N3">
+        <v>12500000</v>
+      </c>
+      <c r="O3">
+        <v>7000000</v>
+      </c>
+      <c r="P3">
+        <v>1000</v>
+      </c>
+      <c r="Q3">
+        <v>1000</v>
+      </c>
+      <c r="R3">
+        <v>0</v>
+      </c>
+      <c r="S3">
+        <v>1000</v>
+      </c>
+      <c r="T3">
+        <v>0</v>
+      </c>
+      <c r="U3">
+        <v>0</v>
+      </c>
+      <c r="V3">
+        <v>10023000</v>
+      </c>
+      <c r="W3">
+        <v>10023000</v>
+      </c>
+      <c r="X3">
+        <v>11000</v>
+      </c>
+      <c r="Y3">
+        <v>12000</v>
+      </c>
+      <c r="Z3">
+        <v>13000</v>
+      </c>
+      <c r="AA3">
+        <v>306000</v>
+      </c>
+      <c r="AB3">
+        <v>306000</v>
+      </c>
+      <c r="AC3">
+        <v>306000</v>
+      </c>
+      <c r="AD3">
+        <v>59000</v>
+      </c>
+      <c r="AE3">
+        <v>59000</v>
+      </c>
+      <c r="AF3">
+        <v>305000</v>
+      </c>
+      <c r="AG3">
+        <v>205000</v>
+      </c>
+      <c r="AH3">
+        <v>40000</v>
+      </c>
+      <c r="AI3">
+        <v>50145000</v>
+      </c>
+      <c r="AJ3">
+        <v>154000</v>
+      </c>
+      <c r="AK3">
+        <v>8000</v>
+      </c>
+      <c r="AL3">
+        <v>124000</v>
+      </c>
+      <c r="AM3">
+        <v>557000</v>
+      </c>
+      <c r="AN3">
+        <v>65000</v>
+      </c>
+      <c r="AO3">
+        <v>6618000</v>
+      </c>
+      <c r="AP3">
+        <v>44000</v>
+      </c>
+      <c r="AQ3">
+        <v>59000</v>
+      </c>
+      <c r="AR3">
+        <v>152000</v>
+      </c>
+      <c r="AS3">
+        <v>356000</v>
+      </c>
+      <c r="AT3">
+        <v>614000</v>
+      </c>
+      <c r="AU3">
+        <v>628000</v>
+      </c>
+      <c r="AV3">
+        <v>128000</v>
+      </c>
+      <c r="AW3">
+        <v>318000</v>
+      </c>
+      <c r="AX3">
+        <v>218000</v>
+      </c>
+      <c r="AY3">
+        <v>190000</v>
+      </c>
+      <c r="AZ3">
+        <v>80000</v>
+      </c>
+      <c r="BA3">
+        <v>175000</v>
+      </c>
+      <c r="BB3">
+        <v>183000</v>
+      </c>
+      <c r="BC3">
+        <v>388029</v>
+      </c>
+      <c r="BD3">
+        <v>9748</v>
+      </c>
+      <c r="BE3">
+        <v>240519</v>
+      </c>
+      <c r="BF3">
+        <v>423704</v>
+      </c>
+      <c r="BG3">
+        <v>253334</v>
+      </c>
+      <c r="BH3">
+        <v>0</v>
+      </c>
+      <c r="BI3">
+        <v>3363</v>
+      </c>
+      <c r="BJ3">
+        <v>0</v>
+      </c>
+      <c r="BK3">
+        <v>0</v>
+      </c>
+      <c r="BL3">
+        <v>0</v>
+      </c>
+      <c r="BM3">
+        <v>0</v>
+      </c>
+      <c r="BN3">
+        <v>0</v>
+      </c>
+      <c r="BO3">
+        <v>0</v>
+      </c>
+      <c r="BP3">
+        <v>0</v>
+      </c>
+      <c r="BQ3">
+        <v>0</v>
+      </c>
+      <c r="BR3">
+        <v>0</v>
+      </c>
+      <c r="BS3">
+        <v>0</v>
+      </c>
+      <c r="BT3">
+        <v>0</v>
+      </c>
+      <c r="BU3">
+        <v>0</v>
+      </c>
+      <c r="BV3">
+        <v>0</v>
+      </c>
+      <c r="BW3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:75">
+      <c r="A4" t="s">
+        <v>170</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
+        <v>-1387000.0</v>
+      </c>
+      <c r="N4">
+        <v>-14807000.0</v>
+      </c>
+      <c r="O4">
+        <v>-1759000.0</v>
+      </c>
+      <c r="P4">
+        <v>25204000.0</v>
+      </c>
+      <c r="Q4">
+        <v>-11877000.0</v>
+      </c>
+      <c r="R4">
+        <v>-8068000.0</v>
+      </c>
+      <c r="S4">
+        <v>-816000.0</v>
+      </c>
+      <c r="T4">
+        <v>-25901000.0</v>
+      </c>
+      <c r="U4">
+        <v>-5805000.0</v>
+      </c>
+      <c r="V4">
+        <v>10360000.0</v>
+      </c>
+      <c r="W4">
+        <v>-4789000.0</v>
+      </c>
+      <c r="X4">
+        <v>-815000.0</v>
+      </c>
+      <c r="Y4">
+        <v>7011000.0</v>
+      </c>
+      <c r="Z4">
+        <v>22837000.0</v>
+      </c>
+      <c r="AA4">
+        <v>1133000.0</v>
+      </c>
+      <c r="AB4">
+        <v>31741000.0</v>
+      </c>
+      <c r="AC4">
+        <v>-12771000.0</v>
+      </c>
+      <c r="AD4">
+        <v>-59631000.0</v>
+      </c>
+      <c r="AE4">
+        <v>40121000.0</v>
+      </c>
+      <c r="AF4">
+        <v>-27612000.0</v>
+      </c>
+      <c r="AG4">
+        <v>17360000.0</v>
+      </c>
+      <c r="AH4">
+        <v>-3146000.0</v>
+      </c>
+      <c r="AI4">
+        <v>1981000.0</v>
+      </c>
+      <c r="AJ4">
+        <v>-1100000.0</v>
+      </c>
+      <c r="AK4">
+        <v>-24269000.0</v>
+      </c>
+      <c r="AL4">
+        <v>-89408000.0</v>
+      </c>
+      <c r="AM4">
+        <v>141953000.0</v>
+      </c>
+      <c r="AN4">
+        <v>-5295000.0</v>
+      </c>
+      <c r="AO4">
+        <v>-20383000.0</v>
+      </c>
+      <c r="AP4">
+        <v>46650000.0</v>
+      </c>
+      <c r="AQ4">
+        <v>7971000.0</v>
+      </c>
+      <c r="AR4">
+        <v>-36239000.0</v>
+      </c>
+      <c r="AS4">
+        <v>-95629000.0</v>
+      </c>
+      <c r="AT4">
+        <v>116927000.0</v>
+      </c>
+      <c r="AU4">
+        <v>10276000.0</v>
+      </c>
+      <c r="AV4">
+        <v>-27093000.0</v>
+      </c>
+      <c r="AW4">
+        <v>-108024000.0</v>
+      </c>
+      <c r="AX4">
+        <v>120336000.0</v>
+      </c>
+      <c r="AY4">
+        <v>-8217000.0</v>
+      </c>
+      <c r="AZ4">
+        <v>-9641000.0</v>
+      </c>
+      <c r="BA4">
+        <v>-30746000.0</v>
+      </c>
+      <c r="BB4">
+        <v>-45760000.0</v>
+      </c>
+      <c r="BC4">
+        <v>104061096.0</v>
+      </c>
+      <c r="BD4">
+        <v>-7655360.0</v>
+      </c>
+      <c r="BE4">
+        <v>-9171264.0</v>
+      </c>
+      <c r="BF4">
+        <v>-3208472.0</v>
+      </c>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+    </row>
+    <row r="5" spans="1:75">
+      <c r="A5" t="s">
+        <v>171</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
+        <v>-927000.0</v>
+      </c>
+      <c r="N5">
+        <v>2367000.0</v>
+      </c>
+      <c r="O5">
+        <v>638000.0</v>
+      </c>
+      <c r="P5">
+        <v>1912000.0</v>
+      </c>
+      <c r="Q5">
+        <v>-3523000.0</v>
+      </c>
+      <c r="R5">
+        <v>437000.0</v>
+      </c>
+      <c r="S5">
+        <v>-176000.0</v>
+      </c>
+      <c r="T5">
+        <v>2040000.0</v>
+      </c>
+      <c r="U5">
+        <v>-341000.0</v>
+      </c>
+      <c r="V5">
+        <v>3206000.0</v>
+      </c>
+      <c r="W5">
+        <v>-2194000.0</v>
+      </c>
+      <c r="X5">
+        <v>4532000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-2228000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-1163000.0</v>
+      </c>
+      <c r="AA5">
+        <v>-2453000.0</v>
+      </c>
+      <c r="AB5">
+        <v>616000.0</v>
+      </c>
+      <c r="AC5">
+        <v>10853000.0</v>
+      </c>
+      <c r="AD5">
+        <v>1862000.0</v>
+      </c>
+      <c r="AE5">
+        <v>8563000.0</v>
+      </c>
+      <c r="AF5">
+        <v>-11603000.0</v>
+      </c>
+      <c r="AG5">
+        <v>1764000.0</v>
+      </c>
+      <c r="AH5">
+        <v>-942000.0</v>
+      </c>
+      <c r="AI5">
+        <v>-1886000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-1198000.0</v>
+      </c>
+      <c r="AK5">
+        <v>1330000.0</v>
+      </c>
+      <c r="AL5">
+        <v>513000.0</v>
+      </c>
+      <c r="AM5">
+        <v>802000.0</v>
+      </c>
+      <c r="AN5">
+        <v>2398000.0</v>
+      </c>
+      <c r="AO5">
+        <v>4562000.0</v>
+      </c>
+      <c r="AP5">
+        <v>-237000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-311000.0</v>
+      </c>
+      <c r="AR5">
+        <v>-838000.0</v>
+      </c>
+      <c r="AS5">
+        <v>-18000.0</v>
+      </c>
+      <c r="AT5">
+        <v>333000.0</v>
+      </c>
+      <c r="AU5">
+        <v>-2813000.0</v>
+      </c>
+      <c r="AV5">
+        <v>-513000.0</v>
+      </c>
+      <c r="AW5">
+        <v>-5067000.0</v>
+      </c>
+      <c r="AX5">
+        <v>-38000.0</v>
+      </c>
+      <c r="AY5">
+        <v>-2377000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>-2528000.0</v>
+      </c>
+      <c r="BA5">
+        <v>-624000.0</v>
+      </c>
+      <c r="BB5">
+        <v>-1171000.0</v>
+      </c>
+      <c r="BC5">
+        <v>-191073.0</v>
+      </c>
+      <c r="BD5">
+        <v>205287.0</v>
+      </c>
+      <c r="BE5">
+        <v>-346464.0</v>
+      </c>
+      <c r="BF5">
+        <v>-188750.0</v>
+      </c>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+    </row>
+    <row r="6" spans="1:75">
+      <c r="A6" t="s">
+        <v>172</v>
+      </c>
+      <c r="B6">
+        <v>6558000.0</v>
+      </c>
+      <c r="C6">
+        <v>-23890000.0</v>
+      </c>
+      <c r="D6">
+        <v>-1137000.0</v>
+      </c>
+      <c r="E6">
+        <v>-8368000.0</v>
+      </c>
+      <c r="F6">
+        <v>-6189000.0</v>
+      </c>
+      <c r="G6">
+        <v>1956000.0</v>
+      </c>
+      <c r="H6">
+        <v>114000.0</v>
+      </c>
+      <c r="I6">
+        <v>-9602000.0</v>
+      </c>
+      <c r="J6">
+        <v>-7834000.0</v>
+      </c>
+      <c r="K6">
+        <v>2285000.0</v>
+      </c>
+      <c r="L6">
+        <v>21793000.0</v>
+      </c>
+      <c r="M6">
+        <v>-1387000.0</v>
+      </c>
+      <c r="N6">
+        <v>-14807000.0</v>
+      </c>
+      <c r="O6">
+        <v>-1759000.0</v>
+      </c>
+      <c r="P6">
+        <v>25204000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-11877000.0</v>
+      </c>
+      <c r="R6">
+        <v>-8068000.0</v>
+      </c>
+      <c r="S6">
+        <v>-816000.0</v>
+      </c>
+      <c r="T6">
+        <v>-25901000.0</v>
+      </c>
+      <c r="U6">
+        <v>-5805000.0</v>
+      </c>
+      <c r="V6">
+        <v>10360000.0</v>
+      </c>
+      <c r="W6">
+        <v>-4789000.0</v>
+      </c>
+      <c r="X6">
+        <v>-814000.0</v>
+      </c>
+      <c r="Y6">
+        <v>7511000.0</v>
+      </c>
+      <c r="Z6">
+        <v>22837000.0</v>
+      </c>
+      <c r="AA6">
+        <v>9983000.0</v>
+      </c>
+      <c r="AB6">
+        <v>31741000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-12771000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-59631000.0</v>
+      </c>
+      <c r="AE6">
+        <v>40121000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-27612000.0</v>
+      </c>
+      <c r="AG6">
+        <v>17360000.0</v>
+      </c>
+      <c r="AH6">
+        <v>-3146000.0</v>
+      </c>
+      <c r="AI6">
+        <v>1981000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-1100000.0</v>
+      </c>
+      <c r="AK6">
+        <v>-24269000.0</v>
+      </c>
+      <c r="AL6">
+        <v>-89408000.0</v>
+      </c>
+      <c r="AM6">
+        <v>141953000.0</v>
+      </c>
+      <c r="AN6">
+        <v>-5295000.0</v>
+      </c>
+      <c r="AO6">
+        <v>-20383000.0</v>
+      </c>
+      <c r="AP6">
+        <v>46650000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>7971000.0</v>
+      </c>
+      <c r="AR6">
+        <v>-36239000.0</v>
+      </c>
+      <c r="AS6">
+        <v>-95629000.0</v>
+      </c>
+      <c r="AT6">
+        <v>116927000.0</v>
+      </c>
+      <c r="AU6">
+        <v>10276000.0</v>
+      </c>
+      <c r="AV6">
+        <v>-27093000.0</v>
+      </c>
+      <c r="AW6">
+        <v>-108024000.0</v>
+      </c>
+      <c r="AX6">
+        <v>120336000.0</v>
+      </c>
+      <c r="AY6">
+        <v>-8217000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-9641000.0</v>
+      </c>
+      <c r="BA6">
+        <v>-30746000.0</v>
+      </c>
+      <c r="BB6">
+        <v>-45760000.0</v>
+      </c>
+      <c r="BC6">
+        <v>104061362.0</v>
+      </c>
+      <c r="BD6">
+        <v>-7655360.0</v>
+      </c>
+      <c r="BE6">
+        <v>-9171264.0</v>
+      </c>
+      <c r="BF6">
+        <v>-3208472.0</v>
+      </c>
+      <c r="BG6">
+        <v>56938096.0</v>
+      </c>
+      <c r="BH6">
+        <v>23720.0</v>
+      </c>
+      <c r="BI6">
+        <v>1558.0</v>
+      </c>
+      <c r="BJ6">
+        <v>-273.0</v>
+      </c>
+      <c r="BK6">
+        <v>-1638.0</v>
+      </c>
+      <c r="BL6">
+        <v>297.0</v>
+      </c>
+      <c r="BM6">
+        <v>1762.0</v>
+      </c>
+      <c r="BN6">
+        <v>-2367.0</v>
+      </c>
+      <c r="BO6">
+        <v>2358.0</v>
+      </c>
+      <c r="BP6">
+        <v>-2387.0</v>
+      </c>
+      <c r="BQ6">
+        <v>2370.0</v>
+      </c>
+      <c r="BR6">
+        <v>-6.0</v>
+      </c>
+      <c r="BS6">
+        <v>1.0</v>
+      </c>
+      <c r="BT6">
+        <v>-2219.0</v>
+      </c>
+      <c r="BU6">
+        <v>125.0</v>
+      </c>
+      <c r="BV6">
+        <v>759.0</v>
+      </c>
+      <c r="BW6">
+        <v>-7208000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:75">
+      <c r="A7" t="s">
+        <v>173</v>
+      </c>
+      <c r="B7">
+        <v>14683000.0</v>
+      </c>
+      <c r="C7">
+        <v>-6538000.0</v>
+      </c>
+      <c r="D7">
+        <v>-3341000.0</v>
+      </c>
+      <c r="E7">
+        <v>4198000.0</v>
+      </c>
+      <c r="F7">
+        <v>-4397000.0</v>
+      </c>
+      <c r="G7">
+        <v>-818000.0</v>
+      </c>
+      <c r="H7">
+        <v>-14163000.0</v>
+      </c>
+      <c r="I7">
+        <v>769000.0</v>
+      </c>
+      <c r="J7">
+        <v>10677000.0</v>
+      </c>
+      <c r="K7">
+        <v>-7501000.0</v>
+      </c>
+      <c r="L7">
+        <v>-1227000.0</v>
+      </c>
+      <c r="M7">
+        <v>-4652000.0</v>
+      </c>
+      <c r="N7">
+        <v>-4474000.0</v>
+      </c>
+      <c r="O7">
+        <v>1454000.0</v>
+      </c>
+      <c r="P7">
+        <v>12320000.0</v>
+      </c>
+      <c r="Q7">
+        <v>-28926000.0</v>
+      </c>
+      <c r="R7">
+        <v>-29098000.0</v>
+      </c>
+      <c r="S7">
+        <v>-16183000.0</v>
+      </c>
+      <c r="T7">
+        <v>40301000.0</v>
+      </c>
+      <c r="U7">
+        <v>-15042000.0</v>
+      </c>
+      <c r="V7">
+        <v>-9678000.0</v>
+      </c>
+      <c r="W7">
+        <v>-4062000.0</v>
+      </c>
+      <c r="X7">
+        <v>22686000.0</v>
+      </c>
+      <c r="Y7">
+        <v>-34000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-5430000.0</v>
+      </c>
+      <c r="AA7">
+        <v>-1853000.0</v>
+      </c>
+      <c r="AB7">
+        <v>-4578000.0</v>
+      </c>
+      <c r="AC7">
+        <v>56031000.0</v>
+      </c>
+      <c r="AD7">
+        <v>-26317000.0</v>
+      </c>
+      <c r="AE7">
+        <v>17041000.0</v>
+      </c>
+      <c r="AF7">
+        <v>-15923000.0</v>
+      </c>
+      <c r="AG7">
+        <v>2341000.0</v>
+      </c>
+      <c r="AH7">
+        <v>-8601000.0</v>
+      </c>
+      <c r="AI7">
+        <v>1587000.0</v>
+      </c>
+      <c r="AJ7">
+        <v>-5118000.0</v>
+      </c>
+      <c r="AK7">
+        <v>4688000.0</v>
+      </c>
+      <c r="AL7">
+        <v>6782000.0</v>
+      </c>
+      <c r="AM7">
+        <v>1842000.0</v>
+      </c>
+      <c r="AN7">
+        <v>1029000.0</v>
+      </c>
+      <c r="AO7">
+        <v>3446000.0</v>
+      </c>
+      <c r="AP7">
+        <v>6226000.0</v>
+      </c>
+      <c r="AQ7">
+        <v>6800000.0</v>
+      </c>
+      <c r="AR7">
+        <v>-1606000.0</v>
+      </c>
+      <c r="AS7">
+        <v>1764000.0</v>
+      </c>
+      <c r="AT7">
+        <v>-18031000.0</v>
+      </c>
+      <c r="AU7">
+        <v>12269000.0</v>
+      </c>
+      <c r="AV7">
+        <v>914000.0</v>
+      </c>
+      <c r="AW7">
+        <v>14158000.0</v>
+      </c>
+      <c r="AX7">
+        <v>-2549000.0</v>
+      </c>
+      <c r="AY7">
+        <v>-851000.0</v>
+      </c>
+      <c r="AZ7">
+        <v>354000.0</v>
+      </c>
+      <c r="BA7">
+        <v>132000.0</v>
+      </c>
+      <c r="BB7">
+        <v>-7966000.0</v>
+      </c>
+      <c r="BC7">
+        <v>119814405.0</v>
+      </c>
+      <c r="BD7">
+        <v>11323482.0</v>
+      </c>
+      <c r="BE7">
+        <v>5712484.0</v>
+      </c>
+      <c r="BF7">
+        <v>8707818.0</v>
+      </c>
+      <c r="BG7">
+        <v>305115.0</v>
+      </c>
+      <c r="BH7">
+        <v>-3280.0</v>
+      </c>
+      <c r="BI7">
+        <v>870.0</v>
+      </c>
+      <c r="BJ7">
+        <v>2410.0</v>
+      </c>
+      <c r="BK7">
+        <v>2270.0</v>
+      </c>
+      <c r="BL7">
+        <v>297.0</v>
+      </c>
+      <c r="BM7">
+        <v>1762.0</v>
+      </c>
+      <c r="BN7">
+        <v>-2270.0</v>
+      </c>
+      <c r="BO7">
+        <v>2270.0</v>
+      </c>
+      <c r="BP7">
+        <v>-2279.0</v>
+      </c>
+      <c r="BQ7">
+        <v>1779.0</v>
+      </c>
+      <c r="BR7">
+        <v>-1749.0</v>
+      </c>
+      <c r="BS7">
+        <v>-2249.0</v>
+      </c>
+      <c r="BT7">
+        <v>1749.0</v>
+      </c>
+      <c r="BU7">
+        <v>500.0</v>
+      </c>
+      <c r="BV7">
+        <v>759000.0</v>
+      </c>
+      <c r="BW7">
+        <v>1407000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:75">
+      <c r="A8" t="s">
+        <v>174</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
+        <v>-640000.0</v>
+      </c>
+      <c r="N8">
+        <v>9186000.0</v>
+      </c>
+      <c r="O8">
+        <v>-12320000.0</v>
+      </c>
+      <c r="P8">
+        <v>5957000.0</v>
+      </c>
+      <c r="Q8">
+        <v>-6948000.0</v>
+      </c>
+      <c r="R8">
+        <v>5487000.0</v>
+      </c>
+      <c r="S8">
+        <v>-8727000.0</v>
+      </c>
+      <c r="T8">
+        <v>6750000.0</v>
+      </c>
+      <c r="U8">
+        <v>-3391000.0</v>
+      </c>
+      <c r="V8">
+        <v>-615000.0</v>
+      </c>
+      <c r="W8">
+        <v>594000.0</v>
+      </c>
+      <c r="X8">
+        <v>-3150000.0</v>
+      </c>
+      <c r="Y8">
+        <v>7555000.0</v>
+      </c>
+      <c r="Z8">
+        <v>-2646000.0</v>
+      </c>
+      <c r="AA8">
+        <v>-1714000.0</v>
+      </c>
+      <c r="AB8">
+        <v>-1836000.0</v>
+      </c>
+      <c r="AC8">
+        <v>55638000.0</v>
+      </c>
+      <c r="AD8">
+        <v>-60211000.0</v>
+      </c>
+      <c r="AE8">
+        <v>-1023000.0</v>
+      </c>
+      <c r="AF8">
+        <v>1593000.0</v>
+      </c>
+      <c r="AG8">
+        <v>-5034000.0</v>
+      </c>
+      <c r="AH8">
+        <v>-6639000.0</v>
+      </c>
+      <c r="AI8">
+        <v>-5780000.0</v>
+      </c>
+      <c r="AJ8">
+        <v>-3890000.0</v>
+      </c>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8">
+        <v>-1179000.0</v>
+      </c>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8">
+        <v>1760000.0</v>
+      </c>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8">
+        <v>11536000.0</v>
+      </c>
+      <c r="AX8">
+        <v>-3483000.0</v>
+      </c>
+      <c r="AY8">
+        <v>1481000.0</v>
+      </c>
+      <c r="AZ8">
+        <v>3479000.0</v>
+      </c>
+      <c r="BA8">
+        <v>2562000.0</v>
+      </c>
+      <c r="BB8">
+        <v>-6723000.0</v>
+      </c>
+      <c r="BC8">
+        <v>-10612000.0</v>
+      </c>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+    </row>
+    <row r="9" spans="1:75">
+      <c r="A9" t="s">
+        <v>175</v>
+      </c>
+      <c r="B9">
+        <v>27325000.0</v>
+      </c>
+      <c r="C9">
+        <v>-20089000.0</v>
+      </c>
+      <c r="D9">
+        <v>-7442000.0</v>
+      </c>
+      <c r="E9">
+        <v>-376000.0</v>
+      </c>
+      <c r="F9">
+        <v>6626000.0</v>
+      </c>
+      <c r="G9">
+        <v>23030000.0</v>
+      </c>
+      <c r="H9">
+        <v>-26490000.0</v>
+      </c>
+      <c r="I9">
+        <v>-3338000.0</v>
+      </c>
+      <c r="J9">
+        <v>23143000.0</v>
+      </c>
+      <c r="K9">
+        <v>-19230000.0</v>
+      </c>
+      <c r="L9">
+        <v>2316000.0</v>
+      </c>
+      <c r="M9">
+        <v>-640000.0</v>
+      </c>
+      <c r="N9">
+        <v>9186000.0</v>
+      </c>
+      <c r="O9">
+        <v>-12320000.0</v>
+      </c>
+      <c r="P9">
+        <v>5957000.0</v>
+      </c>
+      <c r="Q9">
+        <v>-6948000.0</v>
+      </c>
+      <c r="R9">
+        <v>5487000.0</v>
+      </c>
+      <c r="S9">
+        <v>-8727000.0</v>
+      </c>
+      <c r="T9">
+        <v>6750000.0</v>
+      </c>
+      <c r="U9">
+        <v>-3391000.0</v>
+      </c>
+      <c r="V9">
+        <v>-615000.0</v>
+      </c>
+      <c r="W9">
+        <v>594000.0</v>
+      </c>
+      <c r="X9">
+        <v>-3150000.0</v>
+      </c>
+      <c r="Y9">
+        <v>7555000.0</v>
+      </c>
+      <c r="Z9">
+        <v>-2646000.0</v>
+      </c>
+      <c r="AA9">
+        <v>-1714000.0</v>
+      </c>
+      <c r="AB9">
+        <v>-1836000.0</v>
+      </c>
+      <c r="AC9">
+        <v>55638000.0</v>
+      </c>
+      <c r="AD9">
+        <v>-60211000.0</v>
+      </c>
+      <c r="AE9">
+        <v>-1023000.0</v>
+      </c>
+      <c r="AF9">
+        <v>1593000.0</v>
+      </c>
+      <c r="AG9">
+        <v>-5034000.0</v>
+      </c>
+      <c r="AH9">
+        <v>-6639000.0</v>
+      </c>
+      <c r="AI9">
+        <v>-5780000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>-3890000.0</v>
+      </c>
+      <c r="AK9">
+        <v>0.0</v>
+      </c>
+      <c r="AL9">
+        <v>0.0</v>
+      </c>
+      <c r="AM9">
+        <v>-9670000.0</v>
+      </c>
+      <c r="AN9">
+        <v>1179000.0</v>
+      </c>
+      <c r="AO9">
+        <v>-1179000.0</v>
+      </c>
+      <c r="AP9">
+        <v>0.0</v>
+      </c>
+      <c r="AQ9">
+        <v>-1760000.0</v>
+      </c>
+      <c r="AR9">
+        <v>1760000.0</v>
+      </c>
+      <c r="AS9">
+        <v>1760000.0</v>
+      </c>
+      <c r="AT9">
+        <v>0.0</v>
+      </c>
+      <c r="AU9">
+        <v>8053000.0</v>
+      </c>
+      <c r="AV9">
+        <v>8053000.0</v>
+      </c>
+      <c r="AW9">
+        <v>8053000.0</v>
+      </c>
+      <c r="AX9">
+        <v>0.0</v>
+      </c>
+      <c r="AY9">
+        <v>799000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>0.0</v>
+      </c>
+      <c r="BA9">
+        <v>0.0</v>
+      </c>
+      <c r="BB9">
+        <v>0.0</v>
+      </c>
+      <c r="BC9">
+        <v>0.0</v>
+      </c>
+      <c r="BD9">
+        <v>0.0</v>
+      </c>
+      <c r="BE9">
+        <v>0.0</v>
+      </c>
+      <c r="BF9">
+        <v>0.0</v>
+      </c>
+      <c r="BG9">
+        <v>0.0</v>
+      </c>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+    </row>
+    <row r="10" spans="1:75">
+      <c r="A10" t="s">
+        <v>176</v>
+      </c>
+      <c r="B10">
+        <v>-3178000.0</v>
+      </c>
+      <c r="C10">
+        <v>3961000.0</v>
+      </c>
+      <c r="D10">
+        <v>-885000.0</v>
+      </c>
+      <c r="E10">
+        <v>160000.0</v>
+      </c>
+      <c r="F10">
+        <v>-27000.0</v>
+      </c>
+      <c r="G10">
+        <v>-6051000.0</v>
+      </c>
+      <c r="H10">
+        <v>6376000.0</v>
+      </c>
+      <c r="I10">
+        <v>-1949000.0</v>
+      </c>
+      <c r="J10">
+        <v>-20000.0</v>
+      </c>
+      <c r="K10">
+        <v>-1401000.0</v>
+      </c>
+      <c r="L10">
+        <v>1952000.0</v>
+      </c>
+      <c r="M10">
+        <v>-3740000.0</v>
+      </c>
+      <c r="N10">
+        <v>635000.0</v>
+      </c>
+      <c r="O10">
+        <v>926000.0</v>
+      </c>
+      <c r="P10">
+        <v>1213000.0</v>
+      </c>
+      <c r="Q10">
+        <v>612000.0</v>
+      </c>
+      <c r="R10">
+        <v>-168000.0</v>
+      </c>
+      <c r="S10">
+        <v>97000.0</v>
+      </c>
+      <c r="T10">
+        <v>414000.0</v>
+      </c>
+      <c r="U10">
+        <v>125000.0</v>
+      </c>
+      <c r="V10">
+        <v>-4291000.0</v>
+      </c>
+      <c r="W10">
+        <v>-310000.0</v>
+      </c>
+      <c r="X10">
+        <v>-253000.0</v>
+      </c>
+      <c r="Y10">
+        <v>406000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-127000.0</v>
+      </c>
+      <c r="AA10">
+        <v>-47000.0</v>
+      </c>
+      <c r="AB10">
+        <v>137000.0</v>
+      </c>
+      <c r="AC10">
+        <v>-623000.0</v>
+      </c>
+      <c r="AD10">
+        <v>-12000.0</v>
+      </c>
+      <c r="AE10">
+        <v>207000.0</v>
+      </c>
+      <c r="AF10">
+        <v>-357000.0</v>
+      </c>
+      <c r="AG10">
+        <v>267000.0</v>
+      </c>
+      <c r="AH10">
+        <v>-713000.0</v>
+      </c>
+      <c r="AI10">
+        <v>-1940000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>-89000.0</v>
+      </c>
+      <c r="AK10">
+        <v>0.0</v>
+      </c>
+      <c r="AL10">
+        <v>0.0</v>
+      </c>
+      <c r="AM10">
+        <v>-2029000.0</v>
+      </c>
+      <c r="AN10">
+        <v>0.0</v>
+      </c>
+      <c r="AO10">
+        <v>0.0</v>
+      </c>
+      <c r="AP10">
+        <v>0.0</v>
+      </c>
+      <c r="AQ10">
+        <v>-2029000.0</v>
+      </c>
+      <c r="AR10">
+        <v>0.0</v>
+      </c>
+      <c r="AS10">
+        <v>0.0</v>
+      </c>
+      <c r="AT10">
+        <v>0.0</v>
+      </c>
+      <c r="AU10">
+        <v>-2029000.0</v>
+      </c>
+      <c r="AV10">
+        <v>0.0</v>
+      </c>
+      <c r="AW10">
+        <v>0.0</v>
+      </c>
+      <c r="AX10">
+        <v>0.0</v>
+      </c>
+      <c r="AY10">
+        <v>0.0</v>
+      </c>
+      <c r="AZ10">
+        <v>0.0</v>
+      </c>
+      <c r="BA10">
+        <v>0.0</v>
+      </c>
+      <c r="BB10">
+        <v>0.0</v>
+      </c>
+      <c r="BC10">
+        <v>0.0</v>
+      </c>
+      <c r="BD10">
+        <v>0.0</v>
+      </c>
+      <c r="BE10">
+        <v>0.0</v>
+      </c>
+      <c r="BF10">
+        <v>0.0</v>
+      </c>
+      <c r="BG10">
+        <v>0.0</v>
+      </c>
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+    </row>
+    <row r="11" spans="1:75">
+      <c r="A11" t="s">
+        <v>177</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
+        <v>655000.0</v>
+      </c>
+      <c r="N11">
+        <v>-16662000.0</v>
+      </c>
+      <c r="O11">
+        <v>12210000.0</v>
+      </c>
+      <c r="P11">
+        <v>3480000.0</v>
+      </c>
+      <c r="Q11">
+        <v>-18830000.0</v>
+      </c>
+      <c r="R11">
+        <v>-34659000.0</v>
+      </c>
+      <c r="S11">
+        <v>-8873000.0</v>
+      </c>
+      <c r="T11">
+        <v>31097000.0</v>
+      </c>
+      <c r="U11">
+        <v>512000.0</v>
+      </c>
+      <c r="V11">
+        <v>-7978000.0</v>
+      </c>
+      <c r="W11">
+        <v>-2152000.0</v>
+      </c>
+      <c r="X11">
+        <v>21557000.0</v>
+      </c>
+      <c r="Y11">
+        <v>-5767000.0</v>
+      </c>
+      <c r="Z11">
+        <v>-1494000.0</v>
+      </c>
+      <c r="AA11">
+        <v>2361000.0</v>
+      </c>
+      <c r="AB11">
+        <v>-3495000.0</v>
+      </c>
+      <c r="AC11">
+        <v>-9837000.0</v>
+      </c>
+      <c r="AD11">
+        <v>32044000.0</v>
+      </c>
+      <c r="AE11">
+        <v>9294000.0</v>
+      </c>
+      <c r="AF11">
+        <v>-5556000.0</v>
+      </c>
+      <c r="AG11">
+        <v>5344000.0</v>
+      </c>
+      <c r="AH11">
+        <v>-307000.0</v>
+      </c>
+      <c r="AI11">
+        <v>11193000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>59000.0</v>
+      </c>
+      <c r="AK11">
+        <v>3358000.0</v>
+      </c>
+      <c r="AL11">
+        <v>6269000.0</v>
+      </c>
+      <c r="AM11">
+        <v>-139000.0</v>
+      </c>
+      <c r="AN11">
+        <v>-1369000.0</v>
+      </c>
+      <c r="AO11">
+        <v>63000.0</v>
+      </c>
+      <c r="AP11">
+        <v>6463000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>7111000.0</v>
+      </c>
+      <c r="AR11">
+        <v>-768000.0</v>
+      </c>
+      <c r="AS11">
+        <v>22000.0</v>
+      </c>
+      <c r="AT11">
+        <v>-18364000.0</v>
+      </c>
+      <c r="AU11">
+        <v>15082000.0</v>
+      </c>
+      <c r="AV11">
+        <v>1427000.0</v>
+      </c>
+      <c r="AW11">
+        <v>7689000.0</v>
+      </c>
+      <c r="AX11">
+        <v>972000.0</v>
+      </c>
+      <c r="AY11">
+        <v>45000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>-597000.0</v>
+      </c>
+      <c r="BA11">
+        <v>-1806000.0</v>
+      </c>
+      <c r="BB11">
+        <v>-72000.0</v>
+      </c>
+      <c r="BC11">
+        <v>-4959711.0</v>
+      </c>
+      <c r="BD11">
+        <v>11118195.0</v>
+      </c>
+      <c r="BE11">
+        <v>6058948.0</v>
+      </c>
+      <c r="BF11">
+        <v>8896568.0</v>
+      </c>
+      <c r="BG11">
+        <v>586000.0</v>
+      </c>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+    </row>
+    <row r="12" spans="1:75">
+      <c r="A12" t="s">
+        <v>178</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
+        <v>2946000.0</v>
+      </c>
+      <c r="N12">
+        <v>2838000.0</v>
+      </c>
+      <c r="O12">
+        <v>9628000.0</v>
+      </c>
+      <c r="P12">
+        <v>2830000.0</v>
+      </c>
+      <c r="Q12">
+        <v>3220000.0</v>
+      </c>
+      <c r="R12">
+        <v>3149000.0</v>
+      </c>
+      <c r="S12">
+        <v>4253000.0</v>
+      </c>
+      <c r="T12">
+        <v>12428000.0</v>
+      </c>
+      <c r="U12">
+        <v>17239000.0</v>
+      </c>
+      <c r="V12">
+        <v>5860000.0</v>
+      </c>
+      <c r="W12">
+        <v>10473000.0</v>
+      </c>
+      <c r="X12">
+        <v>7565000.0</v>
+      </c>
+      <c r="Y12">
+        <v>10630000.0</v>
+      </c>
+      <c r="Z12">
+        <v>8907000.0</v>
+      </c>
+      <c r="AA12">
+        <v>12719000.0</v>
+      </c>
+      <c r="AB12">
+        <v>12213000.0</v>
+      </c>
+      <c r="AC12">
+        <v>23540000.0</v>
+      </c>
+      <c r="AD12">
+        <v>18139000.0</v>
+      </c>
+      <c r="AE12">
+        <v>18596000.0</v>
+      </c>
+      <c r="AF12">
+        <v>20807000.0</v>
+      </c>
+      <c r="AG12">
+        <v>22473000.0</v>
+      </c>
+      <c r="AH12">
+        <v>25352000.0</v>
+      </c>
+      <c r="AI12">
+        <v>25522000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>26491000.0</v>
+      </c>
+      <c r="AK12">
+        <v>26958000.0</v>
+      </c>
+      <c r="AL12">
+        <v>29764000.0</v>
+      </c>
+      <c r="AM12">
+        <v>29274000.0</v>
+      </c>
+      <c r="AN12">
+        <v>29751000.0</v>
+      </c>
+      <c r="AO12">
+        <v>29097000.0</v>
+      </c>
+      <c r="AP12">
+        <v>29510000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>21680000.0</v>
+      </c>
+      <c r="AR12">
+        <v>24778000.0</v>
+      </c>
+      <c r="AS12">
+        <v>28194000.0</v>
+      </c>
+      <c r="AT12">
+        <v>20282000.0</v>
+      </c>
+      <c r="AU12">
+        <v>16564000.0</v>
+      </c>
+      <c r="AV12">
+        <v>10449000.0</v>
+      </c>
+      <c r="AW12">
+        <v>7167000.0</v>
+      </c>
+      <c r="AX12">
+        <v>5163000.0</v>
+      </c>
+      <c r="AY12">
+        <v>3093000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>1806000.0</v>
+      </c>
+      <c r="BA12">
+        <v>1445000.0</v>
+      </c>
+      <c r="BB12">
+        <v>1175000.0</v>
+      </c>
+      <c r="BC12">
+        <v>12787550.0</v>
+      </c>
+      <c r="BD12">
+        <v>6822733.0</v>
+      </c>
+      <c r="BE12">
+        <v>198405.0</v>
+      </c>
+      <c r="BF12">
+        <v>285312.0</v>
+      </c>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+    </row>
+    <row r="13" spans="1:75">
+      <c r="A13" t="s">
+        <v>179</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
+        <v>522000.0</v>
+      </c>
+      <c r="N13">
+        <v>522000.0</v>
+      </c>
+      <c r="O13">
+        <v>21335000.0</v>
+      </c>
+      <c r="P13">
+        <v>306000.0</v>
+      </c>
+      <c r="Q13">
+        <v>30460000.0</v>
+      </c>
+      <c r="R13">
+        <v>-30460000.0</v>
+      </c>
+      <c r="S13">
+        <v>1320000.0</v>
+      </c>
+      <c r="T13">
+        <v>24256000.0</v>
+      </c>
+      <c r="U13">
+        <v>-12288000.0</v>
+      </c>
+      <c r="V13">
+        <v>-3350000.0</v>
+      </c>
+      <c r="W13">
+        <v>-3894000.0</v>
+      </c>
+      <c r="X13">
+        <v>25328000.0</v>
+      </c>
+      <c r="Y13">
+        <v>-2507000.0</v>
+      </c>
+      <c r="Z13">
+        <v>-729000.0</v>
+      </c>
+      <c r="AA13">
+        <v>-10194000.0</v>
+      </c>
+      <c r="AB13">
+        <v>3136000.0</v>
+      </c>
+      <c r="AC13">
+        <v>14823000.0</v>
+      </c>
+      <c r="AD13">
+        <v>25712000.0</v>
+      </c>
+      <c r="AE13">
+        <v>13477000.0</v>
+      </c>
+      <c r="AF13">
+        <v>-11277000.0</v>
+      </c>
+      <c r="AG13">
+        <v>8397000.0</v>
+      </c>
+      <c r="AH13">
+        <v>2968000.0</v>
+      </c>
+      <c r="AI13">
+        <v>11981000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>5836000.0</v>
+      </c>
+      <c r="AK13">
+        <v>4144000.0</v>
+      </c>
+      <c r="AL13">
+        <v>513000.0</v>
+      </c>
+      <c r="AM13">
+        <v>10312000.0</v>
+      </c>
+      <c r="AN13">
+        <v>2398000.0</v>
+      </c>
+      <c r="AO13">
+        <v>4562000.0</v>
+      </c>
+      <c r="AP13"/>
+      <c r="AQ13">
+        <v>-13879000.0</v>
+      </c>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13">
+        <v>20487000.0</v>
+      </c>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+    </row>
+    <row r="14" spans="1:75">
+      <c r="A14" t="s">
+        <v>180</v>
+      </c>
+      <c r="B14">
+        <v>2584000.0</v>
+      </c>
+      <c r="C14">
+        <v>2657000.0</v>
+      </c>
+      <c r="D14">
+        <v>2722000.0</v>
+      </c>
+      <c r="E14">
+        <v>2763000.0</v>
+      </c>
+      <c r="F14">
+        <v>2796000.0</v>
+      </c>
+      <c r="G14">
+        <v>2841000.0</v>
+      </c>
+      <c r="H14">
+        <v>2878000.0</v>
+      </c>
+      <c r="I14">
+        <v>2908000.0</v>
+      </c>
+      <c r="J14">
+        <v>2897000.0</v>
+      </c>
+      <c r="K14">
+        <v>2889000.0</v>
+      </c>
+      <c r="L14">
+        <v>2876000.0</v>
+      </c>
+      <c r="M14">
+        <v>2876000.0</v>
+      </c>
+      <c r="N14">
+        <v>2878000.0</v>
+      </c>
+      <c r="O14">
+        <v>2207000.0</v>
+      </c>
+      <c r="P14">
+        <v>2469000.0</v>
+      </c>
+      <c r="Q14">
+        <v>2461000.0</v>
+      </c>
+      <c r="R14">
+        <v>2457000.0</v>
+      </c>
+      <c r="S14">
+        <v>2271000.0</v>
+      </c>
+      <c r="T14">
+        <v>2441000.0</v>
+      </c>
+      <c r="U14">
+        <v>2935000.0</v>
+      </c>
+      <c r="V14">
+        <v>2951000.0</v>
+      </c>
+      <c r="W14">
+        <v>2948000.0</v>
+      </c>
+      <c r="X14">
+        <v>2932000.0</v>
+      </c>
+      <c r="Y14">
+        <v>2237000.0</v>
+      </c>
+      <c r="Z14">
+        <v>1916000.0</v>
+      </c>
+      <c r="AA14">
+        <v>1100000.0</v>
+      </c>
+      <c r="AB14">
+        <v>1943000.0</v>
+      </c>
+      <c r="AC14">
+        <v>2100000.0</v>
+      </c>
+      <c r="AD14">
+        <v>2135000.0</v>
+      </c>
+      <c r="AE14">
+        <v>2105000.0</v>
+      </c>
+      <c r="AF14">
+        <v>2055000.0</v>
+      </c>
+      <c r="AG14">
+        <v>1883000.0</v>
+      </c>
+      <c r="AH14">
+        <v>1341000.0</v>
+      </c>
+      <c r="AI14">
+        <v>1360000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>900000.0</v>
+      </c>
+      <c r="AK14">
+        <v>274000.0</v>
+      </c>
+      <c r="AL14">
+        <v>277000.0</v>
+      </c>
+      <c r="AM14">
+        <v>584000.0</v>
+      </c>
+      <c r="AN14">
+        <v>110000.0</v>
+      </c>
+      <c r="AO14">
+        <v>247000.0</v>
+      </c>
+      <c r="AP14">
+        <v>208000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>208000.0</v>
+      </c>
+      <c r="AR14">
+        <v>199000.0</v>
+      </c>
+      <c r="AS14">
+        <v>189000.0</v>
+      </c>
+      <c r="AT14">
+        <v>180000.0</v>
+      </c>
+      <c r="AU14">
+        <v>189000.0</v>
+      </c>
+      <c r="AV14">
+        <v>159000.0</v>
+      </c>
+      <c r="AW14">
+        <v>146000.0</v>
+      </c>
+      <c r="AX14">
+        <v>133000.0</v>
+      </c>
+      <c r="AY14">
+        <v>125000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>109000.0</v>
+      </c>
+      <c r="BA14">
+        <v>99000.0</v>
+      </c>
+      <c r="BB14">
+        <v>90000.0</v>
+      </c>
+      <c r="BC14">
+        <v>77940.0</v>
+      </c>
+      <c r="BD14">
+        <v>68824.0</v>
+      </c>
+      <c r="BE14">
+        <v>69495.0</v>
+      </c>
+      <c r="BF14">
+        <v>48741.0</v>
+      </c>
+      <c r="BG14">
+        <v>10702.0</v>
+      </c>
+      <c r="BH14">
+        <v>168.0</v>
+      </c>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+    </row>
+    <row r="15" spans="1:75">
+      <c r="A15" t="s">
+        <v>181</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15">
+        <v>0.0</v>
+      </c>
+      <c r="AG15">
+        <v>0.0</v>
+      </c>
+      <c r="AH15">
+        <v>0.0</v>
+      </c>
+      <c r="AI15">
+        <v>0.0</v>
+      </c>
+      <c r="AJ15">
+        <v>0.0</v>
+      </c>
+      <c r="AK15">
+        <v>0.0</v>
+      </c>
+      <c r="AL15">
+        <v>0.0</v>
+      </c>
+      <c r="AM15">
+        <v>0.0</v>
+      </c>
+      <c r="AN15">
+        <v>0.0</v>
+      </c>
+      <c r="AO15">
+        <v>0.0</v>
+      </c>
+      <c r="AP15">
+        <v>0.0</v>
+      </c>
+      <c r="AQ15">
+        <v>0.0</v>
+      </c>
+      <c r="AR15">
+        <v>0.0</v>
+      </c>
+      <c r="AS15">
+        <v>0.0</v>
+      </c>
+      <c r="AT15">
+        <v>0.0</v>
+      </c>
+      <c r="AU15">
+        <v>0.0</v>
+      </c>
+      <c r="AV15">
+        <v>0.0</v>
+      </c>
+      <c r="AW15">
+        <v>0.0</v>
+      </c>
+      <c r="AX15">
+        <v>0.0</v>
+      </c>
+      <c r="AY15">
+        <v>0.0</v>
+      </c>
+      <c r="AZ15">
+        <v>0.0</v>
+      </c>
+      <c r="BA15">
+        <v>0.0</v>
+      </c>
+      <c r="BB15">
+        <v>0.0</v>
+      </c>
+      <c r="BC15">
+        <v>0.0</v>
+      </c>
+      <c r="BD15">
+        <v>0.0</v>
+      </c>
+      <c r="BE15">
+        <v>0.0</v>
+      </c>
+      <c r="BF15">
+        <v>0.0</v>
+      </c>
+      <c r="BG15">
+        <v>0.0</v>
+      </c>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+    </row>
+    <row r="16" spans="1:75">
+      <c r="A16" t="s">
+        <v>182</v>
+      </c>
+      <c r="B16">
+        <v>38284000.0</v>
+      </c>
+      <c r="C16">
+        <v>31726000.0</v>
+      </c>
+      <c r="D16">
+        <v>55616000.0</v>
+      </c>
+      <c r="E16">
+        <v>56753000.0</v>
+      </c>
+      <c r="F16">
+        <v>65121000.0</v>
+      </c>
+      <c r="G16">
+        <v>71310000.0</v>
+      </c>
+      <c r="H16">
+        <v>69354000.0</v>
+      </c>
+      <c r="I16">
+        <v>67149000.0</v>
+      </c>
+      <c r="J16">
+        <v>76751000.0</v>
+      </c>
+      <c r="K16">
+        <v>86676000.0</v>
+      </c>
+      <c r="L16">
+        <v>84391000.0</v>
+      </c>
+      <c r="M16">
+        <v>62598000.0</v>
+      </c>
+      <c r="N16">
+        <v>63985000.0</v>
+      </c>
+      <c r="O16">
+        <v>78792000.0</v>
+      </c>
+      <c r="P16">
+        <v>80551000.0</v>
+      </c>
+      <c r="Q16">
+        <v>55347000.0</v>
+      </c>
+      <c r="R16">
+        <v>67224000.0</v>
+      </c>
+      <c r="S16">
+        <v>75292000.0</v>
+      </c>
+      <c r="T16">
+        <v>76108000.0</v>
+      </c>
+      <c r="U16">
+        <v>102009000.0</v>
+      </c>
+      <c r="V16">
+        <v>107814000.0</v>
+      </c>
+      <c r="W16">
+        <v>97454000.0</v>
+      </c>
+      <c r="X16">
+        <v>98932000.0</v>
+      </c>
+      <c r="Y16">
+        <v>99746000.0</v>
+      </c>
+      <c r="Z16">
+        <v>96047000.0</v>
+      </c>
+      <c r="AA16">
+        <v>68887000.0</v>
+      </c>
+      <c r="AB16">
+        <v>72077000.0</v>
+      </c>
+      <c r="AC16">
+        <v>40336000.0</v>
+      </c>
+      <c r="AD16">
+        <v>53107000.0</v>
+      </c>
+      <c r="AE16">
+        <v>112738000.0</v>
+      </c>
+      <c r="AF16">
+        <v>72617000.0</v>
+      </c>
+      <c r="AG16">
+        <v>100229000.0</v>
+      </c>
+      <c r="AH16">
+        <v>82869000.0</v>
+      </c>
+      <c r="AI16">
+        <v>81698000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>79717000.0</v>
+      </c>
+      <c r="AK16">
+        <v>80817000.0</v>
+      </c>
+      <c r="AL16">
+        <v>105086000.0</v>
+      </c>
+      <c r="AM16">
+        <v>194494000.0</v>
+      </c>
+      <c r="AN16">
+        <v>52541000.0</v>
+      </c>
+      <c r="AO16">
+        <v>57836000.0</v>
+      </c>
+      <c r="AP16">
+        <v>78219000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>31569000.0</v>
+      </c>
+      <c r="AR16">
+        <v>23598000.0</v>
+      </c>
+      <c r="AS16">
+        <v>59837000.0</v>
+      </c>
+      <c r="AT16">
+        <v>155466000.0</v>
+      </c>
+      <c r="AU16">
+        <v>38539000.0</v>
+      </c>
+      <c r="AV16">
+        <v>28263000.0</v>
+      </c>
+      <c r="AW16">
+        <v>55356000.0</v>
+      </c>
+      <c r="AX16">
+        <v>163380000.0</v>
+      </c>
+      <c r="AY16">
+        <v>43044000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>51261000.0</v>
+      </c>
+      <c r="BA16">
+        <v>60902000.0</v>
+      </c>
+      <c r="BB16">
+        <v>91648000.0</v>
+      </c>
+      <c r="BC16">
+        <v>137408000.0</v>
+      </c>
+      <c r="BD16">
+        <v>33346638.0</v>
+      </c>
+      <c r="BE16">
+        <v>41001998.0</v>
+      </c>
+      <c r="BF16">
+        <v>50173262.0</v>
+      </c>
+      <c r="BG16">
+        <v>53381734.0</v>
+      </c>
+      <c r="BH16">
+        <v>25467.0</v>
+      </c>
+      <c r="BI16">
+        <v>1747.0</v>
+      </c>
+      <c r="BJ16">
+        <v>189.0</v>
+      </c>
+      <c r="BK16">
+        <v>462.0</v>
+      </c>
+      <c r="BL16">
+        <v>2100.0</v>
+      </c>
+      <c r="BM16">
+        <v>1803.0</v>
+      </c>
+      <c r="BN16">
+        <v>41.0</v>
+      </c>
+      <c r="BO16">
+        <v>2408.0</v>
+      </c>
+      <c r="BP16">
+        <v>50.0</v>
+      </c>
+      <c r="BQ16">
+        <v>2437.0</v>
+      </c>
+      <c r="BR16">
+        <v>67.0</v>
+      </c>
+      <c r="BS16">
+        <v>73.0</v>
+      </c>
+      <c r="BT16">
+        <v>72.0</v>
+      </c>
+      <c r="BU16">
+        <v>2291.0</v>
+      </c>
+      <c r="BV16">
+        <v>2166.0</v>
+      </c>
+      <c r="BW16">
+        <v>1407000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:75">
+      <c r="A17" t="s">
+        <v>183</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -6612,20072 +26501,497 @@
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
     </row>
     <row r="18" spans="1:75">
       <c r="A18" t="s">
-        <v>36</v>
-[...13 lines deleted...]
-      <c r="N18"/>
+        <v>184</v>
+      </c>
+      <c r="B18">
+        <v>15416000.0</v>
+      </c>
+      <c r="C18">
+        <v>14455000.0</v>
+      </c>
+      <c r="D18">
+        <v>9663000.0</v>
+      </c>
+      <c r="E18">
+        <v>14062000.0</v>
+      </c>
+      <c r="F18">
+        <v>3551000.0</v>
+      </c>
+      <c r="G18">
+        <v>15591000.0</v>
+      </c>
+      <c r="H18">
+        <v>11018000.0</v>
+      </c>
+      <c r="I18">
+        <v>1007000.0</v>
+      </c>
+      <c r="J18">
+        <v>11246000.0</v>
+      </c>
+      <c r="K18">
+        <v>10410000.0</v>
+      </c>
+      <c r="L18">
+        <v>10588000.0</v>
+      </c>
+      <c r="M18">
+        <v>3228000.0</v>
+      </c>
+      <c r="N18">
+        <v>-9857000.0</v>
+      </c>
       <c r="O18">
-        <v>160000.0</v>
+        <v>683000.0</v>
       </c>
       <c r="P18">
-        <v>289000.0</v>
+        <v>17259000.0</v>
       </c>
       <c r="Q18">
-        <v>472000.0</v>
+        <v>-13874000.0</v>
       </c>
       <c r="R18">
-        <v>743000.0</v>
+        <v>-26895000.0</v>
       </c>
       <c r="S18">
-        <v>768000.0</v>
+        <v>-5435000.0</v>
       </c>
       <c r="T18">
-        <v>836000.0</v>
+        <v>10498000.0</v>
       </c>
       <c r="U18">
-        <v>673000.0</v>
+        <v>-74000.0</v>
       </c>
       <c r="V18">
-        <v>955000.0</v>
+        <v>15661000.0</v>
       </c>
       <c r="W18">
-        <v>1056000.0</v>
+        <v>-15658000.0</v>
       </c>
       <c r="X18">
-        <v>1043000.0</v>
+        <v>1709000.0</v>
       </c>
       <c r="Y18">
-        <v>852000.0</v>
+        <v>16216000.0</v>
       </c>
       <c r="Z18">
-        <v>868000.0</v>
+        <v>-11540000.0</v>
       </c>
       <c r="AA18">
-        <v>1664000.0</v>
+        <v>1260000.0</v>
       </c>
       <c r="AB18">
-        <v>1440000.0</v>
+        <v>-7307000.0</v>
       </c>
       <c r="AC18">
-        <v>1461000.0</v>
+        <v>44247000.0</v>
       </c>
       <c r="AD18">
-        <v>5815000.0</v>
+        <v>-16100000.0</v>
       </c>
       <c r="AE18">
-        <v>5876000.0</v>
+        <v>7041000.0</v>
       </c>
       <c r="AF18">
-        <v>5523000.0</v>
+        <v>-7567000.0</v>
       </c>
       <c r="AG18">
-        <v>5509000.0</v>
+        <v>-17842000.0</v>
       </c>
       <c r="AH18">
-        <v>5406000.0</v>
+        <v>-6293000.0</v>
       </c>
       <c r="AI18">
-        <v>5438000.0</v>
+        <v>-85754000.0</v>
       </c>
       <c r="AJ18">
-        <v>5470000.0</v>
+        <v>-55061000.0</v>
       </c>
       <c r="AK18">
-        <v>5502000.0</v>
+        <v>-45920000.0</v>
       </c>
       <c r="AL18">
-        <v>5505000.0</v>
+        <v>-36166000.0</v>
       </c>
       <c r="AM18">
-        <v>5284000.0</v>
+        <v>-41518000.0</v>
       </c>
       <c r="AN18">
-        <v>4847000.0</v>
+        <v>-34956000.0</v>
       </c>
       <c r="AO18">
-        <v>1326000.0</v>
+        <v>-37428000.0</v>
       </c>
       <c r="AP18">
-        <v>1393000.0</v>
+        <v>-35072000.0</v>
       </c>
       <c r="AQ18">
-        <v>1452000.0</v>
+        <v>-33090000.0</v>
       </c>
       <c r="AR18">
-        <v>1484000.0</v>
+        <v>-37019000.0</v>
       </c>
       <c r="AS18">
-        <v>1471000.0</v>
+        <v>-34903000.0</v>
       </c>
       <c r="AT18">
-        <v>1269000.0</v>
+        <v>-50637000.0</v>
       </c>
       <c r="AU18">
-        <v>1091000.0</v>
+        <v>-19089000.0</v>
       </c>
       <c r="AV18">
-        <v>1107000.0</v>
+        <v>-24450000.0</v>
       </c>
       <c r="AW18">
-        <v>1223000.0</v>
+        <v>-17691000.0</v>
       </c>
       <c r="AX18">
-        <v>1116000.0</v>
+        <v>-17265000.0</v>
       </c>
       <c r="AY18">
-        <v>1123000.0</v>
+        <v>-13769000.0</v>
       </c>
       <c r="AZ18">
-        <v>1136000.0</v>
+        <v>-12094000.0</v>
       </c>
       <c r="BA18">
-        <v>1113000.0</v>
+        <v>-11149000.0</v>
       </c>
       <c r="BB18">
-        <v>1089000.0</v>
+        <v>-18683000.0</v>
       </c>
       <c r="BC18">
-        <v>834809.0</v>
+        <v>-25197407.0</v>
       </c>
       <c r="BD18">
-        <v>855859.0</v>
+        <v>-7653749.0</v>
       </c>
       <c r="BE18">
-        <v>743706.0</v>
+        <v>-9014898.0</v>
       </c>
       <c r="BF18">
-        <v>439421.0</v>
+        <v>-3207946.0</v>
       </c>
       <c r="BG18">
-        <v>0.0</v>
+        <v>-2063195.0</v>
       </c>
       <c r="BH18">
-        <v>0.0</v>
-[...15 lines deleted...]
-      <c r="BW18"/>
+        <v>-8242.0</v>
+      </c>
+      <c r="BI18">
+        <v>-5805.0</v>
+      </c>
+      <c r="BJ18">
+        <v>-4473.0</v>
+      </c>
+      <c r="BK18">
+        <v>-5638.0</v>
+      </c>
+      <c r="BL18">
+        <v>-3203.0</v>
+      </c>
+      <c r="BM18">
+        <v>-2438.0</v>
+      </c>
+      <c r="BN18">
+        <v>-6967.0</v>
+      </c>
+      <c r="BO18">
+        <v>-1042.0</v>
+      </c>
+      <c r="BP18">
+        <v>-5587.0</v>
+      </c>
+      <c r="BQ18">
+        <v>-2430.0</v>
+      </c>
+      <c r="BR18">
+        <v>-7756.0</v>
+      </c>
+      <c r="BS18">
+        <v>-2249.0</v>
+      </c>
+      <c r="BT18">
+        <v>-2219.0</v>
+      </c>
+      <c r="BU18">
+        <v>-2875.0</v>
+      </c>
+      <c r="BV18">
+        <v>-4491.0</v>
+      </c>
+      <c r="BW18">
+        <v>-11708000.0</v>
+      </c>
     </row>
     <row r="19" spans="1:75">
       <c r="A19" t="s">
-        <v>37</v>
-[...53 lines deleted...]
-      <c r="BB19"/>
+        <v>185</v>
+      </c>
+      <c r="B19">
+        <v>2474000.0</v>
+      </c>
+      <c r="C19">
+        <v>-27013000.0</v>
+      </c>
+      <c r="D19">
+        <v>506000.0</v>
+      </c>
+      <c r="E19">
+        <v>-11248000.0</v>
+      </c>
+      <c r="F19">
+        <v>1531000.0</v>
+      </c>
+      <c r="G19">
+        <v>-2320000.0</v>
+      </c>
+      <c r="H19">
+        <v>259000.0</v>
+      </c>
+      <c r="I19">
+        <v>703000.0</v>
+      </c>
+      <c r="J19">
+        <v>-19080000.0</v>
+      </c>
+      <c r="K19">
+        <v>-8170000.0</v>
+      </c>
+      <c r="L19">
+        <v>11178000.0</v>
+      </c>
+      <c r="M19">
+        <v>-4615000.0</v>
+      </c>
+      <c r="N19">
+        <v>-4950000.0</v>
+      </c>
+      <c r="O19">
+        <v>-4873000.0</v>
+      </c>
+      <c r="P19">
+        <v>7998000.0</v>
+      </c>
+      <c r="Q19">
+        <v>1997000.0</v>
+      </c>
+      <c r="R19">
+        <v>8982000.0</v>
+      </c>
+      <c r="S19">
+        <v>4621000.0</v>
+      </c>
+      <c r="T19">
+        <v>-4470000.0</v>
+      </c>
+      <c r="U19">
+        <v>-5731000.0</v>
+      </c>
+      <c r="V19">
+        <v>-5301000.0</v>
+      </c>
+      <c r="W19">
+        <v>10846000.0</v>
+      </c>
+      <c r="X19">
+        <v>-2567000.0</v>
+      </c>
+      <c r="Y19">
+        <v>793000.0</v>
+      </c>
+      <c r="Z19">
+        <v>34377000.0</v>
+      </c>
+      <c r="AA19">
+        <v>-126000.0</v>
+      </c>
+      <c r="AB19">
+        <v>38972000.0</v>
+      </c>
+      <c r="AC19">
+        <v>11206000.0</v>
+      </c>
+      <c r="AD19">
+        <v>-44583000.0</v>
+      </c>
+      <c r="AE19">
+        <v>2641000.0</v>
+      </c>
+      <c r="AF19">
+        <v>-21055000.0</v>
+      </c>
+      <c r="AG19">
+        <v>-38600000.0</v>
+      </c>
+      <c r="AH19">
+        <v>-38600000.0</v>
+      </c>
+      <c r="AI19">
+        <v>26627000.0</v>
+      </c>
+      <c r="AJ19">
+        <v>44231000.0</v>
+      </c>
+      <c r="AK19">
+        <v>18086000.0</v>
+      </c>
+      <c r="AL19">
+        <v>-53949000.0</v>
+      </c>
+      <c r="AM19">
+        <v>21393000.0</v>
+      </c>
+      <c r="AN19">
+        <v>29533000.0</v>
+      </c>
+      <c r="AO19">
+        <v>17046000.0</v>
+      </c>
+      <c r="AP19">
+        <v>81501000.0</v>
+      </c>
+      <c r="AQ19">
+        <v>39742000.0</v>
+      </c>
+      <c r="AR19">
+        <v>-1497000.0</v>
+      </c>
+      <c r="AS19">
+        <v>-67760000.0</v>
+      </c>
+      <c r="AT19">
+        <v>-52069000.0</v>
+      </c>
+      <c r="AU19">
+        <v>22832000.0</v>
+      </c>
+      <c r="AV19">
+        <v>-2642000.0</v>
+      </c>
+      <c r="AW19">
+        <v>-90333000.0</v>
+      </c>
+      <c r="AX19">
+        <v>8161000.0</v>
+      </c>
+      <c r="AY19">
+        <v>3484000.0</v>
+      </c>
+      <c r="AZ19">
+        <v>2307000.0</v>
+      </c>
+      <c r="BA19">
+        <v>-19597000.0</v>
+      </c>
+      <c r="BB19">
+        <v>-27095000.0</v>
+      </c>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
     </row>
     <row r="20" spans="1:75">
       <c r="A20" t="s">
-        <v>38</v>
+        <v>186</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20"/>
-[...12309 lines deleted...]
-      <c r="N20"/>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20">
+        <v>0.0</v>
+      </c>
+      <c r="M20">
+        <v>0.0</v>
+      </c>
+      <c r="N20">
+        <v>0.0</v>
+      </c>
       <c r="O20">
-        <v>7000000.0</v>
-[...3292 lines deleted...]
-      <c r="D20">
         <v>2500000.0</v>
       </c>
-      <c r="E20">
-[...4144 lines deleted...]
-      </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
+        <v>0.0</v>
+      </c>
+      <c r="R20">
         <v>10000000.0</v>
       </c>
-      <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
@@ -26690,1990 +27004,2019 @@
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
+      <c r="BW20"/>
     </row>
-    <row r="21" spans="1:74">
+    <row r="21" spans="1:75">
       <c r="A21" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>187</v>
+      </c>
+      <c r="B21">
+        <v>-11110000.0</v>
+      </c>
       <c r="C21">
         <v>-11110000.0</v>
       </c>
       <c r="D21">
         <v>-11110000.0</v>
       </c>
       <c r="E21">
         <v>-11110000.0</v>
       </c>
       <c r="F21">
         <v>-11110000.0</v>
       </c>
       <c r="G21">
         <v>-11110000.0</v>
       </c>
-      <c r="H21"/>
+      <c r="H21">
+        <v>-11110000.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
-      <c r="R21">
+      <c r="R21"/>
+      <c r="S21">
         <v>8519000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-11929000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1500000.0</v>
       </c>
       <c r="U21">
         <v>-1500000.0</v>
       </c>
       <c r="V21">
         <v>-1500000.0</v>
       </c>
-      <c r="W21"/>
+      <c r="W21">
+        <v>-1500000.0</v>
+      </c>
       <c r="X21"/>
       <c r="Y21"/>
-      <c r="Z21">
-[...1 lines deleted...]
-      </c>
+      <c r="Z21"/>
       <c r="AA21">
         <v>55000000.0</v>
       </c>
       <c r="AB21">
+        <v>55000000.0</v>
+      </c>
+      <c r="AC21">
         <v>-68418000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-55000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>29991000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>30000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>70808000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>75000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>48425000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000000.0</v>
       </c>
       <c r="AJ21">
         <v>50000000.0</v>
       </c>
       <c r="AK21">
         <v>50000000.0</v>
       </c>
       <c r="AL21">
         <v>50000000.0</v>
       </c>
-      <c r="AM21"/>
+      <c r="AM21">
+        <v>50000000.0</v>
+      </c>
       <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>50000000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>50000000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
+      <c r="BW21"/>
     </row>
-    <row r="22" spans="1:74">
+    <row r="22" spans="1:75">
       <c r="A22" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B22">
-        <v>11803000.0</v>
+        <v>-3753000.0</v>
       </c>
       <c r="C22">
+        <v>13438000.0</v>
+      </c>
+      <c r="D22">
         <v>8844000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>5855000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2974000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>19305000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>20317000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-4529000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-4815000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>12268000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>5796000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>2126000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1401000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-5606000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-360000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>9371000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-3403000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>4224000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-44672000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-5206000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>16528000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-14994000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-31463000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>3395000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-16933000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-11200000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-16885000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-37424000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-10087000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-30695000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-14201000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-44334000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-24345000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-64078000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-77180000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-77832000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-72865000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-72661000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-65781000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-66597000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-70972000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-61719000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-60417000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-64694000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-52454000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-47483000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-35844000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-38844000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-19794000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-15946000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-14283000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-12650000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-11780000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-21912084.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-25859040.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-14754763.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-11826113.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-10217721.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-4962.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-3312.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-6883.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-5638.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-3203.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-2438.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-4697.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-3312.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-3308.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-4209.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-6007.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-2249.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-3968.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-3375.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-4491.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-15093000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:74">
+    <row r="23" spans="1:75">
       <c r="A23" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B23">
-        <v>-11366000.0</v>
+        <v>-190000.0</v>
       </c>
       <c r="C23">
         <v>-222000.0</v>
       </c>
       <c r="D23">
         <v>-222000.0</v>
       </c>
       <c r="E23">
         <v>-222000.0</v>
       </c>
       <c r="F23">
+        <v>-222000.0</v>
+      </c>
+      <c r="G23">
         <v>-221000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-223000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-222000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-19080000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-8170000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>11178000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-4683000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-17450000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-69000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-53000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1997000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-155000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-2000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-30429000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-5731000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-5301000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>23000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>43000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>34377000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-1000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>76000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-68418000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1082000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>492000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1010000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>73802000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>3147000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>61108000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>9731000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>3565000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>706000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>162079000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>129000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>10427000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>222000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1320000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>5374000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>7034000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>14437000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>6533000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-2771000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-90651000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>7943000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2069000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>146000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-19772000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>129259000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-388526.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-11359.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-396885.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-424230.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>56938096.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>168685.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>35356.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-258.0</v>
       </c>
-      <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
-      <c r="BV23">
+      <c r="BV23"/>
+      <c r="BW23">
         <v>16500000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:74">
+    <row r="24" spans="1:75">
       <c r="A24" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>189</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-18800000.0</v>
       </c>
-      <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>723000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-19100000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-8125000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>11205000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-68000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-17450000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-7000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>7998000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1997000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>8982000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>4621000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-4470000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-5731000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-5301000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-10000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-2567000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-10012000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-13000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>28135000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>38972000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>11206000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-17000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-170000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-21055000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-38600000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-57600000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-50000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-1000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>18087000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000.0</v>
       </c>
       <c r="AM24">
         <v>-1000.0</v>
       </c>
       <c r="AN24">
         <v>-1000.0</v>
       </c>
       <c r="AO24">
         <v>-1000.0</v>
       </c>
       <c r="AP24">
         <v>-1000.0</v>
       </c>
       <c r="AQ24">
+        <v>-1000.0</v>
+      </c>
+      <c r="AR24">
         <v>-3097000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-67760000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-179000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-192000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-1000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-90333000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>8161000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-1000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>2307000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-19597000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-22000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-497.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-1611.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-156366.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-526.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-1492705.0</v>
       </c>
-      <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
+      <c r="BW24"/>
     </row>
-    <row r="25" spans="1:74">
+    <row r="25" spans="1:75">
       <c r="A25" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B25">
-        <v>-4333000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="C25">
+        <v>3245000.0</v>
+      </c>
+      <c r="D25">
         <v>-209000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-362000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>213000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-398000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-48000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-183000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>110000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>367000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-1795000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-1664000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-3376000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>7000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-4972000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2429000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="R25">
         <v>1000.0</v>
       </c>
       <c r="S25">
+        <v>1000.0</v>
+      </c>
+      <c r="T25">
         <v>8146000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-1000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>18090000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>7565000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>10630000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-1928000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>13519000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-6015000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>8100000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-5142000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-5882000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>289000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-4217000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>7939000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-6972000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>539000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>3935000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>12543000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-3746000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>3365000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>7034000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>83861000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-660000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-2164000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>179000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>192000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-350000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>3605000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>4500000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-812000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>2106000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>737000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-19000.0</v>
       </c>
-      <c r="BB25"/>
-      <c r="BC25">
+      <c r="BC25"/>
+      <c r="BD25">
         <v>6822733.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>198405.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>285312.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>8092043.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-347434.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-34264.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-3942.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-2270.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-3203.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-2438.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-4697.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-3312.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-3308.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-4209.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-6007.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>2249.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-3968.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-3375.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-4491.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>1978000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:74">
+    <row r="26" spans="1:75">
       <c r="A26" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>2431000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-53000.0</v>
       </c>
-      <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26">
         <v>9845000.0</v>
       </c>
-      <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>23000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>43000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>2000.0</v>
       </c>
-      <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>-1000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>76000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>194000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1082000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>501000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1010000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>2994000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>3147000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>12683000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>9731000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>3565000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>706000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>162079000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>129000.0</v>
       </c>
-      <c r="AN26">
-[...1 lines deleted...]
-      </c>
       <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
         <v>222000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>1320000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>5374000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>7034000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>219633000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>6533000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129440000.0</v>
       </c>
       <c r="AV26">
         <v>129440000.0</v>
       </c>
       <c r="AW26">
         <v>129440000.0</v>
       </c>
       <c r="AX26">
+        <v>129440000.0</v>
+      </c>
+      <c r="AY26">
         <v>2069000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>146000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>185955000.0</v>
       </c>
       <c r="BA26">
         <v>185955000.0</v>
       </c>
       <c r="BB26">
+        <v>185955000.0</v>
+      </c>
+      <c r="BC26">
         <v>129259000.0</v>
       </c>
-      <c r="BC26">
-[...1 lines deleted...]
-      </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
-      <c r="BG26"/>
+      <c r="BG26">
+        <v>0.0</v>
+      </c>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
+      <c r="BW26"/>
     </row>
-    <row r="27" spans="1:74">
+    <row r="27" spans="1:75">
       <c r="A27" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B27">
-        <v>5680000.0</v>
+        <v>1896000.0</v>
       </c>
       <c r="C27">
+        <v>1617000.0</v>
+      </c>
+      <c r="D27">
         <v>1673000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1628000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2026000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1752000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2054000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2062000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2377000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2432000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2545000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2432000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2838000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2628000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2830000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3220000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3148000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>4252000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>4282000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>18239000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>5860000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>9473000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>7565000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>10630000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>8907000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>11536000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>12213000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>15440000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>18138000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>18596000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>20807000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>22184000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>25352000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>25522000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>26491000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>26958000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>29764000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>29274000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>29751000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>28729000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>29510000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>21680000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>24957000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>28194000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>20103000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>16372000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>10449000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>7167000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>5163000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>3093000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1806000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1445000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1175000.0</v>
       </c>
-      <c r="BB27"/>
-      <c r="BC27">
+      <c r="BC27"/>
+      <c r="BD27">
         <v>358000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>264000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>198000.0</v>
       </c>
-      <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
+      <c r="BW27"/>
     </row>
-    <row r="28" spans="1:74">
+    <row r="28" spans="1:75">
       <c r="A28" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B28">
-        <v>-11366000.0</v>
+        <v>-11300000.0</v>
       </c>
       <c r="C28">
         <v>-11332000.0</v>
       </c>
       <c r="D28">
+        <v>-11332000.0</v>
+      </c>
+      <c r="E28">
         <v>-11202000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-11332000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-11331000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-11183000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-11332000.0</v>
       </c>
-      <c r="I28">
-[...1 lines deleted...]
-      </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28">
         <v>0.0</v>
       </c>
       <c r="N28">
+        <v>0.0</v>
+      </c>
+      <c r="O28">
         <v>2431000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-53000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-45000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>9845000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-31929000.0</v>
       </c>
       <c r="T28">
         <v>-31929000.0</v>
       </c>
       <c r="U28">
-        <v>23000.0</v>
+        <v>-31929000.0</v>
       </c>
       <c r="V28">
         <v>23000.0</v>
       </c>
       <c r="W28">
+        <v>23000.0</v>
+      </c>
+      <c r="X28">
         <v>43000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="Y28">
         <v>2000.0</v>
       </c>
       <c r="Z28">
+        <v>2000.0</v>
+      </c>
+      <c r="AA28">
         <v>-1000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>76000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-68224000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1100000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>30400000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1010000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>73802000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>3147000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>61108000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>9731000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>3565000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>706000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>162079000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>129000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>222000.0</v>
       </c>
       <c r="AO28">
         <v>222000.0</v>
       </c>
       <c r="AP28">
+        <v>222000.0</v>
+      </c>
+      <c r="AQ28">
         <v>1320000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>5374000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>7034000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>219633000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>6533000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129440000.0</v>
       </c>
       <c r="AV28">
         <v>129440000.0</v>
       </c>
       <c r="AW28">
         <v>129440000.0</v>
       </c>
       <c r="AX28">
+        <v>129440000.0</v>
+      </c>
+      <c r="AY28">
         <v>2069000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>146000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>186218000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129259000.0</v>
       </c>
       <c r="BB28">
         <v>129259000.0</v>
       </c>
       <c r="BC28">
-        <v>0.0</v>
+        <v>129259000.0</v>
       </c>
       <c r="BD28">
         <v>0.0</v>
       </c>
       <c r="BE28">
-        <v>56938096.0</v>
+        <v>0.0</v>
       </c>
       <c r="BF28">
         <v>56938096.0</v>
       </c>
       <c r="BG28">
+        <v>56938096.0</v>
+      </c>
+      <c r="BH28">
         <v>6495.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>4000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>4200.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>4000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>3500.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>4200.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>4600.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>3400.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>3200.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>4800.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>7750.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>2250.0</v>
       </c>
-      <c r="BS28"/>
-      <c r="BT28">
+      <c r="BT28"/>
+      <c r="BU28">
         <v>3000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>5250.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>16500000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:74">
+    <row r="29" spans="1:75">
       <c r="A29" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B29">
-        <v>21306000.0</v>
+        <v>15416000.0</v>
       </c>
       <c r="C29">
+        <v>14419000.0</v>
+      </c>
+      <c r="D29">
         <v>9689000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>14082000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3612000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>15607000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>11038000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1027000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>11246000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>10455000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>10615000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3296000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2643000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>7683000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>17259000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-13874000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-26895000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-5435000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>10498000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-74000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>15661000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-5635000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1720000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>16228000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-11540000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1566000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-7307000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>44247000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-16100000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>7100000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-7262000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-17637000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-6253000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-35609000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-54907000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-45912000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-36042000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-40961000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-34891000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-30810000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-35028000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-33031000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-36867000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-34547000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-50023000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-18461000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-24322000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-17373000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-17047000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-13579000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-12014000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-10974000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-18500000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-24809378.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-7644000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-8774379.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-2784242.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-1809861.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-8242.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-2442.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-4473.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-5638.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-3203.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-2438.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-6967.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-1042.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-5587.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-2430.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-7756.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-2249.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-2219.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-2875.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-4491.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-11708000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:74">
+    <row r="30" spans="1:75">
       <c r="A30" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B30">
-        <v>-26986000.0</v>
+        <v>2474000.0</v>
       </c>
       <c r="C30">
+        <v>-26977000.0</v>
+      </c>
+      <c r="D30">
         <v>506000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-11248000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1531000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-2320000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>259000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>703000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-19080000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-8170000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>11178000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-4683000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-17450000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-11873000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>7998000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1997000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>8982000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>4621000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-4470000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-5731000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-5301000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>823000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-2578000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-9219000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>34377000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-432000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>38972000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>11206000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-44600000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>2600000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-21360000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-38805000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-40000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-23518000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>44076000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>18078000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-54072000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>20835000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>29467000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>10427000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>81456000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>39682000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-4746000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-68116000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-52683000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>22204000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-2771000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-90651000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>7943000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>3293000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>2227000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-19772000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-27300000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-388526.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-11359.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-396885.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-424230.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-1746039.0</v>
       </c>
-      <c r="BG30"/>
-      <c r="BH30">
+      <c r="BH30"/>
+      <c r="BI30">
         <v>-3363.0</v>
       </c>
-      <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
+      <c r="BW30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>