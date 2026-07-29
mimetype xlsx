--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -5285,51 +5285,51 @@
       </c>
       <c r="BI9">
         <v>70350.0</v>
       </c>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
     </row>
     <row r="10" spans="1:76">
       <c r="A10" t="s">
         <v>28</v>
       </c>
       <c r="B10">
-        <v>36200000.0</v>
+        <v>36193000.0</v>
       </c>
       <c r="C10">
         <v>29635000.0</v>
       </c>
       <c r="D10">
         <v>53525000.0</v>
       </c>
       <c r="E10">
         <v>54662000.0</v>
       </c>
       <c r="F10">
         <v>63030000.0</v>
       </c>
       <c r="G10">
         <v>69219000.0</v>
       </c>
       <c r="H10">
         <v>67263000.0</v>
       </c>
       <c r="I10">
         <v>67149000.0</v>
       </c>
       <c r="J10">
         <v>76751000.0</v>
       </c>
@@ -5595,51 +5595,51 @@
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
     </row>
     <row r="12" spans="1:76">
       <c r="A12" t="s">
         <v>30</v>
       </c>
       <c r="B12">
-        <v>101600000.0</v>
+        <v>101545000.0</v>
       </c>
       <c r="C12">
         <v>97528000.0</v>
       </c>
       <c r="D12">
         <v>94388000.0</v>
       </c>
       <c r="E12">
         <v>96024000.0</v>
       </c>
       <c r="F12">
         <v>93167000.0</v>
       </c>
       <c r="G12">
         <v>100965000.0</v>
       </c>
       <c r="H12">
         <v>96725000.0</v>
       </c>
       <c r="I12">
         <v>96832000.0</v>
       </c>
       <c r="J12">
         <v>107163000.0</v>
       </c>
@@ -8161,51 +8161,51 @@
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
     </row>
     <row r="28" spans="1:76">
       <c r="A28" t="s">
         <v>46</v>
       </c>
       <c r="B28">
-        <v>-20246000.0</v>
+        <v>-20239000.0</v>
       </c>
       <c r="C28">
         <v>-1089000.0</v>
       </c>
       <c r="D28">
         <v>-12473000.0</v>
       </c>
       <c r="E28">
         <v>-5432000.0</v>
       </c>
       <c r="F28">
         <v>-1316000.0</v>
       </c>
       <c r="G28">
         <v>4863000.0</v>
       </c>
       <c r="H28">
         <v>19107000.0</v>
       </c>
       <c r="I28">
         <v>31438000.0</v>
       </c>
       <c r="J28">
         <v>33984000.0</v>
       </c>
@@ -9533,93 +9533,93 @@
       <c r="BH35">
         <v>150000.0</v>
       </c>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
     </row>
     <row r="36" spans="1:76">
       <c r="A36" t="s">
         <v>54</v>
       </c>
       <c r="B36">
-        <v>11483000.0</v>
+        <v>2955000.0</v>
       </c>
       <c r="C36">
         <v>2834000.0</v>
       </c>
       <c r="D36">
         <v>9003000.0</v>
       </c>
       <c r="E36">
         <v>1785000.0</v>
       </c>
       <c r="F36">
         <v>3709000.0</v>
       </c>
       <c r="G36">
         <v>2375000.0</v>
       </c>
       <c r="H36">
         <v>2229000.0</v>
       </c>
       <c r="I36">
         <v>2279000.0</v>
       </c>
       <c r="J36">
         <v>2816000.0</v>
       </c>
       <c r="K36">
         <v>2734000.0</v>
       </c>
       <c r="L36">
         <v>8090000.0</v>
       </c>
       <c r="M36">
         <v>5311000.0</v>
       </c>
       <c r="N36">
         <v>4660000.0</v>
       </c>
       <c r="O36">
         <v>4660000.0</v>
       </c>
       <c r="P36">
-        <v>2968000.0</v>
+        <v>377000.0</v>
       </c>
       <c r="Q36">
         <v>3095000.0</v>
       </c>
       <c r="R36">
         <v>4030000.0</v>
       </c>
       <c r="S36">
         <v>4665000.0</v>
       </c>
       <c r="T36">
         <v>4670000.0</v>
       </c>
       <c r="U36">
         <v>4768000.0</v>
       </c>
       <c r="V36">
         <v>4641000.0</v>
       </c>
       <c r="W36">
         <v>5056000.0</v>
       </c>
       <c r="X36">
         <v>6131000.0</v>
       </c>
@@ -10053,51 +10053,51 @@
         <v>0.0</v>
       </c>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38">
         <v>41.0</v>
       </c>
       <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
       <c r="BR38"/>
       <c r="BS38"/>
       <c r="BT38"/>
       <c r="BU38"/>
       <c r="BV38"/>
       <c r="BW38"/>
       <c r="BX38"/>
     </row>
     <row r="39" spans="1:76">
       <c r="A39" t="s">
         <v>57</v>
       </c>
       <c r="B39">
-        <v>14330000.0</v>
+        <v>5692000.0</v>
       </c>
       <c r="C39">
         <v>5989000.0</v>
       </c>
       <c r="D39">
         <v>6151000.0</v>
       </c>
       <c r="E39">
         <v>6053000.0</v>
       </c>
       <c r="F39">
         <v>5420000.0</v>
       </c>
       <c r="G39">
         <v>5958000.0</v>
       </c>
       <c r="H39">
         <v>2776000.0</v>
       </c>
       <c r="I39">
         <v>3734000.0</v>
       </c>
       <c r="J39">
         <v>4179000.0</v>
       </c>
@@ -12447,51 +12447,51 @@
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
     </row>
     <row r="53" spans="1:76">
       <c r="A53" t="s">
         <v>71</v>
       </c>
       <c r="B53">
-        <v>65400000.0</v>
+        <v>65352000.0</v>
       </c>
       <c r="C53">
         <v>67893000.0</v>
       </c>
       <c r="D53">
         <v>40863000.0</v>
       </c>
       <c r="E53">
         <v>41362000.0</v>
       </c>
       <c r="F53">
         <v>30137000.0</v>
       </c>
       <c r="G53">
         <v>31746000.0</v>
       </c>
       <c r="H53">
         <v>29462000.0</v>
       </c>
       <c r="I53">
         <v>29683000.0</v>
       </c>
       <c r="J53">
         <v>30412000.0</v>
       </c>
@@ -16649,81 +16649,81 @@
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
     </row>
     <row r="5" spans="1:75">
       <c r="A5" t="s">
         <v>140</v>
       </c>
       <c r="B5">
-        <v>-3828000.0</v>
+        <v>-2696000.0</v>
       </c>
       <c r="C5">
         <v>18226000.0</v>
       </c>
       <c r="D5">
         <v>10732000.0</v>
       </c>
       <c r="E5">
         <v>8002000.0</v>
       </c>
       <c r="F5">
         <v>5444000.0</v>
       </c>
       <c r="G5">
         <v>14859000.0</v>
       </c>
       <c r="H5">
         <v>23708000.0</v>
       </c>
       <c r="I5">
         <v>-779000.0</v>
       </c>
       <c r="J5">
         <v>-1236000.0</v>
       </c>
       <c r="K5">
         <v>15423000.0</v>
       </c>
       <c r="L5">
-        <v>8585000.0</v>
+        <v>9348000.0</v>
       </c>
       <c r="M5">
         <v>5638000.0</v>
       </c>
       <c r="N5">
         <v>4860000.0</v>
       </c>
       <c r="O5">
         <v>-2033000.0</v>
       </c>
       <c r="P5">
         <v>2654000.0</v>
       </c>
       <c r="Q5">
         <v>12130000.0</v>
       </c>
       <c r="R5">
         <v>-702000.0</v>
       </c>
       <c r="S5">
         <v>7154000.0</v>
       </c>
       <c r="T5">
         <v>-41514000.0</v>
       </c>
@@ -16852,81 +16852,81 @@
       </c>
       <c r="BJ5">
         <v>0.0</v>
       </c>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5">
         <v>-15093000.0</v>
       </c>
     </row>
     <row r="6" spans="1:75">
       <c r="A6" t="s">
         <v>141</v>
       </c>
       <c r="B6">
-        <v>-1328000.0</v>
+        <v>-196000.0</v>
       </c>
       <c r="C6">
         <v>20883000.0</v>
       </c>
       <c r="D6">
         <v>13454000.0</v>
       </c>
       <c r="E6">
         <v>10765000.0</v>
       </c>
       <c r="F6">
         <v>8240000.0</v>
       </c>
       <c r="G6">
         <v>17700000.0</v>
       </c>
       <c r="H6">
         <v>26586000.0</v>
       </c>
       <c r="I6">
         <v>2129000.0</v>
       </c>
       <c r="J6">
         <v>1661000.0</v>
       </c>
       <c r="K6">
         <v>18312000.0</v>
       </c>
       <c r="L6">
-        <v>11461000.0</v>
+        <v>12224000.0</v>
       </c>
       <c r="M6">
         <v>8514000.0</v>
       </c>
       <c r="N6">
         <v>7738000.0</v>
       </c>
       <c r="O6">
         <v>174000.0</v>
       </c>
       <c r="P6">
         <v>5123000.0</v>
       </c>
       <c r="Q6">
         <v>14591000.0</v>
       </c>
       <c r="R6">
         <v>1755000.0</v>
       </c>
       <c r="S6">
         <v>9425000.0</v>
       </c>
       <c r="T6">
         <v>-39073000.0</v>
       </c>
@@ -21865,57 +21865,57 @@
       <c r="I2">
         <v>86015000.0</v>
       </c>
       <c r="J2">
         <v>194494000.0</v>
       </c>
       <c r="K2">
         <v>31569000.0</v>
       </c>
       <c r="L2">
         <v>38539000.0</v>
       </c>
       <c r="M2">
         <v>43044000.0</v>
       </c>
       <c r="N2">
         <v>137408000.0</v>
       </c>
       <c r="O2">
         <v>53382000.0</v>
       </c>
       <c r="P2">
         <v>-3571057.0</v>
       </c>
       <c r="Q2">
-        <v>2408.0</v>
+        <v>2408000.0</v>
       </c>
       <c r="R2">
-        <v>73.0</v>
+        <v>73000.0</v>
       </c>
       <c r="S2">
-        <v>1407.0</v>
+        <v>1407000.0</v>
       </c>
       <c r="T2"/>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>169</v>
       </c>
       <c r="B3">
         <v>71000</v>
       </c>
       <c r="C3">
         <v>56000</v>
       </c>
       <c r="D3">
         <v>12640000</v>
       </c>
       <c r="E3">
         <v>7000000</v>
       </c>
       <c r="F3">
         <v>1000</v>
       </c>
       <c r="G3">
         <v>20046000</v>
       </c>
@@ -22083,57 +22083,57 @@
       <c r="I6">
         <v>26723000.0</v>
       </c>
       <c r="J6">
         <v>-112796000.0</v>
       </c>
       <c r="K6">
         <v>162925000.0</v>
       </c>
       <c r="L6">
         <v>-6970000.0</v>
       </c>
       <c r="M6">
         <v>-4505000.0</v>
       </c>
       <c r="N6">
         <v>-94364000.0</v>
       </c>
       <c r="O6">
         <v>84026000.0</v>
       </c>
       <c r="P6">
         <v>56952791.0</v>
       </c>
       <c r="Q6">
-        <v>-1946.0</v>
+        <v>-1946000.0</v>
       </c>
       <c r="R6">
-        <v>2335.0</v>
+        <v>2335000.0</v>
       </c>
       <c r="S6">
-        <v>-1334.0</v>
+        <v>-1334000.0</v>
       </c>
       <c r="T6">
         <v>1407000.0</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" t="s">
         <v>173</v>
       </c>
       <c r="B7">
         <v>-10078000.0</v>
       </c>
       <c r="C7">
         <v>-3535000.0</v>
       </c>
       <c r="D7">
         <v>-17854000.0</v>
       </c>
       <c r="E7">
         <v>-44496000.0</v>
       </c>
       <c r="F7">
         <v>-1309000.0</v>
       </c>
       <c r="G7">
@@ -22145,57 +22145,57 @@
       <c r="I7">
         <v>-5142000.0</v>
       </c>
       <c r="J7">
         <v>7939000.0</v>
       </c>
       <c r="K7">
         <v>12543000.0</v>
       </c>
       <c r="L7">
         <v>-11073000.0</v>
       </c>
       <c r="M7">
         <v>24792000.0</v>
       </c>
       <c r="N7">
         <v>-8331000.0</v>
       </c>
       <c r="O7">
         <v>9981000.0</v>
       </c>
       <c r="P7">
         <v>305115.0</v>
       </c>
       <c r="Q7">
-        <v>-2270.0</v>
+        <v>-2270000.0</v>
       </c>
       <c r="R7">
-        <v>21.0</v>
+        <v>21000.0</v>
       </c>
       <c r="S7">
-        <v>2249.0</v>
+        <v>2249000.0</v>
       </c>
       <c r="T7">
         <v>1407000.0</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" t="s">
         <v>174</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-7824000.0</v>
       </c>
       <c r="F8">
         <v>-5983000.0</v>
       </c>
       <c r="G8">
         <v>2353000.0</v>
       </c>
       <c r="H8">
         <v>-8123000.0</v>
       </c>
       <c r="I8">
@@ -22589,57 +22589,57 @@
       <c r="I16">
         <v>112738000.0</v>
       </c>
       <c r="J16">
         <v>81698000.0</v>
       </c>
       <c r="K16">
         <v>194494000.0</v>
       </c>
       <c r="L16">
         <v>31569000.0</v>
       </c>
       <c r="M16">
         <v>38539000.0</v>
       </c>
       <c r="N16">
         <v>43044000.0</v>
       </c>
       <c r="O16">
         <v>137408000.0</v>
       </c>
       <c r="P16">
         <v>53381734.0</v>
       </c>
       <c r="Q16">
-        <v>462.0</v>
+        <v>462000.0</v>
       </c>
       <c r="R16">
-        <v>2408.0</v>
+        <v>2408000.0</v>
       </c>
       <c r="S16">
-        <v>73.0</v>
+        <v>73000.0</v>
       </c>
       <c r="T16">
         <v>1407000.0</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" t="s">
         <v>183</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
@@ -22675,57 +22675,57 @@
       <c r="I18">
         <v>-24709000.0</v>
       </c>
       <c r="J18">
         <v>-222931000.0</v>
       </c>
       <c r="K18">
         <v>-148984000.0</v>
       </c>
       <c r="L18">
         <v>-155681000.0</v>
       </c>
       <c r="M18">
         <v>-78492000.0</v>
       </c>
       <c r="N18">
         <v>-55676000.0</v>
       </c>
       <c r="O18">
         <v>-45062000.0</v>
       </c>
       <c r="P18">
         <v>-2517773.0</v>
       </c>
       <c r="Q18">
-        <v>-18246.0</v>
+        <v>-18246000.0</v>
       </c>
       <c r="R18">
-        <v>-16815.0</v>
+        <v>-16815000.0</v>
       </c>
       <c r="S18">
-        <v>-11834.0</v>
+        <v>-11834000.0</v>
       </c>
       <c r="T18">
         <v>-15093000.0</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" t="s">
         <v>185</v>
       </c>
       <c r="B19">
         <v>-36117000.0</v>
       </c>
       <c r="C19">
         <v>-20438000.0</v>
       </c>
       <c r="D19">
         <v>-22828000.0</v>
       </c>
       <c r="E19">
         <v>14104000.0</v>
       </c>
       <c r="F19">
         <v>-10881000.0</v>
       </c>
       <c r="G19">
@@ -22873,113 +22873,113 @@
       <c r="I22">
         <v>-113575000.0</v>
       </c>
       <c r="J22">
         <v>-291955000.0</v>
       </c>
       <c r="K22">
         <v>-276011000.0</v>
       </c>
       <c r="L22">
         <v>-239284000.0</v>
       </c>
       <c r="M22">
         <v>-141965000.0</v>
       </c>
       <c r="N22">
         <v>-54659000.0</v>
       </c>
       <c r="O22">
         <v>-74352000.0</v>
       </c>
       <c r="P22">
         <v>-10232878.0</v>
       </c>
       <c r="Q22">
-        <v>-15976.0</v>
+        <v>-15976000.0</v>
       </c>
       <c r="R22">
-        <v>-16836.0</v>
+        <v>-16836000.0</v>
       </c>
       <c r="S22">
-        <v>-14083.0</v>
+        <v>-14083000.0</v>
       </c>
       <c r="T22">
         <v>-15093000.0</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" t="s">
         <v>188</v>
       </c>
       <c r="B23">
         <v>-888000.0</v>
       </c>
       <c r="C23">
         <v>-666000.0</v>
       </c>
       <c r="D23">
         <v>-19125000.0</v>
       </c>
       <c r="E23">
         <v>-277000.0</v>
       </c>
       <c r="F23">
         <v>-30431000.0</v>
       </c>
       <c r="G23">
         <v>32000.0</v>
       </c>
       <c r="H23">
         <v>-12067000.0</v>
       </c>
       <c r="I23">
-        <v>3451000.0</v>
+        <v>-4252000.0</v>
       </c>
       <c r="J23">
-        <v>25110000.0</v>
+        <v>-1585000.0</v>
       </c>
       <c r="K23">
         <v>576000.0</v>
       </c>
       <c r="L23">
         <v>28228000.0</v>
       </c>
       <c r="M23">
         <v>6533000.0</v>
       </c>
       <c r="N23">
         <v>2215000.0</v>
       </c>
       <c r="O23">
         <v>45000.0</v>
       </c>
       <c r="P23">
         <v>61791.0</v>
       </c>
       <c r="Q23">
-        <v>16300.0</v>
+        <v>16300000.0</v>
       </c>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23">
         <v>16500000.0</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" t="s">
         <v>189</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24">
         <v>-12500000.0</v>
       </c>
       <c r="E24">
         <v>-4000.0</v>
       </c>
       <c r="F24">
         <v>-19000.0</v>
       </c>
       <c r="G24">
         <v>-20103000.0</v>
       </c>
@@ -23203,57 +23203,57 @@
       <c r="I28">
         <v>108400000.0</v>
       </c>
       <c r="J28">
         <v>75100000.0</v>
       </c>
       <c r="K28">
         <v>162400000.0</v>
       </c>
       <c r="L28">
         <v>233361000.0</v>
       </c>
       <c r="M28">
         <v>136000000.0</v>
       </c>
       <c r="N28">
         <v>2215000.0</v>
       </c>
       <c r="O28">
         <v>129300000.0</v>
       </c>
       <c r="P28">
         <v>56952791.0</v>
       </c>
       <c r="Q28">
-        <v>16300.0</v>
+        <v>16300000.0</v>
       </c>
       <c r="R28">
-        <v>19150.0</v>
+        <v>19150000.0</v>
       </c>
       <c r="S28">
-        <v>10500.0</v>
+        <v>10500000.0</v>
       </c>
       <c r="T28">
         <v>16500000.0</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" t="s">
         <v>194</v>
       </c>
       <c r="B29">
         <v>41802000.0</v>
       </c>
       <c r="C29">
         <v>38918000.0</v>
       </c>
       <c r="D29">
         <v>27009000.0</v>
       </c>
       <c r="E29">
         <v>-15827000.0</v>
       </c>
       <c r="F29">
         <v>20650000.0</v>
       </c>
       <c r="G29">
@@ -23265,57 +23265,57 @@
       <c r="I29">
         <v>-24100000.0</v>
       </c>
       <c r="J29">
         <v>-172500000.0</v>
       </c>
       <c r="K29">
         <v>-141700000.0</v>
       </c>
       <c r="L29">
         <v>-154500000.0</v>
       </c>
       <c r="M29">
         <v>-77200000.0</v>
       </c>
       <c r="N29">
         <v>-55048000.0</v>
       </c>
       <c r="O29">
         <v>-44000000.0</v>
       </c>
       <c r="P29">
         <v>-1825018.0</v>
       </c>
       <c r="Q29">
-        <v>-18246.0</v>
+        <v>-18246000.0</v>
       </c>
       <c r="R29">
-        <v>-16815.0</v>
+        <v>-16815000.0</v>
       </c>
       <c r="S29">
-        <v>-11834.0</v>
+        <v>-11834000.0</v>
       </c>
       <c r="T29">
         <v>-15093000.0</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" t="s">
         <v>195</v>
       </c>
       <c r="B30">
         <v>-36188000.0</v>
       </c>
       <c r="C30">
         <v>-20438000.0</v>
       </c>
       <c r="D30">
         <v>-19125000.0</v>
       </c>
       <c r="E30">
         <v>7104000.0</v>
       </c>
       <c r="F30">
         <v>-10881000.0</v>
       </c>
       <c r="G30">
@@ -23770,93 +23770,93 @@
       <c r="AZ2">
         <v>60902000.0</v>
       </c>
       <c r="BA2">
         <v>91648000.0</v>
       </c>
       <c r="BB2">
         <v>137408000.0</v>
       </c>
       <c r="BC2">
         <v>33346638.0</v>
       </c>
       <c r="BD2">
         <v>41001998.0</v>
       </c>
       <c r="BE2">
         <v>50173262.0</v>
       </c>
       <c r="BF2">
         <v>53381734.0</v>
       </c>
       <c r="BG2">
         <v>-3556362.0</v>
       </c>
       <c r="BH2">
-        <v>1747.0</v>
+        <v>1747000.0</v>
       </c>
       <c r="BI2">
-        <v>189.0</v>
+        <v>189000.0</v>
       </c>
       <c r="BJ2">
-        <v>462.0</v>
+        <v>462000.0</v>
       </c>
       <c r="BK2">
-        <v>2100.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="BL2">
-        <v>1803.0</v>
+        <v>1803000.0</v>
       </c>
       <c r="BM2">
-        <v>41.0</v>
+        <v>41000.0</v>
       </c>
       <c r="BN2">
-        <v>2408.0</v>
+        <v>2408000.0</v>
       </c>
       <c r="BO2">
-        <v>50.0</v>
+        <v>50000.0</v>
       </c>
       <c r="BP2">
-        <v>2437.0</v>
+        <v>2437000.0</v>
       </c>
       <c r="BQ2">
-        <v>67.0</v>
+        <v>67000.0</v>
       </c>
       <c r="BR2">
-        <v>73.0</v>
+        <v>73000.0</v>
       </c>
       <c r="BS2">
-        <v>72.0</v>
+        <v>72000.0</v>
       </c>
       <c r="BT2">
-        <v>2291.0</v>
+        <v>2291000.0</v>
       </c>
       <c r="BU2">
-        <v>2166.0</v>
+        <v>2166000.0</v>
       </c>
       <c r="BV2">
-        <v>1407.0</v>
+        <v>1407000.0</v>
       </c>
       <c r="BW2">
         <v>8615000.0</v>
       </c>
     </row>
     <row r="3" spans="1:75">
       <c r="A3" t="s">
         <v>169</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>36000</v>
       </c>
       <c r="D3">
         <v>26000</v>
       </c>
       <c r="E3">
         <v>20000</v>
       </c>
       <c r="F3">
         <v>61000</v>
       </c>
       <c r="G3">
@@ -24000,51 +24000,51 @@
       <c r="BA3">
         <v>175000</v>
       </c>
       <c r="BB3">
         <v>183000</v>
       </c>
       <c r="BC3">
         <v>388029</v>
       </c>
       <c r="BD3">
         <v>9748</v>
       </c>
       <c r="BE3">
         <v>240519</v>
       </c>
       <c r="BF3">
         <v>423704</v>
       </c>
       <c r="BG3">
         <v>253334</v>
       </c>
       <c r="BH3">
         <v>0</v>
       </c>
       <c r="BI3">
-        <v>3363</v>
+        <v>3363000</v>
       </c>
       <c r="BJ3">
         <v>0</v>
       </c>
       <c r="BK3">
         <v>0</v>
       </c>
       <c r="BL3">
         <v>0</v>
       </c>
       <c r="BM3">
         <v>0</v>
       </c>
       <c r="BN3">
         <v>0</v>
       </c>
       <c r="BO3">
         <v>0</v>
       </c>
       <c r="BP3">
         <v>0</v>
       </c>
       <c r="BQ3">
         <v>0</v>
       </c>
@@ -24566,93 +24566,93 @@
       <c r="AZ6">
         <v>-9641000.0</v>
       </c>
       <c r="BA6">
         <v>-30746000.0</v>
       </c>
       <c r="BB6">
         <v>-45760000.0</v>
       </c>
       <c r="BC6">
         <v>104061362.0</v>
       </c>
       <c r="BD6">
         <v>-7655360.0</v>
       </c>
       <c r="BE6">
         <v>-9171264.0</v>
       </c>
       <c r="BF6">
         <v>-3208472.0</v>
       </c>
       <c r="BG6">
         <v>56938096.0</v>
       </c>
       <c r="BH6">
-        <v>23720.0</v>
+        <v>23720000.0</v>
       </c>
       <c r="BI6">
-        <v>1558.0</v>
+        <v>1558000.0</v>
       </c>
       <c r="BJ6">
-        <v>-273.0</v>
+        <v>-273000.0</v>
       </c>
       <c r="BK6">
-        <v>-1638.0</v>
+        <v>-1638000.0</v>
       </c>
       <c r="BL6">
-        <v>297.0</v>
+        <v>297000.0</v>
       </c>
       <c r="BM6">
-        <v>1762.0</v>
+        <v>1762000.0</v>
       </c>
       <c r="BN6">
-        <v>-2367.0</v>
+        <v>-2367000.0</v>
       </c>
       <c r="BO6">
-        <v>2358.0</v>
+        <v>2358000.0</v>
       </c>
       <c r="BP6">
-        <v>-2387.0</v>
+        <v>-2387000.0</v>
       </c>
       <c r="BQ6">
-        <v>2370.0</v>
+        <v>2370000.0</v>
       </c>
       <c r="BR6">
-        <v>-6.0</v>
+        <v>-6000.0</v>
       </c>
       <c r="BS6">
         <v>1.0</v>
       </c>
       <c r="BT6">
-        <v>-2219.0</v>
+        <v>-2219000.0</v>
       </c>
       <c r="BU6">
-        <v>125.0</v>
+        <v>125000.0</v>
       </c>
       <c r="BV6">
-        <v>759.0</v>
+        <v>759000.0</v>
       </c>
       <c r="BW6">
         <v>-7208000.0</v>
       </c>
     </row>
     <row r="7" spans="1:75">
       <c r="A7" t="s">
         <v>173</v>
       </c>
       <c r="B7">
         <v>14683000.0</v>
       </c>
       <c r="C7">
         <v>-6538000.0</v>
       </c>
       <c r="D7">
         <v>-3341000.0</v>
       </c>
       <c r="E7">
         <v>4198000.0</v>
       </c>
       <c r="F7">
         <v>-4397000.0</v>
       </c>
       <c r="G7">
@@ -24793,90 +24793,90 @@
       <c r="AZ7">
         <v>354000.0</v>
       </c>
       <c r="BA7">
         <v>132000.0</v>
       </c>
       <c r="BB7">
         <v>-7966000.0</v>
       </c>
       <c r="BC7">
         <v>119814405.0</v>
       </c>
       <c r="BD7">
         <v>11323482.0</v>
       </c>
       <c r="BE7">
         <v>5712484.0</v>
       </c>
       <c r="BF7">
         <v>8707818.0</v>
       </c>
       <c r="BG7">
         <v>305115.0</v>
       </c>
       <c r="BH7">
-        <v>-3280.0</v>
+        <v>-3280000.0</v>
       </c>
       <c r="BI7">
-        <v>870.0</v>
+        <v>870000.0</v>
       </c>
       <c r="BJ7">
-        <v>2410.0</v>
+        <v>2410000.0</v>
       </c>
       <c r="BK7">
-        <v>2270.0</v>
+        <v>2270000.0</v>
       </c>
       <c r="BL7">
         <v>297.0</v>
       </c>
       <c r="BM7">
         <v>1762.0</v>
       </c>
       <c r="BN7">
-        <v>-2270.0</v>
+        <v>-2270000.0</v>
       </c>
       <c r="BO7">
-        <v>2270.0</v>
+        <v>2270000.0</v>
       </c>
       <c r="BP7">
-        <v>-2279.0</v>
+        <v>-2279000.0</v>
       </c>
       <c r="BQ7">
-        <v>1779.0</v>
+        <v>1779000.0</v>
       </c>
       <c r="BR7">
-        <v>-1749.0</v>
+        <v>-1749000.0</v>
       </c>
       <c r="BS7">
-        <v>-2249.0</v>
+        <v>-2249000.0</v>
       </c>
       <c r="BT7">
-        <v>1749.0</v>
+        <v>1749000.0</v>
       </c>
       <c r="BU7">
-        <v>500.0</v>
+        <v>500000.0</v>
       </c>
       <c r="BV7">
         <v>759000.0</v>
       </c>
       <c r="BW7">
         <v>1407000.0</v>
       </c>
     </row>
     <row r="8" spans="1:75">
       <c r="A8" t="s">
         <v>174</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8">
         <v>-640000.0</v>
@@ -25132,63 +25132,63 @@
       <c r="AO9">
         <v>-1179000.0</v>
       </c>
       <c r="AP9">
         <v>0.0</v>
       </c>
       <c r="AQ9">
         <v>-1760000.0</v>
       </c>
       <c r="AR9">
         <v>1760000.0</v>
       </c>
       <c r="AS9">
         <v>1760000.0</v>
       </c>
       <c r="AT9">
         <v>0.0</v>
       </c>
       <c r="AU9">
         <v>8053000.0</v>
       </c>
       <c r="AV9">
         <v>8053000.0</v>
       </c>
       <c r="AW9">
-        <v>8053000.0</v>
+        <v>11536000.0</v>
       </c>
       <c r="AX9">
-        <v>0.0</v>
+        <v>-3483000.0</v>
       </c>
       <c r="AY9">
         <v>799000.0</v>
       </c>
       <c r="AZ9">
-        <v>0.0</v>
+        <v>3479000.0</v>
       </c>
       <c r="BA9">
-        <v>0.0</v>
+        <v>2562000.0</v>
       </c>
       <c r="BB9">
         <v>0.0</v>
       </c>
       <c r="BC9">
         <v>0.0</v>
       </c>
       <c r="BD9">
         <v>0.0</v>
       </c>
       <c r="BE9">
         <v>0.0</v>
       </c>
       <c r="BF9">
         <v>0.0</v>
       </c>
       <c r="BG9">
         <v>0.0</v>
       </c>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
@@ -26040,51 +26040,51 @@
       <c r="AZ14">
         <v>109000.0</v>
       </c>
       <c r="BA14">
         <v>99000.0</v>
       </c>
       <c r="BB14">
         <v>90000.0</v>
       </c>
       <c r="BC14">
         <v>77940.0</v>
       </c>
       <c r="BD14">
         <v>68824.0</v>
       </c>
       <c r="BE14">
         <v>69495.0</v>
       </c>
       <c r="BF14">
         <v>48741.0</v>
       </c>
       <c r="BG14">
         <v>10702.0</v>
       </c>
       <c r="BH14">
-        <v>168.0</v>
+        <v>168000.0</v>
       </c>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
     </row>
     <row r="15" spans="1:75">
       <c r="A15" t="s">
         <v>181</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
@@ -26372,93 +26372,93 @@
       <c r="AZ16">
         <v>51261000.0</v>
       </c>
       <c r="BA16">
         <v>60902000.0</v>
       </c>
       <c r="BB16">
         <v>91648000.0</v>
       </c>
       <c r="BC16">
         <v>137408000.0</v>
       </c>
       <c r="BD16">
         <v>33346638.0</v>
       </c>
       <c r="BE16">
         <v>41001998.0</v>
       </c>
       <c r="BF16">
         <v>50173262.0</v>
       </c>
       <c r="BG16">
         <v>53381734.0</v>
       </c>
       <c r="BH16">
-        <v>25467.0</v>
+        <v>25467000.0</v>
       </c>
       <c r="BI16">
-        <v>1747.0</v>
+        <v>1747000.0</v>
       </c>
       <c r="BJ16">
-        <v>189.0</v>
+        <v>189000.0</v>
       </c>
       <c r="BK16">
-        <v>462.0</v>
+        <v>462000.0</v>
       </c>
       <c r="BL16">
-        <v>2100.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="BM16">
-        <v>1803.0</v>
+        <v>1803000.0</v>
       </c>
       <c r="BN16">
-        <v>41.0</v>
+        <v>41000.0</v>
       </c>
       <c r="BO16">
-        <v>2408.0</v>
+        <v>2408000.0</v>
       </c>
       <c r="BP16">
-        <v>50.0</v>
+        <v>50000.0</v>
       </c>
       <c r="BQ16">
-        <v>2437.0</v>
+        <v>2437000.0</v>
       </c>
       <c r="BR16">
-        <v>67.0</v>
+        <v>67000.0</v>
       </c>
       <c r="BS16">
-        <v>73.0</v>
+        <v>73000.0</v>
       </c>
       <c r="BT16">
-        <v>72.0</v>
+        <v>72000.0</v>
       </c>
       <c r="BU16">
-        <v>2291.0</v>
+        <v>2291000.0</v>
       </c>
       <c r="BV16">
-        <v>2166.0</v>
+        <v>2166000.0</v>
       </c>
       <c r="BW16">
         <v>1407000.0</v>
       </c>
     </row>
     <row r="17" spans="1:75">
       <c r="A17" t="s">
         <v>183</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
@@ -26678,93 +26678,93 @@
       <c r="AZ18">
         <v>-12094000.0</v>
       </c>
       <c r="BA18">
         <v>-11149000.0</v>
       </c>
       <c r="BB18">
         <v>-18683000.0</v>
       </c>
       <c r="BC18">
         <v>-25197407.0</v>
       </c>
       <c r="BD18">
         <v>-7653749.0</v>
       </c>
       <c r="BE18">
         <v>-9014898.0</v>
       </c>
       <c r="BF18">
         <v>-3207946.0</v>
       </c>
       <c r="BG18">
         <v>-2063195.0</v>
       </c>
       <c r="BH18">
-        <v>-8242.0</v>
+        <v>-8242000.0</v>
       </c>
       <c r="BI18">
-        <v>-5805.0</v>
+        <v>-5805000.0</v>
       </c>
       <c r="BJ18">
-        <v>-4473.0</v>
+        <v>-4473000.0</v>
       </c>
       <c r="BK18">
-        <v>-5638.0</v>
+        <v>-5638000.0</v>
       </c>
       <c r="BL18">
-        <v>-3203.0</v>
+        <v>-3203000.0</v>
       </c>
       <c r="BM18">
-        <v>-2438.0</v>
+        <v>-2438000.0</v>
       </c>
       <c r="BN18">
-        <v>-6967.0</v>
+        <v>-6967000.0</v>
       </c>
       <c r="BO18">
-        <v>-1042.0</v>
+        <v>-1042000.0</v>
       </c>
       <c r="BP18">
-        <v>-5587.0</v>
+        <v>-5587000.0</v>
       </c>
       <c r="BQ18">
-        <v>-2430.0</v>
+        <v>-2430000.0</v>
       </c>
       <c r="BR18">
-        <v>-7756.0</v>
+        <v>-7756000.0</v>
       </c>
       <c r="BS18">
-        <v>-2249.0</v>
+        <v>-2249000.0</v>
       </c>
       <c r="BT18">
-        <v>-2219.0</v>
+        <v>-2219000.0</v>
       </c>
       <c r="BU18">
-        <v>-2875.0</v>
+        <v>-2875000.0</v>
       </c>
       <c r="BV18">
-        <v>-4491.0</v>
+        <v>-4491000.0</v>
       </c>
       <c r="BW18">
         <v>-11708000.0</v>
       </c>
     </row>
     <row r="19" spans="1:75">
       <c r="A19" t="s">
         <v>185</v>
       </c>
       <c r="B19">
         <v>2474000.0</v>
       </c>
       <c r="C19">
         <v>-27013000.0</v>
       </c>
       <c r="D19">
         <v>506000.0</v>
       </c>
       <c r="E19">
         <v>-11248000.0</v>
       </c>
       <c r="F19">
         <v>1531000.0</v>
       </c>
       <c r="G19">
@@ -27318,93 +27318,93 @@
       <c r="AZ22">
         <v>-14283000.0</v>
       </c>
       <c r="BA22">
         <v>-12650000.0</v>
       </c>
       <c r="BB22">
         <v>-11780000.0</v>
       </c>
       <c r="BC22">
         <v>-21912084.0</v>
       </c>
       <c r="BD22">
         <v>-25859040.0</v>
       </c>
       <c r="BE22">
         <v>-14754763.0</v>
       </c>
       <c r="BF22">
         <v>-11826113.0</v>
       </c>
       <c r="BG22">
         <v>-10217721.0</v>
       </c>
       <c r="BH22">
-        <v>-4962.0</v>
+        <v>-4962000.0</v>
       </c>
       <c r="BI22">
-        <v>-3312.0</v>
+        <v>-3312000.0</v>
       </c>
       <c r="BJ22">
-        <v>-6883.0</v>
+        <v>-6883000.0</v>
       </c>
       <c r="BK22">
-        <v>-5638.0</v>
+        <v>-5638000.0</v>
       </c>
       <c r="BL22">
-        <v>-3203.0</v>
+        <v>-3203000.0</v>
       </c>
       <c r="BM22">
-        <v>-2438.0</v>
+        <v>-2438000.0</v>
       </c>
       <c r="BN22">
-        <v>-4697.0</v>
+        <v>-4697000.0</v>
       </c>
       <c r="BO22">
-        <v>-3312.0</v>
+        <v>-3312000.0</v>
       </c>
       <c r="BP22">
-        <v>-3308.0</v>
+        <v>-3308000.0</v>
       </c>
       <c r="BQ22">
-        <v>-4209.0</v>
+        <v>-4209000.0</v>
       </c>
       <c r="BR22">
-        <v>-6007.0</v>
+        <v>-6007000.0</v>
       </c>
       <c r="BS22">
-        <v>-2249.0</v>
+        <v>-2249000.0</v>
       </c>
       <c r="BT22">
-        <v>-3968.0</v>
+        <v>-3968000.0</v>
       </c>
       <c r="BU22">
-        <v>-3375.0</v>
+        <v>-3375000.0</v>
       </c>
       <c r="BV22">
-        <v>-4491.0</v>
+        <v>-4491000.0</v>
       </c>
       <c r="BW22">
         <v>-15093000.0</v>
       </c>
     </row>
     <row r="23" spans="1:75">
       <c r="A23" t="s">
         <v>188</v>
       </c>
       <c r="B23">
         <v>-190000.0</v>
       </c>
       <c r="C23">
         <v>-222000.0</v>
       </c>
       <c r="D23">
         <v>-222000.0</v>
       </c>
       <c r="E23">
         <v>-222000.0</v>
       </c>
       <c r="F23">
         <v>-222000.0</v>
       </c>
       <c r="G23">
@@ -27452,144 +27452,144 @@
       <c r="U23">
         <v>-5731000.0</v>
       </c>
       <c r="V23">
         <v>-5301000.0</v>
       </c>
       <c r="W23">
         <v>23000.0</v>
       </c>
       <c r="X23">
         <v>43000.0</v>
       </c>
       <c r="Y23">
         <v>2000.0</v>
       </c>
       <c r="Z23">
         <v>34377000.0</v>
       </c>
       <c r="AA23">
         <v>-1000.0</v>
       </c>
       <c r="AB23">
         <v>76000.0</v>
       </c>
       <c r="AC23">
-        <v>-68418000.0</v>
+        <v>-7793000.0</v>
       </c>
       <c r="AD23">
         <v>1082000.0</v>
       </c>
       <c r="AE23">
         <v>492000.0</v>
       </c>
       <c r="AF23">
         <v>1010000.0</v>
       </c>
       <c r="AG23">
         <v>73802000.0</v>
       </c>
       <c r="AH23">
         <v>3147000.0</v>
       </c>
       <c r="AI23">
         <v>61108000.0</v>
       </c>
       <c r="AJ23">
         <v>9731000.0</v>
       </c>
       <c r="AK23">
         <v>3565000.0</v>
       </c>
       <c r="AL23">
         <v>706000.0</v>
       </c>
       <c r="AM23">
         <v>162079000.0</v>
       </c>
       <c r="AN23">
         <v>129000.0</v>
       </c>
       <c r="AO23">
         <v>10427000.0</v>
       </c>
       <c r="AP23">
         <v>222000.0</v>
       </c>
       <c r="AQ23">
         <v>1320000.0</v>
       </c>
       <c r="AR23">
         <v>5374000.0</v>
       </c>
       <c r="AS23">
-        <v>7034000.0</v>
+        <v>7097000.0</v>
       </c>
       <c r="AT23">
         <v>14437000.0</v>
       </c>
       <c r="AU23">
         <v>6533000.0</v>
       </c>
       <c r="AV23">
         <v>-2771000.0</v>
       </c>
       <c r="AW23">
         <v>-90651000.0</v>
       </c>
       <c r="AX23">
         <v>7943000.0</v>
       </c>
       <c r="AY23">
         <v>2069000.0</v>
       </c>
       <c r="AZ23">
         <v>146000.0</v>
       </c>
       <c r="BA23">
         <v>-19772000.0</v>
       </c>
       <c r="BB23">
         <v>129259000.0</v>
       </c>
       <c r="BC23">
         <v>-388526.0</v>
       </c>
       <c r="BD23">
         <v>-11359.0</v>
       </c>
       <c r="BE23">
         <v>-396885.0</v>
       </c>
       <c r="BF23">
         <v>-424230.0</v>
       </c>
       <c r="BG23">
         <v>56938096.0</v>
       </c>
       <c r="BH23">
-        <v>168685.0</v>
+        <v>6495000.0</v>
       </c>
       <c r="BI23">
         <v>35356.0</v>
       </c>
       <c r="BJ23">
         <v>-258.0</v>
       </c>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23">
         <v>16500000.0</v>
       </c>
     </row>
     <row r="24" spans="1:75">
       <c r="A24" t="s">
@@ -27874,148 +27874,148 @@
       <c r="AG25">
         <v>289000.0</v>
       </c>
       <c r="AH25">
         <v>-4217000.0</v>
       </c>
       <c r="AI25">
         <v>7939000.0</v>
       </c>
       <c r="AJ25">
         <v>-6972000.0</v>
       </c>
       <c r="AK25">
         <v>539000.0</v>
       </c>
       <c r="AL25">
         <v>3935000.0</v>
       </c>
       <c r="AM25">
         <v>12543000.0</v>
       </c>
       <c r="AN25">
         <v>-3746000.0</v>
       </c>
       <c r="AO25">
-        <v>3365000.0</v>
+        <v>3152000.0</v>
       </c>
       <c r="AP25">
         <v>7034000.0</v>
       </c>
       <c r="AQ25">
-        <v>83861000.0</v>
+        <v>91881000.0</v>
       </c>
       <c r="AR25">
         <v>-660000.0</v>
       </c>
       <c r="AS25">
         <v>-2164000.0</v>
       </c>
       <c r="AT25">
         <v>179000.0</v>
       </c>
       <c r="AU25">
         <v>192000.0</v>
       </c>
       <c r="AV25">
         <v>-350000.0</v>
       </c>
       <c r="AW25">
         <v>3605000.0</v>
       </c>
       <c r="AX25">
         <v>4500000.0</v>
       </c>
       <c r="AY25">
         <v>-812000.0</v>
       </c>
       <c r="AZ25">
         <v>2106000.0</v>
       </c>
       <c r="BA25">
         <v>737000.0</v>
       </c>
       <c r="BB25">
         <v>-19000.0</v>
       </c>
       <c r="BC25"/>
       <c r="BD25">
-        <v>6822733.0</v>
+        <v>-101266.0</v>
       </c>
       <c r="BE25">
-        <v>198405.0</v>
+        <v>-65100.0</v>
       </c>
       <c r="BF25">
-        <v>285312.0</v>
+        <v>87053.0</v>
       </c>
       <c r="BG25">
         <v>8092043.0</v>
       </c>
       <c r="BH25">
-        <v>-347434.0</v>
+        <v>-168000.0</v>
       </c>
       <c r="BI25">
         <v>-34264.0</v>
       </c>
       <c r="BJ25">
         <v>-3942.0</v>
       </c>
       <c r="BK25">
-        <v>-2270.0</v>
+        <v>-2270000.0</v>
       </c>
       <c r="BL25">
         <v>-3203.0</v>
       </c>
       <c r="BM25">
         <v>-2438.0</v>
       </c>
       <c r="BN25">
         <v>-4697.0</v>
       </c>
       <c r="BO25">
         <v>-3312.0</v>
       </c>
       <c r="BP25">
         <v>-3308.0</v>
       </c>
       <c r="BQ25">
         <v>-4209.0</v>
       </c>
       <c r="BR25">
         <v>-6007.0</v>
       </c>
       <c r="BS25">
-        <v>2249.0</v>
+        <v>2249000.0</v>
       </c>
       <c r="BT25">
         <v>-3968.0</v>
       </c>
       <c r="BU25">
         <v>-3375.0</v>
       </c>
       <c r="BV25">
-        <v>-4491.0</v>
+        <v>-4486509.0</v>
       </c>
       <c r="BW25">
         <v>1978000.0</v>
       </c>
     </row>
     <row r="26" spans="1:75">
       <c r="A26" t="s">
         <v>191</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26">
         <v>2431000.0</v>
       </c>
@@ -28299,51 +28299,51 @@
         <v>16372000.0</v>
       </c>
       <c r="AV27">
         <v>10449000.0</v>
       </c>
       <c r="AW27">
         <v>7167000.0</v>
       </c>
       <c r="AX27">
         <v>5163000.0</v>
       </c>
       <c r="AY27">
         <v>3093000.0</v>
       </c>
       <c r="AZ27">
         <v>1806000.0</v>
       </c>
       <c r="BA27">
         <v>1445000.0</v>
       </c>
       <c r="BB27">
         <v>1175000.0</v>
       </c>
       <c r="BC27"/>
       <c r="BD27">
-        <v>358000.0</v>
+        <v>6924000.0</v>
       </c>
       <c r="BE27">
         <v>264000.0</v>
       </c>
       <c r="BF27">
         <v>198000.0</v>
       </c>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
     </row>
@@ -28414,51 +28414,51 @@
       <c r="V28">
         <v>23000.0</v>
       </c>
       <c r="W28">
         <v>23000.0</v>
       </c>
       <c r="X28">
         <v>43000.0</v>
       </c>
       <c r="Y28">
         <v>2000.0</v>
       </c>
       <c r="Z28">
         <v>2000.0</v>
       </c>
       <c r="AA28">
         <v>-1000.0</v>
       </c>
       <c r="AB28">
         <v>76000.0</v>
       </c>
       <c r="AC28">
         <v>-68224000.0</v>
       </c>
       <c r="AD28">
-        <v>1100000.0</v>
+        <v>1082000.0</v>
       </c>
       <c r="AE28">
         <v>30400000.0</v>
       </c>
       <c r="AF28">
         <v>1010000.0</v>
       </c>
       <c r="AG28">
         <v>73802000.0</v>
       </c>
       <c r="AH28">
         <v>3147000.0</v>
       </c>
       <c r="AI28">
         <v>61108000.0</v>
       </c>
       <c r="AJ28">
         <v>9731000.0</v>
       </c>
       <c r="AK28">
         <v>3565000.0</v>
       </c>
       <c r="AL28">
         <v>706000.0</v>
       </c>
@@ -28504,91 +28504,91 @@
       <c r="AZ28">
         <v>146000.0</v>
       </c>
       <c r="BA28">
         <v>186218000.0</v>
       </c>
       <c r="BB28">
         <v>129259000.0</v>
       </c>
       <c r="BC28">
         <v>129259000.0</v>
       </c>
       <c r="BD28">
         <v>0.0</v>
       </c>
       <c r="BE28">
         <v>0.0</v>
       </c>
       <c r="BF28">
         <v>56938096.0</v>
       </c>
       <c r="BG28">
         <v>56938096.0</v>
       </c>
       <c r="BH28">
-        <v>6495.0</v>
+        <v>6495000.0</v>
       </c>
       <c r="BI28">
-        <v>4000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="BJ28">
-        <v>4200.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="BK28">
-        <v>4000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="BL28">
-        <v>3500.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="BM28">
-        <v>4200.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="BN28">
-        <v>4600.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="BO28">
-        <v>3400.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="BP28">
-        <v>3200.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="BQ28">
-        <v>4800.0</v>
+        <v>4800000.0</v>
       </c>
       <c r="BR28">
-        <v>7750.0</v>
+        <v>7750000.0</v>
       </c>
       <c r="BS28">
-        <v>2250.0</v>
+        <v>2250000.0</v>
       </c>
       <c r="BT28"/>
       <c r="BU28">
-        <v>3000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="BV28">
-        <v>5250.0</v>
+        <v>5250000.0</v>
       </c>
       <c r="BW28">
         <v>16500000.0</v>
       </c>
     </row>
     <row r="29" spans="1:75">
       <c r="A29" t="s">
         <v>194</v>
       </c>
       <c r="B29">
         <v>15416000.0</v>
       </c>
       <c r="C29">
         <v>14419000.0</v>
       </c>
       <c r="D29">
         <v>9689000.0</v>
       </c>
       <c r="E29">
         <v>14082000.0</v>
       </c>
       <c r="F29">
         <v>3612000.0</v>
       </c>
       <c r="G29">
@@ -28729,93 +28729,93 @@
       <c r="AZ29">
         <v>-12014000.0</v>
       </c>
       <c r="BA29">
         <v>-10974000.0</v>
       </c>
       <c r="BB29">
         <v>-18500000.0</v>
       </c>
       <c r="BC29">
         <v>-24809378.0</v>
       </c>
       <c r="BD29">
         <v>-7644000.0</v>
       </c>
       <c r="BE29">
         <v>-8774379.0</v>
       </c>
       <c r="BF29">
         <v>-2784242.0</v>
       </c>
       <c r="BG29">
         <v>-1809861.0</v>
       </c>
       <c r="BH29">
-        <v>-8242.0</v>
+        <v>-8242000.0</v>
       </c>
       <c r="BI29">
-        <v>-2442.0</v>
+        <v>-2442000.0</v>
       </c>
       <c r="BJ29">
-        <v>-4473.0</v>
+        <v>-4473000.0</v>
       </c>
       <c r="BK29">
-        <v>-5638.0</v>
+        <v>-5638000.0</v>
       </c>
       <c r="BL29">
-        <v>-3203.0</v>
+        <v>-3203000.0</v>
       </c>
       <c r="BM29">
-        <v>-2438.0</v>
+        <v>-2438000.0</v>
       </c>
       <c r="BN29">
-        <v>-6967.0</v>
+        <v>-6967000.0</v>
       </c>
       <c r="BO29">
-        <v>-1042.0</v>
+        <v>-1042000.0</v>
       </c>
       <c r="BP29">
-        <v>-5587.0</v>
+        <v>-5587000.0</v>
       </c>
       <c r="BQ29">
-        <v>-2430.0</v>
+        <v>-2430000.0</v>
       </c>
       <c r="BR29">
-        <v>-7756.0</v>
+        <v>-7756000.0</v>
       </c>
       <c r="BS29">
-        <v>-2249.0</v>
+        <v>-2249000.0</v>
       </c>
       <c r="BT29">
-        <v>-2219.0</v>
+        <v>-2219000.0</v>
       </c>
       <c r="BU29">
-        <v>-2875.0</v>
+        <v>-2875000.0</v>
       </c>
       <c r="BV29">
-        <v>-4491.0</v>
+        <v>-4491000.0</v>
       </c>
       <c r="BW29">
         <v>-11708000.0</v>
       </c>
     </row>
     <row r="30" spans="1:75">
       <c r="A30" t="s">
         <v>195</v>
       </c>
       <c r="B30">
         <v>2474000.0</v>
       </c>
       <c r="C30">
         <v>-26977000.0</v>
       </c>
       <c r="D30">
         <v>506000.0</v>
       </c>
       <c r="E30">
         <v>-11248000.0</v>
       </c>
       <c r="F30">
         <v>1531000.0</v>
       </c>
       <c r="G30">
@@ -28957,51 +28957,51 @@
         <v>2227000.0</v>
       </c>
       <c r="BA30">
         <v>-19772000.0</v>
       </c>
       <c r="BB30">
         <v>-27300000.0</v>
       </c>
       <c r="BC30">
         <v>-388526.0</v>
       </c>
       <c r="BD30">
         <v>-11359.0</v>
       </c>
       <c r="BE30">
         <v>-396885.0</v>
       </c>
       <c r="BF30">
         <v>-424230.0</v>
       </c>
       <c r="BG30">
         <v>-1746039.0</v>
       </c>
       <c r="BH30"/>
       <c r="BI30">
-        <v>-3363.0</v>
+        <v>-3363000.0</v>
       </c>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>